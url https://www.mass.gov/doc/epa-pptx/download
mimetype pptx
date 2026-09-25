--- v0 (2025-12-14)
+++ v1 (2026-09-25)
@@ -1,263 +1,266 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
+  <Override PartName="/ppt/commentAuthors.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.commentAuthors+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/ppt/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/ppt/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/ppt/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/ppt/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
-  <Override PartName="/ppt/diagrams/data2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/ppt/diagrams/drawing3.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/diagrams/data4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
+  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" removePersonalInfoOnSave="1" saveSubsetFonts="1">
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483734" r:id="rId1"/>
+    <p:sldMasterId id="2147483648" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId16"/>
+    <p:notesMasterId r:id="rId20"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="415" r:id="rId2"/>
-[...12 lines deleted...]
-    <p:sldId id="419" r:id="rId15"/>
+    <p:sldId id="256" r:id="rId5"/>
+    <p:sldId id="299" r:id="rId6"/>
+    <p:sldId id="294" r:id="rId7"/>
+    <p:sldId id="311" r:id="rId8"/>
+    <p:sldId id="312" r:id="rId9"/>
+    <p:sldId id="313" r:id="rId10"/>
+    <p:sldId id="421" r:id="rId11"/>
+    <p:sldId id="422" r:id="rId12"/>
+    <p:sldId id="435" r:id="rId13"/>
+    <p:sldId id="434" r:id="rId14"/>
+    <p:sldId id="436" r:id="rId15"/>
+    <p:sldId id="437" r:id="rId16"/>
+    <p:sldId id="446" r:id="rId17"/>
+    <p:sldId id="447" r:id="rId18"/>
+    <p:sldId id="448" r:id="rId19"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
-    <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr marL="914400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr marL="1371600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr marL="1828800" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr marL="2286000" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr marL="2743200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr marL="3200400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/authors.xml><?xml version="1.0" encoding="utf-8"?>
 <p188:authorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p188="http://schemas.microsoft.com/office/powerpoint/2018/8/main">
   <p188:author id="{00000000-0000-0000-0000-000000000000}" name="Author" initials="A" userId="Author" providerId="AD"/>
 </p188:authorLst>
 </file>
 
+<file path=ppt/commentAuthors.xml><?xml version="1.0" encoding="utf-8"?>
+<p:cmAuthorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cmAuthor id="5" name="Author" initials="A" lastIdx="0" clrIdx="4"/>
+</p:cmAuthorLst>
+</file>
+
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:clrMru>
-[...1 lines deleted...]
-  </p:clrMru>
+  <p:showPr showNarration="1">
+    <p:present/>
+    <p:sldAll/>
+    <p:penClr>
+      <a:prstClr val="red"/>
+    </p:penClr>
+    <p:extLst>
+      <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
+        <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+          <a:srgbClr val="FF0000"/>
+        </p14:laserClr>
+      </p:ext>
+      <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
+        <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
+      </p:ext>
+    </p:extLst>
+  </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
-    <p:ext uri="{1BD7E111-0CB8-44D6-8891-C1BB2F81B7CC}">
-[...1 lines deleted...]
-    </p:ext>
   </p:extLst>
 </p:presentationPr>
-</file>
-[...6 lines deleted...]
-</p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Medium Style 2 - Accent 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
@@ -395,2515 +398,233 @@
     <a:firstRow>
       <a:tcTxStyle b="on">
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="lt1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="38100" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
-  <a:tblStyle styleId="{3B4B98B0-60AC-42C2-AFA5-B58CD77FA1E5}" styleName="Light Style 1 - Accent 1">
-[...124 lines deleted...]
-  </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="65" d="100"/>
-          <a:sy n="65" d="100"/>
+          <a:sx n="99" d="100"/>
+          <a:sy n="99" d="100"/>
         </p:scale>
-        <p:origin x="628" y="52"/>
+        <p:origin x="798" y="78"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId27" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/></Relationships>
+</file>
+
+<file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
+<pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
+  <pc:docChgLst>
+    <pc:chgData name="Foss, David (DEP)" userId="4afa9d00-da2a-4052-a9a2-59ab85e8e3c4" providerId="ADAL" clId="{266E30C8-35D8-4F45-B36C-E224BD6B0452}"/>
+    <pc:docChg chg="undo custSel modSld">
+      <pc:chgData name="Foss, David (DEP)" userId="4afa9d00-da2a-4052-a9a2-59ab85e8e3c4" providerId="ADAL" clId="{266E30C8-35D8-4F45-B36C-E224BD6B0452}" dt="2026-08-31T15:47:16.660" v="25" actId="113"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Foss, David (DEP)" userId="4afa9d00-da2a-4052-a9a2-59ab85e8e3c4" providerId="ADAL" clId="{266E30C8-35D8-4F45-B36C-E224BD6B0452}" dt="2026-08-31T15:26:06.179" v="4" actId="207"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3288902425" sldId="311"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Foss, David (DEP)" userId="4afa9d00-da2a-4052-a9a2-59ab85e8e3c4" providerId="ADAL" clId="{266E30C8-35D8-4F45-B36C-E224BD6B0452}" dt="2026-08-31T15:26:06.179" v="4" actId="207"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3288902425" sldId="311"/>
+            <ac:spMk id="12" creationId="{253F5D75-3A67-1F9C-1406-A94F078E6536}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Foss, David (DEP)" userId="4afa9d00-da2a-4052-a9a2-59ab85e8e3c4" providerId="ADAL" clId="{266E30C8-35D8-4F45-B36C-E224BD6B0452}" dt="2026-08-31T15:26:12.518" v="5" actId="207"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1446882778" sldId="312"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Foss, David (DEP)" userId="4afa9d00-da2a-4052-a9a2-59ab85e8e3c4" providerId="ADAL" clId="{266E30C8-35D8-4F45-B36C-E224BD6B0452}" dt="2026-08-31T15:26:12.518" v="5" actId="207"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1446882778" sldId="312"/>
+            <ac:spMk id="10" creationId="{D62F70FE-511E-B557-895E-F11E152357B2}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Foss, David (DEP)" userId="4afa9d00-da2a-4052-a9a2-59ab85e8e3c4" providerId="ADAL" clId="{266E30C8-35D8-4F45-B36C-E224BD6B0452}" dt="2026-08-31T15:26:23.477" v="8" actId="207"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="4041995811" sldId="421"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Foss, David (DEP)" userId="4afa9d00-da2a-4052-a9a2-59ab85e8e3c4" providerId="ADAL" clId="{266E30C8-35D8-4F45-B36C-E224BD6B0452}" dt="2026-08-31T15:26:23.477" v="8" actId="207"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4041995811" sldId="421"/>
+            <ac:spMk id="3" creationId="{3D2D7396-8FC7-13E2-E13D-00AEEE27A3A4}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Foss, David (DEP)" userId="4afa9d00-da2a-4052-a9a2-59ab85e8e3c4" providerId="ADAL" clId="{266E30C8-35D8-4F45-B36C-E224BD6B0452}" dt="2026-08-31T15:47:16.660" v="25" actId="113"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="124473494" sldId="435"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Foss, David (DEP)" userId="4afa9d00-da2a-4052-a9a2-59ab85e8e3c4" providerId="ADAL" clId="{266E30C8-35D8-4F45-B36C-E224BD6B0452}" dt="2026-08-31T15:47:16.660" v="25" actId="113"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="124473494" sldId="435"/>
+            <ac:spMk id="15" creationId="{F9EBC1E8-BA4C-C1C8-B96F-57D5E2AA96C1}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Foss, David (DEP)" userId="4afa9d00-da2a-4052-a9a2-59ab85e8e3c4" providerId="ADAL" clId="{266E30C8-35D8-4F45-B36C-E224BD6B0452}" dt="2026-08-31T15:26:37.604" v="9" actId="207"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="124473494" sldId="435"/>
+            <ac:spMk id="17" creationId="{0C7629D5-59AD-EF82-595C-EBF47FDB58D4}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Foss, David (DEP)" userId="4afa9d00-da2a-4052-a9a2-59ab85e8e3c4" providerId="ADAL" clId="{266E30C8-35D8-4F45-B36C-E224BD6B0452}" dt="2026-08-31T15:47:07.054" v="24" actId="6549"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3968925755" sldId="436"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Foss, David (DEP)" userId="4afa9d00-da2a-4052-a9a2-59ab85e8e3c4" providerId="ADAL" clId="{266E30C8-35D8-4F45-B36C-E224BD6B0452}" dt="2026-08-31T15:47:07.054" v="24" actId="6549"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3968925755" sldId="436"/>
+            <ac:spMk id="15" creationId="{4EA78E57-070C-3C0A-11C0-DBFD6CB3C80C}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Foss, David (DEP)" userId="4afa9d00-da2a-4052-a9a2-59ab85e8e3c4" providerId="ADAL" clId="{266E30C8-35D8-4F45-B36C-E224BD6B0452}" dt="2026-08-31T15:25:38.898" v="0" actId="207"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2014334092" sldId="437"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Foss, David (DEP)" userId="4afa9d00-da2a-4052-a9a2-59ab85e8e3c4" providerId="ADAL" clId="{266E30C8-35D8-4F45-B36C-E224BD6B0452}" dt="2026-08-31T15:25:38.898" v="0" actId="207"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2014334092" sldId="437"/>
+            <ac:spMk id="4" creationId="{2DCC36D6-D222-9AF6-F5DD-3D47A6A1432B}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+  <pc:docChgLst>
+    <pc:chgData name="Byrne, Lorraine" userId="ab7751f5-b4b9-4f40-b5c6-eaae1559d021" providerId="ADAL" clId="{1EF84178-5FF1-462E-BCF6-DC92B068C5FC}"/>
+    <pc:docChg chg="modSld">
+      <pc:chgData name="Byrne, Lorraine" userId="ab7751f5-b4b9-4f40-b5c6-eaae1559d021" providerId="ADAL" clId="{1EF84178-5FF1-462E-BCF6-DC92B068C5FC}" dt="2026-08-31T15:03:24.974" v="3" actId="20577"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Byrne, Lorraine" userId="ab7751f5-b4b9-4f40-b5c6-eaae1559d021" providerId="ADAL" clId="{1EF84178-5FF1-462E-BCF6-DC92B068C5FC}" dt="2026-08-31T15:03:24.974" v="3" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1043427743" sldId="448"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Byrne, Lorraine" userId="ab7751f5-b4b9-4f40-b5c6-eaae1559d021" providerId="ADAL" clId="{1EF84178-5FF1-462E-BCF6-DC92B068C5FC}" dt="2026-08-31T15:03:24.974" v="3" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1043427743" sldId="448"/>
+            <ac:spMk id="22" creationId="{EB9EF105-DA19-E0BB-0130-5CAB1DE65F89}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+</pc:chgInfo>
 </file>
 
 <file path=ppt/diagrams/_rels/data1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.svg"/></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://communityprogress.org/services/technical-assistance/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epa-rlf-tab.growamerica.org/wp-login.php?redirect_to=https%3A%2F%2Fepa-rlf-tab.growamerica.org%2F&amp;bp-auth=1&amp;action=bpnoaccess" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ksutab.org/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tab.program.uconn.edu/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/brownfields/brownfields-job-training-grants" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bradsprogram.sites.umassd.edu/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groundworkusa.org/brownfields-and-land-use-technical-assistance/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/brownfields/technical-assistance" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/land-revitalization" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://19january2021snapshot.epa.gov/brownfields/targeted-brownfields-assessments-tba_.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/diagrams/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.svg"/></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://communityprogress.org/services/technical-assistance/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epa-rlf-tab.growamerica.org/wp-login.php?redirect_to=https%3A%2F%2Fepa-rlf-tab.growamerica.org%2F&amp;bp-auth=1&amp;action=bpnoaccess" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ksutab.org/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tab.program.uconn.edu/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/brownfields/brownfields-job-training-grants" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bradsprogram.sites.umassd.edu/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groundworkusa.org/brownfields-and-land-use-technical-assistance/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://19january2021snapshot.epa.gov/brownfields/targeted-brownfields-assessments-tba_.html" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/brownfields/technical-assistance" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/land-revitalization" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
-<dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2">
-[...2274 lines deleted...]
-<file path=ppt/diagrams/colors4.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/colorful2">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="colorful" pri="10200"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="node1">
     <dgm:fillClrLst>
       <a:schemeClr val="accent2"/>
       <a:schemeClr val="accent3"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
@@ -3644,652 +1365,224 @@
   </dgm:styleLbl>
   <dgm:styleLbl name="revTx">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="lt1">
         <a:alpha val="0"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="dk1">
         <a:alpha val="0"/>
       </a:schemeClr>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="tx1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
 </dgm:colorsDef>
 </file>
 
 <file path=ppt/diagrams/data1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
-    <dgm:pt modelId="{7FD832C1-9507-453C-803F-176B7A8A61DB}" type="doc">
-[...452 lines deleted...]
-  <dgm:ptLst>
     <dgm:pt modelId="{9321C81A-AEFA-4CE4-AF0D-D14C7373F3E5}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/default" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d1" qsCatId="3D" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/colorful2" csCatId="colorful" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B9573F00-EBA9-4FFD-B0CA-4B204488C8E1}">
       <dgm:prSet/>
-      <dgm:spPr/>
+      <dgm:spPr>
+        <a:solidFill>
+          <a:schemeClr val="accent1">
+            <a:lumMod val="50000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:ln>
+      </dgm:spPr>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
-            <a:rPr lang="en-US">
+            <a:rPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
               <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
                 <a:extLst>
                   <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                     <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                   </a:ext>
                 </a:extLst>
               </a:hlinkClick>
             </a:rPr>
-            <a:t>Targeted Brownfields Assessment (TBA) Program</a:t>
+            <a:t>Targeted Brownfields Assessment (TBA)</a:t>
           </a:r>
-          <a:r>
-[...2 lines deleted...]
-          </a:r>
+          <a:endParaRPr lang="en-US" dirty="0">
+            <a:solidFill>
+              <a:schemeClr val="bg1"/>
+            </a:solidFill>
+          </a:endParaRPr>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{573E93EE-707C-470C-8AB6-A3A1F1161A26}" type="parTrans" cxnId="{F818DC06-74ED-4BFD-A9F5-B77A44A857AA}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{8D646108-552C-4934-AED9-4B98652B70AA}" type="sibTrans" cxnId="{F818DC06-74ED-4BFD-A9F5-B77A44A857AA}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{85F81F00-5DB7-4F85-B859-07D41496B1A3}">
-      <dgm:prSet/>
-      <dgm:spPr/>
+      <dgm:prSet custT="1"/>
+      <dgm:spPr>
+        <a:solidFill>
+          <a:schemeClr val="accent6"/>
+        </a:solidFill>
+        <a:ln>
+          <a:solidFill>
+            <a:schemeClr val="accent5"/>
+          </a:solidFill>
+        </a:ln>
+      </dgm:spPr>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
-            <a:rPr lang="en-US" dirty="0">
+            <a:rPr lang="en-US" sz="2000" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
               <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2">
                 <a:extLst>
                   <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                     <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                   </a:ext>
                 </a:extLst>
               </a:hlinkClick>
             </a:rPr>
-            <a:t>Land Revitalization TA Program</a:t>
+            <a:t>Land Revitalization TA</a:t>
           </a:r>
-          <a:r>
-[...2 lines deleted...]
-          </a:r>
+          <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+            <a:solidFill>
+              <a:schemeClr val="bg1"/>
+            </a:solidFill>
+          </a:endParaRPr>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{E7EA9306-1ED4-407A-9D28-868710860C17}" type="parTrans" cxnId="{A66937ED-6F53-4598-8F77-9E069A5C349E}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{57B77657-A8BE-4860-9836-136806A5B968}" type="sibTrans" cxnId="{A66937ED-6F53-4598-8F77-9E069A5C349E}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{CC84E6CD-2323-4C2C-AE6C-E1E4E34D4F64}">
       <dgm:prSet/>
-      <dgm:spPr/>
+      <dgm:spPr>
+        <a:solidFill>
+          <a:schemeClr val="accent2"/>
+        </a:solidFill>
+        <a:ln>
+          <a:solidFill>
+            <a:schemeClr val="accent2"/>
+          </a:solidFill>
+        </a:ln>
+      </dgm:spPr>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3">
                 <a:extLst>
                   <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                     <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                   </a:ext>
                 </a:extLst>
               </a:hlinkClick>
             </a:rPr>
-            <a:t>Technical Assistance to Brownfields (TAB) Programs</a:t>
+            <a:t>Technical Assistance to Brownfields (TAB)</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" dirty="0">
             <a:solidFill>
               <a:schemeClr val="bg1"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
       </dgm:t>
-      <dgm:extLst>
-[...9 lines deleted...]
-      </dgm:extLst>
     </dgm:pt>
     <dgm:pt modelId="{37D8613F-C8F7-4AB9-9D10-41C5DD9A0273}" type="parTrans" cxnId="{16924845-33B1-4D3E-AC54-4D701354BAD1}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{BB0CCA82-277C-410E-A621-B4657AA5CDA4}" type="sibTrans" cxnId="{16924845-33B1-4D3E-AC54-4D701354BAD1}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{BC033BAF-E5B6-422B-8F09-C6F83E8AB0E4}" type="pres">
       <dgm:prSet presAssocID="{9321C81A-AEFA-4CE4-AF0D-D14C7373F3E5}" presName="diagram" presStyleCnt="0">
@@ -4329,2557 +1622,341 @@
         <dgm:presLayoutVars>
           <dgm:bulletEnabled val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
   </dgm:ptLst>
   <dgm:cxnLst>
     <dgm:cxn modelId="{F818DC06-74ED-4BFD-A9F5-B77A44A857AA}" srcId="{9321C81A-AEFA-4CE4-AF0D-D14C7373F3E5}" destId="{B9573F00-EBA9-4FFD-B0CA-4B204488C8E1}" srcOrd="2" destOrd="0" parTransId="{573E93EE-707C-470C-8AB6-A3A1F1161A26}" sibTransId="{8D646108-552C-4934-AED9-4B98652B70AA}"/>
     <dgm:cxn modelId="{69FDAB39-AC52-4ED3-BA9D-7B1E3343D7E5}" type="presOf" srcId="{9321C81A-AEFA-4CE4-AF0D-D14C7373F3E5}" destId="{BC033BAF-E5B6-422B-8F09-C6F83E8AB0E4}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{16924845-33B1-4D3E-AC54-4D701354BAD1}" srcId="{9321C81A-AEFA-4CE4-AF0D-D14C7373F3E5}" destId="{CC84E6CD-2323-4C2C-AE6C-E1E4E34D4F64}" srcOrd="1" destOrd="0" parTransId="{37D8613F-C8F7-4AB9-9D10-41C5DD9A0273}" sibTransId="{BB0CCA82-277C-410E-A621-B4657AA5CDA4}"/>
     <dgm:cxn modelId="{CE293A49-ECD9-474F-B344-03EC870D71F1}" type="presOf" srcId="{CC84E6CD-2323-4C2C-AE6C-E1E4E34D4F64}" destId="{0420042F-FABD-488A-9A9C-2633B47B517B}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{E20105A9-13FC-4299-9B5E-A452760FBE1E}" type="presOf" srcId="{85F81F00-5DB7-4F85-B859-07D41496B1A3}" destId="{AD95580F-F17A-471D-AF4C-7EE38A1482F8}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{6B4DEDD0-ACAA-4999-A9BB-457CC89F6B0D}" type="presOf" srcId="{B9573F00-EBA9-4FFD-B0CA-4B204488C8E1}" destId="{6816C740-5621-4394-ABCC-38F469F46C2F}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{A66937ED-6F53-4598-8F77-9E069A5C349E}" srcId="{9321C81A-AEFA-4CE4-AF0D-D14C7373F3E5}" destId="{85F81F00-5DB7-4F85-B859-07D41496B1A3}" srcOrd="0" destOrd="0" parTransId="{E7EA9306-1ED4-407A-9D28-868710860C17}" sibTransId="{57B77657-A8BE-4860-9836-136806A5B968}"/>
     <dgm:cxn modelId="{807C3689-152D-44CF-A666-CDA78BF4705D}" type="presParOf" srcId="{BC033BAF-E5B6-422B-8F09-C6F83E8AB0E4}" destId="{AD95580F-F17A-471D-AF4C-7EE38A1482F8}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{24C5CB52-AA5C-43B8-AA4A-77CF6C6A3AE8}" type="presParOf" srcId="{BC033BAF-E5B6-422B-8F09-C6F83E8AB0E4}" destId="{F53EE79E-145B-4260-8D39-BAC1DA2C7529}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{BFB6BE17-139A-4293-B993-386A159EC9E1}" type="presParOf" srcId="{BC033BAF-E5B6-422B-8F09-C6F83E8AB0E4}" destId="{0420042F-FABD-488A-9A9C-2633B47B517B}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{9775A207-4D0B-4B40-9876-FE8E156476E9}" type="presParOf" srcId="{BC033BAF-E5B6-422B-8F09-C6F83E8AB0E4}" destId="{E1847A6E-5627-419C-AC9E-8F879E1446E6}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{BB0A4A4F-D170-475E-AEEE-3A2FA23261BC}" type="presParOf" srcId="{BC033BAF-E5B6-422B-8F09-C6F83E8AB0E4}" destId="{6816C740-5621-4394-ABCC-38F469F46C2F}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
-      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId6" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
-[...530 lines deleted...]
-    <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
       <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId7" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
-<file path=ppt/diagrams/data4.xml><?xml version="1.0" encoding="utf-8"?>
-[...96 lines deleted...]
-
 <file path=ppt/diagrams/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-<dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...632 lines deleted...]
-<file path=ppt/diagrams/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dsp:spTree>
     <dsp:nvGrpSpPr>
       <dsp:cNvPr id="0" name=""/>
       <dsp:cNvGrpSpPr/>
     </dsp:nvGrpSpPr>
     <dsp:grpSpPr/>
     <dsp:sp modelId="{AD95580F-F17A-471D-AF4C-7EE38A1482F8}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="594" y="306160"/>
-          <a:ext cx="2317307" cy="1390384"/>
+          <a:off x="558" y="447915"/>
+          <a:ext cx="2176611" cy="1305966"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
-        <a:gradFill rotWithShape="0">
-[...36 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="accent6"/>
+        </a:solidFill>
         <a:ln>
-          <a:noFill/>
+          <a:solidFill>
+            <a:schemeClr val="accent5"/>
+          </a:solidFill>
         </a:ln>
         <a:effectLst/>
         <a:scene3d>
           <a:camera prst="orthographicFront"/>
           <a:lightRig rig="flat" dir="t"/>
         </a:scene3d>
         <a:sp3d prstMaterial="plastic">
           <a:bevelT w="120900" h="88900"/>
           <a:bevelB w="88900" h="31750" prst="angle"/>
         </a:sp3d>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="3">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
-        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="83820" tIns="83820" rIns="83820" bIns="83820" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="76200" tIns="76200" rIns="76200" bIns="76200" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
-          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="977900">
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="889000">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="2200" kern="1200" dirty="0">
+            <a:rPr lang="en-US" sz="2000" kern="1200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
               <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
                 <a:extLst>
                   <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                     <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                   </a:ext>
                 </a:extLst>
               </a:hlinkClick>
             </a:rPr>
-            <a:t>Land Revitalization TA Program</a:t>
+            <a:t>Land Revitalization TA</a:t>
           </a:r>
-          <a:r>
-[...2 lines deleted...]
-          </a:r>
+          <a:endParaRPr lang="en-US" sz="2000" kern="1200" dirty="0">
+            <a:solidFill>
+              <a:schemeClr val="bg1"/>
+            </a:solidFill>
+          </a:endParaRPr>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="594" y="306160"/>
-        <a:ext cx="2317307" cy="1390384"/>
+        <a:off x="558" y="447915"/>
+        <a:ext cx="2176611" cy="1305966"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{0420042F-FABD-488A-9A9C-2633B47B517B}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="2549632" y="306160"/>
-          <a:ext cx="2317307" cy="1390384"/>
+          <a:off x="2394830" y="447915"/>
+          <a:ext cx="2176611" cy="1305966"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
-        <a:gradFill rotWithShape="0">
-[...36 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="accent2"/>
+        </a:solidFill>
         <a:ln>
-          <a:noFill/>
+          <a:solidFill>
+            <a:schemeClr val="accent2"/>
+          </a:solidFill>
         </a:ln>
         <a:effectLst/>
         <a:scene3d>
           <a:camera prst="orthographicFront"/>
           <a:lightRig rig="flat" dir="t"/>
         </a:scene3d>
         <a:sp3d prstMaterial="plastic">
           <a:bevelT w="120900" h="88900"/>
           <a:bevelB w="88900" h="31750" prst="angle"/>
         </a:sp3d>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="3">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
-        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="83820" tIns="83820" rIns="83820" bIns="83820" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="80010" tIns="80010" rIns="80010" bIns="80010" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
-          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="977900">
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="933450">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="2200" kern="1200" dirty="0">
+            <a:rPr lang="en-US" sz="2100" kern="1200" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2">
                 <a:extLst>
                   <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                     <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                   </a:ext>
                 </a:extLst>
               </a:hlinkClick>
             </a:rPr>
-            <a:t>Technical Assistance to Brownfields (TAB) Programs</a:t>
+            <a:t>Technical Assistance to Brownfields (TAB)</a:t>
           </a:r>
-          <a:endParaRPr lang="en-US" sz="2200" kern="1200" dirty="0">
+          <a:endParaRPr lang="en-US" sz="2100" kern="1200" dirty="0">
             <a:solidFill>
               <a:schemeClr val="bg1"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="2549632" y="306160"/>
-        <a:ext cx="2317307" cy="1390384"/>
+        <a:off x="2394830" y="447915"/>
+        <a:ext cx="2176611" cy="1305966"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{6816C740-5621-4394-ABCC-38F469F46C2F}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="1275113" y="1928276"/>
-          <a:ext cx="2317307" cy="1390384"/>
+          <a:off x="1197694" y="1971543"/>
+          <a:ext cx="2176611" cy="1305966"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
-        <a:gradFill rotWithShape="0">
-[...36 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="accent1">
+            <a:lumMod val="50000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:ln>
-          <a:noFill/>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
         </a:ln>
         <a:effectLst/>
         <a:scene3d>
           <a:camera prst="orthographicFront"/>
           <a:lightRig rig="flat" dir="t"/>
         </a:scene3d>
         <a:sp3d prstMaterial="plastic">
           <a:bevelT w="120900" h="88900"/>
           <a:bevelB w="88900" h="31750" prst="angle"/>
         </a:sp3d>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="3">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
-        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="83820" tIns="83820" rIns="83820" bIns="83820" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="80010" tIns="80010" rIns="80010" bIns="80010" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
-          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="977900">
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="933450">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="2200" kern="1200">
+            <a:rPr lang="en-US" sz="2100" kern="1200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
               <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3">
                 <a:extLst>
                   <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                     <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                   </a:ext>
                 </a:extLst>
               </a:hlinkClick>
             </a:rPr>
-            <a:t>Targeted Brownfields Assessment (TBA) Program</a:t>
+            <a:t>Targeted Brownfields Assessment (TBA)</a:t>
           </a:r>
-          <a:r>
-[...649 lines deleted...]
-          <a:endParaRPr lang="en-US" sz="3600" b="0" kern="1200">
+          <a:endParaRPr lang="en-US" sz="2100" kern="1200" dirty="0">
             <a:solidFill>
               <a:schemeClr val="bg1"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="77962" y="959701"/>
-        <a:ext cx="10105675" cy="1441126"/>
+        <a:off x="1197694" y="1971543"/>
+        <a:ext cx="2176611" cy="1305966"/>
       </dsp:txXfrm>
     </dsp:sp>
   </dsp:spTree>
 </dsp:drawing>
 </file>
 
 <file path=ppt/diagrams/layout1.xml><?xml version="1.0" encoding="utf-8"?>
-<dgm:layoutDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2018/2/layout/IconCircleList">
-[...210 lines deleted...]
-<file path=ppt/diagrams/layout2.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:layoutDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/layout/default">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="list" pri="400"/>
   </dgm:catLst>
   <dgm:sampData>
     <dgm:dataModel>
       <dgm:ptLst>
         <dgm:pt modelId="0" type="doc"/>
         <dgm:pt modelId="1">
           <dgm:prSet phldr="1"/>
         </dgm:pt>
         <dgm:pt modelId="2">
           <dgm:prSet phldr="1"/>
         </dgm:pt>
         <dgm:pt modelId="3">
           <dgm:prSet phldr="1"/>
         </dgm:pt>
         <dgm:pt modelId="4">
           <dgm:prSet phldr="1"/>
         </dgm:pt>
         <dgm:pt modelId="5">
           <dgm:prSet phldr="1"/>
         </dgm:pt>
@@ -6982,1477 +2059,51 @@
           <dgm:constr type="lMarg" refType="primFontSz" fact="0.3"/>
           <dgm:constr type="rMarg" refType="primFontSz" fact="0.3"/>
           <dgm:constr type="tMarg" refType="primFontSz" fact="0.3"/>
           <dgm:constr type="bMarg" refType="primFontSz" fact="0.3"/>
         </dgm:constrLst>
         <dgm:ruleLst>
           <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
         </dgm:ruleLst>
       </dgm:layoutNode>
       <dgm:forEach name="Name4" axis="followSib" ptType="sibTrans" cnt="1">
         <dgm:layoutNode name="sibTrans">
           <dgm:alg type="sp"/>
           <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
             <dgm:adjLst/>
           </dgm:shape>
           <dgm:presOf/>
           <dgm:constrLst/>
           <dgm:ruleLst/>
         </dgm:layoutNode>
       </dgm:forEach>
     </dgm:forEach>
   </dgm:layoutNode>
 </dgm:layoutDef>
 </file>
 
-<file path=ppt/diagrams/layout3.xml><?xml version="1.0" encoding="utf-8"?>
-[...390 lines deleted...]
-
 <file path=ppt/diagrams/quickStyle1.xml><?xml version="1.0" encoding="utf-8"?>
-<dgm:styleDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1">
-[...1032 lines deleted...]
-<file path=ppt/diagrams/quickStyle2.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:styleDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d1">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="3D" pri="11100"/>
   </dgm:catLst>
   <dgm:scene3d>
     <a:camera prst="orthographicFront"/>
     <a:lightRig rig="threePt" dir="t"/>
   </dgm:scene3d>
   <dgm:styleLbl name="node0">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="flat" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d prstMaterial="plastic">
       <a:bevelT w="120900" h="88900"/>
       <a:bevelB w="88900" h="31750" prst="angle"/>
     </dgm:sp3d>
     <dgm:txPr/>
     <dgm:style>
       <a:lnRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="3">
@@ -9525,2118 +3176,50 @@
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="revTx">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
       <a:lnRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor"/>
     </dgm:style>
   </dgm:styleLbl>
 </dgm:styleDef>
 </file>
 
-<file path=ppt/diagrams/quickStyle3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2066 lines deleted...]
-
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -11677,53 +3260,53 @@
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{EB9AEC09-4AE6-48FB-9ECA-91787BAA3C32}" type="datetimeFigureOut">
+            <a:fld id="{C737939C-241D-4FDC-8DE8-4EE3F462EE22}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>12/5/2025</a:t>
+              <a:t>8/31/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -11835,62 +3418,62 @@
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{033E28D4-E8E3-4CBF-ABD3-92E4308513B9}" type="slidenum">
+            <a:fld id="{35BAF473-2665-42A7-89E3-C7BA7EB58D12}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1644474638"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="693548917"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:notesStyle>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
@@ -11947,3660 +3530,8251 @@
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...12 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{A39E9EC8-36B7-4187-8F23-CCFFE73EE854}" type="slidenum">
+            <a:fld id="{C78E377F-1930-4125-AACE-1E54D6931EF8}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>11</a:t>
+              <a:t>10</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3582134091"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1357641473"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
   <p:cSld name="Title Slide">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
-          <a:schemeClr val="accent2"/>
+          <a:schemeClr val="accent1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="7" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3215B1E-B289-4C56-BCC0-2AB8CF93E2A1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8610600" y="0"/>
+            <a:ext cx="3581400" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C25C416-A3A2-4CF9-9532-2C0BFB51CFDF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr bwMode="blackWhite">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="1600200" y="2386744"/>
-            <a:ext cx="8991600" cy="1645920"/>
+            <a:off x="838200" y="2465970"/>
+            <a:ext cx="5739882" cy="2387600"/>
           </a:xfrm>
-          <a:solidFill>
-[...6 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr lIns="274320" rIns="274320" anchor="ctr" anchorCtr="1">
+          <a:bodyPr anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr algn="ctr">
-[...2 lines deleted...]
-                  <a:srgbClr val="262626"/>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="5400" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Subtitle 2"/>
+          <p:cNvPr id="3" name="Subtitle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43D32955-BB06-40DE-A14A-2170FD41AD52}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2695194" y="4352544"/>
-            <a:ext cx="6801612" cy="1239894"/>
+            <a:off x="838200" y="5159827"/>
+            <a:ext cx="5739882" cy="783773"/>
           </a:xfrm>
-          <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+            <a:lvl1pPr marL="0" indent="0" algn="l">
               <a:buNone/>
-              <a:defRPr sz="2000">
-[...4 lines deleted...]
-                  </a:schemeClr>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1800"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...63 lines deleted...]
-      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3687229875"/>
-[...167 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1972079519"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3839583478"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
-[...179 lines deleted...]
-  <p:cSld name="2_One Content - Light Theme">
+<file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Org Chart">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent5"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0AC57EAE-9C1C-48A6-8C9E-FF798216A608}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5FC626A5-4FF6-42BD-858A-AE4B2C23A6BC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1028702" y="214297"/>
-            <a:ext cx="10500279" cy="1325563"/>
+            <a:off x="838200" y="695037"/>
+            <a:ext cx="4573200" cy="1325563"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr algn="ctr">
-[...5 lines deleted...]
-                <a:cs typeface="Segoe UI Semilight" panose="020B0402040204020203" pitchFamily="34" charset="0"/>
+            <a:lvl1pPr algn="l">
+              <a:defRPr b="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent4"/>
+                </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
+            <a:endParaRPr lang="en-ZA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Content Placeholder 3">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B0082B4-7199-4E50-9A29-FAB0803F1E5A}"/>
+          <p:cNvPr id="9" name="Text Placeholder 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{07F18567-9326-411F-BA8D-561D58C7DD91}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph sz="half" idx="2"/>
+            <p:ph type="body" sz="quarter" idx="33" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="1726626"/>
-            <a:ext cx="10690781" cy="4788823"/>
+            <a:off x="5021635" y="2039382"/>
+            <a:ext cx="2105186" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr marL="346472" indent="-346472">
-[...6 lines deleted...]
-                </a:solidFill>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="685800" indent="-342900">
-[...46 lines deleted...]
-            </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
-              <a:t>Click to edit Master text styles</a:t>
-[...28 lines deleted...]
-            </a:r>
+              <a:t>Name</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="18" name="Rectangle 17">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7FC5144A-461D-44A3-9707-B289748B9DD6}"/>
+          <p:cNvPr id="14" name="Text Placeholder 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16CC17AD-6E52-42E9-989B-FB086C64DFD1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="46" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5021635" y="2408260"/>
+            <a:ext cx="2105186" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="accent4"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Title</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Text Placeholder 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D36B0D72-6C95-4E3A-A679-D94CB154306B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="47" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5043407" y="4770420"/>
+            <a:ext cx="2105186" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Name</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Text Placeholder 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E6E1537-8CF9-4C86-8E25-29BFFDAFDDD2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="48" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5043407" y="5139298"/>
+            <a:ext cx="2105186" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="accent4"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Title</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Text Placeholder 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{755E9ED2-721A-416D-AFA6-B57E6B8D8C5D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="49" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2757407" y="4758255"/>
+            <a:ext cx="2105186" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Name</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Text Placeholder 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0DE1C87C-07E3-42FC-9B43-81D789BF794B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="50" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2757407" y="5127133"/>
+            <a:ext cx="2105186" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="accent4"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Title</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Text Placeholder 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8556C5D2-9D30-44C4-95EA-DA672356995D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="51" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="471407" y="4770420"/>
+            <a:ext cx="2105186" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Name</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Text Placeholder 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB8DD76A-44FE-4266-9CE3-FC74ACF61470}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="52" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="471407" y="5139298"/>
+            <a:ext cx="2105186" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="accent4"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Title</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="Text Placeholder 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB7FB830-D9B0-43D8-B279-D8A3831911C7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="53" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9615407" y="4758255"/>
+            <a:ext cx="2105186" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Name</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="27" name="Text Placeholder 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA699CE9-2DCD-4D59-B359-D7D3511A2158}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="54" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9615407" y="5127133"/>
+            <a:ext cx="2105186" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="accent4"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Title</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28" name="Text Placeholder 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B0C1AF9-7ECA-4F02-B71D-97228D05B031}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="55" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7329407" y="4770420"/>
+            <a:ext cx="2105186" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Name</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29" name="Text Placeholder 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE515F87-B08B-4273-9427-B4477D68E33E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="56" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7329407" y="5139298"/>
+            <a:ext cx="2105186" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="accent4"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Title</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="5" name="Straight Connector 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02353FBD-19BF-45E4-A6F5-4217CDAAA52E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1513114" y="3875317"/>
+            <a:ext cx="9111343" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="28575">
+            <a:solidFill>
+              <a:schemeClr val="accent4"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="dk1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="dk1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="dk1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="41" name="Date Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA4BCF05-CDFF-42C0-A406-D762B747C799}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="6356350"/>
+            <a:ext cx="2743200" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>7/29/20XX</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="42" name="Footer Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE043986-6365-4919-A13C-B1086DCFF1BD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4038600" y="6356350"/>
+            <a:ext cx="4114800" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Employee orientation</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="43" name="Slide Number Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4FD22B22-DA9C-4B3F-A67F-D07291278BE6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8610600" y="6356350"/>
+            <a:ext cx="2743200" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{B5CEABB6-07DC-46E8-9B57-56EC44A396E5}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="47" name="Straight Connector 46">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AFAB3CE1-D027-49AE-8023-7D6E330C7E2D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipV="1">
+            <a:off x="6096000" y="2852057"/>
+            <a:ext cx="0" cy="1643743"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="28575">
+            <a:solidFill>
+              <a:schemeClr val="accent4"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="49" name="Straight Connector 48">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B59BE6F-06DF-4031-A366-9BF6A53377C4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipV="1">
+            <a:off x="10611592" y="3872164"/>
+            <a:ext cx="0" cy="623636"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="28575">
+            <a:solidFill>
+              <a:schemeClr val="accent4"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="54" name="Straight Connector 53">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{588442AB-AF81-4C81-B0CE-584EE410EB92}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipV="1">
+            <a:off x="1513114" y="3872164"/>
+            <a:ext cx="0" cy="623636"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="28575">
+            <a:solidFill>
+              <a:schemeClr val="accent4"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="56" name="Straight Connector 55">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{35F27884-729D-4CA6-A08A-92EBC733CCB5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipV="1">
+            <a:off x="3815938" y="3872164"/>
+            <a:ext cx="0" cy="623636"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="28575">
+            <a:solidFill>
+              <a:schemeClr val="accent4"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="58" name="Straight Connector 57">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A1F7E5A1-BEA5-447F-BED5-E18F7A1D9A37}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipV="1">
+            <a:off x="8381011" y="3872164"/>
+            <a:ext cx="0" cy="623636"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="28575">
+            <a:solidFill>
+              <a:schemeClr val="accent4"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3385084179"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
+  <p:cSld name="Title and right content">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent4"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4AE12D1-08AF-45E9-A34A-BDE9E860BAA2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5669280" y="2376805"/>
+            <a:ext cx="5013960" cy="1325563"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF8F5A6A-E29E-401A-801A-8FD9CAABA7A5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5669280" y="4150042"/>
+            <a:ext cx="5013960" cy="1961198"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rectangle 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29197FF6-6321-41EE-A0C4-DEC0761A3C01}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="5400000">
-[...1 lines deleted...]
-            <a:ext cx="6858003" cy="190501"/>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4175760" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:gradFill flip="none" rotWithShape="1">
-[...13 lines deleted...]
-          </a:gradFill>
+          <a:solidFill>
+            <a:schemeClr val="accent3"/>
+          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="en-US" sz="1350"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Slide Number Placeholder 5">
-[...11 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="11" name="Rectangle 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E545EFDD-D97D-44D9-8A6D-0FACEE0964B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="515332" cy="365125"/>
+          <a:xfrm flipV="1">
+            <a:off x="3718560" y="0"/>
+            <a:ext cx="457200" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
-[...14 lines deleted...]
-            </a:fld>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
-          </a:p>
-[...159 lines deleted...]
-            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2"/>
-[...50 lines deleted...]
-          <p:cNvPr id="7" name="Date Placeholder 6"/>
+          <p:cNvPr id="7" name="Date Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9ECA7294-D791-453A-AEDA-C7BC2C83BACB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="6356350"/>
+            <a:ext cx="2743200" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...5 lines deleted...]
-            <a:endParaRPr lang="en-US"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="accent3">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>7/29/20XX</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Footer Placeholder 7"/>
+          <p:cNvPr id="8" name="Footer Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3F008A3-FE03-4B55-99DE-C66C7215F529}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4038600" y="6356350"/>
+            <a:ext cx="4114800" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="accent4">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Employee orientation</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Slide Number Placeholder 8"/>
+          <p:cNvPr id="10" name="Slide Number Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{561AA2A7-90C9-48FA-A998-4CB16275ABA5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8610600" y="6356350"/>
+            <a:ext cx="2743200" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:fld id="{1C31289A-9A77-4C02-A651-040046627E6A}" type="slidenum">
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="accent4">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{B5CEABB6-07DC-46E8-9B57-56EC44A396E5}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4184092067"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4030503032"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Section Header">
+<file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
+  <p:cSld name="Closing slide">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="7" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3215B1E-B289-4C56-BCC0-2AB8CF93E2A1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="6096000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent5"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C25C416-A3A2-4CF9-9532-2C0BFB51CFDF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr bwMode="blackWhite">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="1600200" y="2386744"/>
-            <a:ext cx="8991600" cy="1645920"/>
+            <a:off x="838200" y="2313571"/>
+            <a:ext cx="4419600" cy="1659716"/>
           </a:xfrm>
-          <a:solidFill>
-[...6 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr lIns="274320" rIns="274320" anchor="ctr" anchorCtr="1">
+          <a:bodyPr anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr>
-[...2 lines deleted...]
-                  <a:srgbClr val="262626"/>
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr sz="5400" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent4"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Text Placeholder 2"/>
+          <p:cNvPr id="3" name="Subtitle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43D32955-BB06-40DE-A14A-2170FD41AD52}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2695194" y="4352465"/>
-            <a:ext cx="6801612" cy="1265082"/>
+            <a:off x="7772402" y="2348318"/>
+            <a:ext cx="2743200" cy="1659715"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" anchorCtr="1">
+          <a:bodyPr anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0">
+            <a:lvl1pPr marL="0" indent="0" algn="l">
               <a:buNone/>
               <a:defRPr sz="2000">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="457200" indent="0">
+            <a:lvl2pPr marL="457200" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="2000">
-[...5 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="2000"/>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="914400" indent="0">
+            <a:lvl3pPr marL="914400" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1800">
-[...5 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="1800"/>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1371600" indent="0">
+            <a:lvl4pPr marL="1371600" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1600">
-[...5 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="1600"/>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1828800" indent="0">
+            <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1600">
-[...5 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="1600"/>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2286000" indent="0">
+            <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1600">
-[...5 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="1600"/>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="2743200" indent="0">
+            <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1600">
-[...5 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="1600"/>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3200400" indent="0">
+            <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1600">
-[...5 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="1600"/>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="3657600" indent="0">
+            <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1600">
-[...5 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
-              <a:t>Click to edit Master text styles</a:t>
+              <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Date Placeholder 6"/>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74D64503-659B-472D-ABF8-01D077EB0D83}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="6356350"/>
+            <a:ext cx="1632857" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...5 lines deleted...]
-            <a:endParaRPr lang="en-US"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>7/29/20XX</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Footer Placeholder 7"/>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE209C12-0CED-4CD5-B463-885A793CC25E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2743200" y="6356350"/>
+            <a:ext cx="2514600" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Employee orientation</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Slide Number Placeholder 8"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A8F03DA-3AA9-44AC-8E2B-D53B8EBEA402}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:fld id="{1C31289A-9A77-4C02-A651-040046627E6A}" type="slidenum">
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{B5CEABB6-07DC-46E8-9B57-56EC44A396E5}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="116547182"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3390968424"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
-    <a:overrideClrMapping bg1="dk1" tx1="lt1" bg2="dk2" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+    <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Two Content">
+<file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Section Header">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent5"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8434EB92-62CF-4273-86A4-59223DABDBB8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="3429000"/>
+            <a:ext cx="12192000" cy="3429000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Rectangle 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29A25F60-1F94-4EB8-AECE-53F9C3EBF6AC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="6509657"/>
+            <a:ext cx="12192000" cy="348343"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent4"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9DE3D039-0A18-4031-8A63-D83666B066F6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
-[...20 lines deleted...]
-        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1581912" y="2638044"/>
-            <a:ext cx="4271771" cy="3101982"/>
+            <a:off x="831850" y="3429000"/>
+            <a:ext cx="10515600" cy="3080657"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...2 lines deleted...]
-            <a:pPr lvl="0"/>
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="6000" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
-              <a:t>Click to edit Master text styles</a:t>
-[...149 lines deleted...]
-            <a:endParaRPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3039419946"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1591659204"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Comparison">
+<file path=ppt/slideLayouts/slideLayout14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Team slide">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent5"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Text Placeholder 2"/>
-[...326 lines deleted...]
-          <p:cNvPr id="10" name="Title 9"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A1F8C642-49FB-4E16-A3A0-B2ACBEABFFD6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr b="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent4"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Picture Placeholder 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A74BA5A7-7918-4C65-BAAB-14B3A1E2B4E4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" sz="quarter" idx="42"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1521612" y="2601972"/>
+            <a:ext cx="1476000" cy="1476000"/>
+          </a:xfrm>
+          <a:noFill/>
+          <a:ln w="396875" cap="sq">
+            <a:solidFill>
+              <a:schemeClr val="accent1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="180000" tIns="0" rIns="180000" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="1" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr lang="en-ZA" sz="1100" i="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="50000"/>
+                    <a:lumOff val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="266700" lvl="0" indent="-266700" algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click icon to add picture</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Picture Placeholder 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C5DF728-AFC5-467F-86BF-45BBD7787257}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" sz="quarter" idx="43"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4079382" y="2601972"/>
+            <a:ext cx="1476000" cy="1476000"/>
+          </a:xfrm>
+          <a:noFill/>
+          <a:ln w="396875" cap="sq">
+            <a:solidFill>
+              <a:schemeClr val="accent1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="180000" tIns="0" rIns="180000" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="1" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr lang="en-ZA" sz="1100" i="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="50000"/>
+                    <a:lumOff val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="266700" lvl="0" indent="-266700" algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click icon to add picture</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Picture Placeholder 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BBFE7B80-0990-424B-A099-BFECB5508302}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" sz="quarter" idx="44"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6637152" y="2601972"/>
+            <a:ext cx="1476000" cy="1476000"/>
+          </a:xfrm>
+          <a:noFill/>
+          <a:ln w="396875" cap="sq">
+            <a:solidFill>
+              <a:schemeClr val="accent1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="180000" tIns="0" rIns="180000" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="1" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr lang="en-ZA" sz="1100" i="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="50000"/>
+                    <a:lumOff val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="266700" lvl="0" indent="-266700" algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click icon to add picture</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Picture Placeholder 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B4A0F3D-F23F-4072-9FF5-6CFE888CE1E0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" sz="quarter" idx="45"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9194922" y="2601972"/>
+            <a:ext cx="1476000" cy="1476000"/>
+          </a:xfrm>
+          <a:noFill/>
+          <a:ln w="396875" cap="sq">
+            <a:solidFill>
+              <a:schemeClr val="accent1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="180000" tIns="0" rIns="180000" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="1" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr lang="en-ZA" sz="1100" i="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="50000"/>
+                    <a:lumOff val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="266700" lvl="0" indent="-266700" algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click icon to add picture</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Text Placeholder 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14F97182-060B-42D4-9BD6-AADEBB4691F8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="33" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1214950" y="4624131"/>
+            <a:ext cx="2105186" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Name</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Text Placeholder 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C32DCEC-D4CF-4F91-ABA7-22726A1E9925}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="46" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1214950" y="4993009"/>
+            <a:ext cx="2105186" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="accent4"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Title</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Text Placeholder 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04BECAB1-5EBD-4BC7-8F7A-8B4CA80746C4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="47" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3764623" y="4624131"/>
+            <a:ext cx="2105186" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Name</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Text Placeholder 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D671F83-5A25-4513-86E5-FFBF3BF3106F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="48" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3764623" y="4993009"/>
+            <a:ext cx="2105186" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="accent4"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Title</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Text Placeholder 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6EE3639-A148-489C-A695-7EA2313AEF3B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="49" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6314296" y="4624131"/>
+            <a:ext cx="2105186" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Name</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Text Placeholder 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB55BB21-9247-450C-9A9D-D2AD9161E10F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="50" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6314296" y="4993009"/>
+            <a:ext cx="2105186" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="accent4"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Title</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Text Placeholder 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{934A7F7B-4591-45E6-AF17-EC81162B7336}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="51" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8863969" y="4624131"/>
+            <a:ext cx="2105186" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Name</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Text Placeholder 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{730702B6-2129-4FAB-8868-58B59C11FFCD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="52" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8863969" y="4993009"/>
+            <a:ext cx="2105186" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="accent4"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Title</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Date Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD0AC7DB-F500-41DA-8326-3ED61B33F924}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="6356350"/>
+            <a:ext cx="2743200" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>7/29/20XX</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Footer Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{798612DF-528A-42D7-8634-25EFF61598DF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4038600" y="6356350"/>
+            <a:ext cx="4114800" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Employee orientation</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="Slide Number Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E3817B4-A707-4ACC-9CAC-E32B5E0A4F0B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8610600" y="6356350"/>
+            <a:ext cx="2743200" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{B5CEABB6-07DC-46E8-9B57-56EC44A396E5}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3144584212"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="663862979"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Title Only">
+<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
+  <p:cSld name="Title and Content">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent4"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4AE12D1-08AF-45E9-A34A-BDE9E860BAA2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5669280" y="822325"/>
+            <a:ext cx="5684520" cy="1325563"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-          <a:lstStyle/>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Date Placeholder 2"/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF8F5A6A-E29E-401A-801A-8FD9CAABA7A5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="dt" sz="half" idx="10"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5669280" y="2595562"/>
+            <a:ext cx="5684520" cy="3181034"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...6 lines deleted...]
-            <a:endParaRPr lang="en-US"/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Footer Placeholder 3"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="9" name="Rectangle 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29197FF6-6321-41EE-A0C4-DEC0761A3C01}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4175760" cy="3840480"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent3"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="11" name="Rectangle 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E545EFDD-D97D-44D9-8A6D-0FACEE0964B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm flipV="1">
+            <a:off x="0" y="3840480"/>
+            <a:ext cx="4175760" cy="2087880"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{1C31289A-9A77-4C02-A651-040046627E6A}" type="slidenum">
-[...55 lines deleted...]
-            </a:fld>
+            <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Footer Placeholder 2"/>
-[...71 lines deleted...]
-          <p:cNvPr id="26" name="Rectangle 25"/>
+          <p:cNvPr id="13" name="Rectangle 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B54E59D1-0F68-4FA3-944D-63FCD442DA66}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
-          <p:nvPr/>
+          <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="6096000" cy="6858000"/>
+          <a:xfrm flipV="1">
+            <a:off x="0" y="5928360"/>
+            <a:ext cx="4175760" cy="929640"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
-      </p:sp>
-[...23 lines deleted...]
-        </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="ctr" anchorCtr="1">
-[...15 lines deleted...]
-            </a:r>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2"/>
-[...176 lines deleted...]
-          <p:cNvPr id="9" name="Date Placeholder 8"/>
+          <p:cNvPr id="21" name="Date Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2FF674D8-A0B1-4D60-AB18-A733984F7044}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="6356350"/>
+            <a:ext cx="2743200" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...5 lines deleted...]
-            <a:endParaRPr lang="en-US"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="accent2">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>7/29/20XX</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Footer Placeholder 9"/>
+          <p:cNvPr id="22" name="Footer Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E0AFFFB-7406-40B3-B2D5-18288BEA52C6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="804672" y="6236208"/>
-            <a:ext cx="5124797" cy="320040"/>
+            <a:off x="4038600" y="6356350"/>
+            <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
-              <a:defRPr>
-[...3 lines deleted...]
-                  </a:srgbClr>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="accent4">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Employee orientation</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="11" name="Slide Number Placeholder 10"/>
+          <p:cNvPr id="23" name="Slide Number Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D2AF818-9E4C-485A-8EA3-3BD5917D5233}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8610600" y="6356350"/>
+            <a:ext cx="2743200" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:fld id="{1C31289A-9A77-4C02-A651-040046627E6A}" type="slidenum">
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="accent4">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{B5CEABB6-07DC-46E8-9B57-56EC44A396E5}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2468652593"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1164587433"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Picture with Caption">
+<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Title and two content">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent4"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="18" name="Rectangle 17"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4AE12D1-08AF-45E9-A34A-BDE9E860BAA2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="6095999" cy="6858000"/>
+            <a:off x="838200" y="822325"/>
+            <a:ext cx="5684520" cy="1325563"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF8F5A6A-E29E-401A-801A-8FD9CAABA7A5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="2595562"/>
+            <a:ext cx="5684520" cy="441552"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr lang="en-US" sz="1800" b="1" kern="1200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rectangle 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29197FF6-6321-41EE-A0C4-DEC0761A3C01}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8016240" y="0"/>
+            <a:ext cx="2401389" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent3"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Rectangle 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E545EFDD-D97D-44D9-8A6D-0FACEE0964B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm flipV="1">
+            <a:off x="10417629" y="0"/>
+            <a:ext cx="1774370" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Rectangle 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B54E59D1-0F68-4FA3-944D-63FCD442DA66}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm flipV="1">
+            <a:off x="11800114" y="0"/>
+            <a:ext cx="391886" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="7" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{620C3808-5997-40A2-83EF-E2136C52EFE1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr bwMode="blackWhite">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="808523" y="2243828"/>
-            <a:ext cx="4494998" cy="1134640"/>
+            <a:off x="838200" y="4529818"/>
+            <a:ext cx="5684520" cy="441552"/>
           </a:xfrm>
-          <a:solidFill>
-[...6 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="ctr" anchorCtr="1">
-            <a:noAutofit/>
+          <a:bodyPr>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr>
-[...3 lines deleted...]
-                </a:solidFill>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr lang="en-US" sz="1800" b="1" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
-              <a:t>Click to edit Master title style</a:t>
+              <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Picture Placeholder 2"/>
+          <p:cNvPr id="8" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EAD9A34D-2599-4944-8F4B-6953690367EE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1" noChangeAspect="1"/>
+            <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="pic" idx="1"/>
+            <p:ph idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6095999" y="0"/>
-            <a:ext cx="6102097" cy="6858000"/>
+            <a:off x="838200" y="3040514"/>
+            <a:ext cx="5684520" cy="1106942"/>
           </a:xfrm>
-          <a:solidFill>
-[...3 lines deleted...]
-          </a:solidFill>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t"/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0">
-[...6 lines deleted...]
-                  </a:schemeClr>
+            <a:lvl1pPr marL="285750" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
-              <a:defRPr sz="2800"/>
+              <a:defRPr/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
-              <a:defRPr sz="2400"/>
+              <a:defRPr/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
-              <a:defRPr sz="2000"/>
+              <a:defRPr/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
-              <a:defRPr sz="2000"/>
+              <a:defRPr/>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2286000" indent="0">
-[...14 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
+            <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
-              <a:t>Click icon to add picture</a:t>
+              <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvPr id="10" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D123A04-698E-4E6B-BB2C-C4FCA2CFBB9A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="half" idx="2"/>
+            <p:ph idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1115568" y="3549918"/>
-            <a:ext cx="3794760" cy="2194037"/>
+            <a:off x="838200" y="4993888"/>
+            <a:ext cx="5684520" cy="1106942"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t" anchorCtr="1">
+          <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
-[...3 lines deleted...]
-                  <a:srgbClr val="FFFFFF"/>
+            <a:lvl1pPr marL="285750" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1400"/>
+              <a:defRPr/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1200"/>
+              <a:defRPr/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr/>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2286000" indent="0">
-[...14 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Date Placeholder 7"/>
+          <p:cNvPr id="14" name="Date Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8BC6F0B0-7E88-4658-BED0-B126DDE797A0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="dt" sz="half" idx="10"/>
-[...37 lines deleted...]
-            <p:ph type="ftr" sz="quarter" idx="11"/>
+            <p:ph type="dt" sz="half" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="804672" y="6236208"/>
-            <a:ext cx="5124797" cy="320040"/>
+            <a:off x="838200" y="6356350"/>
+            <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
-              <a:defRPr>
-[...3 lines deleted...]
-                  </a:srgbClr>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="accent4">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>7/29/20XX</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Slide Number Placeholder 9"/>
+          <p:cNvPr id="15" name="Footer Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B454B68-B7BD-4197-BF00-63964D76348E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="12"/>
+            <p:ph type="ftr" sz="quarter" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4038600" y="6356350"/>
+            <a:ext cx="4114800" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:fld id="{1C31289A-9A77-4C02-A651-040046627E6A}" type="slidenum">
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="accent4">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Employee orientation</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Slide Number Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BAA42605-D696-484D-B611-62CB3140EAC3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="15"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8610600" y="6356350"/>
+            <a:ext cx="2743200" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="accent5"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{B5CEABB6-07DC-46E8-9B57-56EC44A396E5}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3970807032"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3655682471"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...5 lines deleted...]
-  <p:cSld>
+<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Title and four content">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
-          <a:schemeClr val="bg1">
-[...1 lines deleted...]
-          </a:schemeClr>
+          <a:schemeClr val="accent4"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title Placeholder 1"/>
+          <p:cNvPr id="7" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2A3DF3F-0A0C-4018-A9D5-6DE43170F37E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr bwMode="black">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="2231136" y="964692"/>
-            <a:ext cx="7729728" cy="1188720"/>
+            <a:off x="2024742" y="822325"/>
+            <a:ext cx="9329058" cy="1325563"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2E9ED8E-C27B-434B-BABA-E66DF12C5036}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2024742" y="2595562"/>
+            <a:ext cx="4334689" cy="474211"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Rectangle 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA9EBAE4-D52F-453F-8270-8B6E097489BF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="-1"/>
+            <a:ext cx="674914" cy="6857999"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="FFFFFF"/>
+            <a:schemeClr val="accent3"/>
           </a:solidFill>
-          <a:ln w="31750" cap="sq">
-[...3 lines deleted...]
-            <a:miter lim="800000"/>
+          <a:ln>
+            <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="182880" tIns="182880" rIns="182880" bIns="182880" rtlCol="0" anchor="ctr">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Text Placeholder 2"/>
+          <p:cNvPr id="12" name="Rectangle 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E9FC540D-D53A-486F-96EA-3488254DA8F1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm flipV="1">
+            <a:off x="674914" y="0"/>
+            <a:ext cx="674914" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA5699F8-E412-4D90-AD9E-5A933F03D673}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7019111" y="2595562"/>
+            <a:ext cx="4334689" cy="474211"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C6CD4EE-A2DF-4227-8E8E-061E1811B311}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2024742" y="4446132"/>
+            <a:ext cx="4334689" cy="474211"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2BD7E863-25A7-4713-A3A0-9A5F432FE00D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7019111" y="4446132"/>
+            <a:ext cx="4334689" cy="474211"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13EEC52D-9939-4E0F-B26E-6287735877FF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="13"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2024740" y="3069773"/>
+            <a:ext cx="4334689" cy="1219201"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="285750" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F6A9263-89CC-446B-AA55-FA0F0180A706}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="14"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7019109" y="3069773"/>
+            <a:ext cx="4334689" cy="1219201"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="285750" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73A562DC-F1FD-4766-B507-CC08FBA1EE68}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="15"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2024740" y="4920343"/>
+            <a:ext cx="4334689" cy="1219201"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="285750" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4A99B91-CC4B-4964-B372-94ED4BB9A772}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="16"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7019109" y="4920343"/>
+            <a:ext cx="4334689" cy="1219201"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="285750" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Date Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5413A312-123E-4C7A-864E-C120568D6037}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="17"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2024740" y="6356350"/>
+            <a:ext cx="1556659" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="accent4">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>7/29/20XX</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Footer Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F3306EE3-B07E-48BA-A4EE-EAFE9A458C38}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="18"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4038600" y="6356350"/>
+            <a:ext cx="5268686" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="accent4">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Employee orientation</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Slide Number Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A049DF0-5C6A-4542-841D-C03F62304820}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="19"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9764486" y="6356350"/>
+            <a:ext cx="1589314" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="accent4">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{B5CEABB6-07DC-46E8-9B57-56EC44A396E5}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2482153029"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Title and left content">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent4"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79BF9015-BE24-42C7-B20B-596FE57DE338}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1173480" y="3864426"/>
+            <a:ext cx="5684520" cy="737734"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit title</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37368391-D103-4780-88AC-9746C0359607}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1173480" y="4879291"/>
+            <a:ext cx="5684520" cy="1325563"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Rectangle 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA0B4B24-EFFA-49CE-88D9-B8E2ECE17208}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="3429000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent3"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Rectangle 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A94AD39F-C2DD-4F6A-8AB9-EA5E0024EB1C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm flipV="1">
+            <a:off x="8016240" y="0"/>
+            <a:ext cx="4175760" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Date Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{38ABA718-1AEF-413D-964E-FA9CA8EDD8A2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="6356350"/>
+            <a:ext cx="2743200" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="accent4">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>7/29/20XX</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rectangle 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0EE83AD3-B30F-42CE-99A0-D50CDB9C951F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8011886" y="3429000"/>
+            <a:ext cx="4180114" cy="3429000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Footer Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BCCB3A69-6840-43C8-94EB-C3EF41DBCE74}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4038600" y="6356350"/>
+            <a:ext cx="4114800" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="accent4">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Employee orientation</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Slide Number Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B374594B-C272-477C-B1DB-A1E214CEDA46}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8610600" y="6356350"/>
+            <a:ext cx="2743200" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="accent2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{B5CEABB6-07DC-46E8-9B57-56EC44A396E5}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2694643323"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
+  <p:cSld name="Center text with top border">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent5"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4AE12D1-08AF-45E9-A34A-BDE9E860BAA2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3253740" y="1957701"/>
+            <a:ext cx="5684520" cy="1305562"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr b="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent4"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF8F5A6A-E29E-401A-801A-8FD9CAABA7A5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3253740" y="3429000"/>
+            <a:ext cx="5684520" cy="2347596"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="accent4"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangle 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B217CA4-9423-45D5-AD1D-2415B600F1DD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="1081404"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F525B7F-8292-4AE6-B9B3-F6C0621F1161}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>7/29/20XX</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Footer Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3E86D52-9DFB-4D69-BF39-2C163B3946ED}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Employee orientation</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A0B91A39-D816-4317-AA23-55510F9D35DE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{B5CEABB6-07DC-46E8-9B57-56EC44A396E5}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3981607772"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
+  <p:cSld name="Center text">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent5"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4AE12D1-08AF-45E9-A34A-BDE9E860BAA2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3253740" y="1957701"/>
+            <a:ext cx="5684520" cy="1305562"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr b="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent4"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF8F5A6A-E29E-401A-801A-8FD9CAABA7A5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3253740" y="3429000"/>
+            <a:ext cx="5684520" cy="2347596"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="accent4"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D7B514D1-FFF2-4784-BC98-5C209566EB25}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="1915886" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent3"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F775047-FCCD-48A9-AE4B-E4619B3FA069}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10276114" y="0"/>
+            <a:ext cx="1915886" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent3"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Date Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E57E5351-59BE-4BC8-83D8-BABF23172D89}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="6356350"/>
+            <a:ext cx="2743200" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="accent5"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>7/29/20XX</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Footer Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F2C600D-D61A-47D7-88A2-66D269DCB3A3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4038600" y="6356350"/>
+            <a:ext cx="4114800" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Employee orientation</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Slide Number Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E257B2EA-F7F2-4B84-A989-76BF9D0F8636}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8610600" y="6356350"/>
+            <a:ext cx="2743200" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="accent5"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{B5CEABB6-07DC-46E8-9B57-56EC44A396E5}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4255526050"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Four content">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent5"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rectangle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E90D749F-1509-46B1-B8ED-3506AC084799}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="1981486"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5FC626A5-4FF6-42BD-858A-AE4B2C23A6BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text Placeholder 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{07F18567-9326-411F-BA8D-561D58C7DD91}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="33" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="775607" y="4553832"/>
+            <a:ext cx="2105186" cy="678667"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="accent4"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Bullet 1</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Text Placeholder 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97E7DC10-1618-471B-9441-C640C7FEDD37}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="35" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3620807" y="4553832"/>
+            <a:ext cx="2105186" cy="678667"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="accent4"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Bullet 2</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Text Placeholder 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FDB26B40-5901-4EF0-BCF0-55677E28B176}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="37" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6466007" y="4553832"/>
+            <a:ext cx="2105186" cy="678667"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="accent4"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Bullet 3</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Text Placeholder 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9CB783F5-ED01-464E-9185-F05CFA0E84C4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="45" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9311207" y="4553832"/>
+            <a:ext cx="2105186" cy="678667"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="accent4"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Bullet 4</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Online Image Placeholder 20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D25CFAE9-00ED-42E0-BC9A-37BA858979B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="clipArt" sz="quarter" idx="48"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1090200" y="3080256"/>
+            <a:ext cx="1476375" cy="1474788"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click icon to add online image</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Online Image Placeholder 20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{280D5B0E-3D2E-4146-9670-B596E8EBD129}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="clipArt" sz="quarter" idx="49"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3935025" y="3080256"/>
+            <a:ext cx="1476375" cy="1474788"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click icon to add online image</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Online Image Placeholder 20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{03D89936-E0D7-4618-9E72-EC1467568C21}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="clipArt" sz="quarter" idx="50"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6779850" y="3079044"/>
+            <a:ext cx="1476375" cy="1474788"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click icon to add online image</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Online Image Placeholder 20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08A2E99E-9F83-4666-BD35-056C88AEBFB1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="clipArt" sz="quarter" idx="51"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9625612" y="3079044"/>
+            <a:ext cx="1476375" cy="1474788"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click icon to add online image</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Date Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B2D064B-EC57-4EA9-96ED-918E61BFD5F4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="6356350"/>
+            <a:ext cx="2743200" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>7/29/20XX</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="Footer Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2A70FF9-0C32-4443-A788-56E40DD780D1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4038600" y="6356350"/>
+            <a:ext cx="4114800" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Employee orientation</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="27" name="Slide Number Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D51176E4-E898-4497-ACF7-72CFF75FED25}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8610600" y="6356350"/>
+            <a:ext cx="2743200" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{B5CEABB6-07DC-46E8-9B57-56EC44A396E5}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2715236971"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Title, content, and four images">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent4"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FBCCBC51-CB80-441C-9628-70A3BFA8C31A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="3429000"/>
+            <a:ext cx="4876800" cy="3429000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rectangle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E90D749F-1509-46B1-B8ED-3506AC084799}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="1"/>
+            <a:ext cx="4876800" cy="3429000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent3"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5FC626A5-4FF6-42BD-858A-AE4B2C23A6BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="365125"/>
+            <a:ext cx="3200400" cy="2621139"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr b="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent4"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text Placeholder 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{07F18567-9326-411F-BA8D-561D58C7DD91}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="33" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6073368" y="2131457"/>
+            <a:ext cx="2105186" cy="365126"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Bullet 1</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Text Placeholder 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97E7DC10-1618-471B-9441-C640C7FEDD37}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="35" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8924518" y="2131457"/>
+            <a:ext cx="2105186" cy="365126"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Bullet 2</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Text Placeholder 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FDB26B40-5901-4EF0-BCF0-55677E28B176}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="37" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6074118" y="4874657"/>
+            <a:ext cx="2105186" cy="365126"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Bullet 3</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Text Placeholder 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9CB783F5-ED01-464E-9185-F05CFA0E84C4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="45" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8919318" y="4874657"/>
+            <a:ext cx="2105186" cy="365126"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Bullet 4</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Online Image Placeholder 20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D25CFAE9-00ED-42E0-BC9A-37BA858979B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="clipArt" sz="quarter" idx="48"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6387961" y="643469"/>
+            <a:ext cx="1476375" cy="1474788"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click icon to add online image</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Online Image Placeholder 20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{280D5B0E-3D2E-4146-9670-B596E8EBD129}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="clipArt" sz="quarter" idx="49"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9238736" y="643469"/>
+            <a:ext cx="1476375" cy="1474788"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click icon to add online image</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Online Image Placeholder 20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{03D89936-E0D7-4618-9E72-EC1467568C21}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="clipArt" sz="quarter" idx="50"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6387961" y="3385457"/>
+            <a:ext cx="1476375" cy="1474788"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click icon to add online image</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Online Image Placeholder 20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08A2E99E-9F83-4666-BD35-056C88AEBFB1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="clipArt" sz="quarter" idx="51"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9233723" y="3385457"/>
+            <a:ext cx="1476375" cy="1474788"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click icon to add online image</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E8A1CBAE-F2E5-4866-A865-C55E62573492}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="52"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="4112198"/>
+            <a:ext cx="3200400" cy="1395974"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Text Placeholder 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA996B3F-2EC7-495F-920F-B21C55D9428F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="53" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6073368" y="2577595"/>
+            <a:ext cx="2105186" cy="365126"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Bullet 1</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Text Placeholder 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F06E2A5-B7ED-4E1B-9B77-DFF175FA257A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="54" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8924518" y="2577595"/>
+            <a:ext cx="2105186" cy="365126"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Bullet 2</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Text Placeholder 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D12A97F1-04F3-48EA-99B9-030059505D91}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="55" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6074118" y="5320795"/>
+            <a:ext cx="2105186" cy="365126"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Bullet 3</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Text Placeholder 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8884A8E9-B6DB-4ADD-A85B-593F618E457A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="56" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8919318" y="5320795"/>
+            <a:ext cx="2105186" cy="365126"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Bullet 4</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-ZA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28" name="Text Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{19E1EA5F-9EF0-45C3-94DD-6DF64F4DFA15}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="57"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838201" y="5511642"/>
+            <a:ext cx="3200400" cy="844707"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="30" name="Date Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5EBE65FE-7980-4861-93F3-178D1931E7AF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="6356350"/>
+            <a:ext cx="2743200" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>7/29/20XX</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="31" name="Footer Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5941D839-A1FC-4620-8485-F69D66D599E0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4038600" y="6356350"/>
+            <a:ext cx="4114800" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="accent4">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Employee orientation</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="32" name="Slide Number Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3B8613F-19BE-4CDB-BC4C-C321B4B8F2CF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8610600" y="6356350"/>
+            <a:ext cx="2743200" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="accent4">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{B5CEABB6-07DC-46E8-9B57-56EC44A396E5}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4185573425"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="1" orient="horz" pos="1776" userDrawn="1">
+          <p15:clr>
+            <a:srgbClr val="FBAE40"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgRef idx="1001">
+        <a:schemeClr val="bg1"/>
+      </p:bgRef>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB4660D4-B0ED-42D9-BC6D-AF4F1F9CB6C0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="365125"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74C607AE-E8B7-4C3B-A6DA-04289E2F0A45}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2231136" y="2638044"/>
-            <a:ext cx="7729728" cy="3101983"/>
+            <a:off x="838200" y="1825625"/>
+            <a:ext cx="10515600" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{001917CC-671D-47EA-B065-51E87EC27B53}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7821429" y="6238816"/>
-            <a:ext cx="2753746" cy="323968"/>
+            <a:off x="838200" y="6356350"/>
+            <a:ext cx="2743200" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>7/29/20XX</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F2D0B54-5D87-4D1B-9C6E-5A7B87C833A0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4038600" y="6356350"/>
+            <a:ext cx="4114800" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Employee orientation</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C5CADFFD-0FF7-4DDC-8879-918576F63EA6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8610600" y="6356350"/>
+            <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
-              <a:defRPr sz="1050">
+              <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
-                    <a:alpha val="70000"/>
+                    <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{22E51598-E0D7-4014-8963-FC27953EA4DB}" type="datetimeFigureOut">
-[...82 lines deleted...]
-            <a:fld id="{1C31289A-9A77-4C02-A651-040046627E6A}" type="slidenum">
+            <a:fld id="{B5CEABB6-07DC-46E8-9B57-56EC44A396E5}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2876353175"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2464305198"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2147483735" r:id="rId1"/>
-[...10 lines deleted...]
-    <p:sldLayoutId id="2147483733" r:id="rId12"/>
+    <p:sldLayoutId id="2147483649" r:id="rId1"/>
+    <p:sldLayoutId id="2147483650" r:id="rId2"/>
+    <p:sldLayoutId id="2147483677" r:id="rId3"/>
+    <p:sldLayoutId id="2147483674" r:id="rId4"/>
+    <p:sldLayoutId id="2147483671" r:id="rId5"/>
+    <p:sldLayoutId id="2147483666" r:id="rId6"/>
+    <p:sldLayoutId id="2147483669" r:id="rId7"/>
+    <p:sldLayoutId id="2147483661" r:id="rId8"/>
+    <p:sldLayoutId id="2147483676" r:id="rId9"/>
+    <p:sldLayoutId id="2147483670" r:id="rId10"/>
+    <p:sldLayoutId id="2147483667" r:id="rId11"/>
+    <p:sldLayoutId id="2147483673" r:id="rId12"/>
+    <p:sldLayoutId id="2147483651" r:id="rId13"/>
+    <p:sldLayoutId id="2147483672" r:id="rId14"/>
   </p:sldLayoutIdLst>
+  <p:hf hdr="0"/>
   <p:txStyles>
     <p:titleStyle>
-      <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
-        <a:defRPr sz="2800" kern="1200" cap="all" spc="200" baseline="0">
+        <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="262626"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mj-lt"/>
           <a:ea typeface="+mj-ea"/>
           <a:cs typeface="+mj-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="1000"/>
         </a:spcBef>
-        <a:buClr>
-[...1 lines deleted...]
-        </a:buClr>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1800" kern="1200">
+        <a:defRPr sz="2800" kern="1200">
           <a:solidFill>
-            <a:schemeClr val="tx1">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marL="457200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl2pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="1000"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:buClr>
-[...1 lines deleted...]
-        </a:buClr>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1600" kern="1200">
+        <a:defRPr sz="2400" kern="1200">
           <a:solidFill>
-            <a:schemeClr val="tx1">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="1000"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:buClr>
-[...1 lines deleted...]
-        </a:buClr>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1600" kern="1200">
+        <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
-            <a:schemeClr val="tx1">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marL="914400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="1000"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:buClr>
-[...1 lines deleted...]
-        </a:buClr>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1600" kern="1200">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:schemeClr val="tx1">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="1000"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:buClr>
-[...1 lines deleted...]
-        </a:buClr>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1600" kern="1200">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:schemeClr val="tx1">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marL="1312863" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="1000"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:buClr>
-[...1 lines deleted...]
-        </a:buClr>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1600" kern="1200">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marL="1484313" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="1000"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:buClr>
-[...1 lines deleted...]
-        </a:buClr>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1600" kern="1200">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marL="1657350" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="1000"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:buClr>
-[...1 lines deleted...]
-        </a:buClr>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1600" kern="1200" baseline="0">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marL="1882775" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="1000"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:buClr>
-[...1 lines deleted...]
-        </a:buClr>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1600" kern="1200" baseline="0">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr>
         <a:defRPr lang="en-US"/>
       </a:defPPr>
       <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
@@ -15666,6757 +11840,7993 @@
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data3.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/lead/epas-leadership-under-federal-action-plan-reduce-childhood-lead-exposure" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Furldefense.com%2Fv3%2F__https%3A%2Fwww.epa.gov%2Fbrownfields%2Freuse-considerations-data-centers-brownfield-sites__%3B!!CPANwP4y!Xl_e2oQru3Npq0_Id4hvHp-j8obmyrUfRqEkgFQFOrfo_Q-9sTEeHml1WC8kL-5ckRCQaTLFFRQ4SfHsbddbAYITDF6XoFA%24&amp;data=05%7C02%7CDominguez.Jessica%40epa.gov%7Cebd72dd064154d27370808dea0784829%7C88b378b367484867acf976aacbeca6a7%7C0%7C0%7C639124635627066838%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=F%2F%2Bgyu9D6cMoNRpSMQITl35f2RYOBbPlPDeEIMONoEA%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:deng.katy@epa.gov" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/brownfields/marc-grant-application-resources" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epa.maps.arcgis.com/apps/webappviewer/index.html?id=1a10df0cc59b4b61a2ebe080b802cd18" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/brownfields/r1" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/brownfields/funding-history-brownfields-and-land-revitalization-new-england" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/brownfields/epa-state-tribal-contacts-brownfields-and-land-revitalization-new-england" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gobrownfields.org/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.newmoa.org/event/brownfields2026/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epa.maps.arcgis.com/apps/instant/basic/index.html?appid=ba7ffa3d797a49a5a763dbda7ec6ed17" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/brownfields/r1" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/brownfields/funding-history-brownfields-and-land-revitalization-new-england" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/brownfields/epa-state-tribal-contacts-brownfields-and-land-revitalization-new-england" TargetMode="External"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/brownfields/understanding-brownfields" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/brownfields/understanding-brownfields" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/brownfields/funding-history-brownfields-and-land-revitalization-new-england" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/brownfields/eligibility" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/brownfields/eligibility" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/brownfields/funding-history-brownfields-and-land-revitalization-new-england" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/brownfields/marc-grant-application-resources" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/brownfields/brownfields-job-training-grants" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/brownfields/marc-grant-application-resources" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/brownfields/brownfields-job-training-grants" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data1.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/brownfields/technical-assistance" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epa-rlf-tab.growamerica.org/wp-login.php?redirect_to=https%3A%2F%2Fepa-rlf-tab.growamerica.org%2F&amp;bp-auth=1&amp;action=bpnoaccess" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tab.program.uconn.edu/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/brownfields/brownfields-job-training-grants" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groundworkusa.org/brownfields-and-land-use-technical-assistance/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://communityprogress.org/services/technical-assistance/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ksutab.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/brownfields/technical-assistance" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/brownfields/funding-history-brownfields-and-land-revitalization-new-england" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangle 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{03466642-21FA-4EA9-C597-D7F40478755C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="8591909" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:lumMod val="50000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4864C6CB-B53E-03F1-5374-F33225D320AF}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{216815C6-3AD0-46E6-A74A-1967BD91AF50}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1097280" y="758952"/>
-            <a:ext cx="10058400" cy="3892168"/>
+            <a:off x="795068" y="2353827"/>
+            <a:ext cx="5739882" cy="2387600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="90000"/>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...8 lines deleted...]
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Aptos Black" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>EPA Brownfields Program</a:t>
             </a:r>
-            <a:br>
-[...30 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AEF9DF38-3ACB-1853-D544-57D19163663E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1901B20D-4C28-4DA3-ABBD-718C22A5E58B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1100051" y="4840941"/>
-            <a:ext cx="10058400" cy="1527299"/>
+            <a:off x="839755" y="4750053"/>
+            <a:ext cx="5739882" cy="783773"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...6 lines deleted...]
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Jim Byrne</a:t>
-[...33 lines deleted...]
-            </a:endParaRPr>
+              <a:t>Jim Byrne and Lorraine Byrne</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...10 lines deleted...]
-          </p:cNvPicPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7894628E-DDC3-BF75-D3BE-3D5A411E3208}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...11 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5369244" y="3490688"/>
-            <a:ext cx="1514471" cy="1009647"/>
+            <a:off x="8591909" y="0"/>
+            <a:ext cx="3600091" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:lumMod val="75000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
-      </p:pic>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9568C9D-9397-02D0-CAE9-540CDE782EFA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839755" y="4957273"/>
+            <a:ext cx="6094476" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>EPA Region 1, Brownfields</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="604565917"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1642425379"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...6 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="11" name="Picture 10">
-[...5 lines deleted...]
-                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+          <p:cNvPr id="7" name="Picture 6" descr="Map&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1B02F6C-57EE-A086-728E-12ECDF09FD65}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
-[...10 lines deleted...]
-          <a:stretch/>
+          <a:blip r:embed="rId3"/>
+          <a:srcRect l="3988"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="20" y="10"/>
-            <a:ext cx="12191980" cy="6857990"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75DC0D21-98F6-97AC-96BC-92454CC15C1C}"/>
+          <p:cNvPr id="8" name="TextBox 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{797E6735-F79B-C32E-D775-5693AA9B67A5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="609600" y="3981450"/>
+            <a:ext cx="5562600" cy="2339102"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Massachusetts RPAs with active EPA Brownfields grants:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Berkshire RPC; Assessment &amp; RLF</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Central Massachusetts RPC; Assessment</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Franklin Regional COG; Assessment</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Merrimack Valley PC; Assessment &amp; RLF</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Montachusett RPC; Assessment &amp; RLF</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Old Colony Planning Council; Assessment</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Pioneer Valley PC; Assessment &amp; RLF</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Southeastern Regional Planning &amp; EDD; Assessment</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Star: 5 Points 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E8F1787C-5752-9248-2B42-A462CFEEEB1B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1130300" y="1905000"/>
+            <a:ext cx="342900" cy="342900"/>
+          </a:xfrm>
+          <a:prstGeom prst="star5">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFCC00"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Star: 5 Points 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC931CC9-BA73-6245-543E-824DCFB55229}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4927600" y="965200"/>
+            <a:ext cx="342900" cy="342900"/>
+          </a:xfrm>
+          <a:prstGeom prst="star5">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFCC00"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Star: 5 Points 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12AE83A7-6C8F-96D7-9B0E-26CF4A66B221}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2984500" y="1136650"/>
+            <a:ext cx="342900" cy="342900"/>
+          </a:xfrm>
+          <a:prstGeom prst="star5">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFCC00"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Star: 5 Points 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D0DDCC30-58F2-C6B7-2A7C-240289CD09BA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5270500" y="2698750"/>
+            <a:ext cx="342900" cy="342900"/>
+          </a:xfrm>
+          <a:prstGeom prst="star5">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFCC00"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Star: 5 Points 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7071E78E-1015-47C4-F135-5B763616302F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2984500" y="2565400"/>
+            <a:ext cx="342900" cy="342900"/>
+          </a:xfrm>
+          <a:prstGeom prst="star5">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFCC00"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Star: 5 Points 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{166CC351-E310-03E0-E9CD-E0E1A76E1455}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7810500" y="520700"/>
+            <a:ext cx="342900" cy="342900"/>
+          </a:xfrm>
+          <a:prstGeom prst="star5">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFCC00"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Star: 5 Points 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F041064F-4EA4-4434-856B-9306ECC22FD9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7931150" y="3378200"/>
+            <a:ext cx="342900" cy="342900"/>
+          </a:xfrm>
+          <a:prstGeom prst="star5">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFCC00"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Star: 5 Points 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7466CE04-5B26-CD3C-6E99-88609F16D1CB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8153400" y="4406900"/>
+            <a:ext cx="342900" cy="342900"/>
+          </a:xfrm>
+          <a:prstGeom prst="star5">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFCC00"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="359534568"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7CE8DB59-1C77-5A05-A465-11A0811C31AA}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6359836C-28D2-EE4A-89BF-B0DD34D6F79A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{B5CEABB6-07DC-46E8-9B57-56EC44A396E5}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>11</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A3D3015-320E-A05F-1722-9FC78E292F81}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="1081404"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27CA1B1B-7682-7065-E553-5E036F8CE4ED}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="179832" y="287110"/>
+            <a:ext cx="11832336" cy="584775"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Brownfields Program Update</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4EA78E57-070C-3C0A-11C0-DBFD6CB3C80C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2231136" y="964692"/>
-            <a:ext cx="7729728" cy="1188720"/>
+            <a:off x="608714" y="1592548"/>
+            <a:ext cx="10974572" cy="4763802"/>
           </a:xfrm>
-          <a:solidFill>
-[...11 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...3 lines deleted...]
-                </a:solidFill>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="200000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
               </a:rPr>
-              <a:t>Technical assistance to brownfields (tab) programs</a:t>
-            </a:r>
+              <a:t>FY26 Multipurpose,  Assessment, and Cleanup (MAC) Competition </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent6">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Awards announced in June 2026 </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Projects start end of 2026</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="200000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>NEW Guidance and Initiatives</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Data Center Reuse Guidance -</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:hlinkClick r:id="rId2">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>https://www.epa.gov/brownfields/reuse-considerations-data-centers-brownfield-sites</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2200" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Lead and Children’s Health - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:hlinkClick r:id="rId3">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>https://www.epa.gov/lead/epas-leadership-under-federal-action-plan-reduce-childhood-lead-exposure</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Best Practices and Requirements for Abatement in Cleanups Targeting Renovation for Residential Reuse – contact Katy Deng </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:hlinkClick r:id="rId4">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>deng.katy@epa.gov</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2200" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3968925755"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10425893-DC37-42EC-CD83-53A3AD62E924}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EFA1FD5A-CACC-DA7D-0F2A-EFD4262D4B7B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{B5CEABB6-07DC-46E8-9B57-56EC44A396E5}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>12</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF368E25-847B-C0C7-3D22-16C7A47AB055}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="1081404"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9BB6C4FB-F023-A995-715B-26CBDE858B86}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="179832" y="287110"/>
+            <a:ext cx="11832336" cy="523220"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>FY27 Assessment, Revolving Loan Fund, and Cleanup (ARC) Competitions </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D54112B-9140-1245-0879-860A6C054B2C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="608714" y="1467292"/>
+            <a:ext cx="10974572" cy="4889057"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750" algn="l">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>FY 2027 Assessment, Revolving Loan Fund, and Cleanup Grant Competition Guidelines anticipated to be released September 2026</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t> (*A solicitation for Multipurpose Grants will not be issued in FY 2027).</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent6">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750" algn="l">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>EPA</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t> anticipates offering grants at the following amounts in FY 2027. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>All amounts are subject to change. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent6">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr id="14" name="Content Placeholder 6">
-[...5 lines deleted...]
-                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+          <p:cNvPr id="3" name="Table 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ADC2A3A7-0C5E-4D7E-A81D-8785576BE372}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
-            <p:ph idx="1"/>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="729558859"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="189549026"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
-          <a:off x="2042518" y="2562994"/>
-          <a:ext cx="8106963" cy="3330314"/>
+          <a:off x="459260" y="2715708"/>
+          <a:ext cx="11273480" cy="3566160"/>
         </p:xfrm>
         <a:graphic>
-          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
-            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId3" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr bandRow="1">
+                <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="2254696">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1749081306"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2254696">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2871627651"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2254696">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1111554951"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2254696">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1732827407"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2254696">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4090935075"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="542063">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="1B1B1B"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Grant Type</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent2"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="1B1B1B"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Maximum Project Period</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent2"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="1B1B1B"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Maximum Amount Per Grant</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent2"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="1B1B1B"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Estimated Awards</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent2"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="1B1B1B"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Total Per Grant Type</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent2"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2574786446"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="542063">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" b="0">
+                          <a:effectLst/>
+                          <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Community-wide Assessment</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" b="0">
+                          <a:effectLst/>
+                          <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>4 years</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" b="0" dirty="0">
+                          <a:effectLst/>
+                          <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>$500,000</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" b="0">
+                          <a:effectLst/>
+                          <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>30</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" b="0" dirty="0">
+                          <a:effectLst/>
+                          <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>$15,000,000</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2179081036"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="307169">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" b="0">
+                          <a:effectLst/>
+                          <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Assessment Coalitions</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" b="0">
+                          <a:effectLst/>
+                          <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>4 years</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" b="0">
+                          <a:effectLst/>
+                          <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>$1,000,000</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" b="0" dirty="0">
+                          <a:effectLst/>
+                          <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>13</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" b="0">
+                          <a:effectLst/>
+                          <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>$13,000,000</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1515996758"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="776956">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" b="0">
+                          <a:effectLst/>
+                          <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Community-wide Assessment Grant for States and Tribes</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" b="0">
+                          <a:effectLst/>
+                          <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>5 years</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" b="0" dirty="0">
+                          <a:effectLst/>
+                          <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>$1,000,000</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" b="0" dirty="0">
+                          <a:effectLst/>
+                          <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>12</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" b="0" dirty="0">
+                          <a:effectLst/>
+                          <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>$12,000,000</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1039118527"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="307169">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" b="0">
+                          <a:effectLst/>
+                          <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Revolving Loan Fund</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" b="0">
+                          <a:effectLst/>
+                          <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>5 years</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" b="0">
+                          <a:effectLst/>
+                          <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>$1,000,000</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" b="0">
+                          <a:effectLst/>
+                          <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>10</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" b="0">
+                          <a:effectLst/>
+                          <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>$10,000,000</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="909041177"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="307169">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" b="0" dirty="0">
+                          <a:effectLst/>
+                          <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Cleanup</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" b="0">
+                          <a:effectLst/>
+                          <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>4 years</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" b="0" dirty="0">
+                          <a:effectLst/>
+                          <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>$500,000</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" b="0">
+                          <a:effectLst/>
+                          <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>28</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" b="0" dirty="0">
+                          <a:effectLst/>
+                          <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>$14,000,000</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="1B1B1B"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3762167526"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2DCC36D6-D222-9AF6-F5DD-3D47A6A1432B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="459259" y="6356349"/>
+            <a:ext cx="9513415" cy="338554"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Further Info on FY27 Competition:  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId2">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>https://www.epa.gov/brownfields/marc-grant-application-resources</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4128406384"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2014334092"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
-    <a:overrideClrMapping bg1="dk1" tx1="lt1" bg2="dk2" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+    <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56933D95-950E-CD1F-242F-6B73F6704E3B}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F81ABAD-BC3D-10A1-AD2C-67BA143A40CE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{B5CEABB6-07DC-46E8-9B57-56EC44A396E5}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>13</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C41CA451-D784-00CF-AA36-E53B9C9BD245}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="1081404"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F93E908-0414-FE12-EE56-26066C61FB91}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="274750"/>
+            <a:ext cx="12192000" cy="523220"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>New England Brownfields Summit and National Brownfields Conference</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Content Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7741B47A-9D99-CB7A-50E2-732FC5FA00D5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2190658" y="1746274"/>
+            <a:ext cx="4108707" cy="3101982"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="accent4"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="2400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="2000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId2">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>Revitalizing New England: Brownfields Summit </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent2">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>December 9-10, 2026</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Newport, RI</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Content Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80AE5CE3-F082-72E7-171D-A96C31311D2E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6299365" y="1746274"/>
+            <a:ext cx="3459482" cy="3101982"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId3">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>National Brownfields Training Conference</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent2">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>May 25 – 28, 2027</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Salt Lake City, Utah</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4217FF46-64B7-E365-F35E-4F0896D96636}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6299365" y="3676883"/>
+            <a:ext cx="3459482" cy="2014597"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Picture 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14067967-1EC1-6948-B8AE-ECBFF02E1CA7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2348594" y="3670900"/>
+            <a:ext cx="3469755" cy="2020580"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2069942629"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{38976648-0BAD-E341-452A-5FEBCF520370}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{38C36587-D265-BACD-E85B-609CF0C7593D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{B5CEABB6-07DC-46E8-9B57-56EC44A396E5}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>14</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E4DF7CF-AE9B-841C-D6E9-C820C630D185}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="1081404"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF967D49-7BFD-3553-67F7-122B1E1E1920}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="179832" y="287110"/>
+            <a:ext cx="11832336" cy="584775"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Resources</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0482C229-D318-4DB1-B726-D1A4AA84ADD1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1592548"/>
+            <a:ext cx="5822550" cy="4763802"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="419735" indent="-342900" algn="l">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId2">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>R1 Brownfields Website</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent6">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:hlinkClick r:id="" action="ppaction://noaction">
+                <a:extLst>
+                  <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                    <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                  </a:ext>
+                </a:extLst>
+              </a:hlinkClick>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="419735" indent="-342900" algn="l">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId3">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>Success Stories - Story Map</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent6">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:hlinkClick r:id="" action="ppaction://noaction">
+                <a:extLst>
+                  <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                    <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                  </a:ext>
+                </a:extLst>
+              </a:hlinkClick>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="419735" indent="-342900" algn="l">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId4">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>Team Contact List</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent6">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:hlinkClick r:id="" action="ppaction://noaction">
+                <a:extLst>
+                  <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                    <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                  </a:ext>
+                </a:extLst>
+              </a:hlinkClick>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="419735" indent="-342900" algn="l">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId5">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>Funding History</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="419735" indent="-342900" algn="l">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId5">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>Subscribe to our What’s New Newsletter at R1brownfields@epa.gov </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2" descr="Map&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{708AA16D-8F84-9D63-DC6C-E7FD2924357E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId6"/>
+          <a:srcRect l="39454" t="11376" r="763" b="1089"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6797349" y="1645919"/>
+            <a:ext cx="5060043" cy="4500912"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="accent6">
+                <a:lumMod val="50000"/>
+              </a:schemeClr>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2848600474"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D395CB1-8F0E-7DC7-E5DB-E38B7C948B80}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00DADEE1-81C1-65EC-AC1C-818594DC9191}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="1081404"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56C9A581-D902-A54A-4B53-DC23C0A13384}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="179832" y="287110"/>
+            <a:ext cx="11832336" cy="584775"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Contacts</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Rectangle 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B96C5BD5-315D-5A01-97EF-08EA08E4D4B9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2884037" y="2711939"/>
+            <a:ext cx="3133725" cy="2269055"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:lumMod val="50000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" sz="100"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Content Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABA24005-CAE0-0E4D-5B81-FBDF38AC9DBB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2725786" y="2899592"/>
+            <a:ext cx="3449518" cy="598287"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:srgbClr val="008000"/>
+                </a:highlight>
+                <a:latin typeface="Aptos Black" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Jim Byrne</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos Black" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos Black" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos Black" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Content Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D82F1A12-AEC8-AF17-9ACB-145F6F1D1FC9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3109573" y="3303283"/>
+            <a:ext cx="2690342" cy="598287"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="20000"/>
+                    <a:lumOff val="80000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos Black" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Brownfields Coordinator</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1100" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="20000"/>
+                  <a:lumOff val="80000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Aptos Black" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="TextBox 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8F172D2-7A26-1A39-9B73-0796A89F0FBC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1401593" y="4201931"/>
+            <a:ext cx="6097904" cy="609141"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" u="sng" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="20000"/>
+                    <a:lumOff val="80000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos Display" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>byrne.james@epa.gov</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" u="sng" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="20000"/>
+                    <a:lumOff val="80000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Aptos Display" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="20000"/>
+                    <a:lumOff val="80000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Aptos Display" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>(617) 918-1389</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Rectangle 18">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B73BF34B-3D9B-5F51-FEF7-506DFBF01F2C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6223590" y="2711939"/>
+            <a:ext cx="3133725" cy="2269055"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent6">
+              <a:lumMod val="50000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" sz="100"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Content Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{227EBFD6-4E76-CAE5-04AA-2A2B7A8C47B9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6065339" y="2899592"/>
+            <a:ext cx="3449518" cy="598287"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:srgbClr val="008000"/>
+                </a:highlight>
+                <a:latin typeface="Aptos Black" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Lorraine Byrne</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos Black" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos Black" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos Black" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Content Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C7E5D18-FBFE-80EA-7079-3BAFCA9015CC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6449126" y="3303283"/>
+            <a:ext cx="2690342" cy="598287"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="accent4"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="20000"/>
+                    <a:lumOff val="80000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos Black" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Project Manager</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1100" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="20000"/>
+                  <a:lumOff val="80000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Aptos Black" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="TextBox 21">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB9EF105-DA19-E0BB-0130-5CAB1DE65F89}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4741146" y="4201931"/>
+            <a:ext cx="6097904" cy="609141"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" u="sng" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="20000"/>
+                    <a:lumOff val="80000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos Display" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>byrne.lorraine@epa.gov</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" u="sng" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="20000"/>
+                    <a:lumOff val="80000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Aptos Display" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="20000"/>
+                    <a:lumOff val="80000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos Display" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>(617) 918-1093</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" kern="100" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="20000"/>
+                  <a:lumOff val="80000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Aptos Display" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1043427743"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...145 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="27" name="Rectangle 26">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0810AA86-1FDD-367F-E9A5-439F5E571780}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3581400" y="5802086"/>
-[...398 lines deleted...]
-            <a:ext cx="6072915" cy="6858002"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:schemeClr val="accent2"/>
+            <a:schemeClr val="accent6">
+              <a:lumMod val="40000"/>
+              <a:lumOff val="60000"/>
+            </a:schemeClr>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
-              <a:shade val="50000"/>
+              <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...14 lines deleted...]
-        </p:nvSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C8B2BFA-7BCF-66A2-CD64-20B7A6D2AC8D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:alphaModFix amt="85000"/>
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect t="30176" b="30176"/>
+          <a:stretch/>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="804672" y="1290025"/>
-[...210 lines deleted...]
-            <a:ext cx="4818888" cy="5261170"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="3629056"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...5 lines deleted...]
-          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="43" name="Rectangle 42">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D81AE5F0-6E20-582D-7703-CB9931523D6B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2753868" y="3737829"/>
+            <a:ext cx="3133725" cy="937090"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent6">
+              <a:lumMod val="50000"/>
+            </a:schemeClr>
+          </a:solidFill>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
-              <a:shade val="50000"/>
+              <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" sz="100" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Rectangle 9">
-[...5 lines deleted...]
-                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+          <p:cNvPr id="4" name="Content Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E87EA335-59AB-41C6-9DC4-FB6271C6FA51}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+            <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:extLst>
-[...3 lines deleted...]
-            </p:extLst>
+            <p:ph type="body" sz="quarter" idx="33"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6877586" y="806357"/>
-            <a:ext cx="4511266" cy="4928616"/>
+            <a:off x="2595157" y="4008051"/>
+            <a:ext cx="3449518" cy="598287"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>What is a Brownfield</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="95" name="Slide Number Placeholder 94">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D540D638-BFEC-45F4-AEB5-32A531833295}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8610600" y="6356350"/>
+            <a:ext cx="2743200" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{B5CEABB6-07DC-46E8-9B57-56EC44A396E5}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>2</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="44" name="Rectangle 43">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99C21029-926A-9DD2-4094-95AFC72F6380}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6290118" y="3734576"/>
+            <a:ext cx="3032052" cy="937091"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="FFFFFF"/>
+            <a:schemeClr val="accent6">
+              <a:lumMod val="50000"/>
+            </a:schemeClr>
           </a:solidFill>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
-              <a:shade val="50000"/>
+              <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" sz="100"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="TextBox 4">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8C801F99-3855-13EF-6CAF-00D861F8B4F4}"/>
+          <p:cNvPr id="30" name="Content Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D0FC7230-A8C0-F9AE-873C-2A8B8A4B5AF4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6113080" y="4008051"/>
+            <a:ext cx="3449518" cy="598287"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Brownfields site might include:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="52" name="TextBox 51">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E1162EA-1622-0D93-CC15-5A169596DA9D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6955777" y="4896575"/>
-            <a:ext cx="4439421" cy="369332"/>
+            <a:off x="2753868" y="4905593"/>
+            <a:ext cx="3133725" cy="1815882"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
-[...2 lines deleted...]
-            </a:prstTxWarp>
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...2 lines deleted...]
-                <a:cs typeface="Calibri"/>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Region 1 Brownfields Success Story Mapping Tool</a:t>
-            </a:r>
+              <a:t>A property where real or perceived contamination complicates future reuse or redevelopment.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Brownfields are often located in communities with sensitive populations and distressed areas.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Aptos Display" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...10 lines deleted...]
-          </p:cNvPicPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="58" name="TextBox 57">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D1236893-D58A-11D0-0939-4528A490F341}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...4 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6955777" y="1394085"/>
-            <a:ext cx="4349481" cy="3374381"/>
+            <a:off x="6330505" y="4945276"/>
+            <a:ext cx="3133725" cy="1600438"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="285750" lvl="0" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Former gas stations</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" lvl="0" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Former industrial sites</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" lvl="0" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Former dry cleaners</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" lvl="0" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Abandoned and/or old buildings</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" lvl="0" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Vacant lots</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" lvl="0" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Historic mills or factories</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3643177407"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2693130018"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{034B27AD-608E-9EE1-4D6B-52A28118EE31}"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{77B18958-CB42-BB9A-ADA4-35F7D40FDABE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
+            <a:fld id="{B5CEABB6-07DC-46E8-9B57-56EC44A396E5}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>3</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:graphicFrame>
-[...70 lines deleted...]
-      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...11 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="7" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F132CDA1-4B1A-566F-77F1-447EB5BAA4FA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="889763" y="2772369"/>
-[...779 lines deleted...]
-          <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="5143500" cy="6858000"/>
+            <a:ext cx="12192000" cy="1081404"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-      </p:pic>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="TextBox 5">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA15B4E1-87D2-3CE2-B8A9-09ADA31AFE5A}"/>
+          <p:cNvPr id="8" name="TextBox 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD6A089E-9690-BFC4-3831-495C937B5E19}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-498458" y="91108"/>
-            <a:ext cx="2776442" cy="338554"/>
+            <a:off x="179832" y="287110"/>
+            <a:ext cx="11832336" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="r"/>
-[...2 lines deleted...]
-              <a:t>Witt School – Stafford, CT</a:t>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Eligible Entities for EPA Grants</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="TextBox 2">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C257161A-82CB-2930-1D57-9AAD6E88F1A0}"/>
+          <p:cNvPr id="15" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2192927E-DA0B-48F5-DD97-72510B0B203B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1592548"/>
+            <a:ext cx="5822550" cy="4763802"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent6">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Local Government Entitles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" lvl="1" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>General Purpose Unit of Local Government</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" lvl="1" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Land Clearance Authority </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" lvl="1" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Regional Council or group of General-Purpose Units of Local Government</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" lvl="1" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent6">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>State and Tribal Governments </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent6">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" lvl="1" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>State governments</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" lvl="1" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Federally recognized Indian Tribes (other than in Alaska)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" lvl="1" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>State-chartered redevelopment agencies</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" lvl="1" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent6">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Redevelopment and Community Organizations</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" lvl="1" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>501(c)(3) nonprofit organizations</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" lvl="1" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-lt"/>
+                <a:cs typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Qualified community development</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent6">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Rectangle 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B3B28D7-A303-C338-F7D6-E3678D27CBC2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6964680" y="1592548"/>
+            <a:ext cx="4556760" cy="4453921"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Graphic 2" descr="City outline">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FECC7FB2-36F9-C055-416A-27FCEF910A14}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7448931" y="1634871"/>
+            <a:ext cx="3588258" cy="3588258"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B7CC8AB0-6224-4E21-A8DD-2103C415D36C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5476489" y="6060553"/>
-            <a:ext cx="6538010" cy="400110"/>
+            <a:off x="7845826" y="4810943"/>
+            <a:ext cx="3075431" cy="830997"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...3 lines deleted...]
-                </a:solidFill>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>More information: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:hlinkClick r:id="rId3">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t>https://www.epa.gov/brownfields/understa</a:t>
-[...6 lines deleted...]
-                <a:hlinkClick r:id="rId3">
+              <a:t>https://www. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId4">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t>nding-brownfield</a:t>
-[...20 lines deleted...]
-                </a:solidFill>
+              <a:t>epa.gov/brownfields/eligibility</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="369541994"/>
-[...264 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2976676532"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2408547923"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8A4B638-5795-789E-9532-883BDB468D73}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{69511642-8D26-BDB3-C7E5-E58C38DC5EFE}"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C75BB0D-1DE1-2A32-9601-1337630B3725}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
-[...338 lines deleted...]
-            <p:ph type="title"/>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...5 lines deleted...]
-            </a:r>
+            <a:fld id="{B5CEABB6-07DC-46E8-9B57-56EC44A396E5}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>4</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Line 7">
-[...11 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="7" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FDF84AF7-20E2-D623-030C-C89E74C03CB9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="6337219" y="5056273"/>
-            <a:ext cx="1122895" cy="520699"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="1081404"/>
           </a:xfrm>
-          <a:prstGeom prst="line">
+          <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...8 lines deleted...]
-          <a:effectLst/>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr wrap="none"/>
-[...95 lines deleted...]
-          <a:p>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Line 6">
-[...11 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="8" name="TextBox 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6CCB8267-5547-943F-D33F-5BE57ACC1CB7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...413 lines deleted...]
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="6366353" y="3018723"/>
-[...158 lines deleted...]
-            <a:ext cx="1764267" cy="1431305"/>
+            <a:off x="179832" y="287110"/>
+            <a:ext cx="11832336" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
-      </p:pic>
-[...2474 lines deleted...]
-      </p:grpSpPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Summary of Grant Programs For Assessment and Cleanup</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...11 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="5" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FCA2738F-69B7-C00F-FAC7-056E76D9DAE6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1102120" y="521170"/>
-            <a:ext cx="9987759" cy="1188720"/>
+            <a:off x="7845826" y="4810943"/>
+            <a:ext cx="3075431" cy="369332"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="274320" tIns="182880" rIns="274320" bIns="182880" rtlCol="0" anchor="ctr" anchorCtr="1">
-            <a:normAutofit fontScale="90000"/>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...1 lines deleted...]
-              <a:t>Summary of Grant Programs For Assessment and Cleanup</a:t>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" panose="020B0502020104020203" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId2">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId3">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>epa.gov/brownfield/eligibility</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr id="4" name="Content Placeholder 3" descr="Table of grant types and descriptions. ">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{68E56CAA-6FAF-2FEC-8356-DBAD4FB8F8EA}"/>
+          <p:cNvPr id="10" name="Content Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{756982EB-7F09-882D-551D-2224A86E652F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
-            <a:graphicFrameLocks noGrp="1"/>
+            <a:graphicFrameLocks/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
-            <p:ph idx="1"/>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3681162746"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2034761837"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
-          <a:off x="683373" y="2070346"/>
-          <a:ext cx="10825251" cy="3629606"/>
+          <a:off x="1102117" y="2035255"/>
+          <a:ext cx="9987759" cy="3629606"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:tblPr>
               <a:tblGrid>
-                <a:gridCol w="2097054">
+                <a:gridCol w="1934816">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1650836834"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="8728197">
+                <a:gridCol w="8052943">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="450410768"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
               <a:tr h="619672">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" rtl="0" fontAlgn="base"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1600" b="1" i="0" cap="none" spc="0" dirty="0">
                           <a:solidFill>
-                            <a:schemeClr val="bg1"/>
+                            <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
-                          <a:latin typeface="Gill Sans MT" panose="020B0502020104020203" pitchFamily="34" charset="0"/>
+                          <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Grant Type​</a:t>
                       </a:r>
-                      <a:endParaRPr lang="en-US" sz="1600" b="1" i="0" cap="none" spc="0" dirty="0">
-[...4 lines deleted...]
-                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="97251" marR="24919" marT="74809" marB="74809" anchor="ctr">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
-                      <a:schemeClr val="tx2">
-[...1 lines deleted...]
-                      </a:schemeClr>
+                      <a:schemeClr val="accent2"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" rtl="0" fontAlgn="auto"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1600" b="1" i="0" cap="none" spc="0" dirty="0">
                           <a:solidFill>
-                            <a:schemeClr val="bg1"/>
+                            <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
-                          <a:latin typeface="Gill Sans MT" panose="020B0502020104020203" pitchFamily="34" charset="0"/>
+                          <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>​Description​</a:t>
                       </a:r>
-                      <a:endParaRPr lang="en-US" sz="1600" b="1" i="0" cap="none" spc="0" dirty="0">
-[...4 lines deleted...]
-                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="97251" marR="24919" marT="74809" marB="74809" anchor="ctr">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
-                      <a:schemeClr val="tx2">
-[...1 lines deleted...]
-                      </a:schemeClr>
+                      <a:schemeClr val="accent2"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2327019812"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="888381">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" rtl="0" fontAlgn="base"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1600" b="0" i="0" cap="none" spc="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
-                          <a:latin typeface="Gill Sans MT" panose="020B0502020104020203" pitchFamily="34" charset="0"/>
+                          <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Assessment​</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr algn="ctr" rtl="0" fontAlgn="base"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1600" b="0" i="0" cap="none" spc="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
-                          <a:latin typeface="Gill Sans MT" panose="020B0502020104020203" pitchFamily="34" charset="0"/>
+                          <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>(CW/Coalition)</a:t>
                       </a:r>
-                      <a:endParaRPr lang="en-US" sz="1600" b="0" i="0" cap="none" spc="0">
-[...4 lines deleted...]
-                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="97251" marR="24919" marT="74809" marB="74809" anchor="ctr">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l" rtl="0" fontAlgn="base"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1600" b="0" i="0" cap="none" spc="0">
+                        <a:rPr lang="en-US" sz="1600" b="0" i="0" cap="none" spc="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
-                          <a:latin typeface="Gill Sans MT" panose="020B0502020104020203" pitchFamily="34" charset="0"/>
+                          <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>To develop inventory, characterize, and conduct assessments to determine if sites are contaminated (if so, to what extent), perform community involvement, and plan for cleanup​</a:t>
+                        <a:t>To develop inventory, characterize, and conduct assessments to determine if sites are contaminated, perform community involvement, and plan for cleanup​</a:t>
                       </a:r>
-                      <a:endParaRPr lang="en-US" sz="1600" b="0" i="0" cap="none" spc="0">
-[...4 lines deleted...]
-                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="97251" marR="24919" marT="74809" marB="74809" anchor="ctr">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
@@ -22434,60 +19844,54 @@
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2132558708"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="648359">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" rtl="0" fontAlgn="auto"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1600" b="0" i="0" cap="none" spc="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
-                          <a:latin typeface="Gill Sans MT" panose="020B0502020104020203" pitchFamily="34" charset="0"/>
+                          <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>​Cleanup​</a:t>
                       </a:r>
-                      <a:endParaRPr lang="en-US" sz="1600" b="0" i="0" cap="none" spc="0">
-[...4 lines deleted...]
-                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="97251" marR="24919" marT="74809" marB="74809" anchor="ctr">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
@@ -22497,65 +19901,59 @@
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="85000"/>
                       </a:schemeClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l" rtl="0" fontAlgn="base"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1600" b="0" i="0" cap="none" spc="0">
+                        <a:rPr lang="en-US" sz="1600" b="0" i="0" cap="none" spc="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
-                          <a:latin typeface="Gill Sans MT" panose="020B0502020104020203" pitchFamily="34" charset="0"/>
+                          <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>For eligible municipalities and nonprofits to clean up contaminated properties ​</a:t>
                       </a:r>
-                      <a:endParaRPr lang="en-US" sz="1600" b="0" i="0" cap="none" spc="0">
-[...4 lines deleted...]
-                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="97251" marR="24919" marT="74809" marB="74809" anchor="ctr">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
@@ -22577,134 +19975,122 @@
                       <a:schemeClr val="bg1">
                         <a:lumMod val="85000"/>
                       </a:schemeClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4088754445"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="648359">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" rtl="0" fontAlgn="auto"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1600" b="0" i="0" cap="none" spc="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
-                          <a:latin typeface="Gill Sans MT" panose="020B0502020104020203" pitchFamily="34" charset="0"/>
+                          <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>​Revolving Loan Fund​</a:t>
                       </a:r>
-                      <a:endParaRPr lang="en-US" sz="1600" b="0" i="0" cap="none" spc="0">
-[...4 lines deleted...]
-                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="97251" marR="24919" marT="74809" marB="74809" anchor="ctr">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l" rtl="0" fontAlgn="base"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0">
+                        <a:rPr lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
-                          <a:latin typeface="Gill Sans MT" panose="020B0502020104020203" pitchFamily="34" charset="0"/>
+                          <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>For larger organizations to capitalize funds for issuing cleanup loans and subgrants</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1600" b="0" i="0" cap="none" spc="0">
+                        <a:rPr lang="en-US" sz="1600" b="0" i="0" cap="none" spc="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
-                          <a:latin typeface="Gill Sans MT" panose="020B0502020104020203" pitchFamily="34" charset="0"/>
+                          <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>​</a:t>
                       </a:r>
-                      <a:endParaRPr lang="en-US" sz="1600" b="0" i="0" cap="none" spc="0">
-[...4 lines deleted...]
-                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="97251" marR="24919" marT="74809" marB="74809" anchor="ctr">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
@@ -22717,65 +20103,59 @@
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="482834549"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="824835">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" rtl="0" fontAlgn="auto"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1600" b="0" i="0" cap="none" spc="0">
+                        <a:rPr lang="en-US" sz="1600" b="0" i="0" cap="none" spc="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
-                          <a:latin typeface="Gill Sans MT" panose="020B0502020104020203" pitchFamily="34" charset="0"/>
+                          <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>​Multipurpose​</a:t>
                       </a:r>
-                      <a:endParaRPr lang="en-US" sz="1600" b="0" i="0" cap="none" spc="0">
-[...4 lines deleted...]
-                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="97251" marR="24919" marT="74809" marB="74809" anchor="ctr">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
@@ -22790,70 +20170,64 @@
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="85000"/>
                       </a:schemeClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l" rtl="0" fontAlgn="base"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
-                          <a:latin typeface="Gill Sans MT" panose="020B0502020104020203" pitchFamily="34" charset="0"/>
+                          <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>For a flexible range of planning, assessment, and cleanup activities within a certain target area</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr lang="en-US" sz="1600" b="0" i="0" cap="none" spc="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
-                          <a:latin typeface="Gill Sans MT" panose="020B0502020104020203" pitchFamily="34" charset="0"/>
+                          <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>​</a:t>
                       </a:r>
-                      <a:endParaRPr lang="en-US" sz="1600" b="0" i="0" cap="none" spc="0" dirty="0">
-[...4 lines deleted...]
-                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="97251" marR="24919" marT="74809" marB="74809" anchor="ctr">
                     <a:lnL w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="6350" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
@@ -22868,1382 +20242,2785 @@
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="85000"/>
                       </a:schemeClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2645733741"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="TextBox 7">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4DEE60E9-6CBA-42BA-AB8F-24342E1376AE}"/>
+          <p:cNvPr id="12" name="TextBox 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{253F5D75-3A67-1F9C-1406-A94F078E6536}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2599473" y="5920433"/>
-            <a:ext cx="6993049" cy="646331"/>
+            <a:ext cx="6993049" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
               <a:t>Grant Guidelines and Resources:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US">
-[...3 lines deleted...]
-                <a:hlinkClick r:id="rId2">
+              <a:rPr lang="en-US" sz="1600" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>https://www.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId4">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t>https://www.epa.gov/brownfields/marc-grant-application-resources</a:t>
-[...5 lines deleted...]
-                </a:solidFill>
+              <a:t>epa.gov/brownfields/marc-grant-application-resources</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1503248315"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3288902425"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...8 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8494F41D-29EB-C6C2-9407-4FE87FA86241}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...230 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3074" name="Picture 2" descr="A group of people in construction vests standing next to a solar panel.">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{25BD7FC0-11AF-2C44-C3BD-7E215542FED0}"/>
+          <p:cNvPr id="4" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D976068-6715-3475-A69B-1BE6C0CF851F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
-          <a:srcRect/>
-          <a:stretch/>
+          <a:srcRect l="13125" r="23418"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="7534654" y="10"/>
-            <a:ext cx="4657345" cy="6857990"/>
+            <a:off x="5316" y="1081404"/>
+            <a:ext cx="5188688" cy="5846260"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="TextBox 4">
-[...6 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6EE5C251-9E61-B065-386F-19DD42D54155}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{B5CEABB6-07DC-46E8-9B57-56EC44A396E5}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>5</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF8E0152-67DF-24DF-AC87-67ED22AB8540}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1238589" y="6165199"/>
-            <a:ext cx="6096000" cy="338554"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="1081404"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...248 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
-              <a:shade val="50000"/>
+              <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="44" name="Rectangle 43">
-[...5 lines deleted...]
-                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+          <p:cNvPr id="8" name="TextBox 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E9E70CC1-5F6D-8987-DDA7-F70969FA77FF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="179832" y="287110"/>
+            <a:ext cx="11832336" cy="584775"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Job Training Grants</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34D1FA79-05DC-05BD-638F-B3FC938E7715}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+            <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:extLst>
-[...3 lines deleted...]
-            </p:extLst>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6110699" y="1128683"/>
-            <a:ext cx="5106493" cy="4608576"/>
+            <a:off x="5931196" y="1518120"/>
+            <a:ext cx="6096000" cy="4763802"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Competitive grants </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>that recruit, train, and place unemployed/under-employed residents of communities affected by brownfields and other issues in jobs within the environmental field.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent6">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Training topics can include:​</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" lvl="1" indent="-285750" fontAlgn="base">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Waste Site Cleanup​</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" lvl="1" indent="-285750" fontAlgn="base">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Health &amp; Safety​</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" lvl="1" indent="-285750" fontAlgn="base">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Heavy Equip. Operator/CDL​</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" lvl="1" indent="-285750" fontAlgn="base">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Wastewater Treatment​</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" lvl="1" indent="-285750" fontAlgn="base">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Asbestos Abatement​</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" lvl="1" indent="-285750" fontAlgn="base">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Lead Paint/RRP​</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" lvl="1" indent="-285750" fontAlgn="base">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Stormwater/infrastructure management</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent6">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D62F70FE-511E-B557-895E-F11E152357B2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5562600" y="5974145"/>
+            <a:ext cx="6096000" cy="307777"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...4 lines deleted...]
-          </a:ln>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId3">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>https://www.epa.gov/brownfields/brownfields-job-training-grants</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1446882778"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{55C2B51A-28D3-B7FC-E90B-099D3E36420B}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1228EFB9-6529-6BF0-DE5C-ABD0953DF9F3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{B5CEABB6-07DC-46E8-9B57-56EC44A396E5}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>6</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7504628E-9136-66C9-54BC-5C5793DA14A9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="1081404"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
-              <a:shade val="50000"/>
+              <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...33 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="TextBox 3">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C0208721-C969-26D2-F698-D0CA13FDE792}"/>
+          <p:cNvPr id="8" name="TextBox 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B3E1D66-C7E6-3337-177B-306BDBF8A910}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7280223" y="5475415"/>
-            <a:ext cx="2553247" cy="338554"/>
+            <a:off x="179832" y="287110"/>
+            <a:ext cx="11832336" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="r"/>
-[...3 lines deleted...]
-            </a:r>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>State and Tribal Funding</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E9E647B-463B-AFFF-11C1-A437EE7573BA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1592548"/>
+            <a:ext cx="5822550" cy="4763802"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Under CERCLA 128(a), EPA provides non-competitive grants annually to states and tribes to operate and manage a Brownfields Program.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent6">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>This funding allows them to conduct the following brownfields activities:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" lvl="1" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Inventory of sites on state or tribal land </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" lvl="1" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Oversee brownfields resources and enforce state/tribal authority</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" lvl="1" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Provide opportunities for local stakeholders’ meaningful participation in brownfields decisions</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" lvl="1" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Approve site cleanup plans, and verify/certify that cleanup goals are completed</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Rectangle 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64ED45E7-4708-249E-4C4F-9398A6AB4617}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7065264" y="2246217"/>
+            <a:ext cx="4556760" cy="2920649"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{634B54BA-3E17-3AF5-2783-BA5C1ED8B8A7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7681636" y="2638537"/>
+            <a:ext cx="3324016" cy="2136011"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="475865160"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A028C6AD-E519-49DB-4B6A-A2FDBD7D1148}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F66A128C-CE85-32FE-97EA-39E545737BB7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{B5CEABB6-07DC-46E8-9B57-56EC44A396E5}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>7</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B3D981B-2B8C-1651-D248-1A29BE6538F1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="1081404"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FECE3B02-E9FA-F2D1-658D-A22C1A6D7900}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="179832" y="283690"/>
+            <a:ext cx="11832336" cy="584775"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Technical Assistance Programs</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{171B4E52-5465-72FC-D301-68CC9474F678}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5931196" y="1518120"/>
+            <a:ext cx="6096000" cy="4763802"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750" algn="l" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Resources that support assessment, cleanup, and redevelopment planning </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750" algn="l" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Assistance may include market analysis, sustainable development plans, funding strategies, or extreme weather vulnerability assessment.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750" algn="l" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Programs help communities maximize the impact of brownfields investment and longevity of cleanup remedies and site reuse.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent6">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D2D7396-8FC7-13E2-E13D-00AEEE27A3A4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6096000" y="5433020"/>
+            <a:ext cx="5731285" cy="923330"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>For more information:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="Gill Sans MT" panose="020B0502020104020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>https://www.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId2">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>epa.gov/brownfields/technical-assistance</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="5" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3721274-7B90-E032-149E-C1C09016DBDE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="421877309"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="906595" y="2037308"/>
+          <a:ext cx="4572000" cy="3725426"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
+            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId3" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4041995811"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E202773-F178-F61E-270D-7CA46AB142A0}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="16" name="Picture 15" descr="A building with a fence around it&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{21E2E319-A408-5CAD-A61D-4A4F91B7EAAB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:duotone>
+              <a:schemeClr val="bg2">
+                <a:shade val="45000"/>
+                <a:satMod val="135000"/>
+              </a:schemeClr>
+              <a:prstClr val="white"/>
+            </a:duotone>
+            <a:alphaModFix amt="25000"/>
+          </a:blip>
+          <a:srcRect t="17883"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="439122"/>
+            <a:ext cx="12192000" cy="6858001"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8549925-E78E-A74C-183C-827A1DD5FFD4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="1081404"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00910F7E-85E9-72AF-29B4-C5074C3E44E8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{B5CEABB6-07DC-46E8-9B57-56EC44A396E5}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>8</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E3F505E-E31D-C636-4B9F-F4265A8FFE4E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="179832" y="287110"/>
+            <a:ext cx="11832336" cy="584775"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Technical Assistance to Brownfields Programs</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{55120500-922A-D9EB-7232-98C301A11FE3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1876425" y="1798921"/>
+            <a:ext cx="8439150" cy="4138401"/>
+          </a:xfrm>
+          <a:solidFill>
+            <a:schemeClr val="accent6">
+              <a:lumMod val="20000"/>
+              <a:lumOff val="80000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="accent6">
+                <a:lumMod val="50000"/>
+              </a:schemeClr>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0" algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Region 1: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId3">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>University of Connecticut (UConn) TAB</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent6">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0" algn="l"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>National TABs:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId4">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>Kansas State University </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>– TA for Tribal Nations</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId5">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>Center for Community Progress </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>– Land Banking TA</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId6">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>Groundwork USA </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>– Brownfields and Land Use TA</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId7">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>Tetra Tech </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>– Job Training TA</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId8">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>Grow America/ICMA</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId8">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>– Brownfields RLF TA</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1272169535"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1161081169"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8E45550-C1CE-9E82-D764-F303FBD50744}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75DC0D21-98F6-97AC-96BC-92454CC15C1C}"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D739EF45-F862-2798-0D36-E89EB53E07F3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
+            <a:fld id="{B5CEABB6-07DC-46E8-9B57-56EC44A396E5}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>9</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2">
-[...11 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="7" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0563475D-04FB-177D-82C7-AF1FE652D461}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="460337" y="1883002"/>
-            <a:ext cx="6230920" cy="4034550"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="1081404"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l" rtl="0" fontAlgn="base">
-[...72 lines deleted...]
-            </a:r>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:graphicFrame>
-[...32 lines deleted...]
-      </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="TextBox 3">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{85DE0EEE-9BC8-9D88-CD03-EA1BAFAEBE01}"/>
+          <p:cNvPr id="8" name="TextBox 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{77ACABE9-A7B3-54E7-7E65-579AE8B42BE6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3200184" y="6223414"/>
-            <a:ext cx="6097712" cy="369332"/>
+            <a:off x="137762" y="226756"/>
+            <a:ext cx="11916475" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Massachusetts Cumulative Funding and Achievements (1994 – 2025)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9EBC1E8-BA4C-C1C8-B96F-57D5E2AA96C1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="361507" y="1592548"/>
+            <a:ext cx="6299243" cy="4763802"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Total Funding to Date in MA: $226,795,456</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent6">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Program Outcomes to Date </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(As Reported by Grantees) </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent6">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="300"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>1,021</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> sites assessed </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>186 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>sites cleaned up </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>951.07</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> acres made ready for reuse</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="300"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Approximately</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> $2.42B</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> leveraged - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>8,202 j</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>obs leveraged</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Rectangle 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C7629D5-59AD-EF82-595C-EBF47FDB58D4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7156066" y="5457508"/>
+            <a:ext cx="4556760" cy="1081404"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent6">
+              <a:lumMod val="20000"/>
+              <a:lumOff val="80000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US">
-[...3 lines deleted...]
-                <a:hlinkClick r:id="rId7">
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>For more information: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId2">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t>https://www.epa.gov/brownfields/technical-assistance</a:t>
-[...5 lines deleted...]
-                </a:solidFill>
+              <a:t>https://www. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId2">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
               </a:rPr>
-              <a:t> </a:t>
+              <a:t>epa.gov/brownfields/funding-history-brownfields-and-land-revitalization-new-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId2">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>england</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9BC7BE58-F7B7-242D-25E0-8D333F1D4DFF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7156067" y="1191964"/>
+            <a:ext cx="4556760" cy="4154984"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent6">
+              <a:lumMod val="20000"/>
+              <a:lumOff val="80000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="accent6">
+                <a:lumMod val="50000"/>
+              </a:schemeClr>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Grantees with New Awards in 2025</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent6">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>MA DEP</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Great Barrington</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Central Mass RPC</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Boston Redevelopment Authority</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Peabody</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Worcester</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Berkshire RPC</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Merrimack Valley PC</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>New Bedford</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4290857887"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="124473494"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Parcel">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Custom">
   <a:themeElements>
-    <a:clrScheme name="Blue II">
+    <a:clrScheme name="Custom 181">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="335B74"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="DFE3E5"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="1CADE4"/>
+        <a:srgbClr val="62A25D"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="2683C6"/>
+        <a:srgbClr val="A0DADE"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="27CED7"/>
+        <a:srgbClr val="CCB5E5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="42BA97"/>
+        <a:srgbClr val="29285D"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="3E8853"/>
+        <a:srgbClr val="EDF1F2"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="62A39F"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="6EAC1C"/>
+        <a:srgbClr val="A0DADE"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="B26B02"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Parcel">
+    <a:fontScheme name="Custom 62">
       <a:majorFont>
-        <a:latin typeface="Gill Sans MT" panose="020B0502020104020203"/>
+        <a:latin typeface="Skeena"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Grek" typeface="Corbel"/>
-[...30 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Gill Sans MT" panose="020B0502020104020203"/>
+        <a:latin typeface="Skeena"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Grek" typeface="Corbel"/>
-[...30 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Parcel">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="80000"/>
-[...1 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="82000"/>
+                <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
-                <a:lumMod val="103000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="97000"/>
-                <a:satMod val="100000"/>
+                <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="103000"/>
-                <a:lumMod val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="110000"/>
                 <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="31750" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="55880" dist="15240" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="45000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-          <a:scene3d>
-[...7 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
             <a:satMod val="170000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="97000"/>
-[...2 lines deleted...]
-                <a:lumMod val="120000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="96000"/>
-[...2 lines deleted...]
-                <a:lumMod val="80000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...1 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Parcel" id="{8BEC4385-4EB9-4D53-BFB5-0EA123736B6D}" vid="{4DB32801-28C0-48B0-8C1D-A9A58613615A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Color Block Orientation_tm03460514_LW_v2" id="{9A2976D9-D6A2-4C72-AA54-D6D4585DC826}" vid="{E979CFFE-0E1D-4C6F-8738-47AC19B53918}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -24500,112 +23277,518 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <Image xmlns="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </Image>
+    <Status xmlns="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5">Not started</Status>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <ImageTagsTaxHTField xmlns="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </ImageTagsTaxHTField>
+    <TaxCatchAll xmlns="230e9df3-be65-4c73-a93b-d1236ebd677e" xsi:nil="true"/>
+    <MediaServiceKeyPoints xmlns="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5" xsi:nil="true"/>
+    <Background xmlns="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5">false</Background>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010079F111ED35F8CC479449609E8A0923A6" ma:contentTypeVersion="27" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c6f9a84f66a9c8b9a21755b9ffafb945">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5" xmlns:ns3="16c05727-aa75-4e4a-9b5f-8a80a1165891" xmlns:ns4="230e9df3-be65-4c73-a93b-d1236ebd677e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="27df39e3e7036dff54f89ddd5805ce72" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5"/>
+    <xsd:import namespace="16c05727-aa75-4e4a-9b5f-8a80a1165891"/>
+    <xsd:import namespace="230e9df3-be65-4c73-a93b-d1236ebd677e"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:Status" minOccurs="0"/>
+                <xsd:element ref="ns2:Image" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
+                <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:ImageTagsTaxHTField" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Background" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDocTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="20" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="21" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="Status" ma:index="2" nillable="true" ma:displayName="Status" ma:default="Not started" ma:format="Dropdown" ma:internalName="Status" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Not started"/>
+          <xsd:enumeration value="In Progress"/>
+          <xsd:enumeration value="Completed"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Image" ma:index="3" nillable="true" ma:displayName="Image" ma:format="Image" ma:internalName="Image" ma:readOnly="false">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="10" nillable="true" ma:displayName="MediaServiceOCR" ma:hidden="true" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="11" nillable="true" ma:displayName="MediaServiceAutoTags" ma:hidden="true" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="12" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="16" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="17" nillable="true" ma:displayName="KeyPoints" ma:hidden="true" ma:internalName="MediaServiceKeyPoints" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="18" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ImageTagsTaxHTField" ma:index="25" nillable="true" ma:taxonomy="true" ma:internalName="ImageTagsTaxHTField" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="e385fb40-52d4-4fae-9c5b-3e8ff8a5878e" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="26" nillable="true" ma:displayName="Location" ma:hidden="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="27" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Background" ma:index="28" nillable="true" ma:displayName="Background" ma:default="0" ma:format="Dropdown" ma:internalName="Background">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="29" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDocTags" ma:index="30" nillable="true" ma:displayName="MediaServiceDocTags" ma:hidden="true" ma:internalName="MediaServiceDocTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="31" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="16c05727-aa75-4e4a-9b5f-8a80a1165891" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="14" nillable="true" ma:displayName="Shared With" ma:hidden="true" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="15" nillable="true" ma:displayName="Shared With Details" ma:hidden="true" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="230e9df3-be65-4c73-a93b-d1236ebd677e" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3f6bfcbc-3db3-4ae6-bd76-326f0798ad28}" ma:internalName="TaxCatchAll" ma:readOnly="false" ma:showField="CatchAllData" ma:web="16c05727-aa75-4e4a-9b5f-8a80a1165891">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA4F7154-AFAC-4BE7-8A74-7F4B6FC2743C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="16c05727-aa75-4e4a-9b5f-8a80a1165891"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="230e9df3-be65-4c73-a93b-d1236ebd677e"/>
+    <ds:schemaRef ds:uri="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E62A4A0A-D2F4-4D0A-B8F3-A5181C4DEBAF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="16c05727-aa75-4e4a-9b5f-8a80a1165891"/>
+    <ds:schemaRef ds:uri="230e9df3-be65-4c73-a93b-d1236ebd677e"/>
+    <ds:schemaRef ds:uri="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E618C13B-9D83-4AF4-B64D-33362D5133F8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>TM10001115[[fn=Parcel]]</Template>
+  <Template/>
   <TotalTime></TotalTime>
-  <Words>946</Words>
+  <Words>1049</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>115</Paragraphs>
-  <Slides>14</Slides>
+  <Paragraphs>191</Paragraphs>
+  <Slides>15</Slides>
   <Notes>1</Notes>
-  <HiddenSlides>2</HiddenSlides>
+  <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>14</vt:i4>
+        <vt:i4>15</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="24" baseType="lpstr">
+      <vt:lpstr>Aptos</vt:lpstr>
+      <vt:lpstr>Aptos Black</vt:lpstr>
+      <vt:lpstr>Aptos Display</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
-      <vt:lpstr>Arial Narrow</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
-      <vt:lpstr>Corbel</vt:lpstr>
-      <vt:lpstr>Courier New</vt:lpstr>
       <vt:lpstr>Gill Sans MT</vt:lpstr>
-      <vt:lpstr>Segoe UI Semilight</vt:lpstr>
-[...16 lines deleted...]
-      <vt:lpstr>Contact information </vt:lpstr>
+      <vt:lpstr>Skeena</vt:lpstr>
+      <vt:lpstr>Times New Roman</vt:lpstr>
+      <vt:lpstr>Custom</vt:lpstr>
+      <vt:lpstr>EPA Brownfields Program</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
-  <dc:creator/>
-  <cp:lastModifiedBy/>
+  <dc:creator>Lakshmanan, Vikram</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010079F111ED35F8CC479449609E8A0923A6</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>