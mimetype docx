--- v0 (2025-11-04)
+++ v1 (2026-07-10)
@@ -1,158 +1,157 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="11250" w:type="dxa"/>
         <w:tblInd w:w="-972" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1530"/>
         <w:gridCol w:w="9720"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B0502F" w:rsidTr="000F356B">
+      <w:tr w:rsidR="00B0502F" w14:paraId="70AE4FB4" w14:textId="77777777" w:rsidTr="000F356B">
         <w:trPr>
           <w:trHeight w:val="1523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B0502F" w:rsidRDefault="00B0502F" w:rsidP="000F356B">
+          <w:p w14:paraId="5B76976D" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRDefault="00B0502F" w:rsidP="000F356B">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="445DD408" wp14:editId="5E9BFD30">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="445DD408" wp14:editId="6E5BE431">
                   <wp:extent cx="912726" cy="841248"/>
                   <wp:effectExtent l="0" t="0" r="1905" b="0"/>
-                  <wp:docPr id="4" name="Picture 4"/>
+                  <wp:docPr id="4" name="Picture 4" descr="DPH Logo"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name=""/>
+                          <pic:cNvPr id="4" name="Picture 4" descr="DPH Logo"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId9"/>
+                          <a:blip r:embed="rId8"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="913342" cy="841816"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B0502F" w:rsidRDefault="00B0502F" w:rsidP="000F356B">
+          <w:p w14:paraId="6F9C2602" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRDefault="00B0502F" w:rsidP="000F356B">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:ind w:left="-720" w:hanging="720"/>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                           Massachusetts Drug Control Program</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B0502F" w:rsidRPr="00141056" w:rsidRDefault="00B0502F" w:rsidP="000F356B">
+          <w:p w14:paraId="546B0CC4" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00141056" w:rsidRDefault="00B0502F" w:rsidP="000F356B">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">                 </w:t>
             </w:r>
             <w:r w:rsidRPr="00141056">
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Petition</w:t>
             </w:r>
             <w:r>
@@ -163,204 +162,194 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00141056">
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> for </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Time-Limited </w:t>
             </w:r>
             <w:r w:rsidRPr="00141056">
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waiver of </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00141056">
+              <w:t>Waiver of ePrescribing</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>ePrescribing</w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> Requirements</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29D5A6BA" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00141056" w:rsidRDefault="00B0502F" w:rsidP="000F356B">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Requirements</w:t>
-[...4 lines deleted...]
-              <w:pStyle w:val="Header"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t xml:space="preserve">                                                         Pursuant to </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00141056">
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">                                                         Pursuant to </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00141056">
+              <w:t>105 CMR 721.0</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>105 CMR 721.0</w:t>
-[...6 lines deleted...]
-              </w:rPr>
               <w:t>75</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B0502F" w:rsidRPr="006C7075" w:rsidRDefault="00B0502F" w:rsidP="000F356B">
+          <w:p w14:paraId="0469FA27" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="006C7075" w:rsidRDefault="00B0502F" w:rsidP="000F356B">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:spacing w:before="120" w:after="240"/>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                       Initial and Renewal Requests</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B0502F" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
+    <w:p w14:paraId="6A34ACAA" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B0502F" w:rsidRPr="00F7555E" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
+    <w:p w14:paraId="01D0F4C4" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00F7555E" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F7555E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Form for waiver petitions made pursuant to 105 CMR 721.075:   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B0502F" w:rsidRPr="00881368" w:rsidRDefault="00173421" w:rsidP="00B0502F">
+    <w:p w14:paraId="484AB21C" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00881368" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="69"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidR="00B0502F" w:rsidRPr="00881368">
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00881368">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>www.mass.gov/regulations/105-CMR-72100-standards-for-prescription-format-and-security-in-massachusetts</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
-[...13 lines deleted...]
-    <w:p w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
+    <w:p w14:paraId="749FAAC5" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C674D2A" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="69"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidRPr="00C670A2">
         <w:rPr>
@@ -374,289 +363,289 @@
       <w:r w:rsidRPr="00C670A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">be submitted via </w:t>
       </w:r>
       <w:r w:rsidRPr="00C670A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>email</w:t>
       </w:r>
       <w:r w:rsidRPr="00C670A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00B46EEF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
             <w:bCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>dcp.dph@state.ma.us</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00B0502F" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
-[...13 lines deleted...]
-    <w:p w:rsidR="00B0502F" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
+    <w:p w14:paraId="12081901" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BB3FF8C" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C670A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This waiver petition must be signed by the MCSR registrant.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
-[...13 lines deleted...]
-    <w:p w:rsidR="00B0502F" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
+    <w:p w14:paraId="235F82F1" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="222F0C4D" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C670A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If the MCSR is held by an individual practitioner or researcher, the application must be signed by the individual who holds the MCSR.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
+    <w:p w14:paraId="01F7BB05" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
+    <w:p w14:paraId="17CE6884" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C670A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If the MCSR is held by a healthcare facility, the application must be signed by an individual authorized to make the required representations on behalf of the facility. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
+    <w:p w14:paraId="648C3E2F" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="152"/>
         <w:tblW w:w="9815" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3695"/>
         <w:gridCol w:w="6120"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidTr="000F356B">
+      <w:tr w:rsidR="00B0502F" w:rsidRPr="00C670A2" w14:paraId="74D58B23" w14:textId="77777777" w:rsidTr="000F356B">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="000F356B">
+          <w:p w14:paraId="733A84B0" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="000F356B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="000F356B">
+          <w:p w14:paraId="27013832" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="000F356B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="1554"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidTr="000F356B">
+      <w:tr w:rsidR="00B0502F" w:rsidRPr="00C670A2" w14:paraId="56090F99" w14:textId="77777777" w:rsidTr="000F356B">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="000F356B">
+          <w:p w14:paraId="3F47A7AA" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="000F356B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="102"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C670A2">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="00C670A2">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:szCs w:val="24"/>
@@ -684,84 +673,84 @@
                 <w:spacing w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidRPr="00C670A2">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>tition</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="000F356B">
+          <w:p w14:paraId="3AF7F89A" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="000F356B">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C670A2">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:spacing w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Yes _____     No  ______</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidTr="000F356B">
+      <w:tr w:rsidR="00B0502F" w:rsidRPr="00C670A2" w14:paraId="71976B16" w14:textId="77777777" w:rsidTr="000F356B">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="000F356B">
+          <w:p w14:paraId="34A850C0" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="000F356B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="102"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C670A2">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="00C670A2">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:spacing w:val="-1"/>
                 <w:szCs w:val="24"/>
@@ -796,84 +785,84 @@
                 <w:spacing w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidRPr="00C670A2">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>tition</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="000F356B">
+          <w:p w14:paraId="382EAC5E" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="000F356B">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C670A2">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:spacing w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Yes _____     No  ______</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidTr="000F356B">
+      <w:tr w:rsidR="00B0502F" w:rsidRPr="00C670A2" w14:paraId="1078FCDA" w14:textId="77777777" w:rsidTr="000F356B">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="000F356B">
+          <w:p w14:paraId="58F41C22" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="000F356B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="102"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C670A2">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:spacing w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Na</w:t>
             </w:r>
             <w:r w:rsidRPr="00C670A2">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:szCs w:val="24"/>
@@ -900,88 +889,88 @@
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:spacing w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C670A2">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Registrant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
+          <w:p w14:paraId="27E828FB" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="822"/>
               </w:tabs>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidTr="000F356B">
+      <w:tr w:rsidR="00B0502F" w:rsidRPr="00C670A2" w14:paraId="4A13D0D6" w14:textId="77777777" w:rsidTr="000F356B">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="000F356B">
+          <w:p w14:paraId="0C88FE9B" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="000F356B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="102"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C670A2">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">MCSR </w:t>
             </w:r>
             <w:r w:rsidRPr="00C670A2">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:spacing w:val="-1"/>
                 <w:szCs w:val="24"/>
@@ -1001,422 +990,420 @@
                 <w:spacing w:val="2"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
             <w:r w:rsidRPr="00C670A2">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:spacing w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>er</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
+          <w:p w14:paraId="7E9C37C1" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="822"/>
               </w:tabs>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidTr="000F356B">
+      <w:tr w:rsidR="00B0502F" w:rsidRPr="00C670A2" w14:paraId="59E37564" w14:textId="77777777" w:rsidTr="000F356B">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="000F356B">
+          <w:p w14:paraId="753F86F8" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="000F356B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="102"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>em</w:t>
             </w:r>
             <w:r w:rsidRPr="00C670A2">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ail Address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="000F356B">
+          <w:p w14:paraId="2129C125" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="000F356B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidTr="000F356B">
+      <w:tr w:rsidR="00B0502F" w:rsidRPr="00C670A2" w14:paraId="5F792421" w14:textId="77777777" w:rsidTr="000F356B">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="000F356B">
+          <w:p w14:paraId="061B6C13" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="000F356B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="102"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C670A2">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Phone Number:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="000F356B">
+          <w:p w14:paraId="650DDA36" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="000F356B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidTr="000F356B">
+      <w:tr w:rsidR="00B0502F" w:rsidRPr="00C670A2" w14:paraId="2C45E68A" w14:textId="77777777" w:rsidTr="000F356B">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="847"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B0502F" w:rsidRDefault="00B0502F" w:rsidP="000F356B">
+          <w:p w14:paraId="456BF003" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRDefault="00B0502F" w:rsidP="000F356B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="102"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Contact Name and Title</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="000F356B">
+          <w:p w14:paraId="58E37DC0" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="000F356B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="102"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(for health care facility applicants)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="000F356B">
+          <w:p w14:paraId="2A5C26B6" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="000F356B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
+    <w:p w14:paraId="10AA0E7B" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="3"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
+    <w:p w14:paraId="66FA500F" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C670A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="11250" w:type="dxa"/>
         <w:tblInd w:w="-972" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1530"/>
         <w:gridCol w:w="9720"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B0502F" w:rsidTr="000F356B">
+      <w:tr w:rsidR="00B0502F" w14:paraId="400C4586" w14:textId="77777777" w:rsidTr="000F356B">
         <w:trPr>
           <w:trHeight w:val="1523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B0502F" w:rsidRDefault="00B0502F" w:rsidP="000F356B">
+          <w:p w14:paraId="2BDE4550" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRDefault="00B0502F" w:rsidP="000F356B">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="471A610F" wp14:editId="5A0A4F3E">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="471A610F" wp14:editId="630DBDA0">
                   <wp:extent cx="912726" cy="841248"/>
                   <wp:effectExtent l="0" t="0" r="1905" b="0"/>
-                  <wp:docPr id="5" name="Picture 5"/>
+                  <wp:docPr id="5" name="Picture 5" descr="DPH Logo"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name=""/>
+                          <pic:cNvPr id="5" name="Picture 5" descr="DPH Logo"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId9"/>
+                          <a:blip r:embed="rId8"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="913342" cy="841816"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B0502F" w:rsidRDefault="00B0502F" w:rsidP="000F356B">
+          <w:p w14:paraId="0915DD31" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRDefault="00B0502F" w:rsidP="000F356B">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:ind w:left="-720" w:hanging="720"/>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                           Massachusetts Drug Control Program</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B0502F" w:rsidRPr="00141056" w:rsidRDefault="00B0502F" w:rsidP="000F356B">
+          <w:p w14:paraId="26D34D16" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00141056" w:rsidRDefault="00B0502F" w:rsidP="000F356B">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">                 </w:t>
             </w:r>
             <w:r w:rsidRPr="00141056">
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Petition</w:t>
             </w:r>
             <w:r>
@@ -1427,142 +1414,132 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00141056">
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> for </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Time-Limited </w:t>
             </w:r>
             <w:r w:rsidRPr="00141056">
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waiver of </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00141056">
+              <w:t>Waiver of ePrescribing</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>ePrescribing</w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> Requirements</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="134105E2" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00141056" w:rsidRDefault="00B0502F" w:rsidP="000F356B">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Requirements</w:t>
-[...4 lines deleted...]
-              <w:pStyle w:val="Header"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t xml:space="preserve">                                                         Pursuant to </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00141056">
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">                                                         Pursuant to </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00141056">
+              <w:t>105 CMR 721.0</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>105 CMR 721.0</w:t>
-[...6 lines deleted...]
-              </w:rPr>
               <w:t>75</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B0502F" w:rsidRPr="006C7075" w:rsidRDefault="00B0502F" w:rsidP="000F356B">
+          <w:p w14:paraId="408B6E1E" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="006C7075" w:rsidRDefault="00B0502F" w:rsidP="000F356B">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:spacing w:before="120" w:after="240"/>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                       Initial and Renewal Requests</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B0502F" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
-[...13 lines deleted...]
-    <w:p w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
+    <w:p w14:paraId="31D3EA3E" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29CE07B8" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C670A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pl</w:t>
       </w:r>
       <w:r w:rsidRPr="00C670A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:spacing w:val="-1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1781,104 +1758,104 @@
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00C670A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nn</w:t>
       </w:r>
       <w:r w:rsidRPr="00C670A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:spacing w:val="-1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
       <w:r w:rsidRPr="00C670A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.  If you do not provide a response to all four (4) questions, your petition will be denied. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
-[...13 lines deleted...]
-    <w:p w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
+    <w:p w14:paraId="600AE45A" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CE7279D" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C670A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If you need more space than provided below, please attach additional pages, and any supporting materials. Please include the registrant name and MCSR number on each attached additional page.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
+    <w:p w14:paraId="6AE7807C" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1000"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
+    <w:p w14:paraId="4E38F5B4" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1000"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C670A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:spacing w:val="-1"/>
           <w:szCs w:val="24"/>
@@ -1940,618 +1917,618 @@
       </w:r>
       <w:r w:rsidRPr="00C670A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:spacing w:val="-5"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C670A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:spacing w:val="-1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>compliance with the specified section of 105 CMR 721.020(A) will impose a demonstrable economic hardship on the registrant</w:t>
       </w:r>
       <w:r w:rsidRPr="00C670A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> OR why compliance is prevented by technical limitations which are not reasonably within the registrant’s control; OR other exceptional circumstances excusing compliance.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
+    <w:p w14:paraId="7A36E084" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1000"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
+    <w:p w14:paraId="265017E6" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1000"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
+    <w:p w14:paraId="69B1946A" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1000"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
+    <w:p w14:paraId="5C9799BF" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1000"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
+    <w:p w14:paraId="3EF21C2A" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1000"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
+    <w:p w14:paraId="692F40AF" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1000"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C670A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Specify the period of time, not to exceed a year, for which the waiver is requested, and explain why this period of time is required.  Please address how the issue affecting compliance will be resolved within the time frame requested.  If the issue affecting compliance will not be resolved by the end of the requested time period, please so state.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
+    <w:p w14:paraId="54D17A13" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1000"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
+    <w:p w14:paraId="03451874" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1000"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
+    <w:p w14:paraId="0CC7BCB0" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1000"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
+    <w:p w14:paraId="659E554C" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1000"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
+    <w:p w14:paraId="063B3FA3" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1000"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B0502F" w:rsidRPr="00C919D7" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
+    <w:p w14:paraId="2A04FE26" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00C919D7" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1000"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C919D7">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please explain why the registrant’s non-compliance with 105 CMR 721.020(A) does not jeopardize the health or safety of individuals or the public.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B0502F" w:rsidRPr="00C919D7" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
+    <w:p w14:paraId="1C96B88C" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00C919D7" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1000"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B0502F" w:rsidRPr="00C919D7" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
+    <w:p w14:paraId="5D3283F0" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00C919D7" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1000"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B0502F" w:rsidRPr="00C919D7" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
+    <w:p w14:paraId="75FC670D" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00C919D7" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1000"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B0502F" w:rsidRPr="00C919D7" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
+    <w:p w14:paraId="6F0A47E5" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00C919D7" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1000"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B0502F" w:rsidRPr="00C919D7" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
+    <w:p w14:paraId="787504DD" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00C919D7" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1000"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B0502F" w:rsidRPr="00C919D7" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
+    <w:p w14:paraId="3C48890C" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00C919D7" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1000"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C919D7">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please explain the compensating measures you intend to employ to protect the health and safety of individuals in place of 105 CMR 721.020.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
+    <w:p w14:paraId="45BE6774" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1000"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
+    <w:p w14:paraId="34939BAB" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1000"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
+    <w:p w14:paraId="1DC7B063" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1000"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
+    <w:p w14:paraId="10C68176" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1000"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
+    <w:p w14:paraId="2A6147E3" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1000"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
+    <w:p w14:paraId="710F95E5" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C670A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="11250" w:type="dxa"/>
         <w:tblInd w:w="-972" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1530"/>
         <w:gridCol w:w="9720"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B0502F" w:rsidTr="000F356B">
+      <w:tr w:rsidR="00B0502F" w14:paraId="7FA51A51" w14:textId="77777777" w:rsidTr="000F356B">
         <w:trPr>
           <w:trHeight w:val="1523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B0502F" w:rsidRDefault="00B0502F" w:rsidP="000F356B">
+          <w:p w14:paraId="7DF66880" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRDefault="00B0502F" w:rsidP="000F356B">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6216F6C2" wp14:editId="260562BE">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6216F6C2" wp14:editId="6C2FFEA2">
                   <wp:extent cx="912726" cy="841248"/>
                   <wp:effectExtent l="0" t="0" r="1905" b="0"/>
-                  <wp:docPr id="6" name="Picture 6"/>
+                  <wp:docPr id="6" name="Picture 6" descr="DPH Logo"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name=""/>
+                          <pic:cNvPr id="6" name="Picture 6" descr="DPH Logo"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId9"/>
+                          <a:blip r:embed="rId8"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="913342" cy="841816"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B0502F" w:rsidRDefault="00B0502F" w:rsidP="000F356B">
+          <w:p w14:paraId="7113EF82" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRDefault="00B0502F" w:rsidP="000F356B">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:ind w:left="-720" w:hanging="720"/>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                           Massachusetts Drug Control Program</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B0502F" w:rsidRPr="00141056" w:rsidRDefault="00B0502F" w:rsidP="000F356B">
+          <w:p w14:paraId="24D8358E" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00141056" w:rsidRDefault="00B0502F" w:rsidP="000F356B">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">                 </w:t>
             </w:r>
             <w:r w:rsidRPr="00141056">
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Petition</w:t>
             </w:r>
             <w:r>
@@ -2562,146 +2539,136 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00141056">
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> for </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Time-Limited </w:t>
             </w:r>
             <w:r w:rsidRPr="00141056">
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waiver of </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00141056">
+              <w:t>Waiver of ePrescribing</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>ePrescribing</w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> Requirements</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="158B4EA6" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00141056" w:rsidRDefault="00B0502F" w:rsidP="000F356B">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Requirements</w:t>
-[...4 lines deleted...]
-              <w:pStyle w:val="Header"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t xml:space="preserve">                                                         Pursuant to </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00141056">
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">                                                         Pursuant to </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00141056">
+              <w:t>105 CMR 721.0</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>105 CMR 721.0</w:t>
-[...6 lines deleted...]
-              </w:rPr>
               <w:t>75</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B0502F" w:rsidRPr="006C7075" w:rsidRDefault="00B0502F" w:rsidP="000F356B">
+          <w:p w14:paraId="1C54E36A" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="006C7075" w:rsidRDefault="00B0502F" w:rsidP="000F356B">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:spacing w:before="120" w:after="240"/>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                       Initial and Renewal Requests</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
+    <w:p w14:paraId="7BEF9A32" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="69"/>
         <w:ind w:left="100" w:right="117"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
+    <w:p w14:paraId="31FB6B46" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="69"/>
         <w:ind w:left="100" w:right="117"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C670A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="00C670A2">
         <w:rPr>
@@ -3382,66 +3349,66 @@
       </w:r>
       <w:r w:rsidRPr="00C670A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:spacing w:val="5"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00C670A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:spacing w:val="-5"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidRPr="00C670A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.  The registrant understands that if such a meeting is necessary to process the application, DCP will contact the registrant at the email address provided on this application.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
+    <w:p w14:paraId="154F20B1" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="16"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
+    <w:p w14:paraId="17A5EBFD" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="100" w:right="171"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C670A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00C670A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:spacing w:val="-1"/>
@@ -3889,122 +3856,122 @@
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00C670A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00C670A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:spacing w:val="-1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and correct</w:t>
       </w:r>
       <w:r w:rsidRPr="00C670A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
+    <w:p w14:paraId="535AF98A" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="16"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
+    <w:p w14:paraId="6423F88D" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1000"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
+    <w:p w14:paraId="530315C2" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1000"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C670A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_________________________________</w:t>
       </w:r>
       <w:r w:rsidRPr="00C670A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C670A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>___________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
+    <w:p w14:paraId="386699D4" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C670A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Signature</w:t>
       </w:r>
       <w:r w:rsidRPr="00C670A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
@@ -4031,182 +3998,182 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C670A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C670A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C670A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
+    <w:p w14:paraId="53283880" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1000"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
+    <w:p w14:paraId="490C6236" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1000"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
+    <w:p w14:paraId="7B20980A" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1000"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C670A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If signing on behalf of a health care facility, complete the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
+    <w:p w14:paraId="2C75C373" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1000"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
+    <w:p w14:paraId="3CD7EA85" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1000"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
+    <w:p w14:paraId="424CBEB1" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1000"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C670A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_________________________________</w:t>
       </w:r>
       <w:r w:rsidRPr="00C670A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C670A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>______________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
+    <w:p w14:paraId="153C65FE" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C670A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Name </w:t>
       </w:r>
       <w:r w:rsidRPr="00C670A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
@@ -4268,120 +4235,120 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C670A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C670A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C670A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
+    <w:p w14:paraId="49218502" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="16"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
+    <w:p w14:paraId="25F87F5C" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="16"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
+    <w:p w14:paraId="493AB9E6" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1000"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C670A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_________________________________</w:t>
       </w:r>
       <w:r w:rsidRPr="00C670A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C670A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>___________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
+    <w:p w14:paraId="6CFA7F59" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRPr="00C670A2" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C670A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Facility Name </w:t>
       </w:r>
       <w:r w:rsidRPr="00C670A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
@@ -4401,193 +4368,193 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C670A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C670A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C670A2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>MCSR (facility)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B0502F" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
-[...6 lines deleted...]
-    <w:p w:rsidR="00B0502F" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
+    <w:p w14:paraId="60F46E85" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C40C174" w14:textId="77777777" w:rsidR="00B0502F" w:rsidRDefault="00B0502F" w:rsidP="00B0502F">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B0502F" w:rsidSect="001142DA">
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00173421" w:rsidRDefault="00173421" w:rsidP="00173421">
+    <w:p w14:paraId="51687CF0" w14:textId="77777777" w:rsidR="00D7564D" w:rsidRDefault="00D7564D" w:rsidP="00173421">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00173421" w:rsidRDefault="00173421" w:rsidP="00173421">
+    <w:p w14:paraId="4DFAA07D" w14:textId="77777777" w:rsidR="00D7564D" w:rsidRDefault="00D7564D" w:rsidP="00173421">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="00173421" w:rsidRDefault="00173421">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6A68FA97" w14:textId="77777777" w:rsidR="00173421" w:rsidRDefault="00173421">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t>Ref. 105 CMR 721.000</w:t>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
       <w:t>January 1, 2020</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00173421" w:rsidRDefault="00173421" w:rsidP="00173421">
+    <w:p w14:paraId="10C89EFB" w14:textId="77777777" w:rsidR="00D7564D" w:rsidRDefault="00D7564D" w:rsidP="00173421">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00173421" w:rsidRDefault="00173421" w:rsidP="00173421">
+    <w:p w14:paraId="23937F3F" w14:textId="77777777" w:rsidR="00D7564D" w:rsidRDefault="00D7564D" w:rsidP="00173421">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000405"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000888"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="bullet"/>
@@ -4603,51 +4570,51 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68B839CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E3DCFF4A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4716,51 +4683,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6AEA56C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6DFE44D4"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4802,600 +4769,522 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="2063214839">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="664433894">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="58750703">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B0502F"/>
     <w:rsid w:val="0000786A"/>
+    <w:rsid w:val="00130396"/>
     <w:rsid w:val="00173421"/>
     <w:rsid w:val="001D326D"/>
     <w:rsid w:val="0020116C"/>
+    <w:rsid w:val="0021408D"/>
     <w:rsid w:val="00570A00"/>
     <w:rsid w:val="00885ADD"/>
     <w:rsid w:val="00970727"/>
     <w:rsid w:val="00B0502F"/>
     <w:rsid w:val="00CA5DCB"/>
+    <w:rsid w:val="00D7564D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="240B8E57"/>
+  <w15:docId w15:val="{41E45D78-9D7F-4EEE-BA36-30DCAB9A34F7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...460 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00B0502F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
@@ -5522,58 +5411,58 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00173421"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00173421"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dcp.dph@state.ma.us" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/regulations/105-CMR-72100-standards-for-prescription-format-and-security-in-massachusetts" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dcp.dph@state.ma.us" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/regulations/105-CMR-72100-standards-for-prescription-format-and-security-in-massachusetts" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5835,68 +5724,68 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA6F4A78-52F8-4FB1-A938-00952A2E86E5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>628</Words>
-  <Characters>3671</Characters>
+  <Words>641</Words>
+  <Characters>3656</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>146</Lines>
-  <Paragraphs>65</Paragraphs>
+  <Lines>30</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>EOHHS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4234</CharactersWithSpaces>
+  <CharactersWithSpaces>4289</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Lauren Nelson</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>