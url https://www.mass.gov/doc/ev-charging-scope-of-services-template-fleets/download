--- v0 (2025-12-04)
+++ v1 (2026-07-26)
@@ -1,12965 +1,7513 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4C2409F9" w14:textId="50A25DAA" w:rsidR="0056421E" w:rsidRPr="0008739A" w:rsidRDefault="007A1FC4" w:rsidP="007A1FC4">
-[...5 lines deleted...]
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="202A7015" w14:textId="3EFA2F74" w:rsidR="0074197A" w:rsidRPr="00763A4D" w:rsidRDefault="0074197A" w:rsidP="008A380E">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="2E3690"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04DB8983" w14:textId="1B38813A" w:rsidR="008A380E" w:rsidRPr="00CE3A83" w:rsidRDefault="00482364" w:rsidP="00482364">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:color w:val="2E3690"/>
+          <w:spacing w:val="-10"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>Statement of Work Template for Fleet EV Charging Equipment &amp; Services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E8DE8BC" w14:textId="77777777" w:rsidR="008A380E" w:rsidRPr="00763A4D" w:rsidRDefault="008A380E" w:rsidP="008A380E"/>
+    <w:p w14:paraId="180FE18E" w14:textId="77777777" w:rsidR="008A380E" w:rsidRPr="00763A4D" w:rsidRDefault="008A380E" w:rsidP="008A380E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00763A4D">
+        <w:rPr>
           <w:noProof/>
-          <w:color w:val="37735B"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32DCAB05" wp14:editId="5A42CCA4">
-[...10 lines deleted...]
-            <wp:docPr id="3" name="Picture 3" descr="Logo, company name&#10;&#10;Description automatically generated"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3B421CC3" wp14:editId="0569D8C8">
+            <wp:extent cx="2320125" cy="2320125"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="493286533" name="Picture 1" descr="DOER Logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="Picture 1" descr="Logo, company name&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPr id="493286533" name="Picture 1" descr="DOER Logo"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="823735" cy="735106"/>
+                      <a:ext cx="2326098" cy="2326098"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="margin">
-[...5 lines deleted...]
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="0056421E" w:rsidRPr="00053CEB">
-[...67 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="1D9F7B96" w14:textId="6F19B631" w:rsidR="0056421E" w:rsidRPr="00E364BE" w:rsidRDefault="003B16C1" w:rsidP="007A1FC4">
-[...4 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7FB6B58B" w14:textId="77777777" w:rsidR="00FA53E3" w:rsidRPr="00763A4D" w:rsidRDefault="00FA53E3" w:rsidP="008A380E">
+      <w:pPr>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...124 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A0FA3DA" w14:textId="15AEFA3C" w:rsidR="00FA53E3" w:rsidRPr="00763A4D" w:rsidRDefault="00FA53E3" w:rsidP="00E534A4">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00763A4D">
+        <w:t>Massachusetts Department of Energy Resources</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C252FFA" w14:textId="3CF2FD35" w:rsidR="00FA53E3" w:rsidRPr="00763A4D" w:rsidRDefault="00482364" w:rsidP="008A380E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Leading by Example Division</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B5341DA" w14:textId="3A922DC6" w:rsidR="00FA53E3" w:rsidRPr="00763A4D" w:rsidRDefault="004A58E0" w:rsidP="008A380E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:sectPr w:rsidR="00FA53E3" w:rsidRPr="00763A4D">
+          <w:headerReference w:type="default" r:id="rId12"/>
+          <w:footerReference w:type="default" r:id="rId13"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Last Updated: </w:t>
+      </w:r>
+      <w:r w:rsidR="00004EBD">
+        <w:t>March</w:t>
+      </w:r>
+      <w:r w:rsidR="00482364">
+        <w:t xml:space="preserve"> 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="558AACEA" w14:textId="5B49EF3F" w:rsidR="00680376" w:rsidRPr="00090EB8" w:rsidRDefault="00482364" w:rsidP="00090EB8">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Before you get started…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AE1A18C" w14:textId="0FA36D46" w:rsidR="00482364" w:rsidRPr="00482364" w:rsidRDefault="00482364" w:rsidP="00482364">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc198283860"/>
+      <w:r w:rsidRPr="00482364">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This statement of work (SoW) template is designed for state entities looking for turnkey services for the purchase of fleet electric vehicle charging equipment and/or installation, including those seeking to obtain funding from the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="0093024E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Leading by Example Fleet EVSE Deployment </w:t>
+        </w:r>
+        <w:r w:rsidR="0093024E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>G</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0093024E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>rant program</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00482364">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. For Executive Branch Agencies, all equipment and services must be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00482364">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>procured</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00482364">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> through a current vendor on Statewide Contract VEH122. Agencies should modify the SoW template to meet their needs and timeline</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00482364">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and remove any content that is not pertinent to the project; feel free to contact a member of the Leading by Example team for assistance. Note: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00482364">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>text in yellow highlighting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00482364">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in this template is meant to be updated for the specific project the scope of services will </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00482364">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cover</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00482364">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A507CF">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
-          <w:noProof/>
-[...76 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:color w:val="A20000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>red text</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A507CF">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="A20000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0056421E" w:rsidRPr="00E87AE2">
-[...8 lines deleted...]
-        <w:t>CLEAN TRANSPORTATION</w:t>
+      <w:r w:rsidRPr="00482364">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>indicates instructions that should be deleted prior to sharing the document with potential bidders.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32A10ADD" w14:textId="44260AA1" w:rsidR="0056421E" w:rsidRDefault="0056421E" w:rsidP="008C7F9C">
-[...9 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="2CFF365A" w14:textId="2693B399" w:rsidR="00482364" w:rsidRPr="00482364" w:rsidRDefault="00482364" w:rsidP="00482364">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00482364">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Before completing a SoW, there are some key decisions that will affect the scope of the project and its procurement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="73DD4C41" w14:textId="08662041" w:rsidR="008C7F9C" w:rsidRPr="0056421E" w:rsidRDefault="00D417B9" w:rsidP="0047175B">
-[...556 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="55D4E0E7" w14:textId="69D18707" w:rsidR="00482364" w:rsidRPr="00482364" w:rsidRDefault="00482364" w:rsidP="00646189">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...35 lines deleted...]
-        <w:t>needed.</w:t>
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00482364">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Finalize the number of charging ports needed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1567BA47" w14:textId="5AD62A2B" w:rsidR="008A19EE" w:rsidRDefault="00464370" w:rsidP="009C76AB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="62C4DF53" w14:textId="32454E19" w:rsidR="00482364" w:rsidRPr="00482364" w:rsidRDefault="00482364" w:rsidP="00646189">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...112 lines deleted...]
-      <w:r w:rsidR="002A36E0">
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00482364">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Decide where stations should be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00482364">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>installed</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00482364">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and whether you want wall mounted or free-standing </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00646189">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pedestal stations.</w:t>
+      </w:r>
+      <w:r w:rsidR="00646189" w:rsidRPr="00646189">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00482364">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B2D6D95" w14:textId="68A807F2" w:rsidR="008C7F9C" w:rsidRPr="008C7F9C" w:rsidRDefault="005F6EFB" w:rsidP="009C76AB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="35B85216" w14:textId="130AE955" w:rsidR="00482364" w:rsidRPr="00482364" w:rsidRDefault="00482364" w:rsidP="00646189">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...51 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00482364">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identify proximity to existing electric service and, where possible, the amount of additional electric capacity available. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78D1D62D" w14:textId="1FE6031D" w:rsidR="008C7F9C" w:rsidRPr="008C7F9C" w:rsidRDefault="00483399" w:rsidP="009C76AB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7B31F526" w14:textId="24A61F19" w:rsidR="00482364" w:rsidRPr="00482364" w:rsidRDefault="00482364" w:rsidP="00646189">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...121 lines deleted...]
-        <w:t>.</w:t>
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00482364">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Identify whether stations will be hardwired (generally for locations you want stations to be installed for at least five years) or portable/plug-in (generally for temporary or shorter-term charging locations).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C0188BE" w14:textId="025E4C09" w:rsidR="00337745" w:rsidRPr="008C7F9C" w:rsidRDefault="000B6EF4" w:rsidP="009C76AB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4696A6DE" w14:textId="7A5BB1D1" w:rsidR="00482364" w:rsidRPr="00482364" w:rsidRDefault="00482364" w:rsidP="00646189">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Determine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00482364">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> whether networked or non-networked stations are better suited for your fleet’s needs. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25126F84" w14:textId="30660588" w:rsidR="008C7F9C" w:rsidRPr="008C7F9C" w:rsidRDefault="000E3042" w:rsidP="009C76AB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1C8C7A6D" w14:textId="66AC2FA6" w:rsidR="00646189" w:rsidRDefault="00482364" w:rsidP="00646189">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...255 lines deleted...]
-          <w:bCs/>
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00482364">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Determine the type of equipment and/or installation services you are seeking to procure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76ACE09F" w14:textId="77777777" w:rsidR="00646189" w:rsidRDefault="00646189">
+      <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DEBFD22" w14:textId="2DF606CB" w:rsidR="009D6531" w:rsidRPr="00BD0E3C" w:rsidRDefault="009D6531" w:rsidP="4C2A92E2">
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="11FF2998" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00BD0E3C" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD0E3C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Statement of Work – Request for Proposa</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DE5500" w:rsidRPr="00BD0E3C">
+        <w:t>Statement of Work – Request for Proposals</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04EB708F" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00BD0E3C" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD0E3C">
+        <w:rPr>
+          <w:rStyle w:val="s14"/>
+        </w:rPr>
+        <w:t>Statewide Contract VEH1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="s14"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD0E3C">
+        <w:rPr>
+          <w:rStyle w:val="s14"/>
+        </w:rPr>
+        <w:t>2: Advanced Vehicle Technology Equipment, Supplies &amp; Services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD0E3C">
+        <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>ls</w:t>
+        <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15F2DFEB" w14:textId="7DED8141" w:rsidR="008C7F9C" w:rsidRPr="00BD0E3C" w:rsidRDefault="009D6531" w:rsidP="00FC7A3D">
-[...97 lines deleted...]
-    <w:p w14:paraId="7E29EF2E" w14:textId="2185035A" w:rsidR="006B0B46" w:rsidRDefault="009D6531" w:rsidP="009D6531">
+    <w:p w14:paraId="5749C43D" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
       <w:pPr>
         <w:rPr>
           <w:kern w:val="18"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000414E3">
         <w:rPr>
           <w:b/>
           <w:kern w:val="18"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Summary</w:t>
       </w:r>
       <w:r w:rsidRPr="003C32A4">
         <w:rPr>
           <w:kern w:val="18"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E5593E5" w14:textId="077C1F21" w:rsidR="009D6531" w:rsidRDefault="009D6531" w:rsidP="00BF075E">
+    <w:p w14:paraId="43FA2B08" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:kern w:val="18"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C32A4">
         <w:rPr>
           <w:kern w:val="18"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This Request for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:kern w:val="18"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Proposal</w:t>
       </w:r>
       <w:r w:rsidRPr="003C32A4">
         <w:rPr>
           <w:kern w:val="18"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00A677EE" w:rsidRPr="003C32A4">
+        </w:rPr>
+        <w:t>s (RF</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:kern w:val="18"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00A677EE">
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C32A4">
         <w:rPr>
           <w:kern w:val="18"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">) posted by the </w:t>
       </w:r>
-      <w:r w:rsidR="00467BEF" w:rsidRPr="00467BEF">
+      <w:r w:rsidRPr="00467BEF">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="18"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of </w:t>
       </w:r>
-      <w:r w:rsidR="00160E8D">
+      <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="18"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">Green </w:t>
       </w:r>
-      <w:r w:rsidR="00467BEF" w:rsidRPr="00160E8D">
+      <w:r w:rsidRPr="00160E8D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="18"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>Trees</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00160E8D" w:rsidRPr="00160E8D">
+        <w:t>Trees (DGT)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00467BEF">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="18"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6531">
+        <w:rPr>
           <w:kern w:val="18"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">is to </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009D6531">
         <w:rPr>
           <w:kern w:val="18"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>enter into</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="009D6531">
         <w:rPr>
           <w:kern w:val="18"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> a contract with one qualified vendor for the purchase and installation of </w:t>
       </w:r>
-      <w:r w:rsidR="00160E8D" w:rsidRPr="00160E8D">
+      <w:r w:rsidRPr="00160E8D">
         <w:rPr>
           <w:kern w:val="18"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>four (4)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C62A53" w:rsidRPr="00160E8D">
+        <w:t>four (4) dual-port networked Level 2 AC electric vehicle charging stations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6531">
         <w:rPr>
           <w:kern w:val="18"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0049199E">
+        <w:rPr>
+          <w:kern w:val="18"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> dual-port networked Level 2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00160E8D" w:rsidRPr="00160E8D">
+        <w:t xml:space="preserve">DGT Headquarters </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00117B42">
         <w:rPr>
           <w:kern w:val="18"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> AC </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00160E8D">
+        <w:t>in Arbol, MA.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6531">
         <w:rPr>
           <w:kern w:val="18"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0049199E">
+        <w:rPr>
+          <w:kern w:val="18"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>electric vehicle charging stations</w:t>
+        <w:t>DGT</w:t>
       </w:r>
       <w:r w:rsidRPr="009D6531">
         <w:rPr>
           <w:kern w:val="18"/>
-          <w:sz w:val="24"/>
-[...70 lines deleted...]
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> is seeking a turnkey solution for the equipment, software, network, accessories, warranties, and deliveries required to install the EV charging stations. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51E94859" w14:textId="3C228C6D" w:rsidR="009D6531" w:rsidRPr="006B0B46" w:rsidRDefault="009D6531" w:rsidP="009D6531">
+    <w:p w14:paraId="6F51A7B2" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="006B0B46" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:kern w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0B46">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:kern w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Commonwealth Eligible Entity Engaging a Vendor  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D896F18" w14:textId="4CFA6D23" w:rsidR="009D6531" w:rsidRPr="003C32A4" w:rsidRDefault="009D6531" w:rsidP="009D6531">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="2A9B570B" w14:textId="7AA7D1D8" w:rsidR="00CE3A83" w:rsidRPr="003C32A4" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
       <w:r w:rsidRPr="00FF129E">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t>Eligible Entity Name:</w:t>
       </w:r>
       <w:r w:rsidRPr="003C32A4">
-        <w:rPr>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00117B42">
+        <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Department of Green Trees</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="583DCB45" w14:textId="22B2AA31" w:rsidR="000C33DE" w:rsidRDefault="009D6531" w:rsidP="00BF075E">
+    <w:p w14:paraId="246712BF" w14:textId="132A33FF" w:rsidR="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:ind w:right="432"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C32A4">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Identify if Eligible Entity is a State Department or </w:t>
       </w:r>
-      <w:r w:rsidR="009B0042">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidR="009B0042" w:rsidRPr="003C32A4">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="003C32A4">
         <w:t xml:space="preserve">ther </w:t>
       </w:r>
-      <w:r w:rsidR="009B0042">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="009B0042" w:rsidRPr="003C32A4">
-[...5 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="003C32A4">
-        <w:rPr>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t xml:space="preserve">ype of Eligible Entity: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00117B42">
+        <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>State department</w:t>
       </w:r>
-      <w:r w:rsidR="00117B42">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41C1D5F7" w14:textId="766C72E2" w:rsidR="009D6531" w:rsidRPr="003C32A4" w:rsidRDefault="009D6531" w:rsidP="009D6531">
+    <w:p w14:paraId="2146E362" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="432"/>
         <w:rPr>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3A83">
         <w:t>Eligible Entity Mailing Address</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C32A4">
+      <w:r w:rsidRPr="00CE3A83">
         <w:rPr>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="443A3282" w14:textId="7B5F4551" w:rsidR="009D6531" w:rsidRPr="003C123C" w:rsidRDefault="00117B42" w:rsidP="009D6531">
+    <w:p w14:paraId="378DF0B5" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="432"/>
         <w:rPr>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk118467004"/>
-      <w:r w:rsidRPr="003C123C">
+      <w:bookmarkStart w:id="1" w:name="_Hlk118467004"/>
+      <w:r w:rsidRPr="00CE3A83">
         <w:rPr>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>DGT Headquarters</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">DGT Headquarters </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07B06D89" w14:textId="1DDE8F4F" w:rsidR="009D6531" w:rsidRPr="003C123C" w:rsidRDefault="00D249BA" w:rsidP="009D6531">
+    <w:p w14:paraId="5B581BE1" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="432"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C123C">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">789 Branch Street </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1666DF1D" w14:textId="3A13EBA3" w:rsidR="009D6531" w:rsidRPr="003C32A4" w:rsidRDefault="00117B42" w:rsidP="009D6531">
+    <w:p w14:paraId="5E32758E" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:ind w:right="432"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>Arbo</w:t>
-[...47 lines deleted...]
-        <w:t>01234</w:t>
+        <w:t>Arbol, MA, 01234</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="038A13CF" w14:textId="6535798C" w:rsidR="009D6531" w:rsidRPr="00911AA0" w:rsidRDefault="00C81146" w:rsidP="009D6531">
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="50D4BB3A" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="720" w:right="432"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">Primary RFP </w:t>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t>Primary RFP Contact Name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:bCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>Contact Name</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009D6531" w:rsidRPr="00911AA0">
+        <w:t>: Jordan Canopy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3A83">
         <w:rPr>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6326AF7C" w14:textId="01431069" w:rsidR="009D6531" w:rsidRPr="00911AA0" w:rsidRDefault="009D6531" w:rsidP="009D6531">
+    <w:p w14:paraId="0C1F7677" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="1210" w:right="432" w:hanging="490"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00911AA0">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">E-Mail Address: </w:t>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t>E-Mail Address: Jordan.canopy@dgt.gov</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>Jordan.canopy@dgt.gov</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E27063B" w14:textId="45B1342D" w:rsidR="009D6531" w:rsidRPr="003C32A4" w:rsidRDefault="009D6531" w:rsidP="009D6531">
+    <w:p w14:paraId="2E107744" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="720" w:right="432"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">Telephone: </w:t>
-[...13 lines deleted...]
-        </w:rPr>
+        <w:t>Telephone: 617-123-4567</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3A83">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="003C32A4">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00CE3A83">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A26EBA3" w14:textId="77777777" w:rsidR="009D6531" w:rsidRPr="003C32A4" w:rsidRDefault="009D6531" w:rsidP="009D6531">
+    <w:p w14:paraId="48BC42D8" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="318BFD62" w14:textId="2F400349" w:rsidR="0002339A" w:rsidRPr="0002339A" w:rsidRDefault="009D6531" w:rsidP="0002339A">
+    <w:p w14:paraId="795D3BD2" w14:textId="08032754" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...28 lines deleted...]
-          <w:szCs w:val="24"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">This RFP does not </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:t>commit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>DGT</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C32A4">
-[...58 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:t xml:space="preserve"> to approve a Statement of Work (SoW), pay any costs incurred in the preparation of a bidder’s response to this RF</w:t>
+      </w:r>
+      <w:r>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:t xml:space="preserve">, or to procure any products or services.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>DGT</w:t>
       </w:r>
-      <w:r w:rsidR="000F2DDD" w:rsidRPr="003C32A4">
-[...11 lines deleted...]
-        <w:t xml:space="preserve">reserves the right to accept or reject </w:t>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:t xml:space="preserve"> reserves the right to accept or reject </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="003C32A4">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00CE3A83">
         <w:t>any and all</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="003C32A4">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:t xml:space="preserve"> proposals received </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:t>as a result of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:t xml:space="preserve"> this RF</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...46 lines deleted...]
-        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3A83">
         <w:t xml:space="preserve"> and to contract for some, all, or none of </w:t>
       </w:r>
-      <w:r w:rsidR="00183A38">
-[...16 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:t xml:space="preserve">items proposed in bid submissions. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>DGT</w:t>
       </w:r>
-      <w:r w:rsidR="000F2DDD" w:rsidRPr="003C32A4">
-[...46 lines deleted...]
-        <w:t xml:space="preserve"> to do so.</w:t>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:t xml:space="preserve"> reserves the right to negotiate with any or all responding vendors or to cancel this RFP, in part or in its entirety, if it is in the best interest of the entity to do so.</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-          <w:bCs w:val="0"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="65918866"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="0AE7A31F" w14:textId="635E3E61" w:rsidR="00980DE0" w:rsidRDefault="00980DE0">
+        <w:p w14:paraId="08CCE1F3" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+            </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00CE3A83">
+            <w:rPr>
+              <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+            </w:rPr>
             <w:t>Table of Contents</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="53A2F585" w14:textId="5881B8E5" w:rsidR="00FC26AF" w:rsidRDefault="00980DE0">
+        <w:p w14:paraId="3704E817" w14:textId="1E136346" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-              <w:b w:val="0"/>
-[...1 lines deleted...]
-              <w:caps w:val="0"/>
+              <w:b/>
+              <w:bCs/>
+              <w:caps/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00CE3A83">
+            <w:rPr>
+              <w:caps/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidRPr="005E6571">
+          <w:r w:rsidRPr="00CE3A83">
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
-          <w:r>
+          <w:r w:rsidRPr="00CE3A83">
+            <w:rPr>
+              <w:caps/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:hyperlink w:anchor="_Toc119497207" w:history="1">
-            <w:r w:rsidR="00FC26AF" w:rsidRPr="00731F34">
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00FC26AF">
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-                <w:b w:val="0"/>
-[...1 lines deleted...]
-                <w:caps w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00FC26AF" w:rsidRPr="00731F34">
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>OVERVIEW</w:t>
             </w:r>
-            <w:r w:rsidR="00FC26AF">
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00FC26AF">
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00FC26AF">
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc119497207 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00FC26AF">
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00FC26AF">
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FC26AF">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00FC26AF">
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2DB1E1CF" w14:textId="6964BB2E" w:rsidR="00FC26AF" w:rsidRDefault="00FC26AF">
+        <w:p w14:paraId="524898C4" w14:textId="3F63F084" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-              <w:b w:val="0"/>
-[...1 lines deleted...]
-              <w:caps w:val="0"/>
+              <w:b/>
+              <w:bCs/>
+              <w:caps/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc119497208" w:history="1">
-            <w:r w:rsidRPr="00731F34">
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-                <w:b w:val="0"/>
-[...1 lines deleted...]
-                <w:caps w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00731F34">
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>SITE INFORMATION</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc119497208 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1C308AA8" w14:textId="2AC5F363" w:rsidR="00FC26AF" w:rsidRDefault="00FC26AF">
+        <w:p w14:paraId="46196BF2" w14:textId="20267CAB" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="880"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-              <w:smallCaps w:val="0"/>
+              <w:smallCaps/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc119497209" w:history="1">
-            <w:r w:rsidRPr="00731F34">
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.1</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-                <w:smallCaps w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00731F34">
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>SITE DETAILS</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc119497209 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>3</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0D441B50" w14:textId="01C791B9" w:rsidR="00FC26AF" w:rsidRDefault="00FC26AF">
+        <w:p w14:paraId="584F0D76" w14:textId="25547926" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="880"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-              <w:smallCaps w:val="0"/>
+              <w:smallCaps/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc119497210" w:history="1">
-            <w:r w:rsidRPr="00731F34">
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.2</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-                <w:smallCaps w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00731F34">
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>SITE PLAN</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc119497210 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>3</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="08D87C18" w14:textId="1A66C52C" w:rsidR="00FC26AF" w:rsidRDefault="00FC26AF">
+        <w:p w14:paraId="6BC44CF1" w14:textId="58FC50E3" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1100"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-              <w:i w:val="0"/>
-              <w:iCs w:val="0"/>
+              <w:i/>
+              <w:iCs/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc119497211" w:history="1">
-            <w:r w:rsidRPr="00731F34">
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.2.1</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-                <w:i w:val="0"/>
-                <w:iCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00731F34">
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>SITE MAP</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc119497211 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>3</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="741D68C0" w14:textId="724C1BF7" w:rsidR="00FC26AF" w:rsidRDefault="00FC26AF">
+        <w:p w14:paraId="64C8BB06" w14:textId="5DFBF865" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-              <w:b w:val="0"/>
-[...1 lines deleted...]
-              <w:caps w:val="0"/>
+              <w:b/>
+              <w:bCs/>
+              <w:caps/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc119497212" w:history="1">
-            <w:r w:rsidRPr="00731F34">
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-                <w:b w:val="0"/>
-[...1 lines deleted...]
-                <w:caps w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00731F34">
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>EQUIPMENT &amp; INSTALLATION REQUIREMENTS</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc119497212 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>4</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="27488B42" w14:textId="2BEFCA6D" w:rsidR="00FC26AF" w:rsidRDefault="00FC26AF">
+        <w:p w14:paraId="03BBD097" w14:textId="7A285BE0" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-              <w:b w:val="0"/>
-[...1 lines deleted...]
-              <w:caps w:val="0"/>
+              <w:b/>
+              <w:bCs/>
+              <w:caps/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc119497213" w:history="1">
-            <w:r w:rsidRPr="00731F34">
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-                <w:b w:val="0"/>
-[...1 lines deleted...]
-                <w:caps w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00731F34">
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>EQUIPMENT SPECIFICATIONS</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc119497213 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>4</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2513200C" w14:textId="2440C9A1" w:rsidR="00FC26AF" w:rsidRDefault="00FC26AF">
+        <w:p w14:paraId="573DEA8D" w14:textId="03C87BF9" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-              <w:b w:val="0"/>
-[...1 lines deleted...]
-              <w:caps w:val="0"/>
+              <w:b/>
+              <w:bCs/>
+              <w:caps/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc119497214" w:history="1">
-            <w:r w:rsidRPr="00731F34">
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-                <w:b w:val="0"/>
-[...1 lines deleted...]
-                <w:caps w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00731F34">
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>VENDOR REQUIREMENTS</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc119497214 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>5</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="69C12142" w14:textId="54111F5D" w:rsidR="00FC26AF" w:rsidRDefault="00FC26AF">
+        <w:p w14:paraId="7D5BF7D0" w14:textId="76CF695D" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-              <w:b w:val="0"/>
-[...1 lines deleted...]
-              <w:caps w:val="0"/>
+              <w:b/>
+              <w:bCs/>
+              <w:caps/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc119497215" w:history="1">
-            <w:r w:rsidRPr="00731F34">
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-                <w:b w:val="0"/>
-[...1 lines deleted...]
-                <w:caps w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00731F34">
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>PROPOSAL REQUIREMENTS</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc119497215 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>5</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3125C3F5" w14:textId="710D7737" w:rsidR="00FC26AF" w:rsidRDefault="00FC26AF">
+        <w:p w14:paraId="4C3EE989" w14:textId="2E50141A" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="880"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-              <w:smallCaps w:val="0"/>
+              <w:smallCaps/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc119497216" w:history="1">
-            <w:r w:rsidRPr="00731F34">
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>7.1</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-                <w:smallCaps w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00731F34">
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>SUBMISSION REQUIREMENTS</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc119497216 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>5</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="10DB65D3" w14:textId="0EF569A8" w:rsidR="00FC26AF" w:rsidRDefault="00FC26AF">
+        <w:p w14:paraId="24921A18" w14:textId="05042B83" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1100"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-              <w:i w:val="0"/>
-              <w:iCs w:val="0"/>
+              <w:i/>
+              <w:iCs/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc119497217" w:history="1">
-            <w:r w:rsidRPr="00731F34">
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>7.1.1</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-                <w:i w:val="0"/>
-                <w:iCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00731F34">
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>COST PROPOSAL</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc119497217 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>5</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4BDDFEA2" w14:textId="36DAB224" w:rsidR="00FC26AF" w:rsidRDefault="00FC26AF">
+        <w:p w14:paraId="13FFBEB9" w14:textId="6E1A3B07" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1100"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-              <w:i w:val="0"/>
-              <w:iCs w:val="0"/>
+              <w:i/>
+              <w:iCs/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc119497218" w:history="1">
-            <w:r w:rsidRPr="00731F34">
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>7.1.2</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-                <w:i w:val="0"/>
-                <w:iCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00731F34">
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>O&amp;M CONSIDERATIONS</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc119497218 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>6</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1E7E626C" w14:textId="5B068229" w:rsidR="00FC26AF" w:rsidRDefault="00FC26AF">
+        <w:p w14:paraId="554474EE" w14:textId="3FF5F42F" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1100"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-              <w:i w:val="0"/>
-              <w:iCs w:val="0"/>
+              <w:i/>
+              <w:iCs/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc119497219" w:history="1">
-            <w:r w:rsidRPr="00731F34">
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>7.1.3</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-                <w:i w:val="0"/>
-                <w:iCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00731F34">
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>BUSINESS BACKGROUND</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc119497219 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>7</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="71928D57" w14:textId="32D40307" w:rsidR="00FC26AF" w:rsidRDefault="00FC26AF">
+        <w:p w14:paraId="3E46B15E" w14:textId="759B5BD1" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-              <w:b w:val="0"/>
-[...1 lines deleted...]
-              <w:caps w:val="0"/>
+              <w:b/>
+              <w:bCs/>
+              <w:caps/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc119497220" w:history="1">
-            <w:r w:rsidRPr="00731F34">
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-                <w:b w:val="0"/>
-[...1 lines deleted...]
-                <w:caps w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00731F34">
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>PROPOSAL EVALUATION</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc119497220 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>7</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1E454715" w14:textId="6F0D131A" w:rsidR="00FC26AF" w:rsidRDefault="00FC26AF">
+        <w:p w14:paraId="390F33FF" w14:textId="6E25311B" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-              <w:b w:val="0"/>
-[...1 lines deleted...]
-              <w:caps w:val="0"/>
+              <w:b/>
+              <w:bCs/>
+              <w:caps/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc119497221" w:history="1">
-            <w:r w:rsidRPr="00731F34">
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-                <w:b w:val="0"/>
-[...1 lines deleted...]
-                <w:caps w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00731F34">
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>GRANT APPLICATIONS</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc119497221 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>7</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="62C4A97F" w14:textId="77C08466" w:rsidR="00FC26AF" w:rsidRDefault="00FC26AF">
+        <w:p w14:paraId="174A971B" w14:textId="32EC26F8" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-              <w:b w:val="0"/>
-[...1 lines deleted...]
-              <w:caps w:val="0"/>
+              <w:b/>
+              <w:bCs/>
+              <w:caps/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc119497222" w:history="1">
-            <w:r w:rsidRPr="00731F34">
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-                <w:b w:val="0"/>
-[...1 lines deleted...]
-                <w:caps w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00731F34">
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>SCHEDULE</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc119497222 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>7</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE3A83">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="73699069" w14:textId="2DA7682C" w:rsidR="00980DE0" w:rsidRDefault="00980DE0" w:rsidP="00BF7F2F">
-          <w:r>
+        <w:p w14:paraId="239395A4" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
+          <w:r w:rsidRPr="00CE3A83">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="4EB30BF4" w14:textId="2C32A5B8" w:rsidR="002B332D" w:rsidRPr="006E2169" w:rsidRDefault="00731411" w:rsidP="00AF344E">
-[...19 lines deleted...]
-      <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="6FE07C35" w14:textId="3AA111E2" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
+      <w:pPr>
+        <w:pStyle w:val="Heading-Preface"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc119497207"/>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:t>O</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r>
+        <w:t>verview</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="092249D6" w14:textId="77A96B36" w:rsidR="00642829" w:rsidRPr="006E2169" w:rsidRDefault="007E3187" w:rsidP="00D35729">
+    <w:p w14:paraId="1209EFF9" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
       <w:pPr>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>The Department of Green Trees (DGT)</w:t>
       </w:r>
-      <w:r w:rsidR="00B33A5F" w:rsidRPr="006E2169">
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> proposals to </w:t>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:t xml:space="preserve"> is soliciting proposals to </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="002B332D" w:rsidRPr="006E2169">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00CE3A83">
         <w:t>enter into</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="002B332D" w:rsidRPr="006E2169">
-[...51 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:t xml:space="preserve"> a contract with one qualified vendor for the purchase and installation of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">four (4) dual port Level 2 AC networked </w:t>
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t xml:space="preserve">four (4) dual port Level 2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>electric vehicle charging stations</w:t>
-[...21 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:lastRenderedPageBreak/>
+        <w:t>AC networked electric vehicle charging stations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:t xml:space="preserve"> at </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>the</w:t>
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t>the Headquarters facility in Arbol, MA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Headquarters</w:t>
-[...96 lines deleted...]
-        <w:t xml:space="preserve">the EV charging stations. </w:t>
+        <w:t>DGT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:t xml:space="preserve"> is seeking a turnkey solution for the equipment, software, network, accessories, warranties, and deliveries required to install the EV charging stations. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="229ABBB9" w14:textId="56E51507" w:rsidR="002E538A" w:rsidRPr="006E2169" w:rsidRDefault="003E0145" w:rsidP="00AF344E">
-[...36 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w14:paraId="2247DA88" w14:textId="051FDDB6" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
+      <w:pPr>
+        <w:pStyle w:val="Heading-Preface"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Site Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DCA34F1" w14:textId="77777777" w:rsidR="003C123C" w:rsidRPr="006E2169" w:rsidRDefault="003C123C" w:rsidP="003C123C">
+    <w:p w14:paraId="39975A4A" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E2169">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">DGT Headquarters </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="015DE463" w14:textId="77777777" w:rsidR="003C123C" w:rsidRPr="006E2169" w:rsidRDefault="003C123C" w:rsidP="003C123C">
+    <w:p w14:paraId="7E6F9C46" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E2169">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">789 Branch Street </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A0F4D8F" w14:textId="388F9F01" w:rsidR="003C123C" w:rsidRPr="006E2169" w:rsidRDefault="003C123C" w:rsidP="003C123C">
+    <w:p w14:paraId="1ACB3001" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E2169">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Arbol, MA, 01234</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56417D0B" w14:textId="2966E7A3" w:rsidR="002E538A" w:rsidRPr="006E2169" w:rsidRDefault="002E538A" w:rsidP="00FD563D">
+    <w:p w14:paraId="7FFD5287" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A98AAE3" w14:textId="599925E3" w:rsidR="0001508C" w:rsidRPr="006E2169" w:rsidRDefault="0001508C" w:rsidP="002E10D2">
+    <w:p w14:paraId="3453FFC7" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc119497209"/>
-      <w:r w:rsidRPr="006E2169">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00CE3A83">
         <w:t>SITE DETAILS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="0B0E8CDD" w14:textId="540B175E" w:rsidR="008C3E9D" w:rsidRPr="006E2169" w:rsidRDefault="008C3E9D" w:rsidP="00D35729">
+    <w:p w14:paraId="15883D27" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E2169">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>The</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:t>The Headquarters parking lot is oriented southern facing and has distinct parking zones; most parking spaces are available to the public between 9:00-5:00, and access is restricted by a gate after hours. The identified charging station locations are also gated and specifically reserved for fleet parking; the fleet parking area requires RFID access.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:highlight w:val="yellow"/>
-[...80 lines deleted...]
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006D3AD4" w:rsidRPr="006E2169">
-[...78 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="779E11F6" w14:textId="4011BBEF" w:rsidR="00FD563D" w:rsidRPr="006E2169" w:rsidRDefault="00FD563D" w:rsidP="00FD563D">
+    <w:p w14:paraId="269EBC10" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03638789" w14:textId="7C96F892" w:rsidR="00FD563D" w:rsidRPr="006E2169" w:rsidRDefault="00713E28" w:rsidP="00AF344E">
+    <w:p w14:paraId="32A182D0" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc119497210"/>
-      <w:r w:rsidRPr="006E2169">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00CE3A83">
         <w:t>SITE PLAN</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="70983BA4" w14:textId="24C5FDA5" w:rsidR="00C94230" w:rsidRPr="006E2169" w:rsidRDefault="003C123C" w:rsidP="00D35729">
+    <w:p w14:paraId="79242699" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>Two (2)</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:t xml:space="preserve">Two (2) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">electric vehicle charging station locations have been identified by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
+        <w:t>DGT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>the Headquarters facility.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00181CD7" w:rsidRPr="006E2169">
-[...73 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="3C61734E" w14:textId="77777777" w:rsidR="0001036D" w:rsidRPr="006E2169" w:rsidRDefault="0001036D" w:rsidP="00C81146">
+    <w:p w14:paraId="7AE9AEE5" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6369CFC3" w14:textId="35AD4A1F" w:rsidR="00C81146" w:rsidRPr="006E2169" w:rsidRDefault="00C81146" w:rsidP="00C81146">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+    <w:p w14:paraId="71E77602" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc119497211"/>
-      <w:r w:rsidRPr="006E2169">
+      <w:r w:rsidRPr="00CE3A83">
         <w:t>SITE MAP</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="17FDC36A" w14:textId="6271F4D3" w:rsidR="00C81146" w:rsidRPr="006E2169" w:rsidRDefault="00AF0B0E" w:rsidP="00023249">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="57A71D71" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
+      <w:pPr>
+        <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>Below is</w:t>
-[...129 lines deleted...]
-        <w:t>are boxed in green.</w:t>
+        <w:t>Below is site map with potential station locations marked. The transformer location is indicated by an orange star and the proposed EV charging station locations are boxed in green.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="676E9A90" w14:textId="473CEDE2" w:rsidR="00D83413" w:rsidRPr="00C94230" w:rsidRDefault="00D83413" w:rsidP="005F1885">
+    <w:p w14:paraId="4121557D" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00CE3A83">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="077ED271" wp14:editId="048DD972">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4450CC0F" wp14:editId="0B2C7AF4">
             <wp:extent cx="3428194" cy="2059021"/>
             <wp:effectExtent l="0" t="0" r="1270" b="0"/>
-            <wp:docPr id="1" name="Picture 1"/>
+            <wp:docPr id="1" name="Picture 1" descr="Site map with potential station locations marked"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPr id="1" name="Picture 1" descr="Site map with potential station locations marked"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId17"/>
+                    <a:blip r:embed="rId15"/>
                     <a:srcRect l="30213" r="21903" b="48872"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3529438" cy="2119829"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C2DAB00" w14:textId="15DF3204" w:rsidR="00A30C0D" w:rsidRPr="006E2169" w:rsidRDefault="00836863" w:rsidP="00D83413">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="36D9634B" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="000D232B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A30C0D" w:rsidRPr="006E2169">
-[...11 lines deleted...]
-        <w:t>Station Locations</w:t>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:t>Proposed Station Locations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EA0F779" w14:textId="5A0F77A1" w:rsidR="002843A2" w:rsidRPr="006E2169" w:rsidRDefault="005E0E8D" w:rsidP="00D35729">
+    <w:p w14:paraId="4CC307A4" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E2169">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">Four </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:t>Four parking spaces have been identified in the site’s public lot and two dual-port Level 2 AC chargers are being sought for this location.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7108FEC9" w14:textId="5577AE75" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">parking spaces have been identified in the </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>site</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:t xml:space="preserve">Four parking spaces have been identified in the site’s employee lot and two dual-port Level 2 AC chargers </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">’s public lot and </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>two dual-port</w:t>
-[...4 lines deleted...]
-          <w:iCs/>
+        <w:t xml:space="preserve"> being sought for this location.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0123478E" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
+        <w:t>The parking spaces are approximately fifteen (15) feet from transformer with no existing conduit.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F56F9D" w:rsidRPr="006E2169">
-[...2 lines deleted...]
-          <w:iCs/>
+    </w:p>
+    <w:p w14:paraId="417CC0AB" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bidders will have an opportunity to conduct a site visit prior to proposal submission. Please see schedule in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>Level</w:t>
-[...4 lines deleted...]
-          <w:iCs/>
+        <w:t>Section 10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for site visit date and time. If planning to attend the site visit, please send an email no less than </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2</w:t>
-[...4 lines deleted...]
-          <w:iCs/>
+        <w:t>48 hours in advance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-          <w:iCs/>
+        <w:t xml:space="preserve">Jordan Canopy at </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Jordan.canopy@dgt.gov</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:highlight w:val="yellow"/>
-[...10 lines deleted...]
-        <w:t>chargers are being sought for this location.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> with a list of attendees.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D70831F" w14:textId="79862997" w:rsidR="00713E28" w:rsidRPr="006E2169" w:rsidRDefault="00005D39" w:rsidP="00D35729">
-[...67 lines deleted...]
-        <w:t xml:space="preserve"> chargers is being sought for this location.</w:t>
+    <w:p w14:paraId="69F82ECB" w14:textId="573F57C0" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
+      <w:pPr>
+        <w:pStyle w:val="Heading-Preface"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Equipment &amp; Installation Requirements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4809F47F" w14:textId="4B5451C9" w:rsidR="007401AC" w:rsidRPr="006E2169" w:rsidRDefault="00005D39" w:rsidP="00D35729">
-[...237 lines deleted...]
-        <w:t>REQUIREMENTS</w:t>
+    <w:p w14:paraId="712822C5" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc119497213"/>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:t>EQUIPMENT SPECIFICATIONS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="678D6313" w14:textId="6B27F66D" w:rsidR="00656860" w:rsidRPr="006E2169" w:rsidRDefault="00656860" w:rsidP="006E2169">
-[...9 lines deleted...]
-    <w:p w14:paraId="14F17427" w14:textId="03FC8ABB" w:rsidR="00516446" w:rsidRPr="006E2169" w:rsidRDefault="00516446" w:rsidP="00D35729">
+    <w:p w14:paraId="2BCAD787" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00A507CF" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
-          <w:color w:val="FF0000"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="A20000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1E4C77"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>​</w:t>
       </w:r>
-      <w:r w:rsidR="00B64238" w:rsidRPr="006E2169">
-[...64 lines deleted...]
-        <w:t xml:space="preserve"> project)</w:t>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All proposals must meet the following requirements: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A507CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="A20000"/>
+        </w:rPr>
+        <w:t>(Select boxes that are applicable for project)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2065"/>
         <w:gridCol w:w="7285"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00783243" w14:paraId="3E208BF0" w14:textId="77777777" w:rsidTr="00527C55">
+      <w:tr w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w14:paraId="5ED07608" w14:textId="77777777" w:rsidTr="7856908E">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2065" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3283B3DD" w14:textId="2DFA8C6F" w:rsidR="00783243" w:rsidRPr="00527C55" w:rsidRDefault="00527C55" w:rsidP="00527C55">
+          <w:p w14:paraId="1FBB288B" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00EC0B6D">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Charging Type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7285" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0197F863" w14:textId="62D70FB4" w:rsidR="00783243" w:rsidRPr="00527C55" w:rsidRDefault="00527C55" w:rsidP="00527C55">
+          <w:p w14:paraId="6A0F0F72" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00EC0B6D">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00527C55">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00527C55">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00527C55">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00527C55">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00527C55">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00527C55">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Level 1</w:t>
-[...21 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:t xml:space="preserve"> Level 1 AC  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="1"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="8" w:name="Check4"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:bookmarkStart w:id="7" w:name="Check4"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00157CBF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00157CBF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00157CBF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="8"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:bookmarkEnd w:id="7"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Level 2</w:t>
-[...21 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:t xml:space="preserve"> Level 2 AC  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00527C55">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00527C55">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00527C55">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00527C55">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00527C55">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DCFC  </w:t>
             </w:r>
-            <w:r w:rsidRPr="00527C55">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00527C55">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00527C55">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00527C55">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00527C55">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00527C55">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Other: __________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00783243" w14:paraId="1FAF713E" w14:textId="77777777" w:rsidTr="00527C55">
+      <w:tr w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w14:paraId="6B47A479" w14:textId="77777777" w:rsidTr="7856908E">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2065" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1250B766" w14:textId="4D93C0C8" w:rsidR="00783243" w:rsidRPr="0016603F" w:rsidRDefault="00783243" w:rsidP="00527C55">
+          <w:p w14:paraId="7E4D0724" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00EC0B6D">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0016603F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Port </w:t>
-[...13 lines deleted...]
-              <w:t>onfiguration</w:t>
+              <w:t>Port Configuration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7285" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D98883D" w14:textId="64D2EB35" w:rsidR="00783243" w:rsidRPr="00527C55" w:rsidRDefault="00783243" w:rsidP="00527C55">
+          <w:p w14:paraId="6C17E20B" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00EC0B6D">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00527C55">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="9" w:name="Check14"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:bookmarkStart w:id="8" w:name="Check14"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00527C55">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00527C55">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00527C55">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="9"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:bookmarkEnd w:id="8"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Single port   </w:t>
             </w:r>
-            <w:r w:rsidR="00157CBF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="1"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="10" w:name="Check15"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:bookmarkStart w:id="9" w:name="Check15"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00157CBF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00157CBF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00157CBF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="10"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:bookmarkEnd w:id="9"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Dual port</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C35E9" w14:paraId="6BF4AEAA" w14:textId="77777777" w:rsidTr="00527C55">
+      <w:tr w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w14:paraId="74C23355" w14:textId="77777777" w:rsidTr="7856908E">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2065" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D831C0E" w14:textId="32D1A0B5" w:rsidR="003C35E9" w:rsidRPr="0016603F" w:rsidRDefault="003C35E9" w:rsidP="00527C55">
+          <w:p w14:paraId="367DA620" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00EC0B6D">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Networking </w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:commentRangeStart w:id="10"/>
+        <w:commentRangeStart w:id="11"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7285" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79D7EEE5" w14:textId="3E3246D0" w:rsidR="003C35E9" w:rsidRDefault="00322E2A" w:rsidP="00527C55">
+          <w:p w14:paraId="0D5AF052" w14:textId="35B9363E" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00EC0B6D">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="1"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="003C35E9" w:rsidRPr="00527C55">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00D342D9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Wifi</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00D342D9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="003C35E9" w:rsidRPr="003C35E9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Networked </w:t>
             </w:r>
-            <w:r w:rsidR="00D342D9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00D342D9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D342D9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00D342D9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D342D9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00D342D9" w:rsidRPr="00527C55">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00D342D9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Cellular Networked</w:t>
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:t xml:space="preserve">Cellular Networked  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="003C35E9" w:rsidRPr="003C35E9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003C35E9" w:rsidRPr="003C35E9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="003C35E9" w:rsidRPr="003C35E9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003C35E9" w:rsidRPr="003C35E9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="003C35E9" w:rsidRPr="003C35E9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidR="003C35E9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>N</w:t>
-[...9 lines deleted...]
-            </w:r>
+              <w:t>Non-networked</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="10"/>
             <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorBidi"/>
+                <w:kern w:val="2"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:commentReference w:id="10"/>
+            </w:r>
+            <w:commentRangeEnd w:id="11"/>
+            <w:r w:rsidR="00EC0B6D">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorBidi"/>
+                <w:kern w:val="2"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:commentReference w:id="11"/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00783243" w14:paraId="7D013803" w14:textId="77777777" w:rsidTr="00527C55">
+      <w:tr w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w14:paraId="5B897E39" w14:textId="77777777" w:rsidTr="7856908E">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2065" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28980C46" w14:textId="25D1F035" w:rsidR="00783243" w:rsidRPr="0016603F" w:rsidRDefault="00527C55" w:rsidP="00527C55">
+          <w:p w14:paraId="593830E6" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00EC0B6D">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0016603F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Mounting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7285" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C1BAE79" w14:textId="19D5D521" w:rsidR="00783243" w:rsidRPr="00527C55" w:rsidRDefault="00157CBF" w:rsidP="00527C55">
+          <w:p w14:paraId="5BB8CC7B" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00EC0B6D">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="1"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="11" w:name="Check7"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:bookmarkStart w:id="12" w:name="Check7"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="11"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:bookmarkEnd w:id="12"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Free </w:t>
-[...19 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:t xml:space="preserve"> Free standing  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00527C55">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00527C55">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00527C55">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00527C55">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00527C55">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Wall-mounted</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF1D51" w14:paraId="5D0F434B" w14:textId="77777777" w:rsidTr="00527C55">
+      <w:tr w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w14:paraId="041657C5" w14:textId="77777777" w:rsidTr="7856908E">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2065" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71016CE5" w14:textId="3D73E9A3" w:rsidR="00CF1D51" w:rsidRPr="0016603F" w:rsidRDefault="00C528B9" w:rsidP="00527C55">
+          <w:p w14:paraId="44BC2DFE" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00EC0B6D">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Installation Type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7285" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5EBB9350" w14:textId="4867B367" w:rsidR="00CF1D51" w:rsidRDefault="00CF1D51" w:rsidP="00527C55">
+          <w:p w14:paraId="023D4896" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00EC0B6D">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="1"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Hardwired  </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Plug-in</w:t>
-[...27 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:t xml:space="preserve"> Plug-in or portable </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00C54095">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C54095">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00C54095">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00C54095">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00C54095">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Either</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00783243" w14:paraId="3F8C4911" w14:textId="77777777" w:rsidTr="00527C55">
+      <w:tr w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w14:paraId="2BC84A99" w14:textId="77777777" w:rsidTr="7856908E">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2065" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32CEC633" w14:textId="5ED6AEFD" w:rsidR="00783243" w:rsidRPr="0016603F" w:rsidRDefault="00527C55" w:rsidP="00527C55">
+          <w:p w14:paraId="6831D9A9" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00EC0B6D">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0016603F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Electrical Input</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7285" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="419656CA" w14:textId="6F8B9A5C" w:rsidR="00783243" w:rsidRPr="00527C55" w:rsidRDefault="00157CBF" w:rsidP="00527C55">
+          <w:p w14:paraId="5B7828F6" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00EC0B6D">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="1"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="12" w:name="Check9"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:bookmarkStart w:id="13" w:name="Check9"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="12"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:bookmarkEnd w:id="13"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 208/240V AC (Level 2)  </w:t>
             </w:r>
-            <w:r w:rsidR="00527C55">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check10"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00527C55">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00527C55">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00527C55">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00527C55">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00527C55">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 480V three-phase (DCFC)  </w:t>
             </w:r>
-            <w:r w:rsidR="00527C55">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00527C55">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00527C55">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00527C55">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00527C55">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00527C55">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  Other: _________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00783243" w14:paraId="478A4F2B" w14:textId="77777777" w:rsidTr="00527C55">
+      <w:tr w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w14:paraId="2C767E75" w14:textId="77777777" w:rsidTr="7856908E">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2065" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03DBE82C" w14:textId="4146FA30" w:rsidR="00783243" w:rsidRPr="0016603F" w:rsidRDefault="00527C55" w:rsidP="00527C55">
+          <w:p w14:paraId="3DE29245" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00EC0B6D">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0016603F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Electrical Output</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7285" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26668F0B" w14:textId="54B4C896" w:rsidR="00783243" w:rsidRPr="00527C55" w:rsidRDefault="00157CBF" w:rsidP="00527C55">
+          <w:p w14:paraId="38122DDE" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00EC0B6D">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="1"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="13" w:name="Check16"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:bookmarkStart w:id="14" w:name="Check16"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="13"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:bookmarkEnd w:id="14"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:commentRangeStart w:id="14"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:commentRangeStart w:id="15"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Min</w:t>
-[...26 lines deleted...]
-            <w:r w:rsidR="00D74936">
+              <w:t xml:space="preserve">Minimum 7.2 kW (Level 2)   </w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="15"/>
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="CommentReference"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorBidi"/>
+                <w:kern w:val="2"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:commentReference w:id="15"/>
+            </w:r>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00DB5D3E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00DB5D3E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00DB5D3E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00DB5D3E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00DB5D3E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  Other: _________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00783243" w14:paraId="72158943" w14:textId="77777777" w:rsidTr="00527C55">
+      <w:tr w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w14:paraId="4C975BE6" w14:textId="77777777" w:rsidTr="7856908E">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2065" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="200C0AFA" w14:textId="15A830C0" w:rsidR="00783243" w:rsidRPr="00630BCD" w:rsidRDefault="004F4EB9" w:rsidP="00527C55">
+          <w:p w14:paraId="58DE1C0E" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00EC0B6D">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00630BCD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Connector Type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7285" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="090DD0F2" w14:textId="20A42D70" w:rsidR="00783243" w:rsidRPr="00630BCD" w:rsidRDefault="00667985" w:rsidP="00527C55">
+          <w:p w14:paraId="5BE71ED9" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00EC0B6D">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="1"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="15" w:name="Check18"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:bookmarkStart w:id="16" w:name="Check18"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="15"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:bookmarkEnd w:id="16"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:t xml:space="preserve"> SAE1772  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check19"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="16" w:name="Check19"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:bookmarkStart w:id="17" w:name="Check19"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B75561" w:rsidRPr="00630BCD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00B75561" w:rsidRPr="00630BCD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00B75561" w:rsidRPr="00630BCD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="16"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:bookmarkEnd w:id="17"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> CCS/CH</w:t>
-[...38 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:t xml:space="preserve"> CCS/CHAdeMO combo  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="17" w:name="Check20"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:bookmarkStart w:id="18" w:name="Check20"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00630BCD" w:rsidRPr="00630BCD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00630BCD" w:rsidRPr="00630BCD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00630BCD" w:rsidRPr="00630BCD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="17"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:bookmarkEnd w:id="18"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Other: _________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00783243" w14:paraId="7C41B57D" w14:textId="77777777" w:rsidTr="00527C55">
+      <w:tr w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w14:paraId="2AF511D2" w14:textId="77777777" w:rsidTr="7856908E">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2065" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F3FB5C4" w14:textId="02B35A8E" w:rsidR="00783243" w:rsidRPr="002F3BF6" w:rsidRDefault="009B4836" w:rsidP="00527C55">
+          <w:p w14:paraId="65AD6410" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00EC0B6D">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F3BF6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cable </w:t>
-[...6 lines deleted...]
-              <w:t>Configuration</w:t>
+              <w:t>Cable Configuration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7285" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A2D05BC" w14:textId="4CA9D6E8" w:rsidR="00783243" w:rsidRPr="002F3BF6" w:rsidRDefault="00667985" w:rsidP="00527C55">
+          <w:p w14:paraId="47E4AE07" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00EC0B6D">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check21"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="1"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="18" w:name="Check21"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:bookmarkStart w:id="19" w:name="Check21"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="18"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:bookmarkEnd w:id="19"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 18-ft </w:t>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:t xml:space="preserve"> 18-ft retractable  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check22"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="19" w:name="Check22"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:bookmarkStart w:id="20" w:name="Check22"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006D1774" w:rsidRPr="002F3BF6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="006D1774" w:rsidRPr="002F3BF6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="006D1774" w:rsidRPr="002F3BF6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="19"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:bookmarkEnd w:id="20"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 18-ft non-retractable</w:t>
-[...17 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:t xml:space="preserve"> 18-ft non-retractable  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check23"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="20" w:name="Check23"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:bookmarkStart w:id="21" w:name="Check23"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="002F3BF6" w:rsidRPr="002F3BF6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="002F3BF6" w:rsidRPr="002F3BF6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="002F3BF6" w:rsidRPr="002F3BF6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="20"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:bookmarkEnd w:id="21"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Other</w:t>
-[...6 lines deleted...]
-              <w:t>_________</w:t>
+              <w:t xml:space="preserve"> Other_________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0084146C" w14:paraId="5C6A4735" w14:textId="77777777" w:rsidTr="00AF0B0E">
+      <w:tr w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w14:paraId="444DC17F" w14:textId="77777777" w:rsidTr="7856908E">
         <w:trPr>
           <w:trHeight w:val="1322"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6106E8C3" w14:textId="37FFC498" w:rsidR="0084146C" w:rsidRDefault="0084146C" w:rsidP="00527C55">
+          <w:p w14:paraId="16B95F83" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00EC0B6D">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Additional requirements</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:t xml:space="preserve">Additional requirements </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A507CF">
+              <w:rPr>
+                <w:color w:val="A20000"/>
+              </w:rPr>
+              <w:t>(Add or delete the requirements below as needed)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...47 lines deleted...]
-              </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D2670C5" w14:textId="6A2D1C13" w:rsidR="0084146C" w:rsidRPr="00CC03F7" w:rsidRDefault="0084146C" w:rsidP="0084146C">
+          <w:p w14:paraId="6091DD3C" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="33"/>
+                <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B5382">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve">Include </w:t>
-[...27 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Include four (4) protective bollards.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="049EBB19" w14:textId="28C3899C" w:rsidR="007C4677" w:rsidRPr="003B16C1" w:rsidRDefault="007C4677" w:rsidP="0084146C">
+          <w:p w14:paraId="56E12CEC" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="33"/>
+                <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B16C1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>Include addition of</w:t>
-[...34 lines deleted...]
-              <w:t>a backup charging port</w:t>
+              <w:t>Include addition of at least one 110/120v outlet as a backup charging port</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08D6FA40" w14:textId="5685B206" w:rsidR="004B5382" w:rsidRPr="00CC03F7" w:rsidRDefault="00695C9E" w:rsidP="00FE5BDA">
+          <w:p w14:paraId="178549AE" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="33"/>
+                <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>For non-networked charging, i</w:t>
-[...23 lines deleted...]
-              <w:t>to measure EVSE electricity use</w:t>
+              <w:t>For non-networked charging, include installation of meter/sub-meter or alternative method to measure EVSE electricity use</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43D435E3" w14:textId="5DA7F337" w:rsidR="00FE5BDA" w:rsidRPr="004B5382" w:rsidRDefault="00FE5BDA" w:rsidP="00FE5BDA">
+          <w:p w14:paraId="6F6859EC" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="33"/>
+                <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B5382">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>Equipped with contactless/proximity card reader</w:t>
-[...27 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Equipped with contactless/proximity card reader, RFID system, or alternative method to limit EVSE station use to fleet vehicles.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69655C82" w14:textId="77777777" w:rsidR="00510B11" w:rsidRPr="005F390A" w:rsidRDefault="00510B11" w:rsidP="00FE5BDA">
+          <w:p w14:paraId="114E980A" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="33"/>
+                <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A366A2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>A</w:t>
-[...44 lines deleted...]
-              <w:r w:rsidRPr="00267240">
+              <w:t xml:space="preserve">Any applicable Level 1 and Level 2 EVSE sold or installed in the Commonwealth must meet the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r w:rsidRPr="00CE3A83">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 </w:rPr>
                 <w:t>Massachusetts Appliance Efficiency Standards</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00A366A2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">; see the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-              <w:r w:rsidRPr="00F83305">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r w:rsidRPr="00CE3A83">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 </w:rPr>
                 <w:t>manufacturer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00A366A2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-              <w:r w:rsidRPr="00F83305">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r w:rsidRPr="00CE3A83">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 </w:rPr>
-                <w:t>installer/</w:t>
-[...6 lines deleted...]
-                <w:t>seller</w:t>
+                <w:t>installer/seller</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00A366A2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> requirements</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve"> requirements. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B6460A1" w14:textId="77777777" w:rsidR="0090646A" w:rsidRPr="00112285" w:rsidRDefault="0090646A" w:rsidP="00FE5BDA">
+          <w:p w14:paraId="0F2B814A" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="33"/>
+                <w:numId w:val="21"/>
               </w:numPr>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00112285">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve">Include </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:t xml:space="preserve">Include EV parking signage for each spot that states </w:t>
+            </w:r>
+            <w:commentRangeStart w:id="22"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>EV parking signage for each spot</w:t>
-[...31 lines deleted...]
-            <w:r w:rsidR="005F390A" w:rsidRPr="00112285">
+              <w:t>“Authorized Fleet Electric Vehicle Charging Only”</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="22"/>
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="CommentReference"/>
               </w:rPr>
-              <w:commentReference w:id="21"/>
+              <w:commentReference w:id="22"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53256396" w14:textId="29C671F9" w:rsidR="00AB7FC9" w:rsidRPr="00FE5BDA" w:rsidRDefault="00AB7FC9" w:rsidP="00FE5BDA">
+          <w:p w14:paraId="130BBC91" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="33"/>
+                <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00112285">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00CE3A83">
+              <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve">Include </w:t>
-[...6 lines deleted...]
-              <w:t>parking space painting</w:t>
+              <w:t>Include parking space painting</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3AB0B360" w14:textId="77777777" w:rsidR="00380E55" w:rsidRPr="006E2169" w:rsidRDefault="00380E55" w:rsidP="00380E55">
-[...16 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="7604EF2A" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc119497214"/>
+      <w:r w:rsidRPr="00CE3A83">
         <w:t>VENDOR REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
-    <w:p w14:paraId="27DE30D5" w14:textId="2EAC00AD" w:rsidR="00380E55" w:rsidRPr="006E2169" w:rsidRDefault="00380E55" w:rsidP="00D35729">
+    <w:p w14:paraId="365809C8" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="188" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E2169">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bidders must meet the criteria listed below. Failure to meet any of these requirements may result in rejection of bid. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="120435BF" w14:textId="7F952A74" w:rsidR="00380E55" w:rsidRPr="006E2169" w:rsidRDefault="00380E55" w:rsidP="00D35729">
+    <w:p w14:paraId="6A7C0A4E" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="22"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Bidder must be a current, eligible vendor on </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
-        <w:r w:rsidRPr="006E2169">
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="00CE3A83">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
-          <w:t>Statewide Contract VEH1</w:t>
-[...17 lines deleted...]
-          <w:t>2</w:t>
+          <w:t>Statewide Contract VEH122</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006E2169">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13C00FB6" w14:textId="1989E509" w:rsidR="00DA4440" w:rsidRPr="006E2169" w:rsidRDefault="00DA4440" w:rsidP="00FB253E">
+    <w:p w14:paraId="33A44B92" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="22"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">If awarded, </w:t>
       </w:r>
-      <w:r>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> is used for services </w:t>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:t xml:space="preserve">in instances where Statewide Contract VEH122 is used for services </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00CD5776">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00CE3A83">
         <w:t>in excess of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00CD5776">
-[...11 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:t xml:space="preserve"> $25,000, MGL c. 149, s. 29, payment bonds are required from the selected Contractor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="625BC93E" w14:textId="14D2EBFD" w:rsidR="002C42FF" w:rsidRPr="002A7F3B" w:rsidRDefault="002A7F3B" w:rsidP="00FB253E">
+    <w:p w14:paraId="40F3F5D5" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="22"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...21 lines deleted...]
-        <w:r w:rsidR="008C3E9D" w:rsidRPr="002A7F3B">
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Awarded vendor must agree to Commonwealth </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="00CE3A83">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>Terms and Conditions</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00610B84" w:rsidRPr="002A7F3B">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18DEE146" w14:textId="2315B79F" w:rsidR="001756E5" w:rsidRPr="006E2169" w:rsidRDefault="00FB30F5" w:rsidP="00AF344E">
-[...16 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="6A2AC564" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc119497215"/>
+      <w:r w:rsidRPr="00CE3A83">
         <w:t>PROPOSAL REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
-[...6 lines deleted...]
-        </w:rPr>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r w:rsidRPr="00CE3A83">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0184ED4A" w14:textId="0549B943" w:rsidR="00FB30F5" w:rsidRPr="006E2169" w:rsidRDefault="00451A89" w:rsidP="00D35729">
+    <w:p w14:paraId="05E38571" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="188" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E2169">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Bidder</w:t>
-[...76 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Bidders must submit all requested information listed below. Failure to submit required information may result in rejection of bid. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48F58287" w14:textId="2978D09D" w:rsidR="00FB30F5" w:rsidRPr="006E2169" w:rsidRDefault="00FB30F5" w:rsidP="00FB30F5">
-[...12 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="0482FA0D" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="0093024E">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Toc119497216"/>
+      <w:r w:rsidRPr="00CE3A83">
         <w:t>SUBMISSION REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="25"/>
     </w:p>
-    <w:p w14:paraId="7992E9AD" w14:textId="616AF37B" w:rsidR="00F444CB" w:rsidRPr="006E2169" w:rsidRDefault="00EA30D7" w:rsidP="00AF344E">
+    <w:p w14:paraId="2FBF6877" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E2169">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">List </w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">List exactly the equipment being proposed, including information on whether the system is networked or not, and whether the system uses an open network (e.g., Open Charge Point Protocol) or a closed network. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5287198F" w14:textId="182A3223" w:rsidR="000440D6" w:rsidRPr="006E2169" w:rsidRDefault="000440D6" w:rsidP="00AF344E">
+    <w:p w14:paraId="5D17695B" w14:textId="2560FB96" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E2169">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Provide </w:t>
-[...55 lines deleted...]
-        <w:t>Proposal.</w:t>
+        <w:t>Provide a detailed cost breakdown for all items as listed in Section 6 Cost Proposal.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23F1B547" w14:textId="0B845377" w:rsidR="00F444CB" w:rsidRPr="006E2169" w:rsidRDefault="0069481C" w:rsidP="00AF344E">
+    <w:p w14:paraId="6631B6E0" w14:textId="6B263935" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E2169">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Provide </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:t>Provide operations and maintenance information as requested in Section 6</w:t>
+      </w:r>
+      <w:r w:rsidR="0093024E">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>operations and maintenance</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> information </w:t>
-[...48 lines deleted...]
-        <w:t xml:space="preserve">proposal. </w:t>
+        <w:t xml:space="preserve">O&amp;M Considerations. These items must not be included in the cost proposal. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70479547" w14:textId="7987752C" w:rsidR="00AF344E" w:rsidRPr="002A7F3B" w:rsidRDefault="00E45DAE" w:rsidP="00280101">
+    <w:p w14:paraId="1C41A205" w14:textId="69A99583" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:color w:val="1E4C77"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E2169">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Provide a short description of business experience as </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:t>Provide a short description of business experience as detailed in Section 6</w:t>
+      </w:r>
+      <w:r w:rsidR="0093024E">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">detailed in </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Section 6.</w:t>
-[...48 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Business Background.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CA71B5C" w14:textId="23D94FE9" w:rsidR="00FD69C6" w:rsidRPr="006E2169" w:rsidRDefault="00FD69C6" w:rsidP="24293E97">
+    <w:p w14:paraId="1CF149D9" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:color w:val="1E4C77"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="15333EFC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Provide </w:t>
-[...24 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Provide any draft Terms and Conditions that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>DGT</w:t>
       </w:r>
-      <w:r w:rsidR="00192008" w:rsidRPr="15333EFC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...27 lines deleted...]
-        <w:t>for any data or networking packages.</w:t>
+        <w:t xml:space="preserve"> would be required to sign for any data or networking packages.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D16BB19" w14:textId="51ADD048" w:rsidR="00723E3E" w:rsidRPr="006E2169" w:rsidRDefault="00863D60" w:rsidP="00D54067">
+    <w:p w14:paraId="6FAACDDD" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="0093024E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc119497217"/>
-      <w:r w:rsidRPr="006E2169">
+      <w:bookmarkStart w:id="26" w:name="_Toc119497217"/>
+      <w:r w:rsidRPr="00CE3A83">
         <w:t>COST PROPOSAL</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
-    <w:p w14:paraId="6F0E92C1" w14:textId="7FF0FC62" w:rsidR="00531DD9" w:rsidRPr="006E2169" w:rsidRDefault="00531DD9" w:rsidP="00925916">
+    <w:p w14:paraId="06A894CB" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...48 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bidders may submit up to two options that include different EVSE solutions. Each proposal must include the same EVSE solution </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">for all </w:t>
-[...41 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t>for all four (4) dual port stations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> being solicited.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B99E9D8" w14:textId="77777777" w:rsidR="00531DD9" w:rsidRPr="006E2169" w:rsidRDefault="00531DD9" w:rsidP="00925916">
+    <w:p w14:paraId="0C60ECD1" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72583A05" w14:textId="77777777" w:rsidR="00450C4D" w:rsidRPr="006E2169" w:rsidRDefault="006F4414" w:rsidP="00925916">
+    <w:p w14:paraId="7D69C2D2" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="188" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For each proposed EVSE solution, a detailed cost quote for the services as well as the requirements included in the specifications below should be submitted and must include all items numbered below as separate line items (where applicable). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D63FBA2" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Total equipment costs per station and lump sum for all requested stations, including all integrated hardware and software if applicable. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FB94DBE" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Infrastructure costs, including all trenching, excavation, new service, and electric upgrades. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62E84E55" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Installation cost breakdown: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05120AB1" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Total cost of labor </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>broken</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> out by costs for construction work, including, but not limited to, electrical work, trenching, modifications to building structures, vs. general labor costs, including, but not limited to, general installation services, product delivery, etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2030ECCA" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Total amount of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>any non</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-labor costs including, but not limited to, other equipment, materials, bollards, mounting, connection, activation, etc. necessary for the complete installation of EV charging stations. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FF8B59C" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cost additions for any proposed features and amenities (e.g., cord management, remote access, networking features, etc.), which may or may not be selected by purchasing entity. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="535BEC4D" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prepaid upfront networking costs for up to three (3) years and any associated start up and communication fees. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08851C85" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prepaid ongoing maintenance and servicing of EV equipment for up to three (3) years. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75A3C5EC" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Make-ready</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> costs for </w:t>
+      </w:r>
+      <w:commentRangeStart w:id="27"/>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pre-wiring </w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="27"/>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:commentReference w:id="27"/>
+      </w:r>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for six (6) additional stations for future installation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26ECE400" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vendor must indicate the valid duration of the submitted quote; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0093024E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>DGT requires that any quotes provided must be valid for 90 days from bid submission deadline while the agency applies for external funding to support the project.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>DGT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reserves the right to select none, some, or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the options presented in any submitted cost proposals.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68F391D0" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="0093024E">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="705DA8" w:themeColor="accent6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Toc119497218"/>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="705DA8" w:themeColor="accent6"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">For each </w:t>
-[...123 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:t>O&amp;M CONSIDERATIONS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
+    </w:p>
+    <w:p w14:paraId="632DD325" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:t xml:space="preserve">Bidders must provide details on operations and maintenance related offerings listed below, as applicable. Any options and associated costs provided in response to this section must not be included in the cost proposal. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>DGT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reserves the right to select none, some, or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the options presented, and any selections will be in addition to the submitted cost proposal. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="700A1292" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Information related to the operator’s ongoing ability to manage charging station access or restriction, such as fobs or codes for networked stations, or locks for non-networked stations. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D776CF7" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Standard warranty coverage, including length of warranty and coverage details.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="799C185E" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Extended warranty options, pricing, and validation requirements, including information on length of warranty, price per option, and coverage details.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="745FC9C7" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Any maintenance coverage included with installation, including length of coverage and coverage details, if applicable. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19CCCC69" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Available preventative maintenance plan options and associated fees.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60CA8806" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Hourly maintenance and repair labor costs for items not covered by existing plans or if maintenance or warranty plans are not selected.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54D12AA4" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Other networking plan options with pricing listed in lump sum amounts per plan type and per station.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="775DB4F5" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Any associated vendor terms and conditions that would be required prior to station use, e.g., related to networking services. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60F423F9" w14:textId="3C188E87" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If selected, vendor must remain </w:t>
+      </w:r>
+      <w:r w:rsidR="0093024E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the point of contact for service and will work with all equipment and service sub-contractors on behalf of the purchaser to resolve issues in the timeframes stated. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1114E2CC" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="0093024E">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="_Toc119497219"/>
+      <w:r w:rsidRPr="0093024E">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="705DA8" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t>BUSINESS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="0093024E">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="705DA8" w:themeColor="accent6"/>
+        </w:rPr>
+        <w:t>BACKGROUND</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
     </w:p>
-    <w:p w14:paraId="69E7F3D4" w14:textId="14BDC179" w:rsidR="00D5506B" w:rsidRPr="00241304" w:rsidRDefault="00A61BE7" w:rsidP="00D35729">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="694D6FB1" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="188" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="1E4C77"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Bidders must provide a short (less than 250 words) business description and experience with EV charging station installation and/or services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AC2D35C" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="_Toc119497220"/>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:t>PROPOSAL EVALUATION</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="30"/>
+    </w:p>
+    <w:p w14:paraId="7F334623" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="188" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bidders will be evaluated on the following components of the submission. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D16A51F" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-          <w:i/>
+        <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-[...103 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">Bidder qualifications and experience with EV charging stations in Massachusetts. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F14822A" w14:textId="4EB3FE1F" w:rsidR="00D46BE8" w:rsidRPr="00241304" w:rsidRDefault="00D46BE8" w:rsidP="00D35729">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="18C99292" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-          <w:i/>
+        <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">new service, and electric upgrades. </w:t>
+        </w:rPr>
+        <w:t>Cost-effectiveness of proposed solutions and related work.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5646EE0E" w14:textId="0A6AC576" w:rsidR="00EB38FC" w:rsidRPr="00241304" w:rsidRDefault="00EB38FC" w:rsidP="00D35729">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0808ABB5" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
+        <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Options and costs associated with operations and maintenance offerings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FAFE8DD" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="_Toc119497221"/>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:lastRenderedPageBreak/>
+        <w:t>GRANT APPLICATIONS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="31"/>
+    </w:p>
+    <w:p w14:paraId="2A854346" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="188" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In addition to including available EV charging-related incentives in the cost proposals, the awarded contractor shall work with appropriate </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:t>DGT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> staff to coordinate the submission of any applicable grant applications and, where applicable, agree to process and pass on to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">Installation cost breakdown: </w:t>
+        <w:t>DGT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as a reduction in final costs the full amount of any grants received directly. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B00777F" w14:textId="09C5801B" w:rsidR="00EB38FC" w:rsidRPr="00241304" w:rsidRDefault="00EB38FC" w:rsidP="00D35729">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="557297DD" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="_Toc119497222"/>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:t>SCHEDULE</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="32"/>
+    </w:p>
+    <w:p w14:paraId="2838E569" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
+      <w:pPr>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...165 lines deleted...]
-        <w:t>.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:t xml:space="preserve">Bidders must adhere to the proposed schedule listed below. All schedule dates and time are subject to change. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="556F9814" w14:textId="58C2F4A2" w:rsidR="00EB38FC" w:rsidRPr="00241304" w:rsidRDefault="00EB38FC" w:rsidP="00D35729">
-[...971 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="29C5A4BE" w14:textId="4F415719" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="0093024E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Site visit will occur on </w:t>
+      </w:r>
+      <w:r w:rsidR="0093024E">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>March 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="0093024E" w:rsidRPr="0093024E">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Bidders must register for the site visit by emailing </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Jordan Canopy at Jordan.canopy@dgt.gov</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no less than </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>48-hours in advance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">restriction, such as fobs or codes for networked stations, or locks for non-networked stations. </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the designated site visit.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48D96300" w14:textId="4F07062C" w:rsidR="00663DF2" w:rsidRPr="006E2169" w:rsidRDefault="00D70DA1" w:rsidP="00D35729">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1E4DDE53" w14:textId="337FF532" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="0093024E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Written questions may be submitted to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Jordan Canopy at Jordan.canopy@dgt.gov</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no later than </w:t>
+      </w:r>
+      <w:r w:rsidR="0093024E" w:rsidRPr="0093024E">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>March 15, 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0302D44A" w14:textId="77777777" w:rsidR="00663DF2" w:rsidRPr="006E2169" w:rsidRDefault="00663DF2" w:rsidP="00D35729">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2C56CCB4" w14:textId="198279B4" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="0093024E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t>Extended warranty options, pricing, and validation requirements, including information on length of warranty, price per option, and coverage details.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">Responses to written questions will be posted by </w:t>
+      </w:r>
+      <w:commentRangeStart w:id="33"/>
+      <w:r w:rsidR="0093024E">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>March 31</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="0093024E">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="33"/>
+      <w:r w:rsidR="00CA777F">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:commentReference w:id="33"/>
+      </w:r>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CAF30FC" w14:textId="3E6F54A0" w:rsidR="00EF0611" w:rsidRPr="006E2169" w:rsidRDefault="00EF0611" w:rsidP="00D35729">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="18F7D1DC" w14:textId="05956568" w:rsidR="00CE3A83" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="0093024E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorBidi"/>
+          <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorBidi"/>
+          <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Any maintenance coverage included with installation, including length of coverage and coverage details, if applicable. </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">Bid submissions are due no later than </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5:00 PM on </w:t>
+      </w:r>
+      <w:r w:rsidR="0093024E">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>April 15, 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08B1F1DD" w14:textId="44E89AB8" w:rsidR="00D5506B" w:rsidRPr="006E2169" w:rsidRDefault="002F015A" w:rsidP="00D35729">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="23F41A93" w14:textId="6F0010B0" w:rsidR="00482364" w:rsidRPr="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="0093024E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-[...616 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is anticipated that an award shall be made by </w:t>
+      </w:r>
+      <w:r w:rsidR="0093024E" w:rsidRPr="0093024E">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>DGT</w:t>
-[...45 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+        <w:t>June 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0093024E">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>DGT</w:t>
-[...98 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+        <w:t>, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="0093024E" w:rsidRPr="0093024E">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>November 1</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3A83">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:highlight w:val="yellow"/>
-[...388 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="002A209D" w:rsidRPr="009D4E35">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="00A507CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Avenir Next LT Pro" w:cstheme="minorBidi"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="FF0000"/>
-[...82 lines deleted...]
-        <w:t>)</w:t>
+          <w:color w:val="A20000"/>
+        </w:rPr>
+        <w:t>(This date should be 90 days after the date of final grant application submission to DOER.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0319031F" w14:textId="0798990F" w:rsidR="00875DC7" w:rsidRPr="00656860" w:rsidRDefault="00875DC7" w:rsidP="00875DC7">
-[...12 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId27"/>
+    <w:sectPr w:rsidR="00482364" w:rsidRPr="00CE3A83" w:rsidSect="00646189">
+      <w:footerReference w:type="default" r:id="rId25"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:comment w:id="14" w:author="Kingston, Ryan (ENE)" w:date="2024-03-08T11:06:00Z" w:initials="RK">
-    <w:p w14:paraId="51DB5484" w14:textId="77777777" w:rsidR="00D74936" w:rsidRDefault="00D74936" w:rsidP="00D74936">
+  <w:comment w:id="10" w:author="Vitello, Sophia (ENE)" w:date="2026-02-24T12:53:00Z" w:initials="SV">
+    <w:p w14:paraId="531F2689" w14:textId="77777777" w:rsidR="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
-        <w:t>Note that if you want a higher-powered ports you may request a higher output (e.g., 11kw or 19kw) - this may be beneficial if you want fewer ports but a faster charge rate</w:t>
+        <w:t>Nicole, thoughts on if we need all 3?</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="21" w:author="Kingston, Ryan (ENE)" w:date="2024-03-08T11:14:00Z" w:initials="RK">
-    <w:p w14:paraId="3E74F76E" w14:textId="77777777" w:rsidR="005F390A" w:rsidRDefault="005F390A" w:rsidP="005F390A">
+  <w:comment w:id="11" w:author="Lepre, Nicole (ENE)" w:date="2026-02-24T14:15:00Z" w:initials="NL">
+    <w:p w14:paraId="60610C53" w14:textId="77777777" w:rsidR="00EC0B6D" w:rsidRDefault="00EC0B6D" w:rsidP="00EC0B6D">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">I would keep all three, as they are slightly different. </w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="15" w:author="Vitello, Sophia (ENE)" w:date="2026-02-24T12:53:00Z" w:initials="SV">
+    <w:p w14:paraId="3A3C2B51" w14:textId="77777777" w:rsidR="00CA777F" w:rsidRDefault="00CE3A83" w:rsidP="00CA777F">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidR="00CA777F">
+        <w:t>Note that if you want higher-powered ports you may request a higher output (e.g., 11 kw or 19.2 kw if your vehicle is capable of charging at 19.2 as not all are) - this may be beneficial if you want fewer ports but a faster charge rate or if you have an extended range vehicle</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="22" w:author="Vitello, Sophia (ENE)" w:date="2026-02-24T12:53:00Z" w:initials="SV">
+    <w:p w14:paraId="6DF84310" w14:textId="15DA50B8" w:rsidR="00CE3A83" w:rsidRDefault="00CE3A83" w:rsidP="00CE3A83">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Modify as desired</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="26" w:author="Vitello, Sophia (ENE)" w:date="2024-06-07T09:48:00Z" w:initials="SV">
-    <w:p w14:paraId="542F7FBC" w14:textId="77777777" w:rsidR="003B16C1" w:rsidRDefault="003B16C1" w:rsidP="003B16C1">
+  <w:comment w:id="27" w:author="Vitello, Sophia (ENE)" w:date="2024-06-07T09:48:00Z" w:initials="SV">
+    <w:p w14:paraId="679668A9" w14:textId="77777777" w:rsidR="006F5EB6" w:rsidRDefault="00CE3A83" w:rsidP="006F5EB6">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
+      <w:r w:rsidR="006F5EB6">
+        <w:t>Pre-wiring is strongly encouraged</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="33" w:author="Vitello, Sophia (ENE)" w:date="2026-03-02T10:44:00Z" w:initials="SV">
+    <w:p w14:paraId="23EC3B5F" w14:textId="77777777" w:rsidR="00CA777F" w:rsidRDefault="00CA777F" w:rsidP="00CA777F">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
       <w:r>
-        <w:t>Pre-wiring is strongly encouraged but not required as part of the LBE fleet EV charging grant</w:t>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Entities are welcome to do a more accelerated timeline as well</w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w15:commentEx w15:paraId="51DB5484" w15:done="0"/>
-[...1 lines deleted...]
-  <w15:commentEx w15:paraId="542F7FBC" w15:done="0"/>
+  <w15:commentEx w15:paraId="531F2689" w15:done="1"/>
+  <w15:commentEx w15:paraId="60610C53" w15:paraIdParent="531F2689" w15:done="1"/>
+  <w15:commentEx w15:paraId="3A3C2B51" w15:done="0"/>
+  <w15:commentEx w15:paraId="6DF84310" w15:done="0"/>
+  <w15:commentEx w15:paraId="679668A9" w15:done="0"/>
+  <w15:commentEx w15:paraId="23EC3B5F" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
-  <w16cex:commentExtensible w16cex:durableId="761E20EB" w16cex:dateUtc="2024-03-08T16:06:00Z"/>
-  <w16cex:commentExtensible w16cex:durableId="4231E976" w16cex:dateUtc="2024-03-08T16:14:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="16AE2ED2" w16cex:dateUtc="2026-02-24T17:53:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="03370217" w16cex:dateUtc="2026-02-24T19:15:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="21EDA1E2" w16cex:dateUtc="2026-02-24T17:53:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="2CA1B199" w16cex:dateUtc="2026-02-24T17:53:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="55508F61" w16cex:dateUtc="2024-06-07T13:48:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="182BB7F6" w16cex:dateUtc="2026-03-02T15:44:00Z"/>
 </w16cex:commentsExtensible>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w16cid:commentId w16cid:paraId="51DB5484" w16cid:durableId="761E20EB"/>
-[...1 lines deleted...]
-  <w16cid:commentId w16cid:paraId="542F7FBC" w16cid:durableId="55508F61"/>
+  <w16cid:commentId w16cid:paraId="531F2689" w16cid:durableId="16AE2ED2"/>
+  <w16cid:commentId w16cid:paraId="60610C53" w16cid:durableId="03370217"/>
+  <w16cid:commentId w16cid:paraId="3A3C2B51" w16cid:durableId="21EDA1E2"/>
+  <w16cid:commentId w16cid:paraId="6DF84310" w16cid:durableId="2CA1B199"/>
+  <w16cid:commentId w16cid:paraId="679668A9" w16cid:durableId="55508F61"/>
+  <w16cid:commentId w16cid:paraId="23EC3B5F" w16cid:durableId="182BB7F6"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="492AB114" w14:textId="77777777" w:rsidR="008C4F60" w:rsidRDefault="008C4F60" w:rsidP="00334325">
+    <w:p w14:paraId="2B262D05" w14:textId="77777777" w:rsidR="00C26A45" w:rsidRDefault="00C26A45" w:rsidP="008A380E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
+    <w:p w14:paraId="7299EFA8" w14:textId="77777777" w:rsidR="00C26A45" w:rsidRDefault="00C26A45"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4EE1BB00" w14:textId="77777777" w:rsidR="008C4F60" w:rsidRDefault="008C4F60" w:rsidP="00334325">
+    <w:p w14:paraId="11318F4E" w14:textId="77777777" w:rsidR="00C26A45" w:rsidRDefault="00C26A45" w:rsidP="008A380E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
+    <w:p w14:paraId="35537083" w14:textId="77777777" w:rsidR="00C26A45" w:rsidRDefault="00C26A45"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="71A679CB" w14:textId="77777777" w:rsidR="008C4F60" w:rsidRDefault="008C4F60">
+    <w:p w14:paraId="50E326AF" w14:textId="77777777" w:rsidR="00C26A45" w:rsidRDefault="00C26A45">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="354FE336" w14:textId="77777777" w:rsidR="00C26A45" w:rsidRDefault="00C26A45"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Avenir Next LT Pro">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="800000EF" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="32FBE28E" w14:textId="08C86DAD" w:rsidR="008A380E" w:rsidRDefault="008A380E">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="57C36EA7" w14:textId="67A35533" w:rsidR="008A380E" w:rsidRDefault="008A380E">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
-      <w:id w:val="834345011"/>
+      <w:id w:val="-42223891"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="780F9609" w14:textId="748B237F" w:rsidR="00334325" w:rsidRDefault="00334325">
+      <w:p w14:paraId="0AAA8579" w14:textId="77777777" w:rsidR="00EE1785" w:rsidRDefault="00EE1785">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
-          <w:jc w:val="right"/>
+          <w:jc w:val="center"/>
         </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="087DDC70" wp14:editId="5C0B31DB">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>6201410</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>161290</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="551180" cy="551180"/>
+              <wp:effectExtent l="0" t="0" r="1270" b="1270"/>
+              <wp:wrapTight wrapText="bothSides">
+                <wp:wrapPolygon edited="0">
+                  <wp:start x="0" y="0"/>
+                  <wp:lineTo x="0" y="20903"/>
+                  <wp:lineTo x="20903" y="20903"/>
+                  <wp:lineTo x="20903" y="0"/>
+                  <wp:lineTo x="0" y="0"/>
+                </wp:wrapPolygon>
+              </wp:wrapTight>
+              <wp:docPr id="224850467" name="Picture 1">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                    <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:nvPicPr>
+                      <pic:cNvPr id="224850467" name="Picture 1">
+                        <a:extLst>
+                          <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                            <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                          </a:ext>
+                        </a:extLst>
+                      </pic:cNvPr>
+                      <pic:cNvPicPr/>
+                    </pic:nvPicPr>
+                    <pic:blipFill>
+                      <a:blip r:embed="rId1">
+                        <a:extLst>
+                          <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                            <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                          </a:ext>
+                        </a:extLst>
+                      </a:blip>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </pic:blipFill>
+                    <pic:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="551180" cy="551180"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </pic:spPr>
+                  </pic:pic>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="25AE5F22" w14:textId="77777777" w:rsidR="00334325" w:rsidRDefault="00334325">
+  <w:p w14:paraId="4ACF29A8" w14:textId="77777777" w:rsidR="00EE1785" w:rsidRDefault="00EE1785" w:rsidP="00306357">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="49242CE5" w14:textId="77777777" w:rsidR="008C4F60" w:rsidRDefault="008C4F60" w:rsidP="00334325">
+    <w:p w14:paraId="170F88DE" w14:textId="77777777" w:rsidR="00C26A45" w:rsidRDefault="00C26A45" w:rsidP="008A380E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
+    <w:p w14:paraId="4A02697D" w14:textId="77777777" w:rsidR="00C26A45" w:rsidRDefault="00C26A45"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="70082000" w14:textId="77777777" w:rsidR="008C4F60" w:rsidRDefault="008C4F60" w:rsidP="00334325">
+    <w:p w14:paraId="62EB5A54" w14:textId="77777777" w:rsidR="00C26A45" w:rsidRDefault="00C26A45" w:rsidP="008A380E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
+    <w:p w14:paraId="79F54591" w14:textId="77777777" w:rsidR="00C26A45" w:rsidRDefault="00C26A45"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="30AF7528" w14:textId="77777777" w:rsidR="008C4F60" w:rsidRDefault="008C4F60">
+    <w:p w14:paraId="6FD51DEF" w14:textId="77777777" w:rsidR="00C26A45" w:rsidRDefault="00C26A45">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="5DEA3EAD" w14:textId="77777777" w:rsidR="00C26A45" w:rsidRDefault="00C26A45"/>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="1C99E38F" w14:textId="4F677A56" w:rsidR="00FD1E66" w:rsidRDefault="00FD1E66">
+    <w:p w14:paraId="27D1F12C" w14:textId="7F64AC4A" w:rsidR="00646189" w:rsidRDefault="00646189">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
-      </w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> LBE grant funds, ongoing networking and extended warranty costs may be covered for up to three years but must be prepaid upfront.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D143F2">
-[...18 lines deleted...]
-      <w:r w:rsidR="0047175B" w:rsidRPr="00BC161B">
+      <w:r w:rsidRPr="00BC161B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">While fleet-only parking areas are not required to design EVSE placement for accessibility unless requested through employee accommodation(s), state entities may wish to include accessible design as part of the request for proposals </w:t>
       </w:r>
-      <w:r w:rsidR="0047175B" w:rsidRPr="00BC161B">
+      <w:r w:rsidRPr="00BC161B">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:u w:val="none"/>
         </w:rPr>
         <w:t>for future use</w:t>
       </w:r>
-      <w:r w:rsidR="00F2188B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
-      <w:r w:rsidR="0047175B" w:rsidRPr="00BC161B">
+      <w:r w:rsidRPr="00BC161B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">namely, </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidR="0047175B" w:rsidRPr="00BC161B">
+        <w:r w:rsidRPr="00BC161B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Massachusetts Architectural Access Board's rules and regulations 521 CMR</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0047175B" w:rsidRPr="00BC161B">
+      <w:r w:rsidRPr="00BC161B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0000FF"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F2188B" w:rsidRPr="00F2188B">
+      <w:r w:rsidRPr="00F2188B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>and/</w:t>
       </w:r>
-      <w:r w:rsidR="0047175B" w:rsidRPr="00BC161B">
+      <w:r w:rsidRPr="00BC161B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidR="0047175B" w:rsidRPr="00BC161B">
+        <w:r w:rsidRPr="00BC161B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>2010 ADA Design Standards</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0047175B" w:rsidRPr="00BC161B">
+      <w:r w:rsidRPr="00BC161B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. See the Considerations to Inform EV Charging Station Decision-Making </w:t>
       </w:r>
-      <w:r w:rsidR="00FC26AF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
-      <w:r w:rsidR="0047175B" w:rsidRPr="00BC161B">
+      <w:r w:rsidRPr="00BC161B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">uide for more details. </w:t>
+        </w:rPr>
+        <w:t>uide for more details.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5F0BC9F4" w14:textId="5A4D1E7E" w:rsidR="00306357" w:rsidRDefault="00424B7E">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A0B16F3" wp14:editId="595687F0">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:align>left</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-457641</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7788275" cy="1343660"/>
+          <wp:effectExtent l="0" t="0" r="3175" b="8890"/>
+          <wp:wrapSquare wrapText="bothSides"/>
+          <wp:docPr id="708296456" name="Picture 2">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="471723792" name="Picture 2">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill rotWithShape="1">
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect b="69320"/>
+                  <a:stretch/>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7796138" cy="1345118"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="9C7C078F"/>
+    <w:nsid w:val="063C4984"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2A1A2B9A"/>
-[...164 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+    <w:tmpl w:val="FD0AF4A6"/>
+    <w:lvl w:ilvl="0" w:tplc="30CA02E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
-    </w:lvl>
-[...2 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="879ABC3A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
-    </w:lvl>
-[...2 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="920450C2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
-    </w:lvl>
-[...2 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="ACD26C12" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
-    </w:lvl>
-[...2 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="82D48F5C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
-    </w:lvl>
-[...2 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="5122D930" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
-    </w:lvl>
-[...2 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="940AD084" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
-    </w:lvl>
-[...2 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="EEF83BF8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
-    </w:lvl>
-[...2 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2D48A290" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09302D95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F384C38C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -13004,79 +7552,79 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0ABA2C3D"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="136407E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A1D6FCFC"/>
+    <w:tmpl w:val="1BC2434A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
@@ -13117,661 +7665,566 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F2A7199"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="149540B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="79C88252"/>
-    <w:lvl w:ilvl="0" w:tplc="BF7467A8">
+    <w:tmpl w:val="40B4B742"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="14CE4F2D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9416B606"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="34BA2352" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="7C58DD08" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="409064DE" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0F546C98" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="917237D6" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="5CA24FCC" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="C14E65EA" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="2968CA6A" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="149540B2"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19883DBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="40B4B742"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="EEE2E0BA"/>
+    <w:lvl w:ilvl="0" w:tplc="D336704A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...198 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="50124B6A">
+    <w:lvl w:ilvl="1" w:tplc="22B0FF20" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="9B2C80A0">
+    <w:lvl w:ilvl="2" w:tplc="2A98888A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0D8628D0" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="921E0CB0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="3210E3EE" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="157ECD6C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="E878E93C" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="27E4DF94" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="6644E008" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="E2628DCE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="544C7948" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="B210A46A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="614406EC" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="29BC5D2A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20B8659D"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1FA37A75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E78A4DB8"/>
+    <w:tmpl w:val="530EA80E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="233A3366"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5B0690FE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13840,777 +8293,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...725 lines deleted...]
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39C03252"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="71F891A0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -14679,200 +8406,223 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3AFA4750"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D1B0871"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2E0E4438"/>
-[...3 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:tmpl w:val="2796F2FA"/>
+    <w:lvl w:ilvl="0" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...12 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...12 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...12 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...12 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...12 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F126073"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C8DACF9E"/>
+    <w:lvl w:ilvl="0" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...12 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...12 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...12 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...7 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F486836"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="70886EC6"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -14941,391 +8691,165 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43205608"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="51F81812"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
-[...87 lines deleted...]
-        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="F6FE1214">
-[...1 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="D86EA692" w:tentative="1">
-[...1 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="left"/>
-[...7 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="CA5243B2" w:tentative="1">
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="8A1CBF98" w:tentative="1">
-[...1 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="AF2491A6" w:tentative="1">
-[...1 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="left"/>
-[...7 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="27C8AEB6" w:tentative="1">
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="1ADA8600" w:tentative="1">
-[...1 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="4176A2CE" w:tentative="1">
-[...1 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43280CE7"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="461B35AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="60B47270"/>
-[...112 lines deleted...]
-    <w:tmpl w:val="602E1960"/>
+    <w:tmpl w:val="EE20CACE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005">
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
@@ -15366,503 +8890,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-[...451 lines deleted...]
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DC12A19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="96D29BD4"/>
     <w:lvl w:ilvl="0" w:tplc="96C23CD6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -15911,1289 +8983,541 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4EE02AF9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="78FE0CF2"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FA81C14"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9184E6D8"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5004028A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A7F6064C"/>
+    <w:lvl w:ilvl="0" w:tplc="D67CDB38">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57F65419"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F170E2F4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
-      </w:pPr>
-[...142 lines deleted...]
-        <w:ind w:left="2887" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val=""/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5875536C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3020846E"/>
+    <w:lvl w:ilvl="0" w:tplc="7842F56E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3607" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="o"/>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4327" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5047" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5767" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6487" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7207" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-[...889 lines deleted...]
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7752557C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5638191E"/>
     <w:lvl w:ilvl="0" w:tplc="1A208340">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -17263,200 +9587,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-[...148 lines deleted...]
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79E76F56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6A40B35A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17525,1909 +9700,5674 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1123840015">
-[...5 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="1830633870">
+  <w:num w:numId="1" w16cid:durableId="2044554274">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="845290117">
+  <w:num w:numId="2" w16cid:durableId="1814831486">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1192375817">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="840506995">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="680854422">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1159274992">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="69738460">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="521170853">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="8" w16cid:durableId="172498907">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="269167672">
-[...5 lines deleted...]
-  <w:num w:numId="8" w16cid:durableId="724449952">
+  <w:num w:numId="9" w16cid:durableId="620108203">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="2120954004">
+  <w:num w:numId="10" w16cid:durableId="605508167">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="120805136">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1237203827">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="729113024">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1351568044">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1516535750">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="699744032">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1612126787">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1580358758">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1470170590">
-[...5 lines deleted...]
-  <w:num w:numId="12" w16cid:durableId="907812752">
+  <w:num w:numId="19" w16cid:durableId="123472107">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="928006940">
-[...20 lines deleted...]
-  <w:num w:numId="20" w16cid:durableId="1612126787">
+  <w:num w:numId="20" w16cid:durableId="1124761">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="1229807845">
-[...20 lines deleted...]
-  <w:num w:numId="28" w16cid:durableId="1634170918">
+  <w:num w:numId="21" w16cid:durableId="119425508">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="645665419">
-[...42 lines deleted...]
-    <w:abstractNumId w:val="37"/>
+  <w:num w:numId="22" w16cid:durableId="626934673">
+    <w:abstractNumId w:val="21"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w15:person w15:author="Kingston, Ryan (ENE)">
-[...1 lines deleted...]
-  </w15:person>
   <w15:person w15:author="Vitello, Sophia (ENE)">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S::Sophia.Vitello@mass.gov::901a5a57-0f88-4322-9ffe-fb3ca6d0a659"/>
+  </w15:person>
+  <w15:person w15:author="Lepre, Nicole (ENE)">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::Nicole.Lepre@mass.gov::2908c8d8-cc50-4c64-a996-a59873054c2a"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="003A6984"/>
-[...1109 lines deleted...]
-    <w:rsid w:val="00AB7FC9"/>
+    <w:rsidRoot w:val="00251D09"/>
+    <w:rsid w:val="000001F9"/>
+    <w:rsid w:val="000006B5"/>
+    <w:rsid w:val="00001BFD"/>
+    <w:rsid w:val="00001D9E"/>
+    <w:rsid w:val="000022E8"/>
+    <w:rsid w:val="00002A3B"/>
+    <w:rsid w:val="00003193"/>
+    <w:rsid w:val="00003544"/>
+    <w:rsid w:val="00003E8C"/>
+    <w:rsid w:val="00003FF6"/>
+    <w:rsid w:val="000043A9"/>
+    <w:rsid w:val="000046AA"/>
+    <w:rsid w:val="000046B4"/>
+    <w:rsid w:val="00004912"/>
+    <w:rsid w:val="00004EBD"/>
+    <w:rsid w:val="00004FCF"/>
+    <w:rsid w:val="00005584"/>
+    <w:rsid w:val="00005A70"/>
+    <w:rsid w:val="0000600F"/>
+    <w:rsid w:val="000061AE"/>
+    <w:rsid w:val="00007503"/>
+    <w:rsid w:val="00010132"/>
+    <w:rsid w:val="000102C7"/>
+    <w:rsid w:val="000119FB"/>
+    <w:rsid w:val="00011B4B"/>
+    <w:rsid w:val="00011C77"/>
+    <w:rsid w:val="0001271F"/>
+    <w:rsid w:val="00012D63"/>
+    <w:rsid w:val="00012FF5"/>
+    <w:rsid w:val="000133A4"/>
+    <w:rsid w:val="00013D05"/>
+    <w:rsid w:val="00013EC1"/>
+    <w:rsid w:val="000143B2"/>
+    <w:rsid w:val="00014FC3"/>
+    <w:rsid w:val="000151A3"/>
+    <w:rsid w:val="000158CA"/>
+    <w:rsid w:val="00015B41"/>
+    <w:rsid w:val="00015CC8"/>
+    <w:rsid w:val="00016969"/>
+    <w:rsid w:val="00016A2A"/>
+    <w:rsid w:val="00016FC5"/>
+    <w:rsid w:val="00017416"/>
+    <w:rsid w:val="000174A5"/>
+    <w:rsid w:val="00017CB6"/>
+    <w:rsid w:val="00020084"/>
+    <w:rsid w:val="00020F88"/>
+    <w:rsid w:val="00021293"/>
+    <w:rsid w:val="00021566"/>
+    <w:rsid w:val="000220FE"/>
+    <w:rsid w:val="0002212E"/>
+    <w:rsid w:val="00022591"/>
+    <w:rsid w:val="0002359E"/>
+    <w:rsid w:val="00023692"/>
+    <w:rsid w:val="00023CBE"/>
+    <w:rsid w:val="00023F70"/>
+    <w:rsid w:val="00024E0D"/>
+    <w:rsid w:val="0002508D"/>
+    <w:rsid w:val="00025B9F"/>
+    <w:rsid w:val="00025DEB"/>
+    <w:rsid w:val="00025E84"/>
+    <w:rsid w:val="00025F29"/>
+    <w:rsid w:val="000262EF"/>
+    <w:rsid w:val="00026A71"/>
+    <w:rsid w:val="00026B61"/>
+    <w:rsid w:val="000304C0"/>
+    <w:rsid w:val="00031017"/>
+    <w:rsid w:val="00031690"/>
+    <w:rsid w:val="00031D6F"/>
+    <w:rsid w:val="000321E7"/>
+    <w:rsid w:val="000336D2"/>
+    <w:rsid w:val="0003393E"/>
+    <w:rsid w:val="00034667"/>
+    <w:rsid w:val="00036060"/>
+    <w:rsid w:val="0003742B"/>
+    <w:rsid w:val="00037C3A"/>
+    <w:rsid w:val="00037D9D"/>
+    <w:rsid w:val="00040067"/>
+    <w:rsid w:val="0004074F"/>
+    <w:rsid w:val="0004110F"/>
+    <w:rsid w:val="0004143D"/>
+    <w:rsid w:val="00041B35"/>
+    <w:rsid w:val="000426A3"/>
+    <w:rsid w:val="00042D33"/>
+    <w:rsid w:val="000431B9"/>
+    <w:rsid w:val="000435F8"/>
+    <w:rsid w:val="0004450C"/>
+    <w:rsid w:val="00045084"/>
+    <w:rsid w:val="00045423"/>
+    <w:rsid w:val="000455D0"/>
+    <w:rsid w:val="00045D22"/>
+    <w:rsid w:val="00046176"/>
+    <w:rsid w:val="000468D6"/>
+    <w:rsid w:val="00047104"/>
+    <w:rsid w:val="0004716B"/>
+    <w:rsid w:val="000472E7"/>
+    <w:rsid w:val="000476D2"/>
+    <w:rsid w:val="000479F8"/>
+    <w:rsid w:val="00047E8E"/>
+    <w:rsid w:val="000501CC"/>
+    <w:rsid w:val="000508BD"/>
+    <w:rsid w:val="00051232"/>
+    <w:rsid w:val="0005141D"/>
+    <w:rsid w:val="00051707"/>
+    <w:rsid w:val="000518BF"/>
+    <w:rsid w:val="00051997"/>
+    <w:rsid w:val="00051D4F"/>
+    <w:rsid w:val="0005285C"/>
+    <w:rsid w:val="00052F92"/>
+    <w:rsid w:val="00052FB1"/>
+    <w:rsid w:val="00053660"/>
+    <w:rsid w:val="000536C3"/>
+    <w:rsid w:val="000539BC"/>
+    <w:rsid w:val="00053BF1"/>
+    <w:rsid w:val="00053DCE"/>
+    <w:rsid w:val="000544D8"/>
+    <w:rsid w:val="0005486D"/>
+    <w:rsid w:val="00054EAB"/>
+    <w:rsid w:val="0005525B"/>
+    <w:rsid w:val="000557A6"/>
+    <w:rsid w:val="00055A54"/>
+    <w:rsid w:val="00055C1D"/>
+    <w:rsid w:val="000560B8"/>
+    <w:rsid w:val="000563F7"/>
+    <w:rsid w:val="00056598"/>
+    <w:rsid w:val="0005667A"/>
+    <w:rsid w:val="00056683"/>
+    <w:rsid w:val="000566BD"/>
+    <w:rsid w:val="00056830"/>
+    <w:rsid w:val="00056C70"/>
+    <w:rsid w:val="00057124"/>
+    <w:rsid w:val="0005786C"/>
+    <w:rsid w:val="000579E1"/>
+    <w:rsid w:val="000604F1"/>
+    <w:rsid w:val="0006064B"/>
+    <w:rsid w:val="00061C5D"/>
+    <w:rsid w:val="00061C5F"/>
+    <w:rsid w:val="00061D84"/>
+    <w:rsid w:val="000629C0"/>
+    <w:rsid w:val="000647C6"/>
+    <w:rsid w:val="000658D5"/>
+    <w:rsid w:val="00065CF0"/>
+    <w:rsid w:val="00066296"/>
+    <w:rsid w:val="0006687F"/>
+    <w:rsid w:val="00066BD2"/>
+    <w:rsid w:val="0006700E"/>
+    <w:rsid w:val="000673B2"/>
+    <w:rsid w:val="0006763C"/>
+    <w:rsid w:val="000677CE"/>
+    <w:rsid w:val="00067AA9"/>
+    <w:rsid w:val="00070A4A"/>
+    <w:rsid w:val="00070AEA"/>
+    <w:rsid w:val="00071124"/>
+    <w:rsid w:val="00071A0F"/>
+    <w:rsid w:val="00071C70"/>
+    <w:rsid w:val="00071D2D"/>
+    <w:rsid w:val="00071DEE"/>
+    <w:rsid w:val="00071FB5"/>
+    <w:rsid w:val="0007202B"/>
+    <w:rsid w:val="00072636"/>
+    <w:rsid w:val="00073098"/>
+    <w:rsid w:val="000732E7"/>
+    <w:rsid w:val="00073475"/>
+    <w:rsid w:val="000736DC"/>
+    <w:rsid w:val="000739AF"/>
+    <w:rsid w:val="00073FD1"/>
+    <w:rsid w:val="00074A29"/>
+    <w:rsid w:val="00075B38"/>
+    <w:rsid w:val="00076F98"/>
+    <w:rsid w:val="00077054"/>
+    <w:rsid w:val="00077825"/>
+    <w:rsid w:val="00077A2C"/>
+    <w:rsid w:val="0008016C"/>
+    <w:rsid w:val="000809BE"/>
+    <w:rsid w:val="00081484"/>
+    <w:rsid w:val="0008167A"/>
+    <w:rsid w:val="0008174C"/>
+    <w:rsid w:val="00081A34"/>
+    <w:rsid w:val="00083712"/>
+    <w:rsid w:val="00083B7B"/>
+    <w:rsid w:val="00083D00"/>
+    <w:rsid w:val="0008461E"/>
+    <w:rsid w:val="000852F3"/>
+    <w:rsid w:val="0008537A"/>
+    <w:rsid w:val="00085C93"/>
+    <w:rsid w:val="00085CAF"/>
+    <w:rsid w:val="0008640F"/>
+    <w:rsid w:val="0008666F"/>
+    <w:rsid w:val="00087343"/>
+    <w:rsid w:val="00087685"/>
+    <w:rsid w:val="00087C0A"/>
+    <w:rsid w:val="00090EB8"/>
+    <w:rsid w:val="000913F2"/>
+    <w:rsid w:val="00093CD6"/>
+    <w:rsid w:val="00094626"/>
+    <w:rsid w:val="000946E6"/>
+    <w:rsid w:val="00094724"/>
+    <w:rsid w:val="00095BB3"/>
+    <w:rsid w:val="000962EC"/>
+    <w:rsid w:val="00096F0B"/>
+    <w:rsid w:val="000972FC"/>
+    <w:rsid w:val="00097395"/>
+    <w:rsid w:val="000A021E"/>
+    <w:rsid w:val="000A052D"/>
+    <w:rsid w:val="000A126D"/>
+    <w:rsid w:val="000A381D"/>
+    <w:rsid w:val="000A3CF3"/>
+    <w:rsid w:val="000A4E9A"/>
+    <w:rsid w:val="000A5435"/>
+    <w:rsid w:val="000A5533"/>
+    <w:rsid w:val="000A5E87"/>
+    <w:rsid w:val="000A6198"/>
+    <w:rsid w:val="000A6545"/>
+    <w:rsid w:val="000A6E4F"/>
+    <w:rsid w:val="000A7A92"/>
+    <w:rsid w:val="000A7F57"/>
+    <w:rsid w:val="000B01BD"/>
+    <w:rsid w:val="000B046F"/>
+    <w:rsid w:val="000B0C14"/>
+    <w:rsid w:val="000B158D"/>
+    <w:rsid w:val="000B28D6"/>
+    <w:rsid w:val="000B2A32"/>
+    <w:rsid w:val="000B3701"/>
+    <w:rsid w:val="000B3BA0"/>
+    <w:rsid w:val="000B50A5"/>
+    <w:rsid w:val="000B5505"/>
+    <w:rsid w:val="000B5614"/>
+    <w:rsid w:val="000B5D46"/>
+    <w:rsid w:val="000B6990"/>
+    <w:rsid w:val="000B6BD9"/>
+    <w:rsid w:val="000B6C66"/>
+    <w:rsid w:val="000B75B4"/>
+    <w:rsid w:val="000B76C1"/>
+    <w:rsid w:val="000C1271"/>
+    <w:rsid w:val="000C16E2"/>
+    <w:rsid w:val="000C1BE9"/>
+    <w:rsid w:val="000C3873"/>
+    <w:rsid w:val="000C47E6"/>
+    <w:rsid w:val="000C48DF"/>
+    <w:rsid w:val="000C5A14"/>
+    <w:rsid w:val="000C600F"/>
+    <w:rsid w:val="000C6221"/>
+    <w:rsid w:val="000C661A"/>
+    <w:rsid w:val="000C6CA1"/>
+    <w:rsid w:val="000C72B1"/>
+    <w:rsid w:val="000D0314"/>
+    <w:rsid w:val="000D0567"/>
+    <w:rsid w:val="000D0A30"/>
+    <w:rsid w:val="000D0BF2"/>
+    <w:rsid w:val="000D1135"/>
+    <w:rsid w:val="000D1761"/>
+    <w:rsid w:val="000D1D53"/>
+    <w:rsid w:val="000D2027"/>
+    <w:rsid w:val="000D232B"/>
+    <w:rsid w:val="000D25FB"/>
+    <w:rsid w:val="000D2872"/>
+    <w:rsid w:val="000D2D12"/>
+    <w:rsid w:val="000D322A"/>
+    <w:rsid w:val="000D361F"/>
+    <w:rsid w:val="000D3AE1"/>
+    <w:rsid w:val="000D40A8"/>
+    <w:rsid w:val="000D4AB0"/>
+    <w:rsid w:val="000D4BC3"/>
+    <w:rsid w:val="000D4C48"/>
+    <w:rsid w:val="000D4DB3"/>
+    <w:rsid w:val="000D543A"/>
+    <w:rsid w:val="000D5D17"/>
+    <w:rsid w:val="000D6D1B"/>
+    <w:rsid w:val="000D6E59"/>
+    <w:rsid w:val="000D7FB7"/>
+    <w:rsid w:val="000E04E2"/>
+    <w:rsid w:val="000E08CC"/>
+    <w:rsid w:val="000E0CC8"/>
+    <w:rsid w:val="000E1261"/>
+    <w:rsid w:val="000E2279"/>
+    <w:rsid w:val="000E2875"/>
+    <w:rsid w:val="000E294C"/>
+    <w:rsid w:val="000E29AA"/>
+    <w:rsid w:val="000E2BCA"/>
+    <w:rsid w:val="000E2F8B"/>
+    <w:rsid w:val="000E48B1"/>
+    <w:rsid w:val="000E54B2"/>
+    <w:rsid w:val="000E5925"/>
+    <w:rsid w:val="000E5EB4"/>
+    <w:rsid w:val="000E5FA9"/>
+    <w:rsid w:val="000E653B"/>
+    <w:rsid w:val="000E738F"/>
+    <w:rsid w:val="000E7FDC"/>
+    <w:rsid w:val="000F01B3"/>
+    <w:rsid w:val="000F0FA7"/>
+    <w:rsid w:val="000F0FB7"/>
+    <w:rsid w:val="000F17E9"/>
+    <w:rsid w:val="000F1FD9"/>
+    <w:rsid w:val="000F23B7"/>
+    <w:rsid w:val="000F2C24"/>
+    <w:rsid w:val="000F2E4E"/>
+    <w:rsid w:val="000F42B3"/>
+    <w:rsid w:val="000F43E3"/>
+    <w:rsid w:val="000F4EA7"/>
+    <w:rsid w:val="000F5BE9"/>
+    <w:rsid w:val="000F5F13"/>
+    <w:rsid w:val="000F60FA"/>
+    <w:rsid w:val="000F612C"/>
+    <w:rsid w:val="000F642D"/>
+    <w:rsid w:val="000F6EE4"/>
+    <w:rsid w:val="001004DF"/>
+    <w:rsid w:val="001007E3"/>
+    <w:rsid w:val="001009F8"/>
+    <w:rsid w:val="00100E80"/>
+    <w:rsid w:val="00101CDA"/>
+    <w:rsid w:val="00101FC4"/>
+    <w:rsid w:val="00101FD0"/>
+    <w:rsid w:val="00102474"/>
+    <w:rsid w:val="00103551"/>
+    <w:rsid w:val="00103DB0"/>
+    <w:rsid w:val="001042A7"/>
+    <w:rsid w:val="001043B1"/>
+    <w:rsid w:val="00104A0C"/>
+    <w:rsid w:val="001054FF"/>
+    <w:rsid w:val="00105C85"/>
+    <w:rsid w:val="0010631E"/>
+    <w:rsid w:val="00110302"/>
+    <w:rsid w:val="00110371"/>
+    <w:rsid w:val="00110519"/>
+    <w:rsid w:val="00110CAF"/>
+    <w:rsid w:val="00111549"/>
+    <w:rsid w:val="00112313"/>
+    <w:rsid w:val="001125FC"/>
+    <w:rsid w:val="00112C0A"/>
+    <w:rsid w:val="00113400"/>
+    <w:rsid w:val="00113A32"/>
+    <w:rsid w:val="00113A92"/>
+    <w:rsid w:val="001145CC"/>
+    <w:rsid w:val="00114975"/>
+    <w:rsid w:val="00114F97"/>
+    <w:rsid w:val="00115546"/>
+    <w:rsid w:val="00115791"/>
+    <w:rsid w:val="00115873"/>
+    <w:rsid w:val="00116913"/>
+    <w:rsid w:val="0011692F"/>
+    <w:rsid w:val="00116A14"/>
+    <w:rsid w:val="00117B2E"/>
+    <w:rsid w:val="0012009F"/>
+    <w:rsid w:val="00120ADC"/>
+    <w:rsid w:val="00120B46"/>
+    <w:rsid w:val="00121903"/>
+    <w:rsid w:val="00121EAF"/>
+    <w:rsid w:val="00122440"/>
+    <w:rsid w:val="00122499"/>
+    <w:rsid w:val="00122896"/>
+    <w:rsid w:val="00123AA5"/>
+    <w:rsid w:val="00124013"/>
+    <w:rsid w:val="00124657"/>
+    <w:rsid w:val="00124661"/>
+    <w:rsid w:val="00124A0F"/>
+    <w:rsid w:val="00124D07"/>
+    <w:rsid w:val="00124FF6"/>
+    <w:rsid w:val="00125D10"/>
+    <w:rsid w:val="00125E2F"/>
+    <w:rsid w:val="00125FF7"/>
+    <w:rsid w:val="00126721"/>
+    <w:rsid w:val="00126731"/>
+    <w:rsid w:val="0012721B"/>
+    <w:rsid w:val="001272F9"/>
+    <w:rsid w:val="001275B8"/>
+    <w:rsid w:val="00127C45"/>
+    <w:rsid w:val="00127F27"/>
+    <w:rsid w:val="0013040D"/>
+    <w:rsid w:val="001308E2"/>
+    <w:rsid w:val="00130FB4"/>
+    <w:rsid w:val="00131857"/>
+    <w:rsid w:val="00131F60"/>
+    <w:rsid w:val="001334C7"/>
+    <w:rsid w:val="00133651"/>
+    <w:rsid w:val="00133AC4"/>
+    <w:rsid w:val="00133B10"/>
+    <w:rsid w:val="001341A2"/>
+    <w:rsid w:val="00134799"/>
+    <w:rsid w:val="00134D45"/>
+    <w:rsid w:val="001350D9"/>
+    <w:rsid w:val="00135C25"/>
+    <w:rsid w:val="0013604F"/>
+    <w:rsid w:val="001365F8"/>
+    <w:rsid w:val="00136A34"/>
+    <w:rsid w:val="001376AD"/>
+    <w:rsid w:val="00137F3A"/>
+    <w:rsid w:val="001406C7"/>
+    <w:rsid w:val="001407BC"/>
+    <w:rsid w:val="00141A7E"/>
+    <w:rsid w:val="00141E39"/>
+    <w:rsid w:val="00143A39"/>
+    <w:rsid w:val="0014457E"/>
+    <w:rsid w:val="00145271"/>
+    <w:rsid w:val="001453CC"/>
+    <w:rsid w:val="00146328"/>
+    <w:rsid w:val="00146DB1"/>
+    <w:rsid w:val="0014705E"/>
+    <w:rsid w:val="00147752"/>
+    <w:rsid w:val="00147787"/>
+    <w:rsid w:val="00147D9A"/>
+    <w:rsid w:val="0015011F"/>
+    <w:rsid w:val="00150B0E"/>
+    <w:rsid w:val="00150C13"/>
+    <w:rsid w:val="001518A6"/>
+    <w:rsid w:val="00151CAD"/>
+    <w:rsid w:val="0015216C"/>
+    <w:rsid w:val="00152290"/>
+    <w:rsid w:val="001523C0"/>
+    <w:rsid w:val="00153055"/>
+    <w:rsid w:val="001533D1"/>
+    <w:rsid w:val="0015361D"/>
+    <w:rsid w:val="0015366B"/>
+    <w:rsid w:val="00153CFA"/>
+    <w:rsid w:val="001540BB"/>
+    <w:rsid w:val="001548A1"/>
+    <w:rsid w:val="00154A49"/>
+    <w:rsid w:val="00154C39"/>
+    <w:rsid w:val="001552CD"/>
+    <w:rsid w:val="001553E9"/>
+    <w:rsid w:val="00155C87"/>
+    <w:rsid w:val="001566D6"/>
+    <w:rsid w:val="00157607"/>
+    <w:rsid w:val="00157CFF"/>
+    <w:rsid w:val="00157D59"/>
+    <w:rsid w:val="0016095B"/>
+    <w:rsid w:val="001609CC"/>
+    <w:rsid w:val="00160DFF"/>
+    <w:rsid w:val="001613C4"/>
+    <w:rsid w:val="00161489"/>
+    <w:rsid w:val="00161E35"/>
+    <w:rsid w:val="00162D25"/>
+    <w:rsid w:val="00163151"/>
+    <w:rsid w:val="00163372"/>
+    <w:rsid w:val="00163625"/>
+    <w:rsid w:val="0016463B"/>
+    <w:rsid w:val="00165243"/>
+    <w:rsid w:val="00165456"/>
+    <w:rsid w:val="001658BD"/>
+    <w:rsid w:val="001663D6"/>
+    <w:rsid w:val="001666D1"/>
+    <w:rsid w:val="00166DD4"/>
+    <w:rsid w:val="00166F78"/>
+    <w:rsid w:val="001670DE"/>
+    <w:rsid w:val="001672BE"/>
+    <w:rsid w:val="0016753B"/>
+    <w:rsid w:val="001704C1"/>
+    <w:rsid w:val="00170C60"/>
+    <w:rsid w:val="00170D66"/>
+    <w:rsid w:val="00170D94"/>
+    <w:rsid w:val="0017127E"/>
+    <w:rsid w:val="00171F47"/>
+    <w:rsid w:val="001724AC"/>
+    <w:rsid w:val="00172AE9"/>
+    <w:rsid w:val="0017324B"/>
+    <w:rsid w:val="00173270"/>
+    <w:rsid w:val="00173305"/>
+    <w:rsid w:val="001736D1"/>
+    <w:rsid w:val="00173BF5"/>
+    <w:rsid w:val="0017616E"/>
+    <w:rsid w:val="001764E0"/>
+    <w:rsid w:val="001768A9"/>
+    <w:rsid w:val="001772A9"/>
+    <w:rsid w:val="00180185"/>
+    <w:rsid w:val="001806C4"/>
+    <w:rsid w:val="00180811"/>
+    <w:rsid w:val="0018102D"/>
+    <w:rsid w:val="0018104A"/>
+    <w:rsid w:val="001813E5"/>
+    <w:rsid w:val="00181623"/>
+    <w:rsid w:val="001817F2"/>
+    <w:rsid w:val="00182128"/>
+    <w:rsid w:val="00183064"/>
+    <w:rsid w:val="001833CB"/>
+    <w:rsid w:val="0018395B"/>
+    <w:rsid w:val="0018406F"/>
+    <w:rsid w:val="001850AB"/>
+    <w:rsid w:val="001861B0"/>
+    <w:rsid w:val="00186928"/>
+    <w:rsid w:val="00186996"/>
+    <w:rsid w:val="00186EDF"/>
+    <w:rsid w:val="00187011"/>
+    <w:rsid w:val="00187348"/>
+    <w:rsid w:val="0018745E"/>
+    <w:rsid w:val="001876DC"/>
+    <w:rsid w:val="00187DBA"/>
+    <w:rsid w:val="001902F9"/>
+    <w:rsid w:val="00190651"/>
+    <w:rsid w:val="001908A3"/>
+    <w:rsid w:val="00191290"/>
+    <w:rsid w:val="00191FD4"/>
+    <w:rsid w:val="00192264"/>
+    <w:rsid w:val="0019226F"/>
+    <w:rsid w:val="00192547"/>
+    <w:rsid w:val="001933CB"/>
+    <w:rsid w:val="00193645"/>
+    <w:rsid w:val="00193A34"/>
+    <w:rsid w:val="00193C7A"/>
+    <w:rsid w:val="001958FB"/>
+    <w:rsid w:val="001959BF"/>
+    <w:rsid w:val="00195AF7"/>
+    <w:rsid w:val="00196E70"/>
+    <w:rsid w:val="00197441"/>
+    <w:rsid w:val="0019749E"/>
+    <w:rsid w:val="00197617"/>
+    <w:rsid w:val="001A0568"/>
+    <w:rsid w:val="001A0717"/>
+    <w:rsid w:val="001A077A"/>
+    <w:rsid w:val="001A1F67"/>
+    <w:rsid w:val="001A2777"/>
+    <w:rsid w:val="001A28F1"/>
+    <w:rsid w:val="001A3586"/>
+    <w:rsid w:val="001A404F"/>
+    <w:rsid w:val="001A4D55"/>
+    <w:rsid w:val="001A4DEC"/>
+    <w:rsid w:val="001A51D9"/>
+    <w:rsid w:val="001A5B3F"/>
+    <w:rsid w:val="001A5ECE"/>
+    <w:rsid w:val="001A6B53"/>
+    <w:rsid w:val="001A75A5"/>
+    <w:rsid w:val="001A7648"/>
+    <w:rsid w:val="001A78E5"/>
+    <w:rsid w:val="001B0B74"/>
+    <w:rsid w:val="001B16FD"/>
+    <w:rsid w:val="001B21FB"/>
+    <w:rsid w:val="001B22BD"/>
+    <w:rsid w:val="001B2605"/>
+    <w:rsid w:val="001B3561"/>
+    <w:rsid w:val="001B35E4"/>
+    <w:rsid w:val="001B41E3"/>
+    <w:rsid w:val="001B4453"/>
+    <w:rsid w:val="001B485B"/>
+    <w:rsid w:val="001B4A0A"/>
+    <w:rsid w:val="001B4A71"/>
+    <w:rsid w:val="001B4F5A"/>
+    <w:rsid w:val="001B59D5"/>
+    <w:rsid w:val="001B6719"/>
+    <w:rsid w:val="001B6A9F"/>
+    <w:rsid w:val="001B7146"/>
+    <w:rsid w:val="001B71BE"/>
+    <w:rsid w:val="001B75FE"/>
+    <w:rsid w:val="001B79C8"/>
+    <w:rsid w:val="001B7D21"/>
+    <w:rsid w:val="001C0297"/>
+    <w:rsid w:val="001C0452"/>
+    <w:rsid w:val="001C0F74"/>
+    <w:rsid w:val="001C1703"/>
+    <w:rsid w:val="001C190C"/>
+    <w:rsid w:val="001C1D1F"/>
+    <w:rsid w:val="001C1D8C"/>
+    <w:rsid w:val="001C327C"/>
+    <w:rsid w:val="001C3537"/>
+    <w:rsid w:val="001C3D8F"/>
+    <w:rsid w:val="001C3FF8"/>
+    <w:rsid w:val="001C4AFD"/>
+    <w:rsid w:val="001C4C02"/>
+    <w:rsid w:val="001C50DF"/>
+    <w:rsid w:val="001C5BFA"/>
+    <w:rsid w:val="001C63A9"/>
+    <w:rsid w:val="001C652F"/>
+    <w:rsid w:val="001C6BBE"/>
+    <w:rsid w:val="001C700D"/>
+    <w:rsid w:val="001C721F"/>
+    <w:rsid w:val="001C76D9"/>
+    <w:rsid w:val="001C7A2A"/>
+    <w:rsid w:val="001D0592"/>
+    <w:rsid w:val="001D0E2A"/>
+    <w:rsid w:val="001D1329"/>
+    <w:rsid w:val="001D2A18"/>
+    <w:rsid w:val="001D367F"/>
+    <w:rsid w:val="001D3B70"/>
+    <w:rsid w:val="001D5C69"/>
+    <w:rsid w:val="001D5F7A"/>
+    <w:rsid w:val="001D60D4"/>
+    <w:rsid w:val="001D6E56"/>
+    <w:rsid w:val="001D7702"/>
+    <w:rsid w:val="001D7A1B"/>
+    <w:rsid w:val="001D7C41"/>
+    <w:rsid w:val="001D7D97"/>
+    <w:rsid w:val="001D7EB2"/>
+    <w:rsid w:val="001E023C"/>
+    <w:rsid w:val="001E0460"/>
+    <w:rsid w:val="001E17EE"/>
+    <w:rsid w:val="001E1EF7"/>
+    <w:rsid w:val="001E2BC1"/>
+    <w:rsid w:val="001E37A1"/>
+    <w:rsid w:val="001E3CE2"/>
+    <w:rsid w:val="001E452D"/>
+    <w:rsid w:val="001E4776"/>
+    <w:rsid w:val="001E47AD"/>
+    <w:rsid w:val="001E4822"/>
+    <w:rsid w:val="001E4916"/>
+    <w:rsid w:val="001E4CFE"/>
+    <w:rsid w:val="001E4E2B"/>
+    <w:rsid w:val="001E61F1"/>
+    <w:rsid w:val="001E62AD"/>
+    <w:rsid w:val="001E69B0"/>
+    <w:rsid w:val="001E6A5D"/>
+    <w:rsid w:val="001E7023"/>
+    <w:rsid w:val="001E7147"/>
+    <w:rsid w:val="001E7490"/>
+    <w:rsid w:val="001E759C"/>
+    <w:rsid w:val="001E7639"/>
+    <w:rsid w:val="001E7833"/>
+    <w:rsid w:val="001E7A86"/>
+    <w:rsid w:val="001F088B"/>
+    <w:rsid w:val="001F10E5"/>
+    <w:rsid w:val="001F1552"/>
+    <w:rsid w:val="001F2737"/>
+    <w:rsid w:val="001F2E07"/>
+    <w:rsid w:val="001F2F9D"/>
+    <w:rsid w:val="001F399F"/>
+    <w:rsid w:val="001F3B3E"/>
+    <w:rsid w:val="001F407F"/>
+    <w:rsid w:val="001F40FC"/>
+    <w:rsid w:val="001F42F0"/>
+    <w:rsid w:val="001F51C2"/>
+    <w:rsid w:val="001F51C8"/>
+    <w:rsid w:val="001F51D5"/>
+    <w:rsid w:val="001F570B"/>
+    <w:rsid w:val="001F5C92"/>
+    <w:rsid w:val="001F5C99"/>
+    <w:rsid w:val="001F5CF0"/>
+    <w:rsid w:val="001F5D6F"/>
+    <w:rsid w:val="001F624A"/>
+    <w:rsid w:val="001F62CD"/>
+    <w:rsid w:val="001F6F7D"/>
+    <w:rsid w:val="001F725C"/>
+    <w:rsid w:val="001F7529"/>
+    <w:rsid w:val="001F7BC8"/>
+    <w:rsid w:val="002001DC"/>
+    <w:rsid w:val="002009FD"/>
+    <w:rsid w:val="00200A08"/>
+    <w:rsid w:val="0020133D"/>
+    <w:rsid w:val="00201A00"/>
+    <w:rsid w:val="00201EC6"/>
+    <w:rsid w:val="00202066"/>
+    <w:rsid w:val="002020F6"/>
+    <w:rsid w:val="00202131"/>
+    <w:rsid w:val="00202B35"/>
+    <w:rsid w:val="00203EE9"/>
+    <w:rsid w:val="002044DF"/>
+    <w:rsid w:val="0020472F"/>
+    <w:rsid w:val="00204876"/>
+    <w:rsid w:val="00205318"/>
+    <w:rsid w:val="002059C1"/>
+    <w:rsid w:val="0020679D"/>
+    <w:rsid w:val="00206AB2"/>
+    <w:rsid w:val="002074BB"/>
+    <w:rsid w:val="00207587"/>
+    <w:rsid w:val="002077F6"/>
+    <w:rsid w:val="00207D54"/>
+    <w:rsid w:val="002101C1"/>
+    <w:rsid w:val="002107D4"/>
+    <w:rsid w:val="00210C37"/>
+    <w:rsid w:val="00210FA5"/>
+    <w:rsid w:val="00210FC2"/>
+    <w:rsid w:val="00211900"/>
+    <w:rsid w:val="00211D35"/>
+    <w:rsid w:val="00211D42"/>
+    <w:rsid w:val="00211ECE"/>
+    <w:rsid w:val="00212537"/>
+    <w:rsid w:val="002127EF"/>
+    <w:rsid w:val="0021283C"/>
+    <w:rsid w:val="0021409A"/>
+    <w:rsid w:val="00214158"/>
+    <w:rsid w:val="002145D4"/>
+    <w:rsid w:val="00214764"/>
+    <w:rsid w:val="002168AA"/>
+    <w:rsid w:val="00216C45"/>
+    <w:rsid w:val="00216E22"/>
+    <w:rsid w:val="00216EA0"/>
+    <w:rsid w:val="00217155"/>
+    <w:rsid w:val="0021783C"/>
+    <w:rsid w:val="00217888"/>
+    <w:rsid w:val="00217A81"/>
+    <w:rsid w:val="002205FB"/>
+    <w:rsid w:val="00220A44"/>
+    <w:rsid w:val="00220E5F"/>
+    <w:rsid w:val="00221555"/>
+    <w:rsid w:val="00221B98"/>
+    <w:rsid w:val="0022208B"/>
+    <w:rsid w:val="002227C7"/>
+    <w:rsid w:val="00222833"/>
+    <w:rsid w:val="00222B2D"/>
+    <w:rsid w:val="00224358"/>
+    <w:rsid w:val="002250D9"/>
+    <w:rsid w:val="0022562D"/>
+    <w:rsid w:val="00225A49"/>
+    <w:rsid w:val="002261CD"/>
+    <w:rsid w:val="002267A6"/>
+    <w:rsid w:val="00226B23"/>
+    <w:rsid w:val="00227E58"/>
+    <w:rsid w:val="00227F6F"/>
+    <w:rsid w:val="002308F7"/>
+    <w:rsid w:val="00230A08"/>
+    <w:rsid w:val="00230A0E"/>
+    <w:rsid w:val="00231A7B"/>
+    <w:rsid w:val="00231F96"/>
+    <w:rsid w:val="00232982"/>
+    <w:rsid w:val="00232B8F"/>
+    <w:rsid w:val="002336AB"/>
+    <w:rsid w:val="00233784"/>
+    <w:rsid w:val="00233A18"/>
+    <w:rsid w:val="00233A38"/>
+    <w:rsid w:val="00233F40"/>
+    <w:rsid w:val="00234543"/>
+    <w:rsid w:val="002348AC"/>
+    <w:rsid w:val="00234996"/>
+    <w:rsid w:val="0023529E"/>
+    <w:rsid w:val="00235D95"/>
+    <w:rsid w:val="00236863"/>
+    <w:rsid w:val="0023773A"/>
+    <w:rsid w:val="00237988"/>
+    <w:rsid w:val="00237A31"/>
+    <w:rsid w:val="00237DA5"/>
+    <w:rsid w:val="00240BC2"/>
+    <w:rsid w:val="00241308"/>
+    <w:rsid w:val="002422D2"/>
+    <w:rsid w:val="00242A6E"/>
+    <w:rsid w:val="00243195"/>
+    <w:rsid w:val="00243DF0"/>
+    <w:rsid w:val="00244921"/>
+    <w:rsid w:val="00244D9C"/>
+    <w:rsid w:val="002454F0"/>
+    <w:rsid w:val="00246487"/>
+    <w:rsid w:val="00246816"/>
+    <w:rsid w:val="00247669"/>
+    <w:rsid w:val="0024794C"/>
+    <w:rsid w:val="00247F0E"/>
+    <w:rsid w:val="00247F27"/>
+    <w:rsid w:val="0025020D"/>
+    <w:rsid w:val="002507DD"/>
+    <w:rsid w:val="002508BF"/>
+    <w:rsid w:val="00251028"/>
+    <w:rsid w:val="00251495"/>
+    <w:rsid w:val="002514F1"/>
+    <w:rsid w:val="00251D09"/>
+    <w:rsid w:val="0025249A"/>
+    <w:rsid w:val="00252791"/>
+    <w:rsid w:val="002530E2"/>
+    <w:rsid w:val="002534A9"/>
+    <w:rsid w:val="00253EDD"/>
+    <w:rsid w:val="00253FCB"/>
+    <w:rsid w:val="00254389"/>
+    <w:rsid w:val="0025487A"/>
+    <w:rsid w:val="00254DCC"/>
+    <w:rsid w:val="002552E0"/>
+    <w:rsid w:val="0025571D"/>
+    <w:rsid w:val="002559B5"/>
+    <w:rsid w:val="00255AFC"/>
+    <w:rsid w:val="0025643C"/>
+    <w:rsid w:val="00256480"/>
+    <w:rsid w:val="00256FC5"/>
+    <w:rsid w:val="0025727E"/>
+    <w:rsid w:val="00257827"/>
+    <w:rsid w:val="002578DC"/>
+    <w:rsid w:val="0025793C"/>
+    <w:rsid w:val="00260159"/>
+    <w:rsid w:val="00260720"/>
+    <w:rsid w:val="00260863"/>
+    <w:rsid w:val="00260A69"/>
+    <w:rsid w:val="002612EC"/>
+    <w:rsid w:val="002615BB"/>
+    <w:rsid w:val="0026176E"/>
+    <w:rsid w:val="002622FA"/>
+    <w:rsid w:val="002623D3"/>
+    <w:rsid w:val="00262495"/>
+    <w:rsid w:val="00262E7E"/>
+    <w:rsid w:val="00263587"/>
+    <w:rsid w:val="0026418B"/>
+    <w:rsid w:val="00264CC7"/>
+    <w:rsid w:val="00264E77"/>
+    <w:rsid w:val="00265569"/>
+    <w:rsid w:val="002659C9"/>
+    <w:rsid w:val="00265D8C"/>
+    <w:rsid w:val="002660D7"/>
+    <w:rsid w:val="00266994"/>
+    <w:rsid w:val="00266C8A"/>
+    <w:rsid w:val="00267694"/>
+    <w:rsid w:val="0026778D"/>
+    <w:rsid w:val="00267875"/>
+    <w:rsid w:val="002678AC"/>
+    <w:rsid w:val="00267C40"/>
+    <w:rsid w:val="00267CEA"/>
+    <w:rsid w:val="00267D22"/>
+    <w:rsid w:val="00267D89"/>
+    <w:rsid w:val="0027003B"/>
+    <w:rsid w:val="00270432"/>
+    <w:rsid w:val="00270E73"/>
+    <w:rsid w:val="00271109"/>
+    <w:rsid w:val="00271925"/>
+    <w:rsid w:val="00272984"/>
+    <w:rsid w:val="00273216"/>
+    <w:rsid w:val="00273A35"/>
+    <w:rsid w:val="00273B96"/>
+    <w:rsid w:val="002740C7"/>
+    <w:rsid w:val="00274393"/>
+    <w:rsid w:val="00274398"/>
+    <w:rsid w:val="002746E4"/>
+    <w:rsid w:val="00274D9B"/>
+    <w:rsid w:val="0027524C"/>
+    <w:rsid w:val="00275868"/>
+    <w:rsid w:val="00275EC2"/>
+    <w:rsid w:val="00275FA9"/>
+    <w:rsid w:val="002763B2"/>
+    <w:rsid w:val="00276BEC"/>
+    <w:rsid w:val="0027759B"/>
+    <w:rsid w:val="00277734"/>
+    <w:rsid w:val="0027773B"/>
+    <w:rsid w:val="0027784C"/>
+    <w:rsid w:val="00277E43"/>
+    <w:rsid w:val="002802C7"/>
+    <w:rsid w:val="00280363"/>
+    <w:rsid w:val="00281E0A"/>
+    <w:rsid w:val="00281E8B"/>
+    <w:rsid w:val="00282948"/>
+    <w:rsid w:val="00283F67"/>
+    <w:rsid w:val="00284154"/>
+    <w:rsid w:val="00284207"/>
+    <w:rsid w:val="00284F75"/>
+    <w:rsid w:val="00286079"/>
+    <w:rsid w:val="00286CE1"/>
+    <w:rsid w:val="002871D1"/>
+    <w:rsid w:val="002876D1"/>
+    <w:rsid w:val="0028781C"/>
+    <w:rsid w:val="00287C33"/>
+    <w:rsid w:val="00287E0A"/>
+    <w:rsid w:val="002913D2"/>
+    <w:rsid w:val="002918CE"/>
+    <w:rsid w:val="002920F6"/>
+    <w:rsid w:val="00292341"/>
+    <w:rsid w:val="00292D27"/>
+    <w:rsid w:val="00293330"/>
+    <w:rsid w:val="00294AC7"/>
+    <w:rsid w:val="00294D5C"/>
+    <w:rsid w:val="002953F2"/>
+    <w:rsid w:val="00295803"/>
+    <w:rsid w:val="00295C98"/>
+    <w:rsid w:val="00296807"/>
+    <w:rsid w:val="00296BA8"/>
+    <w:rsid w:val="002971B3"/>
+    <w:rsid w:val="002974E1"/>
+    <w:rsid w:val="00297A7E"/>
+    <w:rsid w:val="00297F0D"/>
+    <w:rsid w:val="002A1049"/>
+    <w:rsid w:val="002A175B"/>
+    <w:rsid w:val="002A1D49"/>
+    <w:rsid w:val="002A2176"/>
+    <w:rsid w:val="002A3009"/>
+    <w:rsid w:val="002A30DB"/>
+    <w:rsid w:val="002A38D3"/>
+    <w:rsid w:val="002A404D"/>
+    <w:rsid w:val="002A4212"/>
+    <w:rsid w:val="002A4257"/>
+    <w:rsid w:val="002A46FD"/>
+    <w:rsid w:val="002A472B"/>
+    <w:rsid w:val="002A4964"/>
+    <w:rsid w:val="002A6B98"/>
+    <w:rsid w:val="002A7592"/>
+    <w:rsid w:val="002B07EC"/>
+    <w:rsid w:val="002B1832"/>
+    <w:rsid w:val="002B1DAC"/>
+    <w:rsid w:val="002B1F5B"/>
+    <w:rsid w:val="002B23DF"/>
+    <w:rsid w:val="002B250A"/>
+    <w:rsid w:val="002B2631"/>
+    <w:rsid w:val="002B2728"/>
+    <w:rsid w:val="002B2A0E"/>
+    <w:rsid w:val="002B3283"/>
+    <w:rsid w:val="002B3309"/>
+    <w:rsid w:val="002B43E4"/>
+    <w:rsid w:val="002B4D66"/>
+    <w:rsid w:val="002B5619"/>
+    <w:rsid w:val="002B583B"/>
+    <w:rsid w:val="002B691B"/>
+    <w:rsid w:val="002B6BD7"/>
+    <w:rsid w:val="002B7B44"/>
+    <w:rsid w:val="002B7D67"/>
+    <w:rsid w:val="002C0238"/>
+    <w:rsid w:val="002C0462"/>
+    <w:rsid w:val="002C0C2A"/>
+    <w:rsid w:val="002C1213"/>
+    <w:rsid w:val="002C1391"/>
+    <w:rsid w:val="002C1453"/>
+    <w:rsid w:val="002C15E1"/>
+    <w:rsid w:val="002C224F"/>
+    <w:rsid w:val="002C2454"/>
+    <w:rsid w:val="002C2F7E"/>
+    <w:rsid w:val="002C340B"/>
+    <w:rsid w:val="002C37A1"/>
+    <w:rsid w:val="002C39EE"/>
+    <w:rsid w:val="002C3DE9"/>
+    <w:rsid w:val="002C479D"/>
+    <w:rsid w:val="002C6ABD"/>
+    <w:rsid w:val="002C728B"/>
+    <w:rsid w:val="002C72A2"/>
+    <w:rsid w:val="002C7721"/>
+    <w:rsid w:val="002C7A05"/>
+    <w:rsid w:val="002C7D35"/>
+    <w:rsid w:val="002D07B1"/>
+    <w:rsid w:val="002D07C9"/>
+    <w:rsid w:val="002D0B96"/>
+    <w:rsid w:val="002D105E"/>
+    <w:rsid w:val="002D179E"/>
+    <w:rsid w:val="002D1FE1"/>
+    <w:rsid w:val="002D2B2B"/>
+    <w:rsid w:val="002D2CBB"/>
+    <w:rsid w:val="002D3112"/>
+    <w:rsid w:val="002D340B"/>
+    <w:rsid w:val="002D3513"/>
+    <w:rsid w:val="002D3E5D"/>
+    <w:rsid w:val="002D3F9F"/>
+    <w:rsid w:val="002D4B55"/>
+    <w:rsid w:val="002D4B57"/>
+    <w:rsid w:val="002D4E5E"/>
+    <w:rsid w:val="002D5243"/>
+    <w:rsid w:val="002D545C"/>
+    <w:rsid w:val="002D55CC"/>
+    <w:rsid w:val="002D656A"/>
+    <w:rsid w:val="002D6748"/>
+    <w:rsid w:val="002D683B"/>
+    <w:rsid w:val="002D68AF"/>
+    <w:rsid w:val="002D69E1"/>
+    <w:rsid w:val="002D71B0"/>
+    <w:rsid w:val="002D7525"/>
+    <w:rsid w:val="002D7577"/>
+    <w:rsid w:val="002D7854"/>
+    <w:rsid w:val="002E0464"/>
+    <w:rsid w:val="002E0BDA"/>
+    <w:rsid w:val="002E1158"/>
+    <w:rsid w:val="002E1409"/>
+    <w:rsid w:val="002E1811"/>
+    <w:rsid w:val="002E1BF4"/>
+    <w:rsid w:val="002E25CA"/>
+    <w:rsid w:val="002E2EA8"/>
+    <w:rsid w:val="002E31E5"/>
+    <w:rsid w:val="002E3572"/>
+    <w:rsid w:val="002E37A7"/>
+    <w:rsid w:val="002E4233"/>
+    <w:rsid w:val="002E4789"/>
+    <w:rsid w:val="002E4BDB"/>
+    <w:rsid w:val="002E554D"/>
+    <w:rsid w:val="002E5919"/>
+    <w:rsid w:val="002E5B5C"/>
+    <w:rsid w:val="002E5CC7"/>
+    <w:rsid w:val="002E6005"/>
+    <w:rsid w:val="002E6472"/>
+    <w:rsid w:val="002E7EA5"/>
+    <w:rsid w:val="002F003C"/>
+    <w:rsid w:val="002F0163"/>
+    <w:rsid w:val="002F0C88"/>
+    <w:rsid w:val="002F28E4"/>
+    <w:rsid w:val="002F2AC4"/>
+    <w:rsid w:val="002F2B30"/>
+    <w:rsid w:val="002F2C0D"/>
+    <w:rsid w:val="002F3126"/>
+    <w:rsid w:val="002F35B6"/>
+    <w:rsid w:val="002F3E56"/>
+    <w:rsid w:val="002F3FD3"/>
+    <w:rsid w:val="002F426D"/>
+    <w:rsid w:val="002F463A"/>
+    <w:rsid w:val="002F474D"/>
+    <w:rsid w:val="002F5426"/>
+    <w:rsid w:val="002F5603"/>
+    <w:rsid w:val="002F5944"/>
+    <w:rsid w:val="002F5A7B"/>
+    <w:rsid w:val="002F5BE1"/>
+    <w:rsid w:val="002F7253"/>
+    <w:rsid w:val="002F78D2"/>
+    <w:rsid w:val="00300372"/>
+    <w:rsid w:val="003003A7"/>
+    <w:rsid w:val="00300531"/>
+    <w:rsid w:val="0030066C"/>
+    <w:rsid w:val="003007C3"/>
+    <w:rsid w:val="00300929"/>
+    <w:rsid w:val="00301ADF"/>
+    <w:rsid w:val="00301CB3"/>
+    <w:rsid w:val="00301E53"/>
+    <w:rsid w:val="00302A6A"/>
+    <w:rsid w:val="00303684"/>
+    <w:rsid w:val="00303755"/>
+    <w:rsid w:val="0030418D"/>
+    <w:rsid w:val="00304EA8"/>
+    <w:rsid w:val="00305351"/>
+    <w:rsid w:val="003059DD"/>
+    <w:rsid w:val="00306357"/>
+    <w:rsid w:val="00306B0E"/>
+    <w:rsid w:val="003102E1"/>
+    <w:rsid w:val="00310C87"/>
+    <w:rsid w:val="003125A6"/>
+    <w:rsid w:val="00312CDC"/>
+    <w:rsid w:val="00312E28"/>
+    <w:rsid w:val="00312EAE"/>
+    <w:rsid w:val="003132FA"/>
+    <w:rsid w:val="003133C6"/>
+    <w:rsid w:val="0031384D"/>
+    <w:rsid w:val="00313C27"/>
+    <w:rsid w:val="00313EE3"/>
+    <w:rsid w:val="003142E4"/>
+    <w:rsid w:val="00314C50"/>
+    <w:rsid w:val="00314CA6"/>
+    <w:rsid w:val="00314D3A"/>
+    <w:rsid w:val="00314E7D"/>
+    <w:rsid w:val="00315E51"/>
+    <w:rsid w:val="0031678E"/>
+    <w:rsid w:val="00316E26"/>
+    <w:rsid w:val="003175ED"/>
+    <w:rsid w:val="00320437"/>
+    <w:rsid w:val="00320CE3"/>
+    <w:rsid w:val="003217D4"/>
+    <w:rsid w:val="0032254F"/>
+    <w:rsid w:val="00322B53"/>
+    <w:rsid w:val="00322EA1"/>
+    <w:rsid w:val="00323146"/>
+    <w:rsid w:val="00323430"/>
+    <w:rsid w:val="00323759"/>
+    <w:rsid w:val="003237D7"/>
+    <w:rsid w:val="00323C75"/>
+    <w:rsid w:val="00323D90"/>
+    <w:rsid w:val="00324797"/>
+    <w:rsid w:val="0032485A"/>
+    <w:rsid w:val="00324C63"/>
+    <w:rsid w:val="003262DF"/>
+    <w:rsid w:val="0032636F"/>
+    <w:rsid w:val="00326AA2"/>
+    <w:rsid w:val="00327A24"/>
+    <w:rsid w:val="00327AF2"/>
+    <w:rsid w:val="00327C04"/>
+    <w:rsid w:val="003301EB"/>
+    <w:rsid w:val="003306D2"/>
+    <w:rsid w:val="003309EE"/>
+    <w:rsid w:val="003310F7"/>
+    <w:rsid w:val="003311D2"/>
+    <w:rsid w:val="00331524"/>
+    <w:rsid w:val="00331B86"/>
+    <w:rsid w:val="00331C2A"/>
+    <w:rsid w:val="00332417"/>
+    <w:rsid w:val="00332B55"/>
+    <w:rsid w:val="00332C22"/>
+    <w:rsid w:val="00332F7C"/>
+    <w:rsid w:val="003330F9"/>
+    <w:rsid w:val="0033336F"/>
+    <w:rsid w:val="00333B4C"/>
+    <w:rsid w:val="00333CE3"/>
+    <w:rsid w:val="00334AE2"/>
+    <w:rsid w:val="0033569B"/>
+    <w:rsid w:val="00335982"/>
+    <w:rsid w:val="00335EC8"/>
+    <w:rsid w:val="003366C2"/>
+    <w:rsid w:val="00336935"/>
+    <w:rsid w:val="00337BB7"/>
+    <w:rsid w:val="00340157"/>
+    <w:rsid w:val="00342289"/>
+    <w:rsid w:val="003422AB"/>
+    <w:rsid w:val="0034247F"/>
+    <w:rsid w:val="003430C7"/>
+    <w:rsid w:val="0034492F"/>
+    <w:rsid w:val="00344BA3"/>
+    <w:rsid w:val="00345ED2"/>
+    <w:rsid w:val="00346184"/>
+    <w:rsid w:val="003465BC"/>
+    <w:rsid w:val="00346A7D"/>
+    <w:rsid w:val="00346B33"/>
+    <w:rsid w:val="00347945"/>
+    <w:rsid w:val="00347CE1"/>
+    <w:rsid w:val="00347D29"/>
+    <w:rsid w:val="0035091F"/>
+    <w:rsid w:val="00351913"/>
+    <w:rsid w:val="00352C14"/>
+    <w:rsid w:val="00353FCD"/>
+    <w:rsid w:val="003549CA"/>
+    <w:rsid w:val="00355239"/>
+    <w:rsid w:val="00355464"/>
+    <w:rsid w:val="00355EE4"/>
+    <w:rsid w:val="0035609C"/>
+    <w:rsid w:val="00356A7C"/>
+    <w:rsid w:val="00356CC0"/>
+    <w:rsid w:val="003571F7"/>
+    <w:rsid w:val="00357980"/>
+    <w:rsid w:val="00360C31"/>
+    <w:rsid w:val="00361813"/>
+    <w:rsid w:val="003618A7"/>
+    <w:rsid w:val="00361B97"/>
+    <w:rsid w:val="00362156"/>
+    <w:rsid w:val="0036226F"/>
+    <w:rsid w:val="00364591"/>
+    <w:rsid w:val="003658DB"/>
+    <w:rsid w:val="00366A83"/>
+    <w:rsid w:val="00366BE7"/>
+    <w:rsid w:val="00366C2C"/>
+    <w:rsid w:val="00366CE0"/>
+    <w:rsid w:val="003671CB"/>
+    <w:rsid w:val="00367AF0"/>
+    <w:rsid w:val="00367CAA"/>
+    <w:rsid w:val="00367D4C"/>
+    <w:rsid w:val="0037014C"/>
+    <w:rsid w:val="00370524"/>
+    <w:rsid w:val="00371D06"/>
+    <w:rsid w:val="00371FC4"/>
+    <w:rsid w:val="003722FD"/>
+    <w:rsid w:val="00372B15"/>
+    <w:rsid w:val="003735AE"/>
+    <w:rsid w:val="00373C4B"/>
+    <w:rsid w:val="00374ADA"/>
+    <w:rsid w:val="00374C39"/>
+    <w:rsid w:val="003755CC"/>
+    <w:rsid w:val="003758A8"/>
+    <w:rsid w:val="003771A1"/>
+    <w:rsid w:val="0037765C"/>
+    <w:rsid w:val="00377750"/>
+    <w:rsid w:val="00377896"/>
+    <w:rsid w:val="003803B1"/>
+    <w:rsid w:val="0038054A"/>
+    <w:rsid w:val="00380D5D"/>
+    <w:rsid w:val="00381454"/>
+    <w:rsid w:val="00381501"/>
+    <w:rsid w:val="00381D2C"/>
+    <w:rsid w:val="00382210"/>
+    <w:rsid w:val="0038269D"/>
+    <w:rsid w:val="00382AAB"/>
+    <w:rsid w:val="00382BFA"/>
+    <w:rsid w:val="003833BF"/>
+    <w:rsid w:val="00383A95"/>
+    <w:rsid w:val="00384467"/>
+    <w:rsid w:val="0038510B"/>
+    <w:rsid w:val="00385312"/>
+    <w:rsid w:val="00385A9D"/>
+    <w:rsid w:val="003864BA"/>
+    <w:rsid w:val="003868A0"/>
+    <w:rsid w:val="00386A3C"/>
+    <w:rsid w:val="00386FF9"/>
+    <w:rsid w:val="0038773B"/>
+    <w:rsid w:val="00390091"/>
+    <w:rsid w:val="00390338"/>
+    <w:rsid w:val="003907BE"/>
+    <w:rsid w:val="00390C18"/>
+    <w:rsid w:val="00391136"/>
+    <w:rsid w:val="0039143D"/>
+    <w:rsid w:val="00391BD9"/>
+    <w:rsid w:val="003921DE"/>
+    <w:rsid w:val="0039264E"/>
+    <w:rsid w:val="00392C00"/>
+    <w:rsid w:val="00392DBF"/>
+    <w:rsid w:val="00393229"/>
+    <w:rsid w:val="00393252"/>
+    <w:rsid w:val="0039430A"/>
+    <w:rsid w:val="0039451B"/>
+    <w:rsid w:val="00395050"/>
+    <w:rsid w:val="00395451"/>
+    <w:rsid w:val="003959EE"/>
+    <w:rsid w:val="00395CFD"/>
+    <w:rsid w:val="00395D0A"/>
+    <w:rsid w:val="00395E2E"/>
+    <w:rsid w:val="003960B4"/>
+    <w:rsid w:val="00396A3F"/>
+    <w:rsid w:val="00397273"/>
+    <w:rsid w:val="00397C67"/>
+    <w:rsid w:val="003A07FD"/>
+    <w:rsid w:val="003A0A27"/>
+    <w:rsid w:val="003A0B8F"/>
+    <w:rsid w:val="003A0EAD"/>
+    <w:rsid w:val="003A1E18"/>
+    <w:rsid w:val="003A1F19"/>
+    <w:rsid w:val="003A1FAD"/>
+    <w:rsid w:val="003A2031"/>
+    <w:rsid w:val="003A2532"/>
+    <w:rsid w:val="003A2D25"/>
+    <w:rsid w:val="003A4426"/>
+    <w:rsid w:val="003A5309"/>
+    <w:rsid w:val="003A58FF"/>
+    <w:rsid w:val="003A594E"/>
+    <w:rsid w:val="003A5F81"/>
+    <w:rsid w:val="003A6FF4"/>
+    <w:rsid w:val="003A7636"/>
+    <w:rsid w:val="003A7854"/>
+    <w:rsid w:val="003A7990"/>
+    <w:rsid w:val="003A7C21"/>
+    <w:rsid w:val="003B0090"/>
+    <w:rsid w:val="003B021D"/>
+    <w:rsid w:val="003B06DE"/>
+    <w:rsid w:val="003B1D6D"/>
+    <w:rsid w:val="003B2160"/>
+    <w:rsid w:val="003B257E"/>
+    <w:rsid w:val="003B29B9"/>
+    <w:rsid w:val="003B2B5F"/>
+    <w:rsid w:val="003B503F"/>
+    <w:rsid w:val="003B51A3"/>
+    <w:rsid w:val="003B572B"/>
+    <w:rsid w:val="003B5747"/>
+    <w:rsid w:val="003B6AA3"/>
+    <w:rsid w:val="003B6D1E"/>
+    <w:rsid w:val="003B74B6"/>
+    <w:rsid w:val="003B78C1"/>
+    <w:rsid w:val="003B78F2"/>
+    <w:rsid w:val="003B7BC7"/>
+    <w:rsid w:val="003C029C"/>
+    <w:rsid w:val="003C09AE"/>
+    <w:rsid w:val="003C0A1C"/>
+    <w:rsid w:val="003C0A76"/>
+    <w:rsid w:val="003C0C88"/>
+    <w:rsid w:val="003C143A"/>
+    <w:rsid w:val="003C150B"/>
+    <w:rsid w:val="003C1695"/>
+    <w:rsid w:val="003C17F4"/>
+    <w:rsid w:val="003C1B0D"/>
+    <w:rsid w:val="003C21D4"/>
+    <w:rsid w:val="003C2282"/>
+    <w:rsid w:val="003C239B"/>
+    <w:rsid w:val="003C25A3"/>
+    <w:rsid w:val="003C2772"/>
+    <w:rsid w:val="003C406B"/>
+    <w:rsid w:val="003C54A6"/>
+    <w:rsid w:val="003C5F6A"/>
+    <w:rsid w:val="003C607C"/>
+    <w:rsid w:val="003C6A93"/>
+    <w:rsid w:val="003C6B3E"/>
+    <w:rsid w:val="003C6C49"/>
+    <w:rsid w:val="003C7333"/>
+    <w:rsid w:val="003C7FDB"/>
+    <w:rsid w:val="003D048B"/>
+    <w:rsid w:val="003D0A27"/>
+    <w:rsid w:val="003D1AF8"/>
+    <w:rsid w:val="003D297C"/>
+    <w:rsid w:val="003D3283"/>
+    <w:rsid w:val="003D333A"/>
+    <w:rsid w:val="003D344F"/>
+    <w:rsid w:val="003D528D"/>
+    <w:rsid w:val="003D5491"/>
+    <w:rsid w:val="003D575A"/>
+    <w:rsid w:val="003D57FF"/>
+    <w:rsid w:val="003D5A7D"/>
+    <w:rsid w:val="003D5D93"/>
+    <w:rsid w:val="003D5FE5"/>
+    <w:rsid w:val="003D6C64"/>
+    <w:rsid w:val="003D74BD"/>
+    <w:rsid w:val="003D7516"/>
+    <w:rsid w:val="003E1DB8"/>
+    <w:rsid w:val="003E1F9A"/>
+    <w:rsid w:val="003E224D"/>
+    <w:rsid w:val="003E2BF4"/>
+    <w:rsid w:val="003E3A9A"/>
+    <w:rsid w:val="003E3FA4"/>
+    <w:rsid w:val="003E4452"/>
+    <w:rsid w:val="003E4E50"/>
+    <w:rsid w:val="003E5199"/>
+    <w:rsid w:val="003E552D"/>
+    <w:rsid w:val="003E5557"/>
+    <w:rsid w:val="003E6195"/>
+    <w:rsid w:val="003F016B"/>
+    <w:rsid w:val="003F1312"/>
+    <w:rsid w:val="003F15A6"/>
+    <w:rsid w:val="003F184B"/>
+    <w:rsid w:val="003F2B8E"/>
+    <w:rsid w:val="003F2FA7"/>
+    <w:rsid w:val="003F2FB7"/>
+    <w:rsid w:val="003F4925"/>
+    <w:rsid w:val="003F4C71"/>
+    <w:rsid w:val="003F4F01"/>
+    <w:rsid w:val="003F5912"/>
+    <w:rsid w:val="003F5944"/>
+    <w:rsid w:val="003F6620"/>
+    <w:rsid w:val="003F6BAD"/>
+    <w:rsid w:val="003F724D"/>
+    <w:rsid w:val="003F75AA"/>
+    <w:rsid w:val="003F7BFD"/>
+    <w:rsid w:val="003F7EDD"/>
+    <w:rsid w:val="003F7F44"/>
+    <w:rsid w:val="003F7F9E"/>
+    <w:rsid w:val="004001E7"/>
+    <w:rsid w:val="004005F5"/>
+    <w:rsid w:val="00400879"/>
+    <w:rsid w:val="004009CB"/>
+    <w:rsid w:val="00400C4B"/>
+    <w:rsid w:val="00400EB1"/>
+    <w:rsid w:val="00400F5C"/>
+    <w:rsid w:val="00401978"/>
+    <w:rsid w:val="004024ED"/>
+    <w:rsid w:val="004029BC"/>
+    <w:rsid w:val="00402E5E"/>
+    <w:rsid w:val="00403835"/>
+    <w:rsid w:val="00403A52"/>
+    <w:rsid w:val="00403C96"/>
+    <w:rsid w:val="00403DA5"/>
+    <w:rsid w:val="00404336"/>
+    <w:rsid w:val="0040477F"/>
+    <w:rsid w:val="00404A4C"/>
+    <w:rsid w:val="00404D95"/>
+    <w:rsid w:val="00405605"/>
+    <w:rsid w:val="00406C1C"/>
+    <w:rsid w:val="00406D7C"/>
+    <w:rsid w:val="00406ECA"/>
+    <w:rsid w:val="0040729B"/>
+    <w:rsid w:val="0040788F"/>
+    <w:rsid w:val="00407A62"/>
+    <w:rsid w:val="00411112"/>
+    <w:rsid w:val="0041166F"/>
+    <w:rsid w:val="00411772"/>
+    <w:rsid w:val="004126FB"/>
+    <w:rsid w:val="00412B90"/>
+    <w:rsid w:val="004131F1"/>
+    <w:rsid w:val="00413359"/>
+    <w:rsid w:val="0041363A"/>
+    <w:rsid w:val="00414A21"/>
+    <w:rsid w:val="00415507"/>
+    <w:rsid w:val="00417172"/>
+    <w:rsid w:val="00417BB2"/>
+    <w:rsid w:val="00417CDF"/>
+    <w:rsid w:val="00417D4F"/>
+    <w:rsid w:val="00420109"/>
+    <w:rsid w:val="00420345"/>
+    <w:rsid w:val="0042106A"/>
+    <w:rsid w:val="0042106D"/>
+    <w:rsid w:val="004210FF"/>
+    <w:rsid w:val="0042134A"/>
+    <w:rsid w:val="004214CC"/>
+    <w:rsid w:val="004220FB"/>
+    <w:rsid w:val="004224B1"/>
+    <w:rsid w:val="00422889"/>
+    <w:rsid w:val="004228C8"/>
+    <w:rsid w:val="00422F0E"/>
+    <w:rsid w:val="004231DA"/>
+    <w:rsid w:val="004232A9"/>
+    <w:rsid w:val="004245E2"/>
+    <w:rsid w:val="00424B7E"/>
+    <w:rsid w:val="004254F6"/>
+    <w:rsid w:val="00425A8C"/>
+    <w:rsid w:val="004264EF"/>
+    <w:rsid w:val="00426565"/>
+    <w:rsid w:val="004265AF"/>
+    <w:rsid w:val="00426A0C"/>
+    <w:rsid w:val="004279B6"/>
+    <w:rsid w:val="00427E34"/>
+    <w:rsid w:val="00430270"/>
+    <w:rsid w:val="0043139F"/>
+    <w:rsid w:val="0043179E"/>
+    <w:rsid w:val="00432184"/>
+    <w:rsid w:val="004325BE"/>
+    <w:rsid w:val="00433080"/>
+    <w:rsid w:val="00433443"/>
+    <w:rsid w:val="00433476"/>
+    <w:rsid w:val="00433E95"/>
+    <w:rsid w:val="00434145"/>
+    <w:rsid w:val="00434EF4"/>
+    <w:rsid w:val="00435B74"/>
+    <w:rsid w:val="0043632C"/>
+    <w:rsid w:val="004364EA"/>
+    <w:rsid w:val="0043654F"/>
+    <w:rsid w:val="00436ED6"/>
+    <w:rsid w:val="00436F65"/>
+    <w:rsid w:val="00437894"/>
+    <w:rsid w:val="00437968"/>
+    <w:rsid w:val="00437C5A"/>
+    <w:rsid w:val="00437D3C"/>
+    <w:rsid w:val="00440117"/>
+    <w:rsid w:val="0044080B"/>
+    <w:rsid w:val="00440900"/>
+    <w:rsid w:val="00440DF2"/>
+    <w:rsid w:val="004416EA"/>
+    <w:rsid w:val="0044314D"/>
+    <w:rsid w:val="00443608"/>
+    <w:rsid w:val="00445134"/>
+    <w:rsid w:val="004452F1"/>
+    <w:rsid w:val="0044536D"/>
+    <w:rsid w:val="0044544C"/>
+    <w:rsid w:val="004463FA"/>
+    <w:rsid w:val="004466EE"/>
+    <w:rsid w:val="00446911"/>
+    <w:rsid w:val="00447568"/>
+    <w:rsid w:val="0044759E"/>
+    <w:rsid w:val="00447847"/>
+    <w:rsid w:val="004506FE"/>
+    <w:rsid w:val="00450F33"/>
+    <w:rsid w:val="0045127D"/>
+    <w:rsid w:val="004512D5"/>
+    <w:rsid w:val="00451873"/>
+    <w:rsid w:val="00451C0F"/>
+    <w:rsid w:val="00452B2B"/>
+    <w:rsid w:val="00454447"/>
+    <w:rsid w:val="00454604"/>
+    <w:rsid w:val="00454B7A"/>
+    <w:rsid w:val="00455030"/>
+    <w:rsid w:val="0045507F"/>
+    <w:rsid w:val="0045514D"/>
+    <w:rsid w:val="00455771"/>
+    <w:rsid w:val="004558D6"/>
+    <w:rsid w:val="00455A70"/>
+    <w:rsid w:val="00455CBE"/>
+    <w:rsid w:val="00456255"/>
+    <w:rsid w:val="004572F3"/>
+    <w:rsid w:val="0045790B"/>
+    <w:rsid w:val="00457D0B"/>
+    <w:rsid w:val="00461494"/>
+    <w:rsid w:val="004614FB"/>
+    <w:rsid w:val="004617D0"/>
+    <w:rsid w:val="00461892"/>
+    <w:rsid w:val="0046259A"/>
+    <w:rsid w:val="00462696"/>
+    <w:rsid w:val="0046299E"/>
+    <w:rsid w:val="00462A14"/>
+    <w:rsid w:val="00462F07"/>
+    <w:rsid w:val="00463E05"/>
+    <w:rsid w:val="00463FDB"/>
+    <w:rsid w:val="00464784"/>
+    <w:rsid w:val="00464E2F"/>
+    <w:rsid w:val="00465D08"/>
+    <w:rsid w:val="004664AA"/>
+    <w:rsid w:val="004667FD"/>
+    <w:rsid w:val="00466A6F"/>
+    <w:rsid w:val="00467120"/>
+    <w:rsid w:val="004673D7"/>
+    <w:rsid w:val="004674D7"/>
+    <w:rsid w:val="00471326"/>
+    <w:rsid w:val="004714C1"/>
+    <w:rsid w:val="0047186C"/>
+    <w:rsid w:val="004719CD"/>
+    <w:rsid w:val="00471DF2"/>
+    <w:rsid w:val="00472256"/>
+    <w:rsid w:val="00472365"/>
+    <w:rsid w:val="004725D3"/>
+    <w:rsid w:val="0047293E"/>
+    <w:rsid w:val="00472BB0"/>
+    <w:rsid w:val="00472DD2"/>
+    <w:rsid w:val="004732B0"/>
+    <w:rsid w:val="00473B46"/>
+    <w:rsid w:val="0047437B"/>
+    <w:rsid w:val="004744CA"/>
+    <w:rsid w:val="004745BB"/>
+    <w:rsid w:val="0047464B"/>
+    <w:rsid w:val="00474909"/>
+    <w:rsid w:val="00474DD8"/>
+    <w:rsid w:val="00474EFB"/>
+    <w:rsid w:val="00475286"/>
+    <w:rsid w:val="004754AC"/>
+    <w:rsid w:val="004756AB"/>
+    <w:rsid w:val="00475732"/>
+    <w:rsid w:val="00475E9D"/>
+    <w:rsid w:val="0047636D"/>
+    <w:rsid w:val="00476BC7"/>
+    <w:rsid w:val="00476DDE"/>
+    <w:rsid w:val="00477621"/>
+    <w:rsid w:val="00477793"/>
+    <w:rsid w:val="00480767"/>
+    <w:rsid w:val="004817F7"/>
+    <w:rsid w:val="00481B88"/>
+    <w:rsid w:val="00481C96"/>
+    <w:rsid w:val="00481DFD"/>
+    <w:rsid w:val="00482068"/>
+    <w:rsid w:val="00482364"/>
+    <w:rsid w:val="00482D71"/>
+    <w:rsid w:val="00483133"/>
+    <w:rsid w:val="004834CF"/>
+    <w:rsid w:val="00483BC3"/>
+    <w:rsid w:val="00484E64"/>
+    <w:rsid w:val="00484F2F"/>
+    <w:rsid w:val="0048508E"/>
+    <w:rsid w:val="004852D4"/>
+    <w:rsid w:val="00485AA0"/>
+    <w:rsid w:val="00485BE2"/>
+    <w:rsid w:val="00486355"/>
+    <w:rsid w:val="004868B4"/>
+    <w:rsid w:val="00486F3A"/>
+    <w:rsid w:val="004870B1"/>
+    <w:rsid w:val="00487E92"/>
+    <w:rsid w:val="0049048A"/>
+    <w:rsid w:val="0049091C"/>
+    <w:rsid w:val="004909AC"/>
+    <w:rsid w:val="004910F6"/>
+    <w:rsid w:val="004914F8"/>
+    <w:rsid w:val="00491769"/>
+    <w:rsid w:val="0049237E"/>
+    <w:rsid w:val="00492555"/>
+    <w:rsid w:val="004925B3"/>
+    <w:rsid w:val="00492B1D"/>
+    <w:rsid w:val="00492C5B"/>
+    <w:rsid w:val="00492D14"/>
+    <w:rsid w:val="0049382B"/>
+    <w:rsid w:val="00493DEF"/>
+    <w:rsid w:val="00495811"/>
+    <w:rsid w:val="00495CE3"/>
+    <w:rsid w:val="004967CE"/>
+    <w:rsid w:val="00497097"/>
+    <w:rsid w:val="00497166"/>
+    <w:rsid w:val="00497236"/>
+    <w:rsid w:val="00497387"/>
+    <w:rsid w:val="004974E8"/>
+    <w:rsid w:val="00497C80"/>
+    <w:rsid w:val="00497F50"/>
+    <w:rsid w:val="004A050B"/>
+    <w:rsid w:val="004A181A"/>
+    <w:rsid w:val="004A2225"/>
+    <w:rsid w:val="004A2281"/>
+    <w:rsid w:val="004A2413"/>
+    <w:rsid w:val="004A26D1"/>
+    <w:rsid w:val="004A2C31"/>
+    <w:rsid w:val="004A3834"/>
+    <w:rsid w:val="004A38CE"/>
+    <w:rsid w:val="004A40C5"/>
+    <w:rsid w:val="004A47D6"/>
+    <w:rsid w:val="004A4835"/>
+    <w:rsid w:val="004A4D10"/>
+    <w:rsid w:val="004A4EE0"/>
+    <w:rsid w:val="004A58E0"/>
+    <w:rsid w:val="004A650E"/>
+    <w:rsid w:val="004A6A2A"/>
+    <w:rsid w:val="004A7160"/>
+    <w:rsid w:val="004A7647"/>
+    <w:rsid w:val="004A786B"/>
+    <w:rsid w:val="004B003F"/>
+    <w:rsid w:val="004B02F5"/>
+    <w:rsid w:val="004B04E2"/>
+    <w:rsid w:val="004B10EB"/>
+    <w:rsid w:val="004B1AEF"/>
+    <w:rsid w:val="004B1CAE"/>
+    <w:rsid w:val="004B1ECB"/>
+    <w:rsid w:val="004B1EDE"/>
+    <w:rsid w:val="004B2643"/>
+    <w:rsid w:val="004B284E"/>
+    <w:rsid w:val="004B34D4"/>
+    <w:rsid w:val="004B39C1"/>
+    <w:rsid w:val="004B3A9C"/>
+    <w:rsid w:val="004B3E5E"/>
+    <w:rsid w:val="004B434A"/>
+    <w:rsid w:val="004B4C10"/>
+    <w:rsid w:val="004B4D8A"/>
+    <w:rsid w:val="004B754A"/>
+    <w:rsid w:val="004B7650"/>
+    <w:rsid w:val="004B7B5B"/>
+    <w:rsid w:val="004C0278"/>
+    <w:rsid w:val="004C07E9"/>
+    <w:rsid w:val="004C094E"/>
+    <w:rsid w:val="004C11CB"/>
+    <w:rsid w:val="004C1352"/>
+    <w:rsid w:val="004C1F35"/>
+    <w:rsid w:val="004C2218"/>
+    <w:rsid w:val="004C2B08"/>
+    <w:rsid w:val="004C2F2F"/>
+    <w:rsid w:val="004C3B76"/>
+    <w:rsid w:val="004C3E30"/>
+    <w:rsid w:val="004C46F3"/>
+    <w:rsid w:val="004C5274"/>
+    <w:rsid w:val="004C58C8"/>
+    <w:rsid w:val="004C5C11"/>
+    <w:rsid w:val="004C5EC5"/>
+    <w:rsid w:val="004C6CB5"/>
+    <w:rsid w:val="004D293F"/>
+    <w:rsid w:val="004D2FF4"/>
+    <w:rsid w:val="004D31B0"/>
+    <w:rsid w:val="004D3569"/>
+    <w:rsid w:val="004D35A8"/>
+    <w:rsid w:val="004D3EDF"/>
+    <w:rsid w:val="004D4ACC"/>
+    <w:rsid w:val="004D4D16"/>
+    <w:rsid w:val="004D543D"/>
+    <w:rsid w:val="004D54CE"/>
+    <w:rsid w:val="004D5B50"/>
+    <w:rsid w:val="004D5BCA"/>
+    <w:rsid w:val="004D5F14"/>
+    <w:rsid w:val="004D6091"/>
+    <w:rsid w:val="004D65BF"/>
+    <w:rsid w:val="004D69AC"/>
+    <w:rsid w:val="004D7A1B"/>
+    <w:rsid w:val="004E0504"/>
+    <w:rsid w:val="004E06B5"/>
+    <w:rsid w:val="004E06B6"/>
+    <w:rsid w:val="004E0A8F"/>
+    <w:rsid w:val="004E1005"/>
+    <w:rsid w:val="004E12E1"/>
+    <w:rsid w:val="004E1652"/>
+    <w:rsid w:val="004E1ADF"/>
+    <w:rsid w:val="004E1F37"/>
+    <w:rsid w:val="004E314E"/>
+    <w:rsid w:val="004E317F"/>
+    <w:rsid w:val="004E3236"/>
+    <w:rsid w:val="004E3463"/>
+    <w:rsid w:val="004E46EA"/>
+    <w:rsid w:val="004E4879"/>
+    <w:rsid w:val="004E555A"/>
+    <w:rsid w:val="004E5EF0"/>
+    <w:rsid w:val="004E6FC2"/>
+    <w:rsid w:val="004E76B5"/>
+    <w:rsid w:val="004E77E5"/>
+    <w:rsid w:val="004F04C1"/>
+    <w:rsid w:val="004F0C58"/>
+    <w:rsid w:val="004F0D2D"/>
+    <w:rsid w:val="004F1182"/>
+    <w:rsid w:val="004F1D01"/>
+    <w:rsid w:val="004F1D1F"/>
+    <w:rsid w:val="004F23DF"/>
+    <w:rsid w:val="004F3653"/>
+    <w:rsid w:val="004F4E35"/>
+    <w:rsid w:val="004F565C"/>
+    <w:rsid w:val="004F5833"/>
+    <w:rsid w:val="004F60F9"/>
+    <w:rsid w:val="004F6141"/>
+    <w:rsid w:val="004F7274"/>
+    <w:rsid w:val="004F7A93"/>
+    <w:rsid w:val="004F7DF1"/>
+    <w:rsid w:val="004F7FF1"/>
+    <w:rsid w:val="005000DE"/>
+    <w:rsid w:val="0050167C"/>
+    <w:rsid w:val="00501C08"/>
+    <w:rsid w:val="00501CC1"/>
+    <w:rsid w:val="00501F40"/>
+    <w:rsid w:val="00502C77"/>
+    <w:rsid w:val="00502D52"/>
+    <w:rsid w:val="0050332D"/>
+    <w:rsid w:val="00503401"/>
+    <w:rsid w:val="005035C1"/>
+    <w:rsid w:val="00503B59"/>
+    <w:rsid w:val="00504015"/>
+    <w:rsid w:val="0050407D"/>
+    <w:rsid w:val="00504778"/>
+    <w:rsid w:val="00504A8B"/>
+    <w:rsid w:val="00504E6A"/>
+    <w:rsid w:val="005053E1"/>
+    <w:rsid w:val="00505593"/>
+    <w:rsid w:val="005055ED"/>
+    <w:rsid w:val="00505EE0"/>
+    <w:rsid w:val="00506C4D"/>
+    <w:rsid w:val="005074B5"/>
+    <w:rsid w:val="005106E5"/>
+    <w:rsid w:val="005115D1"/>
+    <w:rsid w:val="00511AB2"/>
+    <w:rsid w:val="00511FF2"/>
+    <w:rsid w:val="0051260F"/>
+    <w:rsid w:val="00512E16"/>
+    <w:rsid w:val="00513AB1"/>
+    <w:rsid w:val="00513F0F"/>
+    <w:rsid w:val="00513F91"/>
+    <w:rsid w:val="005149E9"/>
+    <w:rsid w:val="00514EF8"/>
+    <w:rsid w:val="00516240"/>
+    <w:rsid w:val="00517023"/>
+    <w:rsid w:val="00517A04"/>
+    <w:rsid w:val="00520742"/>
+    <w:rsid w:val="00521E2E"/>
+    <w:rsid w:val="00522523"/>
+    <w:rsid w:val="00522805"/>
+    <w:rsid w:val="005228A1"/>
+    <w:rsid w:val="00522BB3"/>
+    <w:rsid w:val="005237F3"/>
+    <w:rsid w:val="00523EDB"/>
+    <w:rsid w:val="005250EE"/>
+    <w:rsid w:val="00525525"/>
+    <w:rsid w:val="00525B13"/>
+    <w:rsid w:val="00525FAE"/>
+    <w:rsid w:val="00526625"/>
+    <w:rsid w:val="00526F62"/>
+    <w:rsid w:val="005272D6"/>
+    <w:rsid w:val="00527A75"/>
+    <w:rsid w:val="00527B97"/>
+    <w:rsid w:val="005305C0"/>
+    <w:rsid w:val="00530654"/>
+    <w:rsid w:val="0053100A"/>
+    <w:rsid w:val="005311CA"/>
+    <w:rsid w:val="005312F4"/>
+    <w:rsid w:val="00532038"/>
+    <w:rsid w:val="005321FB"/>
+    <w:rsid w:val="00532D2F"/>
+    <w:rsid w:val="00532DD1"/>
+    <w:rsid w:val="00533889"/>
+    <w:rsid w:val="00533ABC"/>
+    <w:rsid w:val="00533C5A"/>
+    <w:rsid w:val="00533E4C"/>
+    <w:rsid w:val="005348E0"/>
+    <w:rsid w:val="00534B6C"/>
+    <w:rsid w:val="005365CC"/>
+    <w:rsid w:val="00536838"/>
+    <w:rsid w:val="00536E0F"/>
+    <w:rsid w:val="00537E8A"/>
+    <w:rsid w:val="0054105C"/>
+    <w:rsid w:val="005415F2"/>
+    <w:rsid w:val="0054231D"/>
+    <w:rsid w:val="00542469"/>
+    <w:rsid w:val="005429C8"/>
+    <w:rsid w:val="005436DA"/>
+    <w:rsid w:val="005444DF"/>
+    <w:rsid w:val="0054477B"/>
+    <w:rsid w:val="00544B6F"/>
+    <w:rsid w:val="00544D7B"/>
+    <w:rsid w:val="00544EAE"/>
+    <w:rsid w:val="00545B0B"/>
+    <w:rsid w:val="00546121"/>
+    <w:rsid w:val="0054660F"/>
+    <w:rsid w:val="005468B7"/>
+    <w:rsid w:val="00546C33"/>
+    <w:rsid w:val="00547004"/>
+    <w:rsid w:val="00547F08"/>
+    <w:rsid w:val="0055015C"/>
+    <w:rsid w:val="0055102C"/>
+    <w:rsid w:val="00551B3C"/>
+    <w:rsid w:val="00552663"/>
+    <w:rsid w:val="00552B78"/>
+    <w:rsid w:val="005538FC"/>
+    <w:rsid w:val="00553C80"/>
+    <w:rsid w:val="00553D6B"/>
+    <w:rsid w:val="00553F03"/>
+    <w:rsid w:val="00553F74"/>
+    <w:rsid w:val="0055429C"/>
+    <w:rsid w:val="005548E3"/>
+    <w:rsid w:val="0055508D"/>
+    <w:rsid w:val="00555BBB"/>
+    <w:rsid w:val="005564E4"/>
+    <w:rsid w:val="0055668C"/>
+    <w:rsid w:val="00556905"/>
+    <w:rsid w:val="005572BF"/>
+    <w:rsid w:val="005578F4"/>
+    <w:rsid w:val="00557936"/>
+    <w:rsid w:val="00557A9A"/>
+    <w:rsid w:val="00557ABC"/>
+    <w:rsid w:val="0056003B"/>
+    <w:rsid w:val="00560411"/>
+    <w:rsid w:val="00562CE4"/>
+    <w:rsid w:val="00562D55"/>
+    <w:rsid w:val="00563154"/>
+    <w:rsid w:val="00563CC8"/>
+    <w:rsid w:val="0056500B"/>
+    <w:rsid w:val="0056512A"/>
+    <w:rsid w:val="00565AFC"/>
+    <w:rsid w:val="00565DBD"/>
+    <w:rsid w:val="00565DE8"/>
+    <w:rsid w:val="00566329"/>
+    <w:rsid w:val="005667EF"/>
+    <w:rsid w:val="00566E6C"/>
+    <w:rsid w:val="00567ADE"/>
+    <w:rsid w:val="00570C85"/>
+    <w:rsid w:val="0057150E"/>
+    <w:rsid w:val="00571D76"/>
+    <w:rsid w:val="0057219C"/>
+    <w:rsid w:val="0057260E"/>
+    <w:rsid w:val="0057293C"/>
+    <w:rsid w:val="005736FA"/>
+    <w:rsid w:val="00573854"/>
+    <w:rsid w:val="00573A1F"/>
+    <w:rsid w:val="00574009"/>
+    <w:rsid w:val="005744A7"/>
+    <w:rsid w:val="00574A0A"/>
+    <w:rsid w:val="00574C97"/>
+    <w:rsid w:val="005751EC"/>
+    <w:rsid w:val="005757E2"/>
+    <w:rsid w:val="00575E16"/>
+    <w:rsid w:val="00576B27"/>
+    <w:rsid w:val="00576B2A"/>
+    <w:rsid w:val="00577B4A"/>
+    <w:rsid w:val="00577CC8"/>
+    <w:rsid w:val="00580091"/>
+    <w:rsid w:val="00581285"/>
+    <w:rsid w:val="00582855"/>
+    <w:rsid w:val="0058540B"/>
+    <w:rsid w:val="0058669D"/>
+    <w:rsid w:val="005868A3"/>
+    <w:rsid w:val="0058705F"/>
+    <w:rsid w:val="005870EE"/>
+    <w:rsid w:val="0058716B"/>
+    <w:rsid w:val="005873DF"/>
+    <w:rsid w:val="00587C44"/>
+    <w:rsid w:val="00592052"/>
+    <w:rsid w:val="0059261E"/>
+    <w:rsid w:val="00592A37"/>
+    <w:rsid w:val="00592CA2"/>
+    <w:rsid w:val="00593DCF"/>
+    <w:rsid w:val="005948F2"/>
+    <w:rsid w:val="0059491D"/>
+    <w:rsid w:val="00594D33"/>
+    <w:rsid w:val="00594FE4"/>
+    <w:rsid w:val="00595FD0"/>
+    <w:rsid w:val="005973E8"/>
+    <w:rsid w:val="005976CC"/>
+    <w:rsid w:val="005A1546"/>
+    <w:rsid w:val="005A198E"/>
+    <w:rsid w:val="005A1DC6"/>
+    <w:rsid w:val="005A2521"/>
+    <w:rsid w:val="005A275D"/>
+    <w:rsid w:val="005A2ABA"/>
+    <w:rsid w:val="005A321C"/>
+    <w:rsid w:val="005A3A7C"/>
+    <w:rsid w:val="005A4D34"/>
+    <w:rsid w:val="005A57F4"/>
+    <w:rsid w:val="005A5F98"/>
+    <w:rsid w:val="005A627B"/>
+    <w:rsid w:val="005A6973"/>
+    <w:rsid w:val="005A6DEE"/>
+    <w:rsid w:val="005A7471"/>
+    <w:rsid w:val="005A75EA"/>
+    <w:rsid w:val="005B0386"/>
+    <w:rsid w:val="005B0E82"/>
+    <w:rsid w:val="005B14AA"/>
+    <w:rsid w:val="005B1740"/>
+    <w:rsid w:val="005B202F"/>
+    <w:rsid w:val="005B2069"/>
+    <w:rsid w:val="005B2707"/>
+    <w:rsid w:val="005B276E"/>
+    <w:rsid w:val="005B2B09"/>
+    <w:rsid w:val="005B4485"/>
+    <w:rsid w:val="005B6AB8"/>
+    <w:rsid w:val="005B7043"/>
+    <w:rsid w:val="005B77A9"/>
+    <w:rsid w:val="005B7DD6"/>
+    <w:rsid w:val="005C0766"/>
+    <w:rsid w:val="005C1379"/>
+    <w:rsid w:val="005C2890"/>
+    <w:rsid w:val="005C2CD8"/>
+    <w:rsid w:val="005C3027"/>
+    <w:rsid w:val="005C343C"/>
+    <w:rsid w:val="005C3641"/>
+    <w:rsid w:val="005C3886"/>
+    <w:rsid w:val="005C48EB"/>
+    <w:rsid w:val="005C48FE"/>
+    <w:rsid w:val="005C5012"/>
+    <w:rsid w:val="005C5D4E"/>
+    <w:rsid w:val="005C5F20"/>
+    <w:rsid w:val="005C605D"/>
+    <w:rsid w:val="005C669F"/>
+    <w:rsid w:val="005C6ED6"/>
+    <w:rsid w:val="005C79C7"/>
+    <w:rsid w:val="005D0522"/>
+    <w:rsid w:val="005D0FE4"/>
+    <w:rsid w:val="005D21E5"/>
+    <w:rsid w:val="005D26F4"/>
+    <w:rsid w:val="005D2F07"/>
+    <w:rsid w:val="005D43E7"/>
+    <w:rsid w:val="005D4868"/>
+    <w:rsid w:val="005D4C57"/>
+    <w:rsid w:val="005D4F8E"/>
+    <w:rsid w:val="005D52EF"/>
+    <w:rsid w:val="005D5669"/>
+    <w:rsid w:val="005D5C96"/>
+    <w:rsid w:val="005D68C8"/>
+    <w:rsid w:val="005D7253"/>
+    <w:rsid w:val="005D7E01"/>
+    <w:rsid w:val="005E0A9B"/>
+    <w:rsid w:val="005E0BA5"/>
+    <w:rsid w:val="005E10A3"/>
+    <w:rsid w:val="005E19E0"/>
+    <w:rsid w:val="005E1B0C"/>
+    <w:rsid w:val="005E24FC"/>
+    <w:rsid w:val="005E33D2"/>
+    <w:rsid w:val="005E402F"/>
+    <w:rsid w:val="005E420B"/>
+    <w:rsid w:val="005E4252"/>
+    <w:rsid w:val="005E4270"/>
+    <w:rsid w:val="005E44C6"/>
+    <w:rsid w:val="005E450C"/>
+    <w:rsid w:val="005E4AC5"/>
+    <w:rsid w:val="005E59E2"/>
+    <w:rsid w:val="005E5A67"/>
+    <w:rsid w:val="005E5ADD"/>
+    <w:rsid w:val="005E5C5B"/>
+    <w:rsid w:val="005E6451"/>
+    <w:rsid w:val="005E6561"/>
+    <w:rsid w:val="005E680A"/>
+    <w:rsid w:val="005E6BD7"/>
+    <w:rsid w:val="005E6ED5"/>
+    <w:rsid w:val="005E74A5"/>
+    <w:rsid w:val="005F045D"/>
+    <w:rsid w:val="005F07C6"/>
+    <w:rsid w:val="005F0BDF"/>
+    <w:rsid w:val="005F1EEE"/>
+    <w:rsid w:val="005F2A2E"/>
+    <w:rsid w:val="005F2FD7"/>
+    <w:rsid w:val="005F48E7"/>
+    <w:rsid w:val="005F6104"/>
+    <w:rsid w:val="005F61E7"/>
+    <w:rsid w:val="005F6DE0"/>
+    <w:rsid w:val="005F702F"/>
+    <w:rsid w:val="005F7122"/>
+    <w:rsid w:val="005F785C"/>
+    <w:rsid w:val="005F7877"/>
+    <w:rsid w:val="005F7AC2"/>
+    <w:rsid w:val="00600237"/>
+    <w:rsid w:val="00600A04"/>
+    <w:rsid w:val="006014EB"/>
+    <w:rsid w:val="00601510"/>
+    <w:rsid w:val="00601EB3"/>
+    <w:rsid w:val="006020BF"/>
+    <w:rsid w:val="006021FD"/>
+    <w:rsid w:val="00603418"/>
+    <w:rsid w:val="0060425E"/>
+    <w:rsid w:val="0060454F"/>
+    <w:rsid w:val="00605850"/>
+    <w:rsid w:val="00605D75"/>
+    <w:rsid w:val="00605FED"/>
+    <w:rsid w:val="006063BD"/>
+    <w:rsid w:val="00606A87"/>
+    <w:rsid w:val="00607F81"/>
+    <w:rsid w:val="006114C3"/>
+    <w:rsid w:val="0061297B"/>
+    <w:rsid w:val="00612DC8"/>
+    <w:rsid w:val="0061354D"/>
+    <w:rsid w:val="00613FDE"/>
+    <w:rsid w:val="006149AC"/>
+    <w:rsid w:val="00614A5E"/>
+    <w:rsid w:val="00614E5D"/>
+    <w:rsid w:val="006152A2"/>
+    <w:rsid w:val="006152C3"/>
+    <w:rsid w:val="00615474"/>
+    <w:rsid w:val="0061691E"/>
+    <w:rsid w:val="00616BF7"/>
+    <w:rsid w:val="00616F38"/>
+    <w:rsid w:val="00617456"/>
+    <w:rsid w:val="006200C8"/>
+    <w:rsid w:val="0062043A"/>
+    <w:rsid w:val="0062134D"/>
+    <w:rsid w:val="006224D2"/>
+    <w:rsid w:val="0062268E"/>
+    <w:rsid w:val="00622930"/>
+    <w:rsid w:val="006230B4"/>
+    <w:rsid w:val="0062360B"/>
+    <w:rsid w:val="00623795"/>
+    <w:rsid w:val="00624A09"/>
+    <w:rsid w:val="0062590A"/>
+    <w:rsid w:val="00625BF3"/>
+    <w:rsid w:val="006262B7"/>
+    <w:rsid w:val="006263A0"/>
+    <w:rsid w:val="006269BF"/>
+    <w:rsid w:val="00626C5B"/>
+    <w:rsid w:val="00626CDF"/>
+    <w:rsid w:val="00626D79"/>
+    <w:rsid w:val="00626F7F"/>
+    <w:rsid w:val="006278B1"/>
+    <w:rsid w:val="00630AE7"/>
+    <w:rsid w:val="00630DB5"/>
+    <w:rsid w:val="006310EF"/>
+    <w:rsid w:val="0063136F"/>
+    <w:rsid w:val="006316F9"/>
+    <w:rsid w:val="00631B99"/>
+    <w:rsid w:val="006320B0"/>
+    <w:rsid w:val="00632318"/>
+    <w:rsid w:val="00632744"/>
+    <w:rsid w:val="00632A3E"/>
+    <w:rsid w:val="00633A6E"/>
+    <w:rsid w:val="00633B60"/>
+    <w:rsid w:val="00633BC6"/>
+    <w:rsid w:val="0063499F"/>
+    <w:rsid w:val="00634D75"/>
+    <w:rsid w:val="00634E69"/>
+    <w:rsid w:val="00635E75"/>
+    <w:rsid w:val="00636120"/>
+    <w:rsid w:val="006369CB"/>
+    <w:rsid w:val="00636C19"/>
+    <w:rsid w:val="00636DED"/>
+    <w:rsid w:val="006371B0"/>
+    <w:rsid w:val="00637414"/>
+    <w:rsid w:val="006407EF"/>
+    <w:rsid w:val="006409C4"/>
+    <w:rsid w:val="00640B27"/>
+    <w:rsid w:val="006419EB"/>
+    <w:rsid w:val="00642137"/>
+    <w:rsid w:val="00643414"/>
+    <w:rsid w:val="006435F3"/>
+    <w:rsid w:val="006436B9"/>
+    <w:rsid w:val="00643CB5"/>
+    <w:rsid w:val="0064400D"/>
+    <w:rsid w:val="0064420C"/>
+    <w:rsid w:val="00644239"/>
+    <w:rsid w:val="006447C0"/>
+    <w:rsid w:val="006450CA"/>
+    <w:rsid w:val="0064527C"/>
+    <w:rsid w:val="00645C62"/>
+    <w:rsid w:val="00646189"/>
+    <w:rsid w:val="006465F2"/>
+    <w:rsid w:val="00646B74"/>
+    <w:rsid w:val="00646BE8"/>
+    <w:rsid w:val="00647011"/>
+    <w:rsid w:val="006476AB"/>
+    <w:rsid w:val="006477CC"/>
+    <w:rsid w:val="00647914"/>
+    <w:rsid w:val="006479C3"/>
+    <w:rsid w:val="00647AE5"/>
+    <w:rsid w:val="00650579"/>
+    <w:rsid w:val="00650A1F"/>
+    <w:rsid w:val="00650C7B"/>
+    <w:rsid w:val="00650E0E"/>
+    <w:rsid w:val="0065117D"/>
+    <w:rsid w:val="00652183"/>
+    <w:rsid w:val="00652294"/>
+    <w:rsid w:val="006527C4"/>
+    <w:rsid w:val="0065344F"/>
+    <w:rsid w:val="0065392B"/>
+    <w:rsid w:val="00653B6F"/>
+    <w:rsid w:val="00653FD3"/>
+    <w:rsid w:val="00654281"/>
+    <w:rsid w:val="00654B72"/>
+    <w:rsid w:val="0065524C"/>
+    <w:rsid w:val="00655540"/>
+    <w:rsid w:val="0065564F"/>
+    <w:rsid w:val="00655D4D"/>
+    <w:rsid w:val="00656051"/>
+    <w:rsid w:val="006561B1"/>
+    <w:rsid w:val="00656C0D"/>
+    <w:rsid w:val="00657283"/>
+    <w:rsid w:val="00657664"/>
+    <w:rsid w:val="006578A0"/>
+    <w:rsid w:val="00657BD8"/>
+    <w:rsid w:val="00657C04"/>
+    <w:rsid w:val="00657E2D"/>
+    <w:rsid w:val="00657F33"/>
+    <w:rsid w:val="00660397"/>
+    <w:rsid w:val="0066108C"/>
+    <w:rsid w:val="00661AC1"/>
+    <w:rsid w:val="00661CEF"/>
+    <w:rsid w:val="00661DBE"/>
+    <w:rsid w:val="0066200D"/>
+    <w:rsid w:val="006622C3"/>
+    <w:rsid w:val="00663487"/>
+    <w:rsid w:val="00663D18"/>
+    <w:rsid w:val="00665626"/>
+    <w:rsid w:val="006676BD"/>
+    <w:rsid w:val="00667C00"/>
+    <w:rsid w:val="00670462"/>
+    <w:rsid w:val="0067049A"/>
+    <w:rsid w:val="00670A75"/>
+    <w:rsid w:val="00671C9A"/>
+    <w:rsid w:val="006720D5"/>
+    <w:rsid w:val="0067235B"/>
+    <w:rsid w:val="0067266F"/>
+    <w:rsid w:val="00672E16"/>
+    <w:rsid w:val="00673029"/>
+    <w:rsid w:val="00674046"/>
+    <w:rsid w:val="0067495B"/>
+    <w:rsid w:val="00675D09"/>
+    <w:rsid w:val="006774E2"/>
+    <w:rsid w:val="00677DA3"/>
+    <w:rsid w:val="00677DAF"/>
+    <w:rsid w:val="00677E0D"/>
+    <w:rsid w:val="00680376"/>
+    <w:rsid w:val="00680739"/>
+    <w:rsid w:val="00681C70"/>
+    <w:rsid w:val="00681F08"/>
+    <w:rsid w:val="006822E6"/>
+    <w:rsid w:val="00682674"/>
+    <w:rsid w:val="00682AF4"/>
+    <w:rsid w:val="00683BAA"/>
+    <w:rsid w:val="006855B5"/>
+    <w:rsid w:val="00685B11"/>
+    <w:rsid w:val="0068643B"/>
+    <w:rsid w:val="006868E0"/>
+    <w:rsid w:val="006869A6"/>
+    <w:rsid w:val="00686A9A"/>
+    <w:rsid w:val="00687A87"/>
+    <w:rsid w:val="006900F7"/>
+    <w:rsid w:val="00690928"/>
+    <w:rsid w:val="0069105E"/>
+    <w:rsid w:val="006912CD"/>
+    <w:rsid w:val="00691439"/>
+    <w:rsid w:val="00691DD7"/>
+    <w:rsid w:val="00692917"/>
+    <w:rsid w:val="00692A1A"/>
+    <w:rsid w:val="00692E88"/>
+    <w:rsid w:val="006933C2"/>
+    <w:rsid w:val="006941AE"/>
+    <w:rsid w:val="006942F2"/>
+    <w:rsid w:val="006945FA"/>
+    <w:rsid w:val="00694A0E"/>
+    <w:rsid w:val="00694D65"/>
+    <w:rsid w:val="00695396"/>
+    <w:rsid w:val="00695423"/>
+    <w:rsid w:val="00695782"/>
+    <w:rsid w:val="00695ED5"/>
+    <w:rsid w:val="00696847"/>
+    <w:rsid w:val="006969D8"/>
+    <w:rsid w:val="00696EF0"/>
+    <w:rsid w:val="006971A0"/>
+    <w:rsid w:val="006972EE"/>
+    <w:rsid w:val="00697900"/>
+    <w:rsid w:val="006A08FF"/>
+    <w:rsid w:val="006A091A"/>
+    <w:rsid w:val="006A0936"/>
+    <w:rsid w:val="006A0969"/>
+    <w:rsid w:val="006A0B1E"/>
+    <w:rsid w:val="006A0B3A"/>
+    <w:rsid w:val="006A162C"/>
+    <w:rsid w:val="006A1E94"/>
+    <w:rsid w:val="006A1FE1"/>
+    <w:rsid w:val="006A25DB"/>
+    <w:rsid w:val="006A2676"/>
+    <w:rsid w:val="006A3163"/>
+    <w:rsid w:val="006A3396"/>
+    <w:rsid w:val="006A3410"/>
+    <w:rsid w:val="006A51E6"/>
+    <w:rsid w:val="006A5766"/>
+    <w:rsid w:val="006A662C"/>
+    <w:rsid w:val="006A6BFC"/>
+    <w:rsid w:val="006A7202"/>
+    <w:rsid w:val="006A7212"/>
+    <w:rsid w:val="006A74CB"/>
+    <w:rsid w:val="006B0922"/>
+    <w:rsid w:val="006B113B"/>
+    <w:rsid w:val="006B283B"/>
+    <w:rsid w:val="006B2A12"/>
+    <w:rsid w:val="006B384F"/>
+    <w:rsid w:val="006B3B0C"/>
+    <w:rsid w:val="006B3B11"/>
+    <w:rsid w:val="006B3E1A"/>
+    <w:rsid w:val="006B44DD"/>
+    <w:rsid w:val="006B596A"/>
+    <w:rsid w:val="006B5AE4"/>
+    <w:rsid w:val="006B5BB0"/>
+    <w:rsid w:val="006B7091"/>
+    <w:rsid w:val="006B76BD"/>
+    <w:rsid w:val="006B76FC"/>
+    <w:rsid w:val="006B7CE7"/>
+    <w:rsid w:val="006C071D"/>
+    <w:rsid w:val="006C09AB"/>
+    <w:rsid w:val="006C09AD"/>
+    <w:rsid w:val="006C1394"/>
+    <w:rsid w:val="006C18DD"/>
+    <w:rsid w:val="006C1EDE"/>
+    <w:rsid w:val="006C2215"/>
+    <w:rsid w:val="006C2268"/>
+    <w:rsid w:val="006C2380"/>
+    <w:rsid w:val="006C262F"/>
+    <w:rsid w:val="006C2779"/>
+    <w:rsid w:val="006C3D82"/>
+    <w:rsid w:val="006C40A7"/>
+    <w:rsid w:val="006C4A3B"/>
+    <w:rsid w:val="006C52B1"/>
+    <w:rsid w:val="006C5510"/>
+    <w:rsid w:val="006C5626"/>
+    <w:rsid w:val="006C5FFD"/>
+    <w:rsid w:val="006C6107"/>
+    <w:rsid w:val="006C67AD"/>
+    <w:rsid w:val="006C6D13"/>
+    <w:rsid w:val="006C7C9F"/>
+    <w:rsid w:val="006C7EDF"/>
+    <w:rsid w:val="006D02F3"/>
+    <w:rsid w:val="006D0361"/>
+    <w:rsid w:val="006D0C0B"/>
+    <w:rsid w:val="006D0F08"/>
+    <w:rsid w:val="006D1311"/>
+    <w:rsid w:val="006D1397"/>
+    <w:rsid w:val="006D1549"/>
+    <w:rsid w:val="006D15DD"/>
+    <w:rsid w:val="006D1BE7"/>
+    <w:rsid w:val="006D2175"/>
+    <w:rsid w:val="006D2C93"/>
+    <w:rsid w:val="006D31C8"/>
+    <w:rsid w:val="006D366A"/>
+    <w:rsid w:val="006D390B"/>
+    <w:rsid w:val="006D4E27"/>
+    <w:rsid w:val="006D5698"/>
+    <w:rsid w:val="006D5BDD"/>
+    <w:rsid w:val="006D64B3"/>
+    <w:rsid w:val="006D6C37"/>
+    <w:rsid w:val="006D77F6"/>
+    <w:rsid w:val="006D7A7B"/>
+    <w:rsid w:val="006D7EEF"/>
+    <w:rsid w:val="006E0B86"/>
+    <w:rsid w:val="006E13FF"/>
+    <w:rsid w:val="006E158D"/>
+    <w:rsid w:val="006E1CB0"/>
+    <w:rsid w:val="006E2596"/>
+    <w:rsid w:val="006E27A5"/>
+    <w:rsid w:val="006E2B89"/>
+    <w:rsid w:val="006E335B"/>
+    <w:rsid w:val="006E351E"/>
+    <w:rsid w:val="006E3A28"/>
+    <w:rsid w:val="006E4023"/>
+    <w:rsid w:val="006E4363"/>
+    <w:rsid w:val="006E45FA"/>
+    <w:rsid w:val="006E4826"/>
+    <w:rsid w:val="006E4A61"/>
+    <w:rsid w:val="006E4B8C"/>
+    <w:rsid w:val="006E6774"/>
+    <w:rsid w:val="006E71F5"/>
+    <w:rsid w:val="006E74E4"/>
+    <w:rsid w:val="006E7B0E"/>
+    <w:rsid w:val="006F0E16"/>
+    <w:rsid w:val="006F1849"/>
+    <w:rsid w:val="006F1B4B"/>
+    <w:rsid w:val="006F2114"/>
+    <w:rsid w:val="006F2C83"/>
+    <w:rsid w:val="006F4034"/>
+    <w:rsid w:val="006F44B0"/>
+    <w:rsid w:val="006F4AA6"/>
+    <w:rsid w:val="006F4B87"/>
+    <w:rsid w:val="006F58D2"/>
+    <w:rsid w:val="006F5EB6"/>
+    <w:rsid w:val="006F7960"/>
+    <w:rsid w:val="006F7CC7"/>
+    <w:rsid w:val="00700AB0"/>
+    <w:rsid w:val="00700FC8"/>
+    <w:rsid w:val="00700FF4"/>
+    <w:rsid w:val="00701AD7"/>
+    <w:rsid w:val="00702A27"/>
+    <w:rsid w:val="00702D8A"/>
+    <w:rsid w:val="00702F15"/>
+    <w:rsid w:val="00703AB9"/>
+    <w:rsid w:val="00704476"/>
+    <w:rsid w:val="007045AA"/>
+    <w:rsid w:val="00704CDD"/>
+    <w:rsid w:val="0070519C"/>
+    <w:rsid w:val="007055D3"/>
+    <w:rsid w:val="00705E5D"/>
+    <w:rsid w:val="00705FD7"/>
+    <w:rsid w:val="00707A6F"/>
+    <w:rsid w:val="00707D62"/>
+    <w:rsid w:val="007106DC"/>
+    <w:rsid w:val="00710A9C"/>
+    <w:rsid w:val="007112BD"/>
+    <w:rsid w:val="00711538"/>
+    <w:rsid w:val="00711645"/>
+    <w:rsid w:val="00711A10"/>
+    <w:rsid w:val="00711C73"/>
+    <w:rsid w:val="007121BF"/>
+    <w:rsid w:val="00712512"/>
+    <w:rsid w:val="007126D0"/>
+    <w:rsid w:val="00712840"/>
+    <w:rsid w:val="00712940"/>
+    <w:rsid w:val="00712A98"/>
+    <w:rsid w:val="00712EB3"/>
+    <w:rsid w:val="00712F98"/>
+    <w:rsid w:val="007130F5"/>
+    <w:rsid w:val="0071311A"/>
+    <w:rsid w:val="00713DF5"/>
+    <w:rsid w:val="00714960"/>
+    <w:rsid w:val="00714EB8"/>
+    <w:rsid w:val="0071507B"/>
+    <w:rsid w:val="00715611"/>
+    <w:rsid w:val="0071583A"/>
+    <w:rsid w:val="007161EB"/>
+    <w:rsid w:val="007162BC"/>
+    <w:rsid w:val="00716486"/>
+    <w:rsid w:val="00716E69"/>
+    <w:rsid w:val="007175EC"/>
+    <w:rsid w:val="0071764D"/>
+    <w:rsid w:val="00717929"/>
+    <w:rsid w:val="00717C58"/>
+    <w:rsid w:val="00717DCB"/>
+    <w:rsid w:val="00717EDE"/>
+    <w:rsid w:val="00717FBB"/>
+    <w:rsid w:val="00717FE0"/>
+    <w:rsid w:val="007202DD"/>
+    <w:rsid w:val="007207F5"/>
+    <w:rsid w:val="00720B31"/>
+    <w:rsid w:val="00720B84"/>
+    <w:rsid w:val="0072163B"/>
+    <w:rsid w:val="00722723"/>
+    <w:rsid w:val="00722815"/>
+    <w:rsid w:val="00722E8A"/>
+    <w:rsid w:val="007230E4"/>
+    <w:rsid w:val="007232A9"/>
+    <w:rsid w:val="00723635"/>
+    <w:rsid w:val="00723766"/>
+    <w:rsid w:val="007240A4"/>
+    <w:rsid w:val="0072491B"/>
+    <w:rsid w:val="00725056"/>
+    <w:rsid w:val="0072521B"/>
+    <w:rsid w:val="00725AE1"/>
+    <w:rsid w:val="00725D49"/>
+    <w:rsid w:val="00725D89"/>
+    <w:rsid w:val="00725DE6"/>
+    <w:rsid w:val="00726210"/>
+    <w:rsid w:val="007263AB"/>
+    <w:rsid w:val="0072702E"/>
+    <w:rsid w:val="00727278"/>
+    <w:rsid w:val="007277A4"/>
+    <w:rsid w:val="00727997"/>
+    <w:rsid w:val="00730374"/>
+    <w:rsid w:val="00730512"/>
+    <w:rsid w:val="00730A2B"/>
+    <w:rsid w:val="00731383"/>
+    <w:rsid w:val="00731AC9"/>
+    <w:rsid w:val="00732528"/>
+    <w:rsid w:val="0073281F"/>
+    <w:rsid w:val="0073319F"/>
+    <w:rsid w:val="00733584"/>
+    <w:rsid w:val="00733ECF"/>
+    <w:rsid w:val="007342D1"/>
+    <w:rsid w:val="007345F4"/>
+    <w:rsid w:val="0073471F"/>
+    <w:rsid w:val="007355E2"/>
+    <w:rsid w:val="00735602"/>
+    <w:rsid w:val="00735835"/>
+    <w:rsid w:val="00735E5D"/>
+    <w:rsid w:val="0073743D"/>
+    <w:rsid w:val="0074048B"/>
+    <w:rsid w:val="007407F0"/>
+    <w:rsid w:val="0074175E"/>
+    <w:rsid w:val="0074197A"/>
+    <w:rsid w:val="00741AC8"/>
+    <w:rsid w:val="00741DEE"/>
+    <w:rsid w:val="00741EDC"/>
+    <w:rsid w:val="007427AB"/>
+    <w:rsid w:val="00742B5F"/>
+    <w:rsid w:val="00742F0A"/>
+    <w:rsid w:val="00743061"/>
+    <w:rsid w:val="00744316"/>
+    <w:rsid w:val="0074435F"/>
+    <w:rsid w:val="00744416"/>
+    <w:rsid w:val="0074586B"/>
+    <w:rsid w:val="0074594E"/>
+    <w:rsid w:val="00745D2C"/>
+    <w:rsid w:val="00746C57"/>
+    <w:rsid w:val="00746CC9"/>
+    <w:rsid w:val="00746D05"/>
+    <w:rsid w:val="00746EC8"/>
+    <w:rsid w:val="0075007A"/>
+    <w:rsid w:val="007501BF"/>
+    <w:rsid w:val="00750F48"/>
+    <w:rsid w:val="00752F77"/>
+    <w:rsid w:val="0075300B"/>
+    <w:rsid w:val="007532C7"/>
+    <w:rsid w:val="0075334E"/>
+    <w:rsid w:val="00753A2D"/>
+    <w:rsid w:val="0075419B"/>
+    <w:rsid w:val="00754273"/>
+    <w:rsid w:val="007542F1"/>
+    <w:rsid w:val="0075445A"/>
+    <w:rsid w:val="00754785"/>
+    <w:rsid w:val="0075505B"/>
+    <w:rsid w:val="00755861"/>
+    <w:rsid w:val="00756149"/>
+    <w:rsid w:val="0075690C"/>
+    <w:rsid w:val="00756FE5"/>
+    <w:rsid w:val="00757316"/>
+    <w:rsid w:val="00757522"/>
+    <w:rsid w:val="00760289"/>
+    <w:rsid w:val="007608E3"/>
+    <w:rsid w:val="00761F6B"/>
+    <w:rsid w:val="00762F0B"/>
+    <w:rsid w:val="00762F1C"/>
+    <w:rsid w:val="00763204"/>
+    <w:rsid w:val="00763A4D"/>
+    <w:rsid w:val="00764380"/>
+    <w:rsid w:val="0076466F"/>
+    <w:rsid w:val="007648AD"/>
+    <w:rsid w:val="00764C31"/>
+    <w:rsid w:val="00766BDF"/>
+    <w:rsid w:val="00767480"/>
+    <w:rsid w:val="007677B6"/>
+    <w:rsid w:val="00770D9E"/>
+    <w:rsid w:val="00772041"/>
+    <w:rsid w:val="0077204F"/>
+    <w:rsid w:val="00772157"/>
+    <w:rsid w:val="00772E97"/>
+    <w:rsid w:val="00773184"/>
+    <w:rsid w:val="00773B27"/>
+    <w:rsid w:val="00773F35"/>
+    <w:rsid w:val="00773F80"/>
+    <w:rsid w:val="00775E54"/>
+    <w:rsid w:val="007762A4"/>
+    <w:rsid w:val="0077648D"/>
+    <w:rsid w:val="0077657B"/>
+    <w:rsid w:val="00776A8A"/>
+    <w:rsid w:val="00777275"/>
+    <w:rsid w:val="00777417"/>
+    <w:rsid w:val="00777F6D"/>
+    <w:rsid w:val="007801E1"/>
+    <w:rsid w:val="00780FEA"/>
+    <w:rsid w:val="007812EE"/>
+    <w:rsid w:val="007814D1"/>
+    <w:rsid w:val="00781989"/>
+    <w:rsid w:val="0078218B"/>
+    <w:rsid w:val="0078241A"/>
+    <w:rsid w:val="007827A9"/>
+    <w:rsid w:val="00782C81"/>
+    <w:rsid w:val="007830BF"/>
+    <w:rsid w:val="00783222"/>
+    <w:rsid w:val="007832F4"/>
+    <w:rsid w:val="0078341A"/>
+    <w:rsid w:val="00783554"/>
+    <w:rsid w:val="00783C9E"/>
+    <w:rsid w:val="00783E4A"/>
+    <w:rsid w:val="007851D2"/>
+    <w:rsid w:val="00785AA6"/>
+    <w:rsid w:val="00786080"/>
+    <w:rsid w:val="00786D60"/>
+    <w:rsid w:val="00786F20"/>
+    <w:rsid w:val="00787598"/>
+    <w:rsid w:val="00787A5C"/>
+    <w:rsid w:val="00787CEC"/>
+    <w:rsid w:val="00790637"/>
+    <w:rsid w:val="00790C20"/>
+    <w:rsid w:val="00791E59"/>
+    <w:rsid w:val="00791F90"/>
+    <w:rsid w:val="0079216E"/>
+    <w:rsid w:val="0079232A"/>
+    <w:rsid w:val="00792475"/>
+    <w:rsid w:val="007929CB"/>
+    <w:rsid w:val="00792ACA"/>
+    <w:rsid w:val="00792DCD"/>
+    <w:rsid w:val="00793179"/>
+    <w:rsid w:val="00793A3E"/>
+    <w:rsid w:val="00795A0B"/>
+    <w:rsid w:val="00796669"/>
+    <w:rsid w:val="0079728C"/>
+    <w:rsid w:val="007978AA"/>
+    <w:rsid w:val="007979E2"/>
+    <w:rsid w:val="00797DB0"/>
+    <w:rsid w:val="007A0434"/>
+    <w:rsid w:val="007A07E7"/>
+    <w:rsid w:val="007A13CA"/>
+    <w:rsid w:val="007A1794"/>
+    <w:rsid w:val="007A21D3"/>
+    <w:rsid w:val="007A2209"/>
+    <w:rsid w:val="007A2A84"/>
+    <w:rsid w:val="007A380F"/>
+    <w:rsid w:val="007A3BF4"/>
+    <w:rsid w:val="007A3D53"/>
+    <w:rsid w:val="007A49C4"/>
+    <w:rsid w:val="007A5783"/>
+    <w:rsid w:val="007A58FF"/>
+    <w:rsid w:val="007A5FD3"/>
+    <w:rsid w:val="007A6664"/>
+    <w:rsid w:val="007A6DF3"/>
+    <w:rsid w:val="007A7735"/>
+    <w:rsid w:val="007B02D0"/>
+    <w:rsid w:val="007B1070"/>
+    <w:rsid w:val="007B1404"/>
+    <w:rsid w:val="007B1D0A"/>
+    <w:rsid w:val="007B2588"/>
+    <w:rsid w:val="007B29E4"/>
+    <w:rsid w:val="007B30FD"/>
+    <w:rsid w:val="007B3C48"/>
+    <w:rsid w:val="007B3D96"/>
+    <w:rsid w:val="007B421A"/>
+    <w:rsid w:val="007B5774"/>
+    <w:rsid w:val="007B5B86"/>
+    <w:rsid w:val="007B7330"/>
+    <w:rsid w:val="007B74D2"/>
+    <w:rsid w:val="007B7693"/>
+    <w:rsid w:val="007B7986"/>
+    <w:rsid w:val="007C0218"/>
+    <w:rsid w:val="007C0BD0"/>
+    <w:rsid w:val="007C1AB8"/>
+    <w:rsid w:val="007C203B"/>
+    <w:rsid w:val="007C216E"/>
+    <w:rsid w:val="007C2408"/>
+    <w:rsid w:val="007C365C"/>
+    <w:rsid w:val="007C3AB1"/>
+    <w:rsid w:val="007C3BBA"/>
+    <w:rsid w:val="007C3E3E"/>
+    <w:rsid w:val="007C4DFA"/>
+    <w:rsid w:val="007C4FE2"/>
+    <w:rsid w:val="007C5653"/>
+    <w:rsid w:val="007C56B0"/>
+    <w:rsid w:val="007C67DE"/>
+    <w:rsid w:val="007C67F4"/>
+    <w:rsid w:val="007C68B7"/>
+    <w:rsid w:val="007C6C09"/>
+    <w:rsid w:val="007D0143"/>
+    <w:rsid w:val="007D02B4"/>
+    <w:rsid w:val="007D033C"/>
+    <w:rsid w:val="007D07D3"/>
+    <w:rsid w:val="007D0F86"/>
+    <w:rsid w:val="007D146C"/>
+    <w:rsid w:val="007D1650"/>
+    <w:rsid w:val="007D1CBD"/>
+    <w:rsid w:val="007D21AA"/>
+    <w:rsid w:val="007D2586"/>
+    <w:rsid w:val="007D2816"/>
+    <w:rsid w:val="007D2EEE"/>
+    <w:rsid w:val="007D2F55"/>
+    <w:rsid w:val="007D32DB"/>
+    <w:rsid w:val="007D4401"/>
+    <w:rsid w:val="007D600C"/>
+    <w:rsid w:val="007D6F60"/>
+    <w:rsid w:val="007D72B1"/>
+    <w:rsid w:val="007D7E1D"/>
+    <w:rsid w:val="007E0E81"/>
+    <w:rsid w:val="007E1C66"/>
+    <w:rsid w:val="007E1C77"/>
+    <w:rsid w:val="007E1EAA"/>
+    <w:rsid w:val="007E26EB"/>
+    <w:rsid w:val="007E2F57"/>
+    <w:rsid w:val="007E2FFB"/>
+    <w:rsid w:val="007E3875"/>
+    <w:rsid w:val="007E3A56"/>
+    <w:rsid w:val="007E4576"/>
+    <w:rsid w:val="007E459D"/>
+    <w:rsid w:val="007E462F"/>
+    <w:rsid w:val="007E4747"/>
+    <w:rsid w:val="007E48D0"/>
+    <w:rsid w:val="007E4C07"/>
+    <w:rsid w:val="007E558F"/>
+    <w:rsid w:val="007E5CE5"/>
+    <w:rsid w:val="007E6864"/>
+    <w:rsid w:val="007E6E44"/>
+    <w:rsid w:val="007E7274"/>
+    <w:rsid w:val="007E79D8"/>
+    <w:rsid w:val="007E7BCB"/>
+    <w:rsid w:val="007F0083"/>
+    <w:rsid w:val="007F09B5"/>
+    <w:rsid w:val="007F0B06"/>
+    <w:rsid w:val="007F1551"/>
+    <w:rsid w:val="007F1C10"/>
+    <w:rsid w:val="007F2107"/>
+    <w:rsid w:val="007F2298"/>
+    <w:rsid w:val="007F2819"/>
+    <w:rsid w:val="007F498A"/>
+    <w:rsid w:val="007F5671"/>
+    <w:rsid w:val="007F5D12"/>
+    <w:rsid w:val="007F6093"/>
+    <w:rsid w:val="007F6366"/>
+    <w:rsid w:val="007F69FF"/>
+    <w:rsid w:val="007F7181"/>
+    <w:rsid w:val="007F74E8"/>
+    <w:rsid w:val="007F7D52"/>
+    <w:rsid w:val="007F7DC3"/>
+    <w:rsid w:val="007F7DF4"/>
+    <w:rsid w:val="00800125"/>
+    <w:rsid w:val="00801993"/>
+    <w:rsid w:val="00802EC2"/>
+    <w:rsid w:val="00803187"/>
+    <w:rsid w:val="00803D45"/>
+    <w:rsid w:val="00803F6D"/>
+    <w:rsid w:val="00805371"/>
+    <w:rsid w:val="008055FD"/>
+    <w:rsid w:val="0080560F"/>
+    <w:rsid w:val="008068BD"/>
+    <w:rsid w:val="008069BA"/>
+    <w:rsid w:val="00806CBD"/>
+    <w:rsid w:val="00807746"/>
+    <w:rsid w:val="00807AED"/>
+    <w:rsid w:val="00810106"/>
+    <w:rsid w:val="00810DBF"/>
+    <w:rsid w:val="00810E17"/>
+    <w:rsid w:val="00812734"/>
+    <w:rsid w:val="008128EB"/>
+    <w:rsid w:val="0081290F"/>
+    <w:rsid w:val="00812F8F"/>
+    <w:rsid w:val="0081350C"/>
+    <w:rsid w:val="008136D5"/>
+    <w:rsid w:val="00813C69"/>
+    <w:rsid w:val="00813EB9"/>
+    <w:rsid w:val="00813EC7"/>
+    <w:rsid w:val="00813FF8"/>
+    <w:rsid w:val="00814371"/>
+    <w:rsid w:val="0081472E"/>
+    <w:rsid w:val="0081497B"/>
+    <w:rsid w:val="008163B7"/>
+    <w:rsid w:val="008163F3"/>
+    <w:rsid w:val="008164B2"/>
+    <w:rsid w:val="00816CD3"/>
+    <w:rsid w:val="0082050D"/>
+    <w:rsid w:val="00820B29"/>
+    <w:rsid w:val="00820BA0"/>
+    <w:rsid w:val="008214D1"/>
+    <w:rsid w:val="0082179D"/>
+    <w:rsid w:val="00821864"/>
+    <w:rsid w:val="00821BC6"/>
+    <w:rsid w:val="00822EBC"/>
+    <w:rsid w:val="0082353B"/>
+    <w:rsid w:val="00823D9F"/>
+    <w:rsid w:val="00824426"/>
+    <w:rsid w:val="0082446E"/>
+    <w:rsid w:val="008247F4"/>
+    <w:rsid w:val="00825050"/>
+    <w:rsid w:val="008251E6"/>
+    <w:rsid w:val="0082583B"/>
+    <w:rsid w:val="00825974"/>
+    <w:rsid w:val="00825EE4"/>
+    <w:rsid w:val="00825F66"/>
+    <w:rsid w:val="008265F7"/>
+    <w:rsid w:val="0082674A"/>
+    <w:rsid w:val="00826B42"/>
+    <w:rsid w:val="00826D18"/>
+    <w:rsid w:val="00827556"/>
+    <w:rsid w:val="00827A89"/>
+    <w:rsid w:val="00827B08"/>
+    <w:rsid w:val="00830E26"/>
+    <w:rsid w:val="00830EF8"/>
+    <w:rsid w:val="008310ED"/>
+    <w:rsid w:val="00831656"/>
+    <w:rsid w:val="0083187D"/>
+    <w:rsid w:val="00831BEE"/>
+    <w:rsid w:val="008324E2"/>
+    <w:rsid w:val="008327F5"/>
+    <w:rsid w:val="00832C6B"/>
+    <w:rsid w:val="00832D61"/>
+    <w:rsid w:val="00833313"/>
+    <w:rsid w:val="0083352D"/>
+    <w:rsid w:val="008337FA"/>
+    <w:rsid w:val="00833890"/>
+    <w:rsid w:val="00833C47"/>
+    <w:rsid w:val="00834DB5"/>
+    <w:rsid w:val="00835093"/>
+    <w:rsid w:val="00835356"/>
+    <w:rsid w:val="00835D55"/>
+    <w:rsid w:val="00835EBA"/>
+    <w:rsid w:val="00836DE0"/>
+    <w:rsid w:val="00837E07"/>
+    <w:rsid w:val="008407DF"/>
+    <w:rsid w:val="00840C4C"/>
+    <w:rsid w:val="0084195A"/>
+    <w:rsid w:val="008419C2"/>
+    <w:rsid w:val="00842751"/>
+    <w:rsid w:val="00842AB4"/>
+    <w:rsid w:val="00842BF6"/>
+    <w:rsid w:val="00843EA2"/>
+    <w:rsid w:val="00844DD6"/>
+    <w:rsid w:val="00846058"/>
+    <w:rsid w:val="00847607"/>
+    <w:rsid w:val="0085007E"/>
+    <w:rsid w:val="008502F4"/>
+    <w:rsid w:val="0085036C"/>
+    <w:rsid w:val="0085045B"/>
+    <w:rsid w:val="00850980"/>
+    <w:rsid w:val="0085211F"/>
+    <w:rsid w:val="00852988"/>
+    <w:rsid w:val="008529E5"/>
+    <w:rsid w:val="0085377E"/>
+    <w:rsid w:val="00853E09"/>
+    <w:rsid w:val="008544EB"/>
+    <w:rsid w:val="00854CBA"/>
+    <w:rsid w:val="00855AFA"/>
+    <w:rsid w:val="00855CF9"/>
+    <w:rsid w:val="00855F73"/>
+    <w:rsid w:val="0085622F"/>
+    <w:rsid w:val="00856988"/>
+    <w:rsid w:val="00856D0E"/>
+    <w:rsid w:val="00856D13"/>
+    <w:rsid w:val="008571F0"/>
+    <w:rsid w:val="008577F0"/>
+    <w:rsid w:val="00857BF6"/>
+    <w:rsid w:val="00857EFA"/>
+    <w:rsid w:val="00860A60"/>
+    <w:rsid w:val="008611DA"/>
+    <w:rsid w:val="00861B6D"/>
+    <w:rsid w:val="00861BD7"/>
+    <w:rsid w:val="00861DEC"/>
+    <w:rsid w:val="0086201F"/>
+    <w:rsid w:val="008621B1"/>
+    <w:rsid w:val="0086279F"/>
+    <w:rsid w:val="00862CB9"/>
+    <w:rsid w:val="008641CE"/>
+    <w:rsid w:val="0086489D"/>
+    <w:rsid w:val="00865185"/>
+    <w:rsid w:val="00865562"/>
+    <w:rsid w:val="00865FF0"/>
+    <w:rsid w:val="00866054"/>
+    <w:rsid w:val="008667AC"/>
+    <w:rsid w:val="00866894"/>
+    <w:rsid w:val="008669AC"/>
+    <w:rsid w:val="00866A86"/>
+    <w:rsid w:val="00866F2E"/>
+    <w:rsid w:val="0086781B"/>
+    <w:rsid w:val="00867F24"/>
+    <w:rsid w:val="0087047D"/>
+    <w:rsid w:val="008707F1"/>
+    <w:rsid w:val="00870B7C"/>
+    <w:rsid w:val="00871021"/>
+    <w:rsid w:val="00871ADD"/>
+    <w:rsid w:val="008722CE"/>
+    <w:rsid w:val="00872A32"/>
+    <w:rsid w:val="008732EB"/>
+    <w:rsid w:val="00874EE4"/>
+    <w:rsid w:val="00875696"/>
+    <w:rsid w:val="008759A1"/>
+    <w:rsid w:val="00875B26"/>
+    <w:rsid w:val="00875E36"/>
+    <w:rsid w:val="00875F6B"/>
+    <w:rsid w:val="0087668A"/>
+    <w:rsid w:val="00876979"/>
+    <w:rsid w:val="00876D3C"/>
+    <w:rsid w:val="00877A57"/>
+    <w:rsid w:val="00877BA0"/>
+    <w:rsid w:val="00880465"/>
+    <w:rsid w:val="00880541"/>
+    <w:rsid w:val="00880EFE"/>
+    <w:rsid w:val="0088150C"/>
+    <w:rsid w:val="008818DB"/>
+    <w:rsid w:val="00881CBE"/>
+    <w:rsid w:val="00881E06"/>
+    <w:rsid w:val="008823FA"/>
+    <w:rsid w:val="0088248B"/>
+    <w:rsid w:val="008828DD"/>
+    <w:rsid w:val="008830FE"/>
+    <w:rsid w:val="008834F6"/>
+    <w:rsid w:val="00883674"/>
+    <w:rsid w:val="008849D4"/>
+    <w:rsid w:val="008849E7"/>
+    <w:rsid w:val="00884FA5"/>
+    <w:rsid w:val="0088520E"/>
+    <w:rsid w:val="008869B0"/>
+    <w:rsid w:val="00886BD8"/>
+    <w:rsid w:val="00887079"/>
+    <w:rsid w:val="00887438"/>
+    <w:rsid w:val="008876C2"/>
+    <w:rsid w:val="008879FB"/>
+    <w:rsid w:val="0089045C"/>
+    <w:rsid w:val="00890490"/>
+    <w:rsid w:val="008907F9"/>
+    <w:rsid w:val="00891B6C"/>
+    <w:rsid w:val="00892596"/>
+    <w:rsid w:val="00892B58"/>
+    <w:rsid w:val="00892C31"/>
+    <w:rsid w:val="00892C48"/>
+    <w:rsid w:val="0089303B"/>
+    <w:rsid w:val="008932EC"/>
+    <w:rsid w:val="00895123"/>
+    <w:rsid w:val="00895B56"/>
+    <w:rsid w:val="00895F02"/>
+    <w:rsid w:val="0089740E"/>
+    <w:rsid w:val="00897861"/>
+    <w:rsid w:val="008978EA"/>
+    <w:rsid w:val="008A0518"/>
+    <w:rsid w:val="008A076E"/>
+    <w:rsid w:val="008A08D8"/>
+    <w:rsid w:val="008A10E3"/>
+    <w:rsid w:val="008A156E"/>
+    <w:rsid w:val="008A1C80"/>
+    <w:rsid w:val="008A28CF"/>
+    <w:rsid w:val="008A29CF"/>
+    <w:rsid w:val="008A2B3A"/>
+    <w:rsid w:val="008A37D1"/>
+    <w:rsid w:val="008A380E"/>
+    <w:rsid w:val="008A5887"/>
+    <w:rsid w:val="008A6814"/>
+    <w:rsid w:val="008A6895"/>
+    <w:rsid w:val="008A6BD2"/>
+    <w:rsid w:val="008A6E92"/>
+    <w:rsid w:val="008A7302"/>
+    <w:rsid w:val="008A788F"/>
+    <w:rsid w:val="008A7B0F"/>
+    <w:rsid w:val="008A7B27"/>
+    <w:rsid w:val="008A7B5D"/>
+    <w:rsid w:val="008A7E0D"/>
+    <w:rsid w:val="008A7EA9"/>
+    <w:rsid w:val="008B04B7"/>
+    <w:rsid w:val="008B0DAF"/>
+    <w:rsid w:val="008B131B"/>
+    <w:rsid w:val="008B2C96"/>
+    <w:rsid w:val="008B3217"/>
+    <w:rsid w:val="008B34EF"/>
+    <w:rsid w:val="008B35FC"/>
+    <w:rsid w:val="008B38AA"/>
+    <w:rsid w:val="008B3B78"/>
+    <w:rsid w:val="008B412C"/>
+    <w:rsid w:val="008B523D"/>
+    <w:rsid w:val="008B5A7C"/>
+    <w:rsid w:val="008B5C79"/>
+    <w:rsid w:val="008B62DD"/>
+    <w:rsid w:val="008B6434"/>
+    <w:rsid w:val="008B647B"/>
+    <w:rsid w:val="008B6669"/>
+    <w:rsid w:val="008B6C31"/>
+    <w:rsid w:val="008B6FD4"/>
+    <w:rsid w:val="008B7301"/>
+    <w:rsid w:val="008B791D"/>
+    <w:rsid w:val="008C0438"/>
+    <w:rsid w:val="008C0F97"/>
+    <w:rsid w:val="008C1D28"/>
+    <w:rsid w:val="008C22C1"/>
+    <w:rsid w:val="008C2496"/>
+    <w:rsid w:val="008C2B5E"/>
+    <w:rsid w:val="008C2B98"/>
+    <w:rsid w:val="008C2E63"/>
+    <w:rsid w:val="008C31C0"/>
+    <w:rsid w:val="008C3733"/>
+    <w:rsid w:val="008C3AB6"/>
+    <w:rsid w:val="008C3B49"/>
+    <w:rsid w:val="008C3E08"/>
+    <w:rsid w:val="008C47C2"/>
+    <w:rsid w:val="008C47C6"/>
+    <w:rsid w:val="008C55DF"/>
+    <w:rsid w:val="008C5626"/>
+    <w:rsid w:val="008C5A1D"/>
+    <w:rsid w:val="008C6684"/>
+    <w:rsid w:val="008C7548"/>
+    <w:rsid w:val="008C7A8C"/>
+    <w:rsid w:val="008D064D"/>
+    <w:rsid w:val="008D0823"/>
+    <w:rsid w:val="008D0AEF"/>
+    <w:rsid w:val="008D0D3E"/>
+    <w:rsid w:val="008D2BDC"/>
+    <w:rsid w:val="008D33CA"/>
+    <w:rsid w:val="008D36DE"/>
+    <w:rsid w:val="008D3B8A"/>
+    <w:rsid w:val="008D4185"/>
+    <w:rsid w:val="008D47B9"/>
+    <w:rsid w:val="008D4CE4"/>
+    <w:rsid w:val="008D4F7E"/>
+    <w:rsid w:val="008D59FE"/>
+    <w:rsid w:val="008D6BB0"/>
+    <w:rsid w:val="008D6CD8"/>
+    <w:rsid w:val="008D7AFA"/>
+    <w:rsid w:val="008E00EA"/>
+    <w:rsid w:val="008E0D51"/>
+    <w:rsid w:val="008E11E5"/>
+    <w:rsid w:val="008E1AA2"/>
+    <w:rsid w:val="008E247B"/>
+    <w:rsid w:val="008E2B3C"/>
+    <w:rsid w:val="008E2CEC"/>
+    <w:rsid w:val="008E35B9"/>
+    <w:rsid w:val="008E3776"/>
+    <w:rsid w:val="008E3D93"/>
+    <w:rsid w:val="008E4036"/>
+    <w:rsid w:val="008E4FD3"/>
+    <w:rsid w:val="008E5307"/>
+    <w:rsid w:val="008E53C2"/>
+    <w:rsid w:val="008E6AA8"/>
+    <w:rsid w:val="008E6B0F"/>
+    <w:rsid w:val="008E75B3"/>
+    <w:rsid w:val="008E77F7"/>
+    <w:rsid w:val="008E7F08"/>
+    <w:rsid w:val="008E7F7A"/>
+    <w:rsid w:val="008F0251"/>
+    <w:rsid w:val="008F0257"/>
+    <w:rsid w:val="008F0B3F"/>
+    <w:rsid w:val="008F0E65"/>
+    <w:rsid w:val="008F2B88"/>
+    <w:rsid w:val="008F5D9C"/>
+    <w:rsid w:val="008F64C3"/>
+    <w:rsid w:val="008F70B0"/>
+    <w:rsid w:val="008F74F0"/>
+    <w:rsid w:val="008F7589"/>
+    <w:rsid w:val="008F7840"/>
+    <w:rsid w:val="008F78D3"/>
+    <w:rsid w:val="008F7E02"/>
+    <w:rsid w:val="009006D5"/>
+    <w:rsid w:val="00900C79"/>
+    <w:rsid w:val="009011A1"/>
+    <w:rsid w:val="00901639"/>
+    <w:rsid w:val="00901D30"/>
+    <w:rsid w:val="00902196"/>
+    <w:rsid w:val="00902F2C"/>
+    <w:rsid w:val="0090419D"/>
+    <w:rsid w:val="00904F2B"/>
+    <w:rsid w:val="009055ED"/>
+    <w:rsid w:val="0090569D"/>
+    <w:rsid w:val="00905799"/>
+    <w:rsid w:val="00905891"/>
+    <w:rsid w:val="00905F18"/>
+    <w:rsid w:val="00906533"/>
+    <w:rsid w:val="009072B6"/>
+    <w:rsid w:val="009076AA"/>
+    <w:rsid w:val="00907A14"/>
+    <w:rsid w:val="00907AD6"/>
+    <w:rsid w:val="00907BF5"/>
+    <w:rsid w:val="00910D66"/>
+    <w:rsid w:val="009118A5"/>
+    <w:rsid w:val="009119D9"/>
+    <w:rsid w:val="00911DB6"/>
+    <w:rsid w:val="00911E3B"/>
+    <w:rsid w:val="00912115"/>
+    <w:rsid w:val="00912702"/>
+    <w:rsid w:val="00912950"/>
+    <w:rsid w:val="0091297C"/>
+    <w:rsid w:val="00912A48"/>
+    <w:rsid w:val="00912CD8"/>
+    <w:rsid w:val="00913267"/>
+    <w:rsid w:val="00913E19"/>
+    <w:rsid w:val="00914A9E"/>
+    <w:rsid w:val="00914E50"/>
+    <w:rsid w:val="00915A35"/>
+    <w:rsid w:val="0091686F"/>
+    <w:rsid w:val="00916B7D"/>
+    <w:rsid w:val="00916DD7"/>
+    <w:rsid w:val="009177BC"/>
+    <w:rsid w:val="0091788D"/>
+    <w:rsid w:val="00920609"/>
+    <w:rsid w:val="009207FA"/>
+    <w:rsid w:val="009211EC"/>
+    <w:rsid w:val="00921A85"/>
+    <w:rsid w:val="00921CE3"/>
+    <w:rsid w:val="00922035"/>
+    <w:rsid w:val="009220FD"/>
+    <w:rsid w:val="00922EC0"/>
+    <w:rsid w:val="00922FF2"/>
+    <w:rsid w:val="00923879"/>
+    <w:rsid w:val="00923FFA"/>
+    <w:rsid w:val="00924290"/>
+    <w:rsid w:val="009245CB"/>
+    <w:rsid w:val="009248A7"/>
+    <w:rsid w:val="00925093"/>
+    <w:rsid w:val="00925257"/>
+    <w:rsid w:val="0092587F"/>
+    <w:rsid w:val="00925D4F"/>
+    <w:rsid w:val="00926153"/>
+    <w:rsid w:val="009263D0"/>
+    <w:rsid w:val="009266C4"/>
+    <w:rsid w:val="00926ADC"/>
+    <w:rsid w:val="00926B3F"/>
+    <w:rsid w:val="00926E2F"/>
+    <w:rsid w:val="00927253"/>
+    <w:rsid w:val="009274B9"/>
+    <w:rsid w:val="00927A9D"/>
+    <w:rsid w:val="0093024E"/>
+    <w:rsid w:val="00930637"/>
+    <w:rsid w:val="00931685"/>
+    <w:rsid w:val="00932D23"/>
+    <w:rsid w:val="00932F88"/>
+    <w:rsid w:val="00933016"/>
+    <w:rsid w:val="009330DA"/>
+    <w:rsid w:val="009330EE"/>
+    <w:rsid w:val="009342E2"/>
+    <w:rsid w:val="0093445E"/>
+    <w:rsid w:val="0093457E"/>
+    <w:rsid w:val="009356D8"/>
+    <w:rsid w:val="0093572C"/>
+    <w:rsid w:val="009357D9"/>
+    <w:rsid w:val="00936504"/>
+    <w:rsid w:val="00936653"/>
+    <w:rsid w:val="009376FA"/>
+    <w:rsid w:val="00937A55"/>
+    <w:rsid w:val="00937BD4"/>
+    <w:rsid w:val="00941001"/>
+    <w:rsid w:val="00941ABD"/>
+    <w:rsid w:val="00941BB6"/>
+    <w:rsid w:val="00941F10"/>
+    <w:rsid w:val="009438C6"/>
+    <w:rsid w:val="009439EB"/>
+    <w:rsid w:val="009439F9"/>
+    <w:rsid w:val="0094424F"/>
+    <w:rsid w:val="00944E8C"/>
+    <w:rsid w:val="0094534C"/>
+    <w:rsid w:val="009454D3"/>
+    <w:rsid w:val="00945EA5"/>
+    <w:rsid w:val="00946626"/>
+    <w:rsid w:val="0094686A"/>
+    <w:rsid w:val="00946B79"/>
+    <w:rsid w:val="00946BFE"/>
+    <w:rsid w:val="00947724"/>
+    <w:rsid w:val="00947C12"/>
+    <w:rsid w:val="009505FA"/>
+    <w:rsid w:val="00950FFE"/>
+    <w:rsid w:val="00951A9B"/>
+    <w:rsid w:val="009521E0"/>
+    <w:rsid w:val="00952F0D"/>
+    <w:rsid w:val="0095317D"/>
+    <w:rsid w:val="00953DF8"/>
+    <w:rsid w:val="00954157"/>
+    <w:rsid w:val="00954237"/>
+    <w:rsid w:val="0095459E"/>
+    <w:rsid w:val="00954E87"/>
+    <w:rsid w:val="009557B5"/>
+    <w:rsid w:val="00955980"/>
+    <w:rsid w:val="0095602F"/>
+    <w:rsid w:val="00956149"/>
+    <w:rsid w:val="00956749"/>
+    <w:rsid w:val="0095708E"/>
+    <w:rsid w:val="009574CC"/>
+    <w:rsid w:val="009607F5"/>
+    <w:rsid w:val="00960884"/>
+    <w:rsid w:val="00961074"/>
+    <w:rsid w:val="009610E8"/>
+    <w:rsid w:val="009610FA"/>
+    <w:rsid w:val="00961323"/>
+    <w:rsid w:val="00961580"/>
+    <w:rsid w:val="009617EA"/>
+    <w:rsid w:val="00961E2A"/>
+    <w:rsid w:val="009623E0"/>
+    <w:rsid w:val="009626E2"/>
+    <w:rsid w:val="00962997"/>
+    <w:rsid w:val="00963E4E"/>
+    <w:rsid w:val="00964A5F"/>
+    <w:rsid w:val="009651CF"/>
+    <w:rsid w:val="009652D0"/>
+    <w:rsid w:val="00965740"/>
+    <w:rsid w:val="00966161"/>
+    <w:rsid w:val="0096677B"/>
+    <w:rsid w:val="00966B62"/>
+    <w:rsid w:val="00966C9B"/>
+    <w:rsid w:val="0096736A"/>
+    <w:rsid w:val="009676E8"/>
+    <w:rsid w:val="00967EFB"/>
+    <w:rsid w:val="00970009"/>
+    <w:rsid w:val="0097027B"/>
+    <w:rsid w:val="009705E4"/>
+    <w:rsid w:val="009705E9"/>
+    <w:rsid w:val="00970AB5"/>
+    <w:rsid w:val="00970BF6"/>
+    <w:rsid w:val="00970FC7"/>
+    <w:rsid w:val="009717D1"/>
+    <w:rsid w:val="00971A67"/>
+    <w:rsid w:val="00972034"/>
+    <w:rsid w:val="00972165"/>
+    <w:rsid w:val="00972B23"/>
+    <w:rsid w:val="00972C12"/>
+    <w:rsid w:val="00973C94"/>
+    <w:rsid w:val="00974F86"/>
+    <w:rsid w:val="00975FC2"/>
+    <w:rsid w:val="009765C5"/>
+    <w:rsid w:val="00976E5E"/>
+    <w:rsid w:val="009779CB"/>
+    <w:rsid w:val="009779D3"/>
+    <w:rsid w:val="00980417"/>
+    <w:rsid w:val="0098053F"/>
+    <w:rsid w:val="009808DD"/>
+    <w:rsid w:val="00980B7F"/>
+    <w:rsid w:val="0098110C"/>
+    <w:rsid w:val="00982375"/>
+    <w:rsid w:val="009828E4"/>
+    <w:rsid w:val="009829CD"/>
+    <w:rsid w:val="009838DE"/>
+    <w:rsid w:val="00983AA6"/>
+    <w:rsid w:val="00984135"/>
+    <w:rsid w:val="00984498"/>
+    <w:rsid w:val="0098463E"/>
+    <w:rsid w:val="00984BD2"/>
+    <w:rsid w:val="00984F4D"/>
+    <w:rsid w:val="00985908"/>
+    <w:rsid w:val="00985976"/>
+    <w:rsid w:val="00986E5C"/>
+    <w:rsid w:val="00986E78"/>
+    <w:rsid w:val="00987D6C"/>
+    <w:rsid w:val="009900ED"/>
+    <w:rsid w:val="00990A1D"/>
+    <w:rsid w:val="009911DD"/>
+    <w:rsid w:val="0099173C"/>
+    <w:rsid w:val="009917D9"/>
+    <w:rsid w:val="00991969"/>
+    <w:rsid w:val="009920AB"/>
+    <w:rsid w:val="00992773"/>
+    <w:rsid w:val="009928B5"/>
+    <w:rsid w:val="009931CE"/>
+    <w:rsid w:val="009934F4"/>
+    <w:rsid w:val="00993DA5"/>
+    <w:rsid w:val="009948E1"/>
+    <w:rsid w:val="00994BB8"/>
+    <w:rsid w:val="00994FF3"/>
+    <w:rsid w:val="009959A2"/>
+    <w:rsid w:val="009962FA"/>
+    <w:rsid w:val="0099642C"/>
+    <w:rsid w:val="00996793"/>
+    <w:rsid w:val="00996BD2"/>
+    <w:rsid w:val="00996DB7"/>
+    <w:rsid w:val="0099750E"/>
+    <w:rsid w:val="009A0165"/>
+    <w:rsid w:val="009A0B92"/>
+    <w:rsid w:val="009A0C97"/>
+    <w:rsid w:val="009A16BD"/>
+    <w:rsid w:val="009A2BCE"/>
+    <w:rsid w:val="009A2BE0"/>
+    <w:rsid w:val="009A3271"/>
+    <w:rsid w:val="009A33F0"/>
+    <w:rsid w:val="009A3740"/>
+    <w:rsid w:val="009A3FF4"/>
+    <w:rsid w:val="009A40A5"/>
+    <w:rsid w:val="009A4873"/>
+    <w:rsid w:val="009A59DE"/>
+    <w:rsid w:val="009A5F1E"/>
+    <w:rsid w:val="009A6934"/>
+    <w:rsid w:val="009A6D94"/>
+    <w:rsid w:val="009A7555"/>
+    <w:rsid w:val="009B0393"/>
+    <w:rsid w:val="009B107B"/>
+    <w:rsid w:val="009B1469"/>
+    <w:rsid w:val="009B1CBD"/>
+    <w:rsid w:val="009B345F"/>
+    <w:rsid w:val="009B3604"/>
+    <w:rsid w:val="009B3919"/>
+    <w:rsid w:val="009B3984"/>
+    <w:rsid w:val="009B4338"/>
+    <w:rsid w:val="009B4866"/>
+    <w:rsid w:val="009B49BD"/>
+    <w:rsid w:val="009B61C1"/>
+    <w:rsid w:val="009B6B8A"/>
+    <w:rsid w:val="009B6BD9"/>
+    <w:rsid w:val="009B6F79"/>
+    <w:rsid w:val="009B74CD"/>
+    <w:rsid w:val="009B775C"/>
+    <w:rsid w:val="009C0066"/>
+    <w:rsid w:val="009C10DF"/>
+    <w:rsid w:val="009C3710"/>
+    <w:rsid w:val="009C3B74"/>
+    <w:rsid w:val="009C4B97"/>
+    <w:rsid w:val="009C50FF"/>
+    <w:rsid w:val="009C5487"/>
+    <w:rsid w:val="009C572E"/>
+    <w:rsid w:val="009C6381"/>
+    <w:rsid w:val="009C75BC"/>
+    <w:rsid w:val="009C7A00"/>
+    <w:rsid w:val="009D0CF8"/>
+    <w:rsid w:val="009D249E"/>
+    <w:rsid w:val="009D28B8"/>
+    <w:rsid w:val="009D3479"/>
+    <w:rsid w:val="009D350C"/>
+    <w:rsid w:val="009D46F0"/>
+    <w:rsid w:val="009D4732"/>
+    <w:rsid w:val="009D4B9B"/>
+    <w:rsid w:val="009D5123"/>
+    <w:rsid w:val="009D6294"/>
+    <w:rsid w:val="009D6C92"/>
+    <w:rsid w:val="009D7B56"/>
+    <w:rsid w:val="009E0189"/>
+    <w:rsid w:val="009E02AF"/>
+    <w:rsid w:val="009E1190"/>
+    <w:rsid w:val="009E1A65"/>
+    <w:rsid w:val="009E1FC4"/>
+    <w:rsid w:val="009E23E1"/>
+    <w:rsid w:val="009E2F75"/>
+    <w:rsid w:val="009E3233"/>
+    <w:rsid w:val="009E38FB"/>
+    <w:rsid w:val="009E3E02"/>
+    <w:rsid w:val="009E400C"/>
+    <w:rsid w:val="009E5249"/>
+    <w:rsid w:val="009E54F4"/>
+    <w:rsid w:val="009E5590"/>
+    <w:rsid w:val="009E5CB8"/>
+    <w:rsid w:val="009E6119"/>
+    <w:rsid w:val="009E6143"/>
+    <w:rsid w:val="009E6910"/>
+    <w:rsid w:val="009E6B04"/>
+    <w:rsid w:val="009E6D8C"/>
+    <w:rsid w:val="009E713A"/>
+    <w:rsid w:val="009E7324"/>
+    <w:rsid w:val="009E7858"/>
+    <w:rsid w:val="009F039B"/>
+    <w:rsid w:val="009F04A2"/>
+    <w:rsid w:val="009F100C"/>
+    <w:rsid w:val="009F1917"/>
+    <w:rsid w:val="009F20A7"/>
+    <w:rsid w:val="009F2D97"/>
+    <w:rsid w:val="009F2E72"/>
+    <w:rsid w:val="009F2F46"/>
+    <w:rsid w:val="009F4266"/>
+    <w:rsid w:val="009F4598"/>
+    <w:rsid w:val="009F46A2"/>
+    <w:rsid w:val="009F4FFA"/>
+    <w:rsid w:val="009F507E"/>
+    <w:rsid w:val="009F554B"/>
+    <w:rsid w:val="009F60E3"/>
+    <w:rsid w:val="009F6109"/>
+    <w:rsid w:val="009F6641"/>
+    <w:rsid w:val="009F6B88"/>
+    <w:rsid w:val="009F7758"/>
+    <w:rsid w:val="009F793E"/>
+    <w:rsid w:val="009F7E1F"/>
+    <w:rsid w:val="00A00040"/>
+    <w:rsid w:val="00A00494"/>
+    <w:rsid w:val="00A00687"/>
+    <w:rsid w:val="00A0079D"/>
+    <w:rsid w:val="00A009B9"/>
+    <w:rsid w:val="00A00A28"/>
+    <w:rsid w:val="00A00AF2"/>
+    <w:rsid w:val="00A00F0F"/>
+    <w:rsid w:val="00A017C1"/>
+    <w:rsid w:val="00A01C9F"/>
+    <w:rsid w:val="00A02E15"/>
+    <w:rsid w:val="00A0306D"/>
+    <w:rsid w:val="00A03C9E"/>
+    <w:rsid w:val="00A04865"/>
+    <w:rsid w:val="00A04B38"/>
+    <w:rsid w:val="00A05591"/>
+    <w:rsid w:val="00A060D4"/>
+    <w:rsid w:val="00A06A4B"/>
+    <w:rsid w:val="00A06E1F"/>
+    <w:rsid w:val="00A06F36"/>
+    <w:rsid w:val="00A06F49"/>
+    <w:rsid w:val="00A079A6"/>
+    <w:rsid w:val="00A1078E"/>
+    <w:rsid w:val="00A11080"/>
+    <w:rsid w:val="00A113F5"/>
+    <w:rsid w:val="00A11BAB"/>
+    <w:rsid w:val="00A12D40"/>
+    <w:rsid w:val="00A14D21"/>
+    <w:rsid w:val="00A1549B"/>
+    <w:rsid w:val="00A15805"/>
+    <w:rsid w:val="00A1592F"/>
+    <w:rsid w:val="00A15D01"/>
+    <w:rsid w:val="00A15F45"/>
+    <w:rsid w:val="00A162D0"/>
+    <w:rsid w:val="00A1705A"/>
+    <w:rsid w:val="00A20C1F"/>
+    <w:rsid w:val="00A21249"/>
+    <w:rsid w:val="00A212C0"/>
+    <w:rsid w:val="00A216E0"/>
+    <w:rsid w:val="00A21A28"/>
+    <w:rsid w:val="00A21A68"/>
+    <w:rsid w:val="00A21D16"/>
+    <w:rsid w:val="00A22693"/>
+    <w:rsid w:val="00A228A5"/>
+    <w:rsid w:val="00A22FF8"/>
+    <w:rsid w:val="00A2307E"/>
+    <w:rsid w:val="00A24173"/>
+    <w:rsid w:val="00A24401"/>
+    <w:rsid w:val="00A24EA9"/>
+    <w:rsid w:val="00A25722"/>
+    <w:rsid w:val="00A25B88"/>
+    <w:rsid w:val="00A25CD6"/>
+    <w:rsid w:val="00A266F6"/>
+    <w:rsid w:val="00A269F8"/>
+    <w:rsid w:val="00A26B10"/>
+    <w:rsid w:val="00A274F9"/>
+    <w:rsid w:val="00A27C35"/>
+    <w:rsid w:val="00A27E05"/>
+    <w:rsid w:val="00A30640"/>
+    <w:rsid w:val="00A30780"/>
+    <w:rsid w:val="00A31091"/>
+    <w:rsid w:val="00A327B6"/>
+    <w:rsid w:val="00A32CA3"/>
+    <w:rsid w:val="00A32E75"/>
+    <w:rsid w:val="00A336C1"/>
+    <w:rsid w:val="00A34968"/>
+    <w:rsid w:val="00A3501A"/>
+    <w:rsid w:val="00A35064"/>
+    <w:rsid w:val="00A3528D"/>
+    <w:rsid w:val="00A3656B"/>
+    <w:rsid w:val="00A36A9A"/>
+    <w:rsid w:val="00A3709A"/>
+    <w:rsid w:val="00A37166"/>
+    <w:rsid w:val="00A378BC"/>
+    <w:rsid w:val="00A37A38"/>
+    <w:rsid w:val="00A4048A"/>
+    <w:rsid w:val="00A40DC2"/>
+    <w:rsid w:val="00A41182"/>
+    <w:rsid w:val="00A415D9"/>
+    <w:rsid w:val="00A41862"/>
+    <w:rsid w:val="00A41E86"/>
+    <w:rsid w:val="00A4227D"/>
+    <w:rsid w:val="00A432FC"/>
+    <w:rsid w:val="00A43B00"/>
+    <w:rsid w:val="00A43DB8"/>
+    <w:rsid w:val="00A43EF3"/>
+    <w:rsid w:val="00A4448B"/>
+    <w:rsid w:val="00A44C9A"/>
+    <w:rsid w:val="00A4504D"/>
+    <w:rsid w:val="00A4568C"/>
+    <w:rsid w:val="00A4569D"/>
+    <w:rsid w:val="00A46127"/>
+    <w:rsid w:val="00A46AD8"/>
+    <w:rsid w:val="00A473D3"/>
+    <w:rsid w:val="00A47413"/>
+    <w:rsid w:val="00A479BA"/>
+    <w:rsid w:val="00A50098"/>
+    <w:rsid w:val="00A507CF"/>
+    <w:rsid w:val="00A50EF2"/>
+    <w:rsid w:val="00A50F3C"/>
+    <w:rsid w:val="00A51D5B"/>
+    <w:rsid w:val="00A53094"/>
+    <w:rsid w:val="00A533E5"/>
+    <w:rsid w:val="00A54701"/>
+    <w:rsid w:val="00A54E01"/>
+    <w:rsid w:val="00A5559E"/>
+    <w:rsid w:val="00A56516"/>
+    <w:rsid w:val="00A56ACE"/>
+    <w:rsid w:val="00A57280"/>
+    <w:rsid w:val="00A604F8"/>
+    <w:rsid w:val="00A60B93"/>
+    <w:rsid w:val="00A61265"/>
+    <w:rsid w:val="00A615AC"/>
+    <w:rsid w:val="00A61619"/>
+    <w:rsid w:val="00A6176E"/>
+    <w:rsid w:val="00A61A4E"/>
+    <w:rsid w:val="00A61C53"/>
+    <w:rsid w:val="00A61E72"/>
+    <w:rsid w:val="00A62AD6"/>
+    <w:rsid w:val="00A62AF9"/>
+    <w:rsid w:val="00A62F73"/>
+    <w:rsid w:val="00A63054"/>
+    <w:rsid w:val="00A63349"/>
+    <w:rsid w:val="00A63642"/>
+    <w:rsid w:val="00A637D2"/>
+    <w:rsid w:val="00A639E3"/>
+    <w:rsid w:val="00A64783"/>
+    <w:rsid w:val="00A64E93"/>
+    <w:rsid w:val="00A653ED"/>
+    <w:rsid w:val="00A65C82"/>
+    <w:rsid w:val="00A661DC"/>
+    <w:rsid w:val="00A662F1"/>
+    <w:rsid w:val="00A667C0"/>
+    <w:rsid w:val="00A67230"/>
+    <w:rsid w:val="00A67D49"/>
+    <w:rsid w:val="00A70753"/>
+    <w:rsid w:val="00A70938"/>
+    <w:rsid w:val="00A70B61"/>
+    <w:rsid w:val="00A7107C"/>
+    <w:rsid w:val="00A7170A"/>
+    <w:rsid w:val="00A71A9B"/>
+    <w:rsid w:val="00A71AFA"/>
+    <w:rsid w:val="00A725DD"/>
+    <w:rsid w:val="00A73A49"/>
+    <w:rsid w:val="00A73BBE"/>
+    <w:rsid w:val="00A73DDC"/>
+    <w:rsid w:val="00A75A50"/>
+    <w:rsid w:val="00A7670B"/>
+    <w:rsid w:val="00A771DF"/>
+    <w:rsid w:val="00A776B3"/>
+    <w:rsid w:val="00A778A9"/>
+    <w:rsid w:val="00A77DF1"/>
+    <w:rsid w:val="00A80474"/>
+    <w:rsid w:val="00A808AF"/>
+    <w:rsid w:val="00A809CD"/>
+    <w:rsid w:val="00A81063"/>
+    <w:rsid w:val="00A81519"/>
+    <w:rsid w:val="00A81AAE"/>
+    <w:rsid w:val="00A81E3F"/>
+    <w:rsid w:val="00A82138"/>
+    <w:rsid w:val="00A821F7"/>
+    <w:rsid w:val="00A82A3F"/>
+    <w:rsid w:val="00A82B78"/>
+    <w:rsid w:val="00A830E9"/>
+    <w:rsid w:val="00A838BD"/>
+    <w:rsid w:val="00A83D62"/>
+    <w:rsid w:val="00A83DA8"/>
+    <w:rsid w:val="00A83F0B"/>
+    <w:rsid w:val="00A84231"/>
+    <w:rsid w:val="00A8425E"/>
+    <w:rsid w:val="00A84426"/>
+    <w:rsid w:val="00A84939"/>
+    <w:rsid w:val="00A849C1"/>
+    <w:rsid w:val="00A84E44"/>
+    <w:rsid w:val="00A85385"/>
+    <w:rsid w:val="00A8547D"/>
+    <w:rsid w:val="00A870E8"/>
+    <w:rsid w:val="00A87CB9"/>
+    <w:rsid w:val="00A87CED"/>
+    <w:rsid w:val="00A87F80"/>
+    <w:rsid w:val="00A9045B"/>
+    <w:rsid w:val="00A90512"/>
+    <w:rsid w:val="00A90E9A"/>
+    <w:rsid w:val="00A91383"/>
+    <w:rsid w:val="00A92111"/>
+    <w:rsid w:val="00A92267"/>
+    <w:rsid w:val="00A925E8"/>
+    <w:rsid w:val="00A935CC"/>
+    <w:rsid w:val="00A93A78"/>
+    <w:rsid w:val="00A93E33"/>
+    <w:rsid w:val="00A941C4"/>
+    <w:rsid w:val="00A94459"/>
+    <w:rsid w:val="00A949CC"/>
+    <w:rsid w:val="00A94F49"/>
+    <w:rsid w:val="00A95AD8"/>
+    <w:rsid w:val="00A9618A"/>
+    <w:rsid w:val="00A968E4"/>
+    <w:rsid w:val="00A96E5F"/>
+    <w:rsid w:val="00A976F4"/>
+    <w:rsid w:val="00AA0457"/>
+    <w:rsid w:val="00AA093B"/>
+    <w:rsid w:val="00AA0ABB"/>
+    <w:rsid w:val="00AA0E46"/>
+    <w:rsid w:val="00AA11B7"/>
+    <w:rsid w:val="00AA14BD"/>
+    <w:rsid w:val="00AA1B83"/>
+    <w:rsid w:val="00AA1CE9"/>
+    <w:rsid w:val="00AA1ECD"/>
+    <w:rsid w:val="00AA227C"/>
+    <w:rsid w:val="00AA2E70"/>
+    <w:rsid w:val="00AA3FB8"/>
+    <w:rsid w:val="00AA492F"/>
+    <w:rsid w:val="00AA4A1C"/>
+    <w:rsid w:val="00AA575A"/>
+    <w:rsid w:val="00AA5952"/>
+    <w:rsid w:val="00AA5D86"/>
+    <w:rsid w:val="00AA5FCF"/>
+    <w:rsid w:val="00AA6577"/>
+    <w:rsid w:val="00AA65E4"/>
+    <w:rsid w:val="00AA7036"/>
+    <w:rsid w:val="00AB02D1"/>
+    <w:rsid w:val="00AB053B"/>
+    <w:rsid w:val="00AB05A8"/>
+    <w:rsid w:val="00AB1108"/>
+    <w:rsid w:val="00AB171B"/>
+    <w:rsid w:val="00AB1953"/>
+    <w:rsid w:val="00AB2489"/>
+    <w:rsid w:val="00AB24F2"/>
+    <w:rsid w:val="00AB2915"/>
+    <w:rsid w:val="00AB2CF0"/>
+    <w:rsid w:val="00AB3441"/>
+    <w:rsid w:val="00AB35B3"/>
+    <w:rsid w:val="00AB35FC"/>
+    <w:rsid w:val="00AB395E"/>
+    <w:rsid w:val="00AB4943"/>
+    <w:rsid w:val="00AB5676"/>
+    <w:rsid w:val="00AB5BC9"/>
+    <w:rsid w:val="00AB600D"/>
+    <w:rsid w:val="00AB6181"/>
+    <w:rsid w:val="00AB6619"/>
+    <w:rsid w:val="00AB69E1"/>
+    <w:rsid w:val="00AB6A1B"/>
+    <w:rsid w:val="00AB6D50"/>
+    <w:rsid w:val="00AB7065"/>
+    <w:rsid w:val="00AB799D"/>
     <w:rsid w:val="00AC0500"/>
-    <w:rsid w:val="00AC1619"/>
-[...533 lines deleted...]
-    <w:rsid w:val="7E7A1C5F"/>
+    <w:rsid w:val="00AC05AD"/>
+    <w:rsid w:val="00AC103A"/>
+    <w:rsid w:val="00AC1393"/>
+    <w:rsid w:val="00AC1999"/>
+    <w:rsid w:val="00AC30FD"/>
+    <w:rsid w:val="00AC3452"/>
+    <w:rsid w:val="00AC3BB0"/>
+    <w:rsid w:val="00AC4678"/>
+    <w:rsid w:val="00AC55D7"/>
+    <w:rsid w:val="00AC573F"/>
+    <w:rsid w:val="00AC6776"/>
+    <w:rsid w:val="00AC7471"/>
+    <w:rsid w:val="00AC7A13"/>
+    <w:rsid w:val="00AD05A8"/>
+    <w:rsid w:val="00AD131B"/>
+    <w:rsid w:val="00AD15FE"/>
+    <w:rsid w:val="00AD1EEE"/>
+    <w:rsid w:val="00AD29DC"/>
+    <w:rsid w:val="00AD2A48"/>
+    <w:rsid w:val="00AD3B05"/>
+    <w:rsid w:val="00AD40FC"/>
+    <w:rsid w:val="00AD45CE"/>
+    <w:rsid w:val="00AD51A0"/>
+    <w:rsid w:val="00AD552C"/>
+    <w:rsid w:val="00AD55E0"/>
+    <w:rsid w:val="00AD57FE"/>
+    <w:rsid w:val="00AD5EE6"/>
+    <w:rsid w:val="00AD62A9"/>
+    <w:rsid w:val="00AD642F"/>
+    <w:rsid w:val="00AD66E8"/>
+    <w:rsid w:val="00AD695C"/>
+    <w:rsid w:val="00AD729E"/>
+    <w:rsid w:val="00AD7607"/>
+    <w:rsid w:val="00AD7710"/>
+    <w:rsid w:val="00AD7A71"/>
+    <w:rsid w:val="00AD7E51"/>
+    <w:rsid w:val="00AE0239"/>
+    <w:rsid w:val="00AE07F5"/>
+    <w:rsid w:val="00AE142B"/>
+    <w:rsid w:val="00AE172B"/>
+    <w:rsid w:val="00AE17B6"/>
+    <w:rsid w:val="00AE1A65"/>
+    <w:rsid w:val="00AE1F56"/>
+    <w:rsid w:val="00AE2114"/>
+    <w:rsid w:val="00AE2259"/>
+    <w:rsid w:val="00AE237A"/>
+    <w:rsid w:val="00AE2BE7"/>
+    <w:rsid w:val="00AE3042"/>
+    <w:rsid w:val="00AE33C6"/>
+    <w:rsid w:val="00AE38AB"/>
+    <w:rsid w:val="00AE477B"/>
+    <w:rsid w:val="00AE49D6"/>
+    <w:rsid w:val="00AE4B78"/>
+    <w:rsid w:val="00AE4E3B"/>
+    <w:rsid w:val="00AE524B"/>
+    <w:rsid w:val="00AE60E1"/>
+    <w:rsid w:val="00AE689A"/>
+    <w:rsid w:val="00AE68E8"/>
+    <w:rsid w:val="00AE6B22"/>
+    <w:rsid w:val="00AE6CB3"/>
+    <w:rsid w:val="00AE7048"/>
+    <w:rsid w:val="00AE7209"/>
+    <w:rsid w:val="00AE79F1"/>
+    <w:rsid w:val="00AF00CE"/>
+    <w:rsid w:val="00AF06EA"/>
+    <w:rsid w:val="00AF0744"/>
+    <w:rsid w:val="00AF08EB"/>
+    <w:rsid w:val="00AF107A"/>
+    <w:rsid w:val="00AF1F2F"/>
+    <w:rsid w:val="00AF2224"/>
+    <w:rsid w:val="00AF249A"/>
+    <w:rsid w:val="00AF24C8"/>
+    <w:rsid w:val="00AF2AAD"/>
+    <w:rsid w:val="00AF3549"/>
+    <w:rsid w:val="00AF3A61"/>
+    <w:rsid w:val="00AF4C5B"/>
+    <w:rsid w:val="00AF56B9"/>
+    <w:rsid w:val="00AF5736"/>
+    <w:rsid w:val="00AF5886"/>
+    <w:rsid w:val="00AF5B1B"/>
+    <w:rsid w:val="00AF7367"/>
+    <w:rsid w:val="00AF73B9"/>
+    <w:rsid w:val="00AF75FD"/>
+    <w:rsid w:val="00B0023D"/>
+    <w:rsid w:val="00B005C2"/>
+    <w:rsid w:val="00B005C8"/>
+    <w:rsid w:val="00B00B3C"/>
+    <w:rsid w:val="00B01B54"/>
+    <w:rsid w:val="00B01E9E"/>
+    <w:rsid w:val="00B0212F"/>
+    <w:rsid w:val="00B02C5A"/>
+    <w:rsid w:val="00B03272"/>
+    <w:rsid w:val="00B04741"/>
+    <w:rsid w:val="00B04856"/>
+    <w:rsid w:val="00B05360"/>
+    <w:rsid w:val="00B0577F"/>
+    <w:rsid w:val="00B05C89"/>
+    <w:rsid w:val="00B0621E"/>
+    <w:rsid w:val="00B066D8"/>
+    <w:rsid w:val="00B06BA9"/>
+    <w:rsid w:val="00B06E41"/>
+    <w:rsid w:val="00B07165"/>
+    <w:rsid w:val="00B076DA"/>
+    <w:rsid w:val="00B10072"/>
+    <w:rsid w:val="00B104A7"/>
+    <w:rsid w:val="00B10D2E"/>
+    <w:rsid w:val="00B112B8"/>
+    <w:rsid w:val="00B11594"/>
+    <w:rsid w:val="00B119DC"/>
+    <w:rsid w:val="00B1324D"/>
+    <w:rsid w:val="00B133CA"/>
+    <w:rsid w:val="00B136B6"/>
+    <w:rsid w:val="00B136F9"/>
+    <w:rsid w:val="00B13D7C"/>
+    <w:rsid w:val="00B13D90"/>
+    <w:rsid w:val="00B14598"/>
+    <w:rsid w:val="00B15035"/>
+    <w:rsid w:val="00B153F5"/>
+    <w:rsid w:val="00B15C78"/>
+    <w:rsid w:val="00B16A3D"/>
+    <w:rsid w:val="00B16AD8"/>
+    <w:rsid w:val="00B16B4D"/>
+    <w:rsid w:val="00B173F7"/>
+    <w:rsid w:val="00B174F8"/>
+    <w:rsid w:val="00B17B2C"/>
+    <w:rsid w:val="00B200E7"/>
+    <w:rsid w:val="00B20767"/>
+    <w:rsid w:val="00B20E16"/>
+    <w:rsid w:val="00B20E1B"/>
+    <w:rsid w:val="00B23365"/>
+    <w:rsid w:val="00B2378F"/>
+    <w:rsid w:val="00B239BE"/>
+    <w:rsid w:val="00B2416D"/>
+    <w:rsid w:val="00B24479"/>
+    <w:rsid w:val="00B24591"/>
+    <w:rsid w:val="00B2488B"/>
+    <w:rsid w:val="00B25238"/>
+    <w:rsid w:val="00B25DA6"/>
+    <w:rsid w:val="00B26221"/>
+    <w:rsid w:val="00B2624D"/>
+    <w:rsid w:val="00B26A84"/>
+    <w:rsid w:val="00B26DA5"/>
+    <w:rsid w:val="00B27E9D"/>
+    <w:rsid w:val="00B3060D"/>
+    <w:rsid w:val="00B307D0"/>
+    <w:rsid w:val="00B309A0"/>
+    <w:rsid w:val="00B30B61"/>
+    <w:rsid w:val="00B31A46"/>
+    <w:rsid w:val="00B31D66"/>
+    <w:rsid w:val="00B326A9"/>
+    <w:rsid w:val="00B32982"/>
+    <w:rsid w:val="00B32A4E"/>
+    <w:rsid w:val="00B32C53"/>
+    <w:rsid w:val="00B32ECE"/>
+    <w:rsid w:val="00B33818"/>
+    <w:rsid w:val="00B346D7"/>
+    <w:rsid w:val="00B34CAF"/>
+    <w:rsid w:val="00B35578"/>
+    <w:rsid w:val="00B35988"/>
+    <w:rsid w:val="00B35BCE"/>
+    <w:rsid w:val="00B360A8"/>
+    <w:rsid w:val="00B36187"/>
+    <w:rsid w:val="00B365A8"/>
+    <w:rsid w:val="00B366A4"/>
+    <w:rsid w:val="00B3715D"/>
+    <w:rsid w:val="00B3731A"/>
+    <w:rsid w:val="00B379EC"/>
+    <w:rsid w:val="00B37B62"/>
+    <w:rsid w:val="00B40120"/>
+    <w:rsid w:val="00B41810"/>
+    <w:rsid w:val="00B41AAF"/>
+    <w:rsid w:val="00B426C2"/>
+    <w:rsid w:val="00B429AB"/>
+    <w:rsid w:val="00B42DAA"/>
+    <w:rsid w:val="00B42E68"/>
+    <w:rsid w:val="00B433E0"/>
+    <w:rsid w:val="00B43E46"/>
+    <w:rsid w:val="00B44020"/>
+    <w:rsid w:val="00B4409B"/>
+    <w:rsid w:val="00B44288"/>
+    <w:rsid w:val="00B44721"/>
+    <w:rsid w:val="00B449E1"/>
+    <w:rsid w:val="00B45998"/>
+    <w:rsid w:val="00B460F4"/>
+    <w:rsid w:val="00B46431"/>
+    <w:rsid w:val="00B46A13"/>
+    <w:rsid w:val="00B471D6"/>
+    <w:rsid w:val="00B47253"/>
+    <w:rsid w:val="00B472BD"/>
+    <w:rsid w:val="00B478B1"/>
+    <w:rsid w:val="00B47E7E"/>
+    <w:rsid w:val="00B50324"/>
+    <w:rsid w:val="00B507E3"/>
+    <w:rsid w:val="00B50AB9"/>
+    <w:rsid w:val="00B52CF9"/>
+    <w:rsid w:val="00B52E44"/>
+    <w:rsid w:val="00B5375A"/>
+    <w:rsid w:val="00B53AE1"/>
+    <w:rsid w:val="00B53DB8"/>
+    <w:rsid w:val="00B54546"/>
+    <w:rsid w:val="00B54871"/>
+    <w:rsid w:val="00B54FCC"/>
+    <w:rsid w:val="00B55664"/>
+    <w:rsid w:val="00B55DB7"/>
+    <w:rsid w:val="00B55DFA"/>
+    <w:rsid w:val="00B568F7"/>
+    <w:rsid w:val="00B56A7E"/>
+    <w:rsid w:val="00B573FB"/>
+    <w:rsid w:val="00B57F0A"/>
+    <w:rsid w:val="00B57F76"/>
+    <w:rsid w:val="00B6031B"/>
+    <w:rsid w:val="00B609BD"/>
+    <w:rsid w:val="00B61222"/>
+    <w:rsid w:val="00B617D3"/>
+    <w:rsid w:val="00B61B98"/>
+    <w:rsid w:val="00B61D79"/>
+    <w:rsid w:val="00B61EC7"/>
+    <w:rsid w:val="00B6219E"/>
+    <w:rsid w:val="00B62C3E"/>
+    <w:rsid w:val="00B62F90"/>
+    <w:rsid w:val="00B6340C"/>
+    <w:rsid w:val="00B6347E"/>
+    <w:rsid w:val="00B634DD"/>
+    <w:rsid w:val="00B637F7"/>
+    <w:rsid w:val="00B63E48"/>
+    <w:rsid w:val="00B63F67"/>
+    <w:rsid w:val="00B642B6"/>
+    <w:rsid w:val="00B644CB"/>
+    <w:rsid w:val="00B64B32"/>
+    <w:rsid w:val="00B64CA8"/>
+    <w:rsid w:val="00B65381"/>
+    <w:rsid w:val="00B65AE9"/>
+    <w:rsid w:val="00B66480"/>
+    <w:rsid w:val="00B67918"/>
+    <w:rsid w:val="00B6796F"/>
+    <w:rsid w:val="00B679BD"/>
+    <w:rsid w:val="00B702E7"/>
+    <w:rsid w:val="00B70B4D"/>
+    <w:rsid w:val="00B70B82"/>
+    <w:rsid w:val="00B71375"/>
+    <w:rsid w:val="00B71EFD"/>
+    <w:rsid w:val="00B7236D"/>
+    <w:rsid w:val="00B733F4"/>
+    <w:rsid w:val="00B73612"/>
+    <w:rsid w:val="00B74A85"/>
+    <w:rsid w:val="00B74B30"/>
+    <w:rsid w:val="00B75353"/>
+    <w:rsid w:val="00B75BB7"/>
+    <w:rsid w:val="00B76604"/>
+    <w:rsid w:val="00B76C3F"/>
+    <w:rsid w:val="00B76D63"/>
+    <w:rsid w:val="00B7746B"/>
+    <w:rsid w:val="00B779EE"/>
+    <w:rsid w:val="00B77BC0"/>
+    <w:rsid w:val="00B80BFA"/>
+    <w:rsid w:val="00B81070"/>
+    <w:rsid w:val="00B81CB8"/>
+    <w:rsid w:val="00B82CE6"/>
+    <w:rsid w:val="00B832DF"/>
+    <w:rsid w:val="00B83459"/>
+    <w:rsid w:val="00B84231"/>
+    <w:rsid w:val="00B843A3"/>
+    <w:rsid w:val="00B84562"/>
+    <w:rsid w:val="00B84866"/>
+    <w:rsid w:val="00B852F9"/>
+    <w:rsid w:val="00B86009"/>
+    <w:rsid w:val="00B86299"/>
+    <w:rsid w:val="00B86302"/>
+    <w:rsid w:val="00B8693D"/>
+    <w:rsid w:val="00B86AFE"/>
+    <w:rsid w:val="00B86E13"/>
+    <w:rsid w:val="00B86E23"/>
+    <w:rsid w:val="00B8721F"/>
+    <w:rsid w:val="00B900FF"/>
+    <w:rsid w:val="00B90F38"/>
+    <w:rsid w:val="00B9126E"/>
+    <w:rsid w:val="00B913F8"/>
+    <w:rsid w:val="00B91CF0"/>
+    <w:rsid w:val="00B923B7"/>
+    <w:rsid w:val="00B925EC"/>
+    <w:rsid w:val="00B92BEF"/>
+    <w:rsid w:val="00B92DE4"/>
+    <w:rsid w:val="00B93771"/>
+    <w:rsid w:val="00B93886"/>
+    <w:rsid w:val="00B93D7F"/>
+    <w:rsid w:val="00B93E0F"/>
+    <w:rsid w:val="00B9555B"/>
+    <w:rsid w:val="00B955D2"/>
+    <w:rsid w:val="00B95A9B"/>
+    <w:rsid w:val="00B95E48"/>
+    <w:rsid w:val="00B95FC5"/>
+    <w:rsid w:val="00B960F3"/>
+    <w:rsid w:val="00B9617A"/>
+    <w:rsid w:val="00B96CB3"/>
+    <w:rsid w:val="00B96D5E"/>
+    <w:rsid w:val="00B97081"/>
+    <w:rsid w:val="00B97099"/>
+    <w:rsid w:val="00B97255"/>
+    <w:rsid w:val="00B97C04"/>
+    <w:rsid w:val="00BA23EB"/>
+    <w:rsid w:val="00BA2672"/>
+    <w:rsid w:val="00BA2D9D"/>
+    <w:rsid w:val="00BA309A"/>
+    <w:rsid w:val="00BA36A1"/>
+    <w:rsid w:val="00BA3A8F"/>
+    <w:rsid w:val="00BA3E8C"/>
+    <w:rsid w:val="00BA3FD6"/>
+    <w:rsid w:val="00BA4638"/>
+    <w:rsid w:val="00BA53A3"/>
+    <w:rsid w:val="00BA5669"/>
+    <w:rsid w:val="00BA56EE"/>
+    <w:rsid w:val="00BA5C96"/>
+    <w:rsid w:val="00BA5E46"/>
+    <w:rsid w:val="00BA6158"/>
+    <w:rsid w:val="00BA6980"/>
+    <w:rsid w:val="00BA69BF"/>
+    <w:rsid w:val="00BA76DC"/>
+    <w:rsid w:val="00BA78C3"/>
+    <w:rsid w:val="00BB0CF5"/>
+    <w:rsid w:val="00BB1020"/>
+    <w:rsid w:val="00BB1CC2"/>
+    <w:rsid w:val="00BB24C4"/>
+    <w:rsid w:val="00BB29D0"/>
+    <w:rsid w:val="00BB2F5B"/>
+    <w:rsid w:val="00BB3AB9"/>
+    <w:rsid w:val="00BB44C2"/>
+    <w:rsid w:val="00BB55BF"/>
+    <w:rsid w:val="00BB6556"/>
+    <w:rsid w:val="00BB6E38"/>
+    <w:rsid w:val="00BC00CA"/>
+    <w:rsid w:val="00BC056D"/>
+    <w:rsid w:val="00BC1619"/>
+    <w:rsid w:val="00BC1C5F"/>
+    <w:rsid w:val="00BC217F"/>
+    <w:rsid w:val="00BC24CF"/>
+    <w:rsid w:val="00BC3573"/>
+    <w:rsid w:val="00BC3CB5"/>
+    <w:rsid w:val="00BC3EA0"/>
+    <w:rsid w:val="00BC41E9"/>
+    <w:rsid w:val="00BC44FC"/>
+    <w:rsid w:val="00BC4779"/>
+    <w:rsid w:val="00BC5351"/>
+    <w:rsid w:val="00BC7631"/>
+    <w:rsid w:val="00BC76F3"/>
+    <w:rsid w:val="00BC7896"/>
+    <w:rsid w:val="00BC78B4"/>
+    <w:rsid w:val="00BD05AA"/>
+    <w:rsid w:val="00BD183E"/>
+    <w:rsid w:val="00BD237E"/>
+    <w:rsid w:val="00BD26D7"/>
+    <w:rsid w:val="00BD28C6"/>
+    <w:rsid w:val="00BD2ED3"/>
+    <w:rsid w:val="00BD3283"/>
+    <w:rsid w:val="00BD341C"/>
+    <w:rsid w:val="00BD365D"/>
+    <w:rsid w:val="00BD367D"/>
+    <w:rsid w:val="00BD378E"/>
+    <w:rsid w:val="00BD3E26"/>
+    <w:rsid w:val="00BD4D44"/>
+    <w:rsid w:val="00BD4F18"/>
+    <w:rsid w:val="00BD5115"/>
+    <w:rsid w:val="00BD554E"/>
+    <w:rsid w:val="00BD57A5"/>
+    <w:rsid w:val="00BD59A6"/>
+    <w:rsid w:val="00BD5DD6"/>
+    <w:rsid w:val="00BD625B"/>
+    <w:rsid w:val="00BD7309"/>
+    <w:rsid w:val="00BD7A7F"/>
+    <w:rsid w:val="00BE0F3A"/>
+    <w:rsid w:val="00BE0F9A"/>
+    <w:rsid w:val="00BE14E3"/>
+    <w:rsid w:val="00BE2160"/>
+    <w:rsid w:val="00BE2F79"/>
+    <w:rsid w:val="00BE34A5"/>
+    <w:rsid w:val="00BE3AA8"/>
+    <w:rsid w:val="00BE3D64"/>
+    <w:rsid w:val="00BE4379"/>
+    <w:rsid w:val="00BE48D3"/>
+    <w:rsid w:val="00BE4A6E"/>
+    <w:rsid w:val="00BE4EB6"/>
+    <w:rsid w:val="00BE50AE"/>
+    <w:rsid w:val="00BE5246"/>
+    <w:rsid w:val="00BE5C1F"/>
+    <w:rsid w:val="00BE5EA4"/>
+    <w:rsid w:val="00BE6191"/>
+    <w:rsid w:val="00BE67EE"/>
+    <w:rsid w:val="00BE68A6"/>
+    <w:rsid w:val="00BE69BC"/>
+    <w:rsid w:val="00BE76E8"/>
+    <w:rsid w:val="00BE7F83"/>
+    <w:rsid w:val="00BF01CC"/>
+    <w:rsid w:val="00BF0716"/>
+    <w:rsid w:val="00BF0C78"/>
+    <w:rsid w:val="00BF2154"/>
+    <w:rsid w:val="00BF216F"/>
+    <w:rsid w:val="00BF2390"/>
+    <w:rsid w:val="00BF2B56"/>
+    <w:rsid w:val="00BF33DC"/>
+    <w:rsid w:val="00BF3F1C"/>
+    <w:rsid w:val="00BF425E"/>
+    <w:rsid w:val="00BF4CC6"/>
+    <w:rsid w:val="00BF4D0B"/>
+    <w:rsid w:val="00BF4D45"/>
+    <w:rsid w:val="00BF5447"/>
+    <w:rsid w:val="00BF576C"/>
+    <w:rsid w:val="00BF5F45"/>
+    <w:rsid w:val="00BF626B"/>
+    <w:rsid w:val="00BF65B5"/>
+    <w:rsid w:val="00BF666A"/>
+    <w:rsid w:val="00BF67C6"/>
+    <w:rsid w:val="00BF7052"/>
+    <w:rsid w:val="00C015E9"/>
+    <w:rsid w:val="00C018EE"/>
+    <w:rsid w:val="00C01E93"/>
+    <w:rsid w:val="00C02076"/>
+    <w:rsid w:val="00C0232C"/>
+    <w:rsid w:val="00C0375E"/>
+    <w:rsid w:val="00C038AD"/>
+    <w:rsid w:val="00C03D56"/>
+    <w:rsid w:val="00C048E7"/>
+    <w:rsid w:val="00C04E13"/>
+    <w:rsid w:val="00C05B9B"/>
+    <w:rsid w:val="00C05F3A"/>
+    <w:rsid w:val="00C06512"/>
+    <w:rsid w:val="00C06698"/>
+    <w:rsid w:val="00C1015E"/>
+    <w:rsid w:val="00C107FE"/>
+    <w:rsid w:val="00C10834"/>
+    <w:rsid w:val="00C10983"/>
+    <w:rsid w:val="00C1195D"/>
+    <w:rsid w:val="00C11B59"/>
+    <w:rsid w:val="00C1222F"/>
+    <w:rsid w:val="00C132C5"/>
+    <w:rsid w:val="00C13386"/>
+    <w:rsid w:val="00C1359A"/>
+    <w:rsid w:val="00C13CA1"/>
+    <w:rsid w:val="00C143D7"/>
+    <w:rsid w:val="00C1521D"/>
+    <w:rsid w:val="00C15546"/>
+    <w:rsid w:val="00C15FD9"/>
+    <w:rsid w:val="00C1723D"/>
+    <w:rsid w:val="00C17574"/>
+    <w:rsid w:val="00C17EDC"/>
+    <w:rsid w:val="00C17F2E"/>
+    <w:rsid w:val="00C21412"/>
+    <w:rsid w:val="00C21D9C"/>
+    <w:rsid w:val="00C22EEA"/>
+    <w:rsid w:val="00C23008"/>
+    <w:rsid w:val="00C230CF"/>
+    <w:rsid w:val="00C23700"/>
+    <w:rsid w:val="00C238AB"/>
+    <w:rsid w:val="00C23AEB"/>
+    <w:rsid w:val="00C23F4C"/>
+    <w:rsid w:val="00C23F7D"/>
+    <w:rsid w:val="00C24A6E"/>
+    <w:rsid w:val="00C24CD8"/>
+    <w:rsid w:val="00C24D84"/>
+    <w:rsid w:val="00C2530B"/>
+    <w:rsid w:val="00C25518"/>
+    <w:rsid w:val="00C25527"/>
+    <w:rsid w:val="00C26151"/>
+    <w:rsid w:val="00C262FD"/>
+    <w:rsid w:val="00C26578"/>
+    <w:rsid w:val="00C26684"/>
+    <w:rsid w:val="00C26A1A"/>
+    <w:rsid w:val="00C26A45"/>
+    <w:rsid w:val="00C27A1C"/>
+    <w:rsid w:val="00C27F30"/>
+    <w:rsid w:val="00C3017F"/>
+    <w:rsid w:val="00C301AE"/>
+    <w:rsid w:val="00C30464"/>
+    <w:rsid w:val="00C30EA1"/>
+    <w:rsid w:val="00C31634"/>
+    <w:rsid w:val="00C31A46"/>
+    <w:rsid w:val="00C31BEA"/>
+    <w:rsid w:val="00C32639"/>
+    <w:rsid w:val="00C32922"/>
+    <w:rsid w:val="00C33366"/>
+    <w:rsid w:val="00C34553"/>
+    <w:rsid w:val="00C34E8F"/>
+    <w:rsid w:val="00C34F23"/>
+    <w:rsid w:val="00C35058"/>
+    <w:rsid w:val="00C353DA"/>
+    <w:rsid w:val="00C35680"/>
+    <w:rsid w:val="00C36148"/>
+    <w:rsid w:val="00C361B0"/>
+    <w:rsid w:val="00C36452"/>
+    <w:rsid w:val="00C36BEA"/>
+    <w:rsid w:val="00C4054C"/>
+    <w:rsid w:val="00C40620"/>
+    <w:rsid w:val="00C40DAB"/>
+    <w:rsid w:val="00C40F3B"/>
+    <w:rsid w:val="00C41475"/>
+    <w:rsid w:val="00C415F8"/>
+    <w:rsid w:val="00C416C1"/>
+    <w:rsid w:val="00C420FF"/>
+    <w:rsid w:val="00C42816"/>
+    <w:rsid w:val="00C43774"/>
+    <w:rsid w:val="00C43BB3"/>
+    <w:rsid w:val="00C43C10"/>
+    <w:rsid w:val="00C44C7F"/>
+    <w:rsid w:val="00C452EF"/>
+    <w:rsid w:val="00C4575B"/>
+    <w:rsid w:val="00C45C7A"/>
+    <w:rsid w:val="00C46276"/>
+    <w:rsid w:val="00C46E3E"/>
+    <w:rsid w:val="00C46EF2"/>
+    <w:rsid w:val="00C47608"/>
+    <w:rsid w:val="00C47C5D"/>
+    <w:rsid w:val="00C50C2C"/>
+    <w:rsid w:val="00C50E90"/>
+    <w:rsid w:val="00C5109D"/>
+    <w:rsid w:val="00C5175B"/>
+    <w:rsid w:val="00C51A44"/>
+    <w:rsid w:val="00C52A49"/>
+    <w:rsid w:val="00C536C0"/>
+    <w:rsid w:val="00C5382D"/>
+    <w:rsid w:val="00C539B8"/>
+    <w:rsid w:val="00C54391"/>
+    <w:rsid w:val="00C54CE6"/>
+    <w:rsid w:val="00C54F73"/>
+    <w:rsid w:val="00C550FE"/>
+    <w:rsid w:val="00C5510C"/>
+    <w:rsid w:val="00C5621D"/>
+    <w:rsid w:val="00C565EA"/>
+    <w:rsid w:val="00C56767"/>
+    <w:rsid w:val="00C56CED"/>
+    <w:rsid w:val="00C57F63"/>
+    <w:rsid w:val="00C6016C"/>
+    <w:rsid w:val="00C6024D"/>
+    <w:rsid w:val="00C6052C"/>
+    <w:rsid w:val="00C6062C"/>
+    <w:rsid w:val="00C6146C"/>
+    <w:rsid w:val="00C61D75"/>
+    <w:rsid w:val="00C63650"/>
+    <w:rsid w:val="00C6369D"/>
+    <w:rsid w:val="00C641B1"/>
+    <w:rsid w:val="00C65054"/>
+    <w:rsid w:val="00C653EC"/>
+    <w:rsid w:val="00C6613F"/>
+    <w:rsid w:val="00C6616E"/>
+    <w:rsid w:val="00C66D9F"/>
+    <w:rsid w:val="00C66F39"/>
+    <w:rsid w:val="00C6715A"/>
+    <w:rsid w:val="00C67DC7"/>
+    <w:rsid w:val="00C67F19"/>
+    <w:rsid w:val="00C70175"/>
+    <w:rsid w:val="00C70A84"/>
+    <w:rsid w:val="00C70EA5"/>
+    <w:rsid w:val="00C70F85"/>
+    <w:rsid w:val="00C71828"/>
+    <w:rsid w:val="00C71B71"/>
+    <w:rsid w:val="00C72597"/>
+    <w:rsid w:val="00C72CED"/>
+    <w:rsid w:val="00C72CFF"/>
+    <w:rsid w:val="00C72EF9"/>
+    <w:rsid w:val="00C73834"/>
+    <w:rsid w:val="00C7386D"/>
+    <w:rsid w:val="00C7499F"/>
+    <w:rsid w:val="00C74AE0"/>
+    <w:rsid w:val="00C74B65"/>
+    <w:rsid w:val="00C7600E"/>
+    <w:rsid w:val="00C76326"/>
+    <w:rsid w:val="00C77357"/>
+    <w:rsid w:val="00C77431"/>
+    <w:rsid w:val="00C77543"/>
+    <w:rsid w:val="00C77E90"/>
+    <w:rsid w:val="00C802DB"/>
+    <w:rsid w:val="00C80403"/>
+    <w:rsid w:val="00C8061A"/>
+    <w:rsid w:val="00C806B4"/>
+    <w:rsid w:val="00C80EBB"/>
+    <w:rsid w:val="00C81150"/>
+    <w:rsid w:val="00C82C96"/>
+    <w:rsid w:val="00C82C9D"/>
+    <w:rsid w:val="00C833EC"/>
+    <w:rsid w:val="00C838DF"/>
+    <w:rsid w:val="00C8393A"/>
+    <w:rsid w:val="00C86B92"/>
+    <w:rsid w:val="00C86FD3"/>
+    <w:rsid w:val="00C86FF1"/>
+    <w:rsid w:val="00C87D10"/>
+    <w:rsid w:val="00C87E1B"/>
+    <w:rsid w:val="00C87F7F"/>
+    <w:rsid w:val="00C9074A"/>
+    <w:rsid w:val="00C90AAC"/>
+    <w:rsid w:val="00C914AE"/>
+    <w:rsid w:val="00C919D9"/>
+    <w:rsid w:val="00C91A35"/>
+    <w:rsid w:val="00C93117"/>
+    <w:rsid w:val="00C93808"/>
+    <w:rsid w:val="00C939E8"/>
+    <w:rsid w:val="00C94076"/>
+    <w:rsid w:val="00C94FBA"/>
+    <w:rsid w:val="00C95DB6"/>
+    <w:rsid w:val="00C96CDC"/>
+    <w:rsid w:val="00C96EF2"/>
+    <w:rsid w:val="00C97468"/>
+    <w:rsid w:val="00CA015B"/>
+    <w:rsid w:val="00CA0402"/>
+    <w:rsid w:val="00CA072D"/>
+    <w:rsid w:val="00CA092E"/>
+    <w:rsid w:val="00CA0A49"/>
+    <w:rsid w:val="00CA153D"/>
+    <w:rsid w:val="00CA16AD"/>
+    <w:rsid w:val="00CA189F"/>
+    <w:rsid w:val="00CA1DEB"/>
+    <w:rsid w:val="00CA1FAB"/>
+    <w:rsid w:val="00CA2784"/>
+    <w:rsid w:val="00CA33D9"/>
+    <w:rsid w:val="00CA3559"/>
+    <w:rsid w:val="00CA3EA6"/>
+    <w:rsid w:val="00CA4866"/>
+    <w:rsid w:val="00CA4F31"/>
+    <w:rsid w:val="00CA52D6"/>
+    <w:rsid w:val="00CA5B3C"/>
+    <w:rsid w:val="00CA605C"/>
+    <w:rsid w:val="00CA754E"/>
+    <w:rsid w:val="00CA777F"/>
+    <w:rsid w:val="00CB0B72"/>
+    <w:rsid w:val="00CB0C2F"/>
+    <w:rsid w:val="00CB1044"/>
+    <w:rsid w:val="00CB16D4"/>
+    <w:rsid w:val="00CB2BFF"/>
+    <w:rsid w:val="00CB2D24"/>
+    <w:rsid w:val="00CB2FB8"/>
+    <w:rsid w:val="00CB3490"/>
+    <w:rsid w:val="00CB3812"/>
+    <w:rsid w:val="00CB403E"/>
+    <w:rsid w:val="00CB40FA"/>
+    <w:rsid w:val="00CB4A2F"/>
+    <w:rsid w:val="00CB4BB0"/>
+    <w:rsid w:val="00CB57EB"/>
+    <w:rsid w:val="00CB61F3"/>
+    <w:rsid w:val="00CB62FE"/>
+    <w:rsid w:val="00CB631A"/>
+    <w:rsid w:val="00CB70CE"/>
+    <w:rsid w:val="00CB7360"/>
+    <w:rsid w:val="00CB740F"/>
+    <w:rsid w:val="00CB774A"/>
+    <w:rsid w:val="00CB7DBE"/>
+    <w:rsid w:val="00CC0100"/>
+    <w:rsid w:val="00CC022E"/>
+    <w:rsid w:val="00CC0804"/>
+    <w:rsid w:val="00CC0C8B"/>
+    <w:rsid w:val="00CC0E83"/>
+    <w:rsid w:val="00CC0EAF"/>
+    <w:rsid w:val="00CC0ECF"/>
+    <w:rsid w:val="00CC1031"/>
+    <w:rsid w:val="00CC10B2"/>
+    <w:rsid w:val="00CC10DC"/>
+    <w:rsid w:val="00CC2371"/>
+    <w:rsid w:val="00CC3140"/>
+    <w:rsid w:val="00CC3D91"/>
+    <w:rsid w:val="00CC3F9E"/>
+    <w:rsid w:val="00CC44D5"/>
+    <w:rsid w:val="00CC4C27"/>
+    <w:rsid w:val="00CC5202"/>
+    <w:rsid w:val="00CC53F9"/>
+    <w:rsid w:val="00CC542F"/>
+    <w:rsid w:val="00CC5596"/>
+    <w:rsid w:val="00CC5F7C"/>
+    <w:rsid w:val="00CC69F8"/>
+    <w:rsid w:val="00CC6C70"/>
+    <w:rsid w:val="00CC75C0"/>
+    <w:rsid w:val="00CC7881"/>
+    <w:rsid w:val="00CD016D"/>
+    <w:rsid w:val="00CD0398"/>
+    <w:rsid w:val="00CD08EE"/>
+    <w:rsid w:val="00CD11A2"/>
+    <w:rsid w:val="00CD1511"/>
+    <w:rsid w:val="00CD1C0B"/>
+    <w:rsid w:val="00CD1D06"/>
+    <w:rsid w:val="00CD1D39"/>
+    <w:rsid w:val="00CD35CC"/>
+    <w:rsid w:val="00CD3A6D"/>
+    <w:rsid w:val="00CD3D0B"/>
+    <w:rsid w:val="00CD499C"/>
+    <w:rsid w:val="00CD4D0C"/>
+    <w:rsid w:val="00CD4F99"/>
+    <w:rsid w:val="00CD50FD"/>
+    <w:rsid w:val="00CD5118"/>
+    <w:rsid w:val="00CD5460"/>
+    <w:rsid w:val="00CD5B2E"/>
+    <w:rsid w:val="00CD686E"/>
+    <w:rsid w:val="00CD6BC7"/>
+    <w:rsid w:val="00CD731A"/>
+    <w:rsid w:val="00CE0054"/>
+    <w:rsid w:val="00CE0B5B"/>
+    <w:rsid w:val="00CE0F5A"/>
+    <w:rsid w:val="00CE134B"/>
+    <w:rsid w:val="00CE1A86"/>
+    <w:rsid w:val="00CE1ECE"/>
+    <w:rsid w:val="00CE222F"/>
+    <w:rsid w:val="00CE397F"/>
+    <w:rsid w:val="00CE3A83"/>
+    <w:rsid w:val="00CE3D3C"/>
+    <w:rsid w:val="00CE410A"/>
+    <w:rsid w:val="00CE425C"/>
+    <w:rsid w:val="00CE4967"/>
+    <w:rsid w:val="00CE5205"/>
+    <w:rsid w:val="00CE5668"/>
+    <w:rsid w:val="00CE5AA2"/>
+    <w:rsid w:val="00CE5D60"/>
+    <w:rsid w:val="00CE66D8"/>
+    <w:rsid w:val="00CE6909"/>
+    <w:rsid w:val="00CE6E05"/>
+    <w:rsid w:val="00CE726F"/>
+    <w:rsid w:val="00CF07CC"/>
+    <w:rsid w:val="00CF0A59"/>
+    <w:rsid w:val="00CF28A7"/>
+    <w:rsid w:val="00CF40AE"/>
+    <w:rsid w:val="00CF4377"/>
+    <w:rsid w:val="00CF4793"/>
+    <w:rsid w:val="00CF493F"/>
+    <w:rsid w:val="00CF5958"/>
+    <w:rsid w:val="00CF5AD1"/>
+    <w:rsid w:val="00CF6291"/>
+    <w:rsid w:val="00CF7064"/>
+    <w:rsid w:val="00D0124D"/>
+    <w:rsid w:val="00D01B7D"/>
+    <w:rsid w:val="00D02177"/>
+    <w:rsid w:val="00D0256B"/>
+    <w:rsid w:val="00D02B8C"/>
+    <w:rsid w:val="00D03BEA"/>
+    <w:rsid w:val="00D0474C"/>
+    <w:rsid w:val="00D07A3E"/>
+    <w:rsid w:val="00D106E5"/>
+    <w:rsid w:val="00D10828"/>
+    <w:rsid w:val="00D10D4D"/>
+    <w:rsid w:val="00D10D78"/>
+    <w:rsid w:val="00D10E28"/>
+    <w:rsid w:val="00D1185C"/>
+    <w:rsid w:val="00D1259B"/>
+    <w:rsid w:val="00D12B13"/>
+    <w:rsid w:val="00D12F25"/>
+    <w:rsid w:val="00D1373F"/>
+    <w:rsid w:val="00D13C38"/>
+    <w:rsid w:val="00D141D9"/>
+    <w:rsid w:val="00D146B0"/>
+    <w:rsid w:val="00D14B9B"/>
+    <w:rsid w:val="00D16398"/>
+    <w:rsid w:val="00D16A53"/>
+    <w:rsid w:val="00D16BAC"/>
+    <w:rsid w:val="00D16BF0"/>
+    <w:rsid w:val="00D16EE5"/>
+    <w:rsid w:val="00D16FE9"/>
+    <w:rsid w:val="00D17447"/>
+    <w:rsid w:val="00D205B0"/>
+    <w:rsid w:val="00D20A56"/>
+    <w:rsid w:val="00D20C8F"/>
+    <w:rsid w:val="00D219C1"/>
+    <w:rsid w:val="00D21A24"/>
+    <w:rsid w:val="00D21B22"/>
+    <w:rsid w:val="00D21DB9"/>
+    <w:rsid w:val="00D22DC9"/>
+    <w:rsid w:val="00D22EDD"/>
+    <w:rsid w:val="00D232EB"/>
+    <w:rsid w:val="00D2359B"/>
+    <w:rsid w:val="00D23B10"/>
+    <w:rsid w:val="00D23CAA"/>
+    <w:rsid w:val="00D23FC5"/>
+    <w:rsid w:val="00D2445F"/>
+    <w:rsid w:val="00D24C2A"/>
+    <w:rsid w:val="00D2556A"/>
+    <w:rsid w:val="00D259BB"/>
+    <w:rsid w:val="00D2680D"/>
+    <w:rsid w:val="00D307D0"/>
+    <w:rsid w:val="00D308D5"/>
+    <w:rsid w:val="00D308EB"/>
+    <w:rsid w:val="00D30926"/>
+    <w:rsid w:val="00D31BFA"/>
+    <w:rsid w:val="00D31E97"/>
+    <w:rsid w:val="00D32BFB"/>
+    <w:rsid w:val="00D32DFB"/>
+    <w:rsid w:val="00D333F6"/>
+    <w:rsid w:val="00D33780"/>
+    <w:rsid w:val="00D33AFF"/>
+    <w:rsid w:val="00D33ED5"/>
+    <w:rsid w:val="00D3503A"/>
+    <w:rsid w:val="00D35095"/>
+    <w:rsid w:val="00D35720"/>
+    <w:rsid w:val="00D35800"/>
+    <w:rsid w:val="00D37875"/>
+    <w:rsid w:val="00D40059"/>
+    <w:rsid w:val="00D40F72"/>
+    <w:rsid w:val="00D4131D"/>
+    <w:rsid w:val="00D42817"/>
+    <w:rsid w:val="00D428EC"/>
+    <w:rsid w:val="00D43009"/>
+    <w:rsid w:val="00D438E7"/>
+    <w:rsid w:val="00D43CE0"/>
+    <w:rsid w:val="00D443D5"/>
+    <w:rsid w:val="00D4595E"/>
+    <w:rsid w:val="00D45A99"/>
+    <w:rsid w:val="00D4713D"/>
+    <w:rsid w:val="00D47DEE"/>
+    <w:rsid w:val="00D51253"/>
+    <w:rsid w:val="00D51625"/>
+    <w:rsid w:val="00D51890"/>
+    <w:rsid w:val="00D52189"/>
+    <w:rsid w:val="00D536B5"/>
+    <w:rsid w:val="00D536D5"/>
+    <w:rsid w:val="00D5384F"/>
+    <w:rsid w:val="00D5399C"/>
+    <w:rsid w:val="00D53CB7"/>
+    <w:rsid w:val="00D53EF1"/>
+    <w:rsid w:val="00D53F75"/>
+    <w:rsid w:val="00D54608"/>
+    <w:rsid w:val="00D54689"/>
+    <w:rsid w:val="00D55FC2"/>
+    <w:rsid w:val="00D567EA"/>
+    <w:rsid w:val="00D6051F"/>
+    <w:rsid w:val="00D607EA"/>
+    <w:rsid w:val="00D60AF8"/>
+    <w:rsid w:val="00D615B7"/>
+    <w:rsid w:val="00D6207B"/>
+    <w:rsid w:val="00D6246B"/>
+    <w:rsid w:val="00D63094"/>
+    <w:rsid w:val="00D63793"/>
+    <w:rsid w:val="00D63964"/>
+    <w:rsid w:val="00D64484"/>
+    <w:rsid w:val="00D646C9"/>
+    <w:rsid w:val="00D64A3E"/>
+    <w:rsid w:val="00D64B22"/>
+    <w:rsid w:val="00D64C51"/>
+    <w:rsid w:val="00D64EE8"/>
+    <w:rsid w:val="00D65036"/>
+    <w:rsid w:val="00D65212"/>
+    <w:rsid w:val="00D6564E"/>
+    <w:rsid w:val="00D65B63"/>
+    <w:rsid w:val="00D66586"/>
+    <w:rsid w:val="00D6736D"/>
+    <w:rsid w:val="00D67CDC"/>
+    <w:rsid w:val="00D70293"/>
+    <w:rsid w:val="00D705F5"/>
+    <w:rsid w:val="00D70CC6"/>
+    <w:rsid w:val="00D70DC2"/>
+    <w:rsid w:val="00D724B6"/>
+    <w:rsid w:val="00D7278B"/>
+    <w:rsid w:val="00D72D8D"/>
+    <w:rsid w:val="00D734C8"/>
+    <w:rsid w:val="00D73563"/>
+    <w:rsid w:val="00D73847"/>
+    <w:rsid w:val="00D75A1F"/>
+    <w:rsid w:val="00D75A25"/>
+    <w:rsid w:val="00D75A5E"/>
+    <w:rsid w:val="00D76793"/>
+    <w:rsid w:val="00D769D7"/>
+    <w:rsid w:val="00D76DEF"/>
+    <w:rsid w:val="00D77A88"/>
+    <w:rsid w:val="00D800BB"/>
+    <w:rsid w:val="00D80E14"/>
+    <w:rsid w:val="00D814FC"/>
+    <w:rsid w:val="00D81625"/>
+    <w:rsid w:val="00D82087"/>
+    <w:rsid w:val="00D823A5"/>
+    <w:rsid w:val="00D82D1E"/>
+    <w:rsid w:val="00D83931"/>
+    <w:rsid w:val="00D83C26"/>
+    <w:rsid w:val="00D83EDD"/>
+    <w:rsid w:val="00D83EFF"/>
+    <w:rsid w:val="00D84504"/>
+    <w:rsid w:val="00D84C24"/>
+    <w:rsid w:val="00D84E84"/>
+    <w:rsid w:val="00D85A3B"/>
+    <w:rsid w:val="00D860A7"/>
+    <w:rsid w:val="00D86D53"/>
+    <w:rsid w:val="00D87A00"/>
+    <w:rsid w:val="00D87F26"/>
+    <w:rsid w:val="00D914AE"/>
+    <w:rsid w:val="00D91764"/>
+    <w:rsid w:val="00D91A71"/>
+    <w:rsid w:val="00D91EEA"/>
+    <w:rsid w:val="00D92034"/>
+    <w:rsid w:val="00D921E9"/>
+    <w:rsid w:val="00D92ACF"/>
+    <w:rsid w:val="00D92FB8"/>
+    <w:rsid w:val="00D93023"/>
+    <w:rsid w:val="00D939D1"/>
+    <w:rsid w:val="00D93A93"/>
+    <w:rsid w:val="00D93F6C"/>
+    <w:rsid w:val="00D941FC"/>
+    <w:rsid w:val="00D94E67"/>
+    <w:rsid w:val="00D953C8"/>
+    <w:rsid w:val="00D95646"/>
+    <w:rsid w:val="00D95895"/>
+    <w:rsid w:val="00D95CA2"/>
+    <w:rsid w:val="00D963AC"/>
+    <w:rsid w:val="00D965D9"/>
+    <w:rsid w:val="00D96C27"/>
+    <w:rsid w:val="00D975FB"/>
+    <w:rsid w:val="00D97FB6"/>
+    <w:rsid w:val="00DA010E"/>
+    <w:rsid w:val="00DA04C9"/>
+    <w:rsid w:val="00DA1427"/>
+    <w:rsid w:val="00DA1A7F"/>
+    <w:rsid w:val="00DA1D0F"/>
+    <w:rsid w:val="00DA1D84"/>
+    <w:rsid w:val="00DA207C"/>
+    <w:rsid w:val="00DA22E9"/>
+    <w:rsid w:val="00DA2EDD"/>
+    <w:rsid w:val="00DA30FA"/>
+    <w:rsid w:val="00DA393F"/>
+    <w:rsid w:val="00DA3BCE"/>
+    <w:rsid w:val="00DA48FC"/>
+    <w:rsid w:val="00DA4F44"/>
+    <w:rsid w:val="00DA515F"/>
+    <w:rsid w:val="00DA540F"/>
+    <w:rsid w:val="00DA543E"/>
+    <w:rsid w:val="00DA6BEE"/>
+    <w:rsid w:val="00DA6E99"/>
+    <w:rsid w:val="00DA789B"/>
+    <w:rsid w:val="00DA7DB7"/>
+    <w:rsid w:val="00DB1805"/>
+    <w:rsid w:val="00DB2F9C"/>
+    <w:rsid w:val="00DB3235"/>
+    <w:rsid w:val="00DB3A10"/>
+    <w:rsid w:val="00DB3EB6"/>
+    <w:rsid w:val="00DB594A"/>
+    <w:rsid w:val="00DB6350"/>
+    <w:rsid w:val="00DB6C38"/>
+    <w:rsid w:val="00DB6C9D"/>
+    <w:rsid w:val="00DC05C2"/>
+    <w:rsid w:val="00DC063A"/>
+    <w:rsid w:val="00DC0927"/>
+    <w:rsid w:val="00DC0D6E"/>
+    <w:rsid w:val="00DC0D8E"/>
+    <w:rsid w:val="00DC190C"/>
+    <w:rsid w:val="00DC1DEE"/>
+    <w:rsid w:val="00DC25C9"/>
+    <w:rsid w:val="00DC2B22"/>
+    <w:rsid w:val="00DC2C01"/>
+    <w:rsid w:val="00DC3DB2"/>
+    <w:rsid w:val="00DC3EDA"/>
+    <w:rsid w:val="00DC3F64"/>
+    <w:rsid w:val="00DC3F8C"/>
+    <w:rsid w:val="00DC47A1"/>
+    <w:rsid w:val="00DC53FF"/>
+    <w:rsid w:val="00DC573A"/>
+    <w:rsid w:val="00DC5D95"/>
+    <w:rsid w:val="00DC5F99"/>
+    <w:rsid w:val="00DC638E"/>
+    <w:rsid w:val="00DC6782"/>
+    <w:rsid w:val="00DC7091"/>
+    <w:rsid w:val="00DC7649"/>
+    <w:rsid w:val="00DC7F54"/>
+    <w:rsid w:val="00DD0AC6"/>
+    <w:rsid w:val="00DD0E63"/>
+    <w:rsid w:val="00DD13D0"/>
+    <w:rsid w:val="00DD1B77"/>
+    <w:rsid w:val="00DD1EC2"/>
+    <w:rsid w:val="00DD231F"/>
+    <w:rsid w:val="00DD2F29"/>
+    <w:rsid w:val="00DD33B0"/>
+    <w:rsid w:val="00DD3598"/>
+    <w:rsid w:val="00DD3E6D"/>
+    <w:rsid w:val="00DD48A4"/>
+    <w:rsid w:val="00DD5308"/>
+    <w:rsid w:val="00DD57C7"/>
+    <w:rsid w:val="00DD610D"/>
+    <w:rsid w:val="00DD6DFF"/>
+    <w:rsid w:val="00DD6F1E"/>
+    <w:rsid w:val="00DDD7A2"/>
+    <w:rsid w:val="00DE0D6D"/>
+    <w:rsid w:val="00DE17E0"/>
+    <w:rsid w:val="00DE2E85"/>
+    <w:rsid w:val="00DE3147"/>
+    <w:rsid w:val="00DE37A5"/>
+    <w:rsid w:val="00DE3B67"/>
+    <w:rsid w:val="00DE3E0E"/>
+    <w:rsid w:val="00DE3FC0"/>
+    <w:rsid w:val="00DE5A64"/>
+    <w:rsid w:val="00DE67A1"/>
+    <w:rsid w:val="00DE7673"/>
+    <w:rsid w:val="00DF0AFA"/>
+    <w:rsid w:val="00DF0E6C"/>
+    <w:rsid w:val="00DF1901"/>
+    <w:rsid w:val="00DF1A34"/>
+    <w:rsid w:val="00DF2346"/>
+    <w:rsid w:val="00DF2590"/>
+    <w:rsid w:val="00DF2A33"/>
+    <w:rsid w:val="00DF2AF5"/>
+    <w:rsid w:val="00DF2D8D"/>
+    <w:rsid w:val="00DF33C2"/>
+    <w:rsid w:val="00DF35B7"/>
+    <w:rsid w:val="00DF36D5"/>
+    <w:rsid w:val="00DF390E"/>
+    <w:rsid w:val="00DF4AEF"/>
+    <w:rsid w:val="00DF524D"/>
+    <w:rsid w:val="00DF545F"/>
+    <w:rsid w:val="00DF5E32"/>
+    <w:rsid w:val="00DF616D"/>
+    <w:rsid w:val="00DF631F"/>
+    <w:rsid w:val="00DF66D6"/>
+    <w:rsid w:val="00DF683C"/>
+    <w:rsid w:val="00DF7238"/>
+    <w:rsid w:val="00DF7241"/>
+    <w:rsid w:val="00DF7894"/>
+    <w:rsid w:val="00DF7E55"/>
+    <w:rsid w:val="00E00150"/>
+    <w:rsid w:val="00E00D59"/>
+    <w:rsid w:val="00E01152"/>
+    <w:rsid w:val="00E0179B"/>
+    <w:rsid w:val="00E0188C"/>
+    <w:rsid w:val="00E01A23"/>
+    <w:rsid w:val="00E01D2D"/>
+    <w:rsid w:val="00E023E0"/>
+    <w:rsid w:val="00E02A5F"/>
+    <w:rsid w:val="00E0339B"/>
+    <w:rsid w:val="00E04977"/>
+    <w:rsid w:val="00E04C5F"/>
+    <w:rsid w:val="00E0518D"/>
+    <w:rsid w:val="00E0597F"/>
+    <w:rsid w:val="00E05DD4"/>
+    <w:rsid w:val="00E06029"/>
+    <w:rsid w:val="00E0603F"/>
+    <w:rsid w:val="00E0654C"/>
+    <w:rsid w:val="00E06903"/>
+    <w:rsid w:val="00E06CBB"/>
+    <w:rsid w:val="00E07423"/>
+    <w:rsid w:val="00E07730"/>
+    <w:rsid w:val="00E10ACA"/>
+    <w:rsid w:val="00E11D22"/>
+    <w:rsid w:val="00E12DC8"/>
+    <w:rsid w:val="00E14018"/>
+    <w:rsid w:val="00E14B31"/>
+    <w:rsid w:val="00E152AC"/>
+    <w:rsid w:val="00E15CA2"/>
+    <w:rsid w:val="00E15F57"/>
+    <w:rsid w:val="00E15FE1"/>
+    <w:rsid w:val="00E161AE"/>
+    <w:rsid w:val="00E16354"/>
+    <w:rsid w:val="00E16BC9"/>
+    <w:rsid w:val="00E174DD"/>
+    <w:rsid w:val="00E17542"/>
+    <w:rsid w:val="00E202B9"/>
+    <w:rsid w:val="00E21FB3"/>
+    <w:rsid w:val="00E22B5B"/>
+    <w:rsid w:val="00E22FF9"/>
+    <w:rsid w:val="00E234C0"/>
+    <w:rsid w:val="00E23D1F"/>
+    <w:rsid w:val="00E242AE"/>
+    <w:rsid w:val="00E2453D"/>
+    <w:rsid w:val="00E247DE"/>
+    <w:rsid w:val="00E25B41"/>
+    <w:rsid w:val="00E262C6"/>
+    <w:rsid w:val="00E2634D"/>
+    <w:rsid w:val="00E270F6"/>
+    <w:rsid w:val="00E27210"/>
+    <w:rsid w:val="00E27535"/>
+    <w:rsid w:val="00E27FEA"/>
+    <w:rsid w:val="00E3037F"/>
+    <w:rsid w:val="00E30586"/>
+    <w:rsid w:val="00E31D25"/>
+    <w:rsid w:val="00E33B60"/>
+    <w:rsid w:val="00E33BF3"/>
+    <w:rsid w:val="00E33CB5"/>
+    <w:rsid w:val="00E33D6E"/>
+    <w:rsid w:val="00E34D24"/>
+    <w:rsid w:val="00E3511D"/>
+    <w:rsid w:val="00E35B0E"/>
+    <w:rsid w:val="00E35E3B"/>
+    <w:rsid w:val="00E3679D"/>
+    <w:rsid w:val="00E36FB1"/>
+    <w:rsid w:val="00E37094"/>
+    <w:rsid w:val="00E375C6"/>
+    <w:rsid w:val="00E37C6E"/>
+    <w:rsid w:val="00E40235"/>
+    <w:rsid w:val="00E40D11"/>
+    <w:rsid w:val="00E41682"/>
+    <w:rsid w:val="00E420F8"/>
+    <w:rsid w:val="00E428DD"/>
+    <w:rsid w:val="00E432BD"/>
+    <w:rsid w:val="00E43410"/>
+    <w:rsid w:val="00E43525"/>
+    <w:rsid w:val="00E43E29"/>
+    <w:rsid w:val="00E43FE2"/>
+    <w:rsid w:val="00E4425C"/>
+    <w:rsid w:val="00E44640"/>
+    <w:rsid w:val="00E44CB1"/>
+    <w:rsid w:val="00E4531A"/>
+    <w:rsid w:val="00E459AC"/>
+    <w:rsid w:val="00E46B13"/>
+    <w:rsid w:val="00E46F29"/>
+    <w:rsid w:val="00E47A18"/>
+    <w:rsid w:val="00E47AE6"/>
+    <w:rsid w:val="00E47DEB"/>
+    <w:rsid w:val="00E47EE5"/>
+    <w:rsid w:val="00E5044A"/>
+    <w:rsid w:val="00E50526"/>
+    <w:rsid w:val="00E50FF7"/>
+    <w:rsid w:val="00E5138D"/>
+    <w:rsid w:val="00E5151B"/>
+    <w:rsid w:val="00E5181C"/>
+    <w:rsid w:val="00E51F95"/>
+    <w:rsid w:val="00E520B4"/>
+    <w:rsid w:val="00E52447"/>
+    <w:rsid w:val="00E52665"/>
+    <w:rsid w:val="00E528C6"/>
+    <w:rsid w:val="00E52B39"/>
+    <w:rsid w:val="00E52C36"/>
+    <w:rsid w:val="00E53226"/>
+    <w:rsid w:val="00E53368"/>
+    <w:rsid w:val="00E534A4"/>
+    <w:rsid w:val="00E53CEE"/>
+    <w:rsid w:val="00E53D65"/>
+    <w:rsid w:val="00E54AFF"/>
+    <w:rsid w:val="00E557E4"/>
+    <w:rsid w:val="00E55A5A"/>
+    <w:rsid w:val="00E55EA6"/>
+    <w:rsid w:val="00E560EE"/>
+    <w:rsid w:val="00E56181"/>
+    <w:rsid w:val="00E5619F"/>
+    <w:rsid w:val="00E5624B"/>
+    <w:rsid w:val="00E56B5F"/>
+    <w:rsid w:val="00E57994"/>
+    <w:rsid w:val="00E57A43"/>
+    <w:rsid w:val="00E57A56"/>
+    <w:rsid w:val="00E57E80"/>
+    <w:rsid w:val="00E57ED7"/>
+    <w:rsid w:val="00E6078D"/>
+    <w:rsid w:val="00E60EFF"/>
+    <w:rsid w:val="00E60FB1"/>
+    <w:rsid w:val="00E614C0"/>
+    <w:rsid w:val="00E6159F"/>
+    <w:rsid w:val="00E615AE"/>
+    <w:rsid w:val="00E617A5"/>
+    <w:rsid w:val="00E61F9C"/>
+    <w:rsid w:val="00E62A9B"/>
+    <w:rsid w:val="00E6352C"/>
+    <w:rsid w:val="00E636DF"/>
+    <w:rsid w:val="00E63746"/>
+    <w:rsid w:val="00E637AF"/>
+    <w:rsid w:val="00E63BE3"/>
+    <w:rsid w:val="00E644C8"/>
+    <w:rsid w:val="00E6477B"/>
+    <w:rsid w:val="00E655CA"/>
+    <w:rsid w:val="00E657F7"/>
+    <w:rsid w:val="00E65CD1"/>
+    <w:rsid w:val="00E66579"/>
+    <w:rsid w:val="00E67BF9"/>
+    <w:rsid w:val="00E70427"/>
+    <w:rsid w:val="00E716EC"/>
+    <w:rsid w:val="00E71A40"/>
+    <w:rsid w:val="00E71B61"/>
+    <w:rsid w:val="00E7212F"/>
+    <w:rsid w:val="00E742A7"/>
+    <w:rsid w:val="00E7504A"/>
+    <w:rsid w:val="00E753F4"/>
+    <w:rsid w:val="00E75C99"/>
+    <w:rsid w:val="00E76597"/>
+    <w:rsid w:val="00E7747B"/>
+    <w:rsid w:val="00E776C7"/>
+    <w:rsid w:val="00E804FE"/>
+    <w:rsid w:val="00E80605"/>
+    <w:rsid w:val="00E81485"/>
+    <w:rsid w:val="00E8171E"/>
+    <w:rsid w:val="00E81926"/>
+    <w:rsid w:val="00E8270F"/>
+    <w:rsid w:val="00E82F6F"/>
+    <w:rsid w:val="00E835BF"/>
+    <w:rsid w:val="00E83C92"/>
+    <w:rsid w:val="00E83D1E"/>
+    <w:rsid w:val="00E85152"/>
+    <w:rsid w:val="00E860A2"/>
+    <w:rsid w:val="00E864E3"/>
+    <w:rsid w:val="00E867AE"/>
+    <w:rsid w:val="00E86880"/>
+    <w:rsid w:val="00E86D5B"/>
+    <w:rsid w:val="00E87116"/>
+    <w:rsid w:val="00E8732D"/>
+    <w:rsid w:val="00E879A4"/>
+    <w:rsid w:val="00E87C97"/>
+    <w:rsid w:val="00E907B7"/>
+    <w:rsid w:val="00E90957"/>
+    <w:rsid w:val="00E90E7D"/>
+    <w:rsid w:val="00E911B4"/>
+    <w:rsid w:val="00E92915"/>
+    <w:rsid w:val="00E938DB"/>
+    <w:rsid w:val="00E9430B"/>
+    <w:rsid w:val="00E947BB"/>
+    <w:rsid w:val="00E951C7"/>
+    <w:rsid w:val="00E952E0"/>
+    <w:rsid w:val="00E952FD"/>
+    <w:rsid w:val="00E95421"/>
+    <w:rsid w:val="00E95B02"/>
+    <w:rsid w:val="00E95BCF"/>
+    <w:rsid w:val="00E95CC5"/>
+    <w:rsid w:val="00E95CD7"/>
+    <w:rsid w:val="00E96370"/>
+    <w:rsid w:val="00E9666D"/>
+    <w:rsid w:val="00E96FDF"/>
+    <w:rsid w:val="00E97D84"/>
+    <w:rsid w:val="00EA0067"/>
+    <w:rsid w:val="00EA0BE4"/>
+    <w:rsid w:val="00EA0C4A"/>
+    <w:rsid w:val="00EA10C3"/>
+    <w:rsid w:val="00EA150F"/>
+    <w:rsid w:val="00EA1C20"/>
+    <w:rsid w:val="00EA1C4E"/>
+    <w:rsid w:val="00EA1E6E"/>
+    <w:rsid w:val="00EA2E03"/>
+    <w:rsid w:val="00EA2E1A"/>
+    <w:rsid w:val="00EA3480"/>
+    <w:rsid w:val="00EA3730"/>
+    <w:rsid w:val="00EA4197"/>
+    <w:rsid w:val="00EA4A29"/>
+    <w:rsid w:val="00EA4AB1"/>
+    <w:rsid w:val="00EA5114"/>
+    <w:rsid w:val="00EA52FE"/>
+    <w:rsid w:val="00EA56B2"/>
+    <w:rsid w:val="00EA6582"/>
+    <w:rsid w:val="00EA6650"/>
+    <w:rsid w:val="00EA673E"/>
+    <w:rsid w:val="00EA7037"/>
+    <w:rsid w:val="00EA72EE"/>
+    <w:rsid w:val="00EA7625"/>
+    <w:rsid w:val="00EA7B58"/>
+    <w:rsid w:val="00EB0869"/>
+    <w:rsid w:val="00EB0BA2"/>
+    <w:rsid w:val="00EB0CFF"/>
+    <w:rsid w:val="00EB127D"/>
+    <w:rsid w:val="00EB201E"/>
+    <w:rsid w:val="00EB267A"/>
+    <w:rsid w:val="00EB2ED5"/>
+    <w:rsid w:val="00EB39AC"/>
+    <w:rsid w:val="00EB3B3A"/>
+    <w:rsid w:val="00EB49FE"/>
+    <w:rsid w:val="00EB4B43"/>
+    <w:rsid w:val="00EB5085"/>
+    <w:rsid w:val="00EB50C1"/>
+    <w:rsid w:val="00EB5174"/>
+    <w:rsid w:val="00EB548F"/>
+    <w:rsid w:val="00EB58D7"/>
+    <w:rsid w:val="00EB58E6"/>
+    <w:rsid w:val="00EB5C22"/>
+    <w:rsid w:val="00EB65CB"/>
+    <w:rsid w:val="00EB6696"/>
+    <w:rsid w:val="00EB6C63"/>
+    <w:rsid w:val="00EB70EA"/>
+    <w:rsid w:val="00EB713C"/>
+    <w:rsid w:val="00EB7C85"/>
+    <w:rsid w:val="00EB7FB2"/>
+    <w:rsid w:val="00EC04FF"/>
+    <w:rsid w:val="00EC094D"/>
+    <w:rsid w:val="00EC0B6D"/>
+    <w:rsid w:val="00EC1126"/>
+    <w:rsid w:val="00EC16F1"/>
+    <w:rsid w:val="00EC19C6"/>
+    <w:rsid w:val="00EC1C32"/>
+    <w:rsid w:val="00EC21BA"/>
+    <w:rsid w:val="00EC2379"/>
+    <w:rsid w:val="00EC29EA"/>
+    <w:rsid w:val="00EC30A0"/>
+    <w:rsid w:val="00EC329F"/>
+    <w:rsid w:val="00EC432C"/>
+    <w:rsid w:val="00EC491A"/>
+    <w:rsid w:val="00EC4DD1"/>
+    <w:rsid w:val="00EC64B8"/>
+    <w:rsid w:val="00ED0423"/>
+    <w:rsid w:val="00ED10F3"/>
+    <w:rsid w:val="00ED16B0"/>
+    <w:rsid w:val="00ED2772"/>
+    <w:rsid w:val="00ED28AB"/>
+    <w:rsid w:val="00ED29E8"/>
+    <w:rsid w:val="00ED3CC1"/>
+    <w:rsid w:val="00ED4297"/>
+    <w:rsid w:val="00ED4AE3"/>
+    <w:rsid w:val="00ED50FD"/>
+    <w:rsid w:val="00ED5951"/>
+    <w:rsid w:val="00ED6018"/>
+    <w:rsid w:val="00ED671E"/>
+    <w:rsid w:val="00ED67A6"/>
+    <w:rsid w:val="00ED68AE"/>
+    <w:rsid w:val="00ED6B30"/>
+    <w:rsid w:val="00ED6EDB"/>
+    <w:rsid w:val="00ED7028"/>
+    <w:rsid w:val="00ED7071"/>
+    <w:rsid w:val="00ED7A37"/>
+    <w:rsid w:val="00EE1785"/>
+    <w:rsid w:val="00EE1EF7"/>
+    <w:rsid w:val="00EE267E"/>
+    <w:rsid w:val="00EE28BD"/>
+    <w:rsid w:val="00EE2EAE"/>
+    <w:rsid w:val="00EE3430"/>
+    <w:rsid w:val="00EE3489"/>
+    <w:rsid w:val="00EE3495"/>
+    <w:rsid w:val="00EE34DD"/>
+    <w:rsid w:val="00EE3EB3"/>
+    <w:rsid w:val="00EE3EF7"/>
+    <w:rsid w:val="00EE4AB2"/>
+    <w:rsid w:val="00EE54E8"/>
+    <w:rsid w:val="00EE5CBA"/>
+    <w:rsid w:val="00EE68C0"/>
+    <w:rsid w:val="00EF047A"/>
+    <w:rsid w:val="00EF18B9"/>
+    <w:rsid w:val="00EF2601"/>
+    <w:rsid w:val="00EF278C"/>
+    <w:rsid w:val="00EF285B"/>
+    <w:rsid w:val="00EF301C"/>
+    <w:rsid w:val="00EF31CC"/>
+    <w:rsid w:val="00EF4C7B"/>
+    <w:rsid w:val="00EF4F2C"/>
+    <w:rsid w:val="00EF534E"/>
+    <w:rsid w:val="00EF54A1"/>
+    <w:rsid w:val="00EF5721"/>
+    <w:rsid w:val="00EF5BD4"/>
+    <w:rsid w:val="00EF5D53"/>
+    <w:rsid w:val="00EF689A"/>
+    <w:rsid w:val="00EF6AD8"/>
+    <w:rsid w:val="00EF70CB"/>
+    <w:rsid w:val="00EF70CC"/>
+    <w:rsid w:val="00F006F9"/>
+    <w:rsid w:val="00F007FB"/>
+    <w:rsid w:val="00F02008"/>
+    <w:rsid w:val="00F02175"/>
+    <w:rsid w:val="00F02996"/>
+    <w:rsid w:val="00F0311D"/>
+    <w:rsid w:val="00F036FB"/>
+    <w:rsid w:val="00F03795"/>
+    <w:rsid w:val="00F03E87"/>
+    <w:rsid w:val="00F042D7"/>
+    <w:rsid w:val="00F05603"/>
+    <w:rsid w:val="00F058CF"/>
+    <w:rsid w:val="00F05CE9"/>
+    <w:rsid w:val="00F0641A"/>
+    <w:rsid w:val="00F07918"/>
+    <w:rsid w:val="00F07E4E"/>
+    <w:rsid w:val="00F1198E"/>
+    <w:rsid w:val="00F11ECA"/>
+    <w:rsid w:val="00F125FA"/>
+    <w:rsid w:val="00F12A6D"/>
+    <w:rsid w:val="00F149F4"/>
+    <w:rsid w:val="00F156B2"/>
+    <w:rsid w:val="00F157D6"/>
+    <w:rsid w:val="00F15BF7"/>
+    <w:rsid w:val="00F1608F"/>
+    <w:rsid w:val="00F179E7"/>
+    <w:rsid w:val="00F17BBF"/>
+    <w:rsid w:val="00F20243"/>
+    <w:rsid w:val="00F210ED"/>
+    <w:rsid w:val="00F216F7"/>
+    <w:rsid w:val="00F21C37"/>
+    <w:rsid w:val="00F229C3"/>
+    <w:rsid w:val="00F2318E"/>
+    <w:rsid w:val="00F23873"/>
+    <w:rsid w:val="00F24104"/>
+    <w:rsid w:val="00F24B18"/>
+    <w:rsid w:val="00F251D6"/>
+    <w:rsid w:val="00F257C5"/>
+    <w:rsid w:val="00F2605A"/>
+    <w:rsid w:val="00F262F0"/>
+    <w:rsid w:val="00F265EE"/>
+    <w:rsid w:val="00F266B2"/>
+    <w:rsid w:val="00F26A11"/>
+    <w:rsid w:val="00F27AC0"/>
+    <w:rsid w:val="00F27C88"/>
+    <w:rsid w:val="00F3023B"/>
+    <w:rsid w:val="00F30290"/>
+    <w:rsid w:val="00F308E8"/>
+    <w:rsid w:val="00F30912"/>
+    <w:rsid w:val="00F30962"/>
+    <w:rsid w:val="00F30E6C"/>
+    <w:rsid w:val="00F311F1"/>
+    <w:rsid w:val="00F323EC"/>
+    <w:rsid w:val="00F3264E"/>
+    <w:rsid w:val="00F327B7"/>
+    <w:rsid w:val="00F32983"/>
+    <w:rsid w:val="00F330C3"/>
+    <w:rsid w:val="00F3385E"/>
+    <w:rsid w:val="00F33958"/>
+    <w:rsid w:val="00F3400C"/>
+    <w:rsid w:val="00F34A5A"/>
+    <w:rsid w:val="00F35C14"/>
+    <w:rsid w:val="00F35D14"/>
+    <w:rsid w:val="00F35D24"/>
+    <w:rsid w:val="00F36C24"/>
+    <w:rsid w:val="00F36D66"/>
+    <w:rsid w:val="00F37806"/>
+    <w:rsid w:val="00F37BB3"/>
+    <w:rsid w:val="00F406A4"/>
+    <w:rsid w:val="00F412D5"/>
+    <w:rsid w:val="00F41477"/>
+    <w:rsid w:val="00F42A2B"/>
+    <w:rsid w:val="00F43262"/>
+    <w:rsid w:val="00F44959"/>
+    <w:rsid w:val="00F449C3"/>
+    <w:rsid w:val="00F44C51"/>
+    <w:rsid w:val="00F458F6"/>
+    <w:rsid w:val="00F4601A"/>
+    <w:rsid w:val="00F461A9"/>
+    <w:rsid w:val="00F466C5"/>
+    <w:rsid w:val="00F46D4D"/>
+    <w:rsid w:val="00F46D89"/>
+    <w:rsid w:val="00F475B6"/>
+    <w:rsid w:val="00F477A8"/>
+    <w:rsid w:val="00F47D09"/>
+    <w:rsid w:val="00F47D52"/>
+    <w:rsid w:val="00F47F20"/>
+    <w:rsid w:val="00F5183C"/>
+    <w:rsid w:val="00F5214D"/>
+    <w:rsid w:val="00F52898"/>
+    <w:rsid w:val="00F53305"/>
+    <w:rsid w:val="00F535A6"/>
+    <w:rsid w:val="00F5363D"/>
+    <w:rsid w:val="00F53D38"/>
+    <w:rsid w:val="00F54006"/>
+    <w:rsid w:val="00F54234"/>
+    <w:rsid w:val="00F54B70"/>
+    <w:rsid w:val="00F552D5"/>
+    <w:rsid w:val="00F5580D"/>
+    <w:rsid w:val="00F55CAA"/>
+    <w:rsid w:val="00F57468"/>
+    <w:rsid w:val="00F57CFB"/>
+    <w:rsid w:val="00F57F46"/>
+    <w:rsid w:val="00F607B1"/>
+    <w:rsid w:val="00F609CF"/>
+    <w:rsid w:val="00F611F7"/>
+    <w:rsid w:val="00F61284"/>
+    <w:rsid w:val="00F61357"/>
+    <w:rsid w:val="00F61FD6"/>
+    <w:rsid w:val="00F61FE8"/>
+    <w:rsid w:val="00F62369"/>
+    <w:rsid w:val="00F6271A"/>
+    <w:rsid w:val="00F650D4"/>
+    <w:rsid w:val="00F6546D"/>
+    <w:rsid w:val="00F6597A"/>
+    <w:rsid w:val="00F65B4A"/>
+    <w:rsid w:val="00F65B99"/>
+    <w:rsid w:val="00F663A7"/>
+    <w:rsid w:val="00F67386"/>
+    <w:rsid w:val="00F67A81"/>
+    <w:rsid w:val="00F67C4E"/>
+    <w:rsid w:val="00F704C7"/>
+    <w:rsid w:val="00F70DE2"/>
+    <w:rsid w:val="00F72377"/>
+    <w:rsid w:val="00F748A4"/>
+    <w:rsid w:val="00F74CE3"/>
+    <w:rsid w:val="00F75314"/>
+    <w:rsid w:val="00F757B3"/>
+    <w:rsid w:val="00F75862"/>
+    <w:rsid w:val="00F75C68"/>
+    <w:rsid w:val="00F75D5D"/>
+    <w:rsid w:val="00F75DE4"/>
+    <w:rsid w:val="00F769A5"/>
+    <w:rsid w:val="00F76B4F"/>
+    <w:rsid w:val="00F77D50"/>
+    <w:rsid w:val="00F808C0"/>
+    <w:rsid w:val="00F81546"/>
+    <w:rsid w:val="00F81960"/>
+    <w:rsid w:val="00F819F6"/>
+    <w:rsid w:val="00F82285"/>
+    <w:rsid w:val="00F823AA"/>
+    <w:rsid w:val="00F83AD9"/>
+    <w:rsid w:val="00F83AE2"/>
+    <w:rsid w:val="00F83EB0"/>
+    <w:rsid w:val="00F84251"/>
+    <w:rsid w:val="00F8466C"/>
+    <w:rsid w:val="00F84EF8"/>
+    <w:rsid w:val="00F84F17"/>
+    <w:rsid w:val="00F859FC"/>
+    <w:rsid w:val="00F85BA6"/>
+    <w:rsid w:val="00F85DE1"/>
+    <w:rsid w:val="00F86030"/>
+    <w:rsid w:val="00F8670C"/>
+    <w:rsid w:val="00F8677F"/>
+    <w:rsid w:val="00F86905"/>
+    <w:rsid w:val="00F86DB6"/>
+    <w:rsid w:val="00F87C18"/>
+    <w:rsid w:val="00F90072"/>
+    <w:rsid w:val="00F902E2"/>
+    <w:rsid w:val="00F91972"/>
+    <w:rsid w:val="00F91A8F"/>
+    <w:rsid w:val="00F921FA"/>
+    <w:rsid w:val="00F9291E"/>
+    <w:rsid w:val="00F936E9"/>
+    <w:rsid w:val="00F938EE"/>
+    <w:rsid w:val="00F93C66"/>
+    <w:rsid w:val="00F93CB7"/>
+    <w:rsid w:val="00F941AC"/>
+    <w:rsid w:val="00F95150"/>
+    <w:rsid w:val="00F9548E"/>
+    <w:rsid w:val="00F95B14"/>
+    <w:rsid w:val="00F95E5D"/>
+    <w:rsid w:val="00F96689"/>
+    <w:rsid w:val="00F96923"/>
+    <w:rsid w:val="00F970BD"/>
+    <w:rsid w:val="00F978DB"/>
+    <w:rsid w:val="00F97B25"/>
+    <w:rsid w:val="00FA0679"/>
+    <w:rsid w:val="00FA11A8"/>
+    <w:rsid w:val="00FA128C"/>
+    <w:rsid w:val="00FA1634"/>
+    <w:rsid w:val="00FA1656"/>
+    <w:rsid w:val="00FA18BB"/>
+    <w:rsid w:val="00FA1C05"/>
+    <w:rsid w:val="00FA1DE4"/>
+    <w:rsid w:val="00FA227D"/>
+    <w:rsid w:val="00FA22D8"/>
+    <w:rsid w:val="00FA25E1"/>
+    <w:rsid w:val="00FA2B9F"/>
+    <w:rsid w:val="00FA3313"/>
+    <w:rsid w:val="00FA3BB0"/>
+    <w:rsid w:val="00FA3D20"/>
+    <w:rsid w:val="00FA46A3"/>
+    <w:rsid w:val="00FA4F63"/>
+    <w:rsid w:val="00FA53E3"/>
+    <w:rsid w:val="00FA573B"/>
+    <w:rsid w:val="00FA5CC2"/>
+    <w:rsid w:val="00FA60C6"/>
+    <w:rsid w:val="00FA61AB"/>
+    <w:rsid w:val="00FA61D5"/>
+    <w:rsid w:val="00FA6316"/>
+    <w:rsid w:val="00FA6677"/>
+    <w:rsid w:val="00FB0233"/>
+    <w:rsid w:val="00FB02E8"/>
+    <w:rsid w:val="00FB06A7"/>
+    <w:rsid w:val="00FB0EE2"/>
+    <w:rsid w:val="00FB1259"/>
+    <w:rsid w:val="00FB17D5"/>
+    <w:rsid w:val="00FB286E"/>
+    <w:rsid w:val="00FB2BAA"/>
+    <w:rsid w:val="00FB2D05"/>
+    <w:rsid w:val="00FB36E0"/>
+    <w:rsid w:val="00FB3A88"/>
+    <w:rsid w:val="00FB4402"/>
+    <w:rsid w:val="00FB4480"/>
+    <w:rsid w:val="00FB5274"/>
+    <w:rsid w:val="00FB5526"/>
+    <w:rsid w:val="00FB5C09"/>
+    <w:rsid w:val="00FB5E50"/>
+    <w:rsid w:val="00FB63FB"/>
+    <w:rsid w:val="00FB6AE3"/>
+    <w:rsid w:val="00FB6C4B"/>
+    <w:rsid w:val="00FB6E82"/>
+    <w:rsid w:val="00FB73B0"/>
+    <w:rsid w:val="00FB77FE"/>
+    <w:rsid w:val="00FC0552"/>
+    <w:rsid w:val="00FC05FD"/>
+    <w:rsid w:val="00FC0D3E"/>
+    <w:rsid w:val="00FC16E3"/>
+    <w:rsid w:val="00FC1794"/>
+    <w:rsid w:val="00FC1F8E"/>
+    <w:rsid w:val="00FC254C"/>
+    <w:rsid w:val="00FC2580"/>
+    <w:rsid w:val="00FC2AAB"/>
+    <w:rsid w:val="00FC310E"/>
+    <w:rsid w:val="00FC3426"/>
+    <w:rsid w:val="00FC37D8"/>
+    <w:rsid w:val="00FC3B4F"/>
+    <w:rsid w:val="00FC419E"/>
+    <w:rsid w:val="00FC41FC"/>
+    <w:rsid w:val="00FC46FB"/>
+    <w:rsid w:val="00FC6639"/>
+    <w:rsid w:val="00FC7E5C"/>
+    <w:rsid w:val="00FD009C"/>
+    <w:rsid w:val="00FD00A2"/>
+    <w:rsid w:val="00FD032B"/>
+    <w:rsid w:val="00FD09C3"/>
+    <w:rsid w:val="00FD0C85"/>
+    <w:rsid w:val="00FD0F70"/>
+    <w:rsid w:val="00FD1925"/>
+    <w:rsid w:val="00FD1F85"/>
+    <w:rsid w:val="00FD39EB"/>
+    <w:rsid w:val="00FD3B95"/>
+    <w:rsid w:val="00FD48AE"/>
+    <w:rsid w:val="00FD4D27"/>
+    <w:rsid w:val="00FD4F70"/>
+    <w:rsid w:val="00FD5402"/>
+    <w:rsid w:val="00FD54A5"/>
+    <w:rsid w:val="00FD562D"/>
+    <w:rsid w:val="00FD5DC5"/>
+    <w:rsid w:val="00FD5F72"/>
+    <w:rsid w:val="00FD6159"/>
+    <w:rsid w:val="00FD66BE"/>
+    <w:rsid w:val="00FD6700"/>
+    <w:rsid w:val="00FD7387"/>
+    <w:rsid w:val="00FD74B0"/>
+    <w:rsid w:val="00FD7800"/>
+    <w:rsid w:val="00FE09BB"/>
+    <w:rsid w:val="00FE0D27"/>
+    <w:rsid w:val="00FE183D"/>
+    <w:rsid w:val="00FE1987"/>
+    <w:rsid w:val="00FE2565"/>
+    <w:rsid w:val="00FE2E8B"/>
+    <w:rsid w:val="00FE2F4F"/>
+    <w:rsid w:val="00FE34B1"/>
+    <w:rsid w:val="00FE3567"/>
+    <w:rsid w:val="00FE45EC"/>
+    <w:rsid w:val="00FE49F4"/>
+    <w:rsid w:val="00FE58DC"/>
+    <w:rsid w:val="00FE5B15"/>
+    <w:rsid w:val="00FE5B34"/>
+    <w:rsid w:val="00FE5E36"/>
+    <w:rsid w:val="00FE6448"/>
+    <w:rsid w:val="00FE67BD"/>
+    <w:rsid w:val="00FE776D"/>
+    <w:rsid w:val="00FE7C07"/>
+    <w:rsid w:val="00FE7C65"/>
+    <w:rsid w:val="00FF02CB"/>
+    <w:rsid w:val="00FF09F2"/>
+    <w:rsid w:val="00FF14CF"/>
+    <w:rsid w:val="00FF16E0"/>
+    <w:rsid w:val="00FF1D89"/>
+    <w:rsid w:val="00FF1E51"/>
+    <w:rsid w:val="00FF2245"/>
+    <w:rsid w:val="00FF279E"/>
+    <w:rsid w:val="00FF36C6"/>
+    <w:rsid w:val="00FF3ADA"/>
+    <w:rsid w:val="00FF43C4"/>
+    <w:rsid w:val="00FF486B"/>
+    <w:rsid w:val="00FF4991"/>
+    <w:rsid w:val="00FF4A77"/>
+    <w:rsid w:val="00FF5538"/>
+    <w:rsid w:val="00FF589B"/>
+    <w:rsid w:val="00FF6B19"/>
+    <w:rsid w:val="00FF6FD1"/>
+    <w:rsid w:val="00FF7A04"/>
+    <w:rsid w:val="00FF7EAC"/>
+    <w:rsid w:val="01204D01"/>
+    <w:rsid w:val="01316B69"/>
+    <w:rsid w:val="01758119"/>
+    <w:rsid w:val="0249A1C0"/>
+    <w:rsid w:val="0281AE95"/>
+    <w:rsid w:val="029CA7CE"/>
+    <w:rsid w:val="02E4D4DD"/>
+    <w:rsid w:val="035CCDE3"/>
+    <w:rsid w:val="03CC1747"/>
+    <w:rsid w:val="03E4228A"/>
+    <w:rsid w:val="044C71D4"/>
+    <w:rsid w:val="04B50360"/>
+    <w:rsid w:val="04CA7CA6"/>
+    <w:rsid w:val="051D2162"/>
+    <w:rsid w:val="05492BB5"/>
+    <w:rsid w:val="05651B93"/>
+    <w:rsid w:val="0611A1D5"/>
+    <w:rsid w:val="0629DE61"/>
+    <w:rsid w:val="06E1E662"/>
+    <w:rsid w:val="06F3E651"/>
+    <w:rsid w:val="070F03DD"/>
+    <w:rsid w:val="074F7BF7"/>
+    <w:rsid w:val="07827161"/>
+    <w:rsid w:val="07AF6538"/>
+    <w:rsid w:val="07C01D13"/>
+    <w:rsid w:val="07D2C9D5"/>
+    <w:rsid w:val="07EDBA37"/>
+    <w:rsid w:val="0833FBF6"/>
+    <w:rsid w:val="083DA524"/>
+    <w:rsid w:val="085FFF00"/>
+    <w:rsid w:val="08EC6013"/>
+    <w:rsid w:val="09754C79"/>
+    <w:rsid w:val="099F4D36"/>
+    <w:rsid w:val="09C6B61B"/>
+    <w:rsid w:val="09F2EED4"/>
+    <w:rsid w:val="0A36EBDB"/>
+    <w:rsid w:val="0B122641"/>
+    <w:rsid w:val="0B2B3A49"/>
+    <w:rsid w:val="0BB9270A"/>
+    <w:rsid w:val="0C074806"/>
+    <w:rsid w:val="0C7B1B0A"/>
+    <w:rsid w:val="0D04AA01"/>
+    <w:rsid w:val="0D2E0868"/>
+    <w:rsid w:val="0D38B060"/>
+    <w:rsid w:val="0D6EAA44"/>
+    <w:rsid w:val="0D73FEF9"/>
+    <w:rsid w:val="0D8CDEAA"/>
+    <w:rsid w:val="0E269200"/>
+    <w:rsid w:val="0E8B57CD"/>
+    <w:rsid w:val="0F8F4E1F"/>
+    <w:rsid w:val="0F950EFC"/>
+    <w:rsid w:val="11270C02"/>
+    <w:rsid w:val="116CC527"/>
+    <w:rsid w:val="1179F5DA"/>
+    <w:rsid w:val="1194E0F8"/>
+    <w:rsid w:val="12C63696"/>
+    <w:rsid w:val="13267498"/>
+    <w:rsid w:val="132AEE9A"/>
+    <w:rsid w:val="1359CAB2"/>
+    <w:rsid w:val="13AB4685"/>
+    <w:rsid w:val="13B90677"/>
+    <w:rsid w:val="13CF7AA7"/>
+    <w:rsid w:val="142E029B"/>
+    <w:rsid w:val="1436131D"/>
+    <w:rsid w:val="144A1C33"/>
+    <w:rsid w:val="14A5254A"/>
+    <w:rsid w:val="1597FF6B"/>
+    <w:rsid w:val="15ADBBE3"/>
+    <w:rsid w:val="15D8E191"/>
+    <w:rsid w:val="167E6CAA"/>
+    <w:rsid w:val="17752B2E"/>
+    <w:rsid w:val="179E888C"/>
+    <w:rsid w:val="17A0A834"/>
+    <w:rsid w:val="180705BD"/>
+    <w:rsid w:val="180E496A"/>
+    <w:rsid w:val="183667C4"/>
+    <w:rsid w:val="184A1D3B"/>
+    <w:rsid w:val="1903F134"/>
+    <w:rsid w:val="1999825F"/>
+    <w:rsid w:val="19C1359B"/>
+    <w:rsid w:val="1B126D6B"/>
+    <w:rsid w:val="1B16BC81"/>
+    <w:rsid w:val="1B22E0A0"/>
+    <w:rsid w:val="1B2977DD"/>
+    <w:rsid w:val="1BAE6E6A"/>
+    <w:rsid w:val="1BD3BD9B"/>
+    <w:rsid w:val="1BD86FAF"/>
+    <w:rsid w:val="1C55433F"/>
+    <w:rsid w:val="1C578FA4"/>
+    <w:rsid w:val="1C5EFA3C"/>
+    <w:rsid w:val="1CA462C3"/>
+    <w:rsid w:val="1CD353C3"/>
+    <w:rsid w:val="1CFD32B7"/>
+    <w:rsid w:val="1D2A3631"/>
+    <w:rsid w:val="1D510897"/>
+    <w:rsid w:val="1D6287AC"/>
+    <w:rsid w:val="1D91E9BE"/>
+    <w:rsid w:val="1D99F934"/>
+    <w:rsid w:val="1E6C73A6"/>
+    <w:rsid w:val="1E707B86"/>
+    <w:rsid w:val="1E711ABB"/>
+    <w:rsid w:val="1F5B809C"/>
+    <w:rsid w:val="1F6C1F3B"/>
+    <w:rsid w:val="204F321F"/>
+    <w:rsid w:val="212B3DAA"/>
+    <w:rsid w:val="21411A84"/>
+    <w:rsid w:val="214EAFD0"/>
+    <w:rsid w:val="2156090C"/>
+    <w:rsid w:val="21AB4027"/>
+    <w:rsid w:val="21E77CCD"/>
+    <w:rsid w:val="2251BC60"/>
+    <w:rsid w:val="2288E331"/>
+    <w:rsid w:val="229B4E38"/>
+    <w:rsid w:val="22A9F396"/>
+    <w:rsid w:val="23312BDB"/>
+    <w:rsid w:val="2363809B"/>
+    <w:rsid w:val="23939326"/>
+    <w:rsid w:val="23BFD0AD"/>
+    <w:rsid w:val="240322D3"/>
+    <w:rsid w:val="240D1772"/>
+    <w:rsid w:val="24407192"/>
+    <w:rsid w:val="248D3F10"/>
+    <w:rsid w:val="24B08788"/>
+    <w:rsid w:val="24C23ED4"/>
+    <w:rsid w:val="252346F2"/>
+    <w:rsid w:val="257DC130"/>
+    <w:rsid w:val="259FED04"/>
+    <w:rsid w:val="25A98196"/>
+    <w:rsid w:val="25E24C66"/>
+    <w:rsid w:val="26110DBC"/>
+    <w:rsid w:val="261A60A6"/>
+    <w:rsid w:val="2675E973"/>
+    <w:rsid w:val="26BC05E4"/>
+    <w:rsid w:val="26D38A48"/>
+    <w:rsid w:val="26D5A9F7"/>
+    <w:rsid w:val="26F5D3C8"/>
+    <w:rsid w:val="2735B5ED"/>
+    <w:rsid w:val="2749909F"/>
+    <w:rsid w:val="275972EC"/>
+    <w:rsid w:val="279EA950"/>
+    <w:rsid w:val="28452586"/>
+    <w:rsid w:val="2853E09A"/>
+    <w:rsid w:val="285474C8"/>
+    <w:rsid w:val="2854B479"/>
+    <w:rsid w:val="29066404"/>
+    <w:rsid w:val="290F3DB2"/>
+    <w:rsid w:val="297AD705"/>
+    <w:rsid w:val="2A3FA85F"/>
+    <w:rsid w:val="2A6B973A"/>
+    <w:rsid w:val="2A6FF9F6"/>
+    <w:rsid w:val="2B2BFA16"/>
+    <w:rsid w:val="2B7F6FA0"/>
+    <w:rsid w:val="2B8805AB"/>
+    <w:rsid w:val="2C5CCDFF"/>
+    <w:rsid w:val="2CC941E7"/>
+    <w:rsid w:val="2DA4B5EF"/>
+    <w:rsid w:val="2E06DA0B"/>
+    <w:rsid w:val="2EB4027C"/>
+    <w:rsid w:val="2F071DFB"/>
+    <w:rsid w:val="2FECB77A"/>
+    <w:rsid w:val="30038EB6"/>
+    <w:rsid w:val="301D3633"/>
+    <w:rsid w:val="30229C2D"/>
+    <w:rsid w:val="305F1F60"/>
+    <w:rsid w:val="3074B98A"/>
+    <w:rsid w:val="30B1EA1A"/>
+    <w:rsid w:val="31143229"/>
+    <w:rsid w:val="3115C6B0"/>
+    <w:rsid w:val="31BD8DD5"/>
+    <w:rsid w:val="31F2D984"/>
+    <w:rsid w:val="3224A348"/>
+    <w:rsid w:val="32706EC6"/>
+    <w:rsid w:val="32CD5F4D"/>
+    <w:rsid w:val="333BAA8E"/>
+    <w:rsid w:val="335B305E"/>
+    <w:rsid w:val="3368F7D5"/>
+    <w:rsid w:val="33D38A33"/>
+    <w:rsid w:val="340EFA15"/>
+    <w:rsid w:val="34254F0E"/>
+    <w:rsid w:val="34590F90"/>
+    <w:rsid w:val="34BAA436"/>
+    <w:rsid w:val="34E1DECE"/>
+    <w:rsid w:val="34EA44EC"/>
+    <w:rsid w:val="351DBAEE"/>
+    <w:rsid w:val="35424AF3"/>
+    <w:rsid w:val="35943414"/>
+    <w:rsid w:val="362E4FE0"/>
+    <w:rsid w:val="3648B48A"/>
+    <w:rsid w:val="3688A355"/>
+    <w:rsid w:val="36F7B37F"/>
+    <w:rsid w:val="36FC54D1"/>
+    <w:rsid w:val="3779AA5E"/>
+    <w:rsid w:val="37870A77"/>
+    <w:rsid w:val="37A231C1"/>
+    <w:rsid w:val="37A43A23"/>
+    <w:rsid w:val="37E8E30C"/>
+    <w:rsid w:val="383A6527"/>
+    <w:rsid w:val="38608861"/>
+    <w:rsid w:val="388E1695"/>
+    <w:rsid w:val="38CAB30F"/>
+    <w:rsid w:val="38EA62F6"/>
+    <w:rsid w:val="396BB0FC"/>
+    <w:rsid w:val="3976633F"/>
+    <w:rsid w:val="39987A2C"/>
+    <w:rsid w:val="39E4988E"/>
+    <w:rsid w:val="39F836A1"/>
+    <w:rsid w:val="3A72A122"/>
+    <w:rsid w:val="3AC85695"/>
+    <w:rsid w:val="3B1D8D05"/>
+    <w:rsid w:val="3B732F23"/>
+    <w:rsid w:val="3BA23661"/>
+    <w:rsid w:val="3BB60F51"/>
+    <w:rsid w:val="3BFA4F9C"/>
+    <w:rsid w:val="3C0DB521"/>
+    <w:rsid w:val="3C382D1B"/>
+    <w:rsid w:val="3C468A9A"/>
+    <w:rsid w:val="3C7AD3D5"/>
+    <w:rsid w:val="3CD099AB"/>
+    <w:rsid w:val="3CE1623D"/>
+    <w:rsid w:val="3D01ED58"/>
+    <w:rsid w:val="3D2DF616"/>
+    <w:rsid w:val="3D402BF9"/>
+    <w:rsid w:val="3D72E93C"/>
+    <w:rsid w:val="3D91091B"/>
+    <w:rsid w:val="3D91CBCA"/>
+    <w:rsid w:val="3DA05CCD"/>
+    <w:rsid w:val="3DB0E00C"/>
+    <w:rsid w:val="3DC14CA0"/>
+    <w:rsid w:val="3E02A43C"/>
+    <w:rsid w:val="3E0D7CCC"/>
+    <w:rsid w:val="3E1FD780"/>
+    <w:rsid w:val="3E346746"/>
+    <w:rsid w:val="3E3D9B4F"/>
+    <w:rsid w:val="3E870AEC"/>
+    <w:rsid w:val="3E878A36"/>
+    <w:rsid w:val="3EB8C8A6"/>
+    <w:rsid w:val="3F10B8E6"/>
+    <w:rsid w:val="3F3951BD"/>
+    <w:rsid w:val="3F734181"/>
+    <w:rsid w:val="3F7BA8E8"/>
+    <w:rsid w:val="3F7C5731"/>
+    <w:rsid w:val="3FE5F2D4"/>
+    <w:rsid w:val="401AE4B9"/>
+    <w:rsid w:val="406B2B0F"/>
+    <w:rsid w:val="4090D86A"/>
+    <w:rsid w:val="4093C867"/>
+    <w:rsid w:val="40E8C1F4"/>
+    <w:rsid w:val="40FE0341"/>
+    <w:rsid w:val="41115C6B"/>
+    <w:rsid w:val="4136410B"/>
+    <w:rsid w:val="4181E6AF"/>
+    <w:rsid w:val="420EE3CF"/>
+    <w:rsid w:val="42118D6F"/>
+    <w:rsid w:val="422AAB8D"/>
+    <w:rsid w:val="4270C8D4"/>
+    <w:rsid w:val="42BA4D2C"/>
+    <w:rsid w:val="43002335"/>
+    <w:rsid w:val="431ACBBC"/>
+    <w:rsid w:val="4378AE9B"/>
+    <w:rsid w:val="43B97E45"/>
+    <w:rsid w:val="43EDC2C9"/>
+    <w:rsid w:val="44039A9F"/>
+    <w:rsid w:val="4473D699"/>
+    <w:rsid w:val="44894513"/>
+    <w:rsid w:val="44D2D0CE"/>
+    <w:rsid w:val="450F8A29"/>
+    <w:rsid w:val="4543FD93"/>
+    <w:rsid w:val="4581D1CE"/>
+    <w:rsid w:val="45CAB042"/>
+    <w:rsid w:val="4654BCFF"/>
+    <w:rsid w:val="465EA6E9"/>
+    <w:rsid w:val="46752D65"/>
+    <w:rsid w:val="4700C648"/>
+    <w:rsid w:val="473440FC"/>
+    <w:rsid w:val="47777F71"/>
+    <w:rsid w:val="4798D494"/>
+    <w:rsid w:val="479C016A"/>
+    <w:rsid w:val="48837285"/>
+    <w:rsid w:val="48895E40"/>
+    <w:rsid w:val="48B5357C"/>
+    <w:rsid w:val="48D006C5"/>
+    <w:rsid w:val="4900C091"/>
+    <w:rsid w:val="491BE910"/>
+    <w:rsid w:val="49649EEE"/>
+    <w:rsid w:val="4A16E8BF"/>
+    <w:rsid w:val="4A803748"/>
+    <w:rsid w:val="4A93A06A"/>
+    <w:rsid w:val="4AB377D6"/>
+    <w:rsid w:val="4B66C42A"/>
+    <w:rsid w:val="4B6E5ADE"/>
+    <w:rsid w:val="4CAA1D9C"/>
+    <w:rsid w:val="4CC30732"/>
+    <w:rsid w:val="4CE0CB49"/>
+    <w:rsid w:val="4D487035"/>
+    <w:rsid w:val="4D4C6324"/>
+    <w:rsid w:val="4D55AA39"/>
+    <w:rsid w:val="4DC7EEED"/>
+    <w:rsid w:val="4DDDF258"/>
+    <w:rsid w:val="4E6BB882"/>
+    <w:rsid w:val="4E80D22B"/>
+    <w:rsid w:val="4EC401CC"/>
+    <w:rsid w:val="4EF64BFB"/>
+    <w:rsid w:val="4F022BA3"/>
+    <w:rsid w:val="4F4AA6B3"/>
+    <w:rsid w:val="4FCC40A7"/>
+    <w:rsid w:val="50360191"/>
+    <w:rsid w:val="508CD166"/>
+    <w:rsid w:val="50BA0C2D"/>
+    <w:rsid w:val="5169B92A"/>
+    <w:rsid w:val="518B3A0C"/>
+    <w:rsid w:val="518F322F"/>
+    <w:rsid w:val="51FC94CD"/>
+    <w:rsid w:val="520EE147"/>
+    <w:rsid w:val="52353504"/>
+    <w:rsid w:val="525C0EEE"/>
+    <w:rsid w:val="5356E8FD"/>
+    <w:rsid w:val="53D0A161"/>
+    <w:rsid w:val="544EF098"/>
+    <w:rsid w:val="545EF2EA"/>
+    <w:rsid w:val="553A8C88"/>
+    <w:rsid w:val="554AFF01"/>
+    <w:rsid w:val="556DA2AE"/>
+    <w:rsid w:val="55BDC32D"/>
+    <w:rsid w:val="560ED185"/>
+    <w:rsid w:val="567F973F"/>
+    <w:rsid w:val="568CE054"/>
+    <w:rsid w:val="56B6335C"/>
+    <w:rsid w:val="56BCBD4C"/>
+    <w:rsid w:val="56E40E9B"/>
+    <w:rsid w:val="56EC61BA"/>
+    <w:rsid w:val="570E7B22"/>
+    <w:rsid w:val="570F0D07"/>
+    <w:rsid w:val="575CDF2D"/>
+    <w:rsid w:val="5770BDE1"/>
+    <w:rsid w:val="57843E2C"/>
+    <w:rsid w:val="57C94BB7"/>
+    <w:rsid w:val="585910E9"/>
+    <w:rsid w:val="5865A372"/>
+    <w:rsid w:val="58A38ABB"/>
+    <w:rsid w:val="58A8A5CA"/>
+    <w:rsid w:val="5919A930"/>
+    <w:rsid w:val="59285196"/>
+    <w:rsid w:val="595BAFD4"/>
+    <w:rsid w:val="59754E61"/>
+    <w:rsid w:val="597844C7"/>
+    <w:rsid w:val="5989A06F"/>
+    <w:rsid w:val="59F12F61"/>
+    <w:rsid w:val="5A669353"/>
+    <w:rsid w:val="5A85E76C"/>
+    <w:rsid w:val="5A9CB0B7"/>
+    <w:rsid w:val="5AA79459"/>
+    <w:rsid w:val="5B4049C6"/>
+    <w:rsid w:val="5C136EA6"/>
+    <w:rsid w:val="5C3CF083"/>
+    <w:rsid w:val="5C56D571"/>
+    <w:rsid w:val="5C5D85FB"/>
+    <w:rsid w:val="5CB5C913"/>
+    <w:rsid w:val="5D53544D"/>
+    <w:rsid w:val="5D6DF85F"/>
+    <w:rsid w:val="5DB9496C"/>
+    <w:rsid w:val="5DC41101"/>
+    <w:rsid w:val="5E1B0A84"/>
+    <w:rsid w:val="5F5A1C2D"/>
+    <w:rsid w:val="5FD3C514"/>
+    <w:rsid w:val="60BAE98E"/>
+    <w:rsid w:val="60D3FA46"/>
+    <w:rsid w:val="60DDFFC5"/>
+    <w:rsid w:val="61BF0EDC"/>
+    <w:rsid w:val="61F69EFF"/>
+    <w:rsid w:val="620B6D0B"/>
+    <w:rsid w:val="62CC7210"/>
+    <w:rsid w:val="63590F15"/>
+    <w:rsid w:val="639C7507"/>
+    <w:rsid w:val="63CBFCE2"/>
+    <w:rsid w:val="63F443DA"/>
+    <w:rsid w:val="640BCB17"/>
+    <w:rsid w:val="6483C728"/>
+    <w:rsid w:val="64EE71C3"/>
+    <w:rsid w:val="64FC6892"/>
+    <w:rsid w:val="656266E9"/>
+    <w:rsid w:val="65B1B803"/>
+    <w:rsid w:val="65BCA3F3"/>
+    <w:rsid w:val="65BE672D"/>
+    <w:rsid w:val="65CB93AB"/>
+    <w:rsid w:val="6685690E"/>
+    <w:rsid w:val="66A06F42"/>
+    <w:rsid w:val="66BDEC80"/>
+    <w:rsid w:val="66FA4D47"/>
+    <w:rsid w:val="6718C0E5"/>
+    <w:rsid w:val="673E957C"/>
+    <w:rsid w:val="67AAAD49"/>
+    <w:rsid w:val="67FFA446"/>
+    <w:rsid w:val="681FF1CF"/>
+    <w:rsid w:val="6829D853"/>
+    <w:rsid w:val="68521159"/>
+    <w:rsid w:val="685B1C50"/>
+    <w:rsid w:val="695D8B3A"/>
+    <w:rsid w:val="69A4F6D5"/>
+    <w:rsid w:val="69E23ED8"/>
+    <w:rsid w:val="6A261A74"/>
+    <w:rsid w:val="6A3DE012"/>
+    <w:rsid w:val="6B020B9B"/>
+    <w:rsid w:val="6B68EAA5"/>
+    <w:rsid w:val="6B9B679E"/>
+    <w:rsid w:val="6BBAA343"/>
+    <w:rsid w:val="6BCB61BE"/>
+    <w:rsid w:val="6C01BE34"/>
+    <w:rsid w:val="6C298B00"/>
+    <w:rsid w:val="6C50CE4F"/>
+    <w:rsid w:val="6C6565D5"/>
+    <w:rsid w:val="6C72BA1D"/>
+    <w:rsid w:val="6C91409E"/>
+    <w:rsid w:val="6CC56CC9"/>
+    <w:rsid w:val="6CDF31FB"/>
+    <w:rsid w:val="6D15FB49"/>
+    <w:rsid w:val="6D3982DB"/>
+    <w:rsid w:val="6D41DA79"/>
+    <w:rsid w:val="6D696648"/>
+    <w:rsid w:val="6DB6AB69"/>
+    <w:rsid w:val="6E2EEE63"/>
+    <w:rsid w:val="6E353450"/>
+    <w:rsid w:val="6E4F5AED"/>
+    <w:rsid w:val="6EECCD50"/>
+    <w:rsid w:val="6F2E82A5"/>
+    <w:rsid w:val="6FF60C2A"/>
+    <w:rsid w:val="70D27E6F"/>
+    <w:rsid w:val="7113FB00"/>
+    <w:rsid w:val="7154D17B"/>
+    <w:rsid w:val="7163685E"/>
+    <w:rsid w:val="7179501A"/>
+    <w:rsid w:val="7198AB63"/>
+    <w:rsid w:val="72118521"/>
+    <w:rsid w:val="7266C2A0"/>
+    <w:rsid w:val="727E7BA7"/>
+    <w:rsid w:val="72894F81"/>
+    <w:rsid w:val="7296625D"/>
+    <w:rsid w:val="72D18A8D"/>
+    <w:rsid w:val="72F91B7D"/>
+    <w:rsid w:val="72FCDF89"/>
+    <w:rsid w:val="7366176A"/>
+    <w:rsid w:val="73A935E7"/>
+    <w:rsid w:val="73BC62DC"/>
+    <w:rsid w:val="73E8B443"/>
+    <w:rsid w:val="74E93082"/>
+    <w:rsid w:val="74FE36DF"/>
+    <w:rsid w:val="751EDC28"/>
+    <w:rsid w:val="75560CF7"/>
+    <w:rsid w:val="75595EA2"/>
+    <w:rsid w:val="75F43A84"/>
+    <w:rsid w:val="7612833D"/>
+    <w:rsid w:val="76442897"/>
+    <w:rsid w:val="7679741E"/>
+    <w:rsid w:val="768C4A5F"/>
+    <w:rsid w:val="76C28B74"/>
+    <w:rsid w:val="7749A9AB"/>
+    <w:rsid w:val="780C2752"/>
+    <w:rsid w:val="780F620A"/>
+    <w:rsid w:val="7856908E"/>
+    <w:rsid w:val="79335CAE"/>
+    <w:rsid w:val="793FE14F"/>
+    <w:rsid w:val="79B41CA0"/>
+    <w:rsid w:val="79B61293"/>
+    <w:rsid w:val="79C7617F"/>
+    <w:rsid w:val="7A591638"/>
+    <w:rsid w:val="7AD6C14D"/>
+    <w:rsid w:val="7B30459F"/>
+    <w:rsid w:val="7B65791D"/>
+    <w:rsid w:val="7B662162"/>
+    <w:rsid w:val="7B808E72"/>
+    <w:rsid w:val="7BD1D266"/>
+    <w:rsid w:val="7C21F46D"/>
+    <w:rsid w:val="7C34796E"/>
+    <w:rsid w:val="7C5E967E"/>
+    <w:rsid w:val="7C86D96F"/>
+    <w:rsid w:val="7CC8D62B"/>
+    <w:rsid w:val="7D7D99DB"/>
+    <w:rsid w:val="7E0C9013"/>
+    <w:rsid w:val="7E1FA3C6"/>
+    <w:rsid w:val="7F047443"/>
+    <w:rsid w:val="7F3B8EB1"/>
+    <w:rsid w:val="7F41ABA6"/>
+    <w:rsid w:val="7F87BABC"/>
+    <w:rsid w:val="7F8F1264"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="7E36BB0B"/>
+  <w14:docId w14:val="0E337BD9"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{B3BF09A9-4C7D-4B61-A5A2-362C97768A3F}"/>
+  <w15:docId w15:val="{FC398273-A3E7-4E90-9617-DC2F7A985334}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -19454,51 +15394,51 @@
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -19768,2908 +15708,1900 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="003C123C"/>
+    <w:rsid w:val="00653B6F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="002A3033"/>
+    <w:rsid w:val="00090EB8"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:after="0"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="09AA3C"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
+    <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00590F32"/>
+    <w:rsid w:val="00CE3A83"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="40" w:after="0"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2E3690"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
+    <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00AF344E"/>
+    <w:rsid w:val="00CE3A83"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="40" w:after="0"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="705DA8" w:themeColor="accent6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00AF344E"/>
+    <w:rsid w:val="002678AC"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="40" w:after="0"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="856605" w:themeColor="accent4" w:themeShade="80"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00AF344E"/>
+    <w:rsid w:val="00251D09"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="40" w:after="0"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="22286B" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00AF344E"/>
+    <w:rsid w:val="00251D09"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00AF344E"/>
+    <w:rsid w:val="00251D09"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00AF344E"/>
+    <w:rsid w:val="00251D09"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="40" w:after="0"/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
-      <w:sz w:val="21"/>
-      <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00AF344E"/>
+    <w:rsid w:val="00251D09"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="40" w:after="0"/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:iCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
-      <w:sz w:val="21"/>
-      <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00090EB8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Avenir Next LT Pro" w:cstheme="majorBidi"/>
+      <w:color w:val="09AA3C"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00CE3A83"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Avenir Next LT Pro" w:cstheme="majorBidi"/>
+      <w:color w:val="2E3690"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00CE3A83"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Avenir Next LT Pro" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="705DA8" w:themeColor="accent6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="002678AC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Avenir Next LT Pro" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="856605" w:themeColor="accent4" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00251D09"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="22286B" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00251D09"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00251D09"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00251D09"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00251D09"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="008A380E"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E3690"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="008A380E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E3690"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00251D09"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00251D09"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AE4E3B"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00AE4E3B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00942AFB"/>
+    <w:rsid w:val="00251D09"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00251D09"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="22286B" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00251D09"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="22286B" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="22286B" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="22286B" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00251D09"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="22286B" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00251D09"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="22286B" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008A380E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008A380E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008A380E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008A380E"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0096589B"/>
+    <w:rsid w:val="00FB286E"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0096589B"/>
+    <w:rsid w:val="00FB286E"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C81150"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C81150"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C81150"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC1">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TOC1Char"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AE38AB"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC2">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AE38AB"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="240"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC3">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AE38AB"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="480"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable5Dark-Accent1">
+    <w:name w:val="Grid Table 5 Dark Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00AB02D1"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="CED0EF" w:themeFill="accent1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2E3690" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2E3690" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2E3690" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2E3690" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="9DA3E0" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="9DA3E0" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable4-Accent4">
+    <w:name w:val="Grid Table 4 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="005F2FD7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F9DA78" w:themeColor="accent4" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F9DA78" w:themeColor="accent4" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F9DA78" w:themeColor="accent4" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F9DA78" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F9DA78" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F9DA78" w:themeColor="accent4" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F6C31F" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="F6C31F" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F6C31F" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="F6C31F" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F6C31F" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="F6C31F" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDF2D2" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDF2D2" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable5Dark-Accent2">
+    <w:name w:val="Grid Table 5 Dark Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="0005525B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D0F3D8" w:themeFill="accent2" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2CB34B" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2CB34B" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2CB34B" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2CB34B" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A2E8B2" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A2E8B2" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F04636"/>
+    <w:rsid w:val="00673029"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F04636"/>
+    <w:rsid w:val="00673029"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00F04636"/>
+    <w:rsid w:val="00673029"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F04636"/>
+    <w:rsid w:val="00673029"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F04636"/>
+    <w:rsid w:val="00673029"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-[...57 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="009E2CC8"/>
+    <w:rsid w:val="004745BB"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="character" w:styleId="Mention">
+    <w:name w:val="Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002B332D"/>
+    <w:rsid w:val="00CD11A2"/>
+    <w:rPr>
+      <w:color w:val="2B579A"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000143B2"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000143B2"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="35"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F30E6C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:b/>
+      <w:color w:val="0E2841" w:themeColor="text2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AF2AAD"/>
+    <w:rPr>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent41">
+    <w:name w:val="Grid Table 4 - Accent 41"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="GridTable4-Accent4"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="007E3A56"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F9DA78"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F9DA78"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F9DA78"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F9DA78"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F9DA78"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F9DA78"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F6C31F"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="F6C31F"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F6C31F"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="F6C31F"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F6C31F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="F6C31F"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDF2D2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDF2D2"/>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00B33A5F"/>
+    <w:rsid w:val="005870EE"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="lead-in">
-    <w:name w:val="lead-in"/>
+  <w:style w:type="table" w:styleId="ListTable4-Accent6">
+    <w:name w:val="List Table 4 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="005870EE"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="A89DCA" w:themeColor="accent6" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="A89DCA" w:themeColor="accent6" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A89DCA" w:themeColor="accent6" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="A89DCA" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A89DCA" w:themeColor="accent6" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="705DA8" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="705DA8" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="705DA8" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="705DA8" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="705DA8" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="A89DCA" w:themeColor="accent6" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E2DEED" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E2DEED" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading-Preface">
+    <w:name w:val="Heading - Preface"/>
+    <w:link w:val="Heading-PrefaceChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00090EB8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Avenir Next LT Pro" w:cstheme="majorBidi"/>
+      <w:color w:val="09AA3C"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TOC1Char">
+    <w:name w:val="TOC 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="009D0650"/>
+    <w:link w:val="TOC1"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="0054660F"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
-    <w:name w:val="apple-converted-space"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading-PrefaceChar">
+    <w:name w:val="Heading - Preface Char"/>
+    <w:basedOn w:val="TOC1Char"/>
+    <w:link w:val="Heading-Preface"/>
+    <w:rsid w:val="00090EB8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Avenir Next LT Pro" w:cstheme="majorBidi"/>
+      <w:color w:val="09AA3C"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleEmphasis">
+    <w:name w:val="Subtle Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="009D0650"/>
-[...4 lines deleted...]
-    <w:uiPriority w:val="21"/>
+    <w:uiPriority w:val="19"/>
     <w:qFormat/>
-    <w:rsid w:val="00A36B83"/>
+    <w:rsid w:val="00E528C6"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4472C4" w:themeColor="accent1"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="table" w:styleId="GridTable5Dark-Accent6">
+    <w:name w:val="Grid Table 5 Dark Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00C6024D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E2DEED" w:themeFill="accent6" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="705DA8" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="705DA8" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="705DA8" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="705DA8" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C5BEDC" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C5BEDC" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="002A3033"/>
+    <w:rsid w:val="00CE3A83"/>
     <w:pPr>
-      <w:spacing w:before="480" w:line="276" w:lineRule="auto"/>
+      <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:color w:val="22286B" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC1">
-[...6 lines deleted...]
-    <w:rsid w:val="002E10D2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00CE3A83"/>
     <w:pPr>
-      <w:tabs>
-[...271 lines deleted...]
-    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
-[...3 lines deleted...]
-    <w:rsid w:val="009D6531"/>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CE3A83"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="20"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="s14">
     <w:name w:val="s14"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="009D6531"/>
-[...116 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00CE3A83"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="24451461">
+    <w:div w:id="30151406">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="197089471">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="437528340">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="630326697">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="777213360">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="276447457">
-[...1149 lines deleted...]
-        <w:div w:id="220991174">
+        <w:div w:id="1450052990">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
-    <w:div w:id="1559436854">
+    <w:div w:id="979922249">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1001658562">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1010526924">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1051225944">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1128626499">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1154448679">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1216161899">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1236817893">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="495148074">
+        <w:div w:id="751050195">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
-          <w:divsChild>
-[...40 lines deleted...]
-          </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
-    <w:div w:id="1602908869">
-[...206 lines deleted...]
-    <w:div w:id="1773352335">
+    <w:div w:id="1276711062">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1776903918">
+    <w:div w:id="1334793323">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1854996506">
-[...192 lines deleted...]
-    <w:div w:id="1931231827">
+    <w:div w:id="1387291491">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1974868183">
+    <w:div w:id="1415397196">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="2006743243">
+    <w:div w:id="1553080985">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
-      <w:divsChild>
-[...54 lines deleted...]
-      </w:divsChild>
     </w:div>
-    <w:div w:id="2008702759">
+    <w:div w:id="1774476105">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
-      <w:divsChild>
-[...54 lines deleted...]
-      </w:divsChild>
     </w:div>
-    <w:div w:id="2045329300">
+    <w:div w:id="1805392318">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1889755513">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1970621636">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/leading-by-example-grants" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macomptroller.org/forms/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/vehicle-fleet-management-contract-user-guides" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/considerations-to-inform-ev-charging-station-decision-making/download" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId29" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/appliance-efficiency-standards-compliance-for-sellers-and-installers" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/considerations-to-inform-ev-charging-station-decision-making/download" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/certify-products-for-appliance-efficiency-standards" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/leading-by-example-program-scope-goals-and-administration" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/appliance-energy-and-water-efficiency-standards" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/certify-products-for-appliance-efficiency-standards" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/appliance-energy-and-water-efficiency-standards" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macomptroller.org/forms/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/vehicle-fleet-management-contract-user-guides" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/fleet-ev-charging-deployment-grant-program-30" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/appliance-efficiency-standards-compliance-for-sellers-and-installers" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ada.gov/regs2010/2010ADAStandards/2010ADAstandards.htm" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/aab-rules-and-regulations" TargetMode="External"/></Relationships>
 </file>
 
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
+</file>
+
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="DOER">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="2E3690"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="2CB34B"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="FEF168"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="F6C31F"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A5C939"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="705DA8"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -22677,51 +17609,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -22871,93 +17803,99 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <SharedWithUsers xmlns="a2187807-d16b-4f26-8c23-1ecdc31f3e2b">
-[...5 lines deleted...]
-    </SharedWithUsers>
+    <TaxCatchAll xmlns="a2187807-d16b-4f26-8c23-1ecdc31f3e2b"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="79499340-b9cf-4458-9368-33036c1b4dc9">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <TaxCatchAll xmlns="a2187807-d16b-4f26-8c23-1ecdc31f3e2b" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CCE5B1B55FDC6F46992CBD8D384DCF63" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="461bfb68fb4a5d6d62b4f88ad4127bdb">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="79499340-b9cf-4458-9368-33036c1b4dc9" xmlns:ns3="a2187807-d16b-4f26-8c23-1ecdc31f3e2b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="19ada3866f22f2552a4fa585d0cdeed8" ns2:_="" ns3:_="">
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CCE5B1B55FDC6F46992CBD8D384DCF63" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b95d9d892339695b0067449f0ad9c324">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="79499340-b9cf-4458-9368-33036c1b4dc9" xmlns:ns3="a2187807-d16b-4f26-8c23-1ecdc31f3e2b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="773abde41dede69335bfc4bc960a174d" ns2:_="" ns3:_="">
     <xsd:import namespace="79499340-b9cf-4458-9368-33036c1b4dc9"/>
     <xsd:import namespace="a2187807-d16b-4f26-8c23-1ecdc31f3e2b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
@@ -23158,166 +18096,143 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31F55499-0633-47F0-BE1C-3CA9DE639021}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E8D1A27-03D8-4715-8B9E-5627D2412B9D}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="a2187807-d16b-4f26-8c23-1ecdc31f3e2b"/>
+    <ds:schemaRef ds:uri="79499340-b9cf-4458-9368-33036c1b4dc9"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1832E06E-322F-4820-AAAC-C89067C980CB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2EB3001E-A6C9-497D-B0CE-9F8E9C3D40F0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38C853EC-7F8F-4A20-9E67-2C9CE6D154A7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FA54399-867B-4E56-A2AF-1813195241C8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="79499340-b9cf-4458-9368-33036c1b4dc9"/>
     <ds:schemaRef ds:uri="a2187807-d16b-4f26-8c23-1ecdc31f3e2b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>14002</Characters>
+  <Pages>10</Pages>
+  <Words>2330</Words>
+  <Characters>13281</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>116</Lines>
-  <Paragraphs>32</Paragraphs>
+  <Lines>110</Lines>
+  <Paragraphs>31</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>Executive Office of Energy and Environmental Affairs</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16426</CharactersWithSpaces>
+  <CharactersWithSpaces>15580</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Brown, Stephen D (DCR)</dc:creator>
+  <dc:creator>Troy, Joanna K (ENE)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_ExtendedDescription">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ComplianceAssetId">
-[...3 lines deleted...]
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
+    <vt:lpwstr>0x010100CCE5B1B55FDC6F46992CBD8D384DCF63</vt:lpwstr>
   </property>
 </Properties>
 </file>