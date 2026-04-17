--- v0 (2025-12-07)
+++ v1 (2026-04-17)
@@ -106,114 +106,115 @@
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E236867" w14:textId="77777777" w:rsidR="00B96467" w:rsidRDefault="00B96467" w:rsidP="00B22304">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1717ED78" w14:textId="79BDA70F" w:rsidR="00680B92" w:rsidRPr="00CA6AF1" w:rsidRDefault="00680B92" w:rsidP="00873244">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc206762628"/>
-      <w:bookmarkStart w:id="2" w:name="_Toc210986450"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc226554587"/>
       <w:r w:rsidRPr="00CA6AF1">
         <w:t>Contract User Guid</w:t>
       </w:r>
       <w:r>
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="00873244">
         <w:t>FAC119: Maintenance Repair and Operations Retail Products &amp; Supplies</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="65E4D6F9" w14:textId="77777777" w:rsidR="00680B92" w:rsidRPr="00680B92" w:rsidRDefault="00680B92" w:rsidP="00680B92">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="390D03BC" w14:textId="3EC8D3D3" w:rsidR="00C9452E" w:rsidRDefault="00803BD8" w:rsidP="000D14FA">
+    <w:p w14:paraId="7AE82CDB" w14:textId="36223635" w:rsidR="003A79E6" w:rsidRPr="003A79E6" w:rsidRDefault="00803BD8" w:rsidP="003A79E6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc210986451"/>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc226554588"/>
       <w:r w:rsidRPr="003E0898">
         <w:t xml:space="preserve">Contract </w:t>
       </w:r>
       <w:r w:rsidR="003E0898">
         <w:t>Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="GridTable5Dark-Accent1"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="14" w:type="dxa"/>
         <w:tblLook w:val="02A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="0"/>
         <w:tblCaption w:val="Contract Overview"/>
         <w:tblDescription w:val="This table provides key details, including contact information for the Category Manager, relevant contract terms, quoting requirements, and a link to the complete vendor list."/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3865"/>
         <w:gridCol w:w="5129"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="67B75A24" w14:textId="77777777" w:rsidTr="78106F36">
+      <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="67B75A24" w14:textId="77777777" w:rsidTr="003A79E6">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="2112"/>
+          <w:trHeight w:val="1572"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E3192"/>
           </w:tcPr>
-          <w:p w14:paraId="0A4D33B9" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="00953689">
+          <w:p w14:paraId="0A4D33B9" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136526">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Category Manager Contact Information</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5087" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C8D9EB"/>
           </w:tcPr>
           <w:p w14:paraId="44BD04F3" w14:textId="04746088" w:rsidR="00873244" w:rsidRPr="00873244" w:rsidRDefault="00873244" w:rsidP="00873244">
             <w:pPr>
               <w:tabs>
@@ -232,122 +233,113 @@
                 </w:rPr>
                 <w:t>Richard Levesque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="395550FC" w14:textId="77777777" w:rsidR="00873244" w:rsidRPr="00873244" w:rsidRDefault="00873244" w:rsidP="00873244">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873244">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>617-359-7269</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="086E25C6" w14:textId="77777777" w:rsidR="00873244" w:rsidRDefault="00873244" w:rsidP="00873244">
+          <w:p w14:paraId="086E25C6" w14:textId="77777777" w:rsidR="00873244" w:rsidRPr="003A79E6" w:rsidRDefault="00873244" w:rsidP="00873244">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1A9E8AB8" w14:textId="2C9DD53B" w:rsidR="00873244" w:rsidRPr="00873244" w:rsidRDefault="00873244" w:rsidP="00873244">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r w:rsidRPr="00411B78">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b w:val="0"/>
                   <w:bCs w:val="0"/>
                 </w:rPr>
                 <w:t>Miranda Beaudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="4ED9F959" w14:textId="1B3FAF37" w:rsidR="00873244" w:rsidRPr="00873244" w:rsidRDefault="00873244" w:rsidP="00873244">
+          <w:p w14:paraId="18E36C1D" w14:textId="5533B983" w:rsidR="00B1168A" w:rsidRPr="00606368" w:rsidRDefault="00873244" w:rsidP="003A79E6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00873244">
+              <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-            </w:pPr>
-[...18 lines deleted...]
-            </w:pPr>
+              <w:t>617-359-7292</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="22AC3B9B" w14:textId="77777777" w:rsidTr="78106F36">
         <w:trPr>
           <w:trHeight w:val="1311"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E3192"/>
           </w:tcPr>
-          <w:p w14:paraId="000A0D78" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="00953689">
+          <w:p w14:paraId="000A0D78" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136526">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Contract Term</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
@@ -404,387 +396,468 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Maximum End Date: </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB27D4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>One (1) two-year (2) renewal to July 31, 2029</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="7146EE8A" w14:textId="77777777" w:rsidTr="78106F36">
         <w:trPr>
           <w:trHeight w:val="1299"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E3192"/>
           </w:tcPr>
-          <w:p w14:paraId="44776E05" w14:textId="4F72CB31" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="006626DD" w:rsidP="00953689">
+          <w:p w14:paraId="44776E05" w14:textId="6AEF0CA3" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="006626DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006626DD">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Massachusetts Management Accounting and Reporting System (MMARS)</w:t>
+              <w:t>Massachusetts Management Accounting and Reporting System (M</w:t>
+            </w:r>
+            <w:r w:rsidR="00476FA7">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>OSAIC</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006626DD">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="0064148A" w:rsidRPr="00136526">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DF0B69">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Master Agreement (MA) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5087" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C8D9EB"/>
           </w:tcPr>
-          <w:p w14:paraId="5A290FBE" w14:textId="1D5B16D8" w:rsidR="0064148A" w:rsidRPr="00873244" w:rsidRDefault="00873244" w:rsidP="00953689">
+          <w:p w14:paraId="5A290FBE" w14:textId="1D5B16D8" w:rsidR="0064148A" w:rsidRPr="00873244" w:rsidRDefault="00873244">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873244">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>FAC119</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5EA9FD51" w14:textId="77777777" w:rsidR="00287F65" w:rsidRDefault="00287F65" w:rsidP="00953689">
+          <w:p w14:paraId="5EA9FD51" w14:textId="77777777" w:rsidR="00287F65" w:rsidRDefault="00287F65">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="34C47EF3" w14:textId="68DF6EC9" w:rsidR="002B4F4A" w:rsidRPr="00136526" w:rsidRDefault="002B4F4A" w:rsidP="00953689">
+          <w:p w14:paraId="34C47EF3" w14:textId="13DD6965" w:rsidR="002B4F4A" w:rsidRPr="00136526" w:rsidRDefault="002B4F4A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D6578">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ote</w:t>
             </w:r>
             <w:r w:rsidRPr="001D6578">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CA06AC">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>*The asterisk is required when referencing the contract in the MMARS</w:t>
+              <w:t>*The asterisk is required when referencing the contract in the M</w:t>
+            </w:r>
+            <w:r w:rsidR="00476FA7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>OSAIC</w:t>
             </w:r>
             <w:r w:rsidR="008D670A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> system</w:t>
             </w:r>
             <w:r w:rsidRPr="00CA06AC">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="3CFEDB13" w14:textId="77777777" w:rsidTr="78106F36">
+      <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="3CFEDB13" w14:textId="77777777" w:rsidTr="003A79E6">
         <w:trPr>
-          <w:trHeight w:val="103"/>
+          <w:trHeight w:val="393"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E3192"/>
           </w:tcPr>
-          <w:p w14:paraId="493A2229" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="00953689">
+          <w:p w14:paraId="493A2229" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136526">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Quote Requirements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5087" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="287CDF2F" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00873244" w:rsidRDefault="0064148A" w:rsidP="00873244">
+          <w:p w14:paraId="598ACD9D" w14:textId="3B052A76" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="003A79E6">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873244">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Quotes are not required for purchasing.</w:t>
             </w:r>
-          </w:p>
-[...6 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="0C1AC47B" w14:textId="77777777" w:rsidTr="78106F36">
+      <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="0C1AC47B" w14:textId="77777777" w:rsidTr="003A79E6">
         <w:trPr>
-          <w:trHeight w:val="103"/>
+          <w:trHeight w:val="672"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E3192"/>
           </w:tcPr>
-          <w:p w14:paraId="182735FB" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="00953689">
+          <w:p w14:paraId="182735FB" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136526">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vendor List</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5087" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C8D9EB"/>
           </w:tcPr>
-          <w:p w14:paraId="334E9C00" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="00953689">
+          <w:p w14:paraId="69C38038" w14:textId="4ADD0B1E" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="003A79E6">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Refer to</w:t>
             </w:r>
             <w:r w:rsidRPr="00136526">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink w:anchor="_Appendix_A:_Vendor" w:history="1">
               <w:r w:rsidRPr="00136526">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:t>Vendor List and Information</w:t>
+                <w:t>Vendor List and Infor</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00136526">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>m</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00136526">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>ation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00136526">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> for eligible vendors on this contract.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69C38038" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="00953689">
-[...6 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="010EFBA1" w14:textId="77777777" w:rsidTr="78106F36">
+      <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="010EFBA1" w14:textId="77777777" w:rsidTr="003A79E6">
         <w:trPr>
-          <w:trHeight w:val="456"/>
+          <w:trHeight w:val="672"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E3192"/>
           </w:tcPr>
-          <w:p w14:paraId="79F057E1" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="00953689">
+          <w:p w14:paraId="79F057E1" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136526">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Updates</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5087" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14685198" w14:textId="755F34DE" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="006B4EBE" w:rsidP="78106F36">
-[...4 lines deleted...]
-              <w:t>Fixed Home Depot’s contact information</w:t>
+          <w:p w14:paraId="14685198" w14:textId="19B35F70" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="00476FA7" w:rsidP="78106F36">
+            <w:r w:rsidRPr="00555FCA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">April </w:t>
+            </w:r>
+            <w:r w:rsidR="10F25D95" w:rsidRPr="00555FCA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00476AA3" w:rsidRPr="00555FCA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="005D1E69" w:rsidRPr="00555FCA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
+            <w:r w:rsidR="00555FCA" w:rsidRPr="00555FCA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="005D1E69">
+              <w:t xml:space="preserve"> Vendor Lowes has been suspended</w:t>
+            </w:r>
+            <w:r w:rsidR="00560CC1">
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:r w:rsidR="00F7626D">
+              <w:t>cannot</w:t>
+            </w:r>
+            <w:r w:rsidR="00560CC1">
+              <w:t xml:space="preserve"> be used un</w:t>
+            </w:r>
+            <w:r w:rsidR="00703DEE">
+              <w:t>less</w:t>
+            </w:r>
+            <w:r w:rsidR="00560CC1">
+              <w:t xml:space="preserve"> reinstated. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5FB26E6C" w14:textId="77777777" w:rsidR="00873244" w:rsidRDefault="00873244" w:rsidP="00873244">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9165"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2EE53A3B" w14:textId="2DB3897F" w:rsidR="00AC1E9E" w:rsidRPr="006E4CCA" w:rsidRDefault="00AC1E9E" w:rsidP="00CC5580">
+    <w:p w14:paraId="1321B5EA" w14:textId="77777777" w:rsidR="003A79E6" w:rsidRDefault="003A79E6" w:rsidP="00873244">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9165"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EE53A3B" w14:textId="2DB3897F" w:rsidR="00AC1E9E" w:rsidRPr="006E4CCA" w:rsidRDefault="00AC1E9E" w:rsidP="003A79E6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9165"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rStyle w:val="PageNumber"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005569DF">
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="00A14344" w:rsidRPr="005569DF">
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ot</w:t>
       </w:r>
       <w:r w:rsidR="00AC4379" w:rsidRPr="005569DF">
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:b/>
@@ -801,131 +874,125 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="006E4CCA">
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Contract User Guides are updated regularly. Print copies should be compared against the current version posted on </w:t>
       </w:r>
       <w:r w:rsidRPr="006E4CCA">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mass.gov/osd</w:t>
       </w:r>
       <w:r w:rsidRPr="006E4CCA">
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AF7BD81" w14:textId="0855F202" w:rsidR="00AC1E9E" w:rsidRPr="009E685D" w:rsidRDefault="00AC1E9E" w:rsidP="27A473F4">
+    <w:p w14:paraId="2AF7BD81" w14:textId="50C2A6C6" w:rsidR="00AC1E9E" w:rsidRPr="009E685D" w:rsidRDefault="00AC1E9E" w:rsidP="003A79E6">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E685D">
+      <w:r w:rsidRPr="27A473F4">
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
-          <w:szCs w:val="24"/>
-[...1 lines deleted...]
-        <w:tab/>
+        </w:rPr>
+        <w:t>Template Version: 9.0</w:t>
+      </w:r>
+      <w:r w:rsidR="6CA86ABC" w:rsidRPr="27A473F4">
+        <w:rPr>
+          <w:rStyle w:val="PageNumber"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                </w:t>
       </w:r>
       <w:r w:rsidRPr="27A473F4">
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
         </w:rPr>
-        <w:t>Template Version: 9.0</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="6CA86ABC" w:rsidRPr="27A473F4">
+        <w:t xml:space="preserve">Page </w:t>
+      </w:r>
+      <w:r w:rsidR="3D467612" w:rsidRPr="27A473F4">
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                </w:t>
+        <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="27A473F4">
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
         </w:rPr>
-        <w:t xml:space="preserve">Page </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="3D467612" w:rsidRPr="27A473F4">
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r w:rsidR="368B47ED" w:rsidRPr="27A473F4">
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t>17</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D2DD00E" w14:textId="77777777" w:rsidR="00AC1E9E" w:rsidRPr="009E685D" w:rsidRDefault="00AC1E9E" w:rsidP="00AC1E9E">
+    <w:p w14:paraId="7D2DD00E" w14:textId="77777777" w:rsidR="00AC1E9E" w:rsidRPr="009E685D" w:rsidRDefault="00AC1E9E" w:rsidP="003A79E6">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4680"/>
           <w:tab w:val="clear" w:pos="9360"/>
           <w:tab w:val="left" w:pos="1815"/>
           <w:tab w:val="center" w:pos="4968"/>
           <w:tab w:val="right" w:pos="9990"/>
         </w:tabs>
         <w:ind w:left="-1440" w:right="-1440"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E685D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2E368F"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>One Ashburton Place, Room 1608 Boston, MA, 02108-1552</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25388760" w14:textId="23DADA28" w:rsidR="007D0521" w:rsidRDefault="00AC1E9E" w:rsidP="00C9452E">
+    <w:p w14:paraId="25388760" w14:textId="23DADA28" w:rsidR="007D0521" w:rsidRDefault="00AC1E9E" w:rsidP="003A79E6">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="009E685D">
         <w:rPr>
           <w:color w:val="2E368F"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tel</w:t>
       </w:r>
       <w:r w:rsidR="004F636A">
         <w:rPr>
           <w:color w:val="2E368F"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ephone</w:t>
       </w:r>
       <w:r w:rsidRPr="009E685D">
         <w:rPr>
           <w:color w:val="2E368F"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
@@ -987,2252 +1054,2252 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="1932468650"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="46FC1B32" w14:textId="42253982" w:rsidR="005A21C6" w:rsidRDefault="005A21C6">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
           </w:pPr>
           <w:r>
             <w:t>Table of Contents</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="0CB6C966" w14:textId="55E373DF" w:rsidR="00426C41" w:rsidRDefault="00003C5E">
+        <w:p w14:paraId="1FC738EC" w14:textId="11AD1FA1" w:rsidR="003669EC" w:rsidRDefault="00003C5E">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:bCs w:val="0"/>
               <w:vanish w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:bCs w:val="0"/>
               <w:caps/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:bCs w:val="0"/>
               <w:caps/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:bCs w:val="0"/>
               <w:caps/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc210986450" w:history="1">
-            <w:r w:rsidR="00426C41" w:rsidRPr="00A9408D">
+          <w:hyperlink w:anchor="_Toc226554587" w:history="1">
+            <w:r w:rsidR="003669EC" w:rsidRPr="00471FC7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Contract User Guide FAC119: Maintenance Repair and Operations Retail Products &amp; Supplies</w:t>
             </w:r>
-            <w:r w:rsidR="00426C41">
+            <w:r w:rsidR="003669EC">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00426C41">
+            <w:r w:rsidR="003669EC">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00426C41">
+            <w:r w:rsidR="003669EC">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210986450 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00426C41">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226554587 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="003669EC">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00426C41">
+            <w:r w:rsidR="003669EC">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00426C41">
+            <w:r w:rsidR="003669EC">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00426C41">
+            <w:r w:rsidR="003669EC">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5B59044D" w14:textId="050B93C8" w:rsidR="00426C41" w:rsidRDefault="00426C41">
+        <w:p w14:paraId="38DF84EF" w14:textId="4075963F" w:rsidR="003669EC" w:rsidRDefault="003669EC">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210986451" w:history="1">
-            <w:r w:rsidRPr="00A9408D">
+          <w:hyperlink w:anchor="_Toc226554588" w:history="1">
+            <w:r w:rsidRPr="00471FC7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Contract Overview</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210986451 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226554588 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0106EB4C" w14:textId="7BEBE5B6" w:rsidR="00426C41" w:rsidRDefault="00426C41">
+        <w:p w14:paraId="71FB9E70" w14:textId="1953C1F7" w:rsidR="003669EC" w:rsidRDefault="003669EC">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210986452" w:history="1">
-            <w:r w:rsidRPr="00A9408D">
+          <w:hyperlink w:anchor="_Toc226554589" w:history="1">
+            <w:r w:rsidRPr="00471FC7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Contract Summary</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210986452 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226554589 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="017D769D" w14:textId="43690AE6" w:rsidR="00426C41" w:rsidRDefault="00426C41">
+        <w:p w14:paraId="5CFA11D1" w14:textId="18539B7A" w:rsidR="003669EC" w:rsidRDefault="003669EC">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210986453" w:history="1">
-            <w:r w:rsidRPr="00A9408D">
+          <w:hyperlink w:anchor="_Toc226554590" w:history="1">
+            <w:r w:rsidRPr="00471FC7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Benefits and Cost Savings</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210986453 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226554590 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="453C1AC3" w14:textId="6E503C57" w:rsidR="00426C41" w:rsidRDefault="00426C41">
+        <w:p w14:paraId="008A64C2" w14:textId="06270CC5" w:rsidR="003669EC" w:rsidRDefault="003669EC">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210986454" w:history="1">
-            <w:r w:rsidRPr="00A9408D">
+          <w:hyperlink w:anchor="_Toc226554591" w:history="1">
+            <w:r w:rsidRPr="00471FC7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Contract Categories</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210986454 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226554591 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2DDB72E2" w14:textId="6AB30104" w:rsidR="00426C41" w:rsidRDefault="00426C41">
+        <w:p w14:paraId="5848142F" w14:textId="592926A2" w:rsidR="003669EC" w:rsidRDefault="003669EC">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210986455" w:history="1">
-            <w:r w:rsidRPr="00A9408D">
+          <w:hyperlink w:anchor="_Toc226554592" w:history="1">
+            <w:r w:rsidRPr="00471FC7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Contract Exclusions and Related Statewide Contracts</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210986455 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226554592 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="56D310A2" w14:textId="1DA8A426" w:rsidR="00426C41" w:rsidRDefault="00426C41">
+        <w:p w14:paraId="603B2145" w14:textId="3A24E6EB" w:rsidR="003669EC" w:rsidRDefault="003669EC">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210986456" w:history="1">
-            <w:r w:rsidRPr="00A9408D">
+          <w:hyperlink w:anchor="_Toc226554593" w:history="1">
+            <w:r w:rsidRPr="00471FC7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Who May Use the Contract</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210986456 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226554593 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7A31EA18" w14:textId="56969EE8" w:rsidR="00426C41" w:rsidRDefault="00426C41">
+        <w:p w14:paraId="57784355" w14:textId="1A3CCA4C" w:rsidR="003669EC" w:rsidRDefault="003669EC">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210986457" w:history="1">
-            <w:r w:rsidRPr="00A9408D">
+          <w:hyperlink w:anchor="_Toc226554594" w:history="1">
+            <w:r w:rsidRPr="00471FC7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Pricing Options</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210986457 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226554594 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="67EE935A" w14:textId="20BC4847" w:rsidR="00426C41" w:rsidRDefault="00426C41">
+        <w:p w14:paraId="3BBC09F7" w14:textId="3692D89D" w:rsidR="003669EC" w:rsidRDefault="003669EC">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210986458" w:history="1">
-            <w:r w:rsidRPr="00A9408D">
+          <w:hyperlink w:anchor="_Toc226554595" w:history="1">
+            <w:r w:rsidRPr="00471FC7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>For Purchases from Lowe’s and Home Depot Only</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210986458 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226554595 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4697CE9E" w14:textId="57A33E4A" w:rsidR="00426C41" w:rsidRDefault="00426C41">
+        <w:p w14:paraId="37D72CC3" w14:textId="48015FB4" w:rsidR="003669EC" w:rsidRDefault="003669EC">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210986459" w:history="1">
-            <w:r w:rsidRPr="00A9408D">
+          <w:hyperlink w:anchor="_Toc226554596" w:history="1">
+            <w:r w:rsidRPr="00471FC7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Purchase Options</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210986459 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226554596 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="48DE64F4" w14:textId="1563F4C8" w:rsidR="00426C41" w:rsidRDefault="00426C41">
+        <w:p w14:paraId="54DCFB1F" w14:textId="4E4130AD" w:rsidR="003669EC" w:rsidRDefault="003669EC">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210986460" w:history="1">
-            <w:r w:rsidRPr="00A9408D">
+          <w:hyperlink w:anchor="_Toc226554597" w:history="1">
+            <w:r w:rsidRPr="00471FC7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Setting Up a COMMBUYS Account</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210986460 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226554597 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="16D3D184" w14:textId="70FB428E" w:rsidR="00426C41" w:rsidRDefault="00426C41">
+        <w:p w14:paraId="3C9ABCA3" w14:textId="1AE3D3C0" w:rsidR="003669EC" w:rsidRDefault="003669EC">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210986461" w:history="1">
-            <w:r w:rsidRPr="00A9408D">
+          <w:hyperlink w:anchor="_Toc226554598" w:history="1">
+            <w:r w:rsidRPr="00471FC7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Finding Contract Documents</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210986461 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226554598 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>8</w:t>
+              <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="57196581" w14:textId="009CAEF6" w:rsidR="00426C41" w:rsidRDefault="00426C41">
+        <w:p w14:paraId="17439408" w14:textId="6036C68C" w:rsidR="003669EC" w:rsidRDefault="003669EC">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210986462" w:history="1">
-            <w:r w:rsidRPr="00A9408D">
+          <w:hyperlink w:anchor="_Toc226554599" w:history="1">
+            <w:r w:rsidRPr="00471FC7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Finding Vendor-Specific Documents</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210986462 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226554599 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0457FAAE" w14:textId="5051266B" w:rsidR="00426C41" w:rsidRDefault="00426C41">
+        <w:p w14:paraId="1692B014" w14:textId="346078F0" w:rsidR="003669EC" w:rsidRDefault="003669EC">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210986463" w:history="1">
-            <w:r w:rsidRPr="00A9408D">
+          <w:hyperlink w:anchor="_Toc226554600" w:history="1">
+            <w:r w:rsidRPr="00471FC7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Supplier Diversity Office (SDO) Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210986463 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226554600 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3E389F81" w14:textId="11E70D08" w:rsidR="00426C41" w:rsidRDefault="00426C41">
+        <w:p w14:paraId="1479B973" w14:textId="18F85C4F" w:rsidR="003669EC" w:rsidRDefault="003669EC">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210986464" w:history="1">
-            <w:r w:rsidRPr="00A9408D">
+          <w:hyperlink w:anchor="_Toc226554601" w:history="1">
+            <w:r w:rsidRPr="00471FC7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Supplier Diversity Program (SDP) Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210986464 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226554601 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1D4BFDD8" w14:textId="55EF3D08" w:rsidR="00426C41" w:rsidRDefault="00426C41">
+        <w:p w14:paraId="1CCC1D83" w14:textId="3168F967" w:rsidR="003669EC" w:rsidRDefault="003669EC">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210986465" w:history="1">
-            <w:r w:rsidRPr="00A9408D">
+          <w:hyperlink w:anchor="_Toc226554602" w:history="1">
+            <w:r w:rsidRPr="00471FC7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Small Business Purchasing Program (SBPP) Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210986465 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226554602 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0756031E" w14:textId="20C373DF" w:rsidR="00426C41" w:rsidRDefault="00426C41">
+        <w:p w14:paraId="5D94EEEC" w14:textId="363DA0A3" w:rsidR="003669EC" w:rsidRDefault="003669EC">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210986466" w:history="1">
-            <w:r w:rsidRPr="00A9408D">
+          <w:hyperlink w:anchor="_Toc226554603" w:history="1">
+            <w:r w:rsidRPr="00471FC7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Subcontractors</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210986466 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226554603 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="09C2397E" w14:textId="28851D7E" w:rsidR="00426C41" w:rsidRDefault="00426C41">
+        <w:p w14:paraId="359EC6C0" w14:textId="73FCE8E5" w:rsidR="003669EC" w:rsidRDefault="003669EC">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210986467" w:history="1">
-            <w:r w:rsidRPr="00A9408D">
+          <w:hyperlink w:anchor="_Toc226554604" w:history="1">
+            <w:r w:rsidRPr="00471FC7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Shipping, Delivery, and Returns</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210986467 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226554604 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7B2454F6" w14:textId="64E15223" w:rsidR="00426C41" w:rsidRDefault="00426C41">
+        <w:p w14:paraId="273B869F" w14:textId="618B90AE" w:rsidR="003669EC" w:rsidRDefault="003669EC">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210986468" w:history="1">
-            <w:r w:rsidRPr="00A9408D">
+          <w:hyperlink w:anchor="_Toc226554605" w:history="1">
+            <w:r w:rsidRPr="00471FC7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Warranties</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210986468 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226554605 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>11</w:t>
+              <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3BDC586E" w14:textId="5F981226" w:rsidR="00426C41" w:rsidRDefault="00426C41">
+        <w:p w14:paraId="31A8578E" w14:textId="5056011C" w:rsidR="003669EC" w:rsidRDefault="003669EC">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210986469" w:history="1">
-            <w:r w:rsidRPr="00A9408D">
+          <w:hyperlink w:anchor="_Toc226554606" w:history="1">
+            <w:r w:rsidRPr="00471FC7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Additional Discounts</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210986469 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226554606 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>11</w:t>
+              <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0F393F91" w14:textId="7602CC47" w:rsidR="00426C41" w:rsidRDefault="00426C41">
+        <w:p w14:paraId="2233BB9A" w14:textId="480B581E" w:rsidR="003669EC" w:rsidRDefault="003669EC">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210986470" w:history="1">
-            <w:r w:rsidRPr="00A9408D">
+          <w:hyperlink w:anchor="_Toc226554607" w:history="1">
+            <w:r w:rsidRPr="00471FC7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Emergency Services</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210986470 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226554607 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>12</w:t>
+              <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="22485BB8" w14:textId="628CE296" w:rsidR="00426C41" w:rsidRDefault="00426C41">
+        <w:p w14:paraId="35B0D4B1" w14:textId="1BE4DA27" w:rsidR="003669EC" w:rsidRDefault="003669EC">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210986471" w:history="1">
-            <w:r w:rsidRPr="00A9408D">
+          <w:hyperlink w:anchor="_Toc226554608" w:history="1">
+            <w:r w:rsidRPr="00471FC7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Vendor Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210986471 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226554608 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4CF3649B" w14:textId="3BD7EB43" w:rsidR="00426C41" w:rsidRDefault="00426C41">
+        <w:p w14:paraId="5BDC6AA8" w14:textId="37E23E0A" w:rsidR="003669EC" w:rsidRDefault="003669EC">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210986472" w:history="1">
-            <w:r w:rsidRPr="00A9408D">
+          <w:hyperlink w:anchor="_Toc226554609" w:history="1">
+            <w:r w:rsidRPr="00471FC7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>General Procurement Guidelines and Best Practices</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210986472 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226554609 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="30676214" w14:textId="0ED09517" w:rsidR="00426C41" w:rsidRDefault="00426C41">
+        <w:p w14:paraId="31F49F80" w14:textId="38FA0D64" w:rsidR="003669EC" w:rsidRDefault="003669EC">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210986473" w:history="1">
-            <w:r w:rsidRPr="00A9408D">
+          <w:hyperlink w:anchor="_Toc226554610" w:history="1">
+            <w:r w:rsidRPr="00471FC7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Environmentally Preferable Products and Services (EPPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210986473 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226554610 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>13</w:t>
+              <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="092A75F5" w14:textId="201D4D40" w:rsidR="00426C41" w:rsidRDefault="00426C41">
+        <w:p w14:paraId="1097BDA1" w14:textId="204BBD05" w:rsidR="003669EC" w:rsidRDefault="003669EC">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210986474" w:history="1">
-            <w:r w:rsidRPr="00A9408D">
+          <w:hyperlink w:anchor="_Toc226554611" w:history="1">
+            <w:r w:rsidRPr="00471FC7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Instructions for Massachusetts Management Accounting and Reporting System (MMARS) Users</w:t>
+              <w:t>Instructions for Massachusetts Management Accounting and Reporting System (MOSAIC) Users</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210986474 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226554611 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3CFBDF91" w14:textId="11C99230" w:rsidR="00426C41" w:rsidRDefault="00426C41">
+        <w:p w14:paraId="285291F2" w14:textId="3A6014A3" w:rsidR="003669EC" w:rsidRDefault="003669EC">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210986475" w:history="1">
-            <w:r w:rsidRPr="00A9408D">
+          <w:hyperlink w:anchor="_Toc226554612" w:history="1">
+            <w:r w:rsidRPr="00471FC7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Purchase of Pricing Construction Materials without Labor</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210986475 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226554612 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>14</w:t>
+              <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="25BC93EC" w14:textId="1BCDD2FE" w:rsidR="00426C41" w:rsidRDefault="00426C41">
+        <w:p w14:paraId="02B5BD32" w14:textId="31711D16" w:rsidR="003669EC" w:rsidRDefault="003669EC">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210986476" w:history="1">
-            <w:r w:rsidRPr="00A9408D">
+          <w:hyperlink w:anchor="_Toc226554613" w:history="1">
+            <w:r w:rsidRPr="00471FC7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Purchase of Pricing Construction Materials without Labor</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210986476 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226554613 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4E837AD5" w14:textId="7DB73ED5" w:rsidR="00426C41" w:rsidRDefault="00426C41">
+        <w:p w14:paraId="1127D732" w14:textId="49A796BF" w:rsidR="003669EC" w:rsidRDefault="003669EC">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210986477" w:history="1">
-            <w:r w:rsidRPr="00A9408D">
+          <w:hyperlink w:anchor="_Toc226554614" w:history="1">
+            <w:r w:rsidRPr="00471FC7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>If Product Cannot Be Found</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210986477 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226554614 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="250C1CC4" w14:textId="616A1C00" w:rsidR="00426C41" w:rsidRDefault="00426C41">
+        <w:p w14:paraId="40775D34" w14:textId="175895CD" w:rsidR="003669EC" w:rsidRDefault="003669EC">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210986478" w:history="1">
-            <w:r w:rsidRPr="00A9408D">
+          <w:hyperlink w:anchor="_Toc226554615" w:history="1">
+            <w:r w:rsidRPr="00471FC7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Vendor List and Information</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210986478 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226554615 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>16</w:t>
+              <w:t>15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5CB84772" w14:textId="0FF284CC" w:rsidR="00426C41" w:rsidRDefault="00426C41">
+        <w:p w14:paraId="3E3F5BAC" w14:textId="51391A05" w:rsidR="003669EC" w:rsidRDefault="003669EC">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210986479" w:history="1">
-            <w:r w:rsidRPr="00A9408D">
+          <w:hyperlink w:anchor="_Toc226554616" w:history="1">
+            <w:r w:rsidRPr="00471FC7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>United Nations Standard Products and Services Code</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A9408D">
+            <w:r w:rsidRPr="00471FC7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>®</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A9408D">
+            <w:r w:rsidRPr="00471FC7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> (UNSPSC</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A9408D">
+            <w:r w:rsidRPr="00471FC7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>®</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A9408D">
+            <w:r w:rsidRPr="00471FC7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210986479 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226554616 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="50AC2B20" w14:textId="2499BBC1" w:rsidR="005A21C6" w:rsidRDefault="00003C5E">
+        <w:p w14:paraId="50AC2B20" w14:textId="1FACAFC6" w:rsidR="005A21C6" w:rsidRDefault="00003C5E">
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:bCs/>
               <w:caps/>
               <w:noProof/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="4BCAF3C8" w14:textId="77777777" w:rsidR="00975D07" w:rsidRDefault="00975D07">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:sectPr w:rsidR="00975D07" w:rsidSect="00975D07">
           <w:headerReference w:type="first" r:id="rId19"/>
           <w:footerReference w:type="first" r:id="rId20"/>
@@ -3263,70 +3330,70 @@
       <w:r w:rsidRPr="4C2A9F3F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>TIP: To return to the first page throughout this document, use Ctrl+home</w:t>
       </w:r>
       <w:r w:rsidRPr="4C2A9F3F">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D66FF8">
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="_Toc194066592"/>
     </w:p>
     <w:p w14:paraId="0954B7C4" w14:textId="695E6010" w:rsidR="00E26E6E" w:rsidRDefault="00F65966" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc210986452"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc226554589"/>
       <w:r w:rsidRPr="00564A93">
         <w:lastRenderedPageBreak/>
         <w:t>Contract</w:t>
       </w:r>
       <w:r w:rsidR="00C0549D" w:rsidRPr="00564A93">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B15B3F" w:rsidRPr="00633557">
         <w:t>Summary</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="3A80DB37" w14:textId="77777777" w:rsidR="00CC5580" w:rsidRDefault="00CC5580" w:rsidP="00CC5580">
+    <w:p w14:paraId="3A80DB37" w14:textId="77777777" w:rsidR="00CC5580" w:rsidRDefault="00CC5580" w:rsidP="003A79E6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">FAC119: Maintenance Repair and Operations Retail Products &amp; Supplies: </w:t>
       </w:r>
       <w:r w:rsidRPr="00316009">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This Statewide Contract </w:t>
       </w:r>
       <w:bookmarkStart w:id="6" w:name="_Who_Can_Use_1"/>
       <w:bookmarkEnd w:id="6"/>
@@ -3336,60 +3403,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">offers a variety of building and industrial MRO products from the awarded vendors, the flexibility to walk-in to local retail hardware stores around the Commonwealth to pick up parts as well as building/carpentry/home improvement supplies and related materials. Initially, the contract was built on the </w:t>
       </w:r>
       <w:r w:rsidRPr="00316009">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">U.S. Communities for Maintenance Repair and Operations Industrial and Building Retail Products and NASPO Value Point Walk in Materials contracts. With a goal to provide enhanced flexibility and broad geographical coverage throughout the state of Massachusetts the bid was reopened on a rolling enrollment basis to provide additional bidding opportunities for local hardware stores. Bids will be accepted until July 29, 2026, 3:00PM ET.  In response to the COVID19 situation the procurement scope has been interpreted to include purchases that offer curbside pickup facilitation. </w:t>
       </w:r>
       <w:bookmarkStart w:id="7" w:name="_Contract_Categories_1"/>
       <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidRPr="00316009">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">FAC119 MRO Retail Products and Supplies replaces FAC105 MRO Retail Products and Supplies. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EE058E2" w14:textId="77777777" w:rsidR="00CC5580" w:rsidRDefault="00CC5580" w:rsidP="00815201">
-[...8 lines deleted...]
-    <w:p w14:paraId="68FA877E" w14:textId="6C2DAA04" w:rsidR="00815201" w:rsidRDefault="00815201" w:rsidP="00815201">
+    <w:p w14:paraId="68FA877E" w14:textId="1377FD44" w:rsidR="00815201" w:rsidRDefault="00815201" w:rsidP="00815201">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C7194">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="000C7194" w:rsidRPr="000C7194">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ote:</w:t>
       </w:r>
       <w:r w:rsidRPr="00815201">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -3510,51 +3568,51 @@
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> with RFR</w:t>
         </w:r>
         <w:r w:rsidR="00CC5580">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
         <w:r w:rsidR="00CC5580" w:rsidRPr="008278F8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5AA47DAA" w14:textId="77777777" w:rsidR="00EF0700" w:rsidRPr="00705E5A" w:rsidRDefault="00EF0700" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc194066617"/>
-      <w:bookmarkStart w:id="9" w:name="_Toc210986453"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc226554590"/>
       <w:r>
         <w:t xml:space="preserve">Benefits and </w:t>
       </w:r>
       <w:r w:rsidRPr="00633557">
         <w:rPr>
           <w:color w:val="4F81BD"/>
         </w:rPr>
         <w:t>Cost</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Savings</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="082CDB9C" w14:textId="214D317C" w:rsidR="00EF0700" w:rsidRPr="00A12C2C" w:rsidRDefault="00EF0700" w:rsidP="00EF0700">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc188457898"/>
@@ -3834,78 +3892,78 @@
       <w:r w:rsidRPr="004A4246">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>olume pricing is available on planned and bulk purchases.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="617C9427" w14:textId="77777777" w:rsidR="00CC5580" w:rsidRDefault="00CC5580" w:rsidP="00D83504">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E733C7">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Will-call pickup – save time by calling ahead to have your order ready for pick-up</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="034C939C" w14:textId="77777777" w:rsidR="00CC5580" w:rsidRDefault="00CC5580" w:rsidP="00D83504">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E733C7">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Purchases conducted online or over the phone with curbside pickup (due to COVID19 restrictions).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BC76951" w14:textId="77777777" w:rsidR="00CC5580" w:rsidRDefault="00CC5580" w:rsidP="00D83504">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00730A63">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Direct shipping to warehouse or job site is available on many products.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C201143" w14:textId="77777777" w:rsidR="00CC5580" w:rsidRDefault="00CC5580" w:rsidP="00D83504">
       <w:pPr>
@@ -3933,51 +3991,51 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00730A63">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Flexibility of in-store local purchases for products awarded under contract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C58FCA8" w14:textId="2A4006ED" w:rsidR="008B7D4E" w:rsidRPr="00A12C2C" w:rsidRDefault="008B7D4E" w:rsidP="00CC5580">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc210986454"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc226554591"/>
       <w:bookmarkStart w:id="12" w:name="_Toc194066593"/>
       <w:r>
         <w:t>Contract Categories</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidR="00E23F4C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="627C1184" w14:textId="32C58411" w:rsidR="00A72844" w:rsidRPr="00A12C2C" w:rsidRDefault="00A72844" w:rsidP="008B7D4E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A12C2C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This contract includes </w:t>
@@ -4424,101 +4482,101 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC5580">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Category 13:</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC5580">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Miscellaneous (No Rentals, No Fee for Service)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79FAB35B" w14:textId="12DB6D7B" w:rsidR="005D20CA" w:rsidRDefault="005D20CA" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc210986455"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc226554592"/>
       <w:bookmarkStart w:id="14" w:name="_Toc194066595"/>
       <w:r w:rsidRPr="00564A93">
         <w:t>Contract Exclusions and Related Statewide Contracts</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidRPr="00564A93">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="64D0976F" w14:textId="77777777" w:rsidR="00CC5580" w:rsidRPr="00614A2F" w:rsidRDefault="00CC5580" w:rsidP="00CC5580">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc194066594"/>
       <w:r w:rsidRPr="00730A63">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This is a commodity only contract. There will be no services allowed under this contract. Eligible Entities are encouraged to use the Statewide Contracts for Tradesperson for any services that may be required. Related information on the statewide contracts for tradesperson can be found under </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="00730A63">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Tradesperson Services</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00730A63">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00614A2F">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43E9CB97" w14:textId="480FE874" w:rsidR="005F7C01" w:rsidRPr="00DC5CC1" w:rsidRDefault="00B77AE5" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc210986456"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc226554593"/>
       <w:r w:rsidRPr="000067FD">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Who </w:t>
       </w:r>
       <w:r w:rsidR="008B1C4B">
         <w:t>May</w:t>
       </w:r>
       <w:r w:rsidRPr="000067FD">
         <w:t xml:space="preserve"> Use the Contract</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="2F421623" w14:textId="14254EBC" w:rsidR="00F355B6" w:rsidRPr="003C62B7" w:rsidRDefault="00F80200" w:rsidP="00F80200">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C62B7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The following </w:t>
       </w:r>
@@ -4797,51 +4855,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="0B394519" w14:textId="3C7F7EE8" w:rsidR="00F355B6" w:rsidRDefault="00F355B6" w:rsidP="00D83504">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C62B7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Other entities when designated in writing by the State Purchasing Agent</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E3A806F" w14:textId="77777777" w:rsidR="00F35A63" w:rsidRDefault="00F35A63" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc194066597"/>
-      <w:bookmarkStart w:id="18" w:name="_Toc210986457"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc226554594"/>
       <w:r>
         <w:t>Pricing Options</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="605FA61A" w14:textId="77777777" w:rsidR="00CC5580" w:rsidRPr="00B77C16" w:rsidRDefault="00CC5580" w:rsidP="00CC5580">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Hlk193714773"/>
       <w:r w:rsidRPr="00B77C16">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Contract Users should continue to place orders by contacting the appropriate vendor, or by going to the store to purchase. Due to </w:t>
       </w:r>
       <w:r w:rsidRPr="00B77C16">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
@@ -4924,198 +4982,230 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00172158">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Discount from Manufacturers Suggested Retail Price (MSRP):</w:t>
       </w:r>
       <w:r w:rsidRPr="00172158">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Contract pricing is a specified discount off the MSRP catalog price. Volume pricing available on planned and bulk purchases.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35D471CE" w14:textId="77777777" w:rsidR="00CC5580" w:rsidRPr="00034DEC" w:rsidRDefault="00CC5580" w:rsidP="00CC5580">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc204164487"/>
-      <w:bookmarkStart w:id="21" w:name="_Toc210986458"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc226554595"/>
       <w:r w:rsidRPr="31382DA7">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>For Purchases from Lowe’s and Home Depot Only</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="321EC7D9" w14:textId="77777777" w:rsidR="00CC5580" w:rsidRPr="00034DEC" w:rsidRDefault="00CC5580" w:rsidP="00D83504">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00034DEC">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A pre-established Commercial Account must be in place prior to purchase.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61E5ABC4" w14:textId="77777777" w:rsidR="00CC5580" w:rsidRPr="00034DEC" w:rsidRDefault="00CC5580" w:rsidP="00D83504">
+    <w:p w14:paraId="61E5ABC4" w14:textId="09387F5A" w:rsidR="00CC5580" w:rsidRPr="00034DEC" w:rsidRDefault="00CC5580" w:rsidP="00D83504">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00034DEC">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Home Depot – Please click on the </w:t>
+        <w:t xml:space="preserve">Home Depot – Please </w:t>
+      </w:r>
+      <w:r w:rsidR="00B63109">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>select</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034DEC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
-        <w:r w:rsidRPr="00034DEC">
+        <w:r w:rsidR="00734BFC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:bCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>link</w:t>
+          <w:t>Home Depot link</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00034DEC">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for instructions to establish an account.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42FB7989" w14:textId="1A9DE288" w:rsidR="00CC5580" w:rsidRPr="00034DEC" w:rsidRDefault="00CC5580" w:rsidP="00D83504">
+    <w:p w14:paraId="42FB7989" w14:textId="3A15C7C3" w:rsidR="00CC5580" w:rsidRPr="00034DEC" w:rsidRDefault="00CC5580" w:rsidP="00D83504">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00034DEC">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lowe’s –</w:t>
       </w:r>
       <w:r w:rsidRPr="00034DEC">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00034DEC">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">If an Agency wants to set up an open billing account using a PO, they should set up an LCA Account with Synchrony Financial; see attached LCA (Lowes Commercial Account) Government Letterhead Instructions.  Please contact National Account Manager Ron Manning at </w:t>
+        <w:t xml:space="preserve">If an Agency wants to set up an open billing account using a PO, they should set up an LCA Account with Synchrony Financial; </w:t>
+      </w:r>
+      <w:r w:rsidR="00B63109">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>refer to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034DEC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> attached LCA (Lowes Commercial Account) Government Letterhead Instructions.  Please contact National Account Manager </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:history="1">
-        <w:r w:rsidR="00117950" w:rsidRPr="004E25D2">
+        <w:r w:rsidRPr="00966EE1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:bCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Ron.Manning@Lowes.Com</w:t>
+          <w:t>Ron Manning</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00034DEC">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or call 774-613-1973. Mass State Contract Users can contact the Lowes Pro Government Support Team via email at </w:t>
+        <w:t xml:space="preserve"> or call 774-613-1973. Mass State Contract Users can contact the </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
-        <w:r w:rsidRPr="00034DEC">
+        <w:r w:rsidRPr="00FE78CC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:bCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Government.Support@lowes.com</w:t>
+          <w:t>Lowes Pro Government Support Team</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00034DEC">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> for any account setup issues.</w:t>
+        <w:t xml:space="preserve"> via email for any account setup issues.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="447255DC" w14:textId="77777777" w:rsidR="00CC5580" w:rsidRPr="00034DEC" w:rsidRDefault="00CC5580" w:rsidP="00CC5580">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7154B1A2" w14:textId="77777777" w:rsidR="00CC5580" w:rsidRPr="00034DEC" w:rsidRDefault="00CC5580" w:rsidP="00D83504">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -5175,481 +5265,506 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008B75CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>section</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC75FE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, where links to all the vendors’ MBPOs are provided.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45336D7C" w14:textId="04C58DEE" w:rsidR="00ED723A" w:rsidRDefault="00ED723A" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Quote_Response_and"/>
       <w:bookmarkStart w:id="23" w:name="_Toc194066596"/>
-      <w:bookmarkStart w:id="24" w:name="_Toc210986459"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc226554596"/>
       <w:bookmarkEnd w:id="22"/>
       <w:r w:rsidRPr="00564A93">
         <w:t>Purchase</w:t>
       </w:r>
       <w:r w:rsidR="00BC5DEA" w:rsidRPr="00564A93">
         <w:t xml:space="preserve"> Options</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
-    <w:p w14:paraId="1C0EF41F" w14:textId="77777777" w:rsidR="00CC5580" w:rsidRPr="00947FA7" w:rsidRDefault="00CC5580" w:rsidP="00D83504">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00947FA7">
+    <w:p w14:paraId="1C0EF41F" w14:textId="77777777" w:rsidR="00CC5580" w:rsidRPr="00D820C6" w:rsidRDefault="00CC5580" w:rsidP="00D820C6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D820C6">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Purchases made through this contract will be direct, outright purchases.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04B80E20" w14:textId="77777777" w:rsidR="00CC5580" w:rsidRPr="00F5604E" w:rsidRDefault="00CC5580" w:rsidP="00CC5580">
-[...15 lines deleted...]
-    <w:p w14:paraId="24029255" w14:textId="77777777" w:rsidR="00CC5580" w:rsidRPr="00F5604E" w:rsidRDefault="00CC5580" w:rsidP="00D83504">
+    <w:p w14:paraId="04B80E20" w14:textId="77777777" w:rsidR="00CC5580" w:rsidRPr="00F5604E" w:rsidRDefault="00CC5580" w:rsidP="00146328">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F5604E">
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>In order to purchase from Lowes off FAC119, vendors MUST scan their Government Contract Savings KEY FOB at the point of sale for all in-store purchases.  </w:t>
+        <w:t>For Lowes: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11B47CE8" w14:textId="77777777" w:rsidR="00CC5580" w:rsidRPr="00F5604E" w:rsidRDefault="00CC5580" w:rsidP="00D83504">
+    <w:p w14:paraId="24029255" w14:textId="77777777" w:rsidR="00CC5580" w:rsidRPr="00F5604E" w:rsidRDefault="00CC5580" w:rsidP="00146328">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F5604E">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In order to purchase from Lowes off FAC119, vendors MUST scan their Government Contract Savings KEY FOB at the point of sale for all in-store purchases.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11B47CE8" w14:textId="77EB9A5F" w:rsidR="00CC5580" w:rsidRPr="00F5604E" w:rsidRDefault="00CC5580" w:rsidP="00146328">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F5604E">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>State Contract Users can order</w:t>
       </w:r>
       <w:r w:rsidRPr="00F5604E">
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> KEY FOBS </w:t>
       </w:r>
       <w:r w:rsidRPr="00F5604E">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>by reaching out to Ron Manning at</w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">by reaching out to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidRPr="00FE78CC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs w:val="0"/>
+            <w:iCs/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Ron Manning</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidRPr="00F5604E">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ron.manning@lowes.com and/or using this link-</w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId28" w:tgtFrame="_blank" w:history="1">
+        <w:t xml:space="preserve"> and/or using this link-</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00F5604E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs w:val="0"/>
             <w:iCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>www.lowes.com/naspo</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F5604E">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54288255" w14:textId="77777777" w:rsidR="00CC5580" w:rsidRPr="00F5604E" w:rsidRDefault="00CC5580" w:rsidP="00D83504">
+    <w:p w14:paraId="54288255" w14:textId="6ECC1C20" w:rsidR="00CC5580" w:rsidRPr="00F5604E" w:rsidRDefault="00CC5580" w:rsidP="00146328">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F5604E">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Purchases options: P-Card / Credit Card or LCA Account with Synchrony Financial for open PO Requests; </w:t>
       </w:r>
+      <w:r w:rsidR="00146328">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Refer to</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F5604E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>See attached LCA (Lowes Commercial Account) Government Letterhead Instructions PDF for agencies that want to open an LCA for open account billing with Lowes Pro / Synchrony Financial</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D820C6">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>attached LCA (Lowes Commercial Account) Government Letterhead Instructions PDF for agencies that want to open an LCA for open account billing with Lowes Pro / Synchrony Financial</w:t>
+      </w:r>
+      <w:r w:rsidR="00D820C6" w:rsidRPr="00D820C6">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F5604E">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311CDD9B" w14:textId="77777777" w:rsidR="00CC5580" w:rsidRPr="003B0898" w:rsidRDefault="00CC5580" w:rsidP="00CC5580">
-[...12 lines deleted...]
-    <w:p w14:paraId="3B6E5E46" w14:textId="77777777" w:rsidR="00CC5580" w:rsidRPr="003B0898" w:rsidRDefault="00CC5580" w:rsidP="00CC5580">
+    <w:p w14:paraId="3B6E5E46" w14:textId="28F38DA5" w:rsidR="00CC5580" w:rsidRPr="003B0898" w:rsidRDefault="00CC5580" w:rsidP="00CC5580">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00146328">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Quote Solicitation:</w:t>
+      </w:r>
       <w:r w:rsidRPr="003B0898">
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...1 lines deleted...]
-        <w:t>Quote Solicitation:</w:t>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Buyers can solicit quotes from multiple vendors (</w:t>
+      </w:r>
+      <w:r w:rsidR="00B63109">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>refer to</w:t>
       </w:r>
       <w:r w:rsidRPr="003B0898">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Buyers can solicit quotes from multiple vendors (see the Vendor MBPO Listing </w:t>
-[...32 lines deleted...]
-        </w:r>
+        <w:t xml:space="preserve"> the Vendor MBPO Listing </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidRPr="003C2D1E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="3366FF"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>PO-17-1080-OSD03-SRC02-10360</w:t>
         </w:r>
-        <w:r w:rsidRPr="003C2D1E">
-[...7 lines deleted...]
-      </w:ins>
+      </w:hyperlink>
       <w:r w:rsidRPr="003C2D1E">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:color w:val="3366FF"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="003B0898">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> award vendors, and place orders through COMMBUYS. </w:t>
       </w:r>
       <w:r w:rsidRPr="003B0898">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">A solicitation-enabled contract allows the buyer to solicit quotes from vendors who have Master Blanket Purchase Orders (MBPOs) or Statewide Contracts in COMMBUYS. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003B0898">
+        <w:t xml:space="preserve">A solicitation-enabled contract allows the buyer to solicit quotes from vendors who have Master Blanket Purchase Orders (MBPOs) or Statewide Contracts in COMMBUYS. The buyers can create a solicitation-enabled bid using a release requisition, converting the requisition to a bid, and then requesting quotes from eligible vendors. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5457B">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">The buyers can create a solicitation-enabled bid using a release requisition, converting the requisition to a bid, and then requesting quotes from eligible vendors. </w:t>
+        <w:t xml:space="preserve">Buyers must include </w:t>
       </w:r>
       <w:r w:rsidRPr="00A5457B">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Buyers must include “FAC119 RFQ” when entering information in the Description field.</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>“FAC119 RFQ” when entering information in the Description field.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14236A8A" w14:textId="77777777" w:rsidR="00CC5580" w:rsidRPr="003B0898" w:rsidRDefault="00CC5580" w:rsidP="00CC5580">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DBAF212" w14:textId="77777777" w:rsidR="00CC5580" w:rsidRPr="003B0898" w:rsidRDefault="00CC5580" w:rsidP="00CC5580">
+    <w:p w14:paraId="2DBAF212" w14:textId="6022CF04" w:rsidR="00CC5580" w:rsidRPr="003B0898" w:rsidRDefault="00B63109" w:rsidP="00CC5580">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003B0898">
+      <w:r>
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">See the </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="003B0898">
+        <w:t>Refer to</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC5580" w:rsidRPr="003B0898">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31">
+        <w:r w:rsidR="00CC5580" w:rsidRPr="003B0898">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:bCs w:val="0"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>How to Request Quotes from Vendors on Statewide Contracts</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="003B0898">
+      <w:r w:rsidR="00CC5580" w:rsidRPr="003B0898">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003B0898">
+      <w:r w:rsidR="00CC5580" w:rsidRPr="003B0898">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>job aid for more details.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77E57061" w14:textId="77777777" w:rsidR="00CC5580" w:rsidRPr="003B0898" w:rsidRDefault="00CC5580" w:rsidP="00CC5580">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38154342" w14:textId="77777777" w:rsidR="00CC5580" w:rsidRPr="003B0898" w:rsidRDefault="00CC5580" w:rsidP="00CC5580">
+    <w:p w14:paraId="38154342" w14:textId="15221220" w:rsidR="00CC5580" w:rsidRPr="003B0898" w:rsidRDefault="00CC5580" w:rsidP="00CC5580">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B0898">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Document Items in COMMBUYS That Have Already Been Purchased:</w:t>
       </w:r>
       <w:r w:rsidRPr="003B0898">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> This contract enables buyers to retroactively record a previously made contract purchase within the COMMBUYS system. This is done through a Request for Payment Authorization (RPA) Release Requisition, which also allows MMARS users to easily keep track of spending.</w:t>
+        <w:t xml:space="preserve"> This contract enables buyers to retroactively record a previously made contract purchase within the COMMBUYS system. This is done through a Request for Payment Authorization (RPA) Release Requisition, which also allows M</w:t>
+      </w:r>
+      <w:r w:rsidR="00296B8E">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OSAIC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B0898">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> users to easily keep track of spending.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22C204EF" w14:textId="77777777" w:rsidR="00CC5580" w:rsidRPr="003B0898" w:rsidRDefault="00CC5580" w:rsidP="00CC5580">
+    <w:p w14:paraId="22C204EF" w14:textId="488CD492" w:rsidR="00CC5580" w:rsidRPr="003B0898" w:rsidRDefault="00CC5580" w:rsidP="00CC5580">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B0898">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">For a description on how to </w:t>
       </w:r>
       <w:r w:rsidRPr="003B0898">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">complete this purchase in COMMBUYS, see the </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId30" w:history="1">
+        <w:t xml:space="preserve">complete this purchase in COMMBUYS, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B63109">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>refer to</w:t>
+      </w:r>
+      <w:r w:rsidR="00B63109" w:rsidRPr="003B0898">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B0898">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidRPr="003B0898">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:iCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>How To Record a Contract Purchase Previously Made (RPA Release)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003B0898">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B0898">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
@@ -5659,90 +5774,114 @@
         </w:rPr>
         <w:t xml:space="preserve">job </w:t>
       </w:r>
       <w:r w:rsidRPr="003B0898">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>aid</w:t>
       </w:r>
       <w:r w:rsidRPr="003B0898">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B11B24D" w14:textId="284CB1C5" w:rsidR="008A72A3" w:rsidRDefault="008A72A3" w:rsidP="009F6189">
+    <w:p w14:paraId="2B11B24D" w14:textId="58D1A01B" w:rsidR="008A72A3" w:rsidRDefault="008A72A3" w:rsidP="009F6189">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B0898">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r w:rsidRPr="003B0898">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> MMARS and COMMBUYS do not interface. Payment request and invoice must be reported in both MMARS and COMMBUYS.</w:t>
+        <w:t xml:space="preserve"> M</w:t>
+      </w:r>
+      <w:r w:rsidR="00296B8E">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OSAIC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B0898">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and COMMBUYS do not interface. Payment request and invoice must be reported in both M</w:t>
+      </w:r>
+      <w:r w:rsidR="00296B8E">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OSAIC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B0898">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and COMMBUYS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0288325A" w14:textId="32D6FF57" w:rsidR="000067FD" w:rsidRPr="000067FD" w:rsidRDefault="000067FD" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Extend_Beyond_(Performance"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkStart w:id="25" w:name="_Extend_Beyond_(Performance"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc226554597"/>
+      <w:bookmarkEnd w:id="25"/>
       <w:r>
         <w:t xml:space="preserve">Setting Up a </w:t>
       </w:r>
       <w:r w:rsidRPr="00633557">
         <w:t>COMMBUYS</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Account</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p w14:paraId="78CB2CA0" w14:textId="37DC3E94" w:rsidR="000B5F54" w:rsidRDefault="000B5F54" w:rsidP="00FE302E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">COMMBUYS is the Commonwealth of Massachusetts' e-procurement platform, serving as a central marketplace for state agencies </w:t>
       </w:r>
       <w:r w:rsidR="00FE3CAD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and other </w:t>
       </w:r>
       <w:r w:rsidR="00CD31EF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -5919,51 +6058,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B3390A" w:rsidRPr="00136C46">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the buyers must </w:t>
       </w:r>
       <w:r w:rsidR="0065246C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>email</w:t>
       </w:r>
       <w:r w:rsidR="00A17CD7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidR="00B3390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>OSD Help Desk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B3390A" w:rsidRPr="00136C46">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0065246C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or call</w:t>
       </w:r>
       <w:r w:rsidR="00A17CD7">
         <w:rPr>
@@ -6061,61 +6200,60 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mak</w:t>
       </w:r>
       <w:r w:rsidR="00DF3644">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> informed purchasing choices. Eligible entities should follow their internal guidelines for COMMBUYS use.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01DC6409" w14:textId="58CA8183" w:rsidR="004B6469" w:rsidRDefault="00AB211E" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc210986461"/>
-      <w:bookmarkStart w:id="29" w:name="_Toc194066601"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc226554598"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc194066601"/>
       <w:r w:rsidRPr="00AB211E">
-        <w:lastRenderedPageBreak/>
         <w:t>Finding Contract Documents</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="27"/>
       <w:r w:rsidRPr="00AB211E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="782F9C76" w14:textId="423CA7C5" w:rsidR="00AF445B" w:rsidRPr="00136C46" w:rsidRDefault="00D2137A" w:rsidP="00AF445B">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Buyers </w:t>
       </w:r>
       <w:r w:rsidR="00E3202F">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>may</w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> view contract documents </w:t>
       </w:r>
@@ -6204,90 +6342,91 @@
         <w:t>ttachments)</w:t>
       </w:r>
       <w:r w:rsidR="00E7265E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">on COMMBUYS without requiring a COMMBUYS account or logging in.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26289368" w14:textId="04AFF596" w:rsidR="00AB211E" w:rsidRPr="00136C46" w:rsidRDefault="00AB211E" w:rsidP="00AB211E">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>To find contract documents</w:t>
       </w:r>
       <w:r w:rsidR="00E571FB" w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in COMMBUYS</w:t>
       </w:r>
       <w:r w:rsidR="00A774B6" w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, follow these steps</w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D67533E" w14:textId="2EB2E6D5" w:rsidR="00AB211E" w:rsidRPr="00136C46" w:rsidRDefault="00AB211E" w:rsidP="00AB211E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">On the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32">
+      <w:hyperlink r:id="rId34">
         <w:r w:rsidRPr="00136C46">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>COMMBUYS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">home page, enter </w:t>
       </w:r>
       <w:r w:rsidR="00CC5580" w:rsidRPr="00CC5580">
         <w:rPr>
@@ -6394,204 +6533,212 @@
         </w:rPr>
         <w:t>Master Blanket Purchase Orders (</w:t>
       </w:r>
       <w:r w:rsidR="00AB211E" w:rsidRPr="00136C46">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MBPOs</w:t>
       </w:r>
       <w:r w:rsidR="00837172" w:rsidRPr="00136C46">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00AB211E" w:rsidRPr="00136C46">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> information opens in a table format. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C5DE19C" w14:textId="04D79911" w:rsidR="00EF6BEA" w:rsidRPr="00136C46" w:rsidRDefault="00AB211E" w:rsidP="00F329F3">
+    <w:p w14:paraId="6C5DE19C" w14:textId="07A93809" w:rsidR="00EF6BEA" w:rsidRPr="00136C46" w:rsidRDefault="00AB211E" w:rsidP="00F329F3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">To view </w:t>
       </w:r>
       <w:r w:rsidR="006219BA" w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00F951D6" w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>associated</w:t>
       </w:r>
       <w:r w:rsidR="006219BA" w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">contract documents, under the </w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Blanket #</w:t>
-[...85 lines deleted...]
-      <w:r w:rsidRPr="00136C46">
+        <w:t xml:space="preserve">Blanket </w:t>
+      </w:r>
+      <w:r w:rsidR="0063161C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Agency Attachments</w:t>
+        <w:t>Number</w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or </w:t>
+        <w:t xml:space="preserve"> column, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF04CB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>select</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00136C46">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on the applicable </w:t>
+      </w:r>
+      <w:r w:rsidR="00A14A44" w:rsidRPr="00136C46">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Purchase Order (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00136C46">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PO</w:t>
+      </w:r>
+      <w:r w:rsidR="00D3369B" w:rsidRPr="00136C46">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00136C46">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> link. </w:t>
+      </w:r>
+      <w:r w:rsidR="0002260E">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="001E44D0" w:rsidRPr="00136C46">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MBPO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00136C46">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> opens for the selected </w:t>
+      </w:r>
+      <w:r w:rsidR="00D4464F" w:rsidRPr="00136C46">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PO,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00136C46">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the attachments </w:t>
+      </w:r>
+      <w:r w:rsidR="000F68FF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>may</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00136C46">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be found in the </w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>Agency Attachments</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00136C46">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00136C46">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Vendor Attachments</w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> section.</w:t>
       </w:r>
       <w:r w:rsidR="00242AC9" w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25607E40" w14:textId="5435A253" w:rsidR="00530D68" w:rsidRDefault="00D618B6" w:rsidP="00CC5580">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D17040">
         <w:rPr>
@@ -6607,51 +6754,51 @@
       </w:r>
       <w:r w:rsidRPr="00D17040">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidR="00242AC9" w:rsidRPr="00D17040">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">within the Master Contract Record. Access them directly by </w:t>
       </w:r>
       <w:r w:rsidR="00CF04CB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>select</w:t>
       </w:r>
       <w:r w:rsidR="00242AC9" w:rsidRPr="00D17040">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ing </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidR="00CC5580" w:rsidRPr="008278F8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Master Blanket Purchase Order</w:t>
         </w:r>
         <w:r w:rsidR="00CC5580" w:rsidRPr="008278F8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> (</w:t>
         </w:r>
         <w:r w:rsidR="00CC5580" w:rsidRPr="008278F8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>MBPO</w:t>
         </w:r>
@@ -6665,142 +6812,157 @@
           <w:t>)</w:t>
         </w:r>
         <w:r w:rsidR="00CC5580" w:rsidRPr="008278F8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> with RFR</w:t>
         </w:r>
         <w:r w:rsidR="00CC5580">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
         <w:r w:rsidR="00CC5580" w:rsidRPr="008278F8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7DF26ED4" w14:textId="77777777" w:rsidR="00CC5580" w:rsidRDefault="00CC5580" w:rsidP="007C3263">
+    <w:p w14:paraId="7DF26ED4" w14:textId="424982D4" w:rsidR="00CC5580" w:rsidRDefault="00CC5580" w:rsidP="007C3263">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc204164491"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc204164491"/>
       <w:r w:rsidRPr="31382DA7">
         <w:t>For Lowe’s and Home Depot awards only: OSD is participating in the U.S. Communities Maintenance Repair and Operations Industrial and Building Retail Products and NASPO ValuePoint Walk in Materials contracts. Information on these contracts may be found at</w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:anchor="c36184">
+      <w:hyperlink r:id="rId36" w:anchor="c36184">
         <w:r w:rsidRPr="31382DA7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> The Home Depot Pro Institutional Cooperative Contract | Contract Documentation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="31382DA7">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35">
+      <w:hyperlink r:id="rId37">
         <w:r w:rsidRPr="31382DA7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Lowes Home Centers LLC NASPO Contract</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="31382DA7">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:anchor="/home/contracts">
+      <w:hyperlink r:id="rId38" w:anchor="/home/contracts">
         <w:r w:rsidRPr="31382DA7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>NASPO ValuePoint</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="31382DA7">
-        <w:t>. Currently the Home Depot contract pursuant to the cooperation agreement deadline expires on 12/31/2026.</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="30"/>
+        <w:t xml:space="preserve">. Currently the Home Depot contract pursuant to the cooperation agreement deadline expires on </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF6D85">
+        <w:t>December</w:t>
+      </w:r>
+      <w:r w:rsidR="00296B8E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="31382DA7">
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidR="00296B8E">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="31382DA7">
+        <w:t>2026.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w14:paraId="10AC3F17" w14:textId="77777777" w:rsidR="00CC5580" w:rsidRDefault="00CC5580" w:rsidP="007C3263">
       <w:r w:rsidRPr="008A75ED">
         <w:t xml:space="preserve">Information on the FAC119 rolling enrollment bid can be found at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidRPr="00E4732B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>FAC119 – MRO Hardware Stores Retail</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AFD1472" w14:textId="77777777" w:rsidR="00CC5580" w:rsidRPr="00D32AAE" w:rsidRDefault="00CC5580" w:rsidP="007C3263">
       <w:r w:rsidRPr="001F01FE">
         <w:t>Lowes Pro / NASPO Value Point Cooperative Information can be found</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
+      <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidRPr="001B22B9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.lowes.com/NASPO</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="44C1318A" w14:textId="786556CE" w:rsidR="003C3ABF" w:rsidRDefault="00554AF0" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc194066602"/>
-      <w:bookmarkStart w:id="32" w:name="_Toc210986462"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc194066602"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc226554599"/>
       <w:r>
         <w:t>Finding Vendor-Specific Documents</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
-      <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="60A82AFB" w14:textId="58D5B59C" w:rsidR="00F33440" w:rsidRPr="00136C46" w:rsidRDefault="00554AF0" w:rsidP="00554AF0">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">To find vendor-specific documents, including </w:t>
       </w:r>
       <w:r w:rsidR="00CC5580">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">price sheets, </w:t>
       </w:r>
       <w:r w:rsidR="000B307C">
         <w:rPr>
           <w:bCs/>
@@ -6888,100 +7050,106 @@
       <w:hyperlink w:anchor="_Appendix_A:_Vendor" w:history="1">
         <w:r w:rsidRPr="00136C46">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Vendor Information</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> page</w:t>
       </w:r>
       <w:r w:rsidR="00F33440" w:rsidRPr="00136C46">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, and follow these steps:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EAA3403" w14:textId="22E92C57" w:rsidR="00F33440" w:rsidRPr="00EB01C8" w:rsidRDefault="00F33440" w:rsidP="00D83504">
+    <w:p w14:paraId="1EAA3403" w14:textId="17ABE360" w:rsidR="00F33440" w:rsidRPr="00EB01C8" w:rsidRDefault="00F33440" w:rsidP="00D83504">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">On the </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Appendix_A:_Vendor" w:history="1">
         <w:r w:rsidRPr="00EB01C8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Vendor Information</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> page, u</w:t>
       </w:r>
       <w:r w:rsidR="002E618D" w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nder the </w:t>
       </w:r>
       <w:r w:rsidR="002E618D" w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Master Blanket Purchase Order #</w:t>
+        <w:t xml:space="preserve">Master Blanket Purchase Order </w:t>
+      </w:r>
+      <w:r w:rsidR="002A1C4E">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Number</w:t>
       </w:r>
       <w:r w:rsidR="002E618D" w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Column, </w:t>
       </w:r>
       <w:r w:rsidR="00CF04CB">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>select</w:t>
       </w:r>
       <w:r w:rsidR="002E618D" w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the applicable </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:bCs/>
@@ -7075,69 +7243,70 @@
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">To view, </w:t>
       </w:r>
       <w:r w:rsidR="00BE76D0">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>select</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the desired document link.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36BC0800" w14:textId="68AFCE52" w:rsidR="003813D4" w:rsidRPr="00B6218B" w:rsidRDefault="003813D4" w:rsidP="000D7FAE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc201925128"/>
-      <w:bookmarkStart w:id="34" w:name="_Toc210986463"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc201925128"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc226554600"/>
       <w:r w:rsidRPr="00B6218B">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Supplier Diversity </w:t>
       </w:r>
       <w:r w:rsidR="006C2DAB">
         <w:t>Office</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (SD</w:t>
       </w:r>
       <w:r w:rsidR="006C2DAB">
         <w:t>O</w:t>
       </w:r>
       <w:r>
         <w:t>) Requirements</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
-      <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:p w14:paraId="668BC85C" w14:textId="6CF9E2B5" w:rsidR="003813D4" w:rsidRDefault="003813D4" w:rsidP="003813D4">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
       <w:r w:rsidR="00EA4D16">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>refer to</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the following guidelines:</w:t>
       </w:r>
@@ -7153,156 +7322,156 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Executive Departments </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> use diverse and small businesses to the extent possible based on contract terms, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:history="1">
+      <w:hyperlink r:id="rId41" w:history="1">
         <w:r w:rsidRPr="009E12A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Supplier Diversity Office (SDO)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, and departmental policies, laws, and regulations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40C47129" w14:textId="777E7F71" w:rsidR="00D16914" w:rsidRDefault="00D16914" w:rsidP="003813D4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D16914">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:history="1">
+      <w:hyperlink r:id="rId42" w:history="1">
         <w:r w:rsidRPr="00556773">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Small Business Purchasing Program (SBPP)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D16914">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> applies to small procurements ($250,000 or below annually), while the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:history="1">
+      <w:hyperlink r:id="rId43" w:history="1">
         <w:r w:rsidRPr="001B046D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Supplier Diversity Program (SDP)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D16914">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> applies to large procurements (over $250,000 annually). Executive Departments must consider these requirements when soliciting quotes or issuing Statements </w:t>
       </w:r>
       <w:r w:rsidR="001F7D27">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00D16914">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>f Work (SOWs).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="763DAE00" w14:textId="33AFFFF4" w:rsidR="00A31A6A" w:rsidRDefault="00A4039E" w:rsidP="003813D4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A4039E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Operational Services Division (OSD) provides a list of SDO businesses through the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:history="1">
+      <w:hyperlink r:id="rId44" w:history="1">
         <w:r w:rsidRPr="009E12A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Statewide Contract Index</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A4039E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="000B307C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Refer to</w:t>
       </w:r>
       <w:r w:rsidR="0031019F" w:rsidRPr="009E12A3">
         <w:rPr>
@@ -7337,55 +7506,55 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="0031019F" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and SBPP)</w:t>
       </w:r>
       <w:r w:rsidR="0031019F" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> tab on the index (scroll to view the tab).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57F758EA" w14:textId="3A242519" w:rsidR="00CF5EB3" w:rsidRDefault="00DD5236" w:rsidP="00CF5EB3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc210986464"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc226554601"/>
       <w:r w:rsidRPr="00DD5236">
         <w:t>Supplier Diversity Program (SDP) Requirements</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:p w14:paraId="57E6AF7E" w14:textId="23FD8D57" w:rsidR="00DD5236" w:rsidRDefault="00DD5236" w:rsidP="00DD5236">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD5236">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please view the following guidelines:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7774F470" w14:textId="24C50C07" w:rsidR="007002E9" w:rsidRDefault="007002E9" w:rsidP="00D83504">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -7406,51 +7575,51 @@
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">For more information, </w:t>
       </w:r>
       <w:r w:rsidR="008E179F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>refer to</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43" w:history="1">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Best Value Evaluation of SDP Plan Forms: A Guide for Strategic Sourcing Teams</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B925288" w14:textId="2C8CC15C" w:rsidR="003813D4" w:rsidRDefault="003813D4" w:rsidP="009E2D17">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0"/>
@@ -7480,434 +7649,433 @@
         </w:rPr>
         <w:t xml:space="preserve"> be found on the </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Appendix_A:_Vendor" w:history="1">
         <w:r w:rsidRPr="009E12A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>vendor list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> table.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3086F60C" w14:textId="140E70D3" w:rsidR="00A2036A" w:rsidRDefault="007418B6" w:rsidP="007418B6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc210986465"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc226554602"/>
       <w:r w:rsidRPr="007418B6">
         <w:t>Small Business Purchasing Program (SBPP) Requirements</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="07859058" w14:textId="229DACA8" w:rsidR="007418B6" w:rsidRDefault="003C6101" w:rsidP="007418B6">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C6101">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please view the following guidelines:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B1D11BB" w14:textId="5E52330C" w:rsidR="003C6101" w:rsidRDefault="003C6101" w:rsidP="003C6101">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C6101">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>If available, departments must notify at least two certified small businesses capable of providing the product or service. Bids received from SBPP-participating small businesses must be evaluated, and if one meets the department’s best value criteria, the contract must be awarded to that vendor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ACB0633" w14:textId="181C0B0C" w:rsidR="003C6101" w:rsidRDefault="008F629C" w:rsidP="003C6101">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F629C">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">For more information, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>refer to</w:t>
       </w:r>
       <w:r w:rsidRPr="008F629C">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44" w:tgtFrame="_blank" w:tooltip="https://www.mass.gov/doc/best-value-evaluation-of-responses-to-small-procurements-a-guide-for-strategic-sourcing-teams/download" w:history="1">
+      <w:hyperlink r:id="rId46" w:tgtFrame="_blank" w:tooltip="https://www.mass.gov/doc/best-value-evaluation-of-responses-to-small-procurements-a-guide-for-strategic-sourcing-teams/download" w:history="1">
         <w:r w:rsidRPr="008F629C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Best Value Evaluation of Responses to Small Procurements: A Guide for Strategic Sourcing Teams</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008F629C">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EE73878" w14:textId="685C5905" w:rsidR="008F629C" w:rsidRPr="003C6101" w:rsidRDefault="00ED6956" w:rsidP="003C6101">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED6956">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Vendor SBPP Certification status can be found on the </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Appendix_A:_Vendor" w:tgtFrame="_blank" w:tooltip="https://outlook.office.com/mail/id/AAQkADgzYTk4ODU3LTYyMDgtNGM4ZC04NmU4LWQ0MGVkNDhjYzRhZAAQAC3UPijPB%2BlJqIH0J4xQFY0%3D#x__Appendix_A:_Vendor" w:history="1">
         <w:r w:rsidRPr="00ED6956">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>vendor list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00ED6956">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> table in the </w:t>
       </w:r>
       <w:r w:rsidRPr="009E2D17">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SDO Certification Type</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED6956">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> column.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36C87046" w14:textId="0B775503" w:rsidR="00B41726" w:rsidRDefault="00DB33F1" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc210986466"/>
-      <w:bookmarkStart w:id="38" w:name="_Toc194066607"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc226554603"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc194066607"/>
       <w:r w:rsidRPr="003066B4">
         <w:t>Subcontractor</w:t>
       </w:r>
       <w:r w:rsidR="000E3C80" w:rsidRPr="003066B4">
         <w:t>s</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="36"/>
       <w:r w:rsidR="004D3A5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:p w14:paraId="477867D8" w14:textId="307D7F3F" w:rsidR="000E3C80" w:rsidRPr="009E12A3" w:rsidRDefault="000E3C80" w:rsidP="000E3C80">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The awarded vendor’s use of subcontractors is subject to the provisions of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45" w:history="1">
+      <w:hyperlink r:id="rId47" w:history="1">
         <w:r w:rsidRPr="009E12A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Commonwealth’s Terms and Conditions</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46" w:history="1">
+      <w:hyperlink r:id="rId48" w:history="1">
         <w:r w:rsidRPr="009E12A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Standard Contract Form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, as well as other applicable terms of this </w:t>
       </w:r>
       <w:r w:rsidR="005C457B" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Statewide Contract (</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SWC</w:t>
       </w:r>
       <w:r w:rsidR="005C457B" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00E81FE9" w:rsidRPr="00E54287">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Prior approval of the department is required for any subcontracted service of the Contract. Contractors are responsible for the satisfactory performance and adequate oversight of their subcontractors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6001D8C1" w14:textId="7C04FD86" w:rsidR="00A87A58" w:rsidRPr="009E12A3" w:rsidRDefault="00A87A58" w:rsidP="00E81FE9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Toc210986467"/>
-      <w:bookmarkStart w:id="40" w:name="_Toc194066609"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc226554604"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc194066609"/>
       <w:r w:rsidRPr="00A87A58">
         <w:t>Shipping, Delivery, and Returns</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="38"/>
       <w:r w:rsidR="003B7672">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="39"/>
     </w:p>
     <w:p w14:paraId="1EABE5FD" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="002E4212" w:rsidRDefault="00E81FE9" w:rsidP="00E81FE9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="41" w:name="_Toc194066610"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc194066610"/>
       <w:r w:rsidRPr="002E4212">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The prices are the delivered price to any Purchasing Entity. All deliveries shall be F.O.B. destination, freight pre-paid, with all transportation and handling charges paid by the Contractor. Responsibility and liability for loss or damage shall remain the Contractor’s until final inspection and acceptance when responsibility shall pass to the Purchasing Entity except as to latent defects, fraud and Contractor’s warranty obligations.  For further information please refer to the RFR or RFP of the respective contract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43A2CE03" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="002E4212" w:rsidRDefault="00E81FE9" w:rsidP="006F3990">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Toc204164496"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc204164496"/>
       <w:r w:rsidRPr="31382DA7">
         <w:t>The Bidder’s returned goods policy must allow for the return of unused products normally stocked by the Contractor, within 90 days of delivery, free of charge including transportation back to the Contractor’s facility, in cases when:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="41"/>
     </w:p>
     <w:p w14:paraId="57C61E48" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="002E4212" w:rsidRDefault="00E81FE9" w:rsidP="00D83504">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_Toc204164497"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc204164497"/>
       <w:r w:rsidRPr="31382DA7">
         <w:t>The wrong item was ordered,</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="42"/>
     </w:p>
     <w:p w14:paraId="66849E26" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="002E4212" w:rsidRDefault="00E81FE9" w:rsidP="00D83504">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="_Toc204164498"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc204164498"/>
       <w:r w:rsidRPr="31382DA7">
         <w:t>Product that was not ordered was delivered.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="43"/>
     </w:p>
     <w:p w14:paraId="08B40A86" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="002E4212" w:rsidRDefault="00E81FE9" w:rsidP="00D83504">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="45" w:name="_Toc204164499"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc204164499"/>
       <w:r w:rsidRPr="31382DA7">
         <w:t>Unopened products are being returned in the same condition as received for any reason.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="44"/>
     </w:p>
     <w:p w14:paraId="7E046DAC" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="002E4212" w:rsidRDefault="00E81FE9" w:rsidP="00D83504">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="46" w:name="_Toc204164500"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc204164500"/>
       <w:r w:rsidRPr="31382DA7">
         <w:t>Product performance, appearance, or other attributes do not meet the Eligible Entity’s requirements.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="45"/>
     </w:p>
     <w:p w14:paraId="0330E363" w14:textId="05264B84" w:rsidR="004553D2" w:rsidRDefault="004553D2" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="47" w:name="_Toc210986468"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc226554605"/>
       <w:r w:rsidRPr="004553D2">
-        <w:lastRenderedPageBreak/>
         <w:t>Warranties</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="46"/>
       <w:r w:rsidR="003B7672">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="40"/>
     </w:p>
     <w:p w14:paraId="713925F9" w14:textId="3B6EFCC8" w:rsidR="00E81FE9" w:rsidRPr="00E81FE9" w:rsidRDefault="00E81FE9" w:rsidP="00E81FE9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="48" w:name="_Toc194066611"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc194066611"/>
       <w:r w:rsidRPr="00E81FE9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The warranty for the Commonwealth shall be the manufacturer’s standard warranty starting from the date of acceptance by the Purchasing Entity. </w:t>
       </w:r>
       <w:r w:rsidRPr="000447D0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Manufacturer warranties apply in addition to any warranty extended by the Contractor in its retail operations. The warranty period shall begin upon Acceptance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15B09715" w14:textId="22183C37" w:rsidR="006659DA" w:rsidRDefault="00F52DB7" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="49" w:name="_Toc210986469"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc226554606"/>
       <w:r>
         <w:t>Additional Discounts</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="48"/>
-      <w:bookmarkEnd w:id="49"/>
     </w:p>
     <w:p w14:paraId="5722884C" w14:textId="2C86CC2C" w:rsidR="00F52DB7" w:rsidRPr="009E12A3" w:rsidRDefault="000157ED" w:rsidP="00F52DB7">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Vendors in this statewide contract offer the following discounts, which </w:t>
       </w:r>
       <w:r w:rsidR="00187389">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>may</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -7920,98 +8088,99 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62D3C01F" w14:textId="5ED80285" w:rsidR="00F52DB7" w:rsidRPr="009E12A3" w:rsidRDefault="00F52DB7" w:rsidP="00F52DB7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Prompt Pay</w:t>
       </w:r>
       <w:r w:rsidR="009F425C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ment</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Discount:</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> A </w:t>
       </w:r>
       <w:r w:rsidR="006A0936">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">percentage </w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>discount given to the buyer if the invoice is paid within a specified time, in accordance with the</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47">
+      <w:hyperlink r:id="rId49">
         <w:r w:rsidRPr="009E12A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Commonwealth’s Bill Paying Policy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38DF9C3E" w14:textId="4451FA81" w:rsidR="00F52DB7" w:rsidRPr="009E12A3" w:rsidRDefault="00F52DB7" w:rsidP="00F52DB7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
@@ -8205,61 +8374,50 @@
         </w:rPr>
         <w:t>Contractor Packs: Save 10%-50% off on 1,000 items in store when you buy in bulk.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4608AF44" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="00527242" w:rsidRDefault="00E81FE9" w:rsidP="00D83504">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00527242">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Look for contractor pack labels in stores and on-line.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56388F28" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="00527242" w:rsidRDefault="00E81FE9" w:rsidP="00E81FE9">
-[...9 lines deleted...]
-    </w:p>
     <w:p w14:paraId="52D8C7FF" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRDefault="00E81FE9" w:rsidP="00E81FE9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00527242">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Home Depot Stores:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
@@ -8321,51 +8479,50 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00527242">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Enterprise level rebate from the Home Depot.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F9FFCE7" w14:textId="30AD2D1F" w:rsidR="00BC6254" w:rsidRPr="00BC6254" w:rsidRDefault="00BC6254" w:rsidP="00BC6254">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001978DC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Note:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> V</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">endor discounts are detailed in the </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Appendix_A:_Vendor" w:history="1">
         <w:r w:rsidRPr="009E12A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>vendor list</w:t>
         </w:r>
@@ -8395,183 +8552,184 @@
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or Master Contract Record MBPO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62A76A16" w14:textId="3A2AE654" w:rsidR="004553D2" w:rsidRPr="00C50D01" w:rsidRDefault="00280EC3" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="50" w:name="_Toc194066612"/>
-      <w:bookmarkStart w:id="51" w:name="_Toc210986470"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc194066612"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc226554607"/>
       <w:r w:rsidRPr="003066B4">
         <w:t>Emergency Services</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
-      <w:bookmarkEnd w:id="51"/>
       <w:r w:rsidR="00FE1EB2" w:rsidRPr="0011288D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="087026AC" w14:textId="4B074EB0" w:rsidR="00280EC3" w:rsidRPr="009E12A3" w:rsidRDefault="00280EC3" w:rsidP="00280EC3">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vendors on this contract may be required to provide products or services in cases of statewide emergencies</w:t>
       </w:r>
       <w:r w:rsidR="00497BD7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="007A7E73">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> The</w:t>
       </w:r>
       <w:r w:rsidR="00003B08">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48" w:history="1">
+      <w:hyperlink r:id="rId50" w:history="1">
         <w:r w:rsidR="00003B08" w:rsidRPr="00003B08">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>801 CMR 21.05(3)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00003B08">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">defines emergency for procurement purposes. Visit the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49" w:history="1">
+      <w:hyperlink r:id="rId51" w:history="1">
         <w:r w:rsidRPr="009E12A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Emergency Response Supplies, Services and Equipment Contact Information for Statewide Contracts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> list for emergency services related to this contract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E2BA003" w14:textId="1E68B3FE" w:rsidR="00177A06" w:rsidRDefault="00177A06" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="52" w:name="_Toc194066614"/>
-      <w:bookmarkStart w:id="53" w:name="_Toc210986471"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc194066614"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc226554608"/>
       <w:r w:rsidRPr="00564A93">
+        <w:lastRenderedPageBreak/>
         <w:t>Vendor Performance</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
-      <w:bookmarkEnd w:id="53"/>
     </w:p>
     <w:p w14:paraId="56E5F7E6" w14:textId="48BF78A9" w:rsidR="00177A06" w:rsidRPr="009E12A3" w:rsidRDefault="00F0752D" w:rsidP="00177A06">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0752D">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Key points concerning vendor performance are outlined below</w:t>
       </w:r>
       <w:r w:rsidR="000E7EC0" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EAD9AC7" w14:textId="51698A83" w:rsidR="00FE1EB2" w:rsidRPr="009E12A3" w:rsidRDefault="00A36AA5" w:rsidP="00D83504">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A36AA5">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide actionable feedback on vendors for this contract to optimize performance </w:t>
       </w:r>
       <w:r w:rsidR="00387453">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">through the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50" w:history="1">
+      <w:hyperlink r:id="rId52" w:history="1">
         <w:r w:rsidR="00387453" w:rsidRPr="001F178A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Procurated Platform</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00387453" w:rsidRPr="00A36AA5">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00387453">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000C4CD8">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">On the Procurated website, </w:t>
@@ -8711,253 +8869,85 @@
     </w:p>
     <w:p w14:paraId="7EEB944D" w14:textId="2C0339E6" w:rsidR="00EF1817" w:rsidRPr="009E12A3" w:rsidRDefault="00423FB0" w:rsidP="00D83504">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vendors</w:t>
       </w:r>
       <w:r w:rsidR="00EF1817" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> will be evaluated on their current performance and may be asked to work with the Commonwealth toward improvement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ECCA573" w14:textId="1FFE7CB8" w:rsidR="00D86662" w:rsidRPr="009E12A3" w:rsidRDefault="00D86662" w:rsidP="00D83504">
-[...166 lines deleted...]
-    </w:p>
     <w:p w14:paraId="3CA7FE22" w14:textId="44C5BAF5" w:rsidR="00D86662" w:rsidRPr="009E12A3" w:rsidRDefault="00423FB0" w:rsidP="00D83504">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vendors</w:t>
       </w:r>
       <w:r w:rsidR="00471474" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> must meet all contractual requirements throughout the life of the contract, including requirements for timely and accurate report submission, to remain in good standing under the contract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E4F3ADB" w14:textId="477EF2DC" w:rsidR="000E01B4" w:rsidRDefault="000E01B4" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="54" w:name="_Toc194066615"/>
-      <w:bookmarkStart w:id="55" w:name="_Toc210986472"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc194066615"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc226554609"/>
       <w:r>
         <w:t>General Procurement Guidelines and Best Practices</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="53"/>
       <w:bookmarkEnd w:id="54"/>
-      <w:bookmarkEnd w:id="55"/>
     </w:p>
     <w:p w14:paraId="6091B2E8" w14:textId="465D2E1E" w:rsidR="000E01B4" w:rsidRPr="009E12A3" w:rsidRDefault="000E01B4" w:rsidP="000E01B4">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For general procurement guidelines and best practices, follow these recommendations:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="508955D5" w14:textId="579080BD" w:rsidR="000E01B4" w:rsidRPr="009E12A3" w:rsidRDefault="000E01B4" w:rsidP="00D83504">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -8993,51 +8983,50 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>on all quotes and invoices.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FAEA744" w14:textId="77777777" w:rsidR="000E01B4" w:rsidRPr="009E12A3" w:rsidRDefault="000E01B4" w:rsidP="00D83504">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>No prepayment should be made for products not yet delivered or services not yet rendered.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A53C235" w14:textId="77777777" w:rsidR="000E01B4" w:rsidRPr="009E12A3" w:rsidRDefault="000E01B4" w:rsidP="00D83504">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>No sales tax should be applied to invoices.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A4E314F" w14:textId="3DE200C1" w:rsidR="000E01B4" w:rsidRPr="009E12A3" w:rsidRDefault="000E01B4" w:rsidP="00D83504">
       <w:pPr>
@@ -9204,434 +9193,488 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="012945E2" w14:textId="77777777" w:rsidR="000E01B4" w:rsidRPr="009E12A3" w:rsidRDefault="000E01B4" w:rsidP="00D83504">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vendors must notify buyers of product substitutions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="287EE5A1" w14:textId="36A3E778" w:rsidR="00EF4D38" w:rsidRDefault="00EF4D38" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="56" w:name="_Toc194066618"/>
-      <w:bookmarkStart w:id="57" w:name="_Toc210986473"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc194066618"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc226554610"/>
       <w:r w:rsidRPr="00D40F23">
         <w:t xml:space="preserve">Environmentally Preferable Products </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="55"/>
       <w:r w:rsidR="00C73C16">
         <w:t>and Services</w:t>
       </w:r>
       <w:r w:rsidR="000702C6">
         <w:t xml:space="preserve"> (EPPS)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkEnd w:id="56"/>
       <w:r w:rsidR="00131479">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6931C93B" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRDefault="00E81FE9" w:rsidP="00E81FE9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="58" w:name="_Memorandum_of_Understanding"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkStart w:id="57" w:name="_Memorandum_of_Understanding"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc194066619"/>
+      <w:bookmarkEnd w:id="57"/>
       <w:r w:rsidRPr="008A0B16">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Given the wide range of product categories covered by this Contract, the Environmentally Preferable Products (EPP) Program has curated a list of relevant third-party certifications and standards to support informed purchasing decisions. These resources </w:t>
+        <w:t xml:space="preserve">Given the wide range of product categories covered by this Contract, the Environmentally Preferable Products (EPP) Program has curated a list of relevant third-party certifications and standards to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A0B16">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">support informed purchasing decisions. These resources </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>may</w:t>
       </w:r>
       <w:r w:rsidRPr="008A0B16">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> be found on the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPP Products and Services Guide’s </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51" w:anchor="building-materials-and-supplies" w:history="1">
+      <w:hyperlink r:id="rId53" w:anchor="building-materials-and-supplies" w:history="1">
         <w:r w:rsidRPr="002B5A72">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Times New Roman"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Building Materials and Supplies</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> webpage.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3601D359" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="002B5A72" w:rsidRDefault="00E81FE9" w:rsidP="00E81FE9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B5A72">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Appliance Energy and Water Efficiency Standards</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F15BAEB" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="002B5A72" w:rsidRDefault="00E81FE9" w:rsidP="00E81FE9">
       <w:pPr>
         <w:rPr>
           <w:color w:val="141414"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4E23188B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Buyers must comply with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52">
+      <w:hyperlink r:id="rId54">
         <w:r w:rsidRPr="4E23188B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Massachusetts Appliance Energy and Water Efficiency</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="4E23188B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Standards.  </w:t>
       </w:r>
       <w:r w:rsidRPr="4E23188B">
         <w:rPr>
           <w:color w:val="141414"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Effective January 1</w:t>
       </w:r>
       <w:r w:rsidRPr="4E23188B">
         <w:rPr>
           <w:color w:val="141414"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
       <w:r w:rsidRPr="4E23188B">
         <w:rPr>
           <w:color w:val="141414"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 2023, products in the covered categories may only be sold or installed in Massachusetts if they are certified by their manufacturer as compliant with 225 CMR 9.00.  To ensure compliance, check DOER’s </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53">
+      <w:hyperlink r:id="rId55">
         <w:r w:rsidRPr="4E23188B">
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:color w:val="14558F"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Compliance for Sellers and Installers page</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="4E23188B">
         <w:rPr>
           <w:color w:val="141414"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> for detailed instructions for how to comply.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FB0D569" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="002B5A72" w:rsidRDefault="00E81FE9" w:rsidP="00E81FE9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B5A72">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Learn More:</w:t>
       </w:r>
       <w:r w:rsidRPr="002B5A72">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Explore the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54" w:history="1">
+      <w:hyperlink r:id="rId56" w:history="1">
         <w:r w:rsidRPr="002B5A72">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Environmentally Preferable Products (EPP) Procurement Program</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002B5A72">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and discover detailed guidance in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r w:rsidRPr="002B5A72">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>EPP Products and Services Guide</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002B5A72">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="401E5311" w14:textId="10360EED" w:rsidR="004C38FD" w:rsidRPr="002E2D42" w:rsidRDefault="004C38FD" w:rsidP="00633557">
+    <w:p w14:paraId="401E5311" w14:textId="1DB10816" w:rsidR="004C38FD" w:rsidRPr="002E2D42" w:rsidRDefault="004C38FD" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="60" w:name="_Toc194066620"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc194066620"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc226554611"/>
+      <w:bookmarkEnd w:id="58"/>
       <w:r w:rsidRPr="003066B4">
         <w:t>Instructions for</w:t>
       </w:r>
       <w:r w:rsidR="00BA483E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BA483E" w:rsidRPr="00BA483E">
-        <w:t>Massachusetts Management Accounting and Reporting System (MMARS)</w:t>
+        <w:t>Massachusetts Management Accounting and Reporting System (M</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA5BB2">
+        <w:t>OSAIC</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA483E" w:rsidRPr="00BA483E">
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="003066B4">
         <w:t xml:space="preserve"> Users</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="59"/>
       <w:bookmarkEnd w:id="60"/>
-      <w:bookmarkEnd w:id="61"/>
     </w:p>
-    <w:p w14:paraId="7E58B0D1" w14:textId="5C130995" w:rsidR="00266475" w:rsidRDefault="006F493B" w:rsidP="00DC48F0">
+    <w:p w14:paraId="7E58B0D1" w14:textId="7FE15A7E" w:rsidR="00266475" w:rsidRDefault="006F493B" w:rsidP="00DC48F0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F493B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">When placing orders with a contractor, </w:t>
       </w:r>
       <w:r w:rsidR="00BD68D3" w:rsidRPr="00E006A5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>MMARS</w:t>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA5BB2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OSAIC</w:t>
       </w:r>
       <w:r w:rsidRPr="006F493B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> users </w:t>
       </w:r>
       <w:r w:rsidRPr="00075074">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
       <w:r w:rsidRPr="006F493B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> include a reference to the Statewide Contract ID number </w:t>
       </w:r>
       <w:r w:rsidR="00E81FE9" w:rsidRPr="00E81FE9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FAC119</w:t>
       </w:r>
+      <w:r w:rsidR="00146328">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
       <w:r w:rsidR="00BD68D3">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F493B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>in the Agreement ID field in MMARS for encumbrances related to purchases from Statewide Contracts.</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>in the Agreement ID field in M</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA5BB2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>OSAIC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F493B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for encumbrances related to purchases from Statewide Contracts.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="62" w:name="_Contract_Summary"/>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="68" w:name="_Frequently_Purchased_Items"/>
+      <w:bookmarkStart w:id="61" w:name="_Contract_Summary"/>
+      <w:bookmarkStart w:id="62" w:name="_Who_Can_Use_2"/>
+      <w:bookmarkStart w:id="63" w:name="_Find_Bid/Contract_Documents"/>
+      <w:bookmarkStart w:id="64" w:name="_Who_Can_Use_3"/>
+      <w:bookmarkStart w:id="65" w:name="_Contract_Categories_3"/>
+      <w:bookmarkStart w:id="66" w:name="_Additional_Information/FAQs_3"/>
+      <w:bookmarkStart w:id="67" w:name="_Frequently_Purchased_Items"/>
+      <w:bookmarkEnd w:id="61"/>
       <w:bookmarkEnd w:id="62"/>
       <w:bookmarkEnd w:id="63"/>
       <w:bookmarkEnd w:id="64"/>
       <w:bookmarkEnd w:id="65"/>
       <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
-      <w:bookmarkEnd w:id="68"/>
       <w:r w:rsidR="00376AED" w:rsidRPr="00D27BA2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please address all inquiries regarding</w:t>
       </w:r>
       <w:r w:rsidR="00376AED">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00376AED" w:rsidRPr="00E006A5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>MMARS</w:t>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA5BB2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OSAIC</w:t>
       </w:r>
       <w:r w:rsidR="00376AED" w:rsidRPr="00D27BA2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> technical support and job aids </w:t>
       </w:r>
       <w:r w:rsidR="000E68EE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">by emailing </w:t>
       </w:r>
       <w:r w:rsidR="003764F5">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="00417EA8">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56" w:history="1">
+      <w:hyperlink r:id="rId58" w:history="1">
         <w:r w:rsidR="003764F5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Comptroller Help Desk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A63214">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00417EA8">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r w:rsidR="00E9505D">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>by</w:t>
       </w:r>
       <w:r w:rsidR="003764F5">
         <w:rPr>
@@ -9658,55 +9701,55 @@
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A63214">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66842624" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRDefault="00E81FE9" w:rsidP="00266475">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31D09F04" w14:textId="30D00836" w:rsidR="00E81FE9" w:rsidRPr="00E81FE9" w:rsidRDefault="00E81FE9" w:rsidP="00E81FE9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="69" w:name="_Toc210986475"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc226554612"/>
       <w:r>
         <w:t>Purchase of Pricing Construction Materials without Labor</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="69"/>
+      <w:bookmarkEnd w:id="68"/>
     </w:p>
     <w:p w14:paraId="2B712F1A" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="00186771" w:rsidRDefault="00E81FE9" w:rsidP="00E81FE9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00186771">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Some purchases</w:t>
       </w:r>
       <w:r w:rsidRPr="00186771">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> under this contract may fall into the category of Construction Materials without Labor Procurements governed by MGL Chapter 30, Section 39M.  To determine whether to use the Statewide Contract or issue your own procurement under Chapter 30, Section 39M, please follow these guidelines:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3028B956" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="00186771" w:rsidRDefault="00E81FE9" w:rsidP="00D83504">
@@ -9778,3748 +9821,3892 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00186771">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Multiple </w:t>
       </w:r>
       <w:r w:rsidRPr="00186771">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>projects</w:t>
       </w:r>
       <w:r w:rsidRPr="00186771">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> where hired labor may be used, if the purchase does not limit the pool of installers or other trades persons that can be involved (i.e., the brand of the product being purchased does not limit the pool of installers only to those who are certified by the brand manufacturer). Installation labor must be procured through a separate solicitation in accordance with applicable construction laws.</w:t>
+        <w:t xml:space="preserve"> where hired labor may be used, if the purchase does not limit the pool of installers or other trades persons that can be involved (i.e., the brand of the product being purchased does not limit the pool of installers only to those who are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186771">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>certified by the brand manufacturer). Installation labor must be procured through a separate solicitation in accordance with applicable construction laws.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F290B82" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRDefault="00E81FE9" w:rsidP="00D83504">
+    <w:p w14:paraId="1F290B82" w14:textId="63D26632" w:rsidR="00E81FE9" w:rsidRDefault="00E81FE9" w:rsidP="00D83504">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00186771">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Please click on MBPO </w:t>
-[...45 lines deleted...]
-      </w:ins>
+        <w:t xml:space="preserve">Please </w:t>
+      </w:r>
+      <w:r w:rsidR="00734BFC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>select</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186771">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MBPO </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="69" w:name="_Hlk198794238"/>
+      <w:r w:rsidRPr="00186771">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00186771">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-17-1080-OSD03-SRC02-10360&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00186771">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00186771">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00186771">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PO-17-1080-OSD03-SRC02-10360</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186771">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="69"/>
+      <w:r w:rsidRPr="00186771">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for theTRD01 Contract User Guide for information regarding Contractors who provide construction, reconstruction, alteration, installation, demolition, maintenance and/or repair services. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61041EA5" w14:textId="35F4D20E" w:rsidR="00E81FE9" w:rsidRPr="00E81FE9" w:rsidRDefault="00E81FE9" w:rsidP="00E81FE9">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="70" w:name="_Toc226554613"/>
+      <w:r>
+        <w:t>Purchase of Pricing Construction Materials without Labor</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="70"/>
-      <w:r w:rsidRPr="00186771">
+    </w:p>
+    <w:p w14:paraId="0B0E8959" w14:textId="73D0127C" w:rsidR="00E81FE9" w:rsidRPr="00E81FE9" w:rsidRDefault="00E81FE9" w:rsidP="00E81FE9">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> for theTRD01 Contract User Guide for information regarding Contractors who provide construction, reconstruction, alteration, installation, demolition, maintenance and/or repair services. </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="000447D0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Energy Star- qualified and WaterSense-labeled products and a growing number of solar-powered solutions. Products or services may include, but are not limited to, those which contain recycled content, minimize waste, conserve energy or water, and reduce the amount of toxic materials either disposed of or consumed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D4F142F" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRDefault="00E81FE9" w:rsidP="00266475">
+    <w:p w14:paraId="47B7DE18" w14:textId="48EC7D8D" w:rsidR="00E81FE9" w:rsidRDefault="00E81FE9" w:rsidP="00E81FE9">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="71" w:name="_Toc226554614"/>
+      <w:r>
+        <w:t>If Product Cannot Be Found</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="71"/>
+    </w:p>
+    <w:p w14:paraId="6DA21345" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="00D33A10" w:rsidRDefault="00E81FE9" w:rsidP="00E81FE9">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D33A10">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If a product cannot be found in the vendor’s catalog, price sheet or PunchOut, it is recommended to contact the vendor directly to inquire if it is available for purchase on this contract.  If the product meets the scope of the product category, the vendor may be able to add it to their product offerings after OSD has provided approval for such addition. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19766234" w14:textId="63382BFE" w:rsidR="00E81FE9" w:rsidRPr="00E81FE9" w:rsidRDefault="00E81FE9" w:rsidP="00E81FE9">
+      <w:r w:rsidRPr="00D33A10">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>If the product is not listed in the scope of the product category, a buyer may contact the Strategic Sourcing Lead to inquire whether the product may be purchased.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71C99DDE" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRDefault="00E81FE9" w:rsidP="00266475">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-      </w:pPr>
-[...115 lines deleted...]
-        </w:rPr>
         <w:sectPr w:rsidR="00E81FE9" w:rsidSect="003E7DC2">
-          <w:footerReference w:type="first" r:id="rId57"/>
+          <w:footerReference w:type="first" r:id="rId59"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="125" w:right="1152" w:bottom="1440" w:left="1152" w:header="864" w:footer="360" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66F6F6D9" w14:textId="572D18D1" w:rsidR="00E51057" w:rsidRPr="00ED150D" w:rsidRDefault="00E51057" w:rsidP="00633557">
+    <w:p w14:paraId="15292989" w14:textId="77777777" w:rsidR="00146328" w:rsidRDefault="00E51057" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:rPr>
-[...9 lines deleted...]
-      <w:bookmarkStart w:id="80" w:name="_Toc210986478"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="72" w:name="_Appendix_A:_Vendor"/>
+      <w:bookmarkStart w:id="73" w:name="_Vendor_Specific_Information"/>
+      <w:bookmarkStart w:id="74" w:name="_Vendor_Information*"/>
+      <w:bookmarkStart w:id="75" w:name="_Vendor_List_and"/>
+      <w:bookmarkStart w:id="76" w:name="_Appendix_A:_1"/>
+      <w:bookmarkStart w:id="77" w:name="_Toc194066623"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc226554615"/>
+      <w:bookmarkEnd w:id="72"/>
+      <w:bookmarkEnd w:id="73"/>
       <w:bookmarkEnd w:id="74"/>
       <w:bookmarkEnd w:id="75"/>
       <w:bookmarkEnd w:id="76"/>
-      <w:bookmarkEnd w:id="77"/>
-      <w:bookmarkEnd w:id="78"/>
       <w:r w:rsidRPr="00ED150D">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Vendor </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">List and </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED150D">
         <w:t>Information</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="79"/>
-[...6 lines deleted...]
-        </w:rPr>
+      <w:bookmarkEnd w:id="77"/>
+      <w:bookmarkEnd w:id="78"/>
+    </w:p>
+    <w:p w14:paraId="66F6F6D9" w14:textId="5D93A26F" w:rsidR="00E51057" w:rsidRPr="00ED150D" w:rsidRDefault="00146328" w:rsidP="00146328">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="double"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00146328">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Note:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> N/A = Not Applicable</w:t>
+      </w:r>
+      <w:r w:rsidR="00E51057" w:rsidRPr="00B142B5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="14502" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Vendor Information Table"/>
-        <w:tblDescription w:val="This table includes the following column headings and information: vendor name, Master Blanket Purchase Order Number, MMARS Vendor Code, MMARS Vendor Line, Contact Person, Phone number, Email, Categories, Regions, Discounts (PPD, Dock Delivery, Other), MBE, WMBE, WBE, Vetran status, Minimum Order, and list of any other imporatant items.  "/>
+        <w:tblDescription w:val="This table may list the contract's approved vendors and their associated details. Users may find vendor-specific information, including contact details, Master Blanket Purchase Order number (with a direct link), service categories, geographic regions, applicable prompt payment or delivery discounts, and any other important items related to the contract."/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2570"/>
         <w:gridCol w:w="2840"/>
         <w:gridCol w:w="1377"/>
         <w:gridCol w:w="1469"/>
         <w:gridCol w:w="2154"/>
         <w:gridCol w:w="1150"/>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="1382"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E81FE9" w:rsidRPr="00ED150D" w14:paraId="08EC9EA9" w14:textId="77777777" w:rsidTr="27A473F4">
+      <w:tr w:rsidR="00E81FE9" w:rsidRPr="00ED150D" w14:paraId="08EC9EA9" w14:textId="77777777" w:rsidTr="583726EB">
         <w:trPr>
           <w:trHeight w:val="679"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2570" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D064DB1" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="4D064DB1" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:ind w:left="-120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="81" w:name="_Hlk198798005"/>
+            <w:bookmarkStart w:id="79" w:name="_Hlk198798005"/>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Vendor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2840" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05DF4B6F" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="05DF4B6F" w14:textId="67BFC372" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Master Blanket Purchase Order #</w:t>
+              <w:t xml:space="preserve">Master Blanket Purchase Order </w:t>
+            </w:r>
+            <w:r w:rsidR="00146328">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1377" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="625D9A6B" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="625D9A6B" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Contact Person</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1469" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BF9E472" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="3BF9E472" w14:textId="046F9C47" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Phone #</w:t>
+              <w:t xml:space="preserve">Phone </w:t>
+            </w:r>
+            <w:r w:rsidR="00146328">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2154" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7CBDC0A1" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="7CBDC0A1" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1693CAD0" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="1693CAD0" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Categories</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3ED85DD0" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="3ED85DD0" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Discounts</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D93BCA6" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="0D93BCA6" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(Prompt Payment Discount)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1382" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77B8D5BD" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="77B8D5BD" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Vendor SDP commitment</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E81FE9" w:rsidRPr="00ED150D" w14:paraId="3F37258F" w14:textId="77777777" w:rsidTr="27A473F4">
+      <w:tr w:rsidR="00E81FE9" w:rsidRPr="00ED150D" w14:paraId="3F37258F" w14:textId="77777777" w:rsidTr="583726EB">
         <w:trPr>
           <w:trHeight w:val="294"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2570" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="788F7B8E" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="788F7B8E" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>**Master MBPO (All contract documents)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3383DF56" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="3383DF56" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r w:rsidRPr="006F3E0B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-23-1080-OSD03-SRC3-25885</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1377" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="651BBDAE" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="651BBDAE" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Richard Levesque</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1469" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7448BB70" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="7448BB70" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>617-359-7269</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2154" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="254BA1DD" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="254BA1DD" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r w:rsidRPr="006F3E0B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>richard.levesque@mass.gov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="618D5D98" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="618D5D98" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="074C86E9" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="074C86E9" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1382" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1DE04155" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="1DE04155" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E81FE9" w14:paraId="32894E6C" w14:textId="77777777" w:rsidTr="27A473F4">
+      <w:tr w:rsidR="00E81FE9" w14:paraId="32894E6C" w14:textId="77777777" w:rsidTr="583726EB">
         <w:trPr>
           <w:trHeight w:val="343"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2570" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41A8A3F5" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="41A8A3F5" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Carr Hardware and Supply Company, Inc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DA6D301" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="7DA6D301" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId60">
+            <w:hyperlink r:id="rId62">
               <w:r w:rsidRPr="006F3E0B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-22-1080-OSD03-SRC04-26314</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1377" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03F9C7E0" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="03F9C7E0" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Dan Kays</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1469" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20758F41" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="20758F41" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>413-443-5611</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2154" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="590570E7" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="590570E7" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId61">
+            <w:hyperlink r:id="rId63">
               <w:r w:rsidRPr="006F3E0B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>dank@carrhardware.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40C921EA" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="40C921EA" w14:textId="04ABE2D6" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00146328">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="006F3E0B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F26D93B" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="7F26D93B" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2% - 10 days</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1068BABA" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="1068BABA" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1% - 15 days</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CD022A7" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="1CD022A7" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0.5% - 20 days</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77CE132B" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="77CE132B" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1382" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37C242CC" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="37C242CC" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E81FE9" w14:paraId="052403F5" w14:textId="77777777" w:rsidTr="27A473F4">
+      <w:tr w:rsidR="00E81FE9" w14:paraId="052403F5" w14:textId="77777777" w:rsidTr="583726EB">
         <w:trPr>
           <w:trHeight w:val="343"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2570" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5892558E" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="5892558E" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Cason's Equipment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00E91E01" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="00E91E01" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId62">
+            <w:hyperlink r:id="rId64">
               <w:r w:rsidRPr="006F3E0B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-22-1080-OSD03-SRC04-26315</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1377" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A30B1AE" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="0A30B1AE" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Thomas Cason</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1469" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="091D253A" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="091D253A" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>978-459-6852</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2154" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E29C5D9" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="3E29C5D9" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId63">
+            <w:hyperlink r:id="rId65">
               <w:r w:rsidRPr="006F3E0B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>lcason@casonsequipment.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6397F8A0" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="6397F8A0" w14:textId="5129D45A" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00146328">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="006F3E0B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5829EBBD" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="5829EBBD" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1% - 10 days</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B4594CA" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="5B4594CA" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1% - 15 days</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1769EF23" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="1769EF23" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1% - 20 days</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5607DED1" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="5607DED1" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1382" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06FBCE3F" w14:textId="5B487E29" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="004E3AE1" w:rsidP="00E40989">
+          <w:p w14:paraId="06FBCE3F" w14:textId="5B487E29" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="004E3AE1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Supplier Diversity Office (SDO) Certification Type: </w:t>
             </w:r>
             <w:r w:rsidR="008A26C1" w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">SBPP, </w:t>
             </w:r>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">SDP Commitment: </w:t>
             </w:r>
             <w:r w:rsidR="00E81FE9" w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E81FE9" w14:paraId="6BA5E092" w14:textId="77777777" w:rsidTr="27A473F4">
+      <w:tr w:rsidR="00E81FE9" w14:paraId="6BA5E092" w14:textId="77777777" w:rsidTr="583726EB">
         <w:trPr>
           <w:trHeight w:val="343"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2570" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51B882E7" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="51B882E7" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>DLP Industries, Inc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E82BAE6" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="2E82BAE6" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId64">
+            <w:hyperlink r:id="rId66">
               <w:r w:rsidRPr="006F3E0B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-22-1080-OSD03-SRC04-26311</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1377" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6848E15E" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="6848E15E" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>David L. Patterson</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1469" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4EFACEDB" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="4EFACEDB" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>781-337-8800</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2154" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06DE7D21" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="06DE7D21" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId65">
+            <w:hyperlink r:id="rId67">
               <w:r w:rsidRPr="006F3E0B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>dpatterson@dlpindustries.net</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20731F1A" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="20731F1A" w14:textId="4CC46BC4" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00146328">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="006F3E0B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B7CE030" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="7B7CE030" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>5% - 10 days</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00B1970A" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="00B1970A" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4% - 15 days</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37FC0904" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="37FC0904" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3% - 20 days</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5AF2A2A3" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="5AF2A2A3" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2% - 30 days</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1382" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="295637C2" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="295637C2" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>30%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E81FE9" w14:paraId="5218BFFE" w14:textId="77777777" w:rsidTr="27A473F4">
+      <w:tr w:rsidR="00E81FE9" w14:paraId="5218BFFE" w14:textId="77777777" w:rsidTr="583726EB">
         <w:trPr>
           <w:trHeight w:val="343"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2570" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55A52BBC" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="55A52BBC" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Everett Supply &amp; True Value Hardware</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C8BBE50" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="3C8BBE50" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId66">
+            <w:hyperlink r:id="rId68">
               <w:r w:rsidRPr="006F3E0B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-22-1080-OSD03-SRC04-26312</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1377" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5810D5EF" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="5810D5EF" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Al Lattanzi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1469" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18EC079F" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="18EC079F" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>617-387-6524</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2154" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31ED116A" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="31ED116A" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId67">
+            <w:hyperlink r:id="rId69">
               <w:r w:rsidRPr="006F3E0B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>ajflattanzi@comcast.net</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6EC1E141" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="6EC1E141" w14:textId="26672DB3" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00146328">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="006F3E0B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1EEB5AF9" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="1EEB5AF9" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>5% - 10 days</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="460DCCB6" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="460DCCB6" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4% - 15 days</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A733C2F" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="1A733C2F" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3% - 20 days</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51D89749" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="51D89749" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2% - 30 days</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1382" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D30BEE8" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="7D30BEE8" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E81FE9" w14:paraId="5FC9C1EB" w14:textId="77777777" w:rsidTr="27A473F4">
+      <w:tr w:rsidR="00E81FE9" w14:paraId="5FC9C1EB" w14:textId="77777777" w:rsidTr="583726EB">
         <w:trPr>
           <w:trHeight w:val="343"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2570" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A8A5AE7" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="1A8A5AE7" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Fernandes Lumber Inc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48CE0B69" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="48CE0B69" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId68">
+            <w:hyperlink r:id="rId70">
               <w:r w:rsidRPr="006F3E0B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-22-1080-OSD03-SRC04-30849</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1377" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23989D87" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="23989D87" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Ken Fernandes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1469" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30E00A7A" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="30E00A7A" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>508-238-3651</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2154" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1DFEBA45" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="1DFEBA45" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId69">
+            <w:hyperlink r:id="rId71">
               <w:r w:rsidRPr="006F3E0B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>fernandeslumber@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="503CBBA3" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="503CBBA3" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>All Except Appliances</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44F73C7F" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="44F73C7F" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4% - 10 days</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BD8BDA2" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="5BD8BDA2" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3% - 15 days</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24EFE677" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="24EFE677" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2% - 20 days</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22692B50" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="22692B50" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0% - 30 days</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1382" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37AF6BDD" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="37AF6BDD" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E81FE9" w14:paraId="29006558" w14:textId="77777777" w:rsidTr="27A473F4">
+      <w:tr w:rsidR="00E81FE9" w14:paraId="29006558" w14:textId="77777777" w:rsidTr="583726EB">
         <w:trPr>
           <w:trHeight w:val="343"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2570" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A213CE5" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="5A213CE5" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>FHC Industrial</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="482A05F1" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="482A05F1" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId70">
+            <w:hyperlink r:id="rId72">
               <w:r w:rsidRPr="006F3E0B">
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>PO-23-1080-OSD03-SRC01-29044</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1377" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F32C5D8" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="0F32C5D8" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Dan Clark</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1469" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29DCBA66" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="29DCBA66" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>978-833-3157</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2154" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13E7A71C" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="13E7A71C" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId71">
+            <w:hyperlink r:id="rId73">
               <w:r w:rsidRPr="006F3E0B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>sales@fhcindustrial.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39029EA9" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="39029EA9" w14:textId="5F50EA4B" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00146328">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="006F3E0B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="348D89CB" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="348D89CB" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4% - 10 days</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34EC06C4" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="34EC06C4" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3% - 15 days</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5DCC54C2" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="5DCC54C2" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2% - 20 days</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02DC823A" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="02DC823A" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1% - 30 days</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1382" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="607CA630" w14:textId="12DCCF4F" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00426C41" w:rsidP="00E40989">
+          <w:p w14:paraId="607CA630" w14:textId="12DCCF4F" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00426C41">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Supplier Diversity Office (SDO) Certification Type: SBPP, SDP Commitment:</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Supplier Diversity Office (SDO) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00E81FE9" w:rsidRPr="006F3E0B">
+              <w:lastRenderedPageBreak/>
+              <w:t>Certification Type: SBPP, SDP Commitment:</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E81FE9" w:rsidRPr="006F3E0B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
               <w:t>3%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E81FE9" w:rsidRPr="00ED150D" w14:paraId="473C40D1" w14:textId="77777777" w:rsidTr="27A473F4">
+      <w:tr w:rsidR="00E81FE9" w:rsidRPr="00ED150D" w14:paraId="473C40D1" w14:textId="77777777" w:rsidTr="583726EB">
         <w:trPr>
           <w:trHeight w:val="343"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2570" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F3CACA6" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="0F3CACA6" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Home Depot U.S.A., Inc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25B82151" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="25B82151" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId72">
+            <w:hyperlink r:id="rId74">
               <w:r w:rsidRPr="006F3E0B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t xml:space="preserve">   </w:t>
               </w:r>
               <w:r w:rsidRPr="006F3E0B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-23-1080-OSD03-SRC3-25884</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1377" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23E2DF11" w14:textId="4FAD6CC9" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="1489178C" w:rsidP="27A473F4">
+          <w:p w14:paraId="23E2DF11" w14:textId="5CB138B4" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="1489178C" w:rsidP="583726EB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="27A473F4">
+            <w:r w:rsidRPr="583726EB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Richard Nyberg</w:t>
+              <w:t>Ric</w:t>
+            </w:r>
+            <w:r w:rsidR="11C96A40" w:rsidRPr="583726EB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>k Hixon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1469" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51946352" w14:textId="4A2BB343" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="1489178C" w:rsidP="27A473F4">
+          <w:p w14:paraId="51946352" w14:textId="4CDCA743" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="11C96A40" w:rsidP="583726EB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="27A473F4">
+            <w:r w:rsidRPr="583726EB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>404-229-0188</w:t>
+              <w:t>757-287-9227</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2154" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44B319F4" w14:textId="67E4FEE7" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="1489178C" w:rsidP="27A473F4">
-[...8 lines deleted...]
-              <w:r w:rsidRPr="27A473F4">
+          <w:p w14:paraId="44B319F4" w14:textId="29CBF13C" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="355D0E09" w:rsidP="583726EB">
+            <w:hyperlink r:id="rId75">
+              <w:r w:rsidRPr="583726EB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
-                <w:t>richard_nyberg@homedepot.com</w:t>
+                <w:t>omniapartners@homedepot.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25F78553" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="25F78553" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>All</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23C29945" w14:textId="10974C3E" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="23C29945" w14:textId="42144827" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00B63109">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F3E0B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>See page 1</w:t>
+              <w:t>Refer to</w:t>
+            </w:r>
+            <w:r w:rsidR="00E81FE9" w:rsidRPr="006F3E0B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> page 1</w:t>
             </w:r>
             <w:r w:rsidR="00F4644B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1382" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B7EB6EB" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="7B7EB6EB" w14:textId="154C9977" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="583726EB">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F3E0B">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="583726EB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>7%</w:t>
+            </w:r>
+            <w:r w:rsidR="2D1B36D8" w:rsidRPr="583726EB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Average</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E81FE9" w14:paraId="3A0371D2" w14:textId="77777777" w:rsidTr="27A473F4">
+      <w:tr w:rsidR="00E81FE9" w14:paraId="3A0371D2" w14:textId="77777777" w:rsidTr="583726EB">
         <w:trPr>
           <w:trHeight w:val="557"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2570" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D8F7E0B" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="4A2BFAA0" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="003B09A3" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:strike/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F3E0B">
+            <w:r w:rsidRPr="003B09A3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:strike/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Lowe’s Companies, Inc. dba Lowe’s Home Center, Inc</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D8F7E0B" w14:textId="3CDB860E" w:rsidR="00011762" w:rsidRPr="00011762" w:rsidRDefault="00011762" w:rsidP="00011762">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00011762">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>SUSPENDED</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34E37052" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="34E37052" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="00751842" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:strike/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId74">
-              <w:r w:rsidRPr="006F3E0B">
+            <w:hyperlink r:id="rId76">
+              <w:r w:rsidRPr="00751842">
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:strike/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>PO-23-1080-OSD03-SRC01-28648</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1377" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1458CB3D" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="1458CB3D" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="00751842" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:strike/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F3E0B">
+            <w:r w:rsidRPr="00751842">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:strike/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Ron Manning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1469" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D79A7A5" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="2D79A7A5" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="00751842" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:strike/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F3E0B">
+            <w:r w:rsidRPr="00751842">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:strike/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>774-613-1973</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2154" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F213F88" w14:textId="404EC568" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="2F213F88" w14:textId="404EC568" w:rsidR="00E81FE9" w:rsidRPr="00751842" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:strike/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F3E0B">
+            <w:r w:rsidRPr="00751842">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:strike/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Ron.manning@lowes.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="298F0F09" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="298F0F09" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="00751842" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:strike/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F3E0B">
+            <w:r w:rsidRPr="00751842">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:strike/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>All</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7040A2CF" w14:textId="22433395" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="7040A2CF" w14:textId="14D3B28E" w:rsidR="00E81FE9" w:rsidRPr="00751842" w:rsidRDefault="00B63109">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:strike/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F3E0B">
+            <w:r w:rsidRPr="00751842">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:strike/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>See page 1</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00F4644B">
+              <w:t>Refer to</w:t>
+            </w:r>
+            <w:r w:rsidR="00E81FE9" w:rsidRPr="00751842">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:strike/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> page 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00F4644B" w:rsidRPr="00751842">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:strike/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1382" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AB2D788" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="7AB2D788" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="00751842" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:strike/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F3E0B">
+            <w:r w:rsidRPr="00751842">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:strike/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E81FE9" w14:paraId="13145924" w14:textId="77777777" w:rsidTr="27A473F4">
+      <w:tr w:rsidR="00E81FE9" w14:paraId="13145924" w14:textId="77777777" w:rsidTr="583726EB">
         <w:trPr>
           <w:trHeight w:val="294"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2570" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3132510B" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="3132510B" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Marine Lumber Operator Inc., dba Marine Home Center</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="725BDEF8" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="725BDEF8" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId75">
+            <w:hyperlink r:id="rId77">
               <w:r w:rsidRPr="006F3E0B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-22-1080-OSD03-SRC04-30469</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1377" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4985D757" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="4985D757" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Maureen Gibbons</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1469" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2EA2F933" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="2EA2F933" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>508-228-0900 x1186</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2154" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D3EF624" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="3D3EF624" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId76">
+            <w:hyperlink r:id="rId78">
               <w:r w:rsidRPr="006F3E0B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>maureengibbons@marinehomecenter.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="33758A09" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="33758A09" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F3D55A2" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="3F3D55A2" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>All except Material Handling, Power Sources / Accessories and Miscellaneous</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F0B03F1" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="2F0B03F1" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0% - 10 days</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54A2F118" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="54A2F118" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0% - 15 days</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A07F692" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="0A07F692" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0% - 20 days</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E8AF223" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="6E8AF223" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0% - 30 days</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1382" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63782445" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="63782445" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E81FE9" w14:paraId="33FDEBD9" w14:textId="77777777" w:rsidTr="27A473F4">
+      <w:tr w:rsidR="00E81FE9" w14:paraId="33FDEBD9" w14:textId="77777777" w:rsidTr="583726EB">
         <w:trPr>
           <w:trHeight w:val="294"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2570" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0EAC670A" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="0EAC670A" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Home Décor Group D.B.A. Richmond Hardware &amp; Plumbing Supply Inc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06F99D83" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="06F99D83" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId77">
+            <w:hyperlink r:id="rId79">
               <w:r w:rsidRPr="006F3E0B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-22-1080-OSD03-SRC04-26313</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1377" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="311C6AE1" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="311C6AE1" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Steven Richmond</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1469" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A3D0DBC" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="2A3D0DBC" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>781-843-0066</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2154" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0344B087" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="0344B087" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId78">
+            <w:hyperlink r:id="rId80">
               <w:r w:rsidRPr="006F3E0B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>steve@richmondhardware.com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D34EC9A" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="7D34EC9A" w14:textId="3E3916EA" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00146328">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="006F3E0B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7265CDAD" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="7265CDAD" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1% - 10 days</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46904ED2" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="46904ED2" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1382" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="292CBA90" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="292CBA90" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E81FE9" w:rsidRPr="00ED150D" w14:paraId="17EBEA20" w14:textId="77777777" w:rsidTr="27A473F4">
+      <w:tr w:rsidR="00E81FE9" w:rsidRPr="00ED150D" w14:paraId="17EBEA20" w14:textId="77777777" w:rsidTr="583726EB">
         <w:trPr>
           <w:trHeight w:val="294"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2570" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F4DACE3" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="2F4DACE3" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Tools Unlimited Inc </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51EE5E20" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="51EE5E20" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId79">
+            <w:hyperlink r:id="rId81">
               <w:r w:rsidRPr="006F3E0B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-22-1080-OSD03-SRC04-26148</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1377" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="409DCD6A" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="409DCD6A" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Steve Pires</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1469" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00DE228B" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="00DE228B" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>781-341-1188</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2154" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64DFE976" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="64DFE976" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId80">
+            <w:hyperlink r:id="rId82">
               <w:r w:rsidRPr="006F3E0B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>info@toolsunlimitedinc.net</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D0C5232" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="7D0C5232" w14:textId="2F30D66A" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00146328">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="006F3E0B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CBA36E8" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="5CBA36E8" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2% - 15 days</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ED94E1A" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="6ED94E1A" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">1% - 20 days </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1382" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="219623E6" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="219623E6" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E81FE9" w14:paraId="265E4D6F" w14:textId="77777777" w:rsidTr="27A473F4">
+      <w:tr w:rsidR="00E81FE9" w14:paraId="265E4D6F" w14:textId="77777777" w:rsidTr="583726EB">
         <w:trPr>
           <w:trHeight w:val="294"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2570" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5081909C" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="5081909C" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>The Norfolk Companies, Inc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1595995A" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="1595995A" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId81">
+            <w:hyperlink r:id="rId83">
               <w:r w:rsidRPr="006F3E0B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-23-1080-OSD03-SRC3-26149</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1377" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2728BBA8" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="2728BBA8" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Matt Jenkins</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1469" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60B3EB14" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="60B3EB14" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>617-313-5050x 1104</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2154" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="714E504E" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="714E504E" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId82">
+            <w:hyperlink r:id="rId84">
               <w:r w:rsidRPr="006F3E0B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>mjenkins@thenorfolkcompanies.com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="646BABB5" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="646BABB5" w14:textId="7F9E7E51" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00146328">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="006F3E0B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11A723D6" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="11A723D6" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2% - 10 days</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54167D7E" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="54167D7E" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1.75% - 15 days</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DD91FD0" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="7DD91FD0" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1.5% - 20 days</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0DA674FD" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="0DA674FD" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1%- 30 days</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1382" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45E2BC4A" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="45E2BC4A" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E81FE9" w:rsidRPr="00ED150D" w14:paraId="5D3D22F6" w14:textId="77777777" w:rsidTr="27A473F4">
+      <w:tr w:rsidR="00E81FE9" w:rsidRPr="00ED150D" w14:paraId="5D3D22F6" w14:textId="77777777" w:rsidTr="583726EB">
         <w:trPr>
           <w:trHeight w:val="294"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2570" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0ACD5A0B" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="0ACD5A0B" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>The Sherwin-Williams Company</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03040CC0" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="03040CC0" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId83">
+            <w:hyperlink r:id="rId85">
               <w:r w:rsidRPr="006F3E0B">
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>PO-22-1080-OSD03-SRC04-30468</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1377" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D69D06E" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="4D69D06E" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Kevin McCoy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1469" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F6DEC05" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="6F6DEC05" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>216-566-7422</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2154" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67046769" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="67046769" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId84">
+            <w:hyperlink r:id="rId86">
               <w:r w:rsidRPr="006F3E0B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>Kevin.j.mccoy@sherwin.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F00210E" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="2F00210E" w14:textId="7E60D325" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00146328">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="006F3E0B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3300DDDE" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="3300DDDE" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>5% - 10 days</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="434C67F0" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="434C67F0" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4% - 15 days</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="653C374E" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="653C374E" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3% - 20 days</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5222925D" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="5222925D" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">2% - 30 days </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1382" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1355CA43" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9" w:rsidP="00E40989">
+          <w:p w14:paraId="1355CA43" w14:textId="77777777" w:rsidR="00E81FE9" w:rsidRPr="006F3E0B" w:rsidRDefault="00E81FE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F3E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="387CC61A" w14:textId="4EDB8DE9" w:rsidR="00304C6F" w:rsidRDefault="00275216" w:rsidP="00E81FE9">
+    <w:p w14:paraId="5605A208" w14:textId="77777777" w:rsidR="00146328" w:rsidRDefault="00146328" w:rsidP="00E81FE9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="82" w:name="_Appendix_A:_[add"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="82"/>
+      <w:bookmarkStart w:id="80" w:name="_Appendix_A:_[add"/>
+      <w:bookmarkStart w:id="81" w:name="_Toc194066624"/>
+      <w:bookmarkEnd w:id="79"/>
+      <w:bookmarkEnd w:id="80"/>
+    </w:p>
+    <w:p w14:paraId="387CC61A" w14:textId="63913E08" w:rsidR="00304C6F" w:rsidRDefault="00275216" w:rsidP="00E81FE9">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="82" w:name="_Toc226554616"/>
       <w:r w:rsidRPr="00275216">
         <w:t>United Nations Standard Products and Services Code</w:t>
       </w:r>
       <w:r w:rsidR="00F0545F" w:rsidRPr="00F0545F">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
       <w:r w:rsidRPr="00275216">
         <w:t xml:space="preserve"> (UNSPSC</w:t>
       </w:r>
       <w:r w:rsidR="00F0545F" w:rsidRPr="00F0545F">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
       <w:r w:rsidRPr="00275216">
         <w:t>)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="83"/>
+      <w:bookmarkEnd w:id="82"/>
       <w:r w:rsidR="00F0545F" w:rsidRPr="00E23F4C">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="84"/>
+      <w:bookmarkEnd w:id="81"/>
     </w:p>
     <w:p w14:paraId="59BFD38A" w14:textId="0757D4FD" w:rsidR="00E53E55" w:rsidRDefault="00D119CD" w:rsidP="00304C6F">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D119CD">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UNSPSC </w:t>
       </w:r>
       <w:r w:rsidR="00E53E55" w:rsidRPr="00E53E55">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
       <w:r w:rsidR="00E81FE9" w:rsidRPr="00E81FE9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FAC119</w:t>
@@ -13529,51 +13716,50 @@
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BE94C86" w14:textId="0648BDB3" w:rsidR="00E81FE9" w:rsidRPr="00E81FE9" w:rsidRDefault="00E81FE9" w:rsidP="00D83504">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E81FE9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>27</w:t>
       </w:r>
       <w:r w:rsidRPr="005B48B8">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00E81FE9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00E81FE9">
@@ -13847,120 +14033,119 @@
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00E81FE9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>00 Electrical equipment and components and supplies</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00931DF2" w:rsidRPr="00136036" w:rsidSect="008A4943">
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="864" w:footer="360" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0BFEB5B4" w14:textId="77777777" w:rsidR="00D62B61" w:rsidRDefault="00D62B61" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="4411C541" w14:textId="77777777" w:rsidR="00B43BC9" w:rsidRDefault="00B43BC9" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="458D7A3B" w14:textId="77777777" w:rsidR="00D62B61" w:rsidRDefault="00D62B61"/>
+    <w:p w14:paraId="78C925E7" w14:textId="77777777" w:rsidR="00B43BC9" w:rsidRDefault="00B43BC9"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E00F623" w14:textId="77777777" w:rsidR="00D62B61" w:rsidRDefault="00D62B61" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="7BD4E3AB" w14:textId="77777777" w:rsidR="00B43BC9" w:rsidRDefault="00B43BC9" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45EF8264" w14:textId="77777777" w:rsidR="00D62B61" w:rsidRDefault="00D62B61"/>
+    <w:p w14:paraId="312EFEF9" w14:textId="77777777" w:rsidR="00B43BC9" w:rsidRDefault="00B43BC9"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="52C6D317" w14:textId="77777777" w:rsidR="00D62B61" w:rsidRDefault="00D62B61">
+    <w:p w14:paraId="3E947551" w14:textId="77777777" w:rsidR="00B43BC9" w:rsidRDefault="00B43BC9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
@@ -14230,51 +14415,51 @@
         <w:rPr>
           <w:color w:val="2E368F"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">www.mass.gov/osd </w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidRPr="003E118F">
       <w:rPr>
         <w:color w:val="2E368F"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>| TDD: (617) 727 - 2716 | Fax: (617) 727 - 4527</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2B8C5047" w14:textId="77777777" w:rsidR="00B564C1" w:rsidRDefault="00B564C1" w:rsidP="00B564C1">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wpg">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63A21D9F" wp14:editId="5D574E5A">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63A21D9F" wp14:editId="5D574E5A">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9705975</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7772400" cy="352425"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1730328604" name="Group 1730328604">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                     <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                   <wpg:wgp>
                     <wpg:cNvGrpSpPr>
                       <a:grpSpLocks/>
@@ -14349,53 +14534,53 @@
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
           <w:pict>
-            <v:group w14:anchorId="66E19283" id="Group 1730328604" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:764.25pt;width:612pt;height:27.75pt;z-index:251661312;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin=",15285" coordsize="12240,555" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCsDMQilwIAAG0HAAAOAAAAZHJzL2Uyb0RvYy54bWzcVdtu1DAQfUfiHyy/02xuTTdqtiq9CalA&#10;ReEDvI5zEYltxt7Nlq9n7OwlLDygVgKJF8vjGY/nnDmTnF9s+o6sBZhWyYKGJzNKhOSqbGVd0C+f&#10;b9+cUWIskyXrlBQFfRKGXixevzofdC4i1aiuFEAwiTT5oAvaWKvzIDC8ET0zJ0oLic5KQc8smlAH&#10;JbABs/ddEM1mp8GgoNSguDAGT69HJ134/FUluP1YVUZY0hUUa7N+Bb8u3RoszlleA9NNy7dlsGdU&#10;0bNW4qP7VNfMMrKC9pdUfctBGVXZE676QFVVy4XHgGjC2RGaO1Ar7bHU+VDrPU1I7RFPz07LP6zv&#10;QD/qBxirx+294l8N8hIMus6nfmfXYzBZDu9Vif1kK6s88E0FvUuBkMjG8/u051dsLOF4mGVZlMyw&#10;DRx9cRolUTo2gDfYpcO1MI3O9p6b7eUwwrvj1TT13oDl46u+0m1lrvMoJXNgy7yMrceGaeGbYBwb&#10;D0DaEpUex/MomqdZTIlkPTLxCbXGZN0JcupAuSowfMesGWklUl01GCUuAdTQCFZidaGLRwyTC84w&#10;2JQ/5HlC2I7rCV1hMvcv7OhiuQZj74TqidsUFLB030S2vjfWFXMIcT01qmvL27brvAH18qoDsmY4&#10;Uje3b+fxrhk/hXXSBUvlro0Z3YlH6YCNBC1V+YQgQY1zid8R3DQKvlMy4EwW1HxbMRCUdO8kEjUP&#10;EycB640kzSI0YOpZTj1MckxVUEvJuL2y4+CvNLR1gy+FHrRUlyjiqvXAHfFjVdtiUUl/SVJxGIZx&#10;FDpQx4rK/oGikjh2r7L8N4pKZr6i/QAe5PJiRUU3cTYfJ+JIeP+VovwnC7/pfta2/x/305jaXoGH&#10;v+TiBwAAAP//AwBQSwMEFAAGAAgAAAAhACl8WAbfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPg0AQhe8m/ofNmHizCyiGIEvTNOqpMbE1Md6m7BRI2V3CboH+e4eT3mbem7z5XrGeTSdGGnzr&#10;rIJ4FYEgWznd2lrB1+HtIQPhA1qNnbOk4Eoe1uXtTYG5dpP9pHEfasEh1ueooAmhz6X0VUMG/cr1&#10;ZNk7ucFg4HWopR5w4nDTySSKnqXB1vKHBnvaNlSd9xej4H3CafMYv46782l7/TmkH9+7mJS6v5s3&#10;LyACzeHvGBZ8RoeSmY7uYrUXnQIuElhNkywFsfhJ8sTacdEynmRZyP8dyl8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEArAzEIpcCAABtBwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAKXxYBt8AAAALAQAADwAAAAAAAAAAAAAAAADxBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP0FAAAAAA==&#10;">
+            <v:group w14:anchorId="54290955" id="Group 1730328604" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:764.25pt;width:612pt;height:27.75pt;z-index:251661312;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin=",15285" coordsize="12240,555" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCsDMQilwIAAG0HAAAOAAAAZHJzL2Uyb0RvYy54bWzcVdtu1DAQfUfiHyy/02xuTTdqtiq9CalA&#10;ReEDvI5zEYltxt7Nlq9n7OwlLDygVgKJF8vjGY/nnDmTnF9s+o6sBZhWyYKGJzNKhOSqbGVd0C+f&#10;b9+cUWIskyXrlBQFfRKGXixevzofdC4i1aiuFEAwiTT5oAvaWKvzIDC8ET0zJ0oLic5KQc8smlAH&#10;JbABs/ddEM1mp8GgoNSguDAGT69HJ134/FUluP1YVUZY0hUUa7N+Bb8u3RoszlleA9NNy7dlsGdU&#10;0bNW4qP7VNfMMrKC9pdUfctBGVXZE676QFVVy4XHgGjC2RGaO1Ar7bHU+VDrPU1I7RFPz07LP6zv&#10;QD/qBxirx+294l8N8hIMus6nfmfXYzBZDu9Vif1kK6s88E0FvUuBkMjG8/u051dsLOF4mGVZlMyw&#10;DRx9cRolUTo2gDfYpcO1MI3O9p6b7eUwwrvj1TT13oDl46u+0m1lrvMoJXNgy7yMrceGaeGbYBwb&#10;D0DaEpUex/MomqdZTIlkPTLxCbXGZN0JcupAuSowfMesGWklUl01GCUuAdTQCFZidaGLRwyTC84w&#10;2JQ/5HlC2I7rCV1hMvcv7OhiuQZj74TqidsUFLB030S2vjfWFXMIcT01qmvL27brvAH18qoDsmY4&#10;Uje3b+fxrhk/hXXSBUvlro0Z3YlH6YCNBC1V+YQgQY1zid8R3DQKvlMy4EwW1HxbMRCUdO8kEjUP&#10;EycB640kzSI0YOpZTj1MckxVUEvJuL2y4+CvNLR1gy+FHrRUlyjiqvXAHfFjVdtiUUl/SVJxGIZx&#10;FDpQx4rK/oGikjh2r7L8N4pKZr6i/QAe5PJiRUU3cTYfJ+JIeP+VovwnC7/pfta2/x/305jaXoGH&#10;v+TiBwAAAP//AwBQSwMEFAAGAAgAAAAhACl8WAbfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPg0AQhe8m/ofNmHizCyiGIEvTNOqpMbE1Md6m7BRI2V3CboH+e4eT3mbem7z5XrGeTSdGGnzr&#10;rIJ4FYEgWznd2lrB1+HtIQPhA1qNnbOk4Eoe1uXtTYG5dpP9pHEfasEh1ueooAmhz6X0VUMG/cr1&#10;ZNk7ucFg4HWopR5w4nDTySSKnqXB1vKHBnvaNlSd9xej4H3CafMYv46782l7/TmkH9+7mJS6v5s3&#10;LyACzeHvGBZ8RoeSmY7uYrUXnQIuElhNkywFsfhJ8sTacdEynmRZyP8dyl8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEArAzEIpcCAABtBwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAKXxYBt8AAAALAQAADwAAAAAAAAAAAAAAAADxBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP0FAAAAAA==&#10;">
               <v:rect id="Rectangle 6" o:spid="_x0000_s1027" style="position:absolute;top:15285;width:12240;height:149;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQACLuFgyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/dS8Mw&#10;EH8X/B/CCb651MaPrS4bMhQGg4FzjD0ezdkUm0tJ4lr31xtB8PF+3zdfjq4TJwqx9azhdlKAIK69&#10;abnRsH9/vZmCiAnZYOeZNHxThOXi8mKOlfEDv9FplxqRQzhWqMGm1FdSxtqSwzjxPXHmPnxwmPIZ&#10;GmkCDjncdbIsigfpsOXcYLGnlaX6c/flNBwP7eZcpkYdtuplsHfnsJquN1pfX43PTyASjelf/Ode&#10;mzxfqVlZzu4fFfz+lAGQix8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAi7hYMkAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" fillcolor="#efb935" stroked="f"/>
               <v:rect id="Rectangle 7" o:spid="_x0000_s1028" style="position:absolute;top:15433;width:12240;height:407;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAiIwxayQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;EIXvgv8hjODNZrMVkW3TIguCoKC2Ih7TzZgsbiZLErurv945CD0Ob973+NbbOQziiCn3kTSoRQUC&#10;qYu2J6fhbX9/dQsiF0PWDJFQww9m2G7Oz9amsXGiVzzuihMModwYDb6UsZEydx6DyYs4InH2GVMw&#10;hc/kpE1mYngYZF1VNzKYnnjBmxFbj93X7jswZd8+H6b334/rR/LzU9+6hO5F68uL+W4FouBcTs//&#10;7QerYamUWtaqZglWYh2Qmz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAIiMMWskAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" fillcolor="#2e3791" stroked="f"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="29F8E603" w14:textId="77777777" w:rsidR="0019409E" w:rsidRPr="00E365B8" w:rsidRDefault="0019409E" w:rsidP="00E365B8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10938" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
@@ -14724,51 +14909,51 @@
         <w:rPr>
           <w:color w:val="2E368F"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">www.mass.gov/osd </w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidRPr="003E118F">
       <w:rPr>
         <w:color w:val="2E368F"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>| TDD: (617) 727 - 2716 | Fax: (617) 727 - 4527</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="79A39E2A" w14:textId="661D822B" w:rsidR="00AC1E9E" w:rsidRDefault="00DC6031" w:rsidP="00DC6031">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wpg">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="708ECDEC" wp14:editId="317ECAF3">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="708ECDEC" wp14:editId="317ECAF3">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9705975</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7772400" cy="352425"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="26" name="Group 26">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                     <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                   <wpg:wgp>
                     <wpg:cNvGrpSpPr>
                       <a:grpSpLocks/>
@@ -14843,53 +15028,53 @@
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
           <w:pict>
-            <v:group w14:anchorId="3A6EA76E" id="Group 26" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:764.25pt;width:612pt;height:27.75pt;z-index:251659264;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin=",15285" coordsize="12240,555" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkx6drjAIAAF4HAAAOAAAAZHJzL2Uyb0RvYy54bWzcVdtu1DAQfUfiHyy/02yy2aYbNVuV3oRU&#10;oKLwAV7HuYjENmPvZsvXM7b3EhYeUCuBxEvkyYzHZ86csc8vNn1H1gJMq2RB45MJJUJyVbayLuiX&#10;z7dvzigxlsmSdUqKgj4JQy8Wr1+dDzoXiWpUVwogmESafNAFbazVeRQZ3oiemROlhURnpaBnFk2o&#10;oxLYgNn7Lkomk9NoUFBqUFwYg3+vg5MufP6qEtx+rCojLOkKitis/4L/Lt03WpyzvAamm5ZvYbBn&#10;oOhZK/HQfaprZhlZQftLqr7loIyq7AlXfaSqquXC14DVxJOjau5ArbSvpc6HWu9pQmqPeHp2Wv5h&#10;fQf6UT9AQI/Le8W/GuQlGnSdj/3OrkMwWQ7vVYn9ZCurfOGbCnqXAksiG8/v055fsbGE488sy5J0&#10;gm3g6JvOkjSZhQbwBrt02BbPkrO952a7OU5wb9g6m3lvxPJwqke6ReY6j1IyB7bMy9h6bJgWvgnG&#10;sfEApC0LmmSUSNYjA59QY0zWnSCnrhh3OobtGDWBTiLVVYNR4hJADY1gJaKKXTxiH21whsFm/CG/&#10;I6J2HI9oitO5P2FHE8s1GHsnVE/coqCA0H3z2PreWAfmEOJ6aVTXlrdt13kD6uVVB2TNcJRubt/O&#10;p7sm/BTWSRcsldsWMro/vkpXWCBoqconLBJUmEe8P3DRKPhOyYCzWFDzbcVAUNK9k0jUPE5d6603&#10;0lmWoAFjz3LsYZJjqoJaSsLyyoaBX2lo6wZPin3RUl2ieKvWF+6ID6i2YFFBf0tKeEUeSyn7B1JK&#10;p1N3Kst/I6V04hHtJ+6gkxdLKbmZZvMwCkeK+6+k5O8ovMT9kG0fHPdKjG0vvcOzuPgBAAD//wMA&#10;UEsDBBQABgAIAAAAIQApfFgG3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6H&#10;zZh4swsohiBL0zTqqTGxNTHepuwUSNldwm6B/nuHk95m3pu8+V6xnk0nRhp866yCeBWBIFs53dpa&#10;wdfh7SED4QNajZ2zpOBKHtbl7U2BuXaT/aRxH2rBIdbnqKAJoc+l9FVDBv3K9WTZO7nBYOB1qKUe&#10;cOJw08kkip6lwdbyhwZ72jZUnfcXo+B9wmnzGL+Ou/Npe/05pB/fu5iUur+bNy8gAs3h7xgWfEaH&#10;kpmO7mK1F50CLhJYTZMsBbH4SfLE2nHRMp5kWcj/HcpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAGTHp2uMAgAAXgcAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhACl8WAbfAAAACwEAAA8AAAAAAAAAAAAAAAAA5gQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAADyBQAAAAA=&#10;">
+            <v:group w14:anchorId="53F45114" id="Group 26" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:764.25pt;width:612pt;height:27.75pt;z-index:251659264;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin=",15285" coordsize="12240,555" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkx6drjAIAAF4HAAAOAAAAZHJzL2Uyb0RvYy54bWzcVdtu1DAQfUfiHyy/02yy2aYbNVuV3oRU&#10;oKLwAV7HuYjENmPvZsvXM7b3EhYeUCuBxEvkyYzHZ86csc8vNn1H1gJMq2RB45MJJUJyVbayLuiX&#10;z7dvzigxlsmSdUqKgj4JQy8Wr1+dDzoXiWpUVwogmESafNAFbazVeRQZ3oiemROlhURnpaBnFk2o&#10;oxLYgNn7Lkomk9NoUFBqUFwYg3+vg5MufP6qEtx+rCojLOkKitis/4L/Lt03WpyzvAamm5ZvYbBn&#10;oOhZK/HQfaprZhlZQftLqr7loIyq7AlXfaSqquXC14DVxJOjau5ArbSvpc6HWu9pQmqPeHp2Wv5h&#10;fQf6UT9AQI/Le8W/GuQlGnSdj/3OrkMwWQ7vVYn9ZCurfOGbCnqXAksiG8/v055fsbGE488sy5J0&#10;gm3g6JvOkjSZhQbwBrt02BbPkrO952a7OU5wb9g6m3lvxPJwqke6ReY6j1IyB7bMy9h6bJgWvgnG&#10;sfEApC0LmmSUSNYjA59QY0zWnSCnrhh3OobtGDWBTiLVVYNR4hJADY1gJaKKXTxiH21whsFm/CG/&#10;I6J2HI9oitO5P2FHE8s1GHsnVE/coqCA0H3z2PreWAfmEOJ6aVTXlrdt13kD6uVVB2TNcJRubt/O&#10;p7sm/BTWSRcsldsWMro/vkpXWCBoqconLBJUmEe8P3DRKPhOyYCzWFDzbcVAUNK9k0jUPE5d6603&#10;0lmWoAFjz3LsYZJjqoJaSsLyyoaBX2lo6wZPin3RUl2ieKvWF+6ID6i2YFFBf0tKeEUeSyn7B1JK&#10;p1N3Kst/I6V04hHtJ+6gkxdLKbmZZvMwCkeK+6+k5O8ovMT9kG0fHPdKjG0vvcOzuPgBAAD//wMA&#10;UEsDBBQABgAIAAAAIQApfFgG3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6H&#10;zZh4swsohiBL0zTqqTGxNTHepuwUSNldwm6B/nuHk95m3pu8+V6xnk0nRhp866yCeBWBIFs53dpa&#10;wdfh7SED4QNajZ2zpOBKHtbl7U2BuXaT/aRxH2rBIdbnqKAJoc+l9FVDBv3K9WTZO7nBYOB1qKUe&#10;cOJw08kkip6lwdbyhwZ72jZUnfcXo+B9wmnzGL+Ou/Npe/05pB/fu5iUur+bNy8gAs3h7xgWfEaH&#10;kpmO7mK1F50CLhJYTZMsBbH4SfLE2nHRMp5kWcj/HcpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAGTHp2uMAgAAXgcAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhACl8WAbfAAAACwEAAA8AAAAAAAAAAAAAAAAA5gQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAADyBQAAAAA=&#10;">
               <v:rect id="Rectangle 6" o:spid="_x0000_s1027" style="position:absolute;top:15285;width:12240;height:149;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAHD+pxxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeIK3mnUtVbZGEVEQhEJVpMfH5nWzdPOyJNHd+uubQsHjMDPfMItVbxtxIx9qxwom4wwE&#10;cel0zZWC82n3PAcRIrLGxjEp+KEAq+XgaYGFdh1/0O0YK5EgHApUYGJsCylDachiGLuWOHlfzluM&#10;SfpKao9dgttG5ln2Ki3WnBYMtrQxVH4fr1bB56U+3PNYTS/v021nXu5+M98flBoN+/UbiEh9fIT/&#10;23utIJ/B35f0A+TyFwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAcP6nHEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" fillcolor="#efb935" stroked="f"/>
               <v:rect id="Rectangle 7" o:spid="_x0000_s1028" style="position:absolute;top:15433;width:12240;height:407;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCpMtFcwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BSgMx&#10;EIbvQt8hTMGbzbaIyNq0yEJBUFBbEY/TzTRZ3EyWJHZXn945CB6Hf/5v5ltvp9CrM6XcRTawXFSg&#10;iNtoO3YG3g67q1tQuSBb7COTgW/KsN3MLtZY2zjyK533xSmBcK7RgC9lqLXOraeAeREHYslOMQUs&#10;MianbcJR4KHXq6q60QE7lgseB2o8tZ/7ryCUQ/N8HN9/Pq4f2U9PXeMSuRdjLufT/R2oQlP5X/5r&#10;P1gDK3lWXMQD9OYXAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqTLRXMMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" fillcolor="#2e3791" stroked="f"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="14F7B0CA" w14:textId="77777777" w:rsidR="00AC1E9E" w:rsidRDefault="00AC1E9E"/>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10938" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3646"/>
       <w:gridCol w:w="3646"/>
       <w:gridCol w:w="3646"/>
@@ -15216,73 +15401,73 @@
         </w:rPr>
         <w:t xml:space="preserve">www.mass.gov/osd </w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidRPr="003E118F">
       <w:rPr>
         <w:color w:val="2E368F"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>| TDD: (617) 727 - 2716 | Fax: (617) 727 - 4527</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4D920BE9" w14:textId="77777777" w:rsidR="005851F6" w:rsidRDefault="005851F6" w:rsidP="4C2A9F3F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="76DFCE92" w14:textId="77777777" w:rsidR="005851F6" w:rsidRDefault="005851F6"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="704931B3" w14:textId="77777777" w:rsidR="00D62B61" w:rsidRDefault="00D62B61" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="5A7335ED" w14:textId="77777777" w:rsidR="00B43BC9" w:rsidRDefault="00B43BC9" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="430489AD" w14:textId="77777777" w:rsidR="00D62B61" w:rsidRDefault="00D62B61"/>
+    <w:p w14:paraId="10E8B14C" w14:textId="77777777" w:rsidR="00B43BC9" w:rsidRDefault="00B43BC9"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="690228D9" w14:textId="77777777" w:rsidR="00D62B61" w:rsidRDefault="00D62B61" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="2843DE87" w14:textId="77777777" w:rsidR="00B43BC9" w:rsidRDefault="00B43BC9" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12E5FB81" w14:textId="77777777" w:rsidR="00D62B61" w:rsidRDefault="00D62B61"/>
+    <w:p w14:paraId="4EBC97F7" w14:textId="77777777" w:rsidR="00B43BC9" w:rsidRDefault="00B43BC9"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1E6EA387" w14:textId="77777777" w:rsidR="00D62B61" w:rsidRDefault="00D62B61">
+    <w:p w14:paraId="1A6D6146" w14:textId="77777777" w:rsidR="00B43BC9" w:rsidRDefault="00B43BC9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7A9B9F4D" w14:textId="519FEDEC" w:rsidR="00886F53" w:rsidRPr="00D02B79" w:rsidRDefault="00196519" w:rsidP="007A023C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="2880"/>
         <w:tab w:val="left" w:pos="10365"/>
       </w:tabs>
       <w:ind w:left="-720"/>
       <w:rPr>
         <w:sz w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r>
@@ -15520,53 +15705,53 @@
                       <a:prstGeom prst="line">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="3">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="2">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
           <w:pict>
-            <v:line w14:anchorId="76F6A288" id="Straight Connector 4" o:spid="_x0000_s1026" alt="Title: Horizontal Blue Line - Description: Horizontal Blue Line in the Header" style="visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" from="0,0" to="550.8pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCD85/3nQEAAJQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01P4zAQvSPxHyzfadIiKoiacgDBBe2i&#10;BX6AccaNJdtj2aZJ//2O3TZF7EpIq704/pj3Zt6byep2tIZtIUSNruXzWc0ZOImddpuWv70+XFxz&#10;FpNwnTDooOU7iPx2fX62GnwDC+zRdBAYkbjYDL7lfUq+qaooe7AiztCDo0eFwYpEx7CpuiAGYrem&#10;WtT1showdD6ghBjp9n7/yNeFXymQ6adSERIzLafaUllDWd/zWq1XotkE4XstD2WIf6jCCu0o6UR1&#10;L5JgH0H/QWW1DBhRpZlEW6FSWkLRQGrm9Rc1L73wULSQOdFPNsX/Ryt/bO/ccyAbBh+b6J9DVjGq&#10;YPOX6mNjMWs3mQVjYpIulzc3V/MleSqPb9UJ6ENMj4CW5U3LjXZZh2jE9ikmSkahxxA6nFKXXdoZ&#10;yMHG/QLFdEfJLgu6TAXcmcC2gvoppASX5rmHxFeiM0xpYyZg/T3wEJ+hUCZmAi++B0+IkhldmsBW&#10;Owx/I0jjsWS1jz86sNedLXjHbleaUqyh1heFhzHNs/X5XOCnn2n9GwAA//8DAFBLAwQUAAYACAAA&#10;ACEA9fNL6dgAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN2kKggxKkq&#10;EKAe23LguI23SdR4HWK3NXw9Ti/0MtJoVjNvi0W0nTjR4FvHGrKZAkFcOdNyreFz+3b3CMIHZIOd&#10;Y9LwQx4W5eSmwNy4M6/ptAm1SCXsc9TQhNDnUvqqIYt+5nrilO3dYDEkO9TSDHhO5baT90rNpcWW&#10;00KDPb00VB02R6vhffv0+xrj98MXftCKaxOWK2W0vp3G5TOIQDH8H8OIn9ChTEw7d2TjRachPRIu&#10;OmaZyuYgdqOXZSGv2cs/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIPzn/edAQAAlAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPXzS+nYAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAA9wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" strokecolor="#4f81bd [3204]" strokeweight="3pt">
+            <v:line w14:anchorId="253CB6B1" id="Straight Connector 4" o:spid="_x0000_s1026" alt="Title: Horizontal Blue Line - Description: Horizontal Blue Line in the Header" style="visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" from="0,0" to="550.8pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCD85/3nQEAAJQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01P4zAQvSPxHyzfadIiKoiacgDBBe2i&#10;BX6AccaNJdtj2aZJ//2O3TZF7EpIq704/pj3Zt6byep2tIZtIUSNruXzWc0ZOImddpuWv70+XFxz&#10;FpNwnTDooOU7iPx2fX62GnwDC+zRdBAYkbjYDL7lfUq+qaooe7AiztCDo0eFwYpEx7CpuiAGYrem&#10;WtT1showdD6ghBjp9n7/yNeFXymQ6adSERIzLafaUllDWd/zWq1XotkE4XstD2WIf6jCCu0o6UR1&#10;L5JgH0H/QWW1DBhRpZlEW6FSWkLRQGrm9Rc1L73wULSQOdFPNsX/Ryt/bO/ccyAbBh+b6J9DVjGq&#10;YPOX6mNjMWs3mQVjYpIulzc3V/MleSqPb9UJ6ENMj4CW5U3LjXZZh2jE9ikmSkahxxA6nFKXXdoZ&#10;yMHG/QLFdEfJLgu6TAXcmcC2gvoppASX5rmHxFeiM0xpYyZg/T3wEJ+hUCZmAi++B0+IkhldmsBW&#10;Owx/I0jjsWS1jz86sNedLXjHbleaUqyh1heFhzHNs/X5XOCnn2n9GwAA//8DAFBLAwQUAAYACAAA&#10;ACEA9fNL6dgAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN2kKggxKkq&#10;EKAe23LguI23SdR4HWK3NXw9Ti/0MtJoVjNvi0W0nTjR4FvHGrKZAkFcOdNyreFz+3b3CMIHZIOd&#10;Y9LwQx4W5eSmwNy4M6/ptAm1SCXsc9TQhNDnUvqqIYt+5nrilO3dYDEkO9TSDHhO5baT90rNpcWW&#10;00KDPb00VB02R6vhffv0+xrj98MXftCKaxOWK2W0vp3G5TOIQDH8H8OIn9ChTEw7d2TjRachPRIu&#10;OmaZyuYgdqOXZSGv2cs/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIPzn/edAQAAlAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPXzS+nYAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAA9wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" strokecolor="#4f81bd [3204]" strokeweight="3pt">
               <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
               <w10:anchorlock/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1020B730" w14:textId="1B04F90A" w:rsidR="00886F53" w:rsidRDefault="00886F53" w:rsidP="00D02B79">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-720"/>
       <w:rPr>
         <w:sz w:val="10"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D02B79">
       <w:rPr>
         <w:sz w:val="10"/>
@@ -15867,53 +16052,53 @@
                       <a:prstGeom prst="line">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="3">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="2">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
           <w:pict>
-            <v:line w14:anchorId="4B7ED4AE" id="Straight Connector 1684346985" o:spid="_x0000_s1026" alt="&quot;&quot;" style="visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" from="0,0" to="550.8pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCD85/3nQEAAJQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01P4zAQvSPxHyzfadIiKoiacgDBBe2i&#10;BX6AccaNJdtj2aZJ//2O3TZF7EpIq704/pj3Zt6byep2tIZtIUSNruXzWc0ZOImddpuWv70+XFxz&#10;FpNwnTDooOU7iPx2fX62GnwDC+zRdBAYkbjYDL7lfUq+qaooe7AiztCDo0eFwYpEx7CpuiAGYrem&#10;WtT1showdD6ghBjp9n7/yNeFXymQ6adSERIzLafaUllDWd/zWq1XotkE4XstD2WIf6jCCu0o6UR1&#10;L5JgH0H/QWW1DBhRpZlEW6FSWkLRQGrm9Rc1L73wULSQOdFPNsX/Ryt/bO/ccyAbBh+b6J9DVjGq&#10;YPOX6mNjMWs3mQVjYpIulzc3V/MleSqPb9UJ6ENMj4CW5U3LjXZZh2jE9ikmSkahxxA6nFKXXdoZ&#10;yMHG/QLFdEfJLgu6TAXcmcC2gvoppASX5rmHxFeiM0xpYyZg/T3wEJ+hUCZmAi++B0+IkhldmsBW&#10;Owx/I0jjsWS1jz86sNedLXjHbleaUqyh1heFhzHNs/X5XOCnn2n9GwAA//8DAFBLAwQUAAYACAAA&#10;ACEA9fNL6dgAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN2kKggxKkq&#10;EKAe23LguI23SdR4HWK3NXw9Ti/0MtJoVjNvi0W0nTjR4FvHGrKZAkFcOdNyreFz+3b3CMIHZIOd&#10;Y9LwQx4W5eSmwNy4M6/ptAm1SCXsc9TQhNDnUvqqIYt+5nrilO3dYDEkO9TSDHhO5baT90rNpcWW&#10;00KDPb00VB02R6vhffv0+xrj98MXftCKaxOWK2W0vp3G5TOIQDH8H8OIn9ChTEw7d2TjRachPRIu&#10;OmaZyuYgdqOXZSGv2cs/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIPzn/edAQAAlAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPXzS+nYAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAA9wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" strokecolor="#4f81bd [3204]" strokeweight="3pt">
+            <v:line w14:anchorId="33D7EDCB" id="Straight Connector 1684346985" o:spid="_x0000_s1026" alt="&quot;&quot;" style="visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" from="0,0" to="550.8pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCD85/3nQEAAJQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01P4zAQvSPxHyzfadIiKoiacgDBBe2i&#10;BX6AccaNJdtj2aZJ//2O3TZF7EpIq704/pj3Zt6byep2tIZtIUSNruXzWc0ZOImddpuWv70+XFxz&#10;FpNwnTDooOU7iPx2fX62GnwDC+zRdBAYkbjYDL7lfUq+qaooe7AiztCDo0eFwYpEx7CpuiAGYrem&#10;WtT1showdD6ghBjp9n7/yNeFXymQ6adSERIzLafaUllDWd/zWq1XotkE4XstD2WIf6jCCu0o6UR1&#10;L5JgH0H/QWW1DBhRpZlEW6FSWkLRQGrm9Rc1L73wULSQOdFPNsX/Ryt/bO/ccyAbBh+b6J9DVjGq&#10;YPOX6mNjMWs3mQVjYpIulzc3V/MleSqPb9UJ6ENMj4CW5U3LjXZZh2jE9ikmSkahxxA6nFKXXdoZ&#10;yMHG/QLFdEfJLgu6TAXcmcC2gvoppASX5rmHxFeiM0xpYyZg/T3wEJ+hUCZmAi++B0+IkhldmsBW&#10;Owx/I0jjsWS1jz86sNedLXjHbleaUqyh1heFhzHNs/X5XOCnn2n9GwAA//8DAFBLAwQUAAYACAAA&#10;ACEA9fNL6dgAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN2kKggxKkq&#10;EKAe23LguI23SdR4HWK3NXw9Ti/0MtJoVjNvi0W0nTjR4FvHGrKZAkFcOdNyreFz+3b3CMIHZIOd&#10;Y9LwQx4W5eSmwNy4M6/ptAm1SCXsc9TQhNDnUvqqIYt+5nrilO3dYDEkO9TSDHhO5baT90rNpcWW&#10;00KDPb00VB02R6vhffv0+xrj98MXftCKaxOWK2W0vp3G5TOIQDH8H8OIn9ChTEw7d2TjRachPRIu&#10;OmaZyuYgdqOXZSGv2cs/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIPzn/edAQAAlAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPXzS+nYAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAA9wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" strokecolor="#4f81bd [3204]" strokeweight="3pt">
               <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
               <w10:anchorlock/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF82"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C7967846"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListNumber2"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16018,50 +16203,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="02E10E59"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="425E8BAA"/>
+    <w:lvl w:ilvl="0" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0DD720C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A4D87D00"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16130,51 +16428,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15B74313"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3FF2A34C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16243,51 +16541,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="200103E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CE44BB0C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16356,51 +16654,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21CD5EEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8DF8D188"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16469,51 +16767,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22AA06B2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="10EA684A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -16618,51 +16916,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26BE7792"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BA3622DC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16731,51 +17029,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="282A0199"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="51024DDA"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -16817,51 +17115,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EAF3A61"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BECA057C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -16966,51 +17264,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31C80140"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09D696D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17079,51 +17377,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35DE4A4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="62CEF148"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17192,51 +17490,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37A15BA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1F682544"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17305,51 +17603,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39071384"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A81E034C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17418,51 +17716,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3AD955D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E7A64708"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -17504,51 +17802,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3CC06368"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3F96AEC8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17617,51 +17915,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41DF511A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="176A88DC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17730,51 +18028,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44B75BE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CD98B58A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17843,51 +18141,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A08BDDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A1CCAF70"/>
     <w:lvl w:ilvl="0" w:tplc="45FE7DFA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6178A9CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -17956,51 +18254,51 @@
     <w:lvl w:ilvl="7" w:tplc="6E60C2DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FB9E60F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51A20388"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3B14E39A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -18105,51 +18403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53C03B7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9FD67BEE"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -18218,51 +18516,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56F00C37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="43B02632"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18331,51 +18629,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DAB342D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E3E2D4E4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18444,51 +18742,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68393087"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B6AEA06A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18557,54 +18855,54 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="731363B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="DD0CA1F8"/>
+    <w:tmpl w:val="1BD65BDA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005">
@@ -18671,132 +18969,136 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="542207326">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="222839226">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="103381546">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="984166477">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="896821583">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1254818405">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1108283029">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1586958684">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="517740112">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1872330189">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="599144571">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="55519776">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="452554056">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="9114506">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1840392131">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="271716133">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1860854336">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="408305773">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="714084881">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="129248910">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1869490953">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1034304554">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="108017784">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="347021502">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1697845943">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="896821583">
-[...29 lines deleted...]
-  <w:num w:numId="15" w16cid:durableId="1840392131">
+  <w:num w:numId="26" w16cid:durableId="1909265992">
     <w:abstractNumId w:val="2"/>
-  </w:num>
-[...28 lines deleted...]
-    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="25"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:writeProtection w:recommended="1"/>
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:doNotTrackFormatting/>
   <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
@@ -18812,118 +19114,121 @@
     <w:rsid w:val="00001B46"/>
     <w:rsid w:val="00002213"/>
     <w:rsid w:val="0000281C"/>
     <w:rsid w:val="00003599"/>
     <w:rsid w:val="00003B08"/>
     <w:rsid w:val="00003C5E"/>
     <w:rsid w:val="00004420"/>
     <w:rsid w:val="0000476F"/>
     <w:rsid w:val="00004AAB"/>
     <w:rsid w:val="000055B6"/>
     <w:rsid w:val="00005B0B"/>
     <w:rsid w:val="00005DDD"/>
     <w:rsid w:val="0000616D"/>
     <w:rsid w:val="000063D9"/>
     <w:rsid w:val="0000661A"/>
     <w:rsid w:val="000067FD"/>
     <w:rsid w:val="00006867"/>
     <w:rsid w:val="000069DF"/>
     <w:rsid w:val="00007251"/>
     <w:rsid w:val="000077C2"/>
     <w:rsid w:val="00007EFA"/>
     <w:rsid w:val="0001081E"/>
     <w:rsid w:val="00010C5E"/>
     <w:rsid w:val="00011132"/>
     <w:rsid w:val="000114B0"/>
+    <w:rsid w:val="00011762"/>
     <w:rsid w:val="00011ED4"/>
     <w:rsid w:val="00012CBF"/>
     <w:rsid w:val="00012E9F"/>
     <w:rsid w:val="000133D1"/>
     <w:rsid w:val="0001472E"/>
     <w:rsid w:val="00014EA3"/>
     <w:rsid w:val="000157ED"/>
     <w:rsid w:val="00015DFD"/>
     <w:rsid w:val="00015EB8"/>
     <w:rsid w:val="0001620A"/>
     <w:rsid w:val="0001647C"/>
     <w:rsid w:val="000176A7"/>
     <w:rsid w:val="00020269"/>
     <w:rsid w:val="00020358"/>
     <w:rsid w:val="00020715"/>
     <w:rsid w:val="00020955"/>
     <w:rsid w:val="00020A13"/>
     <w:rsid w:val="000211D7"/>
     <w:rsid w:val="0002144E"/>
     <w:rsid w:val="000216EB"/>
     <w:rsid w:val="00021FC5"/>
     <w:rsid w:val="00022070"/>
     <w:rsid w:val="000225A8"/>
     <w:rsid w:val="0002260E"/>
     <w:rsid w:val="00023A9B"/>
+    <w:rsid w:val="00024230"/>
     <w:rsid w:val="0002451F"/>
     <w:rsid w:val="000245DD"/>
     <w:rsid w:val="00024698"/>
     <w:rsid w:val="00024CE2"/>
     <w:rsid w:val="000258F6"/>
     <w:rsid w:val="000260F2"/>
     <w:rsid w:val="000261D2"/>
     <w:rsid w:val="0002675D"/>
     <w:rsid w:val="000272F0"/>
     <w:rsid w:val="00027C5A"/>
     <w:rsid w:val="00027D5D"/>
     <w:rsid w:val="00027E5F"/>
     <w:rsid w:val="0003060D"/>
     <w:rsid w:val="00030EE3"/>
     <w:rsid w:val="00031624"/>
     <w:rsid w:val="000316C5"/>
     <w:rsid w:val="00031F99"/>
     <w:rsid w:val="000321AC"/>
     <w:rsid w:val="000323BE"/>
     <w:rsid w:val="00032449"/>
     <w:rsid w:val="00032494"/>
     <w:rsid w:val="000329B0"/>
     <w:rsid w:val="0003335E"/>
     <w:rsid w:val="00033590"/>
     <w:rsid w:val="000339E1"/>
     <w:rsid w:val="00033A05"/>
     <w:rsid w:val="000340F0"/>
     <w:rsid w:val="00034395"/>
     <w:rsid w:val="0003445F"/>
     <w:rsid w:val="000346B2"/>
     <w:rsid w:val="0003470F"/>
     <w:rsid w:val="000347B4"/>
     <w:rsid w:val="00034843"/>
     <w:rsid w:val="00034DA1"/>
     <w:rsid w:val="000351B6"/>
     <w:rsid w:val="000359B4"/>
     <w:rsid w:val="00036331"/>
     <w:rsid w:val="0003637D"/>
     <w:rsid w:val="00036385"/>
     <w:rsid w:val="0003653B"/>
     <w:rsid w:val="00036729"/>
     <w:rsid w:val="0003695E"/>
     <w:rsid w:val="00036C85"/>
+    <w:rsid w:val="00036D46"/>
     <w:rsid w:val="00037112"/>
     <w:rsid w:val="00037504"/>
     <w:rsid w:val="000377EB"/>
     <w:rsid w:val="00037E2A"/>
     <w:rsid w:val="00037FDA"/>
     <w:rsid w:val="00040628"/>
     <w:rsid w:val="000409EE"/>
     <w:rsid w:val="00040A67"/>
     <w:rsid w:val="00041A63"/>
     <w:rsid w:val="0004215A"/>
     <w:rsid w:val="0004258A"/>
     <w:rsid w:val="00042605"/>
     <w:rsid w:val="00042727"/>
     <w:rsid w:val="00042C1F"/>
     <w:rsid w:val="00043A65"/>
     <w:rsid w:val="00043A70"/>
     <w:rsid w:val="00043AF6"/>
     <w:rsid w:val="00043E3F"/>
     <w:rsid w:val="0004406E"/>
     <w:rsid w:val="000440D6"/>
     <w:rsid w:val="00044567"/>
     <w:rsid w:val="00044702"/>
     <w:rsid w:val="0004480A"/>
     <w:rsid w:val="0004484E"/>
     <w:rsid w:val="000454B3"/>
@@ -19086,50 +19391,51 @@
     <w:rsid w:val="000A5986"/>
     <w:rsid w:val="000A5E6A"/>
     <w:rsid w:val="000A716E"/>
     <w:rsid w:val="000A7577"/>
     <w:rsid w:val="000A7626"/>
     <w:rsid w:val="000A76F0"/>
     <w:rsid w:val="000A7EC2"/>
     <w:rsid w:val="000A7ECE"/>
     <w:rsid w:val="000B0079"/>
     <w:rsid w:val="000B0DF5"/>
     <w:rsid w:val="000B14CC"/>
     <w:rsid w:val="000B2106"/>
     <w:rsid w:val="000B2152"/>
     <w:rsid w:val="000B2914"/>
     <w:rsid w:val="000B2B6E"/>
     <w:rsid w:val="000B307C"/>
     <w:rsid w:val="000B320C"/>
     <w:rsid w:val="000B42F9"/>
     <w:rsid w:val="000B58FF"/>
     <w:rsid w:val="000B5F54"/>
     <w:rsid w:val="000B69DC"/>
     <w:rsid w:val="000B6C29"/>
     <w:rsid w:val="000B7E41"/>
     <w:rsid w:val="000C08FA"/>
     <w:rsid w:val="000C0F9A"/>
+    <w:rsid w:val="000C1006"/>
     <w:rsid w:val="000C17B5"/>
     <w:rsid w:val="000C1D14"/>
     <w:rsid w:val="000C21CB"/>
     <w:rsid w:val="000C2766"/>
     <w:rsid w:val="000C2C11"/>
     <w:rsid w:val="000C2DF3"/>
     <w:rsid w:val="000C2F58"/>
     <w:rsid w:val="000C3134"/>
     <w:rsid w:val="000C33B3"/>
     <w:rsid w:val="000C361D"/>
     <w:rsid w:val="000C4CD8"/>
     <w:rsid w:val="000C4DB8"/>
     <w:rsid w:val="000C4F12"/>
     <w:rsid w:val="000C5283"/>
     <w:rsid w:val="000C5CD9"/>
     <w:rsid w:val="000C5DEF"/>
     <w:rsid w:val="000C5EFB"/>
     <w:rsid w:val="000C659E"/>
     <w:rsid w:val="000C6C89"/>
     <w:rsid w:val="000C7194"/>
     <w:rsid w:val="000C794C"/>
     <w:rsid w:val="000C7969"/>
     <w:rsid w:val="000C7A46"/>
     <w:rsid w:val="000D012D"/>
     <w:rsid w:val="000D0603"/>
@@ -19302,63 +19608,65 @@
     <w:rsid w:val="00137037"/>
     <w:rsid w:val="0013718A"/>
     <w:rsid w:val="001372D5"/>
     <w:rsid w:val="00137479"/>
     <w:rsid w:val="00137741"/>
     <w:rsid w:val="00137FC8"/>
     <w:rsid w:val="00140235"/>
     <w:rsid w:val="00140260"/>
     <w:rsid w:val="00140603"/>
     <w:rsid w:val="0014086F"/>
     <w:rsid w:val="00140CA3"/>
     <w:rsid w:val="001415D6"/>
     <w:rsid w:val="001422CB"/>
     <w:rsid w:val="001424D7"/>
     <w:rsid w:val="001429C0"/>
     <w:rsid w:val="00143020"/>
     <w:rsid w:val="001434FE"/>
     <w:rsid w:val="00143905"/>
     <w:rsid w:val="00143930"/>
     <w:rsid w:val="00143AD0"/>
     <w:rsid w:val="001440EE"/>
     <w:rsid w:val="001442E8"/>
     <w:rsid w:val="00144AAC"/>
     <w:rsid w:val="00145223"/>
     <w:rsid w:val="001458E0"/>
+    <w:rsid w:val="00146328"/>
     <w:rsid w:val="001465FF"/>
     <w:rsid w:val="001468E4"/>
     <w:rsid w:val="00146A9B"/>
     <w:rsid w:val="00147352"/>
     <w:rsid w:val="0014750F"/>
     <w:rsid w:val="0014784D"/>
     <w:rsid w:val="00150A45"/>
     <w:rsid w:val="00150F50"/>
     <w:rsid w:val="001519B5"/>
     <w:rsid w:val="00151AC8"/>
     <w:rsid w:val="00151E16"/>
     <w:rsid w:val="00152088"/>
     <w:rsid w:val="00153404"/>
+    <w:rsid w:val="00153F0E"/>
     <w:rsid w:val="00154511"/>
     <w:rsid w:val="001545FB"/>
     <w:rsid w:val="0015470E"/>
     <w:rsid w:val="00154BFC"/>
     <w:rsid w:val="00155137"/>
     <w:rsid w:val="001554D4"/>
     <w:rsid w:val="001557BC"/>
     <w:rsid w:val="00155D61"/>
     <w:rsid w:val="00155FF4"/>
     <w:rsid w:val="001563B2"/>
     <w:rsid w:val="001569E2"/>
     <w:rsid w:val="00156EC8"/>
     <w:rsid w:val="00157563"/>
     <w:rsid w:val="001607A6"/>
     <w:rsid w:val="001607B6"/>
     <w:rsid w:val="001608EC"/>
     <w:rsid w:val="001610CD"/>
     <w:rsid w:val="001614C5"/>
     <w:rsid w:val="00161669"/>
     <w:rsid w:val="00161685"/>
     <w:rsid w:val="00162616"/>
     <w:rsid w:val="00162A0F"/>
     <w:rsid w:val="00163070"/>
     <w:rsid w:val="001632CC"/>
     <w:rsid w:val="00163404"/>
@@ -19446,50 +19754,51 @@
     <w:rsid w:val="001A1293"/>
     <w:rsid w:val="001A1BA6"/>
     <w:rsid w:val="001A1D5E"/>
     <w:rsid w:val="001A26DB"/>
     <w:rsid w:val="001A2963"/>
     <w:rsid w:val="001A340E"/>
     <w:rsid w:val="001A352E"/>
     <w:rsid w:val="001A3979"/>
     <w:rsid w:val="001A3A6C"/>
     <w:rsid w:val="001A3A7A"/>
     <w:rsid w:val="001A3D5D"/>
     <w:rsid w:val="001A3D90"/>
     <w:rsid w:val="001A41AE"/>
     <w:rsid w:val="001A489C"/>
     <w:rsid w:val="001A49F3"/>
     <w:rsid w:val="001A5433"/>
     <w:rsid w:val="001A559F"/>
     <w:rsid w:val="001A581C"/>
     <w:rsid w:val="001A596F"/>
     <w:rsid w:val="001A5C84"/>
     <w:rsid w:val="001A609F"/>
     <w:rsid w:val="001A66BF"/>
     <w:rsid w:val="001A6F1E"/>
     <w:rsid w:val="001A7224"/>
     <w:rsid w:val="001A72C3"/>
+    <w:rsid w:val="001A7DCA"/>
     <w:rsid w:val="001B046D"/>
     <w:rsid w:val="001B1383"/>
     <w:rsid w:val="001B1654"/>
     <w:rsid w:val="001B16A2"/>
     <w:rsid w:val="001B16FD"/>
     <w:rsid w:val="001B1724"/>
     <w:rsid w:val="001B17CC"/>
     <w:rsid w:val="001B1E53"/>
     <w:rsid w:val="001B29E8"/>
     <w:rsid w:val="001B2F8D"/>
     <w:rsid w:val="001B3217"/>
     <w:rsid w:val="001B3B78"/>
     <w:rsid w:val="001B454B"/>
     <w:rsid w:val="001B46C7"/>
     <w:rsid w:val="001B48A8"/>
     <w:rsid w:val="001B5F7B"/>
     <w:rsid w:val="001B730B"/>
     <w:rsid w:val="001B7645"/>
     <w:rsid w:val="001C0572"/>
     <w:rsid w:val="001C0AD1"/>
     <w:rsid w:val="001C0EF8"/>
     <w:rsid w:val="001C2CD6"/>
     <w:rsid w:val="001C2E2B"/>
     <w:rsid w:val="001C2E70"/>
     <w:rsid w:val="001C3179"/>
@@ -19542,53 +19851,55 @@
     <w:rsid w:val="001E21B4"/>
     <w:rsid w:val="001E25B1"/>
     <w:rsid w:val="001E2976"/>
     <w:rsid w:val="001E2D48"/>
     <w:rsid w:val="001E3090"/>
     <w:rsid w:val="001E3E19"/>
     <w:rsid w:val="001E4148"/>
     <w:rsid w:val="001E44D0"/>
     <w:rsid w:val="001E4981"/>
     <w:rsid w:val="001E4A13"/>
     <w:rsid w:val="001E5370"/>
     <w:rsid w:val="001E59B2"/>
     <w:rsid w:val="001E5D17"/>
     <w:rsid w:val="001E6D4A"/>
     <w:rsid w:val="001E742A"/>
     <w:rsid w:val="001E79A5"/>
     <w:rsid w:val="001E7EF5"/>
     <w:rsid w:val="001F0019"/>
     <w:rsid w:val="001F001E"/>
     <w:rsid w:val="001F038E"/>
     <w:rsid w:val="001F05C1"/>
     <w:rsid w:val="001F17FD"/>
     <w:rsid w:val="001F1B8E"/>
     <w:rsid w:val="001F276D"/>
     <w:rsid w:val="001F2776"/>
+    <w:rsid w:val="001F2F5C"/>
     <w:rsid w:val="001F375E"/>
     <w:rsid w:val="001F3901"/>
     <w:rsid w:val="001F4035"/>
+    <w:rsid w:val="001F404C"/>
     <w:rsid w:val="001F452E"/>
     <w:rsid w:val="001F4888"/>
     <w:rsid w:val="001F4D57"/>
     <w:rsid w:val="001F507E"/>
     <w:rsid w:val="001F5C65"/>
     <w:rsid w:val="001F5FC0"/>
     <w:rsid w:val="001F61FD"/>
     <w:rsid w:val="001F641F"/>
     <w:rsid w:val="001F677B"/>
     <w:rsid w:val="001F743D"/>
     <w:rsid w:val="001F7620"/>
     <w:rsid w:val="001F76AB"/>
     <w:rsid w:val="001F785E"/>
     <w:rsid w:val="001F7D27"/>
     <w:rsid w:val="00200813"/>
     <w:rsid w:val="00200A54"/>
     <w:rsid w:val="00200F92"/>
     <w:rsid w:val="002014FE"/>
     <w:rsid w:val="002016EF"/>
     <w:rsid w:val="00201AFF"/>
     <w:rsid w:val="00201B09"/>
     <w:rsid w:val="00201FB5"/>
     <w:rsid w:val="00201FF2"/>
     <w:rsid w:val="002022DF"/>
     <w:rsid w:val="002028FB"/>
@@ -19686,50 +19997,51 @@
     <w:rsid w:val="0024116F"/>
     <w:rsid w:val="002411B9"/>
     <w:rsid w:val="00241C93"/>
     <w:rsid w:val="00241D9B"/>
     <w:rsid w:val="00242169"/>
     <w:rsid w:val="00242685"/>
     <w:rsid w:val="002426DE"/>
     <w:rsid w:val="002428AA"/>
     <w:rsid w:val="00242AC9"/>
     <w:rsid w:val="00243276"/>
     <w:rsid w:val="00243561"/>
     <w:rsid w:val="002437F5"/>
     <w:rsid w:val="00243F9D"/>
     <w:rsid w:val="002449BE"/>
     <w:rsid w:val="00245732"/>
     <w:rsid w:val="00245B24"/>
     <w:rsid w:val="00245FDB"/>
     <w:rsid w:val="002468FF"/>
     <w:rsid w:val="00246E10"/>
     <w:rsid w:val="0024729E"/>
     <w:rsid w:val="00247454"/>
     <w:rsid w:val="0025001F"/>
     <w:rsid w:val="00250704"/>
     <w:rsid w:val="00250ACA"/>
     <w:rsid w:val="00250B29"/>
+    <w:rsid w:val="00250ED8"/>
     <w:rsid w:val="002513F1"/>
     <w:rsid w:val="00251B5F"/>
     <w:rsid w:val="00251D2B"/>
     <w:rsid w:val="0025288C"/>
     <w:rsid w:val="00252908"/>
     <w:rsid w:val="0025318D"/>
     <w:rsid w:val="00253749"/>
     <w:rsid w:val="00253A51"/>
     <w:rsid w:val="002542E6"/>
     <w:rsid w:val="00254B3D"/>
     <w:rsid w:val="00255DB6"/>
     <w:rsid w:val="00256475"/>
     <w:rsid w:val="00256AB8"/>
     <w:rsid w:val="00256D3D"/>
     <w:rsid w:val="00256FA6"/>
     <w:rsid w:val="0025735D"/>
     <w:rsid w:val="0026042B"/>
     <w:rsid w:val="0026103A"/>
     <w:rsid w:val="00262982"/>
     <w:rsid w:val="0026357A"/>
     <w:rsid w:val="0026368F"/>
     <w:rsid w:val="00264128"/>
     <w:rsid w:val="002642F9"/>
     <w:rsid w:val="00264A56"/>
     <w:rsid w:val="00265213"/>
@@ -19795,63 +20107,65 @@
     <w:rsid w:val="00287D41"/>
     <w:rsid w:val="00287EDE"/>
     <w:rsid w:val="00287F65"/>
     <w:rsid w:val="0029118D"/>
     <w:rsid w:val="00291C94"/>
     <w:rsid w:val="00291EE1"/>
     <w:rsid w:val="00291F79"/>
     <w:rsid w:val="002920C3"/>
     <w:rsid w:val="002922C9"/>
     <w:rsid w:val="00292AD5"/>
     <w:rsid w:val="00292F58"/>
     <w:rsid w:val="002932D3"/>
     <w:rsid w:val="002937AC"/>
     <w:rsid w:val="00293964"/>
     <w:rsid w:val="00293C71"/>
     <w:rsid w:val="00293DBD"/>
     <w:rsid w:val="002942B0"/>
     <w:rsid w:val="0029467D"/>
     <w:rsid w:val="00294E97"/>
     <w:rsid w:val="00295ADD"/>
     <w:rsid w:val="00295F16"/>
     <w:rsid w:val="0029614F"/>
     <w:rsid w:val="00296375"/>
     <w:rsid w:val="00296560"/>
     <w:rsid w:val="00296719"/>
+    <w:rsid w:val="00296B8E"/>
     <w:rsid w:val="00296F0D"/>
     <w:rsid w:val="00296F64"/>
     <w:rsid w:val="00297106"/>
     <w:rsid w:val="00297429"/>
     <w:rsid w:val="002974C8"/>
     <w:rsid w:val="002974DB"/>
     <w:rsid w:val="00299973"/>
     <w:rsid w:val="002A02A8"/>
     <w:rsid w:val="002A03A1"/>
     <w:rsid w:val="002A0E8C"/>
     <w:rsid w:val="002A10B9"/>
     <w:rsid w:val="002A1148"/>
     <w:rsid w:val="002A1A05"/>
+    <w:rsid w:val="002A1C4E"/>
     <w:rsid w:val="002A1C92"/>
     <w:rsid w:val="002A2001"/>
     <w:rsid w:val="002A22A0"/>
     <w:rsid w:val="002A23C2"/>
     <w:rsid w:val="002A310B"/>
     <w:rsid w:val="002A326F"/>
     <w:rsid w:val="002A3ACC"/>
     <w:rsid w:val="002A3E20"/>
     <w:rsid w:val="002A3E79"/>
     <w:rsid w:val="002A3ED3"/>
     <w:rsid w:val="002A3FC0"/>
     <w:rsid w:val="002A400F"/>
     <w:rsid w:val="002A40B2"/>
     <w:rsid w:val="002A40E1"/>
     <w:rsid w:val="002A4290"/>
     <w:rsid w:val="002A464F"/>
     <w:rsid w:val="002A4839"/>
     <w:rsid w:val="002A4C9A"/>
     <w:rsid w:val="002A530A"/>
     <w:rsid w:val="002A5B1A"/>
     <w:rsid w:val="002A642B"/>
     <w:rsid w:val="002B02C8"/>
     <w:rsid w:val="002B04B8"/>
     <w:rsid w:val="002B052E"/>
     <w:rsid w:val="002B068D"/>
@@ -19892,50 +20206,51 @@
     <w:rsid w:val="002C7304"/>
     <w:rsid w:val="002C7B52"/>
     <w:rsid w:val="002C7CFF"/>
     <w:rsid w:val="002D031B"/>
     <w:rsid w:val="002D0489"/>
     <w:rsid w:val="002D099E"/>
     <w:rsid w:val="002D0D07"/>
     <w:rsid w:val="002D1055"/>
     <w:rsid w:val="002D17D2"/>
     <w:rsid w:val="002D1B7E"/>
     <w:rsid w:val="002D297F"/>
     <w:rsid w:val="002D2A9D"/>
     <w:rsid w:val="002D2B3C"/>
     <w:rsid w:val="002D2BD3"/>
     <w:rsid w:val="002D3FBA"/>
     <w:rsid w:val="002D4C74"/>
     <w:rsid w:val="002D59FE"/>
     <w:rsid w:val="002D5DC8"/>
     <w:rsid w:val="002D6808"/>
     <w:rsid w:val="002D72A2"/>
     <w:rsid w:val="002D73B7"/>
     <w:rsid w:val="002D74AB"/>
     <w:rsid w:val="002D7C5B"/>
     <w:rsid w:val="002D7D03"/>
     <w:rsid w:val="002D7D25"/>
+    <w:rsid w:val="002E1297"/>
     <w:rsid w:val="002E25D3"/>
     <w:rsid w:val="002E2745"/>
     <w:rsid w:val="002E29CF"/>
     <w:rsid w:val="002E2D42"/>
     <w:rsid w:val="002E3754"/>
     <w:rsid w:val="002E3BDF"/>
     <w:rsid w:val="002E3C33"/>
     <w:rsid w:val="002E4144"/>
     <w:rsid w:val="002E449D"/>
     <w:rsid w:val="002E57C5"/>
     <w:rsid w:val="002E58A6"/>
     <w:rsid w:val="002E58BD"/>
     <w:rsid w:val="002E5A64"/>
     <w:rsid w:val="002E618D"/>
     <w:rsid w:val="002E67A6"/>
     <w:rsid w:val="002E6F20"/>
     <w:rsid w:val="002E6FC9"/>
     <w:rsid w:val="002E6FFA"/>
     <w:rsid w:val="002E7138"/>
     <w:rsid w:val="002E7698"/>
     <w:rsid w:val="002E7816"/>
     <w:rsid w:val="002E79BA"/>
     <w:rsid w:val="002F05C6"/>
     <w:rsid w:val="002F0CEC"/>
     <w:rsid w:val="002F0EED"/>
@@ -19995,99 +20310,103 @@
     <w:rsid w:val="00311C44"/>
     <w:rsid w:val="003121D1"/>
     <w:rsid w:val="0031246D"/>
     <w:rsid w:val="003135FE"/>
     <w:rsid w:val="003137C5"/>
     <w:rsid w:val="00313846"/>
     <w:rsid w:val="00313D61"/>
     <w:rsid w:val="00314899"/>
     <w:rsid w:val="00314AFF"/>
     <w:rsid w:val="00314F50"/>
     <w:rsid w:val="00315038"/>
     <w:rsid w:val="00315187"/>
     <w:rsid w:val="003151C6"/>
     <w:rsid w:val="0031638F"/>
     <w:rsid w:val="00316BBD"/>
     <w:rsid w:val="00316EC7"/>
     <w:rsid w:val="0031721B"/>
     <w:rsid w:val="00317604"/>
     <w:rsid w:val="0032058B"/>
     <w:rsid w:val="00320B04"/>
     <w:rsid w:val="00320C77"/>
     <w:rsid w:val="00320FAB"/>
     <w:rsid w:val="003218BB"/>
     <w:rsid w:val="00321B03"/>
     <w:rsid w:val="00321C9E"/>
+    <w:rsid w:val="00322011"/>
     <w:rsid w:val="003226E7"/>
     <w:rsid w:val="003229A4"/>
     <w:rsid w:val="00322DC1"/>
     <w:rsid w:val="00323324"/>
+    <w:rsid w:val="0032385A"/>
     <w:rsid w:val="00323B02"/>
     <w:rsid w:val="00323F32"/>
     <w:rsid w:val="00324E0B"/>
     <w:rsid w:val="00324F3B"/>
     <w:rsid w:val="0032537F"/>
     <w:rsid w:val="003256F6"/>
     <w:rsid w:val="00325D8B"/>
     <w:rsid w:val="00325FC0"/>
     <w:rsid w:val="00326178"/>
     <w:rsid w:val="0032736B"/>
     <w:rsid w:val="00327761"/>
     <w:rsid w:val="00327853"/>
     <w:rsid w:val="003300E5"/>
+    <w:rsid w:val="003302FD"/>
     <w:rsid w:val="00330C0C"/>
     <w:rsid w:val="00330D13"/>
     <w:rsid w:val="00331685"/>
     <w:rsid w:val="003317A0"/>
     <w:rsid w:val="00331A19"/>
     <w:rsid w:val="00331C22"/>
     <w:rsid w:val="00331DAD"/>
     <w:rsid w:val="0033203C"/>
     <w:rsid w:val="0033239D"/>
     <w:rsid w:val="00332768"/>
     <w:rsid w:val="00332B74"/>
     <w:rsid w:val="00332CAE"/>
     <w:rsid w:val="00332F24"/>
     <w:rsid w:val="00333321"/>
     <w:rsid w:val="003336A1"/>
     <w:rsid w:val="00333989"/>
     <w:rsid w:val="00333FC6"/>
     <w:rsid w:val="003343CA"/>
     <w:rsid w:val="00334444"/>
     <w:rsid w:val="00334BD6"/>
     <w:rsid w:val="00334EC6"/>
     <w:rsid w:val="003358B4"/>
     <w:rsid w:val="003359D1"/>
     <w:rsid w:val="00335A8A"/>
     <w:rsid w:val="00335CAB"/>
     <w:rsid w:val="00335CC0"/>
     <w:rsid w:val="00335FCF"/>
     <w:rsid w:val="003371B2"/>
     <w:rsid w:val="003378F7"/>
     <w:rsid w:val="00337A5C"/>
     <w:rsid w:val="00340B95"/>
     <w:rsid w:val="00340BE0"/>
+    <w:rsid w:val="00340D86"/>
     <w:rsid w:val="00340F9A"/>
     <w:rsid w:val="0034149B"/>
     <w:rsid w:val="003417A9"/>
     <w:rsid w:val="00341F85"/>
     <w:rsid w:val="00342578"/>
     <w:rsid w:val="003437E1"/>
     <w:rsid w:val="003438B2"/>
     <w:rsid w:val="003438F6"/>
     <w:rsid w:val="00343C27"/>
     <w:rsid w:val="00344041"/>
     <w:rsid w:val="0034425A"/>
     <w:rsid w:val="00344435"/>
     <w:rsid w:val="00344787"/>
     <w:rsid w:val="00344DB5"/>
     <w:rsid w:val="00345515"/>
     <w:rsid w:val="00345C56"/>
     <w:rsid w:val="00345DBD"/>
     <w:rsid w:val="003460E7"/>
     <w:rsid w:val="00346136"/>
     <w:rsid w:val="003468FA"/>
     <w:rsid w:val="00346DD0"/>
     <w:rsid w:val="00346EA9"/>
     <w:rsid w:val="00347124"/>
     <w:rsid w:val="003471D8"/>
     <w:rsid w:val="0035048E"/>
@@ -20117,78 +20436,80 @@
     <w:rsid w:val="00357158"/>
     <w:rsid w:val="00357D1E"/>
     <w:rsid w:val="00360811"/>
     <w:rsid w:val="00360AB6"/>
     <w:rsid w:val="003624C5"/>
     <w:rsid w:val="00362843"/>
     <w:rsid w:val="00362B9D"/>
     <w:rsid w:val="00362DFB"/>
     <w:rsid w:val="003630DB"/>
     <w:rsid w:val="003633CD"/>
     <w:rsid w:val="00363413"/>
     <w:rsid w:val="00363A21"/>
     <w:rsid w:val="00363A57"/>
     <w:rsid w:val="00363C98"/>
     <w:rsid w:val="00364115"/>
     <w:rsid w:val="003648B0"/>
     <w:rsid w:val="00364902"/>
     <w:rsid w:val="00364C24"/>
     <w:rsid w:val="00365361"/>
     <w:rsid w:val="003657F8"/>
     <w:rsid w:val="00365932"/>
     <w:rsid w:val="00365EE5"/>
     <w:rsid w:val="00366438"/>
     <w:rsid w:val="003667EC"/>
     <w:rsid w:val="0036680D"/>
+    <w:rsid w:val="003669EC"/>
     <w:rsid w:val="00366BCB"/>
     <w:rsid w:val="00366D61"/>
     <w:rsid w:val="003672E8"/>
     <w:rsid w:val="00370537"/>
     <w:rsid w:val="003707F3"/>
     <w:rsid w:val="00370A05"/>
     <w:rsid w:val="00370D1A"/>
     <w:rsid w:val="00370F13"/>
     <w:rsid w:val="00371919"/>
     <w:rsid w:val="0037198B"/>
     <w:rsid w:val="003721CD"/>
     <w:rsid w:val="00372EB8"/>
     <w:rsid w:val="003730C6"/>
     <w:rsid w:val="00373614"/>
     <w:rsid w:val="00373A87"/>
     <w:rsid w:val="00373CB9"/>
     <w:rsid w:val="00374035"/>
     <w:rsid w:val="003741AB"/>
     <w:rsid w:val="0037434A"/>
     <w:rsid w:val="00374685"/>
     <w:rsid w:val="003746E9"/>
     <w:rsid w:val="003754BC"/>
     <w:rsid w:val="003758F9"/>
     <w:rsid w:val="00375BAD"/>
     <w:rsid w:val="003764F5"/>
     <w:rsid w:val="0037670C"/>
     <w:rsid w:val="00376AED"/>
     <w:rsid w:val="00376E2C"/>
+    <w:rsid w:val="00377B21"/>
     <w:rsid w:val="00380DD8"/>
     <w:rsid w:val="003813D4"/>
     <w:rsid w:val="003814F8"/>
     <w:rsid w:val="0038177E"/>
     <w:rsid w:val="00381CF5"/>
     <w:rsid w:val="00381D7E"/>
     <w:rsid w:val="0038240E"/>
     <w:rsid w:val="00382B53"/>
     <w:rsid w:val="00382F54"/>
     <w:rsid w:val="00384045"/>
     <w:rsid w:val="0038418A"/>
     <w:rsid w:val="00384506"/>
     <w:rsid w:val="0038507D"/>
     <w:rsid w:val="003850AA"/>
     <w:rsid w:val="00385C3B"/>
     <w:rsid w:val="00385D99"/>
     <w:rsid w:val="0038653F"/>
     <w:rsid w:val="00386995"/>
     <w:rsid w:val="003869AF"/>
     <w:rsid w:val="00386BE1"/>
     <w:rsid w:val="00387453"/>
     <w:rsid w:val="003878F6"/>
     <w:rsid w:val="00387FB4"/>
     <w:rsid w:val="00390590"/>
     <w:rsid w:val="00390A4E"/>
@@ -20210,53 +20531,55 @@
     <w:rsid w:val="003973AC"/>
     <w:rsid w:val="003978CF"/>
     <w:rsid w:val="00397A98"/>
     <w:rsid w:val="00397AB8"/>
     <w:rsid w:val="00397AE0"/>
     <w:rsid w:val="00397DF3"/>
     <w:rsid w:val="003A0841"/>
     <w:rsid w:val="003A0874"/>
     <w:rsid w:val="003A0FCC"/>
     <w:rsid w:val="003A102A"/>
     <w:rsid w:val="003A2781"/>
     <w:rsid w:val="003A2A75"/>
     <w:rsid w:val="003A31B7"/>
     <w:rsid w:val="003A3BFF"/>
     <w:rsid w:val="003A4299"/>
     <w:rsid w:val="003A44D0"/>
     <w:rsid w:val="003A4705"/>
     <w:rsid w:val="003A47ED"/>
     <w:rsid w:val="003A481A"/>
     <w:rsid w:val="003A4B66"/>
     <w:rsid w:val="003A5AC4"/>
     <w:rsid w:val="003A5C11"/>
     <w:rsid w:val="003A66C8"/>
     <w:rsid w:val="003A6801"/>
     <w:rsid w:val="003A6FA7"/>
+    <w:rsid w:val="003A79E6"/>
     <w:rsid w:val="003A7EA0"/>
     <w:rsid w:val="003B0438"/>
     <w:rsid w:val="003B0898"/>
+    <w:rsid w:val="003B09A3"/>
     <w:rsid w:val="003B09FF"/>
     <w:rsid w:val="003B0A3B"/>
     <w:rsid w:val="003B14CE"/>
     <w:rsid w:val="003B1D03"/>
     <w:rsid w:val="003B1E68"/>
     <w:rsid w:val="003B2440"/>
     <w:rsid w:val="003B29E6"/>
     <w:rsid w:val="003B310A"/>
     <w:rsid w:val="003B3427"/>
     <w:rsid w:val="003B3773"/>
     <w:rsid w:val="003B3797"/>
     <w:rsid w:val="003B43C6"/>
     <w:rsid w:val="003B56A7"/>
     <w:rsid w:val="003B592C"/>
     <w:rsid w:val="003B5DB4"/>
     <w:rsid w:val="003B63DE"/>
     <w:rsid w:val="003B6CF4"/>
     <w:rsid w:val="003B758E"/>
     <w:rsid w:val="003B7672"/>
     <w:rsid w:val="003B7E7C"/>
     <w:rsid w:val="003C0549"/>
     <w:rsid w:val="003C063A"/>
     <w:rsid w:val="003C082E"/>
     <w:rsid w:val="003C0886"/>
     <w:rsid w:val="003C0901"/>
@@ -20411,103 +20734,106 @@
     <w:rsid w:val="004170F2"/>
     <w:rsid w:val="004176F8"/>
     <w:rsid w:val="00417854"/>
     <w:rsid w:val="00417B67"/>
     <w:rsid w:val="00417EA8"/>
     <w:rsid w:val="0042010C"/>
     <w:rsid w:val="0042039E"/>
     <w:rsid w:val="0042045B"/>
     <w:rsid w:val="0042072C"/>
     <w:rsid w:val="004216B9"/>
     <w:rsid w:val="00421F6D"/>
     <w:rsid w:val="00422244"/>
     <w:rsid w:val="00422B43"/>
     <w:rsid w:val="0042348A"/>
     <w:rsid w:val="00423FB0"/>
     <w:rsid w:val="00424083"/>
     <w:rsid w:val="00424676"/>
     <w:rsid w:val="004251D7"/>
     <w:rsid w:val="00425514"/>
     <w:rsid w:val="00425679"/>
     <w:rsid w:val="00425C7A"/>
     <w:rsid w:val="00425D98"/>
     <w:rsid w:val="00426184"/>
     <w:rsid w:val="00426192"/>
     <w:rsid w:val="004261A9"/>
+    <w:rsid w:val="004264DD"/>
     <w:rsid w:val="00426815"/>
     <w:rsid w:val="0042691A"/>
     <w:rsid w:val="00426C41"/>
     <w:rsid w:val="00426D49"/>
     <w:rsid w:val="00427738"/>
     <w:rsid w:val="00427FDA"/>
     <w:rsid w:val="004304A3"/>
     <w:rsid w:val="00430773"/>
     <w:rsid w:val="0043085E"/>
     <w:rsid w:val="004308CB"/>
     <w:rsid w:val="00430BC8"/>
     <w:rsid w:val="004317E4"/>
     <w:rsid w:val="00431EB4"/>
     <w:rsid w:val="0043251A"/>
     <w:rsid w:val="004329A5"/>
     <w:rsid w:val="00432B2B"/>
     <w:rsid w:val="00432DF7"/>
     <w:rsid w:val="0043350C"/>
     <w:rsid w:val="00433757"/>
     <w:rsid w:val="00433A47"/>
     <w:rsid w:val="00433D49"/>
     <w:rsid w:val="004346E8"/>
     <w:rsid w:val="00434A20"/>
     <w:rsid w:val="00434C57"/>
     <w:rsid w:val="00434CA6"/>
+    <w:rsid w:val="00434F12"/>
     <w:rsid w:val="00435270"/>
     <w:rsid w:val="00435716"/>
     <w:rsid w:val="004357E8"/>
     <w:rsid w:val="00435C46"/>
     <w:rsid w:val="00435DA6"/>
     <w:rsid w:val="00435E08"/>
     <w:rsid w:val="00436AAA"/>
     <w:rsid w:val="004370DA"/>
     <w:rsid w:val="0043720D"/>
     <w:rsid w:val="0044056C"/>
     <w:rsid w:val="00440CA2"/>
     <w:rsid w:val="00440DBE"/>
     <w:rsid w:val="00441612"/>
     <w:rsid w:val="00441883"/>
     <w:rsid w:val="00441AE2"/>
     <w:rsid w:val="00441C35"/>
     <w:rsid w:val="00441CA5"/>
     <w:rsid w:val="00441D53"/>
     <w:rsid w:val="0044257F"/>
     <w:rsid w:val="00442B03"/>
     <w:rsid w:val="00442EFA"/>
     <w:rsid w:val="00442EFC"/>
     <w:rsid w:val="00442F68"/>
     <w:rsid w:val="00443224"/>
     <w:rsid w:val="004441DA"/>
     <w:rsid w:val="004443A2"/>
     <w:rsid w:val="00444819"/>
     <w:rsid w:val="00444C0B"/>
+    <w:rsid w:val="00444C72"/>
     <w:rsid w:val="00444D12"/>
     <w:rsid w:val="004454C6"/>
     <w:rsid w:val="00445A39"/>
     <w:rsid w:val="00445B77"/>
     <w:rsid w:val="00445C84"/>
     <w:rsid w:val="004466B5"/>
     <w:rsid w:val="00446821"/>
     <w:rsid w:val="00446880"/>
     <w:rsid w:val="00446F5D"/>
     <w:rsid w:val="00447266"/>
     <w:rsid w:val="004477E9"/>
     <w:rsid w:val="00447AE9"/>
     <w:rsid w:val="00447CEA"/>
     <w:rsid w:val="00450135"/>
     <w:rsid w:val="004504A1"/>
     <w:rsid w:val="004508ED"/>
     <w:rsid w:val="0045097F"/>
     <w:rsid w:val="004517CD"/>
     <w:rsid w:val="00451F2D"/>
     <w:rsid w:val="0045231F"/>
     <w:rsid w:val="004525F4"/>
     <w:rsid w:val="00452A75"/>
     <w:rsid w:val="0045374F"/>
     <w:rsid w:val="004537FC"/>
     <w:rsid w:val="0045437F"/>
@@ -20542,51 +20868,53 @@
     <w:rsid w:val="00465821"/>
     <w:rsid w:val="004663B1"/>
     <w:rsid w:val="00466BCD"/>
     <w:rsid w:val="00466D67"/>
     <w:rsid w:val="004673F4"/>
     <w:rsid w:val="00467FE5"/>
     <w:rsid w:val="004702DD"/>
     <w:rsid w:val="00470E20"/>
     <w:rsid w:val="00471474"/>
     <w:rsid w:val="004715E0"/>
     <w:rsid w:val="00471657"/>
     <w:rsid w:val="00471CBA"/>
     <w:rsid w:val="00472777"/>
     <w:rsid w:val="0047284F"/>
     <w:rsid w:val="00472B10"/>
     <w:rsid w:val="004731F7"/>
     <w:rsid w:val="00473400"/>
     <w:rsid w:val="0047418C"/>
     <w:rsid w:val="00475025"/>
     <w:rsid w:val="004752E6"/>
     <w:rsid w:val="00475982"/>
     <w:rsid w:val="00475DA4"/>
     <w:rsid w:val="00476122"/>
     <w:rsid w:val="0047632F"/>
     <w:rsid w:val="0047659A"/>
+    <w:rsid w:val="00476AA3"/>
     <w:rsid w:val="00476EA7"/>
+    <w:rsid w:val="00476FA7"/>
     <w:rsid w:val="00477992"/>
     <w:rsid w:val="00477DDF"/>
     <w:rsid w:val="00480784"/>
     <w:rsid w:val="0048091F"/>
     <w:rsid w:val="004809C0"/>
     <w:rsid w:val="00480A60"/>
     <w:rsid w:val="00480E10"/>
     <w:rsid w:val="0048135A"/>
     <w:rsid w:val="00481425"/>
     <w:rsid w:val="00481615"/>
     <w:rsid w:val="00482875"/>
     <w:rsid w:val="00482C3E"/>
     <w:rsid w:val="00482F90"/>
     <w:rsid w:val="00483D99"/>
     <w:rsid w:val="004845EC"/>
     <w:rsid w:val="0048460D"/>
     <w:rsid w:val="00484D96"/>
     <w:rsid w:val="00484F96"/>
     <w:rsid w:val="00485996"/>
     <w:rsid w:val="0048642D"/>
     <w:rsid w:val="00487455"/>
     <w:rsid w:val="00487A54"/>
     <w:rsid w:val="00490EB5"/>
     <w:rsid w:val="0049109E"/>
     <w:rsid w:val="004919E2"/>
@@ -20739,50 +21067,51 @@
     <w:rsid w:val="004F3E68"/>
     <w:rsid w:val="004F3E87"/>
     <w:rsid w:val="004F4864"/>
     <w:rsid w:val="004F50F1"/>
     <w:rsid w:val="004F521A"/>
     <w:rsid w:val="004F559B"/>
     <w:rsid w:val="004F5BE9"/>
     <w:rsid w:val="004F62CC"/>
     <w:rsid w:val="004F636A"/>
     <w:rsid w:val="004F6F66"/>
     <w:rsid w:val="00500724"/>
     <w:rsid w:val="005011FB"/>
     <w:rsid w:val="0050161D"/>
     <w:rsid w:val="00501AD6"/>
     <w:rsid w:val="00501CCF"/>
     <w:rsid w:val="00501E28"/>
     <w:rsid w:val="005023F4"/>
     <w:rsid w:val="0050272B"/>
     <w:rsid w:val="00502B07"/>
     <w:rsid w:val="00502D1B"/>
     <w:rsid w:val="00502F88"/>
     <w:rsid w:val="0050384E"/>
     <w:rsid w:val="00504258"/>
     <w:rsid w:val="0050438D"/>
     <w:rsid w:val="005043CE"/>
+    <w:rsid w:val="005045BD"/>
     <w:rsid w:val="00504788"/>
     <w:rsid w:val="00504DDC"/>
     <w:rsid w:val="00504FC3"/>
     <w:rsid w:val="00506534"/>
     <w:rsid w:val="00506646"/>
     <w:rsid w:val="0050681A"/>
     <w:rsid w:val="00506B17"/>
     <w:rsid w:val="00506FF3"/>
     <w:rsid w:val="005074EF"/>
     <w:rsid w:val="00507A5B"/>
     <w:rsid w:val="00507FA3"/>
     <w:rsid w:val="00510161"/>
     <w:rsid w:val="0051083C"/>
     <w:rsid w:val="00511804"/>
     <w:rsid w:val="00511B4C"/>
     <w:rsid w:val="00511CB9"/>
     <w:rsid w:val="00511D19"/>
     <w:rsid w:val="00511E32"/>
     <w:rsid w:val="005120C8"/>
     <w:rsid w:val="00512308"/>
     <w:rsid w:val="005131F9"/>
     <w:rsid w:val="00513338"/>
     <w:rsid w:val="00513377"/>
     <w:rsid w:val="005134C2"/>
     <w:rsid w:val="00513833"/>
@@ -20867,67 +21196,69 @@
     <w:rsid w:val="00545BDA"/>
     <w:rsid w:val="005460EF"/>
     <w:rsid w:val="00546250"/>
     <w:rsid w:val="00546AB2"/>
     <w:rsid w:val="00550627"/>
     <w:rsid w:val="005507F7"/>
     <w:rsid w:val="00550D9E"/>
     <w:rsid w:val="00550E35"/>
     <w:rsid w:val="00550EFD"/>
     <w:rsid w:val="00551314"/>
     <w:rsid w:val="005516ED"/>
     <w:rsid w:val="00551CAB"/>
     <w:rsid w:val="00552010"/>
     <w:rsid w:val="0055255A"/>
     <w:rsid w:val="00552978"/>
     <w:rsid w:val="0055299F"/>
     <w:rsid w:val="00552B74"/>
     <w:rsid w:val="00552E2A"/>
     <w:rsid w:val="00553E47"/>
     <w:rsid w:val="005540D1"/>
     <w:rsid w:val="00554979"/>
     <w:rsid w:val="005549FA"/>
     <w:rsid w:val="00554AF0"/>
     <w:rsid w:val="00555255"/>
     <w:rsid w:val="0055555E"/>
+    <w:rsid w:val="00555FCA"/>
     <w:rsid w:val="0055602E"/>
     <w:rsid w:val="005563A4"/>
     <w:rsid w:val="00556773"/>
     <w:rsid w:val="005569DF"/>
     <w:rsid w:val="00556B58"/>
     <w:rsid w:val="00556D31"/>
     <w:rsid w:val="00557039"/>
     <w:rsid w:val="005574BA"/>
     <w:rsid w:val="005576FE"/>
     <w:rsid w:val="005579E4"/>
     <w:rsid w:val="00557B8F"/>
     <w:rsid w:val="00557E62"/>
     <w:rsid w:val="00557F2C"/>
     <w:rsid w:val="00560098"/>
     <w:rsid w:val="005603DE"/>
     <w:rsid w:val="00560792"/>
     <w:rsid w:val="0056085F"/>
+    <w:rsid w:val="00560CC1"/>
     <w:rsid w:val="00560EB5"/>
     <w:rsid w:val="00560F85"/>
     <w:rsid w:val="00561D1A"/>
     <w:rsid w:val="0056244C"/>
     <w:rsid w:val="00562697"/>
     <w:rsid w:val="00562EFB"/>
     <w:rsid w:val="00563148"/>
     <w:rsid w:val="00563606"/>
     <w:rsid w:val="00564149"/>
     <w:rsid w:val="0056426D"/>
     <w:rsid w:val="00564A93"/>
     <w:rsid w:val="00564EF7"/>
     <w:rsid w:val="005654A3"/>
     <w:rsid w:val="00565A60"/>
     <w:rsid w:val="00565DEB"/>
     <w:rsid w:val="00565FBD"/>
     <w:rsid w:val="0056602A"/>
     <w:rsid w:val="0056669C"/>
     <w:rsid w:val="00566FCF"/>
     <w:rsid w:val="005673AE"/>
     <w:rsid w:val="00567AAC"/>
     <w:rsid w:val="005700E1"/>
     <w:rsid w:val="005703BE"/>
     <w:rsid w:val="00570761"/>
     <w:rsid w:val="00570EB4"/>
@@ -21065,52 +21396,54 @@
     <w:rsid w:val="005B71CC"/>
     <w:rsid w:val="005C005A"/>
     <w:rsid w:val="005C0B61"/>
     <w:rsid w:val="005C10A7"/>
     <w:rsid w:val="005C11B1"/>
     <w:rsid w:val="005C1696"/>
     <w:rsid w:val="005C2250"/>
     <w:rsid w:val="005C275D"/>
     <w:rsid w:val="005C3FC7"/>
     <w:rsid w:val="005C4006"/>
     <w:rsid w:val="005C44B9"/>
     <w:rsid w:val="005C457B"/>
     <w:rsid w:val="005C45F9"/>
     <w:rsid w:val="005C57C8"/>
     <w:rsid w:val="005C5F50"/>
     <w:rsid w:val="005C7123"/>
     <w:rsid w:val="005C7447"/>
     <w:rsid w:val="005C7593"/>
     <w:rsid w:val="005C76AA"/>
     <w:rsid w:val="005C7811"/>
     <w:rsid w:val="005C7BD2"/>
     <w:rsid w:val="005C7BFD"/>
     <w:rsid w:val="005C7DF3"/>
     <w:rsid w:val="005C7E72"/>
     <w:rsid w:val="005D11B4"/>
+    <w:rsid w:val="005D14A4"/>
     <w:rsid w:val="005D1B3D"/>
     <w:rsid w:val="005D1C73"/>
+    <w:rsid w:val="005D1E69"/>
     <w:rsid w:val="005D20CA"/>
     <w:rsid w:val="005D293C"/>
     <w:rsid w:val="005D2A12"/>
     <w:rsid w:val="005D2CC1"/>
     <w:rsid w:val="005D3A22"/>
     <w:rsid w:val="005D3A7D"/>
     <w:rsid w:val="005D3C8F"/>
     <w:rsid w:val="005D3CA8"/>
     <w:rsid w:val="005D4189"/>
     <w:rsid w:val="005D445E"/>
     <w:rsid w:val="005D4B8A"/>
     <w:rsid w:val="005D50E9"/>
     <w:rsid w:val="005D532F"/>
     <w:rsid w:val="005D59B0"/>
     <w:rsid w:val="005D5D9A"/>
     <w:rsid w:val="005D632A"/>
     <w:rsid w:val="005D73E1"/>
     <w:rsid w:val="005E044D"/>
     <w:rsid w:val="005E069F"/>
     <w:rsid w:val="005E104A"/>
     <w:rsid w:val="005E1050"/>
     <w:rsid w:val="005E10B3"/>
     <w:rsid w:val="005E22E8"/>
     <w:rsid w:val="005E24DF"/>
     <w:rsid w:val="005E2CE6"/>
@@ -21220,83 +21553,85 @@
     <w:rsid w:val="00622307"/>
     <w:rsid w:val="00622D59"/>
     <w:rsid w:val="00622F5C"/>
     <w:rsid w:val="00622F5E"/>
     <w:rsid w:val="00623467"/>
     <w:rsid w:val="0062348E"/>
     <w:rsid w:val="0062359E"/>
     <w:rsid w:val="00624184"/>
     <w:rsid w:val="00624246"/>
     <w:rsid w:val="0062454C"/>
     <w:rsid w:val="0062468D"/>
     <w:rsid w:val="00624750"/>
     <w:rsid w:val="00624765"/>
     <w:rsid w:val="00625157"/>
     <w:rsid w:val="006251E4"/>
     <w:rsid w:val="0062541B"/>
     <w:rsid w:val="00625F3D"/>
     <w:rsid w:val="006268EB"/>
     <w:rsid w:val="00626FDA"/>
     <w:rsid w:val="00630650"/>
     <w:rsid w:val="0063093E"/>
     <w:rsid w:val="00630CB1"/>
     <w:rsid w:val="006310F6"/>
     <w:rsid w:val="00631458"/>
     <w:rsid w:val="006314C6"/>
+    <w:rsid w:val="0063161C"/>
     <w:rsid w:val="006316E0"/>
     <w:rsid w:val="006317D2"/>
     <w:rsid w:val="00631975"/>
     <w:rsid w:val="00632884"/>
     <w:rsid w:val="00632D81"/>
     <w:rsid w:val="00632EC7"/>
     <w:rsid w:val="00632F85"/>
     <w:rsid w:val="00633557"/>
     <w:rsid w:val="00633E0E"/>
     <w:rsid w:val="00633F74"/>
     <w:rsid w:val="006344F5"/>
     <w:rsid w:val="0063450C"/>
     <w:rsid w:val="00634AC3"/>
     <w:rsid w:val="006351A2"/>
     <w:rsid w:val="006353BA"/>
     <w:rsid w:val="0063614C"/>
     <w:rsid w:val="006369D5"/>
     <w:rsid w:val="00636A64"/>
     <w:rsid w:val="00636ABA"/>
     <w:rsid w:val="00636FE2"/>
     <w:rsid w:val="00637DCB"/>
     <w:rsid w:val="006401F2"/>
     <w:rsid w:val="006407B7"/>
     <w:rsid w:val="0064148A"/>
     <w:rsid w:val="00642056"/>
     <w:rsid w:val="0064285B"/>
     <w:rsid w:val="00642CA7"/>
     <w:rsid w:val="0064328B"/>
     <w:rsid w:val="006434DA"/>
     <w:rsid w:val="00643DF1"/>
     <w:rsid w:val="00643E5C"/>
     <w:rsid w:val="00644015"/>
     <w:rsid w:val="00644B19"/>
+    <w:rsid w:val="00644FC5"/>
     <w:rsid w:val="00645098"/>
     <w:rsid w:val="006457D8"/>
     <w:rsid w:val="006458BD"/>
     <w:rsid w:val="006460EF"/>
     <w:rsid w:val="00646704"/>
     <w:rsid w:val="00646AC9"/>
     <w:rsid w:val="00646EF9"/>
     <w:rsid w:val="00647608"/>
     <w:rsid w:val="006477A3"/>
     <w:rsid w:val="00647A75"/>
     <w:rsid w:val="006506B2"/>
     <w:rsid w:val="00651112"/>
     <w:rsid w:val="006514CA"/>
     <w:rsid w:val="00651E56"/>
     <w:rsid w:val="006523FD"/>
     <w:rsid w:val="0065246C"/>
     <w:rsid w:val="00652494"/>
     <w:rsid w:val="00652750"/>
     <w:rsid w:val="0065298B"/>
     <w:rsid w:val="00652A1E"/>
     <w:rsid w:val="00652A5E"/>
     <w:rsid w:val="00652EDE"/>
     <w:rsid w:val="0065311E"/>
     <w:rsid w:val="00653396"/>
     <w:rsid w:val="006533D9"/>
@@ -21513,221 +21848,228 @@
     <w:rsid w:val="006C3491"/>
     <w:rsid w:val="006C356B"/>
     <w:rsid w:val="006C38C9"/>
     <w:rsid w:val="006C3AA4"/>
     <w:rsid w:val="006C3FA8"/>
     <w:rsid w:val="006C3FD0"/>
     <w:rsid w:val="006C43CF"/>
     <w:rsid w:val="006C6312"/>
     <w:rsid w:val="006C6616"/>
     <w:rsid w:val="006C6B07"/>
     <w:rsid w:val="006C767A"/>
     <w:rsid w:val="006C798C"/>
     <w:rsid w:val="006C7FDB"/>
     <w:rsid w:val="006D0FC9"/>
     <w:rsid w:val="006D1666"/>
     <w:rsid w:val="006D16A7"/>
     <w:rsid w:val="006D1C79"/>
     <w:rsid w:val="006D2431"/>
     <w:rsid w:val="006D250A"/>
     <w:rsid w:val="006D274F"/>
     <w:rsid w:val="006D2CE8"/>
     <w:rsid w:val="006D2E7D"/>
     <w:rsid w:val="006D405E"/>
     <w:rsid w:val="006D4470"/>
     <w:rsid w:val="006D44CB"/>
+    <w:rsid w:val="006D4FAC"/>
     <w:rsid w:val="006D56B1"/>
     <w:rsid w:val="006D599C"/>
     <w:rsid w:val="006D5ABC"/>
     <w:rsid w:val="006D5B8B"/>
     <w:rsid w:val="006D5B9D"/>
     <w:rsid w:val="006D6608"/>
     <w:rsid w:val="006D66F1"/>
     <w:rsid w:val="006D679C"/>
     <w:rsid w:val="006E0C6E"/>
     <w:rsid w:val="006E0CDD"/>
     <w:rsid w:val="006E1330"/>
+    <w:rsid w:val="006E18E9"/>
     <w:rsid w:val="006E1D77"/>
     <w:rsid w:val="006E22E4"/>
     <w:rsid w:val="006E23F1"/>
     <w:rsid w:val="006E292E"/>
     <w:rsid w:val="006E2CFD"/>
     <w:rsid w:val="006E2FFF"/>
     <w:rsid w:val="006E3000"/>
     <w:rsid w:val="006E35DD"/>
     <w:rsid w:val="006E3ED8"/>
     <w:rsid w:val="006E4178"/>
     <w:rsid w:val="006E4CBA"/>
     <w:rsid w:val="006E4CCA"/>
     <w:rsid w:val="006E574B"/>
     <w:rsid w:val="006E58B5"/>
     <w:rsid w:val="006E62D3"/>
     <w:rsid w:val="006E71B1"/>
     <w:rsid w:val="006E7E34"/>
     <w:rsid w:val="006F03DA"/>
     <w:rsid w:val="006F096A"/>
     <w:rsid w:val="006F0F60"/>
     <w:rsid w:val="006F100E"/>
     <w:rsid w:val="006F20A2"/>
     <w:rsid w:val="006F21B8"/>
     <w:rsid w:val="006F26B2"/>
     <w:rsid w:val="006F2859"/>
     <w:rsid w:val="006F3990"/>
     <w:rsid w:val="006F3ABD"/>
     <w:rsid w:val="006F3E0B"/>
     <w:rsid w:val="006F493B"/>
     <w:rsid w:val="006F4EB3"/>
     <w:rsid w:val="006F52F2"/>
     <w:rsid w:val="006F5315"/>
     <w:rsid w:val="006F5AA2"/>
     <w:rsid w:val="006F5ADA"/>
     <w:rsid w:val="006F661A"/>
     <w:rsid w:val="006F6959"/>
     <w:rsid w:val="006F7178"/>
     <w:rsid w:val="006F78A4"/>
     <w:rsid w:val="007002E9"/>
     <w:rsid w:val="007003D9"/>
     <w:rsid w:val="007013E8"/>
     <w:rsid w:val="00701768"/>
     <w:rsid w:val="00702312"/>
+    <w:rsid w:val="00702D89"/>
     <w:rsid w:val="00702DA9"/>
     <w:rsid w:val="00702E47"/>
     <w:rsid w:val="00702EEE"/>
     <w:rsid w:val="00703D37"/>
+    <w:rsid w:val="00703DEE"/>
     <w:rsid w:val="007043AC"/>
     <w:rsid w:val="00705B70"/>
     <w:rsid w:val="00705E5A"/>
     <w:rsid w:val="007071CB"/>
     <w:rsid w:val="00707E24"/>
     <w:rsid w:val="00707F26"/>
     <w:rsid w:val="007101EC"/>
     <w:rsid w:val="007107ED"/>
     <w:rsid w:val="00710C34"/>
     <w:rsid w:val="00710EA6"/>
     <w:rsid w:val="007113DC"/>
     <w:rsid w:val="00711900"/>
     <w:rsid w:val="00711AAE"/>
     <w:rsid w:val="00711CD2"/>
     <w:rsid w:val="007121CD"/>
     <w:rsid w:val="007125D8"/>
     <w:rsid w:val="00712647"/>
     <w:rsid w:val="00712921"/>
     <w:rsid w:val="00712B87"/>
     <w:rsid w:val="00712D65"/>
     <w:rsid w:val="00713D0C"/>
     <w:rsid w:val="007144ED"/>
     <w:rsid w:val="0071462A"/>
     <w:rsid w:val="007156D4"/>
     <w:rsid w:val="00715D26"/>
     <w:rsid w:val="00715E69"/>
     <w:rsid w:val="00715EB3"/>
     <w:rsid w:val="007160BE"/>
+    <w:rsid w:val="00716B1C"/>
     <w:rsid w:val="00716EE8"/>
     <w:rsid w:val="0071728B"/>
     <w:rsid w:val="0071734E"/>
     <w:rsid w:val="007173B7"/>
     <w:rsid w:val="0071760F"/>
     <w:rsid w:val="00717F45"/>
     <w:rsid w:val="007206C5"/>
     <w:rsid w:val="00720B50"/>
     <w:rsid w:val="00720C80"/>
     <w:rsid w:val="00720FCF"/>
     <w:rsid w:val="00721589"/>
     <w:rsid w:val="007215A7"/>
     <w:rsid w:val="00722170"/>
     <w:rsid w:val="00722B08"/>
     <w:rsid w:val="00722C2A"/>
     <w:rsid w:val="00723608"/>
     <w:rsid w:val="007242B4"/>
     <w:rsid w:val="0072458F"/>
     <w:rsid w:val="0072462C"/>
     <w:rsid w:val="00724893"/>
     <w:rsid w:val="0072504A"/>
     <w:rsid w:val="0072528A"/>
     <w:rsid w:val="00725500"/>
     <w:rsid w:val="0072552E"/>
     <w:rsid w:val="00725582"/>
     <w:rsid w:val="0072593D"/>
     <w:rsid w:val="00725A52"/>
     <w:rsid w:val="007262F3"/>
     <w:rsid w:val="00726F22"/>
     <w:rsid w:val="00727662"/>
     <w:rsid w:val="00730B55"/>
     <w:rsid w:val="00730C42"/>
     <w:rsid w:val="007314FB"/>
     <w:rsid w:val="00731D28"/>
     <w:rsid w:val="00731D8C"/>
     <w:rsid w:val="0073219F"/>
     <w:rsid w:val="00733367"/>
     <w:rsid w:val="00733561"/>
     <w:rsid w:val="00734547"/>
+    <w:rsid w:val="00734BFC"/>
     <w:rsid w:val="00735109"/>
     <w:rsid w:val="007351C7"/>
     <w:rsid w:val="0073555B"/>
     <w:rsid w:val="00735765"/>
     <w:rsid w:val="00736266"/>
     <w:rsid w:val="0073677B"/>
     <w:rsid w:val="00736BEF"/>
     <w:rsid w:val="00736CED"/>
     <w:rsid w:val="007376E2"/>
     <w:rsid w:val="007377DA"/>
     <w:rsid w:val="00737A35"/>
     <w:rsid w:val="007409C0"/>
     <w:rsid w:val="00740B58"/>
     <w:rsid w:val="00740D0C"/>
     <w:rsid w:val="00740FFE"/>
     <w:rsid w:val="00741074"/>
     <w:rsid w:val="00741244"/>
     <w:rsid w:val="007418B6"/>
     <w:rsid w:val="0074213D"/>
     <w:rsid w:val="00742279"/>
     <w:rsid w:val="007423F4"/>
     <w:rsid w:val="00742503"/>
     <w:rsid w:val="0074264F"/>
     <w:rsid w:val="00742882"/>
     <w:rsid w:val="00742D32"/>
     <w:rsid w:val="00743276"/>
     <w:rsid w:val="007436D2"/>
     <w:rsid w:val="007439B5"/>
     <w:rsid w:val="00743ACA"/>
     <w:rsid w:val="00743C39"/>
     <w:rsid w:val="00743F4E"/>
     <w:rsid w:val="00744CB8"/>
     <w:rsid w:val="00745468"/>
     <w:rsid w:val="00745E16"/>
     <w:rsid w:val="0074637F"/>
     <w:rsid w:val="00746451"/>
     <w:rsid w:val="007464B3"/>
     <w:rsid w:val="007472BB"/>
     <w:rsid w:val="00747845"/>
     <w:rsid w:val="00750294"/>
     <w:rsid w:val="0075041B"/>
     <w:rsid w:val="00750860"/>
     <w:rsid w:val="0075112C"/>
     <w:rsid w:val="0075116C"/>
     <w:rsid w:val="007514C7"/>
     <w:rsid w:val="007514E1"/>
+    <w:rsid w:val="00751842"/>
     <w:rsid w:val="00752008"/>
     <w:rsid w:val="0075262F"/>
     <w:rsid w:val="00752872"/>
     <w:rsid w:val="00752BCE"/>
     <w:rsid w:val="00753127"/>
     <w:rsid w:val="0075391A"/>
     <w:rsid w:val="0075396C"/>
     <w:rsid w:val="00753E85"/>
     <w:rsid w:val="0075477B"/>
     <w:rsid w:val="00754DF1"/>
     <w:rsid w:val="00754F08"/>
     <w:rsid w:val="00754FD0"/>
     <w:rsid w:val="00755050"/>
     <w:rsid w:val="0075509D"/>
     <w:rsid w:val="007553C2"/>
     <w:rsid w:val="00756482"/>
     <w:rsid w:val="00756CDF"/>
     <w:rsid w:val="00756D9B"/>
     <w:rsid w:val="0075729A"/>
     <w:rsid w:val="0075785E"/>
     <w:rsid w:val="007609D7"/>
     <w:rsid w:val="00760DC2"/>
     <w:rsid w:val="0076150F"/>
     <w:rsid w:val="00761812"/>
     <w:rsid w:val="00762005"/>
@@ -21869,50 +22211,51 @@
     <w:rsid w:val="007B5FBA"/>
     <w:rsid w:val="007B666D"/>
     <w:rsid w:val="007B66AC"/>
     <w:rsid w:val="007B6A7E"/>
     <w:rsid w:val="007B6B29"/>
     <w:rsid w:val="007B7D70"/>
     <w:rsid w:val="007B7F34"/>
     <w:rsid w:val="007C008D"/>
     <w:rsid w:val="007C094D"/>
     <w:rsid w:val="007C0F67"/>
     <w:rsid w:val="007C1DB8"/>
     <w:rsid w:val="007C24FB"/>
     <w:rsid w:val="007C2817"/>
     <w:rsid w:val="007C2B51"/>
     <w:rsid w:val="007C2D29"/>
     <w:rsid w:val="007C2FD9"/>
     <w:rsid w:val="007C3263"/>
     <w:rsid w:val="007C3D73"/>
     <w:rsid w:val="007C44CB"/>
     <w:rsid w:val="007C4768"/>
     <w:rsid w:val="007C54DB"/>
     <w:rsid w:val="007C583F"/>
     <w:rsid w:val="007C5900"/>
     <w:rsid w:val="007C5EC9"/>
     <w:rsid w:val="007C61D2"/>
+    <w:rsid w:val="007C6839"/>
     <w:rsid w:val="007C6CF1"/>
     <w:rsid w:val="007C70AA"/>
     <w:rsid w:val="007C7A4A"/>
     <w:rsid w:val="007C7AE0"/>
     <w:rsid w:val="007D0521"/>
     <w:rsid w:val="007D0555"/>
     <w:rsid w:val="007D064B"/>
     <w:rsid w:val="007D07D9"/>
     <w:rsid w:val="007D09E6"/>
     <w:rsid w:val="007D0C0F"/>
     <w:rsid w:val="007D1167"/>
     <w:rsid w:val="007D1F71"/>
     <w:rsid w:val="007D1FE3"/>
     <w:rsid w:val="007D20D9"/>
     <w:rsid w:val="007D23B7"/>
     <w:rsid w:val="007D24BB"/>
     <w:rsid w:val="007D2A9B"/>
     <w:rsid w:val="007D3048"/>
     <w:rsid w:val="007D37A5"/>
     <w:rsid w:val="007D41AF"/>
     <w:rsid w:val="007D4A0D"/>
     <w:rsid w:val="007D4D72"/>
     <w:rsid w:val="007D4D94"/>
     <w:rsid w:val="007D5312"/>
     <w:rsid w:val="007D64B5"/>
@@ -22071,96 +22414,99 @@
     <w:rsid w:val="00843636"/>
     <w:rsid w:val="0084375A"/>
     <w:rsid w:val="008437E6"/>
     <w:rsid w:val="008438DA"/>
     <w:rsid w:val="00843E28"/>
     <w:rsid w:val="00843F44"/>
     <w:rsid w:val="00844694"/>
     <w:rsid w:val="008456D0"/>
     <w:rsid w:val="00845ECF"/>
     <w:rsid w:val="00846123"/>
     <w:rsid w:val="00846541"/>
     <w:rsid w:val="008466C2"/>
     <w:rsid w:val="008469A0"/>
     <w:rsid w:val="008469EA"/>
     <w:rsid w:val="00846AAE"/>
     <w:rsid w:val="00846F44"/>
     <w:rsid w:val="00847198"/>
     <w:rsid w:val="0084780C"/>
     <w:rsid w:val="00847A7A"/>
     <w:rsid w:val="00847AD9"/>
     <w:rsid w:val="0085182B"/>
     <w:rsid w:val="0085185E"/>
     <w:rsid w:val="00851C0A"/>
     <w:rsid w:val="00851D93"/>
     <w:rsid w:val="00851E77"/>
+    <w:rsid w:val="00851F8B"/>
     <w:rsid w:val="008521D9"/>
     <w:rsid w:val="00852A90"/>
     <w:rsid w:val="008536F7"/>
     <w:rsid w:val="0085394B"/>
     <w:rsid w:val="00853DFD"/>
     <w:rsid w:val="00853F35"/>
     <w:rsid w:val="00854029"/>
     <w:rsid w:val="008541B0"/>
     <w:rsid w:val="008543D1"/>
     <w:rsid w:val="0085451E"/>
     <w:rsid w:val="008545A5"/>
     <w:rsid w:val="00854BAC"/>
     <w:rsid w:val="00855613"/>
     <w:rsid w:val="00855D07"/>
     <w:rsid w:val="0085601F"/>
     <w:rsid w:val="0085630A"/>
     <w:rsid w:val="00856446"/>
     <w:rsid w:val="008569F8"/>
     <w:rsid w:val="008572D1"/>
     <w:rsid w:val="008577AF"/>
     <w:rsid w:val="00857F61"/>
     <w:rsid w:val="008601EA"/>
     <w:rsid w:val="0086071A"/>
     <w:rsid w:val="0086098F"/>
+    <w:rsid w:val="00860AD9"/>
     <w:rsid w:val="00860BE8"/>
     <w:rsid w:val="00861069"/>
     <w:rsid w:val="00861464"/>
     <w:rsid w:val="008623DC"/>
     <w:rsid w:val="00862605"/>
     <w:rsid w:val="00862C10"/>
     <w:rsid w:val="00863A5B"/>
     <w:rsid w:val="00863B7D"/>
     <w:rsid w:val="00864021"/>
     <w:rsid w:val="008640BD"/>
     <w:rsid w:val="008643FA"/>
     <w:rsid w:val="00864505"/>
     <w:rsid w:val="00864683"/>
     <w:rsid w:val="008646F3"/>
     <w:rsid w:val="008646F6"/>
     <w:rsid w:val="00864EBE"/>
     <w:rsid w:val="008668E4"/>
     <w:rsid w:val="00866B2C"/>
     <w:rsid w:val="00866BE8"/>
     <w:rsid w:val="008674A2"/>
     <w:rsid w:val="00870030"/>
     <w:rsid w:val="00870503"/>
+    <w:rsid w:val="00870599"/>
     <w:rsid w:val="00870879"/>
     <w:rsid w:val="00870971"/>
     <w:rsid w:val="008709A9"/>
     <w:rsid w:val="00870E1F"/>
     <w:rsid w:val="008711DC"/>
     <w:rsid w:val="00871B2A"/>
     <w:rsid w:val="00871F89"/>
     <w:rsid w:val="00873244"/>
     <w:rsid w:val="008733BF"/>
     <w:rsid w:val="00873CC9"/>
     <w:rsid w:val="00874032"/>
     <w:rsid w:val="008754E5"/>
     <w:rsid w:val="00877836"/>
     <w:rsid w:val="00877C00"/>
     <w:rsid w:val="00877DC7"/>
     <w:rsid w:val="00877E7C"/>
     <w:rsid w:val="00880356"/>
     <w:rsid w:val="00880E4C"/>
     <w:rsid w:val="008817A5"/>
     <w:rsid w:val="00881B7C"/>
     <w:rsid w:val="0088215A"/>
     <w:rsid w:val="00882573"/>
     <w:rsid w:val="00882744"/>
     <w:rsid w:val="00882999"/>
     <w:rsid w:val="00882B21"/>
@@ -22216,50 +22562,51 @@
     <w:rsid w:val="008A0D58"/>
     <w:rsid w:val="008A165E"/>
     <w:rsid w:val="008A1726"/>
     <w:rsid w:val="008A196A"/>
     <w:rsid w:val="008A19DE"/>
     <w:rsid w:val="008A26C1"/>
     <w:rsid w:val="008A29B1"/>
     <w:rsid w:val="008A29CD"/>
     <w:rsid w:val="008A2B40"/>
     <w:rsid w:val="008A346F"/>
     <w:rsid w:val="008A360C"/>
     <w:rsid w:val="008A376C"/>
     <w:rsid w:val="008A39BC"/>
     <w:rsid w:val="008A3BCD"/>
     <w:rsid w:val="008A3BE0"/>
     <w:rsid w:val="008A3DC4"/>
     <w:rsid w:val="008A3E86"/>
     <w:rsid w:val="008A4943"/>
     <w:rsid w:val="008A4B86"/>
     <w:rsid w:val="008A4C65"/>
     <w:rsid w:val="008A4D1E"/>
     <w:rsid w:val="008A4E9A"/>
     <w:rsid w:val="008A4EFC"/>
     <w:rsid w:val="008A4F3C"/>
     <w:rsid w:val="008A4FFD"/>
+    <w:rsid w:val="008A54E8"/>
     <w:rsid w:val="008A56CA"/>
     <w:rsid w:val="008A5D0F"/>
     <w:rsid w:val="008A6070"/>
     <w:rsid w:val="008A6220"/>
     <w:rsid w:val="008A6B05"/>
     <w:rsid w:val="008A72A3"/>
     <w:rsid w:val="008A7551"/>
     <w:rsid w:val="008A76DD"/>
     <w:rsid w:val="008A7CFE"/>
     <w:rsid w:val="008B0EC0"/>
     <w:rsid w:val="008B1399"/>
     <w:rsid w:val="008B1C1B"/>
     <w:rsid w:val="008B1C4B"/>
     <w:rsid w:val="008B1D9E"/>
     <w:rsid w:val="008B1F60"/>
     <w:rsid w:val="008B2111"/>
     <w:rsid w:val="008B2125"/>
     <w:rsid w:val="008B228E"/>
     <w:rsid w:val="008B26F4"/>
     <w:rsid w:val="008B35F4"/>
     <w:rsid w:val="008B36B1"/>
     <w:rsid w:val="008B3FA8"/>
     <w:rsid w:val="008B47DF"/>
     <w:rsid w:val="008B4AA4"/>
     <w:rsid w:val="008B4C54"/>
@@ -22309,50 +22656,51 @@
     <w:rsid w:val="008D11A7"/>
     <w:rsid w:val="008D1A6C"/>
     <w:rsid w:val="008D1CCC"/>
     <w:rsid w:val="008D1FD7"/>
     <w:rsid w:val="008D21CA"/>
     <w:rsid w:val="008D28FE"/>
     <w:rsid w:val="008D2D17"/>
     <w:rsid w:val="008D2DDD"/>
     <w:rsid w:val="008D2F70"/>
     <w:rsid w:val="008D318A"/>
     <w:rsid w:val="008D31BA"/>
     <w:rsid w:val="008D3892"/>
     <w:rsid w:val="008D3EB3"/>
     <w:rsid w:val="008D3F41"/>
     <w:rsid w:val="008D4B97"/>
     <w:rsid w:val="008D4FF5"/>
     <w:rsid w:val="008D5138"/>
     <w:rsid w:val="008D630E"/>
     <w:rsid w:val="008D670A"/>
     <w:rsid w:val="008D6837"/>
     <w:rsid w:val="008D6B80"/>
     <w:rsid w:val="008D6C39"/>
     <w:rsid w:val="008D6FB5"/>
     <w:rsid w:val="008D72B2"/>
     <w:rsid w:val="008D7963"/>
+    <w:rsid w:val="008D7BEF"/>
     <w:rsid w:val="008E0340"/>
     <w:rsid w:val="008E041D"/>
     <w:rsid w:val="008E06F2"/>
     <w:rsid w:val="008E085D"/>
     <w:rsid w:val="008E174F"/>
     <w:rsid w:val="008E179F"/>
     <w:rsid w:val="008E1D0F"/>
     <w:rsid w:val="008E2535"/>
     <w:rsid w:val="008E26A5"/>
     <w:rsid w:val="008E35F9"/>
     <w:rsid w:val="008E3BEE"/>
     <w:rsid w:val="008E3FA6"/>
     <w:rsid w:val="008E4202"/>
     <w:rsid w:val="008E59F7"/>
     <w:rsid w:val="008E5C0F"/>
     <w:rsid w:val="008E6026"/>
     <w:rsid w:val="008E62B7"/>
     <w:rsid w:val="008E62BE"/>
     <w:rsid w:val="008E62D9"/>
     <w:rsid w:val="008E667B"/>
     <w:rsid w:val="008E7AB5"/>
     <w:rsid w:val="008F0E15"/>
     <w:rsid w:val="008F0F89"/>
     <w:rsid w:val="008F193B"/>
     <w:rsid w:val="008F1BED"/>
@@ -22481,102 +22829,106 @@
     <w:rsid w:val="00945CFD"/>
     <w:rsid w:val="009460DE"/>
     <w:rsid w:val="00946422"/>
     <w:rsid w:val="00946851"/>
     <w:rsid w:val="00946FCC"/>
     <w:rsid w:val="00947130"/>
     <w:rsid w:val="0094764B"/>
     <w:rsid w:val="0094780B"/>
     <w:rsid w:val="00947BC3"/>
     <w:rsid w:val="00947E07"/>
     <w:rsid w:val="009512F4"/>
     <w:rsid w:val="00951701"/>
     <w:rsid w:val="00951F5B"/>
     <w:rsid w:val="0095243C"/>
     <w:rsid w:val="0095264E"/>
     <w:rsid w:val="00952A39"/>
     <w:rsid w:val="00952CD9"/>
     <w:rsid w:val="00953DE7"/>
     <w:rsid w:val="00953DF8"/>
     <w:rsid w:val="00953EBB"/>
     <w:rsid w:val="00954043"/>
     <w:rsid w:val="009541EC"/>
     <w:rsid w:val="00954506"/>
     <w:rsid w:val="0095461C"/>
     <w:rsid w:val="009548F0"/>
+    <w:rsid w:val="00954E6A"/>
     <w:rsid w:val="009558B7"/>
     <w:rsid w:val="009559A0"/>
     <w:rsid w:val="00955A80"/>
     <w:rsid w:val="009560A9"/>
     <w:rsid w:val="00956F56"/>
     <w:rsid w:val="00957300"/>
     <w:rsid w:val="0095793F"/>
     <w:rsid w:val="00960159"/>
     <w:rsid w:val="009603FA"/>
     <w:rsid w:val="00960D6F"/>
     <w:rsid w:val="009613D0"/>
     <w:rsid w:val="0096166C"/>
     <w:rsid w:val="009622A3"/>
     <w:rsid w:val="00962788"/>
     <w:rsid w:val="0096287A"/>
     <w:rsid w:val="009634DF"/>
     <w:rsid w:val="00964094"/>
     <w:rsid w:val="00964CD3"/>
     <w:rsid w:val="00965999"/>
     <w:rsid w:val="009659C4"/>
     <w:rsid w:val="009660C1"/>
     <w:rsid w:val="0096635F"/>
+    <w:rsid w:val="00966EE1"/>
     <w:rsid w:val="00967071"/>
     <w:rsid w:val="00967930"/>
     <w:rsid w:val="009710B3"/>
     <w:rsid w:val="00971241"/>
     <w:rsid w:val="00971966"/>
     <w:rsid w:val="00971F06"/>
     <w:rsid w:val="0097232E"/>
     <w:rsid w:val="00972400"/>
     <w:rsid w:val="009724FF"/>
     <w:rsid w:val="0097276B"/>
     <w:rsid w:val="00972F58"/>
     <w:rsid w:val="00973573"/>
     <w:rsid w:val="00973CD6"/>
+    <w:rsid w:val="00973DD4"/>
     <w:rsid w:val="009742BB"/>
     <w:rsid w:val="00974D8C"/>
     <w:rsid w:val="00975956"/>
     <w:rsid w:val="00975D07"/>
     <w:rsid w:val="00976226"/>
     <w:rsid w:val="009771D1"/>
     <w:rsid w:val="0097763B"/>
     <w:rsid w:val="009801A9"/>
     <w:rsid w:val="00980306"/>
     <w:rsid w:val="0098057D"/>
     <w:rsid w:val="00980B57"/>
     <w:rsid w:val="009812F9"/>
     <w:rsid w:val="00981648"/>
     <w:rsid w:val="00981F83"/>
     <w:rsid w:val="00981FCA"/>
     <w:rsid w:val="009823DC"/>
     <w:rsid w:val="0098311C"/>
+    <w:rsid w:val="009840A1"/>
     <w:rsid w:val="00984154"/>
     <w:rsid w:val="00984B4D"/>
     <w:rsid w:val="00984B63"/>
     <w:rsid w:val="009851E3"/>
     <w:rsid w:val="00985758"/>
     <w:rsid w:val="009863AE"/>
     <w:rsid w:val="00986DB3"/>
     <w:rsid w:val="00986F52"/>
     <w:rsid w:val="009876E8"/>
     <w:rsid w:val="00987AC9"/>
     <w:rsid w:val="00990347"/>
     <w:rsid w:val="00990499"/>
     <w:rsid w:val="009906F8"/>
     <w:rsid w:val="00990A36"/>
     <w:rsid w:val="009913F3"/>
     <w:rsid w:val="00991665"/>
     <w:rsid w:val="00991872"/>
     <w:rsid w:val="00991914"/>
     <w:rsid w:val="00991BA2"/>
     <w:rsid w:val="009929D7"/>
     <w:rsid w:val="00993294"/>
     <w:rsid w:val="009939A4"/>
     <w:rsid w:val="00994306"/>
     <w:rsid w:val="00994456"/>
     <w:rsid w:val="009946D3"/>
@@ -22599,50 +22951,51 @@
     <w:rsid w:val="009A2BCE"/>
     <w:rsid w:val="009A30A6"/>
     <w:rsid w:val="009A327B"/>
     <w:rsid w:val="009A36C3"/>
     <w:rsid w:val="009A3819"/>
     <w:rsid w:val="009A39CD"/>
     <w:rsid w:val="009A3CBB"/>
     <w:rsid w:val="009A3DD1"/>
     <w:rsid w:val="009A3F4A"/>
     <w:rsid w:val="009A3FB5"/>
     <w:rsid w:val="009A453E"/>
     <w:rsid w:val="009A4AF1"/>
     <w:rsid w:val="009A5329"/>
     <w:rsid w:val="009A57A3"/>
     <w:rsid w:val="009A64E0"/>
     <w:rsid w:val="009A68A0"/>
     <w:rsid w:val="009B0544"/>
     <w:rsid w:val="009B057D"/>
     <w:rsid w:val="009B11B9"/>
     <w:rsid w:val="009B13E0"/>
     <w:rsid w:val="009B1563"/>
     <w:rsid w:val="009B1861"/>
     <w:rsid w:val="009B2060"/>
     <w:rsid w:val="009B2099"/>
     <w:rsid w:val="009B214B"/>
+    <w:rsid w:val="009B2458"/>
     <w:rsid w:val="009B274E"/>
     <w:rsid w:val="009B298E"/>
     <w:rsid w:val="009B2DA2"/>
     <w:rsid w:val="009B2E3D"/>
     <w:rsid w:val="009B39C7"/>
     <w:rsid w:val="009B3A20"/>
     <w:rsid w:val="009B3F3F"/>
     <w:rsid w:val="009B4023"/>
     <w:rsid w:val="009B41AC"/>
     <w:rsid w:val="009B485E"/>
     <w:rsid w:val="009B4AB3"/>
     <w:rsid w:val="009B4D40"/>
     <w:rsid w:val="009B4EAA"/>
     <w:rsid w:val="009B52B7"/>
     <w:rsid w:val="009B54CD"/>
     <w:rsid w:val="009B5CC7"/>
     <w:rsid w:val="009B601C"/>
     <w:rsid w:val="009B62D5"/>
     <w:rsid w:val="009B65A3"/>
     <w:rsid w:val="009C04CB"/>
     <w:rsid w:val="009C08B7"/>
     <w:rsid w:val="009C0D72"/>
     <w:rsid w:val="009C11B8"/>
     <w:rsid w:val="009C15B9"/>
     <w:rsid w:val="009C1ECD"/>
@@ -22872,50 +23225,51 @@
     <w:rsid w:val="00A56D30"/>
     <w:rsid w:val="00A56D8A"/>
     <w:rsid w:val="00A56FBD"/>
     <w:rsid w:val="00A57308"/>
     <w:rsid w:val="00A57CCA"/>
     <w:rsid w:val="00A60184"/>
     <w:rsid w:val="00A60BFC"/>
     <w:rsid w:val="00A617F9"/>
     <w:rsid w:val="00A61E64"/>
     <w:rsid w:val="00A62395"/>
     <w:rsid w:val="00A6294B"/>
     <w:rsid w:val="00A62A3D"/>
     <w:rsid w:val="00A63214"/>
     <w:rsid w:val="00A64D6D"/>
     <w:rsid w:val="00A6581E"/>
     <w:rsid w:val="00A65B61"/>
     <w:rsid w:val="00A6637E"/>
     <w:rsid w:val="00A66918"/>
     <w:rsid w:val="00A6698E"/>
     <w:rsid w:val="00A673D1"/>
     <w:rsid w:val="00A67809"/>
     <w:rsid w:val="00A67C0B"/>
     <w:rsid w:val="00A67D05"/>
     <w:rsid w:val="00A7030F"/>
     <w:rsid w:val="00A70375"/>
+    <w:rsid w:val="00A705E5"/>
     <w:rsid w:val="00A7060F"/>
     <w:rsid w:val="00A706B3"/>
     <w:rsid w:val="00A70D1C"/>
     <w:rsid w:val="00A70D69"/>
     <w:rsid w:val="00A70FB3"/>
     <w:rsid w:val="00A72542"/>
     <w:rsid w:val="00A72593"/>
     <w:rsid w:val="00A72844"/>
     <w:rsid w:val="00A72FD9"/>
     <w:rsid w:val="00A7414D"/>
     <w:rsid w:val="00A7446E"/>
     <w:rsid w:val="00A74AFF"/>
     <w:rsid w:val="00A74D52"/>
     <w:rsid w:val="00A74EB4"/>
     <w:rsid w:val="00A75758"/>
     <w:rsid w:val="00A75A59"/>
     <w:rsid w:val="00A7667C"/>
     <w:rsid w:val="00A76962"/>
     <w:rsid w:val="00A774B6"/>
     <w:rsid w:val="00A77EC2"/>
     <w:rsid w:val="00A800CD"/>
     <w:rsid w:val="00A80256"/>
     <w:rsid w:val="00A80360"/>
     <w:rsid w:val="00A8084E"/>
     <w:rsid w:val="00A8098F"/>
@@ -23065,50 +23419,51 @@
     <w:rsid w:val="00AE56B2"/>
     <w:rsid w:val="00AE5D43"/>
     <w:rsid w:val="00AE68F5"/>
     <w:rsid w:val="00AE6F33"/>
     <w:rsid w:val="00AE7434"/>
     <w:rsid w:val="00AE7738"/>
     <w:rsid w:val="00AE7A1D"/>
     <w:rsid w:val="00AE7CA3"/>
     <w:rsid w:val="00AF055D"/>
     <w:rsid w:val="00AF0903"/>
     <w:rsid w:val="00AF190D"/>
     <w:rsid w:val="00AF1A7D"/>
     <w:rsid w:val="00AF332B"/>
     <w:rsid w:val="00AF3DB0"/>
     <w:rsid w:val="00AF41D1"/>
     <w:rsid w:val="00AF445B"/>
     <w:rsid w:val="00AF459F"/>
     <w:rsid w:val="00AF4745"/>
     <w:rsid w:val="00AF4C61"/>
     <w:rsid w:val="00AF5593"/>
     <w:rsid w:val="00AF5834"/>
     <w:rsid w:val="00AF646A"/>
     <w:rsid w:val="00AF64F2"/>
     <w:rsid w:val="00AF6911"/>
     <w:rsid w:val="00AF6C1A"/>
+    <w:rsid w:val="00AF6D85"/>
     <w:rsid w:val="00AF7622"/>
     <w:rsid w:val="00B0005A"/>
     <w:rsid w:val="00B00E73"/>
     <w:rsid w:val="00B017BE"/>
     <w:rsid w:val="00B01A01"/>
     <w:rsid w:val="00B01B6D"/>
     <w:rsid w:val="00B02221"/>
     <w:rsid w:val="00B027BC"/>
     <w:rsid w:val="00B02DA9"/>
     <w:rsid w:val="00B03068"/>
     <w:rsid w:val="00B03625"/>
     <w:rsid w:val="00B03E2B"/>
     <w:rsid w:val="00B042F3"/>
     <w:rsid w:val="00B0456F"/>
     <w:rsid w:val="00B0461B"/>
     <w:rsid w:val="00B04869"/>
     <w:rsid w:val="00B04D42"/>
     <w:rsid w:val="00B058E8"/>
     <w:rsid w:val="00B0592F"/>
     <w:rsid w:val="00B06720"/>
     <w:rsid w:val="00B06BD9"/>
     <w:rsid w:val="00B07774"/>
     <w:rsid w:val="00B07C65"/>
     <w:rsid w:val="00B10766"/>
     <w:rsid w:val="00B1076C"/>
@@ -23158,69 +23513,71 @@
     <w:rsid w:val="00B24883"/>
     <w:rsid w:val="00B257BB"/>
     <w:rsid w:val="00B25BD5"/>
     <w:rsid w:val="00B26056"/>
     <w:rsid w:val="00B26332"/>
     <w:rsid w:val="00B264A7"/>
     <w:rsid w:val="00B2661C"/>
     <w:rsid w:val="00B267D5"/>
     <w:rsid w:val="00B26BDC"/>
     <w:rsid w:val="00B27F78"/>
     <w:rsid w:val="00B30371"/>
     <w:rsid w:val="00B30488"/>
     <w:rsid w:val="00B30A6A"/>
     <w:rsid w:val="00B30E0D"/>
     <w:rsid w:val="00B313CD"/>
     <w:rsid w:val="00B316C3"/>
     <w:rsid w:val="00B31CFC"/>
     <w:rsid w:val="00B32745"/>
     <w:rsid w:val="00B32B3F"/>
     <w:rsid w:val="00B32FEB"/>
     <w:rsid w:val="00B3390A"/>
     <w:rsid w:val="00B33951"/>
     <w:rsid w:val="00B33A43"/>
     <w:rsid w:val="00B33C2D"/>
     <w:rsid w:val="00B33F71"/>
+    <w:rsid w:val="00B341FC"/>
     <w:rsid w:val="00B342F6"/>
     <w:rsid w:val="00B349EE"/>
     <w:rsid w:val="00B356CF"/>
     <w:rsid w:val="00B36A5C"/>
     <w:rsid w:val="00B3704B"/>
     <w:rsid w:val="00B370B6"/>
     <w:rsid w:val="00B37E70"/>
     <w:rsid w:val="00B402CF"/>
     <w:rsid w:val="00B40C90"/>
     <w:rsid w:val="00B410D4"/>
     <w:rsid w:val="00B41726"/>
     <w:rsid w:val="00B41830"/>
     <w:rsid w:val="00B41CE4"/>
     <w:rsid w:val="00B41ED6"/>
     <w:rsid w:val="00B4244E"/>
     <w:rsid w:val="00B4271C"/>
     <w:rsid w:val="00B42E2A"/>
     <w:rsid w:val="00B434E5"/>
     <w:rsid w:val="00B43B26"/>
+    <w:rsid w:val="00B43BC9"/>
     <w:rsid w:val="00B43D8E"/>
     <w:rsid w:val="00B440B2"/>
     <w:rsid w:val="00B440DD"/>
     <w:rsid w:val="00B4430B"/>
     <w:rsid w:val="00B4437D"/>
     <w:rsid w:val="00B4441D"/>
     <w:rsid w:val="00B44482"/>
     <w:rsid w:val="00B446BE"/>
     <w:rsid w:val="00B449FC"/>
     <w:rsid w:val="00B44D50"/>
     <w:rsid w:val="00B450EE"/>
     <w:rsid w:val="00B4512B"/>
     <w:rsid w:val="00B454CA"/>
     <w:rsid w:val="00B45644"/>
     <w:rsid w:val="00B45EF5"/>
     <w:rsid w:val="00B465DF"/>
     <w:rsid w:val="00B46675"/>
     <w:rsid w:val="00B47A8E"/>
     <w:rsid w:val="00B50291"/>
     <w:rsid w:val="00B502B9"/>
     <w:rsid w:val="00B50593"/>
     <w:rsid w:val="00B50603"/>
     <w:rsid w:val="00B51763"/>
     <w:rsid w:val="00B51900"/>
     <w:rsid w:val="00B519E1"/>
@@ -23233,50 +23590,51 @@
     <w:rsid w:val="00B549FA"/>
     <w:rsid w:val="00B54C97"/>
     <w:rsid w:val="00B54EDF"/>
     <w:rsid w:val="00B550C7"/>
     <w:rsid w:val="00B55A6F"/>
     <w:rsid w:val="00B564C1"/>
     <w:rsid w:val="00B5782C"/>
     <w:rsid w:val="00B57D6D"/>
     <w:rsid w:val="00B57DAE"/>
     <w:rsid w:val="00B60DEF"/>
     <w:rsid w:val="00B6139A"/>
     <w:rsid w:val="00B614C1"/>
     <w:rsid w:val="00B61741"/>
     <w:rsid w:val="00B61764"/>
     <w:rsid w:val="00B61978"/>
     <w:rsid w:val="00B61A77"/>
     <w:rsid w:val="00B61ACA"/>
     <w:rsid w:val="00B61BA9"/>
     <w:rsid w:val="00B61D1E"/>
     <w:rsid w:val="00B620E2"/>
     <w:rsid w:val="00B6210E"/>
     <w:rsid w:val="00B6218B"/>
     <w:rsid w:val="00B62320"/>
     <w:rsid w:val="00B62566"/>
     <w:rsid w:val="00B63060"/>
+    <w:rsid w:val="00B63109"/>
     <w:rsid w:val="00B631EE"/>
     <w:rsid w:val="00B6325A"/>
     <w:rsid w:val="00B632E9"/>
     <w:rsid w:val="00B634C1"/>
     <w:rsid w:val="00B6354D"/>
     <w:rsid w:val="00B637B4"/>
     <w:rsid w:val="00B63E5A"/>
     <w:rsid w:val="00B64320"/>
     <w:rsid w:val="00B64C9D"/>
     <w:rsid w:val="00B65975"/>
     <w:rsid w:val="00B65AF7"/>
     <w:rsid w:val="00B65BC6"/>
     <w:rsid w:val="00B66495"/>
     <w:rsid w:val="00B665CE"/>
     <w:rsid w:val="00B66AAC"/>
     <w:rsid w:val="00B66E07"/>
     <w:rsid w:val="00B6761D"/>
     <w:rsid w:val="00B67D2F"/>
     <w:rsid w:val="00B70257"/>
     <w:rsid w:val="00B70F2C"/>
     <w:rsid w:val="00B70FFB"/>
     <w:rsid w:val="00B7103D"/>
     <w:rsid w:val="00B7206D"/>
     <w:rsid w:val="00B720C8"/>
     <w:rsid w:val="00B722FE"/>
@@ -23361,50 +23719,51 @@
     <w:rsid w:val="00B97145"/>
     <w:rsid w:val="00B9742A"/>
     <w:rsid w:val="00B97525"/>
     <w:rsid w:val="00B9768A"/>
     <w:rsid w:val="00B978BA"/>
     <w:rsid w:val="00B97D39"/>
     <w:rsid w:val="00B97EAD"/>
     <w:rsid w:val="00BA0322"/>
     <w:rsid w:val="00BA08A0"/>
     <w:rsid w:val="00BA0A00"/>
     <w:rsid w:val="00BA0E1C"/>
     <w:rsid w:val="00BA21E7"/>
     <w:rsid w:val="00BA2B98"/>
     <w:rsid w:val="00BA30B0"/>
     <w:rsid w:val="00BA3AC3"/>
     <w:rsid w:val="00BA3BBE"/>
     <w:rsid w:val="00BA3F3B"/>
     <w:rsid w:val="00BA3F47"/>
     <w:rsid w:val="00BA405B"/>
     <w:rsid w:val="00BA479C"/>
     <w:rsid w:val="00BA483E"/>
     <w:rsid w:val="00BA4B0F"/>
     <w:rsid w:val="00BA4C0C"/>
     <w:rsid w:val="00BA50F6"/>
     <w:rsid w:val="00BA546B"/>
+    <w:rsid w:val="00BA5BB2"/>
     <w:rsid w:val="00BA5EB4"/>
     <w:rsid w:val="00BA623E"/>
     <w:rsid w:val="00BA63E7"/>
     <w:rsid w:val="00BA651E"/>
     <w:rsid w:val="00BA70A8"/>
     <w:rsid w:val="00BA72A2"/>
     <w:rsid w:val="00BB243E"/>
     <w:rsid w:val="00BB263E"/>
     <w:rsid w:val="00BB3497"/>
     <w:rsid w:val="00BB3E74"/>
     <w:rsid w:val="00BB438B"/>
     <w:rsid w:val="00BB5223"/>
     <w:rsid w:val="00BB5677"/>
     <w:rsid w:val="00BB595F"/>
     <w:rsid w:val="00BB63B1"/>
     <w:rsid w:val="00BB6F58"/>
     <w:rsid w:val="00BB71AA"/>
     <w:rsid w:val="00BB7832"/>
     <w:rsid w:val="00BB7B76"/>
     <w:rsid w:val="00BB7C29"/>
     <w:rsid w:val="00BB7DD8"/>
     <w:rsid w:val="00BC0061"/>
     <w:rsid w:val="00BC00AE"/>
     <w:rsid w:val="00BC015E"/>
     <w:rsid w:val="00BC05D2"/>
@@ -23446,50 +23805,51 @@
     <w:rsid w:val="00BD1000"/>
     <w:rsid w:val="00BD171F"/>
     <w:rsid w:val="00BD19D2"/>
     <w:rsid w:val="00BD1AAA"/>
     <w:rsid w:val="00BD211F"/>
     <w:rsid w:val="00BD280E"/>
     <w:rsid w:val="00BD296A"/>
     <w:rsid w:val="00BD2E7E"/>
     <w:rsid w:val="00BD333B"/>
     <w:rsid w:val="00BD33D6"/>
     <w:rsid w:val="00BD3869"/>
     <w:rsid w:val="00BD3B82"/>
     <w:rsid w:val="00BD3BC6"/>
     <w:rsid w:val="00BD3C99"/>
     <w:rsid w:val="00BD3FB2"/>
     <w:rsid w:val="00BD42D5"/>
     <w:rsid w:val="00BD4971"/>
     <w:rsid w:val="00BD523D"/>
     <w:rsid w:val="00BD59DC"/>
     <w:rsid w:val="00BD62F1"/>
     <w:rsid w:val="00BD658C"/>
     <w:rsid w:val="00BD68D3"/>
     <w:rsid w:val="00BD6A11"/>
     <w:rsid w:val="00BD6AE4"/>
     <w:rsid w:val="00BD6E51"/>
+    <w:rsid w:val="00BD717E"/>
     <w:rsid w:val="00BD7316"/>
     <w:rsid w:val="00BD7747"/>
     <w:rsid w:val="00BD7B75"/>
     <w:rsid w:val="00BE14CE"/>
     <w:rsid w:val="00BE16B7"/>
     <w:rsid w:val="00BE190A"/>
     <w:rsid w:val="00BE27CC"/>
     <w:rsid w:val="00BE2C5A"/>
     <w:rsid w:val="00BE2CA3"/>
     <w:rsid w:val="00BE32B1"/>
     <w:rsid w:val="00BE369A"/>
     <w:rsid w:val="00BE48AA"/>
     <w:rsid w:val="00BE4A40"/>
     <w:rsid w:val="00BE5195"/>
     <w:rsid w:val="00BE54AF"/>
     <w:rsid w:val="00BE5560"/>
     <w:rsid w:val="00BE6775"/>
     <w:rsid w:val="00BE70F4"/>
     <w:rsid w:val="00BE7560"/>
     <w:rsid w:val="00BE757C"/>
     <w:rsid w:val="00BE76D0"/>
     <w:rsid w:val="00BE7EC5"/>
     <w:rsid w:val="00BF00EC"/>
     <w:rsid w:val="00BF02B3"/>
     <w:rsid w:val="00BF0FFF"/>
@@ -23631,87 +23991,89 @@
     <w:rsid w:val="00C51A68"/>
     <w:rsid w:val="00C51BF7"/>
     <w:rsid w:val="00C53640"/>
     <w:rsid w:val="00C537A2"/>
     <w:rsid w:val="00C546E6"/>
     <w:rsid w:val="00C54F10"/>
     <w:rsid w:val="00C55773"/>
     <w:rsid w:val="00C557F6"/>
     <w:rsid w:val="00C55864"/>
     <w:rsid w:val="00C55CE1"/>
     <w:rsid w:val="00C55ECE"/>
     <w:rsid w:val="00C5637A"/>
     <w:rsid w:val="00C567EE"/>
     <w:rsid w:val="00C56A7A"/>
     <w:rsid w:val="00C56CC6"/>
     <w:rsid w:val="00C56F96"/>
     <w:rsid w:val="00C574E6"/>
     <w:rsid w:val="00C57965"/>
     <w:rsid w:val="00C57AAD"/>
     <w:rsid w:val="00C60980"/>
     <w:rsid w:val="00C61011"/>
     <w:rsid w:val="00C6177E"/>
     <w:rsid w:val="00C61A5C"/>
     <w:rsid w:val="00C622D5"/>
     <w:rsid w:val="00C62548"/>
+    <w:rsid w:val="00C636E7"/>
     <w:rsid w:val="00C63CD1"/>
     <w:rsid w:val="00C63E0C"/>
     <w:rsid w:val="00C649AB"/>
     <w:rsid w:val="00C64FAF"/>
     <w:rsid w:val="00C653B3"/>
     <w:rsid w:val="00C6715F"/>
     <w:rsid w:val="00C67564"/>
     <w:rsid w:val="00C67682"/>
     <w:rsid w:val="00C67C10"/>
     <w:rsid w:val="00C70A4C"/>
     <w:rsid w:val="00C70F3C"/>
     <w:rsid w:val="00C710D9"/>
     <w:rsid w:val="00C711A9"/>
     <w:rsid w:val="00C716CE"/>
     <w:rsid w:val="00C72039"/>
     <w:rsid w:val="00C721A8"/>
     <w:rsid w:val="00C7300A"/>
     <w:rsid w:val="00C732F1"/>
     <w:rsid w:val="00C7367F"/>
     <w:rsid w:val="00C73B42"/>
     <w:rsid w:val="00C73C16"/>
     <w:rsid w:val="00C74A6A"/>
     <w:rsid w:val="00C74DB0"/>
     <w:rsid w:val="00C755ED"/>
     <w:rsid w:val="00C75914"/>
     <w:rsid w:val="00C759B2"/>
     <w:rsid w:val="00C75D6D"/>
     <w:rsid w:val="00C764DD"/>
     <w:rsid w:val="00C769C8"/>
     <w:rsid w:val="00C76B10"/>
     <w:rsid w:val="00C76C87"/>
     <w:rsid w:val="00C77C15"/>
     <w:rsid w:val="00C77FDB"/>
     <w:rsid w:val="00C80375"/>
     <w:rsid w:val="00C8057F"/>
     <w:rsid w:val="00C80750"/>
     <w:rsid w:val="00C80D9B"/>
+    <w:rsid w:val="00C80E65"/>
     <w:rsid w:val="00C8141C"/>
     <w:rsid w:val="00C818D3"/>
     <w:rsid w:val="00C81A37"/>
     <w:rsid w:val="00C81BC3"/>
     <w:rsid w:val="00C81C28"/>
     <w:rsid w:val="00C8263B"/>
     <w:rsid w:val="00C8294A"/>
     <w:rsid w:val="00C82A99"/>
     <w:rsid w:val="00C8334E"/>
     <w:rsid w:val="00C833FC"/>
     <w:rsid w:val="00C837D4"/>
     <w:rsid w:val="00C84240"/>
     <w:rsid w:val="00C85213"/>
     <w:rsid w:val="00C8598E"/>
     <w:rsid w:val="00C85C2D"/>
     <w:rsid w:val="00C85EA4"/>
     <w:rsid w:val="00C86429"/>
     <w:rsid w:val="00C86C88"/>
     <w:rsid w:val="00C86E35"/>
     <w:rsid w:val="00C870C5"/>
     <w:rsid w:val="00C87295"/>
     <w:rsid w:val="00C87F12"/>
     <w:rsid w:val="00C87FC9"/>
     <w:rsid w:val="00C902FB"/>
     <w:rsid w:val="00C9106D"/>
@@ -23766,78 +24128,80 @@
     <w:rsid w:val="00CA4DFD"/>
     <w:rsid w:val="00CA4E94"/>
     <w:rsid w:val="00CA542A"/>
     <w:rsid w:val="00CA58AB"/>
     <w:rsid w:val="00CA6586"/>
     <w:rsid w:val="00CA6641"/>
     <w:rsid w:val="00CA6DF2"/>
     <w:rsid w:val="00CA72C8"/>
     <w:rsid w:val="00CA74C6"/>
     <w:rsid w:val="00CA7992"/>
     <w:rsid w:val="00CA7AB6"/>
     <w:rsid w:val="00CA7F6E"/>
     <w:rsid w:val="00CB00F2"/>
     <w:rsid w:val="00CB0191"/>
     <w:rsid w:val="00CB1034"/>
     <w:rsid w:val="00CB10A5"/>
     <w:rsid w:val="00CB12EB"/>
     <w:rsid w:val="00CB2CDD"/>
     <w:rsid w:val="00CB2E2F"/>
     <w:rsid w:val="00CB30C6"/>
     <w:rsid w:val="00CB33D7"/>
     <w:rsid w:val="00CB33FC"/>
     <w:rsid w:val="00CB360A"/>
     <w:rsid w:val="00CB3696"/>
     <w:rsid w:val="00CB3F07"/>
+    <w:rsid w:val="00CB4671"/>
     <w:rsid w:val="00CB4FF1"/>
     <w:rsid w:val="00CB5AFC"/>
     <w:rsid w:val="00CB5B5C"/>
     <w:rsid w:val="00CB5FCD"/>
     <w:rsid w:val="00CB61C4"/>
     <w:rsid w:val="00CB6BA8"/>
     <w:rsid w:val="00CB7E21"/>
     <w:rsid w:val="00CB7F39"/>
     <w:rsid w:val="00CC0BE2"/>
     <w:rsid w:val="00CC1B02"/>
     <w:rsid w:val="00CC2001"/>
     <w:rsid w:val="00CC258E"/>
     <w:rsid w:val="00CC2B3B"/>
     <w:rsid w:val="00CC2BB3"/>
     <w:rsid w:val="00CC2D61"/>
     <w:rsid w:val="00CC3014"/>
     <w:rsid w:val="00CC30F2"/>
     <w:rsid w:val="00CC3513"/>
     <w:rsid w:val="00CC367A"/>
     <w:rsid w:val="00CC38BA"/>
     <w:rsid w:val="00CC4601"/>
     <w:rsid w:val="00CC4BF2"/>
     <w:rsid w:val="00CC514F"/>
     <w:rsid w:val="00CC5580"/>
     <w:rsid w:val="00CC5EC6"/>
     <w:rsid w:val="00CC6282"/>
     <w:rsid w:val="00CC69E7"/>
     <w:rsid w:val="00CC6BEF"/>
+    <w:rsid w:val="00CD0057"/>
     <w:rsid w:val="00CD00FD"/>
     <w:rsid w:val="00CD023C"/>
     <w:rsid w:val="00CD0547"/>
     <w:rsid w:val="00CD0682"/>
     <w:rsid w:val="00CD0F08"/>
     <w:rsid w:val="00CD1DB1"/>
     <w:rsid w:val="00CD20D0"/>
     <w:rsid w:val="00CD2D00"/>
     <w:rsid w:val="00CD31EF"/>
     <w:rsid w:val="00CD3492"/>
     <w:rsid w:val="00CD35FB"/>
     <w:rsid w:val="00CD45D6"/>
     <w:rsid w:val="00CD46C5"/>
     <w:rsid w:val="00CD4CC6"/>
     <w:rsid w:val="00CD588E"/>
     <w:rsid w:val="00CD594C"/>
     <w:rsid w:val="00CD5979"/>
     <w:rsid w:val="00CD629E"/>
     <w:rsid w:val="00CD6AC7"/>
     <w:rsid w:val="00CD70F4"/>
     <w:rsid w:val="00CD74E6"/>
     <w:rsid w:val="00CD7705"/>
     <w:rsid w:val="00CE04A0"/>
     <w:rsid w:val="00CE0613"/>
     <w:rsid w:val="00CE0810"/>
@@ -23933,71 +24297,73 @@
     <w:rsid w:val="00D2058E"/>
     <w:rsid w:val="00D208A7"/>
     <w:rsid w:val="00D2100D"/>
     <w:rsid w:val="00D210A5"/>
     <w:rsid w:val="00D2137A"/>
     <w:rsid w:val="00D217DF"/>
     <w:rsid w:val="00D21BD6"/>
     <w:rsid w:val="00D21BF1"/>
     <w:rsid w:val="00D2232B"/>
     <w:rsid w:val="00D22374"/>
     <w:rsid w:val="00D224BC"/>
     <w:rsid w:val="00D22650"/>
     <w:rsid w:val="00D2286A"/>
     <w:rsid w:val="00D22A65"/>
     <w:rsid w:val="00D22CB8"/>
     <w:rsid w:val="00D233F3"/>
     <w:rsid w:val="00D2340D"/>
     <w:rsid w:val="00D234B2"/>
     <w:rsid w:val="00D235AD"/>
     <w:rsid w:val="00D2376E"/>
     <w:rsid w:val="00D24256"/>
     <w:rsid w:val="00D24B5F"/>
     <w:rsid w:val="00D24FD4"/>
     <w:rsid w:val="00D2576A"/>
     <w:rsid w:val="00D25D2C"/>
+    <w:rsid w:val="00D260B6"/>
     <w:rsid w:val="00D26A9B"/>
     <w:rsid w:val="00D26EF8"/>
     <w:rsid w:val="00D27FCC"/>
     <w:rsid w:val="00D3045F"/>
     <w:rsid w:val="00D30589"/>
     <w:rsid w:val="00D306A7"/>
     <w:rsid w:val="00D318C3"/>
     <w:rsid w:val="00D31D64"/>
     <w:rsid w:val="00D321FA"/>
     <w:rsid w:val="00D332F1"/>
     <w:rsid w:val="00D3369B"/>
     <w:rsid w:val="00D33BDB"/>
     <w:rsid w:val="00D3430F"/>
     <w:rsid w:val="00D346D1"/>
     <w:rsid w:val="00D347CD"/>
     <w:rsid w:val="00D34DCA"/>
     <w:rsid w:val="00D353AA"/>
     <w:rsid w:val="00D35A46"/>
     <w:rsid w:val="00D35D05"/>
     <w:rsid w:val="00D362F3"/>
     <w:rsid w:val="00D365FE"/>
+    <w:rsid w:val="00D36E15"/>
     <w:rsid w:val="00D37E5D"/>
     <w:rsid w:val="00D40131"/>
     <w:rsid w:val="00D402EF"/>
     <w:rsid w:val="00D4030A"/>
     <w:rsid w:val="00D403F6"/>
     <w:rsid w:val="00D40553"/>
     <w:rsid w:val="00D405E8"/>
     <w:rsid w:val="00D40E02"/>
     <w:rsid w:val="00D40F23"/>
     <w:rsid w:val="00D41841"/>
     <w:rsid w:val="00D4215A"/>
     <w:rsid w:val="00D424EB"/>
     <w:rsid w:val="00D4339C"/>
     <w:rsid w:val="00D43604"/>
     <w:rsid w:val="00D4391D"/>
     <w:rsid w:val="00D439B8"/>
     <w:rsid w:val="00D43A61"/>
     <w:rsid w:val="00D43B59"/>
     <w:rsid w:val="00D43CEC"/>
     <w:rsid w:val="00D445B1"/>
     <w:rsid w:val="00D4464F"/>
     <w:rsid w:val="00D447A7"/>
     <w:rsid w:val="00D448FC"/>
     <w:rsid w:val="00D44D92"/>
     <w:rsid w:val="00D45329"/>
@@ -24009,50 +24375,51 @@
     <w:rsid w:val="00D50C28"/>
     <w:rsid w:val="00D51754"/>
     <w:rsid w:val="00D51D8D"/>
     <w:rsid w:val="00D5235C"/>
     <w:rsid w:val="00D5248D"/>
     <w:rsid w:val="00D52BC4"/>
     <w:rsid w:val="00D52DB7"/>
     <w:rsid w:val="00D52DED"/>
     <w:rsid w:val="00D53B2A"/>
     <w:rsid w:val="00D540A5"/>
     <w:rsid w:val="00D542F2"/>
     <w:rsid w:val="00D5430D"/>
     <w:rsid w:val="00D55329"/>
     <w:rsid w:val="00D553C4"/>
     <w:rsid w:val="00D555A8"/>
     <w:rsid w:val="00D55714"/>
     <w:rsid w:val="00D55B10"/>
     <w:rsid w:val="00D55E65"/>
     <w:rsid w:val="00D56433"/>
     <w:rsid w:val="00D565C4"/>
     <w:rsid w:val="00D56E71"/>
     <w:rsid w:val="00D573CE"/>
     <w:rsid w:val="00D57678"/>
     <w:rsid w:val="00D57708"/>
     <w:rsid w:val="00D57BB3"/>
+    <w:rsid w:val="00D60130"/>
     <w:rsid w:val="00D602B5"/>
     <w:rsid w:val="00D6084E"/>
     <w:rsid w:val="00D60A15"/>
     <w:rsid w:val="00D61651"/>
     <w:rsid w:val="00D618B6"/>
     <w:rsid w:val="00D61CD3"/>
     <w:rsid w:val="00D62685"/>
     <w:rsid w:val="00D62B61"/>
     <w:rsid w:val="00D62D0E"/>
     <w:rsid w:val="00D630A7"/>
     <w:rsid w:val="00D63489"/>
     <w:rsid w:val="00D63D33"/>
     <w:rsid w:val="00D640AC"/>
     <w:rsid w:val="00D64268"/>
     <w:rsid w:val="00D643AB"/>
     <w:rsid w:val="00D64585"/>
     <w:rsid w:val="00D64597"/>
     <w:rsid w:val="00D64780"/>
     <w:rsid w:val="00D649DE"/>
     <w:rsid w:val="00D64AE0"/>
     <w:rsid w:val="00D651C2"/>
     <w:rsid w:val="00D65DCC"/>
     <w:rsid w:val="00D66FF8"/>
     <w:rsid w:val="00D670DC"/>
     <w:rsid w:val="00D67246"/>
@@ -24067,88 +24434,90 @@
     <w:rsid w:val="00D72CAA"/>
     <w:rsid w:val="00D72D7C"/>
     <w:rsid w:val="00D72E66"/>
     <w:rsid w:val="00D7367A"/>
     <w:rsid w:val="00D73FDE"/>
     <w:rsid w:val="00D74172"/>
     <w:rsid w:val="00D7449E"/>
     <w:rsid w:val="00D7562D"/>
     <w:rsid w:val="00D75703"/>
     <w:rsid w:val="00D76FC5"/>
     <w:rsid w:val="00D77120"/>
     <w:rsid w:val="00D77907"/>
     <w:rsid w:val="00D77ACD"/>
     <w:rsid w:val="00D77E1B"/>
     <w:rsid w:val="00D77F0B"/>
     <w:rsid w:val="00D801DF"/>
     <w:rsid w:val="00D80261"/>
     <w:rsid w:val="00D80749"/>
     <w:rsid w:val="00D808F7"/>
     <w:rsid w:val="00D81110"/>
     <w:rsid w:val="00D81C7E"/>
     <w:rsid w:val="00D81D77"/>
     <w:rsid w:val="00D81E4E"/>
     <w:rsid w:val="00D82098"/>
     <w:rsid w:val="00D820B1"/>
+    <w:rsid w:val="00D820C6"/>
     <w:rsid w:val="00D825E0"/>
     <w:rsid w:val="00D82A7E"/>
     <w:rsid w:val="00D82B0B"/>
     <w:rsid w:val="00D82B1B"/>
     <w:rsid w:val="00D82ED6"/>
     <w:rsid w:val="00D83279"/>
     <w:rsid w:val="00D83504"/>
     <w:rsid w:val="00D83D98"/>
     <w:rsid w:val="00D83FC2"/>
     <w:rsid w:val="00D843BE"/>
     <w:rsid w:val="00D845F7"/>
     <w:rsid w:val="00D8473D"/>
     <w:rsid w:val="00D84B15"/>
     <w:rsid w:val="00D84EDE"/>
     <w:rsid w:val="00D85935"/>
     <w:rsid w:val="00D85A66"/>
     <w:rsid w:val="00D86065"/>
     <w:rsid w:val="00D86662"/>
     <w:rsid w:val="00D86C52"/>
     <w:rsid w:val="00D871E4"/>
     <w:rsid w:val="00D87B58"/>
     <w:rsid w:val="00D87B92"/>
     <w:rsid w:val="00D87DAC"/>
     <w:rsid w:val="00D87E6F"/>
     <w:rsid w:val="00D912C6"/>
     <w:rsid w:val="00D915B3"/>
     <w:rsid w:val="00D91C4D"/>
     <w:rsid w:val="00D92EE3"/>
     <w:rsid w:val="00D92F35"/>
     <w:rsid w:val="00D93081"/>
     <w:rsid w:val="00D93B0C"/>
     <w:rsid w:val="00D94492"/>
     <w:rsid w:val="00D949FE"/>
     <w:rsid w:val="00D94FED"/>
     <w:rsid w:val="00D95373"/>
     <w:rsid w:val="00D95579"/>
     <w:rsid w:val="00D958F1"/>
     <w:rsid w:val="00D95C7F"/>
+    <w:rsid w:val="00D961BB"/>
     <w:rsid w:val="00D9648C"/>
     <w:rsid w:val="00D96BC1"/>
     <w:rsid w:val="00D96DA2"/>
     <w:rsid w:val="00D96F3B"/>
     <w:rsid w:val="00D972A1"/>
     <w:rsid w:val="00D9746C"/>
     <w:rsid w:val="00D97551"/>
     <w:rsid w:val="00D9774C"/>
     <w:rsid w:val="00DA0204"/>
     <w:rsid w:val="00DA030C"/>
     <w:rsid w:val="00DA0C01"/>
     <w:rsid w:val="00DA0DAA"/>
     <w:rsid w:val="00DA1973"/>
     <w:rsid w:val="00DA1E2F"/>
     <w:rsid w:val="00DA1EA5"/>
     <w:rsid w:val="00DA2039"/>
     <w:rsid w:val="00DA28D8"/>
     <w:rsid w:val="00DA2CC8"/>
     <w:rsid w:val="00DA2FC9"/>
     <w:rsid w:val="00DA32ED"/>
     <w:rsid w:val="00DA38F8"/>
     <w:rsid w:val="00DA3D2C"/>
     <w:rsid w:val="00DA3FD7"/>
     <w:rsid w:val="00DA4146"/>
     <w:rsid w:val="00DA455F"/>
@@ -24274,173 +24643,180 @@
     <w:rsid w:val="00DF2D65"/>
     <w:rsid w:val="00DF30A8"/>
     <w:rsid w:val="00DF3644"/>
     <w:rsid w:val="00DF39A6"/>
     <w:rsid w:val="00DF3E00"/>
     <w:rsid w:val="00DF5F40"/>
     <w:rsid w:val="00DF662D"/>
     <w:rsid w:val="00DF6A43"/>
     <w:rsid w:val="00DF780E"/>
     <w:rsid w:val="00DF7992"/>
     <w:rsid w:val="00E00000"/>
     <w:rsid w:val="00E006A5"/>
     <w:rsid w:val="00E009A3"/>
     <w:rsid w:val="00E01644"/>
     <w:rsid w:val="00E01DD0"/>
     <w:rsid w:val="00E01E86"/>
     <w:rsid w:val="00E02790"/>
     <w:rsid w:val="00E02A9D"/>
     <w:rsid w:val="00E02DCD"/>
     <w:rsid w:val="00E03C59"/>
     <w:rsid w:val="00E04B37"/>
     <w:rsid w:val="00E050B1"/>
     <w:rsid w:val="00E0530D"/>
     <w:rsid w:val="00E055B2"/>
     <w:rsid w:val="00E0574D"/>
+    <w:rsid w:val="00E05F2E"/>
     <w:rsid w:val="00E06290"/>
     <w:rsid w:val="00E0688A"/>
     <w:rsid w:val="00E07391"/>
     <w:rsid w:val="00E07673"/>
     <w:rsid w:val="00E07D26"/>
     <w:rsid w:val="00E07E56"/>
     <w:rsid w:val="00E101FC"/>
     <w:rsid w:val="00E103B3"/>
     <w:rsid w:val="00E10877"/>
     <w:rsid w:val="00E10891"/>
     <w:rsid w:val="00E10CB0"/>
     <w:rsid w:val="00E10CB2"/>
     <w:rsid w:val="00E11493"/>
     <w:rsid w:val="00E116C2"/>
     <w:rsid w:val="00E11B55"/>
     <w:rsid w:val="00E12243"/>
     <w:rsid w:val="00E124C1"/>
     <w:rsid w:val="00E12E09"/>
     <w:rsid w:val="00E12E99"/>
     <w:rsid w:val="00E12EE1"/>
     <w:rsid w:val="00E135BE"/>
     <w:rsid w:val="00E148FF"/>
     <w:rsid w:val="00E15670"/>
     <w:rsid w:val="00E15966"/>
+    <w:rsid w:val="00E15D6C"/>
     <w:rsid w:val="00E163E2"/>
     <w:rsid w:val="00E17219"/>
     <w:rsid w:val="00E20893"/>
     <w:rsid w:val="00E21DA4"/>
     <w:rsid w:val="00E22014"/>
     <w:rsid w:val="00E22417"/>
     <w:rsid w:val="00E227FC"/>
     <w:rsid w:val="00E22DFB"/>
+    <w:rsid w:val="00E23837"/>
     <w:rsid w:val="00E23F4C"/>
     <w:rsid w:val="00E24156"/>
     <w:rsid w:val="00E24509"/>
     <w:rsid w:val="00E24DDE"/>
     <w:rsid w:val="00E251A2"/>
     <w:rsid w:val="00E2558E"/>
     <w:rsid w:val="00E25F49"/>
     <w:rsid w:val="00E262A1"/>
     <w:rsid w:val="00E262B2"/>
     <w:rsid w:val="00E2685F"/>
     <w:rsid w:val="00E26AEE"/>
     <w:rsid w:val="00E26E6E"/>
     <w:rsid w:val="00E270D0"/>
+    <w:rsid w:val="00E27D18"/>
     <w:rsid w:val="00E301B6"/>
     <w:rsid w:val="00E304F4"/>
     <w:rsid w:val="00E3064D"/>
     <w:rsid w:val="00E3090F"/>
     <w:rsid w:val="00E30D14"/>
     <w:rsid w:val="00E31727"/>
     <w:rsid w:val="00E31AA3"/>
     <w:rsid w:val="00E31AC0"/>
     <w:rsid w:val="00E3202F"/>
     <w:rsid w:val="00E32E01"/>
     <w:rsid w:val="00E33503"/>
     <w:rsid w:val="00E3354F"/>
     <w:rsid w:val="00E3399C"/>
     <w:rsid w:val="00E33C01"/>
     <w:rsid w:val="00E348FD"/>
     <w:rsid w:val="00E35733"/>
     <w:rsid w:val="00E35A26"/>
     <w:rsid w:val="00E35F7B"/>
     <w:rsid w:val="00E365B8"/>
     <w:rsid w:val="00E37447"/>
     <w:rsid w:val="00E3784A"/>
     <w:rsid w:val="00E37E18"/>
     <w:rsid w:val="00E4037B"/>
     <w:rsid w:val="00E4091E"/>
     <w:rsid w:val="00E417D6"/>
     <w:rsid w:val="00E42421"/>
     <w:rsid w:val="00E4277C"/>
     <w:rsid w:val="00E42982"/>
     <w:rsid w:val="00E42A24"/>
     <w:rsid w:val="00E43208"/>
     <w:rsid w:val="00E43627"/>
     <w:rsid w:val="00E440F5"/>
     <w:rsid w:val="00E441FC"/>
     <w:rsid w:val="00E44D0E"/>
     <w:rsid w:val="00E4510F"/>
     <w:rsid w:val="00E45409"/>
     <w:rsid w:val="00E463A9"/>
     <w:rsid w:val="00E46B21"/>
     <w:rsid w:val="00E46F2F"/>
     <w:rsid w:val="00E46F52"/>
     <w:rsid w:val="00E47EF9"/>
     <w:rsid w:val="00E501C0"/>
+    <w:rsid w:val="00E505BD"/>
     <w:rsid w:val="00E507FC"/>
     <w:rsid w:val="00E5099A"/>
     <w:rsid w:val="00E51057"/>
     <w:rsid w:val="00E5125C"/>
     <w:rsid w:val="00E51D03"/>
     <w:rsid w:val="00E51F06"/>
     <w:rsid w:val="00E52167"/>
     <w:rsid w:val="00E52312"/>
     <w:rsid w:val="00E523CF"/>
     <w:rsid w:val="00E53092"/>
     <w:rsid w:val="00E53E55"/>
     <w:rsid w:val="00E54235"/>
     <w:rsid w:val="00E54275"/>
     <w:rsid w:val="00E54602"/>
     <w:rsid w:val="00E54801"/>
     <w:rsid w:val="00E548FF"/>
     <w:rsid w:val="00E54D0E"/>
     <w:rsid w:val="00E55A13"/>
+    <w:rsid w:val="00E55AA4"/>
     <w:rsid w:val="00E55AAB"/>
     <w:rsid w:val="00E55DBC"/>
     <w:rsid w:val="00E56042"/>
     <w:rsid w:val="00E56BE6"/>
     <w:rsid w:val="00E56F05"/>
     <w:rsid w:val="00E56F86"/>
     <w:rsid w:val="00E5713C"/>
     <w:rsid w:val="00E571FB"/>
     <w:rsid w:val="00E57289"/>
     <w:rsid w:val="00E5746E"/>
     <w:rsid w:val="00E57C91"/>
     <w:rsid w:val="00E57EEF"/>
     <w:rsid w:val="00E57F9A"/>
     <w:rsid w:val="00E60440"/>
     <w:rsid w:val="00E6055C"/>
     <w:rsid w:val="00E606F6"/>
     <w:rsid w:val="00E607AD"/>
     <w:rsid w:val="00E609CC"/>
+    <w:rsid w:val="00E60AF2"/>
     <w:rsid w:val="00E60F88"/>
     <w:rsid w:val="00E61AFA"/>
     <w:rsid w:val="00E6227D"/>
     <w:rsid w:val="00E62420"/>
     <w:rsid w:val="00E624E8"/>
     <w:rsid w:val="00E62939"/>
     <w:rsid w:val="00E62AB6"/>
     <w:rsid w:val="00E62B70"/>
     <w:rsid w:val="00E62F63"/>
     <w:rsid w:val="00E63032"/>
     <w:rsid w:val="00E63474"/>
     <w:rsid w:val="00E6355A"/>
     <w:rsid w:val="00E63562"/>
     <w:rsid w:val="00E6393A"/>
     <w:rsid w:val="00E63C93"/>
     <w:rsid w:val="00E63DD0"/>
     <w:rsid w:val="00E643BF"/>
     <w:rsid w:val="00E65272"/>
     <w:rsid w:val="00E669BA"/>
     <w:rsid w:val="00E66EAC"/>
     <w:rsid w:val="00E701E0"/>
     <w:rsid w:val="00E706D4"/>
     <w:rsid w:val="00E708D5"/>
     <w:rsid w:val="00E70D5A"/>
     <w:rsid w:val="00E71F5E"/>
@@ -24477,50 +24853,51 @@
     <w:rsid w:val="00E82C24"/>
     <w:rsid w:val="00E82D9A"/>
     <w:rsid w:val="00E8332E"/>
     <w:rsid w:val="00E8347B"/>
     <w:rsid w:val="00E83484"/>
     <w:rsid w:val="00E84D04"/>
     <w:rsid w:val="00E85370"/>
     <w:rsid w:val="00E85735"/>
     <w:rsid w:val="00E85875"/>
     <w:rsid w:val="00E85892"/>
     <w:rsid w:val="00E85CDF"/>
     <w:rsid w:val="00E870A4"/>
     <w:rsid w:val="00E878DB"/>
     <w:rsid w:val="00E87947"/>
     <w:rsid w:val="00E87E69"/>
     <w:rsid w:val="00E900B1"/>
     <w:rsid w:val="00E90FC2"/>
     <w:rsid w:val="00E90FC4"/>
     <w:rsid w:val="00E91563"/>
     <w:rsid w:val="00E91896"/>
     <w:rsid w:val="00E91BDB"/>
     <w:rsid w:val="00E928F6"/>
     <w:rsid w:val="00E93701"/>
     <w:rsid w:val="00E946C2"/>
     <w:rsid w:val="00E9505D"/>
+    <w:rsid w:val="00E953A3"/>
     <w:rsid w:val="00E95518"/>
     <w:rsid w:val="00E95AC3"/>
     <w:rsid w:val="00E95AE4"/>
     <w:rsid w:val="00E95DE1"/>
     <w:rsid w:val="00E95F46"/>
     <w:rsid w:val="00E965AA"/>
     <w:rsid w:val="00E968DA"/>
     <w:rsid w:val="00E9749F"/>
     <w:rsid w:val="00E976C1"/>
     <w:rsid w:val="00E97BB0"/>
     <w:rsid w:val="00EA0089"/>
     <w:rsid w:val="00EA06C5"/>
     <w:rsid w:val="00EA193C"/>
     <w:rsid w:val="00EA1E44"/>
     <w:rsid w:val="00EA1EB4"/>
     <w:rsid w:val="00EA20F9"/>
     <w:rsid w:val="00EA22DE"/>
     <w:rsid w:val="00EA26D7"/>
     <w:rsid w:val="00EA26FF"/>
     <w:rsid w:val="00EA2A5D"/>
     <w:rsid w:val="00EA2CDA"/>
     <w:rsid w:val="00EA2D03"/>
     <w:rsid w:val="00EA2DBB"/>
     <w:rsid w:val="00EA2E2E"/>
     <w:rsid w:val="00EA2EC6"/>
@@ -24629,50 +25006,51 @@
     <w:rsid w:val="00EE6A61"/>
     <w:rsid w:val="00EE6B2A"/>
     <w:rsid w:val="00EE6D40"/>
     <w:rsid w:val="00EE6E6A"/>
     <w:rsid w:val="00EE6FA2"/>
     <w:rsid w:val="00EE72CC"/>
     <w:rsid w:val="00EE7A5E"/>
     <w:rsid w:val="00EF0700"/>
     <w:rsid w:val="00EF07F4"/>
     <w:rsid w:val="00EF1817"/>
     <w:rsid w:val="00EF31B8"/>
     <w:rsid w:val="00EF3E70"/>
     <w:rsid w:val="00EF3F8E"/>
     <w:rsid w:val="00EF4342"/>
     <w:rsid w:val="00EF4D38"/>
     <w:rsid w:val="00EF5A6C"/>
     <w:rsid w:val="00EF5CFF"/>
     <w:rsid w:val="00EF6547"/>
     <w:rsid w:val="00EF699A"/>
     <w:rsid w:val="00EF6BA7"/>
     <w:rsid w:val="00EF6BC8"/>
     <w:rsid w:val="00EF6BEA"/>
     <w:rsid w:val="00EF6D27"/>
     <w:rsid w:val="00EF7088"/>
     <w:rsid w:val="00EF75B5"/>
+    <w:rsid w:val="00EF7B00"/>
     <w:rsid w:val="00EF7B2E"/>
     <w:rsid w:val="00F00256"/>
     <w:rsid w:val="00F00342"/>
     <w:rsid w:val="00F0053B"/>
     <w:rsid w:val="00F0059C"/>
     <w:rsid w:val="00F00C71"/>
     <w:rsid w:val="00F023AF"/>
     <w:rsid w:val="00F026B8"/>
     <w:rsid w:val="00F02C57"/>
     <w:rsid w:val="00F02E44"/>
     <w:rsid w:val="00F03A7D"/>
     <w:rsid w:val="00F0402B"/>
     <w:rsid w:val="00F047E4"/>
     <w:rsid w:val="00F05186"/>
     <w:rsid w:val="00F0545F"/>
     <w:rsid w:val="00F05601"/>
     <w:rsid w:val="00F06170"/>
     <w:rsid w:val="00F061FB"/>
     <w:rsid w:val="00F06587"/>
     <w:rsid w:val="00F06645"/>
     <w:rsid w:val="00F0707D"/>
     <w:rsid w:val="00F0752D"/>
     <w:rsid w:val="00F0793A"/>
     <w:rsid w:val="00F07E53"/>
     <w:rsid w:val="00F102E7"/>
@@ -24702,50 +25080,51 @@
     <w:rsid w:val="00F20EAA"/>
     <w:rsid w:val="00F21752"/>
     <w:rsid w:val="00F21BD8"/>
     <w:rsid w:val="00F220FA"/>
     <w:rsid w:val="00F22853"/>
     <w:rsid w:val="00F229C4"/>
     <w:rsid w:val="00F22BEC"/>
     <w:rsid w:val="00F2394A"/>
     <w:rsid w:val="00F23A6E"/>
     <w:rsid w:val="00F23A93"/>
     <w:rsid w:val="00F23CD1"/>
     <w:rsid w:val="00F24CBA"/>
     <w:rsid w:val="00F251D2"/>
     <w:rsid w:val="00F25599"/>
     <w:rsid w:val="00F25D65"/>
     <w:rsid w:val="00F261AF"/>
     <w:rsid w:val="00F26222"/>
     <w:rsid w:val="00F2631B"/>
     <w:rsid w:val="00F2639E"/>
     <w:rsid w:val="00F267D7"/>
     <w:rsid w:val="00F26B2D"/>
     <w:rsid w:val="00F26DFB"/>
     <w:rsid w:val="00F2712F"/>
     <w:rsid w:val="00F27392"/>
     <w:rsid w:val="00F27499"/>
+    <w:rsid w:val="00F279C8"/>
     <w:rsid w:val="00F27A82"/>
     <w:rsid w:val="00F27A97"/>
     <w:rsid w:val="00F27C81"/>
     <w:rsid w:val="00F27D29"/>
     <w:rsid w:val="00F30778"/>
     <w:rsid w:val="00F3086D"/>
     <w:rsid w:val="00F309D8"/>
     <w:rsid w:val="00F30FFA"/>
     <w:rsid w:val="00F31269"/>
     <w:rsid w:val="00F31504"/>
     <w:rsid w:val="00F32129"/>
     <w:rsid w:val="00F321C0"/>
     <w:rsid w:val="00F325B1"/>
     <w:rsid w:val="00F3264B"/>
     <w:rsid w:val="00F329EE"/>
     <w:rsid w:val="00F329F3"/>
     <w:rsid w:val="00F32B15"/>
     <w:rsid w:val="00F32DA2"/>
     <w:rsid w:val="00F330D2"/>
     <w:rsid w:val="00F33440"/>
     <w:rsid w:val="00F33C73"/>
     <w:rsid w:val="00F340E0"/>
     <w:rsid w:val="00F345E1"/>
     <w:rsid w:val="00F34B90"/>
     <w:rsid w:val="00F34E2E"/>
@@ -24799,80 +25178,83 @@
     <w:rsid w:val="00F5225D"/>
     <w:rsid w:val="00F524BC"/>
     <w:rsid w:val="00F52DB7"/>
     <w:rsid w:val="00F543EE"/>
     <w:rsid w:val="00F54AC0"/>
     <w:rsid w:val="00F54D06"/>
     <w:rsid w:val="00F54FD7"/>
     <w:rsid w:val="00F55415"/>
     <w:rsid w:val="00F55958"/>
     <w:rsid w:val="00F56585"/>
     <w:rsid w:val="00F56B7A"/>
     <w:rsid w:val="00F56D93"/>
     <w:rsid w:val="00F56EF7"/>
     <w:rsid w:val="00F570CE"/>
     <w:rsid w:val="00F57295"/>
     <w:rsid w:val="00F57A06"/>
     <w:rsid w:val="00F57A4C"/>
     <w:rsid w:val="00F602B6"/>
     <w:rsid w:val="00F6053D"/>
     <w:rsid w:val="00F60721"/>
     <w:rsid w:val="00F608C9"/>
     <w:rsid w:val="00F60B5D"/>
     <w:rsid w:val="00F60BB0"/>
     <w:rsid w:val="00F60F79"/>
     <w:rsid w:val="00F6187E"/>
+    <w:rsid w:val="00F61CB0"/>
     <w:rsid w:val="00F61FD9"/>
     <w:rsid w:val="00F62205"/>
     <w:rsid w:val="00F62A8B"/>
     <w:rsid w:val="00F63203"/>
     <w:rsid w:val="00F63381"/>
     <w:rsid w:val="00F6347E"/>
     <w:rsid w:val="00F64C20"/>
     <w:rsid w:val="00F64FC3"/>
     <w:rsid w:val="00F65026"/>
     <w:rsid w:val="00F6559C"/>
     <w:rsid w:val="00F65966"/>
     <w:rsid w:val="00F65ED5"/>
     <w:rsid w:val="00F6612A"/>
     <w:rsid w:val="00F66636"/>
     <w:rsid w:val="00F66E2D"/>
     <w:rsid w:val="00F670C2"/>
     <w:rsid w:val="00F67CC7"/>
     <w:rsid w:val="00F67EFD"/>
     <w:rsid w:val="00F7051D"/>
     <w:rsid w:val="00F7172F"/>
     <w:rsid w:val="00F71BC3"/>
     <w:rsid w:val="00F72C78"/>
     <w:rsid w:val="00F73197"/>
     <w:rsid w:val="00F7373A"/>
+    <w:rsid w:val="00F7409E"/>
     <w:rsid w:val="00F7425A"/>
     <w:rsid w:val="00F74367"/>
     <w:rsid w:val="00F74870"/>
     <w:rsid w:val="00F74AFE"/>
     <w:rsid w:val="00F75507"/>
     <w:rsid w:val="00F75989"/>
+    <w:rsid w:val="00F7626D"/>
     <w:rsid w:val="00F7641E"/>
     <w:rsid w:val="00F76D22"/>
     <w:rsid w:val="00F770C2"/>
     <w:rsid w:val="00F77333"/>
     <w:rsid w:val="00F77882"/>
     <w:rsid w:val="00F778FF"/>
     <w:rsid w:val="00F77F84"/>
     <w:rsid w:val="00F8018D"/>
     <w:rsid w:val="00F80200"/>
     <w:rsid w:val="00F80AD0"/>
     <w:rsid w:val="00F80DF3"/>
     <w:rsid w:val="00F811F5"/>
     <w:rsid w:val="00F81E6A"/>
     <w:rsid w:val="00F822AB"/>
     <w:rsid w:val="00F82317"/>
     <w:rsid w:val="00F82A0A"/>
     <w:rsid w:val="00F832C3"/>
     <w:rsid w:val="00F834A7"/>
     <w:rsid w:val="00F834E5"/>
     <w:rsid w:val="00F83A95"/>
     <w:rsid w:val="00F83CA4"/>
     <w:rsid w:val="00F843F0"/>
     <w:rsid w:val="00F84676"/>
     <w:rsid w:val="00F84E0A"/>
     <w:rsid w:val="00F84E34"/>
@@ -24890,50 +25272,51 @@
     <w:rsid w:val="00F92587"/>
     <w:rsid w:val="00F927F8"/>
     <w:rsid w:val="00F92CAC"/>
     <w:rsid w:val="00F92F90"/>
     <w:rsid w:val="00F93377"/>
     <w:rsid w:val="00F9341C"/>
     <w:rsid w:val="00F93850"/>
     <w:rsid w:val="00F93950"/>
     <w:rsid w:val="00F93A64"/>
     <w:rsid w:val="00F94514"/>
     <w:rsid w:val="00F94729"/>
     <w:rsid w:val="00F949D0"/>
     <w:rsid w:val="00F951D6"/>
     <w:rsid w:val="00F951EC"/>
     <w:rsid w:val="00F9532C"/>
     <w:rsid w:val="00F9541C"/>
     <w:rsid w:val="00F9569D"/>
     <w:rsid w:val="00F95E43"/>
     <w:rsid w:val="00F970DE"/>
     <w:rsid w:val="00F9728D"/>
     <w:rsid w:val="00F977AD"/>
     <w:rsid w:val="00F977E9"/>
     <w:rsid w:val="00F97B17"/>
     <w:rsid w:val="00FA0017"/>
     <w:rsid w:val="00FA0194"/>
+    <w:rsid w:val="00FA03E8"/>
     <w:rsid w:val="00FA080F"/>
     <w:rsid w:val="00FA08A7"/>
     <w:rsid w:val="00FA0A0F"/>
     <w:rsid w:val="00FA1136"/>
     <w:rsid w:val="00FA13BA"/>
     <w:rsid w:val="00FA1808"/>
     <w:rsid w:val="00FA1A70"/>
     <w:rsid w:val="00FA244F"/>
     <w:rsid w:val="00FA2EDB"/>
     <w:rsid w:val="00FA2FA4"/>
     <w:rsid w:val="00FA34E8"/>
     <w:rsid w:val="00FA36E9"/>
     <w:rsid w:val="00FA38C8"/>
     <w:rsid w:val="00FA3ABD"/>
     <w:rsid w:val="00FA3EFF"/>
     <w:rsid w:val="00FA406B"/>
     <w:rsid w:val="00FA4281"/>
     <w:rsid w:val="00FA4A75"/>
     <w:rsid w:val="00FA5188"/>
     <w:rsid w:val="00FA5FC5"/>
     <w:rsid w:val="00FA63EF"/>
     <w:rsid w:val="00FA6956"/>
     <w:rsid w:val="00FA6E91"/>
     <w:rsid w:val="00FA7195"/>
     <w:rsid w:val="00FA73D7"/>
@@ -25002,50 +25385,51 @@
     <w:rsid w:val="00FE0B73"/>
     <w:rsid w:val="00FE13A2"/>
     <w:rsid w:val="00FE15A5"/>
     <w:rsid w:val="00FE15B7"/>
     <w:rsid w:val="00FE18C4"/>
     <w:rsid w:val="00FE1B82"/>
     <w:rsid w:val="00FE1EB2"/>
     <w:rsid w:val="00FE2191"/>
     <w:rsid w:val="00FE2251"/>
     <w:rsid w:val="00FE2575"/>
     <w:rsid w:val="00FE2685"/>
     <w:rsid w:val="00FE298E"/>
     <w:rsid w:val="00FE2C46"/>
     <w:rsid w:val="00FE302E"/>
     <w:rsid w:val="00FE39DD"/>
     <w:rsid w:val="00FE3CAD"/>
     <w:rsid w:val="00FE3D2A"/>
     <w:rsid w:val="00FE3FFD"/>
     <w:rsid w:val="00FE406B"/>
     <w:rsid w:val="00FE4392"/>
     <w:rsid w:val="00FE5312"/>
     <w:rsid w:val="00FE5645"/>
     <w:rsid w:val="00FE5730"/>
     <w:rsid w:val="00FE65A7"/>
     <w:rsid w:val="00FE6C3C"/>
+    <w:rsid w:val="00FE78CC"/>
     <w:rsid w:val="00FF0A24"/>
     <w:rsid w:val="00FF0B2F"/>
     <w:rsid w:val="00FF0F09"/>
     <w:rsid w:val="00FF0F69"/>
     <w:rsid w:val="00FF12E5"/>
     <w:rsid w:val="00FF1FE4"/>
     <w:rsid w:val="00FF2206"/>
     <w:rsid w:val="00FF2292"/>
     <w:rsid w:val="00FF23F1"/>
     <w:rsid w:val="00FF2694"/>
     <w:rsid w:val="00FF3072"/>
     <w:rsid w:val="00FF341B"/>
     <w:rsid w:val="00FF3C75"/>
     <w:rsid w:val="00FF3C9D"/>
     <w:rsid w:val="00FF4366"/>
     <w:rsid w:val="00FF47C9"/>
     <w:rsid w:val="00FF485A"/>
     <w:rsid w:val="00FF48B6"/>
     <w:rsid w:val="00FF4ACE"/>
     <w:rsid w:val="00FF4E73"/>
     <w:rsid w:val="00FF4FAF"/>
     <w:rsid w:val="00FF5775"/>
     <w:rsid w:val="00FF667F"/>
     <w:rsid w:val="00FF6C2F"/>
     <w:rsid w:val="00FF756C"/>
@@ -25085,95 +25469,99 @@
     <w:rsid w:val="09856568"/>
     <w:rsid w:val="09E05120"/>
     <w:rsid w:val="09E14DA8"/>
     <w:rsid w:val="0A0CB692"/>
     <w:rsid w:val="0A82C5CE"/>
     <w:rsid w:val="0A96D6BE"/>
     <w:rsid w:val="0AC85023"/>
     <w:rsid w:val="0AE1AA14"/>
     <w:rsid w:val="0BCAC867"/>
     <w:rsid w:val="0C7EA2BC"/>
     <w:rsid w:val="0C97E241"/>
     <w:rsid w:val="0C9B6FBB"/>
     <w:rsid w:val="0CAC23C0"/>
     <w:rsid w:val="0CD1E97E"/>
     <w:rsid w:val="0CD68105"/>
     <w:rsid w:val="0D14C00C"/>
     <w:rsid w:val="0D5E3E9C"/>
     <w:rsid w:val="0D629B01"/>
     <w:rsid w:val="0DBCE8E0"/>
     <w:rsid w:val="0E8EF41F"/>
     <w:rsid w:val="0EAE5624"/>
     <w:rsid w:val="0F4E561F"/>
     <w:rsid w:val="0F871120"/>
     <w:rsid w:val="0FC45D6A"/>
     <w:rsid w:val="106BA343"/>
+    <w:rsid w:val="10F25D95"/>
     <w:rsid w:val="10FA09CB"/>
+    <w:rsid w:val="11C96A40"/>
     <w:rsid w:val="11DF8DFD"/>
     <w:rsid w:val="11EB3753"/>
     <w:rsid w:val="11EF8BFD"/>
     <w:rsid w:val="12294732"/>
     <w:rsid w:val="126EDCB4"/>
     <w:rsid w:val="127112A0"/>
     <w:rsid w:val="1286B680"/>
     <w:rsid w:val="12E59FB7"/>
     <w:rsid w:val="13FE62E6"/>
     <w:rsid w:val="1447924B"/>
     <w:rsid w:val="1489178C"/>
     <w:rsid w:val="151444B5"/>
     <w:rsid w:val="152BE036"/>
     <w:rsid w:val="15308722"/>
     <w:rsid w:val="154D7715"/>
     <w:rsid w:val="1588CB9B"/>
     <w:rsid w:val="159296F8"/>
     <w:rsid w:val="165133A1"/>
     <w:rsid w:val="17375507"/>
     <w:rsid w:val="17647B73"/>
     <w:rsid w:val="1765F24B"/>
     <w:rsid w:val="1788A12D"/>
     <w:rsid w:val="179ADDA2"/>
     <w:rsid w:val="1803DD5F"/>
     <w:rsid w:val="18DBD688"/>
     <w:rsid w:val="19212E0F"/>
     <w:rsid w:val="19928CC3"/>
     <w:rsid w:val="19C288DD"/>
     <w:rsid w:val="1A6CF678"/>
     <w:rsid w:val="1B2A4C94"/>
     <w:rsid w:val="1B7813E7"/>
     <w:rsid w:val="1D821450"/>
+    <w:rsid w:val="1D8B3AA9"/>
     <w:rsid w:val="1DBE6FF2"/>
     <w:rsid w:val="1DD74FFE"/>
     <w:rsid w:val="1DEAFB1E"/>
     <w:rsid w:val="1DEB057D"/>
     <w:rsid w:val="1E5F70B0"/>
     <w:rsid w:val="1E758CBD"/>
     <w:rsid w:val="1EAC55DA"/>
     <w:rsid w:val="1EE2BAA3"/>
     <w:rsid w:val="1F0EF5C6"/>
     <w:rsid w:val="1F56B401"/>
     <w:rsid w:val="1F63B926"/>
     <w:rsid w:val="1FE4BDD1"/>
+    <w:rsid w:val="1FE5C6AC"/>
     <w:rsid w:val="2007CF94"/>
     <w:rsid w:val="207CC22A"/>
     <w:rsid w:val="20C372C7"/>
     <w:rsid w:val="2106FB90"/>
     <w:rsid w:val="21657D0C"/>
     <w:rsid w:val="21B572E6"/>
     <w:rsid w:val="21BA9C9B"/>
     <w:rsid w:val="21D8D01A"/>
     <w:rsid w:val="22140550"/>
     <w:rsid w:val="2262AA78"/>
     <w:rsid w:val="2282CB1D"/>
     <w:rsid w:val="22B01956"/>
     <w:rsid w:val="230708AB"/>
     <w:rsid w:val="23183CED"/>
     <w:rsid w:val="239ABB7D"/>
     <w:rsid w:val="23DBBB46"/>
     <w:rsid w:val="2416D4BF"/>
     <w:rsid w:val="24477189"/>
     <w:rsid w:val="2451DF3A"/>
     <w:rsid w:val="2468D356"/>
     <w:rsid w:val="246BE30C"/>
     <w:rsid w:val="246CD287"/>
     <w:rsid w:val="2523191D"/>
     <w:rsid w:val="2568AB0B"/>
     <w:rsid w:val="259E3A13"/>
@@ -25186,84 +25574,86 @@
     <w:rsid w:val="2714C861"/>
     <w:rsid w:val="27663178"/>
     <w:rsid w:val="2773DF11"/>
     <w:rsid w:val="279020D4"/>
     <w:rsid w:val="27902803"/>
     <w:rsid w:val="27A473F4"/>
     <w:rsid w:val="27D0625A"/>
     <w:rsid w:val="27DD393D"/>
     <w:rsid w:val="28273D65"/>
     <w:rsid w:val="29085A55"/>
     <w:rsid w:val="295F0B3C"/>
     <w:rsid w:val="2A355D98"/>
     <w:rsid w:val="2A74601D"/>
     <w:rsid w:val="2AB1EAEF"/>
     <w:rsid w:val="2AB2C8D8"/>
     <w:rsid w:val="2B270E5D"/>
     <w:rsid w:val="2B405877"/>
     <w:rsid w:val="2B449894"/>
     <w:rsid w:val="2B72BD34"/>
     <w:rsid w:val="2B72D985"/>
     <w:rsid w:val="2C0F1796"/>
     <w:rsid w:val="2C32C152"/>
     <w:rsid w:val="2C46CF51"/>
     <w:rsid w:val="2C837899"/>
     <w:rsid w:val="2C9158C6"/>
+    <w:rsid w:val="2D1B36D8"/>
     <w:rsid w:val="2DA1BF57"/>
     <w:rsid w:val="2DEA05BD"/>
     <w:rsid w:val="2DFFAC9A"/>
     <w:rsid w:val="2E7B5CE0"/>
     <w:rsid w:val="2E7C31C9"/>
     <w:rsid w:val="2F071CE2"/>
     <w:rsid w:val="2F11D050"/>
     <w:rsid w:val="302AE77A"/>
     <w:rsid w:val="304B4F25"/>
     <w:rsid w:val="3069EFA4"/>
     <w:rsid w:val="30813013"/>
     <w:rsid w:val="30CC72CC"/>
     <w:rsid w:val="30FD12C7"/>
     <w:rsid w:val="31092F4C"/>
     <w:rsid w:val="318985F6"/>
     <w:rsid w:val="31DE879D"/>
     <w:rsid w:val="31EE043A"/>
     <w:rsid w:val="32B4A2FF"/>
     <w:rsid w:val="32C26E34"/>
     <w:rsid w:val="32E92805"/>
     <w:rsid w:val="330C91CE"/>
     <w:rsid w:val="331CAEC4"/>
     <w:rsid w:val="3329E10D"/>
     <w:rsid w:val="3338F81A"/>
     <w:rsid w:val="33910EFE"/>
     <w:rsid w:val="33BB9C91"/>
     <w:rsid w:val="33E2ABA4"/>
     <w:rsid w:val="33ED6D7C"/>
     <w:rsid w:val="342BD182"/>
     <w:rsid w:val="343D783B"/>
     <w:rsid w:val="3481C652"/>
     <w:rsid w:val="3481DB8B"/>
     <w:rsid w:val="348503EB"/>
     <w:rsid w:val="354EFDAC"/>
+    <w:rsid w:val="355D0E09"/>
     <w:rsid w:val="356329EE"/>
     <w:rsid w:val="35A009EC"/>
     <w:rsid w:val="35B80FFE"/>
     <w:rsid w:val="368B47ED"/>
     <w:rsid w:val="36D3BC6C"/>
     <w:rsid w:val="3746FD72"/>
     <w:rsid w:val="37B39D51"/>
     <w:rsid w:val="37B7AB2F"/>
     <w:rsid w:val="37D9AB18"/>
     <w:rsid w:val="37E3E6A4"/>
     <w:rsid w:val="380429CB"/>
     <w:rsid w:val="38092712"/>
     <w:rsid w:val="383AF6BC"/>
     <w:rsid w:val="388A199C"/>
     <w:rsid w:val="3894F219"/>
     <w:rsid w:val="38A1C645"/>
     <w:rsid w:val="38E2768A"/>
     <w:rsid w:val="38EC5CF0"/>
     <w:rsid w:val="39FE3EBC"/>
     <w:rsid w:val="3A2AD87D"/>
     <w:rsid w:val="3A358370"/>
     <w:rsid w:val="3A4D3B1F"/>
     <w:rsid w:val="3ADE6DD2"/>
     <w:rsid w:val="3AF69438"/>
     <w:rsid w:val="3B0209F9"/>
@@ -25327,99 +25717,102 @@
     <w:rsid w:val="4ED97C9A"/>
     <w:rsid w:val="4EF801C0"/>
     <w:rsid w:val="4F09E275"/>
     <w:rsid w:val="4F81A441"/>
     <w:rsid w:val="4FA8B06B"/>
     <w:rsid w:val="4FDDDC33"/>
     <w:rsid w:val="50154D23"/>
     <w:rsid w:val="501ACC07"/>
     <w:rsid w:val="505B6E0A"/>
     <w:rsid w:val="505B7E99"/>
     <w:rsid w:val="5073386C"/>
     <w:rsid w:val="50BEEE4F"/>
     <w:rsid w:val="50DF1D72"/>
     <w:rsid w:val="5110D5A6"/>
     <w:rsid w:val="514378B5"/>
     <w:rsid w:val="5187E4DA"/>
     <w:rsid w:val="51BC80A4"/>
     <w:rsid w:val="51F5625D"/>
     <w:rsid w:val="525D1729"/>
     <w:rsid w:val="5268E906"/>
     <w:rsid w:val="53D00C69"/>
     <w:rsid w:val="54579326"/>
     <w:rsid w:val="5473CD39"/>
     <w:rsid w:val="556377FB"/>
     <w:rsid w:val="5568833A"/>
+    <w:rsid w:val="55EA8C38"/>
     <w:rsid w:val="56331C6C"/>
     <w:rsid w:val="567896BC"/>
     <w:rsid w:val="577BB6F1"/>
     <w:rsid w:val="57ADD150"/>
     <w:rsid w:val="57F01BE9"/>
     <w:rsid w:val="57FB0354"/>
     <w:rsid w:val="58314F50"/>
+    <w:rsid w:val="583726EB"/>
     <w:rsid w:val="585C6DF1"/>
     <w:rsid w:val="58843273"/>
     <w:rsid w:val="5896E57C"/>
     <w:rsid w:val="589ECD48"/>
     <w:rsid w:val="58EEE0FF"/>
     <w:rsid w:val="595C23A9"/>
     <w:rsid w:val="5988972B"/>
     <w:rsid w:val="59975D5C"/>
     <w:rsid w:val="59A43698"/>
     <w:rsid w:val="59C19D99"/>
     <w:rsid w:val="59F1F6E2"/>
     <w:rsid w:val="59F2BEAA"/>
     <w:rsid w:val="5A322E9A"/>
     <w:rsid w:val="5A63ABBB"/>
     <w:rsid w:val="5A90A5A1"/>
     <w:rsid w:val="5ADDFEFB"/>
     <w:rsid w:val="5B0CEAAB"/>
     <w:rsid w:val="5B6352A7"/>
     <w:rsid w:val="5BA94C62"/>
     <w:rsid w:val="5C82BDF2"/>
     <w:rsid w:val="5CDD37BD"/>
     <w:rsid w:val="5D14C480"/>
     <w:rsid w:val="5D2D794F"/>
     <w:rsid w:val="5D390228"/>
     <w:rsid w:val="5D784754"/>
     <w:rsid w:val="5DC80A56"/>
     <w:rsid w:val="5DF23226"/>
     <w:rsid w:val="5E088BEF"/>
     <w:rsid w:val="5E3DD23D"/>
     <w:rsid w:val="5E54A18C"/>
     <w:rsid w:val="5E647E3E"/>
     <w:rsid w:val="5F2B1441"/>
     <w:rsid w:val="60841615"/>
     <w:rsid w:val="6090249D"/>
     <w:rsid w:val="61090B2D"/>
     <w:rsid w:val="610AB160"/>
     <w:rsid w:val="613DC743"/>
     <w:rsid w:val="61674B42"/>
     <w:rsid w:val="61802BDC"/>
     <w:rsid w:val="618F2E34"/>
     <w:rsid w:val="61A751AA"/>
     <w:rsid w:val="62569924"/>
+    <w:rsid w:val="6348255B"/>
     <w:rsid w:val="635D1BE8"/>
     <w:rsid w:val="63793ADC"/>
     <w:rsid w:val="638FCA67"/>
     <w:rsid w:val="63C6D75D"/>
     <w:rsid w:val="645A7CA4"/>
     <w:rsid w:val="648D456B"/>
     <w:rsid w:val="64D2AD47"/>
     <w:rsid w:val="655A5448"/>
     <w:rsid w:val="65B31951"/>
     <w:rsid w:val="65F64D05"/>
     <w:rsid w:val="661368FA"/>
     <w:rsid w:val="668AFE8F"/>
     <w:rsid w:val="670C7F9B"/>
     <w:rsid w:val="671A1D1F"/>
     <w:rsid w:val="671CAC54"/>
     <w:rsid w:val="675776C0"/>
     <w:rsid w:val="677CCF43"/>
     <w:rsid w:val="682EB24E"/>
     <w:rsid w:val="6841D4E1"/>
     <w:rsid w:val="6859311B"/>
     <w:rsid w:val="6866FE79"/>
     <w:rsid w:val="68A131B5"/>
     <w:rsid w:val="68C2DA8B"/>
     <w:rsid w:val="690F72A4"/>
     <w:rsid w:val="695AE07A"/>
@@ -25519,51 +25912,51 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7FB3A3FC"/>
-  <w15:docId w15:val="{E6E23F7D-CA89-44BF-AEB2-1D210E85A415}"/>
+  <w15:docId w15:val="{D829CB55-9595-49FE-BAA0-95260A119C37}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -30476,51 +30869,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2136943964">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Ron.Manning@Lowes.Com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-23-1080-OSD03-SRC3-25885&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/statewide-contract-index" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macomptroller.org/policies/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lcason@casonsequipment.com" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:/Users/Raydi.J.Soto/Downloads/PO-23-1080-OSD03-SRC01-29044" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kevin.j.mccoy@sherwin.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.commbuys.com/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-22-1080-OSD03-SRC04-71780&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/appliance-efficiency-standards-compliance-for-sellers-and-installers" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-23-1080-OSD03-SRC3-25885&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-23-1080-OSD03-SRC01-28648&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC04-26148&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/osd" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/tradesperson-services" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Government.Support@lowes.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/qrg-how-to-record-a-contract-purchase-previously-made-rpa-release/download" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://s3-us-west-2.amazonaws.com/naspovaluepoint/1647474896_Lowes%20Home%20Centers%20LLC%20NASPO%20Contract%20(1).pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/best-value-evaluation-of-sdp-plan-forms-a-guide-for-strategic-sourcing-teams/download" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/801-cmr-21-procurement-of-commodities-or-services-including-human-and-social-services/download?_ga=2.5187184.276064254.1754065769-411155804.1736349941&amp;_gl=1*sw9tsp*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTQwNzY0MjMkbzMyMyRnMSR0MTc1NDA3NjQ1NSRqMjgkbDAkaDA." TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Comptroller.Info@mass.gov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC04-26311&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fernandeslumber@gmail.com" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC04-26313&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/environmentally-preferable-products-index" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-23-1080-OSD03-SRC3-25884&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@toolsunlimitedinc.net" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Richard.Levesque@mass.gov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/c/Government_Customers" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-23-1080-OSD03-SRC3-25885&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__http:/www.lowes.com/NASPO__;!!CPANwP4y!TFjTDc6IuF8SQ_SDJAO0TJ0VS7qFcgWIqhKODqRTh7rCvFuUj7RR6fsFokA8bueNDguRE16LCBt8O6ICpNPtkmAb2GRv$" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macomptroller.org/wp-content/uploads/instructions_standard-contract-form.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:richard.levesque@mass.gov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ajflattanzi@comcast.net" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/supplier-diversity-program-sdp?_gl=1*1dd4k06*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTY5MTE2ODkkbzM2OSRnMSR0MTc1NjkxMzk5MCRqNTckbDAkaDA." TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/environmentally-preferable-products-epp-procurement-program" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC04-26315&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-23-1080-OSD03-SRC01-29044&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC04-30469&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC04-30468&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/non-profit-purchasing-programs" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lowes.com/naspo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.naspovaluepoint.org/?gclid=Cj0KCQjwwevLBRCGARIsAKnAJvetinlxzeI6j9nQ-0yP2tWUi6MshUJjj1imMrX3Y1SYhyk5ayFkcrEaAkn2EALw_wcB" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/emergency-response-supplies-services-and-equipment-contact-information" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OSDhelpdesk@mass.gov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/best-value-evaluation-of-responses-to-small-procurements-a-guide-for-strategic-sourcing-teams/download" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/appliance-energy-and-water-efficiency-standards" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC04-26314&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dpatterson@dlpindustries.net" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:richard_nyberg@homedepot.com" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:steve@richmondhardware.com" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-23-1080-OSD03-SRC3-26149&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Miranda.beaudet@mass.gov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/supplier-diversity-office-sdo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omniapartners.com/publicsector/suppliers/the-home-depot-pro-institutional/contract-documentation" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.procurated.com/ma-statewide/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/handbook/environmentally-preferable-products-and-services-guide" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maureengibbons@marinehomecenter.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sales@fhcindustrial.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/how-to-request-quotes-from-vendors-on-statewide-contracts/download" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/purchasing-from-statewide-contracts-tips-for-out-of-state-buyers/download" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/small-business-purchasing-program-sbpp?_gl=1*flb0s8*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTY5MTE2ODkkbzM2OSRnMSR0MTc1NjkxMzg1NCRqMjgkbDAkaDA." TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/exhibit-f-1-commonwealth-terms-and-conditions-0/download?_ga=2.11892660.1852975385.1737644168-411155804.1736349941&amp;_gl=1*1ehavvx*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*MTczNzY1MjIyMi4xNS4xLjE3Mzc2NTIzODYuMC4wLjA." TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC04-26312&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dank@carrhardware.com" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mjenkins@thenorfolkcompanies.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Ron.Manning@Lowes.Com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-23-1080-OSD03-SRC3-25885&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/small-business-purchasing-program-sbpp?_gl=1*flb0s8*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTY5MTE2ODkkbzM2OSRnMSR0MTc1NjkxMzg1NCRqMjgkbDAkaDA." TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/exhibit-f-1-commonwealth-terms-and-conditions-0/download?_ga=2.11892660.1852975385.1737644168-411155804.1736349941&amp;_gl=1*1ehavvx*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*MTczNzY1MjIyMi4xNS4xLjE3Mzc2NTIzODYuMC4wLjA." TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dank@carrhardware.com" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC04-26312&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mjenkins@thenorfolkcompanies.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/qrg-how-to-record-a-contract-purchase-previously-made-rpa-release/download" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://s3-us-west-2.amazonaws.com/naspovaluepoint/1647474896_Lowes%20Home%20Centers%20LLC%20NASPO%20Contract%20(1).pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/environmentally-preferable-products-index" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Comptroller.Info@mass.gov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-23-1080-OSD03-SRC3-25884&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC04-26313&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/osd" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/tradesperson-services" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Government.Support@lowes.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-17-1080-OSD03-SRC02-10360&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-23-1080-OSD03-SRC3-25885&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/supplier-diversity-program-sdp?_gl=1*1dd4k06*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTY5MTE2ODkkbzM2OSRnMSR0MTc1NjkxMzk5MCRqNTckbDAkaDA." TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macomptroller.org/wp-content/uploads/instructions_standard-contract-form.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/environmentally-preferable-products-epp-procurement-program" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC04-26315&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ajflattanzi@comcast.net" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC04-30469&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/emergency-response-supplies-services-and-equipment-contact-information" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-23-1080-OSD03-SRC01-29044&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:steve@richmondhardware.com" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC04-30468&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Richard.Levesque@mass.gov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.homedepot.com/c/Government_Customers" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OSDhelpdesk@mass.gov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.naspovaluepoint.org/?gclid=Cj0KCQjwwevLBRCGARIsAKnAJvetinlxzeI6j9nQ-0yP2tWUi6MshUJjj1imMrX3Y1SYhyk5ayFkcrEaAkn2EALw_wcB" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/best-value-evaluation-of-responses-to-small-procurements-a-guide-for-strategic-sourcing-teams/download" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dpatterson@dlpindustries.net" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/supplier-diversity-office-sdo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/appliance-energy-and-water-efficiency-standards" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC04-26314&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:/Users/Raydi.J.Soto/Downloads/PO-23-1080-OSD03-SRC01-29044" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:omniapartners@homedepot.com" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-23-1080-OSD03-SRC3-26149&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/non-profit-purchasing-programs" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Ron.Manning@Lowes.Com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omniapartners.com/publicsector/suppliers/the-home-depot-pro-institutional/contract-documentation" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macomptroller.org/policies/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/handbook/environmentally-preferable-products-and-services-guide" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/how-to-request-quotes-from-vendors-on-statewide-contracts/download" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/statewide-contract-index" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.procurated.com/ma-statewide/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-23-1080-OSD03-SRC3-25885&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lcason@casonsequipment.com" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sales@fhcindustrial.com" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maureengibbons@marinehomecenter.com" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC04-26148&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kevin.j.mccoy@sherwin.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Miranda.beaudet@mass.gov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-22-1080-OSD03-SRC04-71780&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.commbuys.com/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/801-cmr-21-procurement-of-commodities-or-services-including-human-and-social-services/download?_ga=2.5187184.276064254.1754065769-411155804.1736349941&amp;_gl=1*sw9tsp*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTQwNzY0MjMkbzMyMyRnMSR0MTc1NDA3NjQ1NSRqMjgkbDAkaDA." TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/appliance-efficiency-standards-compliance-for-sellers-and-installers" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-23-1080-OSD03-SRC01-28648&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fernandeslumber@gmail.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lowes.com/naspo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/purchasing-from-statewide-contracts-tips-for-out-of-state-buyers/download" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__http:/www.lowes.com/NASPO__;!!CPANwP4y!TFjTDc6IuF8SQ_SDJAO0TJ0VS7qFcgWIqhKODqRTh7rCvFuUj7RR6fsFokA8bueNDguRE16LCBt8O6ICpNPtkmAb2GRv$" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/best-value-evaluation-of-sdp-plan-forms-a-guide-for-strategic-sourcing-teams/download" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC04-26311&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:richard.levesque@mass.gov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@toolsunlimitedinc.net" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/osd" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/osd" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/osd" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -30801,76 +31194,76 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="09ce38db-efdb-4708-8c34-9908d67fb011" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="07049b86-902b-4773-b7aa-1fd847dfddb9">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BBCFE9BE6DEBCF4FAEF3D74F5E0F169D" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a769f5e92b7c1d9dc616422e0a2633ff">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="07049b86-902b-4773-b7aa-1fd847dfddb9" xmlns:ns3="09ce38db-efdb-4708-8c34-9908d67fb011" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e82b6fa405d795c2c1fd60b002b1325c" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BBCFE9BE6DEBCF4FAEF3D74F5E0F169D" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4acca893a766136a5bafeab47b9027e1">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="07049b86-902b-4773-b7aa-1fd847dfddb9" xmlns:ns3="09ce38db-efdb-4708-8c34-9908d67fb011" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2e0e5592891313212390eddb4a3d5f9a" ns2:_="" ns3:_="">
     <xsd:import namespace="07049b86-902b-4773-b7aa-1fd847dfddb9"/>
     <xsd:import namespace="09ce38db-efdb-4708-8c34-9908d67fb011"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -31060,108 +31453,2068 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20DD85D6-0887-4118-8B8C-1267772729E8}">
-[...15 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E5E76A4-4B53-4E46-8362-0320020EC781}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51C4BD58-2203-4230-8F1F-9DCF4FB5BA44}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20DD85D6-0887-4118-8B8C-1267772729E8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="09ce38db-efdb-4708-8c34-9908d67fb011"/>
+    <ds:schemaRef ds:uri="6b33c406-dd06-4363-a0cc-3f7e8f9bebb6"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{82F4EDCB-73A2-4625-88A9-71D0062A6E03}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C24C56DE-946C-44B8-9DDA-D1CB1D08A8FE}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>18</Pages>
-[...1 lines deleted...]
-  <Characters>32512</Characters>
+  <Pages>17</Pages>
+  <Words>5658</Words>
+  <Characters>32252</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>2</DocSecurity>
-  <Lines>270</Lines>
-  <Paragraphs>76</Paragraphs>
+  <Lines>268</Lines>
+  <Paragraphs>75</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>38139</CharactersWithSpaces>
+  <CharactersWithSpaces>37835</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="654" baseType="variant">
+      <vt:variant>
+        <vt:i4>852024</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>408</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Kevin.j.mccoy@sherwin.com</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2818165</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>405</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC04-30468&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>655414</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>402</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:mjenkins@thenorfolkcompanies.com</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3735605</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>399</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-23-1080-OSD03-SRC3-26149&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7274572</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>396</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:info@toolsunlimitedinc.net</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3080305</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>393</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC04-26148&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6094944</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>390</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:steve@richmondhardware.com</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2490484</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>387</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC04-26313&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6160504</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>384</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:maureengibbons@marinehomecenter.com</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2752629</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>381</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC04-30469&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2949246</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>378</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-23-1080-OSD03-SRC01-28648&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6946897</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>375</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:omniapartners@homedepot.com</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3538993</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>372</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-23-1080-OSD03-SRC3-25884&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7274570</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>369</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:sales@fhcindustrial.com</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2556031</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>366</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-23-1080-OSD03-SRC01-29044&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>65579</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>363</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:fernandeslumber@gmail.com</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>196684</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>360</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>C:\Users\Raydi.J.Soto\Downloads\PO-23-1080-OSD03-SRC01-29044</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7733335</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>357</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:ajflattanzi@comcast.net</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2556020</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>354</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC04-26312&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>57</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>351</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:dpatterson@dlpindustries.net</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2359412</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>348</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC04-26311&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6750296</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>345</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:lcason@casonsequipment.com</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2097268</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>342</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC04-26315&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3407887</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>339</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:dank@carrhardware.com</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2162804</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>336</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC04-26314&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2687068</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>333</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:richard.levesque@mass.gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3538992</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>330</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-23-1080-OSD03-SRC3-25885&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2293872</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>327</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-17-1080-OSD03-SRC02-10360&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2424926</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>324</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Comptroller.Info@mass.gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6094936</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>321</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/handbook/environmentally-preferable-products-and-services-guide</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900621</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>318</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/environmentally-preferable-products-epp-procurement-program</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6357041</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>315</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/info-details/appliance-efficiency-standards-compliance-for-sellers-and-installers</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5767197</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>312</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/info-details/appliance-energy-and-water-efficiency-standards</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6094916</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>309</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/info-details/environmentally-preferable-products-index</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>building-materials-and-supplies</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6553639</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>306</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://go.procurated.com/ma-statewide/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6553703</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>303</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/doc/emergency-response-supplies-services-and-equipment-contact-information</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6291467</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>300</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/doc/801-cmr-21-procurement-of-commodities-or-services-including-human-and-social-services/download?_ga=2.5187184.276064254.1754065769-411155804.1736349941&amp;_gl=1*sw9tsp*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTQwNzY0MjMkbzMyMyRnMSR0MTc1NDA3NjQ1NSRqMjgkbDAkaDA.</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>262249</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>297</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Appendix_A:_Vendor</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2228276</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>294</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.macomptroller.org/policies/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3145732</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>291</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.macomptroller.org/wp-content/uploads/instructions_standard-contract-form.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>852015</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>288</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/doc/exhibit-f-1-commonwealth-terms-and-conditions-0/download?_ga=2.11892660.1852975385.1737644168-411155804.1736349941&amp;_gl=1*1ehavvx*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*MTczNzY1MjIyMi4xNS4xLjE3Mzc2NTIzODYuMC4wLjA.</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>262249</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>285</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Appendix_A:_Vendor</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6946871</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>282</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/doc/best-value-evaluation-of-responses-to-small-procurements-a-guide-for-strategic-sourcing-teams/download</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>262249</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>279</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Appendix_A:_Vendor</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4128803</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>276</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/doc/best-value-evaluation-of-sdp-plan-forms-a-guide-for-strategic-sourcing-teams/download</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>852045</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>273</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/doc/statewide-contract-index</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>458839</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>270</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/supplier-diversity-program-sdp?_gl=1*1dd4k06*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTY5MTE2ODkkbzM2OSRnMSR0MTc1NjkxMzk5MCRqNTckbDAkaDA.</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2687037</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>267</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/info-details/small-business-purchasing-program-sbpp?_gl=1*flb0s8*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTY5MTE2ODkkbzM2OSRnMSR0MTc1NjkxMzg1NCRqMjgkbDAkaDA.</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2162729</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>264</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/orgs/supplier-diversity-office-sdo</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>262249</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>261</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Appendix_A:_Vendor</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>262249</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>258</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Appendix_A:_Vendor</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031659</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>255</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://urldefense.com/v3/__http:/www.lowes.com/NASPO__;!!CPANwP4y!TFjTDc6IuF8SQ_SDJAO0TJ0VS7qFcgWIqhKODqRTh7rCvFuUj7RR6fsFokA8bueNDguRE16LCBt8O6ICpNPtkmAb2GRv$</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6225926</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>252</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/bidDetail.sdo?docId=BD-22-1080-OSD03-SRC04-71780&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4325481</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>249</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.naspovaluepoint.org/?gclid=Cj0KCQjwwevLBRCGARIsAKnAJvetinlxzeI6j9nQ-0yP2tWUi6MshUJjj1imMrX3Y1SYhyk5ayFkcrEaAkn2EALw_wcB</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>/home/contracts</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4391038</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>246</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://s3-us-west-2.amazonaws.com/naspovaluepoint/1647474896_Lowes Home Centers LLC NASPO Contract (1).pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8126502</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>243</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.omniapartners.com/publicsector/suppliers/the-home-depot-pro-institutional/contract-documentation</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>c36184</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3538992</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>240</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-23-1080-OSD03-SRC3-25885&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5242970</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>237</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.commbuys.com/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2949151</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>234</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:OSDhelpdesk@mass.gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7012465</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>231</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/doc/qrg-how-to-record-a-contract-purchase-previously-made-rpa-release/download</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2621489</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>228</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/doc/how-to-request-quotes-from-vendors-on-statewide-contracts/download</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2293872</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>225</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-17-1080-OSD03-SRC02-10360&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4128805</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>222</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.lowes.com/naspo</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376353</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>219</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Ron.Manning@Lowes.Com</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>262249</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>216</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Appendix_A:_Vendor</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5242924</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>213</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Government.Support@lowes.com</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376353</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>210</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Ron.Manning@Lowes.Com</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376361</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>207</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.homedepot.com/c/Government_Customers</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7536695</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>204</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/doc/purchasing-from-statewide-contracts-tips-for-out-of-state-buyers/download</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5308441</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>201</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/info-details/non-profit-purchasing-programs</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8323130</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>198</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/service-details/tradesperson-services</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3538992</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>195</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-23-1080-OSD03-SRC3-25885&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376311</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>188</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226554616</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376311</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>182</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226554615</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376311</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>176</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226554614</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376311</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>170</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226554613</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376311</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>164</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226554612</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376311</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>158</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226554611</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376311</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>152</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226554610</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310775</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>146</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226554609</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310775</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>140</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226554608</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310775</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>134</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226554607</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310775</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>128</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226554606</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310775</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>122</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226554605</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310775</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>116</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226554604</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310775</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>110</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226554603</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310775</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>104</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226554602</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310775</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>98</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226554601</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310775</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>92</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226554600</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900596</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>86</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226554599</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900596</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>80</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226554598</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900596</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>74</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226554597</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900596</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>68</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226554596</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900596</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>62</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226554595</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900596</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>56</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226554594</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900596</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>50</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226554593</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900596</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>44</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226554592</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900596</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>38</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226554591</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900596</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>32</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226554590</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835060</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>26</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226554589</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835060</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>20</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226554588</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835060</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>14</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226554587</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2621500</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.mass.gov/osd</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>262249</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Appendix_A:_Vendor</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4063304</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Miranda.beaudet@mass.gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2687068</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Richard.Levesque@mass.gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2621500</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>24</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.mass.gov/osd</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2621500</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>15</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.mass.gov/osd</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2621500</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.mass.gov/osd</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Products and Services Contract User Guide Template</dc:title>
   <dc:subject/>
   <dc:creator>Danielle Frizzi</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BBCFE9BE6DEBCF4FAEF3D74F5E0F169D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">