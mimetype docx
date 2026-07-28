--- v2 (2026-03-26)
+++ v3 (2026-07-28)
@@ -106,95 +106,95 @@
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E236867" w14:textId="77777777" w:rsidR="00B96467" w:rsidRDefault="00B96467" w:rsidP="00B22304">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1717ED78" w14:textId="437C0E5A" w:rsidR="00680B92" w:rsidRPr="00CA6AF1" w:rsidRDefault="00680B92" w:rsidP="00680B92">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc206762628"/>
-      <w:bookmarkStart w:id="2" w:name="_Toc210918674"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc226470738"/>
       <w:r w:rsidRPr="00CA6AF1">
         <w:t>Contract User Guid</w:t>
       </w:r>
       <w:r>
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="00E30FDC" w:rsidRPr="00E30FDC">
         <w:t>WMR001: Hazardous/Universal, Medical, and Electronic Waste Disposal and Emergency Response</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="390D03BC" w14:textId="61DF9C24" w:rsidR="00C9452E" w:rsidRDefault="00803BD8" w:rsidP="00F27B47">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc210918675"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc226470739"/>
       <w:r w:rsidRPr="003E0898">
         <w:t xml:space="preserve">Contract </w:t>
       </w:r>
       <w:r w:rsidR="003E0898">
         <w:t>Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="GridTable5Dark-Accent1"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="14" w:type="dxa"/>
         <w:tblLook w:val="02A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="0"/>
         <w:tblCaption w:val="Contract Overview"/>
         <w:tblDescription w:val="This table provides key details, including contact information for the Category Manager, relevant contract terms, quoting requirements, and a link to the complete vendor list."/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3865"/>
         <w:gridCol w:w="5129"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="67B75A24" w14:textId="77777777" w:rsidTr="00CA1712">
+      <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="67B75A24" w14:textId="77777777" w:rsidTr="044021CD">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="1572"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E3192"/>
           </w:tcPr>
           <w:p w14:paraId="0A4D33B9" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="00953689">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136526">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Category Manager Contact Information</w:t>
@@ -274,51 +274,51 @@
                 <w:t>Tatiana Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="18E36C1D" w14:textId="67AD5ED5" w:rsidR="00B1168A" w:rsidRPr="00606368" w:rsidRDefault="00CA1712" w:rsidP="00CA1712">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D948D9">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>617-359-7289</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="22AC3B9B" w14:textId="77777777" w:rsidTr="0000151F">
+      <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="22AC3B9B" w14:textId="77777777" w:rsidTr="044021CD">
         <w:trPr>
           <w:trHeight w:val="1934"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E3192"/>
           </w:tcPr>
           <w:p w14:paraId="000A0D78" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="00953689">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136526">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Contract Term</w:t>
             </w:r>
@@ -422,75 +422,93 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00352B1E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>June 30, 2031. No new agreements except for performance and payment purposes only beyond this date.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="7146EE8A" w14:textId="77777777" w:rsidTr="0093033F">
+      <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="7146EE8A" w14:textId="77777777" w:rsidTr="044021CD">
         <w:trPr>
           <w:trHeight w:val="1299"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E3192"/>
           </w:tcPr>
-          <w:p w14:paraId="44776E05" w14:textId="4F72CB31" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="006626DD" w:rsidP="00953689">
+          <w:p w14:paraId="44776E05" w14:textId="33FFC2E7" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="006626DD" w:rsidP="00953689">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006626DD">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Massachusetts Management Accounting and Reporting System (MMARS)</w:t>
+              <w:t>Massachusetts Management Accounting and Reporting System (M</w:t>
+            </w:r>
+            <w:r w:rsidR="00D51799">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+            <w:r w:rsidR="004A1044">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>SAIC</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006626DD">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="0064148A" w:rsidRPr="00136526">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DF0B69">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Master Agreement (MA) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5087" w:type="dxa"/>
@@ -503,118 +521,125 @@
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1913">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>WMR001*</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B665D56" w14:textId="77777777" w:rsidR="00FB1913" w:rsidRDefault="00FB1913" w:rsidP="00953689">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="34C47EF3" w14:textId="68DF6EC9" w:rsidR="002B4F4A" w:rsidRPr="00136526" w:rsidRDefault="002B4F4A" w:rsidP="00953689">
+          <w:p w14:paraId="34C47EF3" w14:textId="66BC2E6B" w:rsidR="002B4F4A" w:rsidRPr="00136526" w:rsidRDefault="002B4F4A" w:rsidP="00953689">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D6578">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ote</w:t>
             </w:r>
             <w:r w:rsidRPr="001D6578">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CA06AC">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>*The asterisk is required when referencing the contract in the MMARS</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="008D670A">
+              <w:t>*The asterisk is required when referencing the contract in the M</w:t>
+            </w:r>
+            <w:r w:rsidR="004A1044">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> system</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00CA06AC">
+              <w:t>OSAIC</w:t>
+            </w:r>
+            <w:r w:rsidR="008D670A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t xml:space="preserve"> system</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CA06AC">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="3CFEDB13" w14:textId="77777777" w:rsidTr="008E7A89">
+      <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="3CFEDB13" w14:textId="77777777" w:rsidTr="044021CD">
         <w:trPr>
           <w:trHeight w:val="1304"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E3192"/>
           </w:tcPr>
           <w:p w14:paraId="493A2229" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="00953689">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136526">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Quote Requirements</w:t>
             </w:r>
@@ -646,51 +671,51 @@
             </w:r>
             <w:r w:rsidRPr="008E7A89">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> the </w:t>
             </w:r>
             <w:hyperlink w:anchor="_Quote_Response_and" w:history="1">
               <w:r w:rsidRPr="008E7A89">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Quote Response and Requirements</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="008E7A89">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> section for guidelines.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="0C1AC47B" w14:textId="77777777" w:rsidTr="00F8343E">
+      <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="0C1AC47B" w14:textId="77777777" w:rsidTr="044021CD">
         <w:trPr>
           <w:trHeight w:val="674"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E3192"/>
           </w:tcPr>
           <w:p w14:paraId="182735FB" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="00953689">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136526">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vendor List</w:t>
             </w:r>
@@ -717,149 +742,117 @@
             </w:r>
             <w:r w:rsidRPr="00136526">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink w:anchor="_Appendix_A:_Vendor" w:history="1">
               <w:r w:rsidRPr="00136526">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Vendor List and Information</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00136526">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> for eligible vendors on this contract.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="010EFBA1" w14:textId="77777777" w:rsidTr="00F27B47">
+      <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="010EFBA1" w14:textId="77777777" w:rsidTr="044021CD">
         <w:trPr>
           <w:trHeight w:val="485"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E3192"/>
           </w:tcPr>
           <w:p w14:paraId="79F057E1" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="00953689">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136526">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Updates</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5087" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14685198" w14:textId="350DFE3B" w:rsidR="000B1C96" w:rsidRPr="00136526" w:rsidRDefault="00093250" w:rsidP="00953689">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="14685198" w14:textId="00B12DA4" w:rsidR="000B1C96" w:rsidRPr="00136526" w:rsidRDefault="00C80A4C" w:rsidP="044021CD">
             <w:r>
               <w:rPr>
-                <w:szCs w:val="24"/>
-[...35 lines deleted...]
-                <w:highlight w:val="cyan"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>June 29</w:t>
+            </w:r>
+            <w:r w:rsidR="00A53F91" w:rsidRPr="044021CD">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="5EC96ECA" w:rsidRPr="044021CD">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
+            <w:r w:rsidR="4F6FB726" w:rsidRPr="044021CD">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidR="00AC157B">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="664A2E7A">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="000B1C96" w:rsidRPr="00AC157B">
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> Update</w:t>
+            <w:r w:rsidR="00A266A3">
+              <w:t xml:space="preserve">Added Vendor </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6B3F3B56" w14:textId="77777777" w:rsidR="00E70DC5" w:rsidRDefault="00E70DC5" w:rsidP="006E4CCA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9165"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EE53A3B" w14:textId="40572BFC" w:rsidR="00AC1E9E" w:rsidRPr="006E4CCA" w:rsidRDefault="00AC1E9E" w:rsidP="006E4CCA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9165"/>
@@ -1146,2464 +1139,2464 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="1932468650"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="46FC1B32" w14:textId="42253982" w:rsidR="005A21C6" w:rsidRDefault="005A21C6">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
           </w:pPr>
           <w:r>
             <w:t>Table of Contents</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="144E92EE" w14:textId="0B5BBC7E" w:rsidR="00696BD8" w:rsidRDefault="00003C5E">
+        <w:p w14:paraId="01AE55B0" w14:textId="12EDD0AC" w:rsidR="002036A4" w:rsidRDefault="00003C5E">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:bCs w:val="0"/>
               <w:vanish w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:bCs w:val="0"/>
               <w:caps/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:bCs w:val="0"/>
               <w:caps/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:bCs w:val="0"/>
               <w:caps/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc210918674" w:history="1">
-            <w:r w:rsidR="00696BD8" w:rsidRPr="00D37112">
+          <w:hyperlink w:anchor="_Toc226470738" w:history="1">
+            <w:r w:rsidR="002036A4" w:rsidRPr="00F45378">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Contract User Guide WMR001: Hazardous/Universal, Medical, and Electronic Waste Disposal and Emergency Response</w:t>
             </w:r>
-            <w:r w:rsidR="00696BD8">
+            <w:r w:rsidR="002036A4">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00696BD8">
+            <w:r w:rsidR="002036A4">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00696BD8">
+            <w:r w:rsidR="002036A4">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210918674 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00696BD8">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226470738 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="002036A4">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00696BD8">
+            <w:r w:rsidR="002036A4">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00696BD8">
+            <w:r w:rsidR="002036A4">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00696BD8">
+            <w:r w:rsidR="002036A4">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="25677BDF" w14:textId="0EDF01A8" w:rsidR="00696BD8" w:rsidRDefault="00696BD8">
+        <w:p w14:paraId="1819E967" w14:textId="5171E59C" w:rsidR="002036A4" w:rsidRDefault="002036A4">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210918675" w:history="1">
-            <w:r w:rsidRPr="00D37112">
+          <w:hyperlink w:anchor="_Toc226470739" w:history="1">
+            <w:r w:rsidRPr="00F45378">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Contract Overview</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210918675 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226470739 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0E07D176" w14:textId="2983F88B" w:rsidR="00696BD8" w:rsidRDefault="00696BD8">
+        <w:p w14:paraId="351BCB32" w14:textId="3DD31633" w:rsidR="002036A4" w:rsidRDefault="002036A4">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210918676" w:history="1">
-            <w:r w:rsidRPr="00D37112">
+          <w:hyperlink w:anchor="_Toc226470740" w:history="1">
+            <w:r w:rsidRPr="00F45378">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Contract Summary</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210918676 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226470740 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5CFB5F3A" w14:textId="02981D2C" w:rsidR="00696BD8" w:rsidRDefault="00696BD8">
+        <w:p w14:paraId="064EFF2E" w14:textId="4660A929" w:rsidR="002036A4" w:rsidRDefault="002036A4">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210918677" w:history="1">
-            <w:r w:rsidRPr="00D37112">
+          <w:hyperlink w:anchor="_Toc226470741" w:history="1">
+            <w:r w:rsidRPr="00F45378">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Benefits and Cost Savings</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210918677 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226470741 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3281193A" w14:textId="46ECB21F" w:rsidR="00696BD8" w:rsidRDefault="00696BD8">
+        <w:p w14:paraId="1FA03C2A" w14:textId="76C667FA" w:rsidR="002036A4" w:rsidRDefault="002036A4">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210918678" w:history="1">
-            <w:r w:rsidRPr="00D37112">
+          <w:hyperlink w:anchor="_Toc226470742" w:history="1">
+            <w:r w:rsidRPr="00F45378">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Contract Categories</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210918678 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226470742 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1DB181CA" w14:textId="45C424E9" w:rsidR="00696BD8" w:rsidRDefault="00696BD8">
+        <w:p w14:paraId="6130D06D" w14:textId="0D9A009E" w:rsidR="002036A4" w:rsidRDefault="002036A4">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210918679" w:history="1">
-            <w:r w:rsidRPr="00D37112">
+          <w:hyperlink w:anchor="_Toc226470743" w:history="1">
+            <w:r w:rsidRPr="00F45378">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Who May Use the Contract</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210918679 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226470743 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3DCCF34E" w14:textId="05D516CA" w:rsidR="00696BD8" w:rsidRDefault="00696BD8">
+        <w:p w14:paraId="28B8D624" w14:textId="4060C296" w:rsidR="002036A4" w:rsidRDefault="002036A4">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210918680" w:history="1">
-            <w:r w:rsidRPr="00D37112">
+          <w:hyperlink w:anchor="_Toc226470744" w:history="1">
+            <w:r w:rsidRPr="00F45378">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Pricing Options</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210918680 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226470744 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7A9ED7C4" w14:textId="283A9DB6" w:rsidR="00696BD8" w:rsidRDefault="00696BD8">
+        <w:p w14:paraId="55FBF62C" w14:textId="6EBEC2DE" w:rsidR="002036A4" w:rsidRDefault="002036A4">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210918681" w:history="1">
-            <w:r w:rsidRPr="00D37112">
+          <w:hyperlink w:anchor="_Toc226470745" w:history="1">
+            <w:r w:rsidRPr="00F45378">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Quote Response and Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210918681 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226470745 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3AC871A4" w14:textId="689B5B39" w:rsidR="00696BD8" w:rsidRDefault="00696BD8">
+        <w:p w14:paraId="3E1FE0AF" w14:textId="5DBBBE0B" w:rsidR="002036A4" w:rsidRDefault="002036A4">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210918682" w:history="1">
-            <w:r w:rsidRPr="00D37112">
+          <w:hyperlink w:anchor="_Toc226470746" w:history="1">
+            <w:r w:rsidRPr="00F45378">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Purchase Options</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210918682 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226470746 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="36BC68BC" w14:textId="59D13D8B" w:rsidR="00696BD8" w:rsidRDefault="00696BD8">
+        <w:p w14:paraId="67FB6639" w14:textId="10969F44" w:rsidR="002036A4" w:rsidRDefault="002036A4">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210918683" w:history="1">
-            <w:r w:rsidRPr="00D37112">
+          <w:hyperlink w:anchor="_Toc226470747" w:history="1">
+            <w:r w:rsidRPr="00F45378">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Extend Beyond (Performance and Payment That Goes Beyond Contract End Date)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210918683 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226470747 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="750ACB10" w14:textId="7CA91FCD" w:rsidR="00696BD8" w:rsidRDefault="00696BD8">
+        <w:p w14:paraId="328D91F1" w14:textId="31F3CC1E" w:rsidR="002036A4" w:rsidRDefault="002036A4">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210918684" w:history="1">
-            <w:r w:rsidRPr="00D37112">
+          <w:hyperlink w:anchor="_Toc226470748" w:history="1">
+            <w:r w:rsidRPr="00F45378">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Setting Up a COMMBUYS Account</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210918684 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226470748 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3A1D0BB1" w14:textId="552D2BC8" w:rsidR="00696BD8" w:rsidRDefault="00696BD8">
+        <w:p w14:paraId="7C24A057" w14:textId="6D034E8A" w:rsidR="002036A4" w:rsidRDefault="002036A4">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210918685" w:history="1">
-            <w:r w:rsidRPr="00D37112">
+          <w:hyperlink w:anchor="_Toc226470749" w:history="1">
+            <w:r w:rsidRPr="00F45378">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Finding Contract Documents</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210918685 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226470749 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>8</w:t>
+              <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="075647EA" w14:textId="26E6FA95" w:rsidR="00696BD8" w:rsidRDefault="00696BD8">
+        <w:p w14:paraId="242828FC" w14:textId="2B72E160" w:rsidR="002036A4" w:rsidRDefault="002036A4">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210918686" w:history="1">
-            <w:r w:rsidRPr="00D37112">
+          <w:hyperlink w:anchor="_Toc226470750" w:history="1">
+            <w:r w:rsidRPr="00F45378">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Finding Vendor-Specific Documents</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210918686 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226470750 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>8</w:t>
+              <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1411A1D8" w14:textId="4343D06D" w:rsidR="00696BD8" w:rsidRDefault="00696BD8">
+        <w:p w14:paraId="33B91D4B" w14:textId="4B4D52C4" w:rsidR="002036A4" w:rsidRDefault="002036A4">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210918687" w:history="1">
-            <w:r w:rsidRPr="00D37112">
+          <w:hyperlink w:anchor="_Toc226470751" w:history="1">
+            <w:r w:rsidRPr="00F45378">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Construction and Construction-Related Labor Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210918687 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226470751 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>9</w:t>
+              <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="037A9A0A" w14:textId="5BDEAD95" w:rsidR="00696BD8" w:rsidRDefault="00696BD8">
+        <w:p w14:paraId="5FA5A69A" w14:textId="1F31E4A8" w:rsidR="002036A4" w:rsidRDefault="002036A4">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210918688" w:history="1">
-            <w:r w:rsidRPr="00D37112">
+          <w:hyperlink w:anchor="_Toc226470752" w:history="1">
+            <w:r w:rsidRPr="00F45378">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Construction Thresholds</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210918688 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226470752 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>9</w:t>
+              <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="11741873" w14:textId="4989B186" w:rsidR="00696BD8" w:rsidRDefault="00696BD8">
+        <w:p w14:paraId="70F55269" w14:textId="0812A059" w:rsidR="002036A4" w:rsidRDefault="002036A4">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210918689" w:history="1">
-            <w:r w:rsidRPr="00D37112">
+          <w:hyperlink w:anchor="_Toc226470753" w:history="1">
+            <w:r w:rsidRPr="00F45378">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Statement of Work (SOW) Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210918689 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226470753 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>10</w:t>
+              <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2DDAAAB4" w14:textId="4FB25247" w:rsidR="00696BD8" w:rsidRDefault="00696BD8">
+        <w:p w14:paraId="0E6778A3" w14:textId="49156C18" w:rsidR="002036A4" w:rsidRDefault="002036A4">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210918690" w:history="1">
-            <w:r w:rsidRPr="00D37112">
+          <w:hyperlink w:anchor="_Toc226470754" w:history="1">
+            <w:r w:rsidRPr="00F45378">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Prevailing Wage Law Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210918690 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226470754 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>10</w:t>
+              <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="38D37456" w14:textId="5796DA36" w:rsidR="00696BD8" w:rsidRDefault="00696BD8">
+        <w:p w14:paraId="328BCDAC" w14:textId="26E8FD62" w:rsidR="002036A4" w:rsidRDefault="002036A4">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210918691" w:history="1">
-            <w:r w:rsidRPr="00D37112">
+          <w:hyperlink w:anchor="_Toc226470755" w:history="1">
+            <w:r w:rsidRPr="00F45378">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Labor Hours</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210918691 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226470755 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>11</w:t>
+              <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2322E2E2" w14:textId="5958C05D" w:rsidR="00696BD8" w:rsidRDefault="00696BD8">
+        <w:p w14:paraId="385E0BC3" w14:textId="59EA903A" w:rsidR="002036A4" w:rsidRDefault="002036A4">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210918692" w:history="1">
-            <w:r w:rsidRPr="00D37112">
+          <w:hyperlink w:anchor="_Toc226470756" w:history="1">
+            <w:r w:rsidRPr="00F45378">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Apprentice Labor Rates</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210918692 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226470756 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>12</w:t>
+              <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0C66B133" w14:textId="5A470F3E" w:rsidR="00696BD8" w:rsidRDefault="00696BD8">
+        <w:p w14:paraId="0AF60E3C" w14:textId="5AC8E501" w:rsidR="002036A4" w:rsidRDefault="002036A4">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210918693" w:history="1">
-            <w:r w:rsidRPr="00D37112">
+          <w:hyperlink w:anchor="_Toc226470757" w:history="1">
+            <w:r w:rsidRPr="00F45378">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Supplier Diversity Office (SDO) Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210918693 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226470757 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>12</w:t>
+              <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5AA8B4BD" w14:textId="4860AE28" w:rsidR="00696BD8" w:rsidRDefault="00696BD8">
+        <w:p w14:paraId="1C8CD7D6" w14:textId="521018C0" w:rsidR="002036A4" w:rsidRDefault="002036A4">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210918694" w:history="1">
-            <w:r w:rsidRPr="00D37112">
+          <w:hyperlink w:anchor="_Toc226470758" w:history="1">
+            <w:r w:rsidRPr="00F45378">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Supplier Diversity Program (SDP) Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210918694 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226470758 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>12</w:t>
+              <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="152A8DE1" w14:textId="46700102" w:rsidR="00696BD8" w:rsidRDefault="00696BD8">
+        <w:p w14:paraId="6240DD85" w14:textId="5F598BF9" w:rsidR="002036A4" w:rsidRDefault="002036A4">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210918695" w:history="1">
-            <w:r w:rsidRPr="00D37112">
+          <w:hyperlink w:anchor="_Toc226470759" w:history="1">
+            <w:r w:rsidRPr="00F45378">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Small Business Purchasing Program (SBPP) Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210918695 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226470759 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>12</w:t>
+              <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1C91B4B3" w14:textId="1EE7F29C" w:rsidR="00696BD8" w:rsidRDefault="00696BD8">
+        <w:p w14:paraId="6D7F1AAB" w14:textId="207FABFC" w:rsidR="002036A4" w:rsidRDefault="002036A4">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210918696" w:history="1">
-            <w:r w:rsidRPr="00D37112">
+          <w:hyperlink w:anchor="_Toc226470760" w:history="1">
+            <w:r w:rsidRPr="00F45378">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Subcontractors</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210918696 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226470760 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>13</w:t>
+              <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1CCE0734" w14:textId="65BE1D81" w:rsidR="00696BD8" w:rsidRDefault="00696BD8">
+        <w:p w14:paraId="402F0CC7" w14:textId="579712AC" w:rsidR="002036A4" w:rsidRDefault="002036A4">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210918697" w:history="1">
-            <w:r w:rsidRPr="00D37112">
+          <w:hyperlink w:anchor="_Toc226470761" w:history="1">
+            <w:r w:rsidRPr="00F45378">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Emergency Services</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210918697 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226470761 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>13</w:t>
+              <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="26F71701" w14:textId="20066749" w:rsidR="00696BD8" w:rsidRDefault="00696BD8">
+        <w:p w14:paraId="680A1578" w14:textId="743510DE" w:rsidR="002036A4" w:rsidRDefault="002036A4">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210918698" w:history="1">
-            <w:r w:rsidRPr="00D37112">
+          <w:hyperlink w:anchor="_Toc226470762" w:history="1">
+            <w:r w:rsidRPr="00F45378">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Vendor Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210918698 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226470762 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>13</w:t>
+              <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="703A5548" w14:textId="2F7A0260" w:rsidR="00696BD8" w:rsidRDefault="00696BD8">
+        <w:p w14:paraId="65E67B00" w14:textId="319F5730" w:rsidR="002036A4" w:rsidRDefault="002036A4">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210918699" w:history="1">
-            <w:r w:rsidRPr="00D37112">
+          <w:hyperlink w:anchor="_Toc226470763" w:history="1">
+            <w:r w:rsidRPr="00F45378">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>General Procurement Guidelines and Best Practices</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210918699 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226470763 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>14</w:t>
+              <w:t>15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="08E695C8" w14:textId="55FE6A61" w:rsidR="00696BD8" w:rsidRDefault="00696BD8">
+        <w:p w14:paraId="5609AA1B" w14:textId="6B4F7ADF" w:rsidR="002036A4" w:rsidRDefault="002036A4">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210918700" w:history="1">
-            <w:r w:rsidRPr="00D37112">
+          <w:hyperlink w:anchor="_Toc226470764" w:history="1">
+            <w:r w:rsidRPr="00F45378">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Adding a Product or Service</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210918700 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226470764 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>14</w:t>
+              <w:t>15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="110CDF6B" w14:textId="72988EDE" w:rsidR="00696BD8" w:rsidRDefault="00696BD8">
+        <w:p w14:paraId="4BCFB85B" w14:textId="50083E49" w:rsidR="002036A4" w:rsidRDefault="002036A4">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210918701" w:history="1">
-            <w:r w:rsidRPr="00D37112">
+          <w:hyperlink w:anchor="_Toc226470765" w:history="1">
+            <w:r w:rsidRPr="00F45378">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Environmentally Preferable Products and Services (EPPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210918701 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226470765 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>15</w:t>
+              <w:t>16</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="35E3C378" w14:textId="642500CA" w:rsidR="00696BD8" w:rsidRDefault="00696BD8">
+        <w:p w14:paraId="7AE06022" w14:textId="2A66BAAC" w:rsidR="002036A4" w:rsidRDefault="002036A4">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210918702" w:history="1">
-            <w:r w:rsidRPr="00D37112">
+          <w:hyperlink w:anchor="_Toc226470766" w:history="1">
+            <w:r w:rsidRPr="00F45378">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Instructions for Massachusetts Management Accounting and Reporting System (MMARS) Users</w:t>
+              <w:t>Instructions for Massachusetts Management Accounting and Reporting System (MOSAIC) Users</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210918702 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226470766 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>15</w:t>
+              <w:t>16</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7DCEA3E3" w14:textId="525DFFC4" w:rsidR="00696BD8" w:rsidRDefault="00696BD8">
+        <w:p w14:paraId="0CD4F9D5" w14:textId="18187727" w:rsidR="002036A4" w:rsidRDefault="002036A4">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210918703" w:history="1">
-            <w:r w:rsidRPr="00D37112">
+          <w:hyperlink w:anchor="_Toc226470767" w:history="1">
+            <w:r w:rsidRPr="00F45378">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Vendor List and Information</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210918703 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226470767 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>16</w:t>
+              <w:t>17</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7B723EBC" w14:textId="11B74EFB" w:rsidR="00696BD8" w:rsidRDefault="00696BD8">
+        <w:p w14:paraId="61810F0F" w14:textId="756F1B4B" w:rsidR="002036A4" w:rsidRDefault="002036A4">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210918704" w:history="1">
-            <w:r w:rsidRPr="00D37112">
+          <w:hyperlink w:anchor="_Toc226470768" w:history="1">
+            <w:r w:rsidRPr="00F45378">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Solicitation-Enabled Vendors</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210918704 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226470768 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>20</w:t>
+              <w:t>22</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="68DDBB7D" w14:textId="62AFFFFF" w:rsidR="00696BD8" w:rsidRDefault="00696BD8">
+        <w:p w14:paraId="2F2B9282" w14:textId="689ED221" w:rsidR="002036A4" w:rsidRDefault="002036A4">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210918705" w:history="1">
-            <w:r w:rsidRPr="00D37112">
+          <w:hyperlink w:anchor="_Toc226470769" w:history="1">
+            <w:r w:rsidRPr="00F45378">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>United Nations Standard Products and Services Code</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D37112">
+            <w:r w:rsidRPr="00F45378">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>®</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D37112">
+            <w:r w:rsidRPr="00F45378">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> (UNSPSC</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D37112">
+            <w:r w:rsidRPr="00F45378">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>®</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D37112">
+            <w:r w:rsidRPr="00F45378">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210918705 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226470769 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>22</w:t>
+              <w:t>24</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1D6E9ABB" w14:textId="41B130A0" w:rsidR="00696BD8" w:rsidRDefault="00696BD8">
+        <w:p w14:paraId="35A059D2" w14:textId="2DAF5C12" w:rsidR="002036A4" w:rsidRDefault="002036A4">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210918706" w:history="1">
-            <w:r w:rsidRPr="00D37112">
+          <w:hyperlink w:anchor="_Toc226470770" w:history="1">
+            <w:r w:rsidRPr="00F45378">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Appendix: Truck Safety Standards Issued by RMV</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210918706 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226470770 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>24</w:t>
+              <w:t>26</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="50AC2B20" w14:textId="3732B620" w:rsidR="005A21C6" w:rsidRDefault="00003C5E">
+        <w:p w14:paraId="50AC2B20" w14:textId="63A2A9E6" w:rsidR="005A21C6" w:rsidRDefault="00003C5E">
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:bCs/>
               <w:caps/>
               <w:noProof/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="4BCAF3C8" w14:textId="77777777" w:rsidR="00975D07" w:rsidRDefault="00975D07">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:sectPr w:rsidR="00975D07" w:rsidSect="00975D07">
           <w:headerReference w:type="first" r:id="rId19"/>
           <w:footerReference w:type="first" r:id="rId20"/>
@@ -3634,51 +3627,51 @@
       <w:r w:rsidRPr="4C2A9F3F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>TIP: To return to the first page throughout this document, use Ctrl+home</w:t>
       </w:r>
       <w:r w:rsidRPr="4C2A9F3F">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D66FF8">
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="_Toc194066592"/>
     </w:p>
     <w:p w14:paraId="0954B7C4" w14:textId="695E6010" w:rsidR="00E26E6E" w:rsidRDefault="00F65966" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc210918676"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc226470740"/>
       <w:r w:rsidRPr="00564A93">
         <w:lastRenderedPageBreak/>
         <w:t>Contract</w:t>
       </w:r>
       <w:r w:rsidR="00C0549D" w:rsidRPr="00564A93">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B15B3F" w:rsidRPr="00633557">
         <w:t>Summary</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="2B573EFF" w14:textId="77777777" w:rsidR="000A3B9B" w:rsidRPr="009D4314" w:rsidRDefault="000A3B9B" w:rsidP="000A3B9B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00800FC5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -3903,51 +3896,51 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidR="006579F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>WMR001 Master Contract Record</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AA47DAA" w14:textId="77777777" w:rsidR="00EF0700" w:rsidRDefault="00EF0700" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc194066617"/>
-      <w:bookmarkStart w:id="7" w:name="_Toc210918677"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc226470741"/>
       <w:r>
         <w:t xml:space="preserve">Benefits and </w:t>
       </w:r>
       <w:r w:rsidRPr="00633557">
         <w:rPr>
           <w:color w:val="4F81BD"/>
         </w:rPr>
         <w:t>Cost</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Savings</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="4629C313" w14:textId="77777777" w:rsidR="00DD5E44" w:rsidRPr="00E70C39" w:rsidRDefault="00DD5E44" w:rsidP="00DD5E44">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E70C39">
         <w:rPr>
@@ -4181,51 +4174,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00306218">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Improved Compliance and Reduced Liability:</w:t>
       </w:r>
       <w:r w:rsidRPr="00306218">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Utilizing these vetted services reduces the risk of non-compliant waste disposal, helping your organization avoid potential fines, cleanup costs, and liability issues.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D093863" w14:textId="6A159797" w:rsidR="008B7D4E" w:rsidRDefault="008B7D4E" w:rsidP="00887F11">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc188457898"/>
       <w:bookmarkStart w:id="9" w:name="_Toc194066593"/>
-      <w:bookmarkStart w:id="10" w:name="_Toc210918678"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc226470742"/>
       <w:bookmarkEnd w:id="8"/>
       <w:r>
         <w:t>Contract Categories</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="2A69024D" w14:textId="202DA71D" w:rsidR="0057570C" w:rsidRPr="00817BDF" w:rsidRDefault="0057570C" w:rsidP="0057570C">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00817BDF">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This contract encompasses </w:t>
       </w:r>
       <w:r w:rsidRPr="00817BDF">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
@@ -4818,51 +4811,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E6B36">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Category 9:</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6B36">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Emergency Response Services (ERS) and Immediate Response Action (IRA) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43E9CB97" w14:textId="480FE874" w:rsidR="005F7C01" w:rsidRPr="00DC5CC1" w:rsidRDefault="00B77AE5" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc194066594"/>
-      <w:bookmarkStart w:id="13" w:name="_Toc210918679"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc226470743"/>
       <w:r w:rsidRPr="000067FD">
         <w:t xml:space="preserve">Who </w:t>
       </w:r>
       <w:r w:rsidR="008B1C4B">
         <w:t>May</w:t>
       </w:r>
       <w:r w:rsidRPr="000067FD">
         <w:t xml:space="preserve"> Use the Contract</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="2F421623" w14:textId="14254EBC" w:rsidR="00F355B6" w:rsidRPr="003C62B7" w:rsidRDefault="00F80200" w:rsidP="00F80200">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C62B7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The following </w:t>
       </w:r>
       <w:r w:rsidR="00F355B6" w:rsidRPr="003C62B7">
@@ -5128,51 +5121,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="0B394519" w14:textId="3C7F7EE8" w:rsidR="00F355B6" w:rsidRDefault="00F355B6" w:rsidP="00E20680">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C62B7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Other entities when designated in writing by the State Purchasing Agent</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E3A806F" w14:textId="77777777" w:rsidR="00F35A63" w:rsidRDefault="00F35A63" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc194066597"/>
-      <w:bookmarkStart w:id="15" w:name="_Toc210918680"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc226470744"/>
       <w:r>
         <w:t>Pricing Options</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="23DBD0CE" w14:textId="77777777" w:rsidR="006E5BE9" w:rsidRPr="00BC75FE" w:rsidRDefault="006E5BE9" w:rsidP="006E5BE9">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Hlk193714773"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">WMR001 </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC75FE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>price files</w:t>
@@ -5301,90 +5294,104 @@
         <w:t>MBPOs</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC75FE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> are provided.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FCEE571" w14:textId="28B05E13" w:rsidR="00614844" w:rsidRDefault="00F35A63" w:rsidP="008B7137">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Quote_Response_and"/>
       <w:bookmarkStart w:id="18" w:name="_Toc194066598"/>
-      <w:bookmarkStart w:id="19" w:name="_Toc210918681"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc226470745"/>
       <w:bookmarkEnd w:id="17"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Quote Response and Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="574B999C" w14:textId="77777777" w:rsidR="00E20680" w:rsidRPr="00BC75FE" w:rsidRDefault="00E20680" w:rsidP="00E20680">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC75FE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Buyers should refer to the following when soliciting quotes from awarded vendors:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A50EBC4" w14:textId="77777777" w:rsidR="00E20680" w:rsidRPr="001025A8" w:rsidRDefault="00E20680" w:rsidP="00E20680">
+    <w:p w14:paraId="0A50EBC4" w14:textId="06441B68" w:rsidR="00E20680" w:rsidRPr="001025A8" w:rsidRDefault="00E20680" w:rsidP="00E20680">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001025A8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">For purchases of $10,000 and above, Buyers are required to solicit quotations from all eligible vendors and obtain a minimum of three (3) responses. This ensures a competitive bidding process and helps the Buyer find the best possible value for their purchase. A “no bid” response is considered an acceptable response.  </w:t>
+        <w:t xml:space="preserve">For purchases of $10,000 and above, Buyers are required to solicit </w:t>
+      </w:r>
+      <w:r w:rsidR="00D55699">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">multiple </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001025A8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">quotations from vendors and obtain a minimum of three (3) responses. This ensures a competitive bidding process and helps the Buyer find the best possible value for their purchase. A “no bid” response is considered an acceptable response.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D7163E4" w14:textId="77777777" w:rsidR="00E20680" w:rsidRDefault="00E20680" w:rsidP="00E20680">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="001025A8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For purchases under $10,000, soliciting quotes is at the discretion of the Buyer. However, before making a purchase, Buyers should consult with their Chief Purchasing Officer or equivalent authority.</w:t>
       </w:r>
       <w:r w:rsidRPr="001025A8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -5403,51 +5410,51 @@
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F016F1">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Category 9: Emergency Response Services (ERS) and Immediate Response Action (IRA) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">require price quotes. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45336D7C" w14:textId="04C58DEE" w:rsidR="00ED723A" w:rsidRDefault="00ED723A" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc194066596"/>
-      <w:bookmarkStart w:id="21" w:name="_Toc210918682"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc226470746"/>
       <w:r w:rsidRPr="00564A93">
         <w:t>Purchase</w:t>
       </w:r>
       <w:r w:rsidR="00BC5DEA" w:rsidRPr="00564A93">
         <w:t xml:space="preserve"> Options</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="4CA3A8D5" w14:textId="77777777" w:rsidR="002E631A" w:rsidRDefault="002E631A" w:rsidP="002E631A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -5748,75 +5755,87 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002E631A" w:rsidRPr="003B0898">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>job aid for more details.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07D62DE3" w14:textId="77777777" w:rsidR="002E631A" w:rsidRPr="00F016F1" w:rsidRDefault="002E631A" w:rsidP="002E631A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3EAB08EC" w14:textId="77777777" w:rsidR="002E631A" w:rsidRPr="003B0898" w:rsidRDefault="002E631A" w:rsidP="002E631A">
+    <w:p w14:paraId="3EAB08EC" w14:textId="61631B9C" w:rsidR="002E631A" w:rsidRPr="003B0898" w:rsidRDefault="002E631A" w:rsidP="002E631A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B0898">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Document Items in COMMBUYS That Have Already Been Purchased:</w:t>
       </w:r>
       <w:r w:rsidRPr="003B0898">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> This contract enables buyers to retroactively record a previously made contract purchase within the COMMBUYS system. This is done through a Request for Payment Authorization (RPA) Release Requisition, which also allows MMARS users to easily keep track of spending.</w:t>
+        <w:t xml:space="preserve"> This contract enables buyers to retroactively record a previously made contract purchase within the COMMBUYS system. This is done through a Request for Payment Authorization (RPA) Release Requisition, which also allows M</w:t>
+      </w:r>
+      <w:r w:rsidR="00D415B4">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OSAIC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B0898">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> users to easily keep track of spending.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42822D10" w14:textId="348D6FF0" w:rsidR="002E631A" w:rsidRPr="003B0898" w:rsidRDefault="002E631A" w:rsidP="002E631A">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B0898">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">For a description on how to </w:t>
       </w:r>
       <w:r w:rsidRPr="003B0898">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -5868,80 +5887,104 @@
         </w:rPr>
         <w:t xml:space="preserve">job </w:t>
       </w:r>
       <w:r w:rsidRPr="003B0898">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>aid</w:t>
       </w:r>
       <w:r w:rsidRPr="003B0898">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="170784CC" w14:textId="77777777" w:rsidR="002E631A" w:rsidRDefault="002E631A" w:rsidP="002E631A">
+    <w:p w14:paraId="170784CC" w14:textId="6574FCE7" w:rsidR="002E631A" w:rsidRDefault="002E631A" w:rsidP="002E631A">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B0898">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r w:rsidRPr="003B0898">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> MMARS and COMMBUYS do not interface. Payment request and invoice must be reported in both MMARS and COMMBUYS.</w:t>
+        <w:t xml:space="preserve"> M</w:t>
+      </w:r>
+      <w:r w:rsidR="00D415B4">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OSAIC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B0898">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and COMMBUYS do not interface. Payment request and invoice must be reported in both M</w:t>
+      </w:r>
+      <w:r w:rsidR="00D415B4">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OSAIC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B0898">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and COMMBUYS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70EA506D" w14:textId="46C54DBC" w:rsidR="00FE302E" w:rsidRDefault="00FE302E" w:rsidP="00B36A82">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Extend_Beyond_(Performance"/>
       <w:bookmarkStart w:id="23" w:name="_Toc194066599"/>
-      <w:bookmarkStart w:id="24" w:name="_Toc210918683"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc226470747"/>
       <w:bookmarkEnd w:id="22"/>
       <w:r>
         <w:t>Extend Beyond (Performance and Payment That Goes Beyond Contract End Date)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="0D95E04A" w14:textId="77777777" w:rsidR="00B36A82" w:rsidRPr="007D0966" w:rsidRDefault="00B36A82" w:rsidP="00B36A82">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0966">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">All agreements for services entered during the duration of this Contract and whose performance and payment time frames extend beyond the duration of this Contract shall remain in effect for performance and payment purposes (limited to the time frame and services established per each written agreement). No written agreement shall extend more than one (1) year beyond the final termination date of this Statewide Contract. No new agreements for services may be executed after the Contract has expired on </w:t>
       </w:r>
       <w:r w:rsidRPr="008B74C9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -5950,51 +5993,51 @@
       <w:r w:rsidRPr="007D0966">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49CA2E08" w14:textId="77777777" w:rsidR="00B36A82" w:rsidRPr="00136C46" w:rsidRDefault="00B36A82" w:rsidP="00B36A82">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The extend beyond period is primarily used to aid the transition between an expiring contract and its replacement by allowing time for new agreements to be established with newly awarded vendors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0288325A" w14:textId="32D6FF57" w:rsidR="000067FD" w:rsidRPr="000067FD" w:rsidRDefault="000067FD" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc210918684"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc226470748"/>
       <w:r>
         <w:t xml:space="preserve">Setting Up a </w:t>
       </w:r>
       <w:r w:rsidRPr="00633557">
         <w:t>COMMBUYS</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Account</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="78CB2CA0" w14:textId="37DC3E94" w:rsidR="000B5F54" w:rsidRDefault="000B5F54" w:rsidP="00FE302E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">COMMBUYS is the Commonwealth of Massachusetts' e-procurement platform, serving as a central marketplace for state agencies </w:t>
       </w:r>
@@ -6324,51 +6367,51 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mak</w:t>
       </w:r>
       <w:r w:rsidR="00DF3644">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> informed purchasing choices. Eligible entities should follow their internal guidelines for COMMBUYS use.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01DC6409" w14:textId="58CA8183" w:rsidR="004B6469" w:rsidRDefault="00AB211E" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Toc210918685"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc226470749"/>
       <w:bookmarkStart w:id="27" w:name="_Toc194066601"/>
       <w:r w:rsidRPr="00AB211E">
         <w:t>Finding Contract Documents</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
       <w:r w:rsidRPr="00AB211E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p w14:paraId="782F9C76" w14:textId="0BD86128" w:rsidR="00AF445B" w:rsidRPr="00136C46" w:rsidRDefault="00D2137A" w:rsidP="00AF445B">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Buyers </w:t>
       </w:r>
       <w:r w:rsidR="00E3202F">
         <w:rPr>
           <w:szCs w:val="24"/>
@@ -6632,99 +6675,107 @@
         </w:rPr>
         <w:t>Master Blanket Purchase Orders (</w:t>
       </w:r>
       <w:r w:rsidR="00AB211E" w:rsidRPr="00136C46">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MBPOs</w:t>
       </w:r>
       <w:r w:rsidR="00837172" w:rsidRPr="00136C46">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00AB211E" w:rsidRPr="00136C46">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> information opens in a table format. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C5DE19C" w14:textId="04D79911" w:rsidR="00EF6BEA" w:rsidRPr="00136C46" w:rsidRDefault="00AB211E" w:rsidP="00F329F3">
+    <w:p w14:paraId="6C5DE19C" w14:textId="76940FF0" w:rsidR="00EF6BEA" w:rsidRPr="00136C46" w:rsidRDefault="00AB211E" w:rsidP="00F329F3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">To view </w:t>
       </w:r>
       <w:r w:rsidR="006219BA" w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00F951D6" w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>associated</w:t>
       </w:r>
       <w:r w:rsidR="006219BA" w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">contract documents, under the </w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Blanket #</w:t>
+        <w:t xml:space="preserve">Blanket </w:t>
+      </w:r>
+      <w:r w:rsidR="00D415B4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Number</w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> column, </w:t>
       </w:r>
       <w:r w:rsidR="00CF04CB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>select</w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> on the applicable </w:t>
       </w:r>
       <w:r w:rsidR="00A14A44" w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Purchase Order (</w:t>
       </w:r>
@@ -6863,51 +6914,51 @@
       </w:r>
       <w:r w:rsidR="00242AC9" w:rsidRPr="00D17040">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ing </w:t>
       </w:r>
       <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidR="003A2D2B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>WMR001 Master Contract Record</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006C3E49">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44C1318A" w14:textId="646B8CC7" w:rsidR="003C3ABF" w:rsidRDefault="00554AF0" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc194066602"/>
-      <w:bookmarkStart w:id="29" w:name="_Toc210918686"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc226470750"/>
       <w:r>
         <w:t>Finding Vendor-Specific Documents</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w14:paraId="60A82AFB" w14:textId="32B321AE" w:rsidR="00F33440" w:rsidRPr="00136C46" w:rsidRDefault="00554AF0" w:rsidP="00554AF0">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>To find vendor-specific documents, including</w:t>
       </w:r>
       <w:r w:rsidR="00D24B8D">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -7021,100 +7072,107 @@
       <w:hyperlink w:anchor="_Appendix_A:_Vendor" w:history="1">
         <w:r w:rsidRPr="00136C46">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Vendor Information</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> page</w:t>
       </w:r>
       <w:r w:rsidR="00F33440" w:rsidRPr="00136C46">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, and follow these steps:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EAA3403" w14:textId="22E92C57" w:rsidR="00F33440" w:rsidRPr="00EB01C8" w:rsidRDefault="00F33440" w:rsidP="00E20680">
+    <w:p w14:paraId="1EAA3403" w14:textId="7C9EC60A" w:rsidR="00F33440" w:rsidRPr="00EB01C8" w:rsidRDefault="00F33440" w:rsidP="00E20680">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">On the </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Appendix_A:_Vendor" w:history="1">
         <w:r w:rsidRPr="00EB01C8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Vendor Information</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> page, u</w:t>
       </w:r>
       <w:r w:rsidR="002E618D" w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nder the </w:t>
       </w:r>
       <w:r w:rsidR="002E618D" w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Master Blanket Purchase Order #</w:t>
+        <w:t xml:space="preserve">Master Blanket Purchase Order </w:t>
+      </w:r>
+      <w:r w:rsidR="00D415B4">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Number</w:t>
       </w:r>
       <w:r w:rsidR="002E618D" w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Column, </w:t>
       </w:r>
       <w:r w:rsidR="00CF04CB">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>select</w:t>
       </w:r>
       <w:r w:rsidR="002E618D" w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the applicable </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:bCs/>
@@ -7212,51 +7270,51 @@
         <w:t xml:space="preserve">To view, </w:t>
       </w:r>
       <w:r w:rsidR="00BE76D0">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>select</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the desired document link.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40418C6E" w14:textId="142DB923" w:rsidR="00C018E1" w:rsidRPr="009E12A3" w:rsidRDefault="000067FD" w:rsidP="00C018E1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc210918687"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc226470751"/>
       <w:r w:rsidRPr="000067FD">
         <w:t>Construction and Construction-Related Labor Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
     </w:p>
     <w:p w14:paraId="594D1BE7" w14:textId="58AA924E" w:rsidR="00181542" w:rsidRPr="009E12A3" w:rsidRDefault="00181542" w:rsidP="00B50291">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This contract </w:t>
       </w:r>
       <w:r w:rsidR="004626EE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
@@ -7757,51 +7815,51 @@
         <w:t xml:space="preserve"> does not provide legal guidance on construction law</w:t>
       </w:r>
       <w:r w:rsidR="00960D6F" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00E57289">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37EECD24" w14:textId="706D8D12" w:rsidR="009A68A0" w:rsidRDefault="009A68A0" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc210918688"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc226470752"/>
       <w:r>
         <w:t>Construction Threshold</w:t>
       </w:r>
       <w:r w:rsidR="0000616D">
         <w:t>s</w:t>
       </w:r>
       <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="45334992" w14:textId="3DBC3885" w:rsidR="009A68A0" w:rsidRPr="009E12A3" w:rsidRDefault="00A361DB" w:rsidP="009A68A0">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
       <w:r w:rsidR="000B307C">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>refer to</w:t>
@@ -7958,51 +8016,51 @@
         <w:t xml:space="preserve">, a Buyer may </w:t>
       </w:r>
       <w:r w:rsidR="0075112C">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">use sound business practices to </w:t>
       </w:r>
       <w:r w:rsidR="00D72A2A" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>award the work to a vendor without seeking additional quotes. Using an OSD statewide contract satisfies the sound business practices requirement of G.L. c. 149 for jobs costing less than $10,000</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DE2395" w14:textId="0370BA4E" w:rsidR="009711F2" w:rsidRDefault="00E0795D" w:rsidP="009711F2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc210918689"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc226470753"/>
       <w:r w:rsidRPr="00E0795D">
         <w:t>Statement of Work (SOW) Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="3AB59721" w14:textId="5DE3D490" w:rsidR="00AA70E9" w:rsidRPr="000E0632" w:rsidRDefault="00AA70E9" w:rsidP="00AA70E9">
       <w:pPr>
         <w:pStyle w:val="HeadText3"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E0632">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">In instances where this Statewide Contract is used for services in excess of $25,000, MGL c. 149, s. 29 payment bonds are required from the selected </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -8187,51 +8245,51 @@
         </w:rPr>
         <w:t>Number of staff</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23ED4791" w14:textId="77777777" w:rsidR="00AA70E9" w:rsidRPr="000E0632" w:rsidRDefault="00AA70E9" w:rsidP="00AA70E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Rate(s) per hour</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EA675B2" w14:textId="1ECA67A0" w:rsidR="0024729E" w:rsidRDefault="00F26DFB" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="33" w:name="_Toc194066605"/>
-      <w:bookmarkStart w:id="34" w:name="_Toc210918690"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc226470754"/>
       <w:r w:rsidRPr="006A4A2A">
         <w:t xml:space="preserve">Prevailing </w:t>
       </w:r>
       <w:r w:rsidRPr="00D31D64">
         <w:t>Wage</w:t>
       </w:r>
       <w:r w:rsidRPr="006A4A2A">
         <w:t xml:space="preserve"> Law Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:p w14:paraId="2E4C2734" w14:textId="5A46FB36" w:rsidR="00CE4F99" w:rsidRDefault="00CE4F99" w:rsidP="00CE4F99">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C5C8D">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Massachusetts prevailing wage laws require that covered employees on public works projects be paid a minimum hourly rate set by the Department of Labor Standards (DLS). The prevailing wage laws apply to both union and non-union employers and employees. The buyer has a legal obligation to request a prevailing wage schedule from the</w:t>
       </w:r>
       <w:r w:rsidR="00A6581E">
@@ -8403,51 +8461,51 @@
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Prevailing Wage Enforcement</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007C5C8D">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for more information. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30B77F25" w14:textId="11C15E2F" w:rsidR="00CE4F99" w:rsidRPr="00CE4F99" w:rsidRDefault="00CE4F99" w:rsidP="00CE4F99">
       <w:r w:rsidRPr="007C5C8D">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Buyers should always refer to a vendor’s Bidder Response Form (located in their COMMBUYS file) for their mark-up over prevailing wage and materials as well as a vendor’s charge for emergency services, holidays, and non-business hours.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31C308E0" w14:textId="7DA6CF7F" w:rsidR="00C045FB" w:rsidRPr="00C045FB" w:rsidRDefault="00151AC8" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc210918691"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc226470755"/>
       <w:r>
         <w:t>Labor Hours</w:t>
       </w:r>
       <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="5434897D" w14:textId="77777777" w:rsidR="00E82D9A" w:rsidRDefault="00AD0A7A" w:rsidP="00C045FB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Business Hours (excluding holidays) are defined as Monday through Friday 7:00 a.m. to 5:00 p.m. Non-Business Hours are defined as periods outside of Business Hours</w:t>
       </w:r>
       <w:r w:rsidR="0008776A" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
@@ -8481,51 +8539,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Many state facilities </w:t>
       </w:r>
       <w:r w:rsidR="003624C5" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>operate continuously (24/7).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18ADE978" w14:textId="639A2856" w:rsidR="003624C5" w:rsidRDefault="003624C5" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc210918692"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc226470756"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Apprentice Labor Rates</w:t>
       </w:r>
       <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p w14:paraId="40308299" w14:textId="56612E33" w:rsidR="00720C80" w:rsidRPr="009E12A3" w:rsidRDefault="00720C80" w:rsidP="00720C80">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bidders may only include apprentice labor rates if they are participating in the Commonwealth's Approved Apprentice Program</w:t>
       </w:r>
       <w:r w:rsidR="00AE4F31" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and can </w:t>
       </w:r>
       <w:r w:rsidR="00384506" w:rsidRPr="009E12A3">
@@ -8569,51 +8627,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidR="00291EE1" w:rsidRPr="009E12A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Information for apprentices</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00291EE1" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to learn more.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36BC0800" w14:textId="68AFCE52" w:rsidR="003813D4" w:rsidRPr="00B6218B" w:rsidRDefault="003813D4" w:rsidP="000D7FAE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="37" w:name="_Toc201925128"/>
-      <w:bookmarkStart w:id="38" w:name="_Toc210918693"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc226470757"/>
       <w:r w:rsidRPr="00B6218B">
         <w:t xml:space="preserve">Supplier Diversity </w:t>
       </w:r>
       <w:r w:rsidR="006C2DAB">
         <w:t>Office</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (SD</w:t>
       </w:r>
       <w:r w:rsidR="006C2DAB">
         <w:t>O</w:t>
       </w:r>
       <w:r>
         <w:t>) Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:p w14:paraId="668BC85C" w14:textId="6CF9E2B5" w:rsidR="003813D4" w:rsidRDefault="003813D4" w:rsidP="003813D4">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
@@ -8830,51 +8888,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="0031019F" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and SBPP)</w:t>
       </w:r>
       <w:r w:rsidR="0031019F" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> tab on the index (scroll to view the tab).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57F758EA" w14:textId="3A242519" w:rsidR="00CF5EB3" w:rsidRDefault="00DD5236" w:rsidP="00CF5EB3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Toc210918694"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc226470758"/>
       <w:r w:rsidRPr="00DD5236">
         <w:t>Supplier Diversity Program (SDP) Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="39"/>
     </w:p>
     <w:p w14:paraId="57E6AF7E" w14:textId="23FD8D57" w:rsidR="00DD5236" w:rsidRDefault="00DD5236" w:rsidP="00DD5236">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD5236">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please view the following guidelines:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7774F470" w14:textId="24C50C07" w:rsidR="007002E9" w:rsidRDefault="007002E9" w:rsidP="00E20680">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
@@ -8973,51 +9031,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> be found on the </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Appendix_A:_Vendor" w:history="1">
         <w:r w:rsidRPr="009E12A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>vendor list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> table.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3086F60C" w14:textId="140E70D3" w:rsidR="00A2036A" w:rsidRDefault="007418B6" w:rsidP="007418B6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Toc210918695"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc226470759"/>
       <w:r w:rsidRPr="007418B6">
         <w:t>Small Business Purchasing Program (SBPP) Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="40"/>
     </w:p>
     <w:p w14:paraId="07859058" w14:textId="229DACA8" w:rsidR="007418B6" w:rsidRDefault="003C6101" w:rsidP="007418B6">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C6101">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please view the following guidelines:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B1D11BB" w14:textId="5E52330C" w:rsidR="003C6101" w:rsidRDefault="003C6101" w:rsidP="003C6101">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
@@ -9114,51 +9172,51 @@
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> table in the </w:t>
       </w:r>
       <w:r w:rsidRPr="009E2D17">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SDO Certification Type</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED6956">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> column.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36C87046" w14:textId="1FDF9134" w:rsidR="00B41726" w:rsidRDefault="00DB33F1" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="41" w:name="_Toc194066607"/>
-      <w:bookmarkStart w:id="42" w:name="_Toc210918696"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc226470760"/>
       <w:r w:rsidRPr="003066B4">
         <w:t>Subcontractor</w:t>
       </w:r>
       <w:r w:rsidR="000E3C80" w:rsidRPr="003066B4">
         <w:t>s</w:t>
       </w:r>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
     </w:p>
     <w:p w14:paraId="477867D8" w14:textId="711CDD8D" w:rsidR="000E3C80" w:rsidRPr="009E12A3" w:rsidRDefault="000E3C80" w:rsidP="000E3C80">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The awarded vendor’s use of subcontractors is subject to the provisions of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId46" w:history="1">
         <w:r w:rsidRPr="009E12A3">
           <w:rPr>
@@ -9218,51 +9276,51 @@
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Vendors </w:t>
       </w:r>
       <w:r w:rsidR="00616B81">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
       <w:r w:rsidR="00616B81" w:rsidRPr="00B04B08">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> also adhere to the subcontracting guidelines outlined in the Request for Response (RFR).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62A76A16" w14:textId="58C2E526" w:rsidR="004553D2" w:rsidRPr="00C50D01" w:rsidRDefault="00280EC3" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="43" w:name="_Toc194066612"/>
-      <w:bookmarkStart w:id="44" w:name="_Toc210918697"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc226470761"/>
       <w:r w:rsidRPr="003066B4">
         <w:t>Emergency Services</w:t>
       </w:r>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
     </w:p>
     <w:p w14:paraId="087026AC" w14:textId="4B074EB0" w:rsidR="00280EC3" w:rsidRPr="009E12A3" w:rsidRDefault="00280EC3" w:rsidP="00280EC3">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vendors on this contract may be required to provide products or services in cases of statewide emergencies</w:t>
       </w:r>
       <w:r w:rsidR="00497BD7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="007A7E73">
@@ -9297,51 +9355,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">defines emergency for procurement purposes. Visit the </w:t>
       </w:r>
       <w:hyperlink r:id="rId49" w:history="1">
         <w:r w:rsidRPr="009E12A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Emergency Response Supplies, Services and Equipment Contact Information for Statewide Contracts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> list for emergency services related to this contract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E2BA003" w14:textId="1E68B3FE" w:rsidR="00177A06" w:rsidRDefault="00177A06" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="45" w:name="_Toc194066614"/>
-      <w:bookmarkStart w:id="46" w:name="_Toc210918698"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc226470762"/>
       <w:r w:rsidRPr="00564A93">
         <w:t>Vendor Performance</w:t>
       </w:r>
       <w:bookmarkEnd w:id="45"/>
       <w:bookmarkEnd w:id="46"/>
     </w:p>
     <w:p w14:paraId="56E5F7E6" w14:textId="48BF78A9" w:rsidR="00177A06" w:rsidRPr="009E12A3" w:rsidRDefault="00F0752D" w:rsidP="00177A06">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0752D">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Key points concerning vendor performance are outlined below</w:t>
       </w:r>
       <w:r w:rsidR="000E7EC0" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
@@ -9468,122 +9526,132 @@
       <w:r w:rsidR="00E8347B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>app</w:t>
       </w:r>
       <w:r w:rsidR="00B94333">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>licable</w:t>
       </w:r>
       <w:r w:rsidR="00E8347B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vendor listed.</w:t>
       </w:r>
       <w:r w:rsidR="00116495">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12F3CD7E" w14:textId="3C1B3976" w:rsidR="0060320F" w:rsidRPr="009E12A3" w:rsidRDefault="0060320F" w:rsidP="00E20680">
+    <w:p w14:paraId="12F3CD7E" w14:textId="14BDB382" w:rsidR="0060320F" w:rsidRPr="009E12A3" w:rsidRDefault="0060320F" w:rsidP="00E20680">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Buyers are encouraged to reach out to the </w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Category Manager</w:t>
       </w:r>
       <w:r w:rsidR="004F6F66">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
+      <w:r w:rsidR="008D1331">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006357EF">
+      <w:r w:rsidR="00172499">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:hyperlink r:id="rId51" w:history="1">
         <w:r w:rsidR="006357EF" w:rsidRPr="00DE1A17">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Sean Corbin</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006357EF">
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:hyperlink r:id="rId52" w:history="1">
         <w:r w:rsidR="006357EF" w:rsidRPr="00DE1A17">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Tatiana Henry</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00172499">
+        <w:t>)</w:t>
+      </w:r>
       <w:r w:rsidR="006357EF">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">) </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>if vendors are not meeting their contractual obligations and buyers may be surveyed for vendor performance feedback.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EEB944D" w14:textId="2C0339E6" w:rsidR="00EF1817" w:rsidRPr="009E12A3" w:rsidRDefault="00423FB0" w:rsidP="00E20680">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vendors</w:t>
       </w:r>
@@ -9770,51 +9838,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vendors</w:t>
       </w:r>
       <w:r w:rsidR="00471474" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> must meet all contractual requirements throughout the life of the contract, including requirements for timely and accurate report submission, to remain in good standing under the contract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E4F3ADB" w14:textId="477EF2DC" w:rsidR="000E01B4" w:rsidRDefault="000E01B4" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="47" w:name="_Toc194066615"/>
-      <w:bookmarkStart w:id="48" w:name="_Toc210918699"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc226470763"/>
       <w:r>
         <w:t>General Procurement Guidelines and Best Practices</w:t>
       </w:r>
       <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="48"/>
     </w:p>
     <w:p w14:paraId="6091B2E8" w14:textId="465D2E1E" w:rsidR="000E01B4" w:rsidRPr="009E12A3" w:rsidRDefault="000E01B4" w:rsidP="000E01B4">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For general procurement guidelines and best practices, follow these recommendations:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="508955D5" w14:textId="697C0138" w:rsidR="000E01B4" w:rsidRPr="009E12A3" w:rsidRDefault="000E01B4" w:rsidP="00E20680">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
@@ -9945,51 +10013,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Payments for products or services provided must be paid </w:t>
       </w:r>
       <w:r w:rsidR="0059231F" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">within </w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>45 days per Massachusetts Bill Payment Policy, or sooner if applying Prompt Payment Discount.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BC49F8A" w14:textId="2D5D91E5" w:rsidR="000E01B4" w:rsidRPr="009E12A3" w:rsidRDefault="000E01B4" w:rsidP="00E20680">
+    <w:p w14:paraId="3BC49F8A" w14:textId="581FE4B4" w:rsidR="000E01B4" w:rsidRPr="009E12A3" w:rsidRDefault="000E01B4" w:rsidP="00E20680">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Buyers are not required to sign additional agreements with vendors that conflict with the Request for Response (RFR) Terms and Conditions</w:t>
       </w:r>
       <w:r w:rsidR="00ED285F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -10018,85 +10086,95 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Category Manager</w:t>
       </w:r>
       <w:r w:rsidR="004F6F66">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(s</w:t>
       </w:r>
       <w:r w:rsidR="009F4D0F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">) </w:t>
-[...3 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F07C28">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="009F4D0F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00172499">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:hyperlink r:id="rId53" w:history="1">
         <w:r w:rsidR="006357EF" w:rsidRPr="00DE1A17">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Sean Corbin</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006357EF">
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:hyperlink r:id="rId54" w:history="1">
         <w:r w:rsidR="006357EF" w:rsidRPr="00DE1A17">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Tatiana Henry</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="006357EF">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="008B651D">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="001F785E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>for gui</w:t>
       </w:r>
       <w:r w:rsidR="00861069">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dance</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
@@ -10108,559 +10186,669 @@
     </w:p>
     <w:p w14:paraId="012945E2" w14:textId="77777777" w:rsidR="000E01B4" w:rsidRPr="009E12A3" w:rsidRDefault="000E01B4" w:rsidP="00E20680">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vendors must notify buyers of product substitutions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18BD570A" w14:textId="758B2053" w:rsidR="00BC5DEA" w:rsidRDefault="00BC5DEA" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="49" w:name="_Toc194066616"/>
-      <w:bookmarkStart w:id="50" w:name="_Toc210918700"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc226470764"/>
       <w:r w:rsidRPr="002E2D42">
         <w:t>Adding a Product</w:t>
       </w:r>
       <w:bookmarkEnd w:id="49"/>
       <w:r w:rsidR="00F060AE">
         <w:t xml:space="preserve"> or Service</w:t>
       </w:r>
       <w:bookmarkEnd w:id="50"/>
     </w:p>
-    <w:p w14:paraId="0D219D27" w14:textId="21792B2C" w:rsidR="009B0A07" w:rsidRPr="000612C5" w:rsidRDefault="009B0A07" w:rsidP="009B0A07">
+    <w:p w14:paraId="0D219D27" w14:textId="7C9C018A" w:rsidR="009B0A07" w:rsidRPr="000612C5" w:rsidRDefault="009B0A07" w:rsidP="009B0A07">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Segoe UI" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000612C5">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">To request the addition of a product </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">or service </w:t>
       </w:r>
       <w:r w:rsidRPr="000612C5">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>under this contract, buyers must first obtain approval from their</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009F4F5D">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Category Manager</w:t>
       </w:r>
+      <w:r w:rsidR="00E87F4F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F4F5D">
-[...7 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="00E87F4F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r w:rsidR="008B651D">
+        <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:hyperlink r:id="rId55" w:history="1">
         <w:r w:rsidRPr="00DE1A17">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Sean Corbin</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:hyperlink r:id="rId56" w:history="1">
         <w:r w:rsidRPr="00DE1A17">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Tatiana Henry</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="008B651D">
+        <w:t>)</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000612C5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The proposed product </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or service </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000612C5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">must align with the contract’s established specifications and scope. Requests may need to include supporting documentation demonstrating compliance with the standards outlined in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE0C3F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Request for Response (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000612C5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>RFR</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE0C3F">
+        <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
+      <w:r w:rsidRPr="000612C5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, along with a summary of how the product </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">or service </w:t>
       </w:r>
       <w:r w:rsidRPr="000612C5">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The proposed product </w:t>
-      </w:r>
+        <w:t>qualifies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F940BCA" w14:textId="428E3AF7" w:rsidR="00DF780E" w:rsidRDefault="2058EF63" w:rsidP="00E61AB9">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="51" w:name="_Toc194066618"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc226470765"/>
       <w:r>
-        <w:rPr>
-[...53 lines deleted...]
-      <w:r w:rsidRPr="00D40F23">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Environmentally Preferable Products </w:t>
       </w:r>
       <w:bookmarkEnd w:id="51"/>
-      <w:r w:rsidR="00C73C16">
+      <w:r w:rsidR="2D6FF751">
         <w:t>and Services</w:t>
       </w:r>
-      <w:r w:rsidR="000702C6">
+      <w:r w:rsidR="34326E23">
         <w:t xml:space="preserve"> (EPPS)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="52"/>
     </w:p>
-    <w:p w14:paraId="27F3268C" w14:textId="77777777" w:rsidR="00A15EEB" w:rsidRPr="00A15EEB" w:rsidRDefault="00A15EEB" w:rsidP="00A15EEB">
+    <w:p w14:paraId="27F3268C" w14:textId="0099A5CE" w:rsidR="00A15EEB" w:rsidRPr="00A15EEB" w:rsidRDefault="240A3BE8" w:rsidP="009518AB">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009518AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">This contract prioritizes </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A15EEB">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="009518AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>recycling and reuse</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A15EEB">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> as the preferred management methods for a wide range of materials. Vendors participating in this contract offer recycling and/or reuse options for the following materials (this list may expand as additional vendors join the contract):</w:t>
+      <w:r w:rsidRPr="009518AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as the preferred management methods for a wide range of materials. Vendors participating in this contract offer recycling and/or reuse options for the following materials</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009518AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="008080"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="361A9B95" w14:textId="77777777" w:rsidR="00A15EEB" w:rsidRPr="00A15EEB" w:rsidRDefault="00A15EEB" w:rsidP="00A15EEB">
-[...130 lines deleted...]
-    <w:p w14:paraId="7B5A8040" w14:textId="77777777" w:rsidR="00C660DE" w:rsidRPr="00C660DE" w:rsidRDefault="00A15EEB" w:rsidP="00A15EEB">
+    <w:p w14:paraId="09DFE904" w14:textId="25D3275F" w:rsidR="00A15EEB" w:rsidRPr="00A15EEB" w:rsidRDefault="240A3BE8" w:rsidP="009518AB">
       <w:pPr>
         <w:pStyle w:val="pf1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-        <w:t>Vendors provide complete sharps collection and disposal services at no additional cost, including all supplies, transportation, disposal, and full regulatory compliance.</w:t>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009518AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Antifreeze</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="053356D1" w14:textId="5A4F36A7" w:rsidR="00A15EEB" w:rsidRPr="00A15EEB" w:rsidRDefault="00A15EEB" w:rsidP="00A15EEB">
-[...1 lines deleted...]
-        <w:pStyle w:val="pf1"/>
+    <w:p w14:paraId="6A317AF1" w14:textId="0589AAEA" w:rsidR="00A15EEB" w:rsidRPr="00A15EEB" w:rsidRDefault="240A3BE8" w:rsidP="009518AB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...34 lines deleted...]
-        <w:t>ile.</w:t>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Batteries (all types including lithium, and nickel-cadmium)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D96517E" w14:textId="77777777" w:rsidR="00A15EEB" w:rsidRPr="00A15EEB" w:rsidRDefault="00A15EEB" w:rsidP="00A15EEB">
-[...16 lines deleted...]
-        <w:r w:rsidRPr="00A15EEB">
+    <w:p w14:paraId="2CFF951F" w14:textId="756E3C82" w:rsidR="00A15EEB" w:rsidRPr="00A15EEB" w:rsidRDefault="240A3BE8" w:rsidP="009518AB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">E-waste, including Solar Panels (note that e-waste vendors are required to be certified by either </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId57">
+        <w:r w:rsidRPr="009518AB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>e-Steward</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId58">
+        <w:r w:rsidRPr="009518AB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>R2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="330287BF" w14:textId="63963079" w:rsidR="00A15EEB" w:rsidRPr="00A15EEB" w:rsidRDefault="240A3BE8" w:rsidP="009518AB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Fuels</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="116A5A9D" w14:textId="456BF7DC" w:rsidR="00A15EEB" w:rsidRPr="00A15EEB" w:rsidRDefault="240A3BE8" w:rsidP="009518AB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Lamps</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0182CD2E" w14:textId="092C11ED" w:rsidR="00A15EEB" w:rsidRPr="00A15EEB" w:rsidRDefault="240A3BE8" w:rsidP="009518AB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Mercury and mercury containing devices</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F8DB3DC" w14:textId="797D3FB2" w:rsidR="00A15EEB" w:rsidRPr="00A15EEB" w:rsidRDefault="240A3BE8" w:rsidP="009518AB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Motor oil and oil filters</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4093DE29" w14:textId="19F4D411" w:rsidR="00A15EEB" w:rsidRPr="00A15EEB" w:rsidRDefault="240A3BE8" w:rsidP="009518AB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Paint</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FD01457" w14:textId="2F8BAC23" w:rsidR="00A15EEB" w:rsidRPr="00A15EEB" w:rsidRDefault="240A3BE8" w:rsidP="009518AB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Refrigerants</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18B3AE96" w14:textId="1164FF63" w:rsidR="00A15EEB" w:rsidRPr="00A15EEB" w:rsidRDefault="240A3BE8" w:rsidP="009518AB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Soils</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="774B7B44" w14:textId="33C1DDE2" w:rsidR="00A15EEB" w:rsidRPr="00A15EEB" w:rsidRDefault="240A3BE8" w:rsidP="009518AB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Sharps collection and disposal program</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02C5BBF1" w14:textId="33016EEF" w:rsidR="00A15EEB" w:rsidRPr="00A15EEB" w:rsidRDefault="240A3BE8" w:rsidP="009518AB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Vendors provide complete sharps collection and disposal services at no additional cost, including all supplies, transportation, disposal, and full regulatory compliance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B3A23D3" w14:textId="2859567E" w:rsidR="00A15EEB" w:rsidRPr="00A15EEB" w:rsidRDefault="240A3BE8" w:rsidP="009518AB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Details of recycled content are included in the price file.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000801AE" w14:textId="39E900F5" w:rsidR="00A15EEB" w:rsidRPr="00A15EEB" w:rsidRDefault="240A3BE8" w:rsidP="009518AB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Solvents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="715FD94C" w14:textId="602DE780" w:rsidR="00A15EEB" w:rsidRPr="00A15EEB" w:rsidRDefault="240A3BE8" w:rsidP="009518AB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tanks </w:t>
+      </w:r>
+      <w:r w:rsidR="00551330">
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> drums and fire extinguishers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B6B5B3F" w14:textId="14BBD37F" w:rsidR="00A15EEB" w:rsidRPr="00A15EEB" w:rsidRDefault="1EC94F23" w:rsidP="009518AB">
+      <w:pPr>
+        <w:pStyle w:val="pf1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009518AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>In addition, many vendors provide packaging containing post-consumer recycled content which may be identified in each vendor’s price file.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D96517E" w14:textId="46802EAE" w:rsidR="00A15EEB" w:rsidRPr="00A15EEB" w:rsidRDefault="7FA79BF0" w:rsidP="009518AB">
+      <w:pPr>
+        <w:pStyle w:val="pf1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009518AB">
+        <w:rPr>
+          <w:rStyle w:val="cf01"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To locate vendors that provide recycling or reuse services, refer to the </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Appendix_A:_Vendor" w:history="1">
+        <w:r w:rsidRPr="009518AB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>Vendor List and Information</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00A15EEB">
+      <w:r w:rsidRPr="009518AB">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> section of this guide. To access pricing details, select the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A15EEB">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="009518AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">vendor’s Master Blanket Purchase Order Number under the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A15EEB">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="009518AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Master Blanket Purchase Order #</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t xml:space="preserve">Master Blanket Purchase Order </w:t>
+      </w:r>
+      <w:r w:rsidR="03271D3E" w:rsidRPr="009518AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Number</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009518AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> column</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A15EEB">
+      <w:r w:rsidRPr="009518AB">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="401E5311" w14:textId="10360EED" w:rsidR="004C38FD" w:rsidRPr="002E2D42" w:rsidRDefault="004C38FD" w:rsidP="00633557">
+    <w:p w14:paraId="401E5311" w14:textId="7BCEEA20" w:rsidR="004C38FD" w:rsidRPr="002E2D42" w:rsidRDefault="004C38FD" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="53" w:name="_Toc194066620"/>
-      <w:bookmarkStart w:id="54" w:name="_Toc210918702"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc226470766"/>
       <w:r w:rsidRPr="003066B4">
         <w:t>Instructions for</w:t>
       </w:r>
       <w:r w:rsidR="00BA483E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BA483E" w:rsidRPr="00BA483E">
-        <w:t>Massachusetts Management Accounting and Reporting System (MMARS)</w:t>
+        <w:t>Massachusetts Management Accounting and Reporting System (M</w:t>
+      </w:r>
+      <w:r w:rsidR="00111181">
+        <w:t>OSAIC</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA483E" w:rsidRPr="00BA483E">
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="003066B4">
         <w:t xml:space="preserve"> Users</w:t>
       </w:r>
       <w:bookmarkEnd w:id="53"/>
       <w:bookmarkEnd w:id="54"/>
     </w:p>
-    <w:p w14:paraId="7E58B0D1" w14:textId="2D564EC0" w:rsidR="00266475" w:rsidRDefault="006F493B" w:rsidP="00DC48F0">
+    <w:p w14:paraId="7E58B0D1" w14:textId="550F3175" w:rsidR="00266475" w:rsidRDefault="006F493B" w:rsidP="00DC48F0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F493B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">When placing orders with a contractor, </w:t>
       </w:r>
       <w:r w:rsidR="00BD68D3" w:rsidRPr="00E006A5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>MMARS</w:t>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="005D7787">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OSAIC</w:t>
       </w:r>
       <w:r w:rsidRPr="006F493B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> users </w:t>
       </w:r>
       <w:r w:rsidRPr="00075074">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
       <w:r w:rsidRPr="006F493B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -10671,119 +10859,152 @@
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>WMR001</w:t>
       </w:r>
       <w:r w:rsidR="002E2041">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="002E2041" w:rsidRPr="002E2041">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F493B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>in the Agreement ID field in MMARS for encumbrances related to purchases from Statewide Contracts.</w:t>
+        <w:t>in the Agreement ID field in M</w:t>
+      </w:r>
+      <w:r w:rsidR="005D7787">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OSAIC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F493B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for encumbrances related to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F493B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>purchases from Statewide Contracts.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="55" w:name="_Contract_Summary"/>
       <w:bookmarkStart w:id="56" w:name="_Who_Can_Use_2"/>
       <w:bookmarkStart w:id="57" w:name="_Find_Bid/Contract_Documents"/>
       <w:bookmarkStart w:id="58" w:name="_Who_Can_Use_3"/>
       <w:bookmarkStart w:id="59" w:name="_Contract_Categories_3"/>
       <w:bookmarkStart w:id="60" w:name="_Additional_Information/FAQs_3"/>
       <w:bookmarkStart w:id="61" w:name="_Frequently_Purchased_Items"/>
       <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
       <w:bookmarkEnd w:id="57"/>
       <w:bookmarkEnd w:id="58"/>
       <w:bookmarkEnd w:id="59"/>
       <w:bookmarkEnd w:id="60"/>
       <w:bookmarkEnd w:id="61"/>
       <w:r w:rsidR="00376AED" w:rsidRPr="00D27BA2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please address all inquiries regarding</w:t>
       </w:r>
       <w:r w:rsidR="00376AED">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00376AED" w:rsidRPr="00E006A5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>MMARS</w:t>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="00170B08">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OSAIC</w:t>
       </w:r>
       <w:r w:rsidR="00376AED" w:rsidRPr="00D27BA2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> technical support and job aids </w:t>
       </w:r>
       <w:r w:rsidR="000E68EE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">by emailing </w:t>
       </w:r>
       <w:r w:rsidR="003764F5">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="00417EA8">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57" w:history="1">
+      <w:hyperlink r:id="rId59" w:history="1">
         <w:r w:rsidR="003764F5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Comptroller Help Desk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A63214">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00417EA8">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r w:rsidR="00E9505D">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>by</w:t>
       </w:r>
       <w:r w:rsidR="003764F5">
         <w:rPr>
@@ -10805,5552 +11026,5366 @@
       </w:r>
       <w:r w:rsidR="00417EA8" w:rsidRPr="00E006A5">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A63214">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71C99DDE" w14:textId="77777777" w:rsidR="00266475" w:rsidRDefault="00266475" w:rsidP="00266475">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:sectPr w:rsidR="00266475" w:rsidSect="003E7DC2">
-          <w:footerReference w:type="first" r:id="rId58"/>
+          <w:footerReference w:type="first" r:id="rId60"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="125" w:right="1152" w:bottom="1440" w:left="1152" w:header="864" w:footer="360" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62C7B6FF" w14:textId="77777777" w:rsidR="00CC78E6" w:rsidRDefault="00E51057" w:rsidP="00633557">
-[...62 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpX="-1247" w:tblpY="1"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="-728"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="14670" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Vendor Information Table"/>
         <w:tblDescription w:val="This table may list the contract's approved vendors and their associated details. Users may find vendor-specific information, including contact details, Master Blanket Purchase Order number (with a direct link), service categories, geographic regions, applicable prompt payment or delivery discounts, and any other important items related to the contract."/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1525"/>
         <w:gridCol w:w="1535"/>
-        <w:gridCol w:w="1213"/>
-        <w:gridCol w:w="1093"/>
+        <w:gridCol w:w="985"/>
+        <w:gridCol w:w="1321"/>
         <w:gridCol w:w="2279"/>
-        <w:gridCol w:w="1170"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1440"/>
+        <w:gridCol w:w="810"/>
+        <w:gridCol w:w="1260"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="1260"/>
         <w:gridCol w:w="1620"/>
-        <w:gridCol w:w="1625"/>
+        <w:gridCol w:w="1985"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EA36B1" w:rsidRPr="00BE5F05" w14:paraId="4491D459" w14:textId="77777777" w:rsidTr="34CF4FC2">
+      <w:tr w:rsidR="0051463C" w:rsidRPr="00BE5F05" w14:paraId="74708586" w14:textId="77777777" w:rsidTr="00C80A4C">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="692"/>
+          <w:trHeight w:val="979"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1525" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C8D9EB"/>
           </w:tcPr>
-          <w:p w14:paraId="257E1722" w14:textId="1FCF74AC" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
-            <w:pPr>
+          <w:p w14:paraId="2F933476" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:ind w:left="155" w:hanging="155"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:bookmarkStart w:id="62" w:name="_Appendix_A:_Vendor"/>
+            <w:bookmarkStart w:id="63" w:name="_Vendor_Specific_Information"/>
+            <w:bookmarkStart w:id="64" w:name="_Vendor_Information*"/>
+            <w:bookmarkStart w:id="65" w:name="_Vendor_List_and"/>
+            <w:bookmarkStart w:id="66" w:name="_Appendix_A:_1"/>
+            <w:bookmarkStart w:id="67" w:name="_Toc194066623"/>
+            <w:bookmarkStart w:id="68" w:name="_Toc226470767"/>
+            <w:bookmarkEnd w:id="62"/>
+            <w:bookmarkEnd w:id="63"/>
+            <w:bookmarkEnd w:id="64"/>
+            <w:bookmarkEnd w:id="65"/>
+            <w:bookmarkEnd w:id="66"/>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Vendor</w:t>
             </w:r>
-            <w:r w:rsidR="001E56BE">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:footnoteReference w:id="2"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1535" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C8D9EB"/>
           </w:tcPr>
-          <w:p w14:paraId="714A3536" w14:textId="6D17BFB0" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="3D505421" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Master Blanket Purchase Order </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00910A87" w:rsidRPr="00BE5F05">
+              <w:t>Master Blanket Purchase Order Number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="985" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C8D9EB"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DB857D8" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Number</w:t>
+              <w:t>Contact Person</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1213" w:type="dxa"/>
+            <w:tcW w:w="1321" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C8D9EB"/>
           </w:tcPr>
-          <w:p w14:paraId="46E84BDB" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="340EDBDA" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Contact Person</w:t>
-[...33 lines deleted...]
-              <w:t>Number</w:t>
+              <w:t>Phone Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2279" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C8D9EB"/>
           </w:tcPr>
-          <w:p w14:paraId="64F38469" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="391500A1" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C8D9EB"/>
           </w:tcPr>
-          <w:p w14:paraId="6D2BA867" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="75C5F06F" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Categories</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C8D9EB"/>
           </w:tcPr>
-          <w:p w14:paraId="3EE865B6" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="45A5CB42" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Counties</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C8D9EB"/>
           </w:tcPr>
-          <w:p w14:paraId="418EFFD8" w14:textId="72B6C8A8" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="006576AE" w:rsidP="006576AE">
+          <w:p w14:paraId="0473836A" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="69" w:name="_Hlk204162373"/>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prompt Payment </w:t>
-[...8 lines deleted...]
-              <w:t>Discount</w:t>
+              <w:t>Prompt Payment Discount</w:t>
             </w:r>
             <w:bookmarkEnd w:id="69"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C8D9EB"/>
           </w:tcPr>
-          <w:p w14:paraId="25F9E965" w14:textId="3BB76DE4" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="007320F9" w:rsidP="00EA36B1">
+          <w:p w14:paraId="5E852437" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supplier Diversity Office (SDO) </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00E61425" w:rsidRPr="00BE5F05">
+              <w:t xml:space="preserve">Supplier Diversity Office (SDO) Certification Type </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C8D9EB"/>
+          </w:tcPr>
+          <w:p w14:paraId="34CB405A" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Certification Type </w:t>
-[...10 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-[...16 lines deleted...]
-              <w:t>Commitment Percentage</w:t>
+              <w:t>Supplier Diversity Program (SDP) Commitment Percentage</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA36B1" w:rsidRPr="00BE5F05" w14:paraId="5C429E9E" w14:textId="77777777" w:rsidTr="34CF4FC2">
+      <w:tr w:rsidR="0051463C" w:rsidRPr="00BE5F05" w14:paraId="6614DB13" w14:textId="77777777" w:rsidTr="00C80A4C">
         <w:trPr>
           <w:trHeight w:val="815"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1525" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="298C2257" w14:textId="37A53BB9" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="1BBF54CD" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Master Contract Record (All contract documents)</w:t>
             </w:r>
-            <w:r w:rsidR="001E56BE">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:footnoteReference w:id="3"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="000E2C71" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="1624FE56" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r w:rsidRPr="00BE5F05">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-25-1080-OSD03-SRC3-36568</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="3ACB8D72" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="243DF61F" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1213" w:type="dxa"/>
+            <w:tcW w:w="985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F8F33A3" w14:textId="77777777" w:rsidR="004F364B" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="42E0EA47" w14:textId="647A2056" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Sean Corbin </w:t>
             </w:r>
-          </w:p>
-[...17 lines deleted...]
-          <w:p w14:paraId="06C06E71" w14:textId="783F841D" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00FF1334" w:rsidP="00EA36B1">
+            <w:r w:rsidR="00C80A4C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49887FEE" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Tatiana Henry</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1093" w:type="dxa"/>
+            <w:tcW w:w="1321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F598679" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="14A0BB02" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>617-720-3105</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="488883E2" w14:textId="3047677F" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00A436D3" w:rsidP="00EA36B1">
+          <w:p w14:paraId="753304A1" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>617-359-7289</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2279" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38384A39" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
-[...7 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+          <w:p w14:paraId="41458A93" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r w:rsidRPr="00BE5F05">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>Sean.Corbin2@mass.gov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="6407F75B" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00A436D3">
-[...16 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+          <w:p w14:paraId="23E20D6F" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="322A219C" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r w:rsidRPr="00BE5F05">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>tatiana henry@mass.gov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79CE5188" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="15581FB0" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B1AB834" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="70C45762" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4B198F03" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="37595080" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E904420" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="787208C0" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1625" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F9257E3" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="49C6AE2D" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA36B1" w:rsidRPr="00BE5F05" w14:paraId="71917371" w14:textId="77777777" w:rsidTr="34CF4FC2">
+      <w:tr w:rsidR="0051463C" w14:paraId="2EBBA089" w14:textId="77777777" w:rsidTr="00C80A4C">
         <w:trPr>
           <w:trHeight w:val="815"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1525" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02CBF6AF" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
-            <w:pPr>
+          <w:p w14:paraId="492542DD" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="009B6688" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C80A4C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Boston Green Fuel Co. </w:t>
+              <w:t>Approved Storage &amp; Waste Hauling NE, Inc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65C33E89" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
-[...7 lines deleted...]
-            <w:hyperlink r:id="rId62" w:tgtFrame="_new" w:history="1">
+          <w:p w14:paraId="358305C2" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00213E3C" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:highlight w:val="cyan"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:tgtFrame="_new" w:history="1">
+              <w:r w:rsidRPr="00754E83">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>PO-26-1080-OSD03-OSD03-39084</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E80A569" w14:textId="77777777" w:rsidR="0051463C" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="109E96B8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Richard Ragaini</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1321" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2856A75B" w14:textId="77777777" w:rsidR="0051463C" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="109E96B8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>203-278-6110</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2279" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F5F0B6D" w14:textId="77777777" w:rsidR="0051463C" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId65">
+              <w:r w:rsidRPr="109E96B8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>rr@approvedmedwaste.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="1C46255F" w14:textId="77777777" w:rsidR="0051463C" w:rsidRDefault="0051463C" w:rsidP="0051463C"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A148002" w14:textId="77777777" w:rsidR="0051463C" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="109E96B8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>4A, 4B, 5, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F7FA60B" w14:textId="77777777" w:rsidR="0051463C" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F11BB41" w14:textId="77777777" w:rsidR="0051463C" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="109E96B8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Statewide Coverage</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="56497C7C" w14:textId="77777777" w:rsidR="0051463C" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="109E96B8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>10 Days–2% off</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C399303" w14:textId="77777777" w:rsidR="0051463C" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="109E96B8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>15 Days–1.5% off</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27C9BE7F" w14:textId="77777777" w:rsidR="0051463C" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="109E96B8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>20 Days–1% off</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="019DD0E7" w14:textId="77777777" w:rsidR="0051463C" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="109E96B8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>30 Days–0.5% off</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E63DB54" w14:textId="77777777" w:rsidR="0051463C" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="109E96B8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>None</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77E1DBD6" w14:textId="77777777" w:rsidR="0051463C" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="109E96B8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>7%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0051463C" w:rsidRPr="00BE5F05" w14:paraId="63EE2FE3" w14:textId="77777777" w:rsidTr="00C80A4C">
+        <w:trPr>
+          <w:trHeight w:val="815"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1525" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F0A6655" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE5F05">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boston Green Fuel Co. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1535" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D04BE6A" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:tgtFrame="_new" w:history="1">
               <w:r w:rsidRPr="00BE5F05">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-25-1080-OSD03-OSD03-36884</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1213" w:type="dxa"/>
+            <w:tcW w:w="985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E42F8FF" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="3A09EC4F" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Adam Dennison </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1093" w:type="dxa"/>
+            <w:tcW w:w="1321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A571658" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="29BB59A8" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>508-737-3779</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2279" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A01014A" w14:textId="52AD8391" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
-[...7 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+          <w:p w14:paraId="136B5C66" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r w:rsidRPr="00912781">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>adamd@bostongreencompany.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="539B4D1F" w14:textId="5E972697" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="18C46AC8" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>8A,</w:t>
-[...31 lines deleted...]
-              <w:t>9</w:t>
+              <w:t>8A, 8B, 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4AF9D901" w14:textId="13ECBBA9" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="0007461A">
+          <w:p w14:paraId="42413733" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Statewide Coverage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6E06C697" w14:textId="7B527F5C" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="5AEF7060" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>10 Days–1.5%</w:t>
-[...10 lines deleted...]
-          <w:p w14:paraId="14FD76C9" w14:textId="1156E063" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+              <w:t>10 Days–1.5% off</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EB6EC57" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>15 Days</w:t>
-[...8 lines deleted...]
-            </w:r>
+              <w:t>15 Days–1% off</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A959ACD" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>1%</w:t>
-[...10 lines deleted...]
-          <w:p w14:paraId="5AC2AE19" w14:textId="2445839B" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+              <w:t>20 Days–0% off</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1860721B" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>20 Days</w:t>
-[...64 lines deleted...]
-              <w:t xml:space="preserve"> off</w:t>
+              <w:t>30 Days–0% off</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35F2A717" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="47064229" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1625" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3900DFAB" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="5624FC41" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA36B1" w:rsidRPr="00BE5F05" w14:paraId="7EB9E249" w14:textId="77777777" w:rsidTr="34CF4FC2">
+      <w:tr w:rsidR="0051463C" w:rsidRPr="00BE5F05" w14:paraId="3867DDBD" w14:textId="77777777" w:rsidTr="00C80A4C">
         <w:trPr>
           <w:trHeight w:val="815"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1525" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7406AB76" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="2B0EBAF9" w14:textId="3832FD05" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE5F05">
+            <w:r w:rsidRPr="00C80A4C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-              <w:t>Clean Earth Environmental Solutions, Inc.</w:t>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Castaway Technologies LLC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3EECBFFC" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
-[...7 lines deleted...]
-            <w:hyperlink r:id="rId64" w:tgtFrame="_new" w:history="1">
+          <w:p w14:paraId="6F279DB9" w14:textId="7CE721B9" w:rsidR="0051463C" w:rsidRDefault="00C80A4C" w:rsidP="0051463C">
+            <w:hyperlink r:id="rId68" w:tgtFrame="_new" w:history="1">
+              <w:r w:rsidRPr="00C80A4C">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>PO-26-1080-OSD03-OSD03-39744</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DDAB60B" w14:textId="6AD413C8" w:rsidR="0051463C" w:rsidRPr="0051463C" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051463C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Jay Marchand</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1321" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A86BD4E" w14:textId="1EAE49A4" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051463C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="0051463C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>978 208 4730</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2279" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E19361A" w14:textId="7C24028A" w:rsidR="0051463C" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:r w:rsidRPr="0051463C">
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="0051463C">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>jmarchand@castawaytech.com</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="783D31F9" w14:textId="7E1BF45F" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051463C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EB315F1" w14:textId="53DBB2F2" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE5F05">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Statewide Coverage</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="27DC2DB4" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE5F05">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>10 Days–5% off</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44D20797" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE5F05">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15 Days–4% </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>off</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="487A0458" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE5F05">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>20 Days–3%</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> off</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="175D9B64" w14:textId="0C0591AB" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE5F05">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>30 Days–2%</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> off</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D1F00D3" w14:textId="29BD570E" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="00C80A4C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE5F05">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>None</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="296F9305" w14:textId="2C2E6E61" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE5F05">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0051463C" w:rsidRPr="00BE5F05" w14:paraId="539E1FA1" w14:textId="77777777" w:rsidTr="00C80A4C">
+        <w:trPr>
+          <w:trHeight w:val="815"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1525" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43B01558" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE5F05">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Clean Earth Environmental Solutions, Inc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1535" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="552FB0CD" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:tgtFrame="_new" w:history="1">
               <w:r w:rsidRPr="00BE5F05">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-25-1080-OSD03-OSD03-36998</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1213" w:type="dxa"/>
+            <w:tcW w:w="985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B8DF29A" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="219E8E87" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Philip LoRicco</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1093" w:type="dxa"/>
+            <w:tcW w:w="1321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FA0BF6F" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="5ACE93A7" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>413-214-3461</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2279" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44DCD5B9" w14:textId="42ED1E8F" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
-[...7 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+          <w:p w14:paraId="420359DD" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r w:rsidRPr="00912781">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>ploricco@cleanearthinc.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66FFF039" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="159B5837" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="cyan"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04E4EDE0" w14:textId="65FCD08F" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00DD3FE2">
+          <w:p w14:paraId="03940329" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Statewide Coverage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5D86657E" w14:textId="4CCF135C" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="6049F2D1" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>10 Days</w:t>
-[...8 lines deleted...]
-            </w:r>
+              <w:t>10 Days–2% off</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FF51B3D" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>2%</w:t>
-[...10 lines deleted...]
-          <w:p w14:paraId="07F078AE" w14:textId="6161B4D2" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+              <w:t>15 Days–2% off</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4922A86F" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>15 Days</w:t>
-[...8 lines deleted...]
-            </w:r>
+              <w:t>20 Days–0% off</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51A489C8" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>2%</w:t>
-[...73 lines deleted...]
-              <w:t xml:space="preserve"> off</w:t>
+              <w:t>30 Days–0% off</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="471F7350" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="3046A73B" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1625" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C979849" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="218A59A7" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA36B1" w:rsidRPr="00BE5F05" w14:paraId="76E46E37" w14:textId="77777777" w:rsidTr="34CF4FC2">
+      <w:tr w:rsidR="0051463C" w:rsidRPr="00BE5F05" w14:paraId="5619D960" w14:textId="77777777" w:rsidTr="00C80A4C">
         <w:trPr>
           <w:trHeight w:val="815"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1525" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C2B0C72" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="743033A9" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Clean Harbors</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A894A0E" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
-[...7 lines deleted...]
-            <w:hyperlink r:id="rId66" w:tgtFrame="_new" w:history="1">
+          <w:p w14:paraId="783AC1DE" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:tgtFrame="_new" w:history="1">
               <w:r w:rsidRPr="00BE5F05">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-25-1080-OSD03-OSD03-36886</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1213" w:type="dxa"/>
+            <w:tcW w:w="985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5FEAD05A" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="012C5C03" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Eric Feroldi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1093" w:type="dxa"/>
+            <w:tcW w:w="1321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E4801A8" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="1DD28408" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>978-697-9697</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2279" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B7478A0" w14:textId="6BEED8CB" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
-[...7 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+          <w:p w14:paraId="301FEF70" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r w:rsidRPr="00CC7096">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>feroldi.eric@cleanharbors.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E446FDB" w14:textId="7F1D20C7" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="54317A6F" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="cyan"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1,</w:t>
             </w:r>
-            <w:r w:rsidR="00BE5F05">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2,</w:t>
             </w:r>
-            <w:r w:rsidR="00BE5F05">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4A,</w:t>
             </w:r>
-            <w:r w:rsidR="00BE5F05">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>5,</w:t>
             </w:r>
-            <w:r w:rsidR="00BE5F05">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>6,</w:t>
             </w:r>
-            <w:r w:rsidR="00BE5F05">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>8B,</w:t>
             </w:r>
-            <w:r w:rsidR="00BE5F05">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43D92F46" w14:textId="6468A80C" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00DD3FE2">
+          <w:p w14:paraId="0932D53F" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Statewide Coverage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7DF759B5" w14:textId="57004B2B" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="7E2B96AB" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>10 Days</w:t>
-[...8 lines deleted...]
-            </w:r>
+              <w:t>10 Days–2% off</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69401495" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>2%</w:t>
-[...10 lines deleted...]
-          <w:p w14:paraId="15396752" w14:textId="0D271D7E" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+              <w:t>15 Days–1% off</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A6278B6" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>15 Days</w:t>
-[...8 lines deleted...]
-            </w:r>
+              <w:t>20 Days–0% off</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EBDBD21" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>1%</w:t>
-[...73 lines deleted...]
-              <w:t xml:space="preserve"> off</w:t>
+              <w:t>30 Days–0% off</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1BA05160" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="200D5AC1" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1625" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="705E90C3" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="3B5F67B2" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA36B1" w:rsidRPr="00BE5F05" w14:paraId="5194A4A9" w14:textId="77777777" w:rsidTr="34CF4FC2">
+      <w:tr w:rsidR="0051463C" w:rsidRPr="00BE5F05" w14:paraId="5685F5FF" w14:textId="77777777" w:rsidTr="00C80A4C">
         <w:trPr>
           <w:trHeight w:val="815"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1525" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34652B0B" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="38B51D2E" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Clutec, Inc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2831109A" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
-[...7 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+          <w:p w14:paraId="172D375E" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r w:rsidRPr="00BE5F05">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-25-1080-OSD03-OSD03-36751</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1213" w:type="dxa"/>
+            <w:tcW w:w="985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D56A1FC" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="3CB1D9D4" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Steve Padre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1093" w:type="dxa"/>
+            <w:tcW w:w="1321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F9129AB" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="0DFE7B33" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>781-281-0826</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2279" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7EF87F53" w14:textId="1AC00FF4" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
-[...7 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+          <w:p w14:paraId="76C91D8E" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r w:rsidRPr="00CC7096">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>generalmanager@clutec.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E399D3F" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="1C7FBC1C" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2709E7C3" w14:textId="22EF7094" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00DD3FE2">
+          <w:p w14:paraId="6B604AD2" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Statewide Coverage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="420CF909" w14:textId="387A3AAE" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="68235385" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>10 Days</w:t>
-[...8 lines deleted...]
-            </w:r>
+              <w:t>10 Days–5% off</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E4811A0" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>5%</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00500E37" w:rsidRPr="00BE5F05">
+              <w:t xml:space="preserve">15 Days–4% </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>off</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DD8E7B7" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE5F05">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>20 Days–3%</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> off</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06BA95E8" w14:textId="3303D157" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="253E20FD" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>15 Days</w:t>
-[...107 lines deleted...]
-            <w:r w:rsidR="00912781">
+              <w:t>30 Days–2%</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> off</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08CC42E1" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="5B8444A7" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1625" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F2E62E5" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="7C4AA417" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA36B1" w:rsidRPr="00BE5F05" w14:paraId="784CD14E" w14:textId="77777777" w:rsidTr="34CF4FC2">
+      <w:tr w:rsidR="0051463C" w:rsidRPr="00BE5F05" w14:paraId="0A9BD5B5" w14:textId="77777777" w:rsidTr="00C80A4C">
         <w:trPr>
           <w:trHeight w:val="815"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1525" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E7DCD72" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="6C3B2A59" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>CommTank Incorporated</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B3F7763" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="34D49C0F" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:tgtFrame="_new" w:history="1">
+            <w:hyperlink r:id="rId75" w:tgtFrame="_new" w:history="1">
               <w:r w:rsidRPr="00BE5F05">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-25-1080-OSD03-OSD03-36996</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1213" w:type="dxa"/>
+            <w:tcW w:w="985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CD3FD29" w14:textId="02332156" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="5B73AB83" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Kevin M.</w:t>
             </w:r>
-            <w:r w:rsidR="00636D93">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Hoag</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1093" w:type="dxa"/>
+            <w:tcW w:w="1321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BA3F2D3" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="7F87A60A" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>508-402-7703</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2279" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D94834E" w14:textId="7EA6D5FC" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="003D28F1">
-[...7 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+          <w:p w14:paraId="11F9CB97" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r w:rsidRPr="00E51819">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>khoag@commtank.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="157E005C" w14:textId="44A42A21" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="3704205F" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>8A,</w:t>
-[...31 lines deleted...]
-              <w:t>9</w:t>
+              <w:t>8A, 8B, 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4974A618" w14:textId="28EE2CBF" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="003D28F1">
+          <w:p w14:paraId="345A9F0D" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Statewide Coverage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1B14D0AC" w14:textId="31917D38" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="13947497" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>10 Days</w:t>
-[...8 lines deleted...]
-            </w:r>
+              <w:t>10 Days–2%</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> off</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4149878B" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>2%</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00E51819">
+              <w:t>15 Days–2%</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> off</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="089603D2" w14:textId="7A3D36AF" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="3CE1AC4C" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>15 Days</w:t>
-[...8 lines deleted...]
-            </w:r>
+              <w:t>20 Days–2%</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> off</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="389BC06B" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>2%</w:t>
-[...64 lines deleted...]
-              </w:rPr>
               <w:t>30 Days–2%</w:t>
             </w:r>
-            <w:r w:rsidR="00E51819">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> off</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6833ECDA" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="4A31966C" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1625" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B124E26" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="6B6486FF" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA36B1" w:rsidRPr="00BE5F05" w14:paraId="224237DE" w14:textId="77777777" w:rsidTr="34CF4FC2">
+      <w:tr w:rsidR="0051463C" w:rsidRPr="00BE5F05" w14:paraId="66CD1B39" w14:textId="77777777" w:rsidTr="00C80A4C">
         <w:trPr>
           <w:trHeight w:val="815"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1525" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3606A4CF" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="176237FB" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Complete Recycling Solutions, LLC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37ED5C43" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
-[...7 lines deleted...]
-            <w:hyperlink r:id="rId72" w:tgtFrame="_new" w:history="1">
+          <w:p w14:paraId="2E0A46A4" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:tgtFrame="_new" w:history="1">
               <w:r w:rsidRPr="00BE5F05">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-25-1080-OSD03-OSD03-36752</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1213" w:type="dxa"/>
+            <w:tcW w:w="985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27F93F9F" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="5B44CCBB" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Keith Boyea</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1093" w:type="dxa"/>
+            <w:tcW w:w="1321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="200A82F7" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="796F02E3" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>508-402-7703</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2279" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E4F0D27" w14:textId="6521B757" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
-[...7 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+          <w:p w14:paraId="32CEC051" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r w:rsidRPr="00636D93">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>keith.boyea@terracycle.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49B87FB0" w14:textId="51163139" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="40B4B506" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="cyan"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3A,</w:t>
             </w:r>
-            <w:r w:rsidR="00636D93">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3B1,</w:t>
             </w:r>
-            <w:r w:rsidR="00D801BD">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3B2,</w:t>
             </w:r>
-            <w:r w:rsidR="00636D93">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23093545" w14:textId="276B469E" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="003D28F1">
+          <w:p w14:paraId="6F917999" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Statewide Coverage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="334D5A9B" w14:textId="6C675503" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="3AF2DB4B" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10 Days–1%</w:t>
             </w:r>
-            <w:r w:rsidR="00D801BD">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> off</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3999AB2D" w14:textId="6798AA24" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="11D397B4" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>15 Days–0%</w:t>
             </w:r>
-            <w:r w:rsidR="00D801BD">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> off</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5748A008" w14:textId="59162064" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="7D6F847E" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20 Days–0%</w:t>
             </w:r>
-            <w:r w:rsidR="00D801BD">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> off</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18304613" w14:textId="686F9B3B" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="3A3AC724" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>30 Days–0%</w:t>
             </w:r>
-            <w:r w:rsidR="00D801BD">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> off</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0EFD015A" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="7BF6832C" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1625" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B2980E3" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="3B1319AF" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0082658D" w:rsidRPr="00BE5F05" w14:paraId="5AC0224F" w14:textId="77777777" w:rsidTr="34CF4FC2">
+      <w:tr w:rsidR="0051463C" w:rsidRPr="00BE5F05" w14:paraId="4C5DD9C7" w14:textId="77777777" w:rsidTr="00C80A4C">
         <w:trPr>
           <w:trHeight w:val="815"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1525" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0EF23096" w14:textId="34AEF9E5" w:rsidR="0082658D" w:rsidRPr="00BE5F05" w:rsidRDefault="0082658D" w:rsidP="00EA36B1">
+          <w:p w14:paraId="659A52F0" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Electronic Recyclers International Inc</w:t>
             </w:r>
-            <w:r w:rsidR="00D801BD">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C3E90DA" w14:textId="679AB854" w:rsidR="0082658D" w:rsidRPr="00BE5F05" w:rsidRDefault="00C10860" w:rsidP="00EA36B1">
-[...7 lines deleted...]
-            <w:hyperlink r:id="rId74" w:tgtFrame="_new" w:history="1">
+          <w:p w14:paraId="6C6CBD57" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:tgtFrame="_new" w:history="1">
               <w:r w:rsidRPr="00BE5F05">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-25-1080-OSD03-OSD03-37449</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1213" w:type="dxa"/>
+            <w:tcW w:w="985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0747FB67" w14:textId="327477CE" w:rsidR="0082658D" w:rsidRPr="00BE5F05" w:rsidRDefault="0082658D" w:rsidP="003D28F1">
+          <w:p w14:paraId="22A8B1FC" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>David Hirschler</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1093" w:type="dxa"/>
+            <w:tcW w:w="1321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F8449CD" w14:textId="23B27CE1" w:rsidR="0082658D" w:rsidRPr="00BE5F05" w:rsidRDefault="0082658D" w:rsidP="003D28F1">
+          <w:p w14:paraId="3CC0E24B" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>212</w:t>
             </w:r>
-            <w:r w:rsidR="00D67F95">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>796</w:t>
             </w:r>
-            <w:r w:rsidR="00D67F95">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3211</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2279" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41101DD5" w14:textId="10FCEDBB" w:rsidR="0082658D" w:rsidRPr="00BE5F05" w:rsidRDefault="0082658D" w:rsidP="0082658D">
-[...7 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+          <w:p w14:paraId="4EB6379A" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r w:rsidRPr="00F146E9">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>david.hirschler@eridirect.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22553EA3" w14:textId="7FBE4F6A" w:rsidR="0082658D" w:rsidRPr="00BE5F05" w:rsidRDefault="0082658D" w:rsidP="00EA36B1">
+          <w:p w14:paraId="3F7FFF6A" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3B1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B50A6EA" w14:textId="32B901F7" w:rsidR="0082658D" w:rsidRPr="00BE5F05" w:rsidRDefault="0082658D" w:rsidP="003D28F1">
+          <w:p w14:paraId="2C7651A3" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Statewide Coverage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7B404A55" w14:textId="358BCBF1" w:rsidR="0082658D" w:rsidRPr="00BE5F05" w:rsidRDefault="0082658D" w:rsidP="0082658D">
+          <w:p w14:paraId="5226A2AB" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10 Days–1%</w:t>
             </w:r>
-            <w:r w:rsidR="00F146E9">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> off</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C7088C0" w14:textId="34D5E5E5" w:rsidR="0082658D" w:rsidRPr="00BE5F05" w:rsidRDefault="0082658D" w:rsidP="0082658D">
+          <w:p w14:paraId="2F3B6CC3" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>15 Days–1%</w:t>
             </w:r>
-            <w:r w:rsidR="00F146E9">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> off</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="343B20EA" w14:textId="004B4D9D" w:rsidR="0082658D" w:rsidRPr="00BE5F05" w:rsidRDefault="0082658D" w:rsidP="0082658D">
+          <w:p w14:paraId="15C84B3C" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20 Days–1%</w:t>
             </w:r>
-            <w:r w:rsidR="00BF7919">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> off</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20204596" w14:textId="1F41B812" w:rsidR="0082658D" w:rsidRPr="00BE5F05" w:rsidRDefault="0082658D" w:rsidP="0082658D">
+          <w:p w14:paraId="3FFB00D5" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>30 Days–1%</w:t>
             </w:r>
-            <w:r w:rsidR="007D273D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> off</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="111A5886" w14:textId="55176A82" w:rsidR="0082658D" w:rsidRPr="00BE5F05" w:rsidRDefault="00C10860" w:rsidP="00EA36B1">
+          <w:p w14:paraId="1B5BC286" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1625" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AC2B5AB" w14:textId="7551E7D5" w:rsidR="0082658D" w:rsidRPr="00BE5F05" w:rsidRDefault="00C10860" w:rsidP="00EA36B1">
+          <w:p w14:paraId="2A424BAC" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA36B1" w:rsidRPr="00BE5F05" w14:paraId="6879B49B" w14:textId="77777777" w:rsidTr="34CF4FC2">
+      <w:tr w:rsidR="0051463C" w:rsidRPr="00BE5F05" w14:paraId="435BF53E" w14:textId="77777777" w:rsidTr="00C80A4C">
         <w:trPr>
           <w:trHeight w:val="815"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1525" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61660A5A" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="47788E65" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Environmental Services, Inc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22A7FC35" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
-[...7 lines deleted...]
-            <w:hyperlink r:id="rId76" w:tgtFrame="_new" w:history="1">
+          <w:p w14:paraId="76FB9021" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:tgtFrame="_new" w:history="1">
               <w:r w:rsidRPr="00BE5F05">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-25-1080-OSD03-OSD03-36788</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1213" w:type="dxa"/>
+            <w:tcW w:w="985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21834B1B" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="2BD54138" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Bruce Devanney</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1093" w:type="dxa"/>
+            <w:tcW w:w="1321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44E51A15" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="2F33C54E" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>860-528-9500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2279" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24267837" w14:textId="2E60C92B" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
-[...7 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+          <w:p w14:paraId="70251182" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r w:rsidRPr="007D273D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>bdevanney@e-s-i.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72DE8EA0" w14:textId="52124AEA" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="591D8FB4" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>8B,</w:t>
             </w:r>
-            <w:r w:rsidR="007D273D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="624F6544" w14:textId="436C55E7" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="003D28F1">
+          <w:p w14:paraId="5E1EC062" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Statewide Coverage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1AECD0C0" w14:textId="6EE937BA" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="5CC76131" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>10 Days</w:t>
-[...8 lines deleted...]
-            </w:r>
+              <w:t>10 Days–2%</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> off</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67E87CB9" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>2%</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="007D273D">
+              <w:t>15 Days–2%</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> off</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A111093" w14:textId="379E8199" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="5D05C2EF" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>15 Days</w:t>
-[...8 lines deleted...]
-            </w:r>
+              <w:t>20 Days–2%</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> off</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41144316" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>2%</w:t>
-[...83 lines deleted...]
-            <w:r w:rsidR="007D273D">
+              <w:t>30 Days–2%</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> off</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DBC6D9A" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="415E6AEC" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1625" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70C59F35" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="5E38C7F5" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA36B1" w:rsidRPr="00BE5F05" w14:paraId="0DCD4FA6" w14:textId="77777777" w:rsidTr="34CF4FC2">
+      <w:tr w:rsidR="0051463C" w:rsidRPr="00BE5F05" w14:paraId="469CE255" w14:textId="77777777" w:rsidTr="00C80A4C">
         <w:trPr>
           <w:trHeight w:val="815"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1525" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20127DFF" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="39DC334D" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Green Site Services Group, Inc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00785165" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
-[...7 lines deleted...]
-            <w:hyperlink r:id="rId78" w:tgtFrame="_new" w:history="1">
+          <w:p w14:paraId="4FA8DA67" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:tgtFrame="_new" w:history="1">
               <w:r w:rsidRPr="00BE5F05">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-25-1080-OSD03-OSD03-36885</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1213" w:type="dxa"/>
+            <w:tcW w:w="985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22D7342F" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="1BCF7B8F" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Mark Aldrich</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1093" w:type="dxa"/>
+            <w:tcW w:w="1321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34F9B429" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="01C3E423" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>508-966-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2279" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A815A01" w14:textId="3133F69B" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
-[...7 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+          <w:p w14:paraId="5313B542" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r w:rsidRPr="007D273D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>maldrich@gssgi.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F66B708" w14:textId="23266DF4" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E716EA" w:rsidP="00EA36B1">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00E716EA">
+          <w:p w14:paraId="361D74B4" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A4E8E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:highlight w:val="cyan"/>
-[...48 lines deleted...]
-            <w:r w:rsidR="0018016A" w:rsidRPr="0018016A">
+              </w:rPr>
+              <w:t xml:space="preserve">1,3A, 3B1, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003A4E8E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:strike/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:highlight w:val="cyan"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="00E61425" w:rsidRPr="00BE5F05">
+            <w:r w:rsidRPr="003A4E8E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>,</w:t>
-[...54 lines deleted...]
-              <w:t>9</w:t>
+              <w:t>, 8A,8B, 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="708F19B6" w14:textId="7F4DBE2D" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="003D28F1">
+          <w:p w14:paraId="2312F210" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Statewide Coverage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3CDA56C0" w14:textId="79137A1F" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="28DD0D08" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10 Days</w:t>
             </w:r>
-            <w:r w:rsidR="00BC6C64" w:rsidRPr="00BE5F05">
+            <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2%</w:t>
             </w:r>
-            <w:r w:rsidR="00265F35">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> off</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F3ED281" w14:textId="45CBF7EC" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="4349AEBE" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>15 Days</w:t>
             </w:r>
-            <w:r w:rsidR="00BC6C64" w:rsidRPr="00BE5F05">
+            <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1.5%</w:t>
             </w:r>
-            <w:r w:rsidR="00265F35">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> off</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="481E4EAB" w14:textId="5C880C61" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="7CC189C2" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20 Days</w:t>
             </w:r>
-            <w:r w:rsidR="00BC6C64" w:rsidRPr="00BE5F05">
+            <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1%</w:t>
             </w:r>
-            <w:r w:rsidR="00265F35">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> off</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4DBCCB9D" w14:textId="76533426" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="27CED668" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>30 Days</w:t>
             </w:r>
-            <w:r w:rsidR="00BC6C64" w:rsidRPr="00BE5F05">
+            <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0.5%</w:t>
             </w:r>
-            <w:r w:rsidR="00265F35">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> off</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EDC298A" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="4504223B" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">None </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1625" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F32755D" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="4AA21217" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA36B1" w:rsidRPr="00BE5F05" w14:paraId="2A046C27" w14:textId="77777777" w:rsidTr="34CF4FC2">
+      <w:tr w:rsidR="0051463C" w:rsidRPr="00BE5F05" w14:paraId="110B22E4" w14:textId="77777777" w:rsidTr="00C80A4C">
         <w:trPr>
           <w:trHeight w:val="815"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1525" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="562A2FE8" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="0BA3B8E3" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">American Retroworks Inc. dba </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Good Point Recycling</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B7CB95D" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
-[...7 lines deleted...]
-            <w:hyperlink r:id="rId80" w:tgtFrame="_new" w:history="1">
+          <w:p w14:paraId="22F8A66C" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:tgtFrame="_new" w:history="1">
               <w:r w:rsidRPr="00BE5F05">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-25-1080-OSD03-OSD03-36790</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1213" w:type="dxa"/>
+            <w:tcW w:w="985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6ADFF5B5" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="38153B6D" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Robin Ingenthron</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1093" w:type="dxa"/>
+            <w:tcW w:w="1321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CE20130" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="2195954C" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>802-377-9166</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2279" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75545F95" w14:textId="4F83BDEF" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
-[...7 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+          <w:p w14:paraId="028D5024" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r w:rsidRPr="00265F35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>robin@goodpointrecycling.net</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40E3CC78" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="02482C28" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A412535" w14:textId="442B1E52" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="003D28F1">
+          <w:p w14:paraId="25D29B0E" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Statewide Coverage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="103D3ECB" w14:textId="11A0AD51" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="1B932C1E" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>10 Days</w:t>
-[...8 lines deleted...]
-            </w:r>
+              <w:t>10 Days–5%</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> off</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78104A65" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>5%</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00265F35">
+              <w:t>15 Days–2%</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> off</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="189EB1BD" w14:textId="6570922C" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="2402FA2E" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>15 Days</w:t>
-[...8 lines deleted...]
-            </w:r>
+              <w:t>20 Days–0%</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> off</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2144895C" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>2%</w:t>
-[...83 lines deleted...]
-            <w:r w:rsidR="00265F35">
+              <w:t>30 Days–0%</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> off</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="431E4F93" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="5D564F4F" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1625" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CDF9FDA" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="532D6F14" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B0AE5" w:rsidRPr="00BE5F05" w14:paraId="1CB0AF4C" w14:textId="77777777" w:rsidTr="34CF4FC2">
+      <w:tr w:rsidR="0051463C" w:rsidRPr="00BE5F05" w14:paraId="4B45EF94" w14:textId="77777777" w:rsidTr="00C80A4C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="815"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1525" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37C9D532" w14:textId="1FD05295" w:rsidR="002B0AE5" w:rsidRPr="00BE5F05" w:rsidRDefault="002B0AE5" w:rsidP="00EA36B1">
+          <w:p w14:paraId="73464962" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Norris Hauling Inc dba: </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>MedXwaste MA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5504C344" w14:textId="03A4CFA7" w:rsidR="002B0AE5" w:rsidRPr="00BE5F05" w:rsidRDefault="002B0AE5" w:rsidP="00EA36B1">
-[...7 lines deleted...]
-            <w:hyperlink r:id="rId82" w:tgtFrame="_new" w:history="1">
+          <w:p w14:paraId="6A7A3C85" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:tgtFrame="_new" w:history="1">
               <w:r w:rsidRPr="00BE5F05">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-25-1080-OSD03-OSD03-36791</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1213" w:type="dxa"/>
+            <w:tcW w:w="985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32C3FB52" w14:textId="7A41BAA2" w:rsidR="002B0AE5" w:rsidRPr="00BE5F05" w:rsidRDefault="002B0AE5" w:rsidP="00EA36B1">
+          <w:p w14:paraId="6E70A756" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Patrick Norris</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1093" w:type="dxa"/>
+            <w:tcW w:w="1321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="238D36AF" w14:textId="5C944FB7" w:rsidR="002B0AE5" w:rsidRPr="00BE5F05" w:rsidRDefault="002B0AE5" w:rsidP="00EA36B1">
+          <w:p w14:paraId="72D07318" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>857-239-2405</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2279" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B778C65" w14:textId="07BDFBBD" w:rsidR="002B0AE5" w:rsidRPr="00BE5F05" w:rsidRDefault="002B0AE5" w:rsidP="00EA36B1">
-[...7 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+          <w:p w14:paraId="41DC4C71" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r w:rsidRPr="00265F35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>pnorris@medxwaste.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34520111" w14:textId="3B08370A" w:rsidR="002B0AE5" w:rsidRPr="00BE5F05" w:rsidRDefault="002B0AE5" w:rsidP="00EA36B1">
+          <w:p w14:paraId="3B6D541B" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4A,</w:t>
             </w:r>
-            <w:r w:rsidR="00265F35">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="00EF5054">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidR="00EF5054" w:rsidRPr="00EF5054">
+            <w:r w:rsidRPr="003A4E8E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:highlight w:val="cyan"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48FFC51D" w14:textId="61A9DD66" w:rsidR="002B0AE5" w:rsidRPr="00BE5F05" w:rsidRDefault="002B0AE5" w:rsidP="003D28F1">
+          <w:p w14:paraId="6C406D77" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Statewide Coverage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="65DF0ECC" w14:textId="43830AF7" w:rsidR="002B0AE5" w:rsidRPr="00BE5F05" w:rsidRDefault="002B0AE5" w:rsidP="002B0AE5">
+          <w:p w14:paraId="7EB47061" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10 Days</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>5%</w:t>
             </w:r>
-            <w:r w:rsidR="00265F35">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> off</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="394798E1" w14:textId="650F5251" w:rsidR="002B0AE5" w:rsidRPr="00BE5F05" w:rsidRDefault="002B0AE5" w:rsidP="002B0AE5">
+          <w:p w14:paraId="6B4826B5" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>15 Days</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3%</w:t>
             </w:r>
-            <w:r w:rsidR="00265F35">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> off</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0AC0B161" w14:textId="0FBBA46E" w:rsidR="002B0AE5" w:rsidRPr="00BE5F05" w:rsidRDefault="002B0AE5" w:rsidP="002B0AE5">
+          <w:p w14:paraId="4A01D621" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20 Days</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0%</w:t>
             </w:r>
-            <w:r w:rsidR="00265F35">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> off</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1739BE82" w14:textId="0C99072B" w:rsidR="002B0AE5" w:rsidRPr="00BE5F05" w:rsidRDefault="002B0AE5" w:rsidP="002B0AE5">
+          <w:p w14:paraId="43808AE0" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>30 Days</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0%</w:t>
             </w:r>
-            <w:r w:rsidR="00265F35">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> off</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D4E33F5" w14:textId="06D01C40" w:rsidR="002B0AE5" w:rsidRPr="00BE5F05" w:rsidRDefault="008E5EDD" w:rsidP="00EA36B1">
+          <w:p w14:paraId="355C99E1" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0056737C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>VBE,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-              <w:t>PP</w:t>
+              <w:t xml:space="preserve"> SBPP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1625" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C2BF05B" w14:textId="7745F496" w:rsidR="002B0AE5" w:rsidRPr="00BE5F05" w:rsidRDefault="002B0AE5" w:rsidP="00EA36B1">
+          <w:p w14:paraId="3C8812CC" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B018E3" w:rsidRPr="00BE5F05" w14:paraId="70F8F74C" w14:textId="77777777" w:rsidTr="34CF4FC2">
+      <w:tr w:rsidR="0051463C" w:rsidRPr="00BE5F05" w14:paraId="21478DA1" w14:textId="77777777" w:rsidTr="00C80A4C">
         <w:trPr>
           <w:trHeight w:val="815"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1525" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DD2C706" w14:textId="6B45B444" w:rsidR="00B018E3" w:rsidRPr="00BE5F05" w:rsidRDefault="00212CE1" w:rsidP="0007461A">
+          <w:p w14:paraId="5504E7F1" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="70" w:name="fld_LegalName"/>
-            <w:r w:rsidRPr="00CE4706">
+            <w:r w:rsidRPr="003A4E8E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:highlight w:val="cyan"/>
               </w:rPr>
               <w:t>METech Recycling Inc.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="70"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A29FA2A" w14:textId="65421C76" w:rsidR="00B018E3" w:rsidRDefault="00A30270" w:rsidP="00EA36B1">
-            <w:hyperlink r:id="rId84" w:tgtFrame="_new" w:history="1">
+          <w:p w14:paraId="3842E6F6" w14:textId="77777777" w:rsidR="0051463C" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:hyperlink r:id="rId89" w:tgtFrame="_new" w:history="1">
               <w:r w:rsidRPr="00A30270">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-26-1080-OSD03-OSD03-38250</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1213" w:type="dxa"/>
+            <w:tcW w:w="985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="076ECD97" w14:textId="17831A13" w:rsidR="00B018E3" w:rsidRPr="00BE5F05" w:rsidRDefault="008A19DF" w:rsidP="00EA36B1">
+          <w:p w14:paraId="79A3401C" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3433">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Londy Bracale</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1093" w:type="dxa"/>
+            <w:tcW w:w="1321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40D1D367" w14:textId="5A4C7164" w:rsidR="00B018E3" w:rsidRPr="00BE5F05" w:rsidRDefault="003A4AC6" w:rsidP="00EA36B1">
+          <w:p w14:paraId="06DF5CB9" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F3433">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>919</w:t>
-[...31 lines deleted...]
-              <w:t>7966</w:t>
+              <w:t>919-820-7966</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2279" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="083F198E" w14:textId="77777777" w:rsidR="003A4AC6" w:rsidRPr="002F3433" w:rsidRDefault="003A4AC6" w:rsidP="003A4AC6">
+          <w:p w14:paraId="41F4E412" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="002F3433" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r w:rsidRPr="002F3433">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>lbracale@metechrecycling.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="4CA7DD13" w14:textId="77777777" w:rsidR="00B018E3" w:rsidRDefault="00B018E3" w:rsidP="006D756D"/>
+          <w:p w14:paraId="6ADE6F96" w14:textId="77777777" w:rsidR="0051463C" w:rsidRDefault="0051463C" w:rsidP="0051463C"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5ED906C1" w14:textId="55E6E51F" w:rsidR="00B018E3" w:rsidRPr="00BE5F05" w:rsidRDefault="009E2155" w:rsidP="006D756D">
+          <w:p w14:paraId="726BC0A7" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E2155">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3B1, 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46E506AF" w14:textId="6D1F17CA" w:rsidR="00B018E3" w:rsidRPr="00BE5F05" w:rsidRDefault="00FB4B54" w:rsidP="006D756D">
+          <w:p w14:paraId="2ACACDEA" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Statewide Coverage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6B111C5B" w14:textId="58E3C862" w:rsidR="006075EE" w:rsidRPr="00BE5F05" w:rsidRDefault="006075EE" w:rsidP="006075EE">
+          <w:p w14:paraId="414A5E9A" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10 Days</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
@@ -16360,96 +16395,96 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> off</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A79B783" w14:textId="77777777" w:rsidR="006075EE" w:rsidRPr="00BE5F05" w:rsidRDefault="006075EE" w:rsidP="006075EE">
+          <w:p w14:paraId="5D1C168E" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>15 Days</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3%</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> off</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A81D828" w14:textId="3B58A6AB" w:rsidR="006075EE" w:rsidRPr="00BE5F05" w:rsidRDefault="006075EE" w:rsidP="006075EE">
+          <w:p w14:paraId="199A32E9" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20 Days</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
@@ -16459,2219 +16494,2469 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> off</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B3E48FB" w14:textId="624E5FE1" w:rsidR="00B018E3" w:rsidRPr="00BE5F05" w:rsidRDefault="006075EE" w:rsidP="006075EE">
+          <w:p w14:paraId="4B9FC8A5" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>30 Days</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0%</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> off</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F82A41D" w14:textId="163742EB" w:rsidR="00B018E3" w:rsidRPr="00BE5F05" w:rsidRDefault="00FB4B54" w:rsidP="00EA36B1">
+          <w:p w14:paraId="4BE13E07" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1625" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51DEF20E" w14:textId="46289EF0" w:rsidR="00B018E3" w:rsidRPr="00BE5F05" w:rsidRDefault="0081278F" w:rsidP="006D756D">
+          <w:p w14:paraId="1B157573" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A4707" w:rsidRPr="00BE5F05" w14:paraId="322179AC" w14:textId="77777777" w:rsidTr="34CF4FC2">
+      <w:tr w:rsidR="0051463C" w:rsidRPr="00BE5F05" w14:paraId="1F29A1AA" w14:textId="77777777" w:rsidTr="00C80A4C">
         <w:trPr>
           <w:trHeight w:val="815"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1525" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="138F7515" w14:textId="67DBCC56" w:rsidR="002A4707" w:rsidRPr="00BE5F05" w:rsidRDefault="002A4707" w:rsidP="0007461A">
+          <w:p w14:paraId="51110C97" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>New England Disposal Technologies, LLC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="018B6D5E" w14:textId="246E2069" w:rsidR="002A4707" w:rsidRPr="00BE5F05" w:rsidRDefault="004F0190" w:rsidP="00EA36B1">
-[...7 lines deleted...]
-            <w:hyperlink r:id="rId86" w:tgtFrame="_new" w:history="1">
+          <w:p w14:paraId="161CD20D" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:tgtFrame="_new" w:history="1">
               <w:r w:rsidRPr="00BE5F05">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-25-1080-OSD03-OSD03-37486</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1213" w:type="dxa"/>
+            <w:tcW w:w="985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CEF4E3E" w14:textId="4AB125E7" w:rsidR="002A4707" w:rsidRPr="00BE5F05" w:rsidRDefault="002A4707" w:rsidP="00EA36B1">
+          <w:p w14:paraId="6AB3045A" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Michael Robertson</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1093" w:type="dxa"/>
+            <w:tcW w:w="1321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="639988F9" w14:textId="0907EA7C" w:rsidR="002A4707" w:rsidRPr="00BE5F05" w:rsidRDefault="002A4707" w:rsidP="00EA36B1">
+          <w:p w14:paraId="70BAE368" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>508-234-4440</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2279" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1428A5B5" w14:textId="75EDE13A" w:rsidR="002A4707" w:rsidRPr="00BE5F05" w:rsidRDefault="00767297" w:rsidP="006D756D">
-[...7 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+          <w:p w14:paraId="4CB31081" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r w:rsidRPr="00887A7C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>mrobertson@nedtinc.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7669BDC8" w14:textId="008F881F" w:rsidR="002A4707" w:rsidRPr="00BE5F05" w:rsidRDefault="00767297" w:rsidP="006D756D">
+          <w:p w14:paraId="0C8D0B4B" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1,</w:t>
             </w:r>
-            <w:r w:rsidR="00887A7C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>8B,</w:t>
             </w:r>
-            <w:r w:rsidR="00887A7C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51A2A83A" w14:textId="53380AC3" w:rsidR="002A4707" w:rsidRPr="00BE5F05" w:rsidRDefault="00767297" w:rsidP="006D756D">
+          <w:p w14:paraId="19F6FB57" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Statewide Coverage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="798B68EC" w14:textId="293B53D9" w:rsidR="00767297" w:rsidRPr="00BE5F05" w:rsidRDefault="00767297" w:rsidP="00767297">
+          <w:p w14:paraId="3314E9D6" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10 Days</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3%</w:t>
             </w:r>
-            <w:r w:rsidR="00ED3144">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> off</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74451D51" w14:textId="03793CB8" w:rsidR="00767297" w:rsidRPr="00BE5F05" w:rsidRDefault="00767297" w:rsidP="00767297">
+          <w:p w14:paraId="445B772E" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>15 Days</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2%</w:t>
             </w:r>
-            <w:r w:rsidR="00ED3144">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> off</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A82A8BC" w14:textId="5CA94131" w:rsidR="00767297" w:rsidRPr="00BE5F05" w:rsidRDefault="00767297" w:rsidP="00767297">
+          <w:p w14:paraId="03F801A5" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20 Days</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1%</w:t>
             </w:r>
-            <w:r w:rsidR="00ED3144">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> off</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="681C9B99" w14:textId="5D9A8FCF" w:rsidR="002A4707" w:rsidRPr="00BE5F05" w:rsidRDefault="00767297" w:rsidP="00767297">
+          <w:p w14:paraId="5C63D9ED" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>30 Days</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0%</w:t>
             </w:r>
-            <w:r w:rsidR="00ED3144">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> off</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C8A3751" w14:textId="6765424A" w:rsidR="002A4707" w:rsidRPr="00BE5F05" w:rsidRDefault="00767297" w:rsidP="00EA36B1">
+          <w:p w14:paraId="7DAC41C5" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1625" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D78E622" w14:textId="70434E02" w:rsidR="00767297" w:rsidRPr="00BE5F05" w:rsidRDefault="00767297" w:rsidP="006D756D">
+          <w:p w14:paraId="54641940" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA36B1" w:rsidRPr="00BE5F05" w14:paraId="18F0FB79" w14:textId="77777777" w:rsidTr="34CF4FC2">
+      <w:tr w:rsidR="0051463C" w14:paraId="4F44F1D3" w14:textId="77777777" w:rsidTr="00C80A4C">
         <w:trPr>
           <w:trHeight w:val="815"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1525" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06B5D4AF" w14:textId="43375BDB" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
-[...19 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="1B2BC270" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="003B5ED8" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...3 lines deleted...]
-              <w:t>New England Medwaste</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:highlight w:val="cyan"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B5ED8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Northeast Electronics and Recycling, LLC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08AD001D" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
-[...7 lines deleted...]
-            <w:hyperlink r:id="rId88" w:tgtFrame="_new" w:history="1">
+          <w:p w14:paraId="78CF07B1" w14:textId="77777777" w:rsidR="0051463C" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId93">
+              <w:r w:rsidRPr="109E96B8">
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>PO-26-1080-OSD03-OSD03-38927</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39671CAB" w14:textId="77777777" w:rsidR="0051463C" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="109E96B8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>David Ingersoll</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43C3A044" w14:textId="77777777" w:rsidR="0051463C" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1321" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42E829DE" w14:textId="77777777" w:rsidR="0051463C" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="109E96B8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>617-990-4074</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F9B0955" w14:textId="77777777" w:rsidR="0051463C" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2279" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59C1D9FE" w14:textId="77777777" w:rsidR="0051463C" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId94">
+              <w:r w:rsidRPr="109E96B8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>dingersoll@neerecycling.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="7CD4D67D" w14:textId="77777777" w:rsidR="0051463C" w:rsidRDefault="0051463C" w:rsidP="0051463C"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C3564DC" w14:textId="77777777" w:rsidR="0051463C" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="109E96B8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="776B11AD" w14:textId="77777777" w:rsidR="0051463C" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="109E96B8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Statewide Coverage</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="61921E2B" w14:textId="77777777" w:rsidR="0051463C" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="109E96B8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>10 Days–5% off</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D9C4F6F" w14:textId="77777777" w:rsidR="0051463C" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="109E96B8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>15 Days–4% off</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30A019CF" w14:textId="77777777" w:rsidR="0051463C" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="109E96B8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>20 Days–3% off</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="090AF4CB" w14:textId="77777777" w:rsidR="0051463C" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="109E96B8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>30 Days–2% off</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="045DB404" w14:textId="77777777" w:rsidR="0051463C" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="109E96B8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>None</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19CFADA2" w14:textId="77777777" w:rsidR="0051463C" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="109E96B8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0051463C" w:rsidRPr="00BE5F05" w14:paraId="5BB5AB33" w14:textId="77777777" w:rsidTr="00C80A4C">
+        <w:trPr>
+          <w:trHeight w:val="815"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1525" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22FDFA8E" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE5F05">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bio Med Innovations, LLC dba: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE5F05">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>New England Medwaste</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1535" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0481D755" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:tgtFrame="_new" w:history="1">
               <w:r w:rsidRPr="00BE5F05">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-25-1080-OSD03-OSD03-36750</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1213" w:type="dxa"/>
+            <w:tcW w:w="985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FEA1766" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="042E7EC5" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Andrew Nekoroski</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1093" w:type="dxa"/>
+            <w:tcW w:w="1321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02908D1C" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="06C20976" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>978-265-1273</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2279" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E8211C2" w14:textId="7400F525" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
-[...7 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+          <w:p w14:paraId="5CF1A8B1" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r w:rsidRPr="005B7310">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>andy@nemedwaste.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EF02E39" w14:textId="4DC8355E" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="3DE16A50" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4A,</w:t>
             </w:r>
-            <w:r w:rsidR="005B7310">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4B,</w:t>
             </w:r>
-            <w:r w:rsidR="005B7310">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>5,</w:t>
             </w:r>
-            <w:r w:rsidR="005B7310">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DAAFA22" w14:textId="55D85323" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="006D756D">
+          <w:p w14:paraId="0BB85B01" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Statewide Coverage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="334AD114" w14:textId="6FC07288" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="3A87E3F8" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>10 Days</w:t>
-[...8 lines deleted...]
-            </w:r>
+              <w:t>10 Days–4%</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> off</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A417A30" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>4%</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="005B7310">
+              <w:t>15 Days–3%</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> off</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5843C73A" w14:textId="751FDF0E" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="0CF935CB" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>15 Days</w:t>
-[...8 lines deleted...]
-            </w:r>
+              <w:t>20 Days–2%</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> off</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F91629E" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>3%</w:t>
-[...84 lines deleted...]
-            <w:r w:rsidR="005B7310">
+              <w:t>30 Days–1%</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> off</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3FFEE52B" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="1781383E" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1625" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30AA865A" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="53576B21" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00880425" w:rsidRPr="00BE5F05" w14:paraId="48FFCF6F" w14:textId="77777777" w:rsidTr="34CF4FC2">
+      <w:tr w:rsidR="0051463C" w:rsidRPr="00BE5F05" w14:paraId="2D341FA7" w14:textId="77777777" w:rsidTr="00C80A4C">
         <w:trPr>
           <w:trHeight w:val="815"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1525" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D41A42A" w14:textId="0A360AB4" w:rsidR="00880425" w:rsidRPr="00BE5F05" w:rsidRDefault="00880425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="6375B80A" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0023374E">
+            <w:r w:rsidRPr="003A4E8E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:highlight w:val="cyan"/>
-[...13 lines deleted...]
-            <w:r w:rsidR="0023374E">
+              </w:rPr>
+              <w:t>NLR, Inc.</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A43A8C4" w14:textId="28B9800B" w:rsidR="00880425" w:rsidRDefault="0023374E" w:rsidP="00EA36B1">
-            <w:hyperlink r:id="rId90" w:tgtFrame="_new" w:history="1">
+          <w:p w14:paraId="362242C8" w14:textId="77777777" w:rsidR="0051463C" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:hyperlink r:id="rId97" w:tgtFrame="_new" w:history="1">
               <w:r w:rsidRPr="0023374E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-26-1080-OSD03-OSD03-38251</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1213" w:type="dxa"/>
+            <w:tcW w:w="985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00AE21F3" w14:textId="1F0FF62C" w:rsidR="00880425" w:rsidRPr="00BE5F05" w:rsidRDefault="006F1322" w:rsidP="00EA36B1">
+          <w:p w14:paraId="5B68C2C1" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013139A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Suzanne E. Nardi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1093" w:type="dxa"/>
+            <w:tcW w:w="1321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33592A57" w14:textId="2C6F15C1" w:rsidR="00880425" w:rsidRPr="00BE5F05" w:rsidRDefault="00F0552E" w:rsidP="006D756D">
+          <w:p w14:paraId="5D04469F" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013139A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>860-292-1992</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2279" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="367BB316" w14:textId="77777777" w:rsidR="00F0552E" w:rsidRPr="0013139A" w:rsidRDefault="00F0552E" w:rsidP="00F0552E">
+          <w:p w14:paraId="081619CE" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="0013139A" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r w:rsidRPr="00F0552E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>s.nardi@nlr-green.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="7EBA14E2" w14:textId="77777777" w:rsidR="00880425" w:rsidRDefault="00880425" w:rsidP="006D756D"/>
+          <w:p w14:paraId="52E8B7B8" w14:textId="77777777" w:rsidR="0051463C" w:rsidRDefault="0051463C" w:rsidP="0051463C"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43C0202B" w14:textId="1398F416" w:rsidR="00880425" w:rsidRPr="00BE5F05" w:rsidRDefault="00C561BB" w:rsidP="00917F43">
+          <w:p w14:paraId="44DCFD69" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013139A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3A, 3B1, 3B2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C9EEFCE" w14:textId="46AF0F37" w:rsidR="00880425" w:rsidRPr="00BE5F05" w:rsidRDefault="0053303F" w:rsidP="00917F43">
+          <w:p w14:paraId="6CF290BD" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Statewide Coverage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3B6CA2F3" w14:textId="77777777" w:rsidR="00E40348" w:rsidRPr="00BE5F05" w:rsidRDefault="00E40348" w:rsidP="00E40348">
+          <w:p w14:paraId="30A79C92" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10 Days–1%</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> off</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51B4295B" w14:textId="77777777" w:rsidR="00E40348" w:rsidRPr="00BE5F05" w:rsidRDefault="00E40348" w:rsidP="00E40348">
+          <w:p w14:paraId="292E54E6" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>15 Days–0%</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> off</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07A3632D" w14:textId="77777777" w:rsidR="00E40348" w:rsidRPr="00BE5F05" w:rsidRDefault="00E40348" w:rsidP="00E40348">
+          <w:p w14:paraId="717BB672" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20 Days–0%</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> off</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3862980A" w14:textId="22206408" w:rsidR="00880425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E40348" w:rsidP="00E40348">
+          <w:p w14:paraId="32132AC7" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>30 Days–0%</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> off</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="396F882E" w14:textId="0DD5A1D2" w:rsidR="00880425" w:rsidRPr="00BE5F05" w:rsidRDefault="00625D38" w:rsidP="00EA36B1">
+          <w:p w14:paraId="245CD568" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1625" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06C830AB" w14:textId="1BCC5D55" w:rsidR="00880425" w:rsidRPr="00BE5F05" w:rsidRDefault="0013139A" w:rsidP="00EA36B1">
+          <w:p w14:paraId="1873CAB4" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E27B4" w:rsidRPr="00BE5F05" w14:paraId="0975C6FE" w14:textId="77777777" w:rsidTr="34CF4FC2">
+      <w:tr w:rsidR="0051463C" w:rsidRPr="00BE5F05" w14:paraId="6A12A0C2" w14:textId="77777777" w:rsidTr="00C80A4C">
         <w:trPr>
           <w:trHeight w:val="815"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1525" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="758F3102" w14:textId="3807B2A0" w:rsidR="005E27B4" w:rsidRPr="00BE5F05" w:rsidRDefault="005E27B4" w:rsidP="00EA36B1">
+          <w:p w14:paraId="43AF0F5A" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>NRC East Environmental Services, Inc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11581D87" w14:textId="32199749" w:rsidR="005E27B4" w:rsidRPr="00BE5F05" w:rsidRDefault="005E27B4" w:rsidP="00EA36B1">
-[...7 lines deleted...]
-            <w:hyperlink r:id="rId92" w:tgtFrame="_new" w:history="1">
+          <w:p w14:paraId="2DECC6B0" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:tgtFrame="_new" w:history="1">
               <w:r w:rsidRPr="00BE5F05">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-25-1080-OSD03-OSD03-37448</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1213" w:type="dxa"/>
+            <w:tcW w:w="985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C718AFF" w14:textId="52DC962A" w:rsidR="005E27B4" w:rsidRPr="00BE5F05" w:rsidRDefault="005977CB" w:rsidP="00EA36B1">
+          <w:p w14:paraId="6F8F235A" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Vincent Guido</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1093" w:type="dxa"/>
+            <w:tcW w:w="1321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2AEE595D" w14:textId="6EC94DFE" w:rsidR="005E27B4" w:rsidRPr="00BE5F05" w:rsidRDefault="005977CB" w:rsidP="006D756D">
+          <w:p w14:paraId="614C3698" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>508-530-1796</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2279" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14E72106" w14:textId="23C441BD" w:rsidR="005E27B4" w:rsidRPr="00BE5F05" w:rsidRDefault="005977CB" w:rsidP="006D756D">
-[...7 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+          <w:p w14:paraId="43D74BA5" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r w:rsidRPr="005B7310">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>vguido@republicservices.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01EAADAA" w14:textId="559CF641" w:rsidR="005E27B4" w:rsidRPr="00BE5F05" w:rsidRDefault="005E27B4" w:rsidP="00917F43">
+          <w:p w14:paraId="357DDE65" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>8B, 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2314F501" w14:textId="431A8EA4" w:rsidR="005E27B4" w:rsidRPr="00BE5F05" w:rsidRDefault="005977CB" w:rsidP="00917F43">
+          <w:p w14:paraId="38C9A049" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Statewide Coverage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="460BA866" w14:textId="32C6B59A" w:rsidR="005E27B4" w:rsidRPr="00BE5F05" w:rsidRDefault="005E27B4" w:rsidP="005E27B4">
+          <w:p w14:paraId="2A16D0F6" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10 Days–1%</w:t>
             </w:r>
-            <w:r w:rsidR="005B7310">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> off</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48482FC4" w14:textId="01EFB0B3" w:rsidR="005E27B4" w:rsidRPr="00BE5F05" w:rsidRDefault="005E27B4" w:rsidP="005E27B4">
+          <w:p w14:paraId="485B28EF" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>15 Days–0%</w:t>
             </w:r>
-            <w:r w:rsidR="005B7310">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> off</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="145D3C76" w14:textId="51875E42" w:rsidR="005E27B4" w:rsidRPr="00BE5F05" w:rsidRDefault="005E27B4" w:rsidP="005E27B4">
+          <w:p w14:paraId="6C3E422C" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20 Days–0%</w:t>
             </w:r>
-            <w:r w:rsidR="005B7310">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> off</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7607DB37" w14:textId="77BFB2C6" w:rsidR="005E27B4" w:rsidRPr="00BE5F05" w:rsidRDefault="005E27B4" w:rsidP="005E27B4">
+          <w:p w14:paraId="2B7D7AA9" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>30 Days–0%</w:t>
             </w:r>
-            <w:r w:rsidR="005B7310">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> off</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2671B223" w14:textId="7648D3ED" w:rsidR="005E27B4" w:rsidRPr="00BE5F05" w:rsidRDefault="005E27B4" w:rsidP="00EA36B1">
+          <w:p w14:paraId="07D775CC" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1625" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72CBA494" w14:textId="12AC0657" w:rsidR="005E27B4" w:rsidRPr="00BE5F05" w:rsidRDefault="005E27B4" w:rsidP="00EA36B1">
+          <w:p w14:paraId="6FCEC2C3" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E69AA" w:rsidRPr="00BE5F05" w14:paraId="0F446DFA" w14:textId="77777777" w:rsidTr="34CF4FC2">
+      <w:tr w:rsidR="0051463C" w:rsidRPr="00BE5F05" w14:paraId="37E66D9A" w14:textId="77777777" w:rsidTr="00C80A4C">
         <w:trPr>
           <w:trHeight w:val="815"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1525" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72E4D3B8" w14:textId="77777777" w:rsidR="00914C47" w:rsidRPr="00914C47" w:rsidRDefault="00914C47" w:rsidP="00914C47">
+          <w:p w14:paraId="67AE1E4C" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00914C47" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CE4706">
+            <w:r w:rsidRPr="003A4E8E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:highlight w:val="cyan"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>RMG Enterprise LLC</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A6C9478" w14:textId="77777777" w:rsidR="000E69AA" w:rsidRPr="00480A31" w:rsidRDefault="000E69AA" w:rsidP="00EA36B1">
+          <w:p w14:paraId="1DCD3210" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00480A31" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72888E6A" w14:textId="139EDE5E" w:rsidR="000E69AA" w:rsidRDefault="00C70DCE" w:rsidP="00EA36B1">
-            <w:hyperlink r:id="rId94" w:tgtFrame="_new" w:history="1">
+          <w:p w14:paraId="64064B3B" w14:textId="77777777" w:rsidR="0051463C" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:hyperlink r:id="rId101" w:tgtFrame="_new" w:history="1">
               <w:r w:rsidRPr="00C70DCE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-26-1080-OSD03-OSD03-38240</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1213" w:type="dxa"/>
+            <w:tcW w:w="985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7BCC7C01" w14:textId="63AA4AC9" w:rsidR="000E69AA" w:rsidRPr="00557A30" w:rsidRDefault="00E771F0" w:rsidP="00EA36B1">
+          <w:p w14:paraId="6080F1D8" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00557A30" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D37100">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Robert Gallinaro</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1093" w:type="dxa"/>
+            <w:tcW w:w="1321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A400685" w14:textId="77777777" w:rsidR="00BD6B6A" w:rsidRPr="00D37100" w:rsidRDefault="00BD6B6A" w:rsidP="00BD6B6A">
+          <w:p w14:paraId="4DCADC63" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00D37100" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D37100">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>603-235-5348</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6EBE2A2C" w14:textId="77777777" w:rsidR="000E69AA" w:rsidRPr="00540FA9" w:rsidRDefault="000E69AA" w:rsidP="00EA36B1">
+          <w:p w14:paraId="7A759189" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00540FA9" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2279" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6ABC87F5" w14:textId="77777777" w:rsidR="00BD6B6A" w:rsidRPr="00D37100" w:rsidRDefault="00BD6B6A" w:rsidP="00BD6B6A">
+          <w:p w14:paraId="0B5D313B" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00D37100" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r w:rsidRPr="00D37100">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>rgallinaro@rmgenterprise.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="1064C4E9" w14:textId="77777777" w:rsidR="000E69AA" w:rsidRPr="00C86E76" w:rsidRDefault="000E69AA" w:rsidP="00917F43">
+          <w:p w14:paraId="11364CAC" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00C86E76" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04E2D9EB" w14:textId="4CB881B9" w:rsidR="000E69AA" w:rsidRPr="00BE5F05" w:rsidRDefault="00D37100" w:rsidP="00EA36B1">
+          <w:p w14:paraId="6B282AB7" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DCEB37D" w14:textId="0CD7C41B" w:rsidR="000E69AA" w:rsidRPr="00BE5F05" w:rsidRDefault="00CE4706" w:rsidP="00EA36B1">
+          <w:p w14:paraId="7EFB8C36" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Statewide Coverage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="03743E54" w14:textId="77777777" w:rsidR="00400F1A" w:rsidRPr="00BE5F05" w:rsidRDefault="00400F1A" w:rsidP="00400F1A">
+          <w:p w14:paraId="133EFCD0" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10 Days</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3%</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> off</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D87D47D" w14:textId="77777777" w:rsidR="00400F1A" w:rsidRPr="00BE5F05" w:rsidRDefault="00400F1A" w:rsidP="00400F1A">
+          <w:p w14:paraId="72758184" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>15 Days</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2%</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> off</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7EEF8D2F" w14:textId="77777777" w:rsidR="00400F1A" w:rsidRPr="00BE5F05" w:rsidRDefault="00400F1A" w:rsidP="00400F1A">
+          <w:p w14:paraId="20F68982" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20 Days</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1%</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> off</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4DC86ED8" w14:textId="470832BE" w:rsidR="000E69AA" w:rsidRPr="00BE5F05" w:rsidRDefault="00400F1A" w:rsidP="00400F1A">
+          <w:p w14:paraId="2D061113" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>30 Days</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0%</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> off</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D51234C" w14:textId="7E50C5E9" w:rsidR="000E69AA" w:rsidRPr="00BE5F05" w:rsidRDefault="00183A33" w:rsidP="00EA36B1">
+          <w:p w14:paraId="5CC9DF5E" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1625" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CC3D162" w14:textId="6486EB3F" w:rsidR="000E69AA" w:rsidRPr="00BE5F05" w:rsidRDefault="00400F1A" w:rsidP="00EA36B1">
+          <w:p w14:paraId="478AEE57" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B83076" w:rsidRPr="00BE5F05" w14:paraId="6A8A99AF" w14:textId="77777777" w:rsidTr="34CF4FC2">
+      <w:tr w:rsidR="0051463C" w:rsidRPr="00BE5F05" w14:paraId="1BB837D2" w14:textId="77777777" w:rsidTr="00C80A4C">
         <w:trPr>
           <w:trHeight w:val="815"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1525" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7163CC16" w14:textId="3A5A9F7A" w:rsidR="00B83076" w:rsidRPr="00BE5F05" w:rsidRDefault="00A003B6" w:rsidP="00EA36B1">
+          <w:p w14:paraId="1E07794D" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00480A31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Stericycle, Inc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C99625A" w14:textId="7F0A9918" w:rsidR="00B83076" w:rsidRDefault="00480A31" w:rsidP="00EA36B1">
-            <w:hyperlink r:id="rId96" w:tgtFrame="_new" w:history="1">
+          <w:p w14:paraId="1FC535F9" w14:textId="77777777" w:rsidR="0051463C" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:hyperlink r:id="rId103" w:tgtFrame="_new" w:history="1">
               <w:r w:rsidRPr="00480A31">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-25-1080-OSD03-OSD03-37864</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1213" w:type="dxa"/>
+            <w:tcW w:w="985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="435EE200" w14:textId="1514AD5A" w:rsidR="00B83076" w:rsidRPr="00BE5F05" w:rsidRDefault="00557A30" w:rsidP="00EA36B1">
+          <w:p w14:paraId="6BB4515E" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00557A30">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Trish Bystrek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1093" w:type="dxa"/>
+            <w:tcW w:w="1321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A10E288" w14:textId="470EB794" w:rsidR="00B83076" w:rsidRPr="00BE5F05" w:rsidRDefault="00540FA9" w:rsidP="00EA36B1">
+          <w:p w14:paraId="7FA28106" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00540FA9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>847-943-6013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2279" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64CF4EA6" w14:textId="030C35F7" w:rsidR="00B83076" w:rsidRDefault="00C86E76" w:rsidP="00917F43">
+          <w:p w14:paraId="183CC961" w14:textId="77777777" w:rsidR="0051463C" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:r w:rsidRPr="00C86E76">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>pbystrek@stericycle.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00092EF2" w14:textId="6AA1E06B" w:rsidR="00B83076" w:rsidRPr="0083269C" w:rsidRDefault="008B4B6D" w:rsidP="00EA36B1">
+          <w:p w14:paraId="6F064E00" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="0083269C" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4A,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
@@ -18695,2487 +18980,2528 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>5,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B5A97F5" w14:textId="1C60AD7F" w:rsidR="00B83076" w:rsidRPr="00BE5F05" w:rsidRDefault="004C2763" w:rsidP="00EA36B1">
+          <w:p w14:paraId="5FEB45F1" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Statewide Coverage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4EC7783B" w14:textId="77777777" w:rsidR="00EE2384" w:rsidRPr="00BE5F05" w:rsidRDefault="00EE2384" w:rsidP="00EE2384">
+          <w:p w14:paraId="5FE716C6" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10 Days–1%</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> off</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="555C5A35" w14:textId="77777777" w:rsidR="00EE2384" w:rsidRPr="00BE5F05" w:rsidRDefault="00EE2384" w:rsidP="00EE2384">
+          <w:p w14:paraId="3F619D2B" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>15 Days–0%</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> off</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52FD76E0" w14:textId="77777777" w:rsidR="00EE2384" w:rsidRPr="00BE5F05" w:rsidRDefault="00EE2384" w:rsidP="00EE2384">
+          <w:p w14:paraId="1ED76266" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20 Days–0%</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> off</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D848BFD" w14:textId="60C63E1F" w:rsidR="00B83076" w:rsidRPr="00BE5F05" w:rsidRDefault="00EE2384" w:rsidP="00EE2384">
+          <w:p w14:paraId="47E6AC7C" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>30 Days–0%</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> off</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40FB4572" w14:textId="2AF16B6D" w:rsidR="00B83076" w:rsidRPr="00BE5F05" w:rsidRDefault="00F97A0F" w:rsidP="00EA36B1">
+          <w:p w14:paraId="7773EB2F" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1625" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02A40CC5" w14:textId="361321D9" w:rsidR="00B83076" w:rsidRPr="00BE5F05" w:rsidRDefault="00F97A0F" w:rsidP="00EA36B1">
+          <w:p w14:paraId="3512579F" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA36B1" w:rsidRPr="00BE5F05" w14:paraId="2C429147" w14:textId="77777777" w:rsidTr="34CF4FC2">
+      <w:tr w:rsidR="0051463C" w:rsidRPr="00BE5F05" w14:paraId="1AEDA5DE" w14:textId="77777777" w:rsidTr="00C80A4C">
         <w:trPr>
           <w:trHeight w:val="815"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1525" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FEBFD16" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="05422A97" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Strategic Environmental Services, Inc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B5934AB" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="56689847" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:tgtFrame="_new" w:history="1">
+            <w:hyperlink r:id="rId104" w:tgtFrame="_new" w:history="1">
               <w:r w:rsidRPr="00BE5F05">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-25-1080-OSD03-OSD03-36995</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1213" w:type="dxa"/>
+            <w:tcW w:w="985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="384671BE" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00917F43" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="05A6C931" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00917F43" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Michael Dangoia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1093" w:type="dxa"/>
+            <w:tcW w:w="1321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="018655E7" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="6A8117C4" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>508-562-0860</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2279" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4969F6F0" w14:textId="12ADAAC8" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00917F43">
-[...7 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+          <w:p w14:paraId="7579B887" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r w:rsidRPr="0083269C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>mdangoia@strategic-es.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01332374" w14:textId="554B6997" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="003B1E83" w:rsidP="00EA36B1">
+          <w:p w14:paraId="59A91CAF" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B1E83">
-[...22 lines deleted...]
-              <w:t>8B</w:t>
+            <w:r w:rsidRPr="003A4E8E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>8A, 8B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21E3D53C" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="47BE5957" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Barnstable,  Berkshire, Bristol, Essex, Franklin,  Hampden,  Hampshire,  Middlesex,  Norfolk, Plymouth,  Suffolk, Worcester</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3C782C33" w14:textId="017A7786" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="6C762A6E" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10 Days</w:t>
             </w:r>
-            <w:r w:rsidR="00E71BD5" w:rsidRPr="00BE5F05">
+            <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2%</w:t>
             </w:r>
-            <w:r w:rsidR="0083269C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> off</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="694477DB" w14:textId="3860D863" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="0C46B746" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>15 Days</w:t>
             </w:r>
-            <w:r w:rsidR="00E71BD5" w:rsidRPr="00BE5F05">
+            <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1.5%</w:t>
             </w:r>
-            <w:r w:rsidR="0083269C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> off</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02B6EE1F" w14:textId="1CF67B5D" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="0FF1AEE8" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20 Days</w:t>
             </w:r>
-            <w:r w:rsidR="00E71BD5" w:rsidRPr="00BE5F05">
+            <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1%</w:t>
             </w:r>
-            <w:r w:rsidR="0083269C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> off</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3ED9BB68" w14:textId="4809694E" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="45CFAFC8" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>30 Days</w:t>
             </w:r>
-            <w:r w:rsidR="00E71BD5" w:rsidRPr="00BE5F05">
+            <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0.5%</w:t>
             </w:r>
-            <w:r w:rsidR="0083269C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> off</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41F75BB3" w14:textId="479FA0E8" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="007F064A" w:rsidP="00EA36B1">
+          <w:p w14:paraId="4B9759A8" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F064A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">WBE </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1625" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4985C77B" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="08575F3F" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA36B1" w:rsidRPr="00BE5F05" w14:paraId="1948A555" w14:textId="77777777" w:rsidTr="34CF4FC2">
+      <w:tr w:rsidR="0051463C" w:rsidRPr="00BE5F05" w14:paraId="62D26494" w14:textId="77777777" w:rsidTr="00C80A4C">
         <w:trPr>
           <w:trHeight w:val="815"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1525" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FBDE65C" w14:textId="7B68636D" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="0007461A">
+          <w:p w14:paraId="2A00EF0C" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Trident Environmental Group, LLC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="333B6723" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="00DF5816" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r w:rsidRPr="00BE5F05">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-25-1080-OSD03-OSD03-36636</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1213" w:type="dxa"/>
+            <w:tcW w:w="985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A72D89C" w14:textId="2F6922BC" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="004701D2">
+          <w:p w14:paraId="1342E45D" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>William Nineve</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1093" w:type="dxa"/>
+            <w:tcW w:w="1321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AAEFE1B" w14:textId="3C073426" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="004701D2">
+          <w:p w14:paraId="083F8940" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>508-229-3545</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2279" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00847CBC" w14:textId="7DDB20B7" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="004701D2">
-[...7 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+          <w:p w14:paraId="0881037B" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r w:rsidRPr="0083269C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>Nineve@tridenthazmat.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="466F73F0" w14:textId="3C318D7F" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="004701D2">
+          <w:p w14:paraId="586F2963" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1,</w:t>
             </w:r>
-            <w:r w:rsidR="0083269C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2,</w:t>
             </w:r>
-            <w:r w:rsidR="0083269C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1DC21002" w14:textId="123D8E5A" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="004701D2">
+          <w:p w14:paraId="3B9396CA" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Statewide Coverage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="18989250" w14:textId="77777777" w:rsidR="004701D2" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="280CA10C" w14:textId="77777777" w:rsidR="0051463C" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10 Days</w:t>
             </w:r>
-            <w:r w:rsidR="00E71BD5" w:rsidRPr="00BE5F05">
+            <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2%</w:t>
             </w:r>
-            <w:r w:rsidR="0083269C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> off</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A1B44A2" w14:textId="77777777" w:rsidR="004701D2" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="078AFEC9" w14:textId="77777777" w:rsidR="0051463C" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>15 Days</w:t>
             </w:r>
-            <w:r w:rsidR="00E71BD5" w:rsidRPr="00BE5F05">
+            <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1.5%</w:t>
             </w:r>
-            <w:r w:rsidR="0083269C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> off</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="233C62BA" w14:textId="77777777" w:rsidR="004701D2" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="7A5D2C0C" w14:textId="77777777" w:rsidR="0051463C" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20 Days</w:t>
             </w:r>
-            <w:r w:rsidR="00E71BD5" w:rsidRPr="00BE5F05">
+            <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1%</w:t>
             </w:r>
-            <w:r w:rsidR="0083269C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> off</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38ECF01F" w14:textId="17A154BC" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="636FD00D" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>30 Days</w:t>
             </w:r>
-            <w:r w:rsidR="00E71BD5" w:rsidRPr="00BE5F05">
+            <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0.5%</w:t>
             </w:r>
-            <w:r w:rsidR="0083269C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> off</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39729F20" w14:textId="32B3967E" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="0037598B">
+          <w:p w14:paraId="538D8120" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1625" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69987836" w14:textId="6625FB85" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="0037598B">
+          <w:p w14:paraId="769F92DF" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA36B1" w:rsidRPr="00BE5F05" w14:paraId="6070CFB3" w14:textId="77777777" w:rsidTr="34CF4FC2">
+      <w:tr w:rsidR="0051463C" w:rsidRPr="00BE5F05" w14:paraId="2F1CE26B" w14:textId="77777777" w:rsidTr="00C80A4C">
         <w:trPr>
           <w:trHeight w:val="815"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1525" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12FB6F12" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="3C696D70" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Triumvirate Environmental, Inc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52E0BA10" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
-[...7 lines deleted...]
-            <w:hyperlink r:id="rId101" w:tgtFrame="_new" w:history="1">
+          <w:p w14:paraId="33983C34" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:tgtFrame="_new" w:history="1">
               <w:r w:rsidRPr="00BE5F05">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-25-1080-OSD03-OSD03-36997</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1213" w:type="dxa"/>
+            <w:tcW w:w="985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="124EDE51" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="724A5A8C" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Dan Morris</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1093" w:type="dxa"/>
+            <w:tcW w:w="1321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76B38F7B" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="2980ADE3" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>774-696-2165</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2279" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1387BE48" w14:textId="5CA8B3DD" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00795C2A">
-[...7 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+          <w:p w14:paraId="489BAF36" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r w:rsidRPr="00DD53F4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>Dmorris@triumvirate.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="599B9623" w14:textId="18F03FB2" w:rsidR="00E61425" w:rsidRPr="00DD53F4" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="179D8AFA" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00DD53F4" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD53F4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1,</w:t>
             </w:r>
-            <w:r w:rsidR="00DD53F4">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD53F4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>6,</w:t>
             </w:r>
-            <w:r w:rsidR="00DD53F4">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD53F4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>8A,</w:t>
             </w:r>
-            <w:r w:rsidR="00DD53F4">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD53F4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>8B,</w:t>
             </w:r>
-            <w:r w:rsidR="00DD53F4">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD53F4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46EBAC10" w14:textId="59CD8A2A" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00795C2A">
+          <w:p w14:paraId="11E962ED" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Statewide Coverage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6E290592" w14:textId="77777777" w:rsidR="00795C2A" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="4184EA3A" w14:textId="77777777" w:rsidR="0051463C" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10 Days</w:t>
             </w:r>
-            <w:r w:rsidR="00902000" w:rsidRPr="00BE5F05">
+            <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2%</w:t>
             </w:r>
-            <w:r w:rsidR="00411634">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> off</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6BAF748C" w14:textId="77777777" w:rsidR="00795C2A" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="231A7B87" w14:textId="77777777" w:rsidR="0051463C" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>15 Days</w:t>
             </w:r>
-            <w:r w:rsidR="00902000" w:rsidRPr="00BE5F05">
+            <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1.5%</w:t>
             </w:r>
-            <w:r w:rsidR="00411634">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> off</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="691B4EE4" w14:textId="77777777" w:rsidR="00795C2A" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="4A01B652" w14:textId="77777777" w:rsidR="0051463C" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20 Days</w:t>
             </w:r>
-            <w:r w:rsidR="00902000" w:rsidRPr="00BE5F05">
+            <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1%</w:t>
             </w:r>
-            <w:r w:rsidR="00411634">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> off</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A34BFD9" w14:textId="2126D08C" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="3EBC3E2F" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>30 Days</w:t>
             </w:r>
-            <w:r w:rsidR="00902000" w:rsidRPr="00BE5F05">
+            <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0%</w:t>
             </w:r>
-            <w:r w:rsidR="00411634">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> off</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34B0C019" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="56AA551C" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">None </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1625" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0325E939" w14:textId="041607C4" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="001E56BE">
+          <w:p w14:paraId="5F8FEA50" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA36B1" w:rsidRPr="00BE5F05" w14:paraId="676343FA" w14:textId="77777777" w:rsidTr="34CF4FC2">
+      <w:tr w:rsidR="0051463C" w:rsidRPr="00BE5F05" w14:paraId="0FBC64C5" w14:textId="77777777" w:rsidTr="00C80A4C">
         <w:trPr>
           <w:trHeight w:val="815"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1525" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62DCF55F" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="0226F72B" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>United Medical Waste Management Inc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51BE2B35" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
-[...7 lines deleted...]
-            <w:hyperlink r:id="rId103" w:tgtFrame="_new" w:history="1">
+          <w:p w14:paraId="2BE4ED5C" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:tgtFrame="_new" w:history="1">
               <w:r w:rsidRPr="00BE5F05">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-25-1080-OSD03-OSD03-36789</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1213" w:type="dxa"/>
+            <w:tcW w:w="985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="078C6719" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="0872B9DF" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Dave Ryan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1093" w:type="dxa"/>
+            <w:tcW w:w="1321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="305BF191" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="34514327" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>508-277-4362</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2279" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="524F0617" w14:textId="69FFD549" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
-[...7 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+          <w:p w14:paraId="2C8A1047" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r w:rsidRPr="00411634">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>dryan@unitedmedwaste.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CA985F5" w14:textId="2E204529" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="479F36DB" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4A,</w:t>
             </w:r>
-            <w:r w:rsidR="00411634">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4B,</w:t>
             </w:r>
-            <w:r w:rsidR="00411634">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>5,</w:t>
             </w:r>
-            <w:r w:rsidR="00411634">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C9958F7" w14:textId="771EDC24" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="001E56BE">
+          <w:p w14:paraId="420838D7" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Statewide Coverage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="01F6DE6A" w14:textId="47D9CC35" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="50795C4F" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10 Days</w:t>
             </w:r>
-            <w:r w:rsidR="00902000" w:rsidRPr="00BE5F05">
+            <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3%</w:t>
             </w:r>
-            <w:r w:rsidR="00411634">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> off</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76BF4473" w14:textId="4357BCB6" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="5AD7121F" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>15 Days</w:t>
             </w:r>
-            <w:r w:rsidR="00902000" w:rsidRPr="00BE5F05">
+            <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3%</w:t>
             </w:r>
-            <w:r w:rsidR="00411634">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> off</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22B1D59C" w14:textId="469B96DE" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="07DF1DC9" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20 Days</w:t>
             </w:r>
-            <w:r w:rsidR="00333E38" w:rsidRPr="00BE5F05">
+            <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2%</w:t>
             </w:r>
-            <w:r w:rsidR="00411634">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> off</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B5C8662" w14:textId="19D244BC" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="1586586D" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>30 Days</w:t>
             </w:r>
-            <w:r w:rsidR="00333E38" w:rsidRPr="00BE5F05">
+            <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0%</w:t>
             </w:r>
-            <w:r w:rsidR="00411634">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> off</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="479C26BB" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="5DFB0E1C" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1625" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C86B890" w14:textId="77777777" w:rsidR="00E61425" w:rsidRPr="00BE5F05" w:rsidRDefault="00E61425" w:rsidP="00EA36B1">
+          <w:p w14:paraId="03593113" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>7%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD67C7" w:rsidRPr="00BE5F05" w14:paraId="2E8E736A" w14:textId="77777777" w:rsidTr="34CF4FC2">
+      <w:tr w:rsidR="0051463C" w:rsidRPr="00BE5F05" w14:paraId="3340249A" w14:textId="77777777" w:rsidTr="00C80A4C">
         <w:trPr>
           <w:trHeight w:val="815"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1525" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="146BD10C" w14:textId="0EB00C2E" w:rsidR="00DD67C7" w:rsidRPr="00BE5F05" w:rsidRDefault="00DD67C7" w:rsidP="00EA36B1">
+          <w:p w14:paraId="49729C41" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Veolia ES Technical Solutions, LLC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="073F736F" w14:textId="3A66986B" w:rsidR="00DD67C7" w:rsidRPr="00BE5F05" w:rsidRDefault="00200EBE" w:rsidP="00EA36B1">
-[...7 lines deleted...]
-            <w:hyperlink r:id="rId105" w:tgtFrame="_new" w:history="1">
+          <w:p w14:paraId="4CE1366A" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:tgtFrame="_new" w:history="1">
               <w:r w:rsidRPr="00BE5F05">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-25-1080-OSD03-OSD03-37487</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1213" w:type="dxa"/>
+            <w:tcW w:w="985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="283C1409" w14:textId="138D484D" w:rsidR="00DD67C7" w:rsidRPr="00BE5F05" w:rsidRDefault="00DD67C7" w:rsidP="00EA36B1">
+          <w:p w14:paraId="76F16150" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Jason Regan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1093" w:type="dxa"/>
+            <w:tcW w:w="1321" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23D96547" w14:textId="6C312B74" w:rsidR="00DD67C7" w:rsidRPr="00BE5F05" w:rsidRDefault="00DD67C7" w:rsidP="001E56BE">
+          <w:p w14:paraId="252F2DFB" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>603-661-6883</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2279" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="660F1D9F" w14:textId="1AD7A7B1" w:rsidR="00DD67C7" w:rsidRPr="00BE5F05" w:rsidRDefault="00DD67C7" w:rsidP="001E56BE">
-[...7 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+          <w:p w14:paraId="1E03A9A9" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r w:rsidRPr="008E7674">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>jason.regan@veolia.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CF04BE1" w14:textId="1E387B0F" w:rsidR="00DD67C7" w:rsidRPr="00BE5F05" w:rsidRDefault="00DD67C7" w:rsidP="001E56BE">
+          <w:p w14:paraId="0D908A12" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3A,</w:t>
             </w:r>
-            <w:r w:rsidR="008E7674">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3B1,</w:t>
             </w:r>
-            <w:r w:rsidR="008E7674">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00FA196C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2, 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="599BDEE3" w14:textId="22AB3C64" w:rsidR="00DD67C7" w:rsidRPr="00BE5F05" w:rsidRDefault="00DD67C7" w:rsidP="001E56BE">
+          <w:p w14:paraId="7D0D8790" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Statewide Coverage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="369C425A" w14:textId="3734C3DA" w:rsidR="00DD67C7" w:rsidRPr="00BE5F05" w:rsidRDefault="00DD67C7" w:rsidP="00DD67C7">
+          <w:p w14:paraId="0B1693E8" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10 Days</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3%</w:t>
             </w:r>
-            <w:r w:rsidR="00FA196C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> off</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23AA47C5" w14:textId="404AD19F" w:rsidR="00DD67C7" w:rsidRPr="00BE5F05" w:rsidRDefault="00DD67C7" w:rsidP="00DD67C7">
+          <w:p w14:paraId="7C34D0AB" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>15 Days</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2%</w:t>
             </w:r>
-            <w:r w:rsidR="00FA196C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> off</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56901892" w14:textId="4F40ECF5" w:rsidR="00DD67C7" w:rsidRPr="00BE5F05" w:rsidRDefault="00DD67C7" w:rsidP="00DD67C7">
+          <w:p w14:paraId="11362277" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20 Days</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1%</w:t>
             </w:r>
-            <w:r w:rsidR="00FA196C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> off</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4BC296E3" w14:textId="5468D9D4" w:rsidR="00DD67C7" w:rsidRPr="00BE5F05" w:rsidRDefault="00DD67C7" w:rsidP="00DD67C7">
+          <w:p w14:paraId="64D4E9E6" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>30 Days</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0%</w:t>
             </w:r>
-            <w:r w:rsidR="00FA196C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> off</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="032355F0" w14:textId="06271F35" w:rsidR="00DD67C7" w:rsidRPr="00BE5F05" w:rsidRDefault="00DD67C7" w:rsidP="00EA36B1">
+          <w:p w14:paraId="571DFF02" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1625" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DA498FF" w14:textId="57A98479" w:rsidR="00DD67C7" w:rsidRPr="00BE5F05" w:rsidRDefault="00DD67C7" w:rsidP="00EA36B1">
+          <w:p w14:paraId="34CCE37E" w14:textId="77777777" w:rsidR="0051463C" w:rsidRPr="00BE5F05" w:rsidRDefault="0051463C" w:rsidP="0051463C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE5F05">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w14:paraId="62C7B6FF" w14:textId="77777777" w:rsidR="00CC78E6" w:rsidRDefault="00E51057" w:rsidP="00633557">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED150D">
+        <w:t xml:space="preserve">Vendor </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">List and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED150D">
+        <w:t>Information</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkEnd w:id="68"/>
+    </w:p>
+    <w:p w14:paraId="62EE3E8A" w14:textId="01A5B3CB" w:rsidR="00CC78E6" w:rsidRDefault="00CC78E6" w:rsidP="00CC78E6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC78E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Note:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> N/A </w:t>
+      </w:r>
+      <w:r w:rsidR="0084059E">
+        <w:t xml:space="preserve">= </w:t>
+      </w:r>
+      <w:r>
+        <w:t>not applicable</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF371E">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0084059E">
+        <w:t xml:space="preserve">SBPP = </w:t>
+      </w:r>
+      <w:r w:rsidR="00F931F6" w:rsidRPr="00F931F6">
+        <w:t>Small Business Purchasing Program</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FD28631" w14:textId="77777777" w:rsidR="00E61425" w:rsidRDefault="00E61425" w:rsidP="00CC78E6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="0E628591" w14:textId="77777777" w:rsidR="007268B3" w:rsidRDefault="007268B3"/>
     <w:p w14:paraId="7952F3C6" w14:textId="77777777" w:rsidR="00645123" w:rsidRDefault="00645123"/>
     <w:p w14:paraId="6536EC19" w14:textId="77777777" w:rsidR="00645123" w:rsidRDefault="00645123"/>
     <w:p w14:paraId="7FEBEA5A" w14:textId="77777777" w:rsidR="00645123" w:rsidRDefault="00645123"/>
     <w:p w14:paraId="65F9EF66" w14:textId="667CDC17" w:rsidR="005323EE" w:rsidRDefault="005323EE" w:rsidP="005323EE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="71" w:name="_Toc210918704"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc226470768"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Solicitation-Enabled </w:t>
       </w:r>
       <w:r w:rsidR="00993181">
         <w:t>Vendors</w:t>
       </w:r>
       <w:bookmarkEnd w:id="71"/>
     </w:p>
     <w:p w14:paraId="47BABCBF" w14:textId="7F2BF0F5" w:rsidR="00DC7869" w:rsidRDefault="00AA4541" w:rsidP="00AA4541">
       <w:r w:rsidRPr="00AA4541">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note: </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA4541">
         <w:t xml:space="preserve">The Solicitation-Enabled </w:t>
       </w:r>
       <w:r w:rsidR="00645123">
         <w:t>Master Blanket Purchase Orders (</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA4541">
         <w:t>MBPO</w:t>
       </w:r>
       <w:r w:rsidR="00645123">
@@ -21240,51 +21566,50 @@
         <w:trPr>
           <w:trHeight w:val="800"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C8D9EB"/>
           </w:tcPr>
           <w:p w14:paraId="21C01470" w14:textId="3805CC32" w:rsidR="00747039" w:rsidRPr="001D7B72" w:rsidRDefault="00747039" w:rsidP="00747039">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D7B72">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Vendor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C8D9EB"/>
           </w:tcPr>
           <w:p w14:paraId="60DCDE5C" w14:textId="51777640" w:rsidR="00747039" w:rsidRPr="001D7B72" w:rsidRDefault="00747039" w:rsidP="00747039">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D7B72">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Master Blanket Purchase Order Number</w:t>
@@ -21328,51 +21653,51 @@
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D7B72">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Solicitation-Enabled (For requesting quotes)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F5120B0" w14:textId="4BE7ADC7" w:rsidR="00747039" w:rsidRPr="001D7B72" w:rsidRDefault="00747039" w:rsidP="00747039">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r w:rsidRPr="001D7B72">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>PO-25-1080-OSD03-SRC3-36606</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6660072E" w14:textId="12028788" w:rsidR="00747039" w:rsidRPr="001D7B72" w:rsidRDefault="00747039" w:rsidP="00747039">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D7B72">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
@@ -21403,51 +21728,51 @@
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D7B72">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Solicitation-Enabled (For requesting quotes)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="48213941" w14:textId="1D446B13" w:rsidR="00747039" w:rsidRPr="001D7B72" w:rsidRDefault="00747039" w:rsidP="00747039">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r w:rsidRPr="001D7B72">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>PO-25-1080-OSD03-SRC3-36608</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D9E4CFA" w14:textId="64CC6BC0" w:rsidR="00747039" w:rsidRPr="001D7B72" w:rsidRDefault="00747039" w:rsidP="00747039">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D7B72">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
@@ -21485,51 +21810,51 @@
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D7B72">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Solicitation-Enabled (For requesting quotes)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="40B18B49" w14:textId="0F5A8A7E" w:rsidR="00747039" w:rsidRPr="001D7B72" w:rsidRDefault="00747039" w:rsidP="00747039">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r w:rsidRPr="001D7B72">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>PO-25-1080-OSD03-SRC3-36613</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="763948FB" w14:textId="1F7FAD83" w:rsidR="00747039" w:rsidRPr="001D7B72" w:rsidRDefault="00747039" w:rsidP="00747039">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D7B72">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
@@ -21564,51 +21889,51 @@
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D7B72">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Solicitation-Enabled (For requesting quotes)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1CF4D942" w14:textId="5463E856" w:rsidR="00747039" w:rsidRPr="001D7B72" w:rsidRDefault="00747039" w:rsidP="00747039">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r w:rsidRPr="001D7B72">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>PO-25-1080-OSD03-SRC3-36615</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="783F6BDA" w14:textId="17D5157F" w:rsidR="00747039" w:rsidRPr="001D7B72" w:rsidRDefault="00747039" w:rsidP="00747039">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D7B72">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
@@ -21632,65 +21957,66 @@
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00747039" w14:paraId="31F715A0" w14:textId="77777777" w:rsidTr="00895A99">
         <w:trPr>
           <w:trHeight w:val="962"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F0B08FA" w14:textId="64A65A5D" w:rsidR="00747039" w:rsidRPr="001D7B72" w:rsidRDefault="00747039" w:rsidP="00747039">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D7B72">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Solicitation-Enabled (For requesting quotes)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="756437FB" w14:textId="5CE58896" w:rsidR="00747039" w:rsidRPr="001D7B72" w:rsidRDefault="00747039" w:rsidP="00747039">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r w:rsidRPr="001D7B72">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>PO-25-1080-OSD03-SRC3-36618</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="20C49E3C" w14:textId="6CB5C46C" w:rsidR="00747039" w:rsidRPr="001D7B72" w:rsidRDefault="00747039" w:rsidP="00747039">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D7B72">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
@@ -21728,51 +22054,51 @@
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D7B72">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Solicitation-Enabled (For requesting quotes)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E31673E" w14:textId="0EAFD8F5" w:rsidR="00747039" w:rsidRPr="001D7B72" w:rsidRDefault="00747039" w:rsidP="00747039">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r w:rsidRPr="001D7B72">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>PO-25-1080-OSD03-SRC3-36619</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="08527B96" w14:textId="0B22E6E7" w:rsidR="00747039" w:rsidRPr="001D7B72" w:rsidRDefault="00747039" w:rsidP="00747039">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D7B72">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
@@ -21796,66 +22122,65 @@
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00747039" w14:paraId="17D3FACE" w14:textId="77777777" w:rsidTr="00895A99">
         <w:trPr>
           <w:trHeight w:val="989"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="614492C2" w14:textId="5500F2B9" w:rsidR="00747039" w:rsidRPr="001D7B72" w:rsidRDefault="00747039" w:rsidP="00747039">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D7B72">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Solicitation-Enabled (For requesting quotes)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1EBEFAE3" w14:textId="206C9600" w:rsidR="00747039" w:rsidRPr="001D7B72" w:rsidRDefault="00747039" w:rsidP="00747039">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r w:rsidRPr="001D7B72">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>PO-25-1080-OSD03-SRC3-36620</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1FABAB36" w14:textId="00C33BF8" w:rsidR="00747039" w:rsidRPr="001D7B72" w:rsidRDefault="00747039" w:rsidP="00747039">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D7B72">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
@@ -21893,51 +22218,51 @@
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D7B72">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Solicitation-Enabled (For requesting quotes)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2E494F56" w14:textId="2525605C" w:rsidR="00747039" w:rsidRPr="001D7B72" w:rsidRDefault="00747039" w:rsidP="00747039">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r w:rsidRPr="001D7B72">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>PO-25-1080-OSD03-SRC3-36621</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D756B49" w14:textId="25EE6AD6" w:rsidR="00747039" w:rsidRPr="001D7B72" w:rsidRDefault="00747039" w:rsidP="00747039">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D7B72">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
@@ -21975,51 +22300,51 @@
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D7B72">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Solicitation-Enabled (For requesting quotes)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2343C709" w14:textId="05543B21" w:rsidR="00747039" w:rsidRPr="001D7B72" w:rsidRDefault="00747039" w:rsidP="00747039">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r w:rsidRPr="001D7B72">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>PO-25-1080-OSD03-SRC3-36622</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A376B39" w14:textId="0B6D01CF" w:rsidR="00747039" w:rsidRPr="001D7B72" w:rsidRDefault="00747039" w:rsidP="00747039">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D7B72">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
@@ -22054,51 +22379,51 @@
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D7B72">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Solicitation-Enabled (For requesting quotes)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="15C35ECB" w14:textId="2BE17A89" w:rsidR="00747039" w:rsidRPr="001D7B72" w:rsidRDefault="00747039" w:rsidP="00747039">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r w:rsidRPr="001D7B72">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>PO-25-1080-OSD03-SRC3-36623</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="03185A5B" w14:textId="04269771" w:rsidR="00747039" w:rsidRPr="001D7B72" w:rsidRDefault="00747039" w:rsidP="00747039">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D7B72">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
@@ -22122,65 +22447,66 @@
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00747039" w14:paraId="128176B3" w14:textId="77777777" w:rsidTr="00895A99">
         <w:trPr>
           <w:trHeight w:val="962"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B15A0CB" w14:textId="578C69F8" w:rsidR="00747039" w:rsidRPr="001D7B72" w:rsidRDefault="00747039" w:rsidP="00747039">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D7B72">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Solicitation-Enabled (For requesting quotes)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="37C68DE6" w14:textId="40CA3778" w:rsidR="00747039" w:rsidRPr="001D7B72" w:rsidRDefault="00747039" w:rsidP="00747039">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r w:rsidRPr="001D7B72">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>PO-25-1080-OSD03-SRC3-36624</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="573E77A9" w14:textId="28BED169" w:rsidR="00747039" w:rsidRPr="001D7B72" w:rsidRDefault="00747039" w:rsidP="00747039">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D7B72">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
@@ -22218,51 +22544,51 @@
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D7B72">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Solicitation-Enabled (For requesting quotes)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B3D84E1" w14:textId="7AEC879A" w:rsidR="00747039" w:rsidRPr="001D7B72" w:rsidRDefault="00747039" w:rsidP="00747039">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r w:rsidRPr="001D7B72">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>PO-25-1080-OSD03-SRC3-36625</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="021F9BE9" w14:textId="5F1B1867" w:rsidR="00747039" w:rsidRPr="001D7B72" w:rsidRDefault="00747039" w:rsidP="00747039">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D7B72">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
@@ -22302,66 +22628,65 @@
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00747039" w14:paraId="655704F1" w14:textId="77777777" w:rsidTr="00895A99">
         <w:trPr>
           <w:trHeight w:val="989"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3198D55E" w14:textId="2D841231" w:rsidR="00747039" w:rsidRPr="001D7B72" w:rsidRDefault="00747039" w:rsidP="00747039">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D7B72">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Solicitation-Enabled (For requesting quotes)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F3E54CF" w14:textId="3EBAB56C" w:rsidR="00747039" w:rsidRPr="001D7B72" w:rsidRDefault="00747039" w:rsidP="00747039">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r w:rsidRPr="001D7B72">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>PO-25-1080-OSD03-SRC3-36626</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="254864FD" w14:textId="1BCEBEFD" w:rsidR="00747039" w:rsidRPr="001D7B72" w:rsidRDefault="00747039" w:rsidP="00747039">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D7B72">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
@@ -22373,51 +22698,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Category 9: Emergency Response Services (ERS) and Immediate Response Action (IRA)</w:t>
             </w:r>
             <w:r w:rsidRPr="001D7B72">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2450BD12" w14:textId="77777777" w:rsidR="00747039" w:rsidRDefault="00747039" w:rsidP="00747039">
       <w:bookmarkStart w:id="72" w:name="_Toc194066624"/>
     </w:p>
     <w:p w14:paraId="387CC61A" w14:textId="5B0A593C" w:rsidR="00304C6F" w:rsidRDefault="00275216" w:rsidP="00EB2B54">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="73" w:name="_Toc210918705"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc226470769"/>
       <w:r w:rsidRPr="00275216">
         <w:t>United Nations Standard Products and Services Code</w:t>
       </w:r>
       <w:r w:rsidR="00F0545F" w:rsidRPr="00F0545F">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
       <w:r w:rsidRPr="00275216">
         <w:t xml:space="preserve"> (UNSPSC</w:t>
       </w:r>
       <w:r w:rsidR="00F0545F" w:rsidRPr="00F0545F">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
       <w:r w:rsidRPr="00275216">
         <w:t>)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="72"/>
       <w:bookmarkEnd w:id="73"/>
     </w:p>
     <w:p w14:paraId="2FC62B12" w14:textId="325F7D22" w:rsidR="004626F9" w:rsidRDefault="004626F9" w:rsidP="004626F9">
@@ -22638,50 +22963,51 @@
         </w:rPr>
         <w:t>Acid waste collection or disposal</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16C90BE0" w14:textId="69D87586" w:rsidR="00EB2B54" w:rsidRPr="00640D11" w:rsidRDefault="00EB2B54" w:rsidP="00EB2B54">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00640D11">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>76121903</w:t>
       </w:r>
       <w:r w:rsidRPr="00D2411E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00640D11">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Chemical detoxification</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39D95EC0" w14:textId="10C55034" w:rsidR="00EB2B54" w:rsidRPr="00640D11" w:rsidRDefault="00EB2B54" w:rsidP="00EB2B54">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -22840,51 +23166,50 @@
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>–Recycling of used oil</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B8CFFB9" w14:textId="29B2EDB1" w:rsidR="00EB2B54" w:rsidRPr="00627D06" w:rsidRDefault="00EB2B54" w:rsidP="00EB2B54">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00627D06">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>76122304</w:t>
       </w:r>
       <w:r w:rsidRPr="00627D06">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>–Recycling of hazardous waste</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B3B579E" w14:textId="78C7BAC0" w:rsidR="00EB2B54" w:rsidRPr="00627D06" w:rsidRDefault="00EB2B54" w:rsidP="00EB2B54">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00627D06">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
@@ -23211,95 +23536,95 @@
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D2411E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>93131802</w:t>
       </w:r>
       <w:r w:rsidRPr="00D66E14">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>–Disaster preparedness response services</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FDC4CC2" w14:textId="3DF39642" w:rsidR="007B340D" w:rsidRDefault="00723E5B" w:rsidP="007B340D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="74" w:name="_Toc210918706"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc226470770"/>
       <w:r w:rsidRPr="00723E5B">
+        <w:lastRenderedPageBreak/>
         <w:t>Appendix: Truck Safety Standards Issued by RMV</w:t>
       </w:r>
       <w:bookmarkEnd w:id="74"/>
     </w:p>
     <w:p w14:paraId="1843A7D6" w14:textId="77777777" w:rsidR="00AF74C4" w:rsidRDefault="00AF74C4" w:rsidP="00AF74C4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00957944">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The RMV enacted new regulations (540 CMR 4.10 to 4.13) that apply to certain registered motor vehicles, trailers, semi-trailers and semi-trailer units classified as class 3 or above by the Federal Highway Administration, with a gross vehicle weight (GVW) rating of 10,001 pounds or more (“Heavy Vehicles”). Heavy Vehicles that are (1) leased or purchased by the Commonwealth on or after January 1, 2023, or (2) operated under contracts with the Commonwealth executed on or after January 1, 2025, that require the use of Heavy Vehicles in writing or by necessary implication, must be equipped with the following truck safety devices:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="768A686C" w14:textId="77777777" w:rsidR="00AF74C4" w:rsidRDefault="00AF74C4" w:rsidP="00AF74C4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36D4F377" w14:textId="0E2D8EE5" w:rsidR="00AF74C4" w:rsidRPr="00AF74C4" w:rsidRDefault="00AF74C4" w:rsidP="00AF74C4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF74C4">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Lateral protective devices (LPD), commonly called “Side Guards” </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="228CFC5E" w14:textId="2CF73214" w:rsidR="00AF74C4" w:rsidRPr="00AF74C4" w:rsidRDefault="00AF74C4" w:rsidP="00AF74C4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF74C4">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Convex mirrors </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15BA575A" w14:textId="61D8C4B8" w:rsidR="00AF74C4" w:rsidRPr="00AF74C4" w:rsidRDefault="00AF74C4" w:rsidP="00AF74C4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -23324,173 +23649,196 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF74C4">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Back-up cameras</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="610C6AFB" w14:textId="77777777" w:rsidR="00AF74C4" w:rsidRDefault="00AF74C4" w:rsidP="00AF74C4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A03EC77" w14:textId="247D6F7B" w:rsidR="00EB2B54" w:rsidRDefault="00AF74C4" w:rsidP="008D2F76">
+    <w:p w14:paraId="0A03EC77" w14:textId="32D0EA76" w:rsidR="00EB2B54" w:rsidRDefault="00AF74C4" w:rsidP="008D2F76">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00957944">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>For snow and ice management and removal services and towing services, these regulations apply to Heavy Vehicles operated under contracts with the Commonwealth that were executed on or after July 1, 2025. Heavy Vehicles affected by the RMV regulations must be certified as compliant with these requirements beginning 12/31/2025 using the RMV portal. Please refer</w:t>
+        <w:t xml:space="preserve">For snow and ice management and removal services and towing services, these regulations apply to Heavy Vehicles operated under contracts with the Commonwealth that were executed on or after July 1, 2025. Heavy Vehicles affected by the RMV regulations must be certified as compliant with these requirements beginning </w:t>
+      </w:r>
+      <w:r w:rsidR="0074010D">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">December </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957944">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidR="00392795">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957944">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2025 using the RMV portal. Please refer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00957944">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">to MassDOT’s guidance here for information about updates on truck safety devices, the certification and waiver process, and guidance for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vendors</w:t>
       </w:r>
       <w:r w:rsidRPr="00957944">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Further guidance will soon be available on the OSD website.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00EB2B54" w:rsidSect="008A4943">
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
-      <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="864" w:footer="360" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="864" w:footer="360" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="60E1787C" w14:textId="77777777" w:rsidR="002C5AC2" w:rsidRDefault="002C5AC2" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="2033EE27" w14:textId="77777777" w:rsidR="00FA111E" w:rsidRDefault="00FA111E" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44D827DB" w14:textId="77777777" w:rsidR="002C5AC2" w:rsidRDefault="002C5AC2"/>
+    <w:p w14:paraId="034415A7" w14:textId="77777777" w:rsidR="00FA111E" w:rsidRDefault="00FA111E"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7BEA8BFE" w14:textId="77777777" w:rsidR="002C5AC2" w:rsidRDefault="002C5AC2" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="11FC193D" w14:textId="77777777" w:rsidR="00FA111E" w:rsidRDefault="00FA111E" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70098F40" w14:textId="77777777" w:rsidR="002C5AC2" w:rsidRDefault="002C5AC2"/>
+    <w:p w14:paraId="0F60E8F8" w14:textId="77777777" w:rsidR="00FA111E" w:rsidRDefault="00FA111E"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7F760810" w14:textId="77777777" w:rsidR="002C5AC2" w:rsidRDefault="002C5AC2">
+    <w:p w14:paraId="18C56B37" w14:textId="77777777" w:rsidR="00FA111E" w:rsidRDefault="00FA111E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
@@ -23546,61 +23894,52 @@
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E365B8">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Note: </w:t>
     </w:r>
     <w:r w:rsidRPr="00621EE2">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Contract User Guides are updated regularly. Print copies should be compared against the current version posted on </w:t>
     </w:r>
     <w:r w:rsidRPr="00550E35">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>mass.gov/</w:t>
+      <w:t>mass.gov/osd</w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-    <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00621EE2">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="72DBEBE5" w14:textId="03849397" w:rsidR="00B564C1" w:rsidRDefault="00B564C1" w:rsidP="00B7570B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
@@ -23914,55 +24253,55 @@
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...3 lines deleted...]
-              <v:rect id="Rectangle 7" o:spid="_x0000_s1028" style="position:absolute;top:15433;width:12240;height:407;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAiIwxayQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;EIXvgv8hjODNZrMVkW3TIguCoKC2Ih7TzZgsbiZLErurv945CD0Ob973+NbbOQziiCn3kTSoRQUC&#10;qYu2J6fhbX9/dQsiF0PWDJFQww9m2G7Oz9amsXGiVzzuihMModwYDb6UsZEydx6DyYs4InH2GVMw&#10;hc/kpE1mYngYZF1VNzKYnnjBmxFbj93X7jswZd8+H6b334/rR/LzU9+6hO5F68uL+W4FouBcTs//&#10;7QerYamUWtaqZglWYh2Qmz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAIiMMWskAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" fillcolor="#2e3791" stroked="f"/>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+          <w:pict w14:anchorId="5458CB3F">
+            <v:group id="Group 1730328604" style="position:absolute;margin-left:0;margin-top:764.25pt;width:612pt;height:27.75pt;z-index:251661312;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" alt="&quot;&quot;" coordsize="12240,555" coordorigin=",15285" o:spid="_x0000_s1026" w14:anchorId="09BA1FF5" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCsDMQilwIAAG0HAAAOAAAAZHJzL2Uyb0RvYy54bWzcVdtu1DAQfUfiHyy/02xuTTdqtiq9CalA&#10;ReEDvI5zEYltxt7Nlq9n7OwlLDygVgKJF8vjGY/nnDmTnF9s+o6sBZhWyYKGJzNKhOSqbGVd0C+f&#10;b9+cUWIskyXrlBQFfRKGXixevzofdC4i1aiuFEAwiTT5oAvaWKvzIDC8ET0zJ0oLic5KQc8smlAH&#10;JbABs/ddEM1mp8GgoNSguDAGT69HJ134/FUluP1YVUZY0hUUa7N+Bb8u3RoszlleA9NNy7dlsGdU&#10;0bNW4qP7VNfMMrKC9pdUfctBGVXZE676QFVVy4XHgGjC2RGaO1Ar7bHU+VDrPU1I7RFPz07LP6zv&#10;QD/qBxirx+294l8N8hIMus6nfmfXYzBZDu9Vif1kK6s88E0FvUuBkMjG8/u051dsLOF4mGVZlMyw&#10;DRx9cRolUTo2gDfYpcO1MI3O9p6b7eUwwrvj1TT13oDl46u+0m1lrvMoJXNgy7yMrceGaeGbYBwb&#10;D0DaEpUex/MomqdZTIlkPTLxCbXGZN0JcupAuSowfMesGWklUl01GCUuAdTQCFZidaGLRwyTC84w&#10;2JQ/5HlC2I7rCV1hMvcv7OhiuQZj74TqidsUFLB030S2vjfWFXMIcT01qmvL27brvAH18qoDsmY4&#10;Uje3b+fxrhk/hXXSBUvlro0Z3YlH6YCNBC1V+YQgQY1zid8R3DQKvlMy4EwW1HxbMRCUdO8kEjUP&#10;EycB640kzSI0YOpZTj1MckxVUEvJuL2y4+CvNLR1gy+FHrRUlyjiqvXAHfFjVdtiUUl/SVJxGIZx&#10;FDpQx4rK/oGikjh2r7L8N4pKZr6i/QAe5PJiRUU3cTYfJ+JIeP+VovwnC7/pfta2/x/305jaXoGH&#10;v+TiBwAAAP//AwBQSwMEFAAGAAgAAAAhACl8WAbfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPg0AQhe8m/ofNmHizCyiGIEvTNOqpMbE1Md6m7BRI2V3CboH+e4eT3mbem7z5XrGeTSdGGnzr&#10;rIJ4FYEgWznd2lrB1+HtIQPhA1qNnbOk4Eoe1uXtTYG5dpP9pHEfasEh1ueooAmhz6X0VUMG/cr1&#10;ZNk7ucFg4HWopR5w4nDTySSKnqXB1vKHBnvaNlSd9xej4H3CafMYv46782l7/TmkH9+7mJS6v5s3&#10;LyACzeHvGBZ8RoeSmY7uYrUXnQIuElhNkywFsfhJ8sTacdEynmRZyP8dyl8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEArAzEIpcCAABtBwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAKXxYBt8AAAALAQAADwAAAAAAAAAAAAAAAADxBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP0FAAAAAA==&#10;">
+              <v:rect id="Rectangle 6" style="position:absolute;top:15285;width:12240;height:149;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:spid="_x0000_s1027" fillcolor="#efb935" stroked="f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQACLuFgyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/dS8Mw&#10;EH8X/B/CCb651MaPrS4bMhQGg4FzjD0ezdkUm0tJ4lr31xtB8PF+3zdfjq4TJwqx9azhdlKAIK69&#10;abnRsH9/vZmCiAnZYOeZNHxThOXi8mKOlfEDv9FplxqRQzhWqMGm1FdSxtqSwzjxPXHmPnxwmPIZ&#10;GmkCDjncdbIsigfpsOXcYLGnlaX6c/flNBwP7eZcpkYdtuplsHfnsJquN1pfX43PTyASjelf/Ode&#10;mzxfqVlZzu4fFfz+lAGQix8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAi7hYMkAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;"/>
+              <v:rect id="Rectangle 7" style="position:absolute;top:15433;width:12240;height:407;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:spid="_x0000_s1028" fillcolor="#2e3791" stroked="f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAiIwxayQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;EIXvgv8hjODNZrMVkW3TIguCoKC2Ih7TzZgsbiZLErurv945CD0Ob973+NbbOQziiCn3kTSoRQUC&#10;qYu2J6fhbX9/dQsiF0PWDJFQww9m2G7Oz9amsXGiVzzuihMModwYDb6UsZEydx6DyYs4InH2GVMw&#10;hc/kpE1mYngYZF1VNzKYnnjBmxFbj93X7jswZd8+H6b334/rR/LzU9+6hO5F68uL+W4FouBcTs//&#10;7QerYamUWtaqZglWYh2Qmz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAIiMMWskAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="29F8E603" w14:textId="77777777" w:rsidR="0019409E" w:rsidRPr="00E365B8" w:rsidRDefault="0019409E" w:rsidP="00E365B8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10938" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3646"/>
@@ -24049,61 +24388,52 @@
       <w:t>ote</w:t>
     </w:r>
     <w:r w:rsidRPr="00E365B8">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">: </w:t>
     </w:r>
     <w:r w:rsidRPr="00621EE2">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Contract User Guides are updated regularly. Print copies should be compared against the current version posted on </w:t>
     </w:r>
     <w:r w:rsidRPr="00550E35">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>mass.gov/</w:t>
+      <w:t>mass.gov/osd</w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-    <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00621EE2">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="49C1DFAA" w14:textId="2E4E342D" w:rsidR="00DC6031" w:rsidRDefault="00DC6031" w:rsidP="00DC6031">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
@@ -24417,118 +24747,68 @@
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...3 lines deleted...]
-              <v:rect id="Rectangle 7" o:spid="_x0000_s1028" style="position:absolute;top:15433;width:12240;height:407;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCpMtFcwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BSgMx&#10;EIbvQt8hTMGbzbaIyNq0yEJBUFBbEY/TzTRZ3EyWJHZXn945CB6Hf/5v5ltvp9CrM6XcRTawXFSg&#10;iNtoO3YG3g67q1tQuSBb7COTgW/KsN3MLtZY2zjyK533xSmBcK7RgC9lqLXOraeAeREHYslOMQUs&#10;MianbcJR4KHXq6q60QE7lgseB2o8tZ/7ryCUQ/N8HN9/Pq4f2U9PXeMSuRdjLufT/R2oQlP5X/5r&#10;P1gDK3lWXMQD9OYXAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqTLRXMMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" fillcolor="#2e3791" stroked="f"/>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+          <w:pict w14:anchorId="4A14228B">
+            <v:group id="Group 26" style="position:absolute;margin-left:0;margin-top:764.25pt;width:612pt;height:27.75pt;z-index:251659264;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" alt="&quot;&quot;" coordsize="12240,555" coordorigin=",15285" o:spid="_x0000_s1026" w14:anchorId="75B89A2B" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkx6drjAIAAF4HAAAOAAAAZHJzL2Uyb0RvYy54bWzcVdtu1DAQfUfiHyy/02yy2aYbNVuV3oRU&#10;oKLwAV7HuYjENmPvZsvXM7b3EhYeUCuBxEvkyYzHZ86csc8vNn1H1gJMq2RB45MJJUJyVbayLuiX&#10;z7dvzigxlsmSdUqKgj4JQy8Wr1+dDzoXiWpUVwogmESafNAFbazVeRQZ3oiemROlhURnpaBnFk2o&#10;oxLYgNn7Lkomk9NoUFBqUFwYg3+vg5MufP6qEtx+rCojLOkKitis/4L/Lt03WpyzvAamm5ZvYbBn&#10;oOhZK/HQfaprZhlZQftLqr7loIyq7AlXfaSqquXC14DVxJOjau5ArbSvpc6HWu9pQmqPeHp2Wv5h&#10;fQf6UT9AQI/Le8W/GuQlGnSdj/3OrkMwWQ7vVYn9ZCurfOGbCnqXAksiG8/v055fsbGE488sy5J0&#10;gm3g6JvOkjSZhQbwBrt02BbPkrO952a7OU5wb9g6m3lvxPJwqke6ReY6j1IyB7bMy9h6bJgWvgnG&#10;sfEApC0LmmSUSNYjA59QY0zWnSCnrhh3OobtGDWBTiLVVYNR4hJADY1gJaKKXTxiH21whsFm/CG/&#10;I6J2HI9oitO5P2FHE8s1GHsnVE/coqCA0H3z2PreWAfmEOJ6aVTXlrdt13kD6uVVB2TNcJRubt/O&#10;p7sm/BTWSRcsldsWMro/vkpXWCBoqconLBJUmEe8P3DRKPhOyYCzWFDzbcVAUNK9k0jUPE5d6603&#10;0lmWoAFjz3LsYZJjqoJaSsLyyoaBX2lo6wZPin3RUl2ieKvWF+6ID6i2YFFBf0tKeEUeSyn7B1JK&#10;p1N3Kst/I6V04hHtJ+6gkxdLKbmZZvMwCkeK+6+k5O8ovMT9kG0fHPdKjG0vvcOzuPgBAAD//wMA&#10;UEsDBBQABgAIAAAAIQApfFgG3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6H&#10;zZh4swsohiBL0zTqqTGxNTHepuwUSNldwm6B/nuHk95m3pu8+V6xnk0nRhp866yCeBWBIFs53dpa&#10;wdfh7SED4QNajZ2zpOBKHtbl7U2BuXaT/aRxH2rBIdbnqKAJoc+l9FVDBv3K9WTZO7nBYOB1qKUe&#10;cOJw08kkip6lwdbyhwZ72jZUnfcXo+B9wmnzGL+Ou/Npe/05pB/fu5iUur+bNy8gAs3h7xgWfEaH&#10;kpmO7mK1F50CLhJYTZMsBbH4SfLE2nHRMp5kWcj/HcpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAGTHp2uMAgAAXgcAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhACl8WAbfAAAACwEAAA8AAAAAAAAAAAAAAAAA5gQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAADyBQAAAAA=&#10;">
+              <v:rect id="Rectangle 6" style="position:absolute;top:15285;width:12240;height:149;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:spid="_x0000_s1027" fillcolor="#efb935" stroked="f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAHD+pxxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeIK3mnUtVbZGEVEQhEJVpMfH5nWzdPOyJNHd+uubQsHjMDPfMItVbxtxIx9qxwom4wwE&#10;cel0zZWC82n3PAcRIrLGxjEp+KEAq+XgaYGFdh1/0O0YK5EgHApUYGJsCylDachiGLuWOHlfzluM&#10;SfpKao9dgttG5ln2Ki3WnBYMtrQxVH4fr1bB56U+3PNYTS/v021nXu5+M98flBoN+/UbiEh9fIT/&#10;23utIJ/B35f0A+TyFwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAcP6nHEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;"/>
+              <v:rect id="Rectangle 7" style="position:absolute;top:15433;width:12240;height:407;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:spid="_x0000_s1028" fillcolor="#2e3791" stroked="f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCpMtFcwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BSgMx&#10;EIbvQt8hTMGbzbaIyNq0yEJBUFBbEY/TzTRZ3EyWJHZXn945CB6Hf/5v5ltvp9CrM6XcRTawXFSg&#10;iNtoO3YG3g67q1tQuSBb7COTgW/KsN3MLtZY2zjyK533xSmBcK7RgC9lqLXOraeAeREHYslOMQUs&#10;MianbcJR4KHXq6q60QE7lgseB2o8tZ/7ryCUQ/N8HN9/Pq4f2U9PXeMSuRdjLufT/R2oQlP5X/5r&#10;P1gDK3lWXMQD9OYXAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqTLRXMMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="14F7B0CA" w14:textId="77777777" w:rsidR="00AC1E9E" w:rsidRDefault="00AC1E9E"/>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...48 lines deleted...]
-  </w:tbl>
   <w:p w14:paraId="4279F5A4" w14:textId="4BD2EE78" w:rsidR="005851F6" w:rsidRPr="00621EE2" w:rsidRDefault="005851F6" w:rsidP="00F74423">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00ED4906">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>N</w:t>
     </w:r>
     <w:r w:rsidR="008105B0" w:rsidRPr="00ED4906">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:b/>
         <w:bCs/>
@@ -24546,61 +24826,52 @@
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>:</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00621EE2">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Contract User Guides are updated regularly. Print copies should be compared against the current version posted on </w:t>
     </w:r>
     <w:r w:rsidRPr="00550E35">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>mass.gov/</w:t>
+      <w:t>mass.gov/osd</w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-    <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00621EE2">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="5BD17469" w14:textId="50916609" w:rsidR="005851F6" w:rsidRDefault="005851F6" w:rsidP="004F2B61">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
@@ -24799,99 +25070,99 @@
         </w:rPr>
         <w:t xml:space="preserve">www.mass.gov/osd </w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidRPr="003E118F">
       <w:rPr>
         <w:color w:val="2E368F"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>| TDD: (617) 727 - 2716 | Fax: (617) 727 - 4527</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4D920BE9" w14:textId="77777777" w:rsidR="005851F6" w:rsidRDefault="005851F6" w:rsidP="4C2A9F3F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="76DFCE92" w14:textId="77777777" w:rsidR="005851F6" w:rsidRDefault="005851F6"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="17CE146C" w14:textId="77777777" w:rsidR="002C5AC2" w:rsidRDefault="002C5AC2" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="554C8472" w14:textId="77777777" w:rsidR="00FA111E" w:rsidRDefault="00FA111E" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57F22F8D" w14:textId="77777777" w:rsidR="002C5AC2" w:rsidRDefault="002C5AC2"/>
+    <w:p w14:paraId="7381E3A0" w14:textId="77777777" w:rsidR="00FA111E" w:rsidRDefault="00FA111E"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6DC81EDE" w14:textId="77777777" w:rsidR="002C5AC2" w:rsidRDefault="002C5AC2" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="6576096F" w14:textId="77777777" w:rsidR="00FA111E" w:rsidRDefault="00FA111E" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31552515" w14:textId="77777777" w:rsidR="002C5AC2" w:rsidRDefault="002C5AC2"/>
+    <w:p w14:paraId="7C54E4C0" w14:textId="77777777" w:rsidR="00FA111E" w:rsidRDefault="00FA111E"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0388F68B" w14:textId="77777777" w:rsidR="002C5AC2" w:rsidRDefault="002C5AC2">
+    <w:p w14:paraId="13F8B2FE" w14:textId="77777777" w:rsidR="00FA111E" w:rsidRDefault="00FA111E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="74BBBA0E" w14:textId="5693785A" w:rsidR="001E56BE" w:rsidRDefault="001E56BE">
+    <w:p w14:paraId="3EC8FAE4" w14:textId="77777777" w:rsidR="0051463C" w:rsidRDefault="0051463C" w:rsidP="0051463C">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E56BE">
         <w:t>Note that COMMBUYS is the official system of record for vendor contact information.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="58F107E4" w14:textId="554EB879" w:rsidR="001E56BE" w:rsidRDefault="001E56BE">
+    <w:p w14:paraId="3F4DD997" w14:textId="77777777" w:rsidR="0051463C" w:rsidRDefault="0051463C" w:rsidP="0051463C">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E56BE">
         <w:t>The Master Contract Record MBPO is the central repository for all common contract files. The price files may be found in the individual vendor’s MBPO.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7A9B9F4D" w14:textId="519FEDEC" w:rsidR="00886F53" w:rsidRPr="00D02B79" w:rsidRDefault="00196519" w:rsidP="007A023C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
@@ -25141,54 +25412,54 @@
                       <a:prstGeom prst="line">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="3">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="2">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...2 lines deleted...]
-              <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+          <w:pict w14:anchorId="519BC993">
+            <v:line id="Straight Connector 4" style="visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" alt="Title: Horizontal Blue Line - Description: Horizontal Blue Line in the Header" o:spid="_x0000_s1026" strokecolor="#4f81bd [3204]" strokeweight="3pt" from="0,0" to="550.8pt,0" w14:anchorId="1A221BB5" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCD85/3nQEAAJQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01P4zAQvSPxHyzfadIiKoiacgDBBe2i&#10;BX6AccaNJdtj2aZJ//2O3TZF7EpIq704/pj3Zt6byep2tIZtIUSNruXzWc0ZOImddpuWv70+XFxz&#10;FpNwnTDooOU7iPx2fX62GnwDC+zRdBAYkbjYDL7lfUq+qaooe7AiztCDo0eFwYpEx7CpuiAGYrem&#10;WtT1showdD6ghBjp9n7/yNeFXymQ6adSERIzLafaUllDWd/zWq1XotkE4XstD2WIf6jCCu0o6UR1&#10;L5JgH0H/QWW1DBhRpZlEW6FSWkLRQGrm9Rc1L73wULSQOdFPNsX/Ryt/bO/ccyAbBh+b6J9DVjGq&#10;YPOX6mNjMWs3mQVjYpIulzc3V/MleSqPb9UJ6ENMj4CW5U3LjXZZh2jE9ikmSkahxxA6nFKXXdoZ&#10;yMHG/QLFdEfJLgu6TAXcmcC2gvoppASX5rmHxFeiM0xpYyZg/T3wEJ+hUCZmAi++B0+IkhldmsBW&#10;Owx/I0jjsWS1jz86sNedLXjHbleaUqyh1heFhzHNs/X5XOCnn2n9GwAA//8DAFBLAwQUAAYACAAA&#10;ACEA9fNL6dgAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN2kKggxKkq&#10;EKAe23LguI23SdR4HWK3NXw9Ti/0MtJoVjNvi0W0nTjR4FvHGrKZAkFcOdNyreFz+3b3CMIHZIOd&#10;Y9LwQx4W5eSmwNy4M6/ptAm1SCXsc9TQhNDnUvqqIYt+5nrilO3dYDEkO9TSDHhO5baT90rNpcWW&#10;00KDPb00VB02R6vhffv0+xrj98MXftCKaxOWK2W0vp3G5TOIQDH8H8OIn9ChTEw7d2TjRachPRIu&#10;OmaZyuYgdqOXZSGv2cs/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIPzn/edAQAAlAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPXzS+nYAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAA9wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;">
+              <v:shadow on="t" color="black" opacity="22937f" offset="0,.63889mm" origin=",.5"/>
               <w10:anchorlock/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1020B730" w14:textId="1B04F90A" w:rsidR="00886F53" w:rsidRDefault="00886F53" w:rsidP="00D02B79">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-720"/>
       <w:rPr>
         <w:sz w:val="10"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D02B79">
       <w:rPr>
         <w:sz w:val="10"/>
         <w:szCs w:val="32"/>
@@ -25495,54 +25766,54 @@
                       <a:prstGeom prst="line">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="3">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="2">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...2 lines deleted...]
-              <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative">
+          <w:pict w14:anchorId="0EBF12C4">
+            <v:line id="Straight Connector 1684346985" style="visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" alt="&quot;&quot;" o:spid="_x0000_s1026" strokecolor="#4f81bd [3204]" strokeweight="3pt" from="0,0" to="550.8pt,0" w14:anchorId="5EB47C9C" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCD85/3nQEAAJQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01P4zAQvSPxHyzfadIiKoiacgDBBe2i&#10;BX6AccaNJdtj2aZJ//2O3TZF7EpIq704/pj3Zt6byep2tIZtIUSNruXzWc0ZOImddpuWv70+XFxz&#10;FpNwnTDooOU7iPx2fX62GnwDC+zRdBAYkbjYDL7lfUq+qaooe7AiztCDo0eFwYpEx7CpuiAGYrem&#10;WtT1showdD6ghBjp9n7/yNeFXymQ6adSERIzLafaUllDWd/zWq1XotkE4XstD2WIf6jCCu0o6UR1&#10;L5JgH0H/QWW1DBhRpZlEW6FSWkLRQGrm9Rc1L73wULSQOdFPNsX/Ryt/bO/ccyAbBh+b6J9DVjGq&#10;YPOX6mNjMWs3mQVjYpIulzc3V/MleSqPb9UJ6ENMj4CW5U3LjXZZh2jE9ikmSkahxxA6nFKXXdoZ&#10;yMHG/QLFdEfJLgu6TAXcmcC2gvoppASX5rmHxFeiM0xpYyZg/T3wEJ+hUCZmAi++B0+IkhldmsBW&#10;Owx/I0jjsWS1jz86sNedLXjHbleaUqyh1heFhzHNs/X5XOCnn2n9GwAA//8DAFBLAwQUAAYACAAA&#10;ACEA9fNL6dgAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN2kKggxKkq&#10;EKAe23LguI23SdR4HWK3NXw9Ti/0MtJoVjNvi0W0nTjR4FvHGrKZAkFcOdNyreFz+3b3CMIHZIOd&#10;Y9LwQx4W5eSmwNy4M6/ptAm1SCXsc9TQhNDnUvqqIYt+5nrilO3dYDEkO9TSDHhO5baT90rNpcWW&#10;00KDPb00VB02R6vhffv0+xrj98MXftCKaxOWK2W0vp3G5TOIQDH8H8OIn9ChTEw7d2TjRachPRIu&#10;OmaZyuYgdqOXZSGv2cs/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIPzn/edAQAAlAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPXzS+nYAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAA9wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;">
+              <v:shadow on="t" color="black" opacity="22937f" offset="0,.63889mm" origin=",.5"/>
               <w10:anchorlock/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF82"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C7967846"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListNumber2"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
@@ -27415,60 +27686,60 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42BC65C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C2049580"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
@@ -28505,51 +28776,50 @@
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="271716133">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="632516761">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="470949445">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="394861687">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1498157740">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="25"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:writeProtection w:recommended="1"/>
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:doNotTrackFormatting/>
   <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
@@ -28573,50 +28843,51 @@
     <w:rsid w:val="0000476F"/>
     <w:rsid w:val="00004AAB"/>
     <w:rsid w:val="000055B6"/>
     <w:rsid w:val="00005B0B"/>
     <w:rsid w:val="00005DDD"/>
     <w:rsid w:val="0000616D"/>
     <w:rsid w:val="000063D9"/>
     <w:rsid w:val="0000661A"/>
     <w:rsid w:val="000067FD"/>
     <w:rsid w:val="00006867"/>
     <w:rsid w:val="000069DF"/>
     <w:rsid w:val="00007251"/>
     <w:rsid w:val="000077C2"/>
     <w:rsid w:val="00007EFA"/>
     <w:rsid w:val="0001081E"/>
     <w:rsid w:val="00010C5E"/>
     <w:rsid w:val="00011132"/>
     <w:rsid w:val="000114B0"/>
     <w:rsid w:val="00011ED4"/>
     <w:rsid w:val="00012087"/>
     <w:rsid w:val="00012CBF"/>
     <w:rsid w:val="00012E9F"/>
     <w:rsid w:val="000133D1"/>
     <w:rsid w:val="0001472E"/>
     <w:rsid w:val="00014EA3"/>
+    <w:rsid w:val="0001527A"/>
     <w:rsid w:val="000157ED"/>
     <w:rsid w:val="00015DFD"/>
     <w:rsid w:val="00015EB8"/>
     <w:rsid w:val="0001620A"/>
     <w:rsid w:val="0001647C"/>
     <w:rsid w:val="000176A7"/>
     <w:rsid w:val="00020269"/>
     <w:rsid w:val="00020358"/>
     <w:rsid w:val="00020715"/>
     <w:rsid w:val="00020955"/>
     <w:rsid w:val="00020A13"/>
     <w:rsid w:val="000211D7"/>
     <w:rsid w:val="0002144E"/>
     <w:rsid w:val="000216EB"/>
     <w:rsid w:val="00021FC5"/>
     <w:rsid w:val="00022070"/>
     <w:rsid w:val="000225A8"/>
     <w:rsid w:val="0002260E"/>
     <w:rsid w:val="00023A9B"/>
     <w:rsid w:val="0002451F"/>
     <w:rsid w:val="000245DD"/>
     <w:rsid w:val="00024698"/>
     <w:rsid w:val="00024CE2"/>
     <w:rsid w:val="000258F6"/>
     <w:rsid w:val="000260F2"/>
@@ -28965,53 +29236,55 @@
     <w:rsid w:val="000F71D5"/>
     <w:rsid w:val="00100083"/>
     <w:rsid w:val="001003A9"/>
     <w:rsid w:val="001009D0"/>
     <w:rsid w:val="001013F1"/>
     <w:rsid w:val="00101487"/>
     <w:rsid w:val="001015DD"/>
     <w:rsid w:val="00101B86"/>
     <w:rsid w:val="00102025"/>
     <w:rsid w:val="0010203C"/>
     <w:rsid w:val="00102B24"/>
     <w:rsid w:val="00103706"/>
     <w:rsid w:val="0010402C"/>
     <w:rsid w:val="0010470D"/>
     <w:rsid w:val="00104817"/>
     <w:rsid w:val="00104B58"/>
     <w:rsid w:val="00104D69"/>
     <w:rsid w:val="00105069"/>
     <w:rsid w:val="0010521E"/>
     <w:rsid w:val="00105274"/>
     <w:rsid w:val="00105721"/>
     <w:rsid w:val="001063FA"/>
     <w:rsid w:val="001065F9"/>
     <w:rsid w:val="00106F6D"/>
     <w:rsid w:val="001073B2"/>
+    <w:rsid w:val="0010794B"/>
     <w:rsid w:val="0011048B"/>
     <w:rsid w:val="0011060A"/>
     <w:rsid w:val="00111113"/>
+    <w:rsid w:val="00111181"/>
     <w:rsid w:val="0011136C"/>
     <w:rsid w:val="00111D01"/>
     <w:rsid w:val="00112067"/>
     <w:rsid w:val="00112124"/>
     <w:rsid w:val="001123BB"/>
     <w:rsid w:val="001123CE"/>
     <w:rsid w:val="0011288D"/>
     <w:rsid w:val="001136A0"/>
     <w:rsid w:val="00113C29"/>
     <w:rsid w:val="00113CF8"/>
     <w:rsid w:val="00113FE7"/>
     <w:rsid w:val="001148FB"/>
     <w:rsid w:val="00115CE6"/>
     <w:rsid w:val="0011605C"/>
     <w:rsid w:val="00116495"/>
     <w:rsid w:val="001168CC"/>
     <w:rsid w:val="00116C1E"/>
     <w:rsid w:val="00117182"/>
     <w:rsid w:val="00117FF3"/>
     <w:rsid w:val="00120458"/>
     <w:rsid w:val="00120504"/>
     <w:rsid w:val="0012078B"/>
     <w:rsid w:val="001209D4"/>
     <w:rsid w:val="00120A10"/>
     <w:rsid w:val="00121D78"/>
@@ -29123,80 +29396,83 @@
     <w:rsid w:val="001610CD"/>
     <w:rsid w:val="001614C5"/>
     <w:rsid w:val="00161669"/>
     <w:rsid w:val="00161685"/>
     <w:rsid w:val="00162616"/>
     <w:rsid w:val="00162A0F"/>
     <w:rsid w:val="00163070"/>
     <w:rsid w:val="001632CC"/>
     <w:rsid w:val="00163404"/>
     <w:rsid w:val="00163557"/>
     <w:rsid w:val="00163A42"/>
     <w:rsid w:val="00163ED6"/>
     <w:rsid w:val="00164115"/>
     <w:rsid w:val="00164D61"/>
     <w:rsid w:val="001654B8"/>
     <w:rsid w:val="0016572C"/>
     <w:rsid w:val="00166284"/>
     <w:rsid w:val="00166D22"/>
     <w:rsid w:val="00166D83"/>
     <w:rsid w:val="00167937"/>
     <w:rsid w:val="0017020F"/>
     <w:rsid w:val="00170351"/>
     <w:rsid w:val="0017049A"/>
     <w:rsid w:val="001706C5"/>
     <w:rsid w:val="001708FF"/>
+    <w:rsid w:val="00170B08"/>
     <w:rsid w:val="00170EFD"/>
     <w:rsid w:val="001718AE"/>
     <w:rsid w:val="001718C4"/>
+    <w:rsid w:val="00172499"/>
     <w:rsid w:val="001725B9"/>
     <w:rsid w:val="00172A9B"/>
     <w:rsid w:val="00172AE0"/>
     <w:rsid w:val="00172C56"/>
     <w:rsid w:val="0017348E"/>
     <w:rsid w:val="00173629"/>
     <w:rsid w:val="00173847"/>
     <w:rsid w:val="00174038"/>
     <w:rsid w:val="00174238"/>
     <w:rsid w:val="001743C3"/>
     <w:rsid w:val="001747C6"/>
     <w:rsid w:val="00174E98"/>
     <w:rsid w:val="00174F93"/>
     <w:rsid w:val="00175545"/>
     <w:rsid w:val="00175B26"/>
     <w:rsid w:val="00175FFB"/>
     <w:rsid w:val="00177A06"/>
     <w:rsid w:val="0018016A"/>
     <w:rsid w:val="001803B9"/>
     <w:rsid w:val="00180F43"/>
     <w:rsid w:val="001812D3"/>
     <w:rsid w:val="00181542"/>
     <w:rsid w:val="00181AF0"/>
     <w:rsid w:val="00181E46"/>
     <w:rsid w:val="0018248C"/>
     <w:rsid w:val="00182926"/>
     <w:rsid w:val="00182EAD"/>
+    <w:rsid w:val="0018390B"/>
     <w:rsid w:val="00183A33"/>
     <w:rsid w:val="00183B65"/>
     <w:rsid w:val="00183BE8"/>
     <w:rsid w:val="00185037"/>
     <w:rsid w:val="00185D36"/>
     <w:rsid w:val="001864F5"/>
     <w:rsid w:val="00187389"/>
     <w:rsid w:val="00187D56"/>
     <w:rsid w:val="00190188"/>
     <w:rsid w:val="00190192"/>
     <w:rsid w:val="00190434"/>
     <w:rsid w:val="00190554"/>
     <w:rsid w:val="00190DC5"/>
     <w:rsid w:val="00190DCF"/>
     <w:rsid w:val="00191D29"/>
     <w:rsid w:val="00191E86"/>
     <w:rsid w:val="00191F46"/>
     <w:rsid w:val="00192216"/>
     <w:rsid w:val="0019234C"/>
     <w:rsid w:val="00192877"/>
     <w:rsid w:val="001933D9"/>
     <w:rsid w:val="001938B7"/>
     <w:rsid w:val="00193DC7"/>
     <w:rsid w:val="00193DE0"/>
     <w:rsid w:val="00193EB5"/>
@@ -29275,147 +29551,153 @@
     <w:rsid w:val="001C44AE"/>
     <w:rsid w:val="001C48B8"/>
     <w:rsid w:val="001C4B29"/>
     <w:rsid w:val="001C4D52"/>
     <w:rsid w:val="001C5226"/>
     <w:rsid w:val="001C537D"/>
     <w:rsid w:val="001C55DB"/>
     <w:rsid w:val="001C5906"/>
     <w:rsid w:val="001C61DE"/>
     <w:rsid w:val="001C6AE5"/>
     <w:rsid w:val="001C6DCC"/>
     <w:rsid w:val="001C7D0E"/>
     <w:rsid w:val="001D071B"/>
     <w:rsid w:val="001D0C65"/>
     <w:rsid w:val="001D1BEF"/>
     <w:rsid w:val="001D21D1"/>
     <w:rsid w:val="001D2500"/>
     <w:rsid w:val="001D2EE0"/>
     <w:rsid w:val="001D3025"/>
     <w:rsid w:val="001D3BC9"/>
     <w:rsid w:val="001D4059"/>
     <w:rsid w:val="001D50B0"/>
     <w:rsid w:val="001D55A2"/>
     <w:rsid w:val="001D5B17"/>
     <w:rsid w:val="001D6239"/>
+    <w:rsid w:val="001D678A"/>
     <w:rsid w:val="001D69EF"/>
     <w:rsid w:val="001D6AE2"/>
     <w:rsid w:val="001D6B59"/>
     <w:rsid w:val="001D7093"/>
     <w:rsid w:val="001D73C6"/>
     <w:rsid w:val="001D7649"/>
     <w:rsid w:val="001D7831"/>
     <w:rsid w:val="001D7B72"/>
     <w:rsid w:val="001E0098"/>
     <w:rsid w:val="001E12BE"/>
     <w:rsid w:val="001E13AD"/>
     <w:rsid w:val="001E1564"/>
     <w:rsid w:val="001E1D59"/>
     <w:rsid w:val="001E1F2E"/>
     <w:rsid w:val="001E21B4"/>
     <w:rsid w:val="001E25B1"/>
     <w:rsid w:val="001E2976"/>
     <w:rsid w:val="001E2D48"/>
     <w:rsid w:val="001E3090"/>
     <w:rsid w:val="001E3E19"/>
     <w:rsid w:val="001E4148"/>
     <w:rsid w:val="001E44D0"/>
     <w:rsid w:val="001E4981"/>
     <w:rsid w:val="001E4A13"/>
     <w:rsid w:val="001E5370"/>
     <w:rsid w:val="001E56BE"/>
     <w:rsid w:val="001E59B2"/>
+    <w:rsid w:val="001E6D43"/>
     <w:rsid w:val="001E6D4A"/>
     <w:rsid w:val="001E742A"/>
     <w:rsid w:val="001E79A5"/>
     <w:rsid w:val="001E7EF5"/>
     <w:rsid w:val="001E7FDE"/>
     <w:rsid w:val="001F0019"/>
     <w:rsid w:val="001F001E"/>
     <w:rsid w:val="001F038E"/>
     <w:rsid w:val="001F05C1"/>
     <w:rsid w:val="001F17FD"/>
     <w:rsid w:val="001F1B8E"/>
     <w:rsid w:val="001F276D"/>
     <w:rsid w:val="001F2776"/>
     <w:rsid w:val="001F375E"/>
     <w:rsid w:val="001F3901"/>
     <w:rsid w:val="001F4035"/>
     <w:rsid w:val="001F452E"/>
     <w:rsid w:val="001F4888"/>
     <w:rsid w:val="001F4D57"/>
     <w:rsid w:val="001F507E"/>
     <w:rsid w:val="001F5FC0"/>
     <w:rsid w:val="001F61FD"/>
     <w:rsid w:val="001F641F"/>
     <w:rsid w:val="001F677B"/>
     <w:rsid w:val="001F743D"/>
     <w:rsid w:val="001F7620"/>
     <w:rsid w:val="001F76AB"/>
     <w:rsid w:val="001F785E"/>
     <w:rsid w:val="001F7D27"/>
     <w:rsid w:val="00200813"/>
     <w:rsid w:val="00200A54"/>
     <w:rsid w:val="00200EBE"/>
     <w:rsid w:val="00200F92"/>
     <w:rsid w:val="002014FE"/>
     <w:rsid w:val="002016EF"/>
     <w:rsid w:val="00201AFF"/>
     <w:rsid w:val="00201B09"/>
     <w:rsid w:val="00201FB5"/>
     <w:rsid w:val="00201FF2"/>
     <w:rsid w:val="002022DF"/>
     <w:rsid w:val="002028FB"/>
     <w:rsid w:val="00202D47"/>
     <w:rsid w:val="00202D56"/>
     <w:rsid w:val="0020314F"/>
     <w:rsid w:val="0020323F"/>
     <w:rsid w:val="00203551"/>
+    <w:rsid w:val="002036A4"/>
     <w:rsid w:val="00203A0C"/>
     <w:rsid w:val="00204312"/>
     <w:rsid w:val="0020479A"/>
     <w:rsid w:val="002048B2"/>
     <w:rsid w:val="002052A7"/>
     <w:rsid w:val="00205323"/>
     <w:rsid w:val="00205879"/>
     <w:rsid w:val="00205FDA"/>
     <w:rsid w:val="002060C0"/>
     <w:rsid w:val="00206E5C"/>
     <w:rsid w:val="0020710A"/>
     <w:rsid w:val="00207B7E"/>
+    <w:rsid w:val="00210361"/>
     <w:rsid w:val="002105BE"/>
+    <w:rsid w:val="0021063A"/>
     <w:rsid w:val="00210BD7"/>
     <w:rsid w:val="00211108"/>
     <w:rsid w:val="002115FE"/>
     <w:rsid w:val="002119EF"/>
     <w:rsid w:val="00211B7F"/>
     <w:rsid w:val="00212171"/>
     <w:rsid w:val="00212CE1"/>
     <w:rsid w:val="00213045"/>
     <w:rsid w:val="00213632"/>
     <w:rsid w:val="00213662"/>
     <w:rsid w:val="00213A67"/>
+    <w:rsid w:val="00213E3C"/>
     <w:rsid w:val="00214875"/>
     <w:rsid w:val="00214B32"/>
     <w:rsid w:val="00214DE5"/>
     <w:rsid w:val="0021535D"/>
     <w:rsid w:val="00215B12"/>
     <w:rsid w:val="00215BF2"/>
     <w:rsid w:val="0021633E"/>
     <w:rsid w:val="0021685E"/>
     <w:rsid w:val="002169F8"/>
     <w:rsid w:val="00216A7B"/>
     <w:rsid w:val="00217649"/>
     <w:rsid w:val="0021794D"/>
     <w:rsid w:val="00217ABB"/>
     <w:rsid w:val="0022000D"/>
     <w:rsid w:val="0022021A"/>
     <w:rsid w:val="002206C9"/>
     <w:rsid w:val="002208BA"/>
     <w:rsid w:val="00221333"/>
     <w:rsid w:val="002214E5"/>
     <w:rsid w:val="002215A8"/>
     <w:rsid w:val="00222273"/>
     <w:rsid w:val="002228E1"/>
     <w:rsid w:val="00222B88"/>
     <w:rsid w:val="00222DA8"/>
     <w:rsid w:val="00222FBE"/>
@@ -29648,123 +29930,125 @@
     <w:rsid w:val="002B4038"/>
     <w:rsid w:val="002B4F4A"/>
     <w:rsid w:val="002B5B98"/>
     <w:rsid w:val="002B5EFC"/>
     <w:rsid w:val="002B6D2F"/>
     <w:rsid w:val="002B6D5C"/>
     <w:rsid w:val="002C03BF"/>
     <w:rsid w:val="002C0911"/>
     <w:rsid w:val="002C1276"/>
     <w:rsid w:val="002C13B6"/>
     <w:rsid w:val="002C155F"/>
     <w:rsid w:val="002C17F3"/>
     <w:rsid w:val="002C1858"/>
     <w:rsid w:val="002C1865"/>
     <w:rsid w:val="002C1C34"/>
     <w:rsid w:val="002C24CF"/>
     <w:rsid w:val="002C2879"/>
     <w:rsid w:val="002C32B5"/>
     <w:rsid w:val="002C3E4C"/>
     <w:rsid w:val="002C3F39"/>
     <w:rsid w:val="002C404F"/>
     <w:rsid w:val="002C414A"/>
     <w:rsid w:val="002C51B1"/>
     <w:rsid w:val="002C521F"/>
     <w:rsid w:val="002C5832"/>
-    <w:rsid w:val="002C5AC2"/>
     <w:rsid w:val="002C652F"/>
     <w:rsid w:val="002C6C6E"/>
     <w:rsid w:val="002C6F74"/>
     <w:rsid w:val="002C72E6"/>
     <w:rsid w:val="002C7304"/>
     <w:rsid w:val="002C7B52"/>
     <w:rsid w:val="002C7CFF"/>
     <w:rsid w:val="002D031B"/>
     <w:rsid w:val="002D0489"/>
     <w:rsid w:val="002D099E"/>
     <w:rsid w:val="002D0D07"/>
     <w:rsid w:val="002D1055"/>
     <w:rsid w:val="002D17D2"/>
     <w:rsid w:val="002D1B7E"/>
     <w:rsid w:val="002D297F"/>
     <w:rsid w:val="002D2A9D"/>
     <w:rsid w:val="002D2B3C"/>
     <w:rsid w:val="002D2BD3"/>
     <w:rsid w:val="002D3FBA"/>
     <w:rsid w:val="002D4C74"/>
     <w:rsid w:val="002D59FE"/>
     <w:rsid w:val="002D5DC8"/>
     <w:rsid w:val="002D67DF"/>
     <w:rsid w:val="002D6808"/>
     <w:rsid w:val="002D72A2"/>
     <w:rsid w:val="002D73B7"/>
     <w:rsid w:val="002D74AB"/>
     <w:rsid w:val="002D7C5B"/>
     <w:rsid w:val="002D7D03"/>
     <w:rsid w:val="002D7D25"/>
     <w:rsid w:val="002E2041"/>
     <w:rsid w:val="002E25D3"/>
     <w:rsid w:val="002E2745"/>
     <w:rsid w:val="002E29CF"/>
     <w:rsid w:val="002E2D42"/>
     <w:rsid w:val="002E3754"/>
     <w:rsid w:val="002E3876"/>
     <w:rsid w:val="002E3BDF"/>
     <w:rsid w:val="002E3C33"/>
     <w:rsid w:val="002E4144"/>
     <w:rsid w:val="002E449D"/>
     <w:rsid w:val="002E57C5"/>
     <w:rsid w:val="002E58A6"/>
     <w:rsid w:val="002E58BD"/>
     <w:rsid w:val="002E5A64"/>
     <w:rsid w:val="002E618D"/>
     <w:rsid w:val="002E631A"/>
     <w:rsid w:val="002E67A6"/>
+    <w:rsid w:val="002E6B2C"/>
     <w:rsid w:val="002E6F20"/>
     <w:rsid w:val="002E6FC9"/>
     <w:rsid w:val="002E6FFA"/>
     <w:rsid w:val="002E7138"/>
     <w:rsid w:val="002E7698"/>
     <w:rsid w:val="002E7816"/>
     <w:rsid w:val="002E79BA"/>
     <w:rsid w:val="002F05C6"/>
     <w:rsid w:val="002F0CEC"/>
     <w:rsid w:val="002F0EED"/>
     <w:rsid w:val="002F1403"/>
     <w:rsid w:val="002F164A"/>
     <w:rsid w:val="002F195E"/>
     <w:rsid w:val="002F215E"/>
     <w:rsid w:val="002F2A20"/>
     <w:rsid w:val="002F2DEF"/>
     <w:rsid w:val="002F3315"/>
     <w:rsid w:val="002F33A4"/>
     <w:rsid w:val="002F3433"/>
     <w:rsid w:val="002F3890"/>
+    <w:rsid w:val="002F39C6"/>
     <w:rsid w:val="002F3BAF"/>
     <w:rsid w:val="002F3EF5"/>
     <w:rsid w:val="002F432C"/>
     <w:rsid w:val="002F460B"/>
+    <w:rsid w:val="002F4C83"/>
     <w:rsid w:val="002F4F98"/>
     <w:rsid w:val="002F5141"/>
     <w:rsid w:val="002F58E0"/>
     <w:rsid w:val="002F5921"/>
     <w:rsid w:val="002F677F"/>
     <w:rsid w:val="002F67D2"/>
     <w:rsid w:val="002F71E0"/>
     <w:rsid w:val="002F75FB"/>
     <w:rsid w:val="00300761"/>
     <w:rsid w:val="003007DC"/>
     <w:rsid w:val="00300D98"/>
     <w:rsid w:val="00300E7C"/>
     <w:rsid w:val="0030133C"/>
     <w:rsid w:val="00301501"/>
     <w:rsid w:val="003018A4"/>
     <w:rsid w:val="00301931"/>
     <w:rsid w:val="00301B4D"/>
     <w:rsid w:val="00301C2C"/>
     <w:rsid w:val="00302709"/>
     <w:rsid w:val="00302C4E"/>
     <w:rsid w:val="003030C9"/>
     <w:rsid w:val="0030386D"/>
     <w:rsid w:val="00303C3D"/>
     <w:rsid w:val="00303D78"/>
     <w:rsid w:val="00304398"/>
@@ -29778,50 +30062,51 @@
     <w:rsid w:val="00305D00"/>
     <w:rsid w:val="00305D8A"/>
     <w:rsid w:val="00305DAC"/>
     <w:rsid w:val="00305DFC"/>
     <w:rsid w:val="00306218"/>
     <w:rsid w:val="003066B4"/>
     <w:rsid w:val="003070B0"/>
     <w:rsid w:val="003077B9"/>
     <w:rsid w:val="00307B90"/>
     <w:rsid w:val="00307F54"/>
     <w:rsid w:val="0031019F"/>
     <w:rsid w:val="00310944"/>
     <w:rsid w:val="00311C44"/>
     <w:rsid w:val="003121D1"/>
     <w:rsid w:val="0031246D"/>
     <w:rsid w:val="003135FE"/>
     <w:rsid w:val="003137C5"/>
     <w:rsid w:val="00313846"/>
     <w:rsid w:val="00313D61"/>
     <w:rsid w:val="00314899"/>
     <w:rsid w:val="00314AFF"/>
     <w:rsid w:val="00314F50"/>
     <w:rsid w:val="00315038"/>
     <w:rsid w:val="00315187"/>
     <w:rsid w:val="003151C6"/>
+    <w:rsid w:val="00315E25"/>
     <w:rsid w:val="0031638F"/>
     <w:rsid w:val="00316BBD"/>
     <w:rsid w:val="00316EC7"/>
     <w:rsid w:val="0031721B"/>
     <w:rsid w:val="00317604"/>
     <w:rsid w:val="0032058B"/>
     <w:rsid w:val="00320B04"/>
     <w:rsid w:val="00320C77"/>
     <w:rsid w:val="00320FAB"/>
     <w:rsid w:val="003218BB"/>
     <w:rsid w:val="00321B03"/>
     <w:rsid w:val="00321C9E"/>
     <w:rsid w:val="003226E7"/>
     <w:rsid w:val="003229A4"/>
     <w:rsid w:val="00322DC1"/>
     <w:rsid w:val="00323324"/>
     <w:rsid w:val="00323B02"/>
     <w:rsid w:val="00323D32"/>
     <w:rsid w:val="00323F32"/>
     <w:rsid w:val="00324E0B"/>
     <w:rsid w:val="00324F3B"/>
     <w:rsid w:val="0032537F"/>
     <w:rsid w:val="003256F6"/>
     <w:rsid w:val="00325D8B"/>
     <w:rsid w:val="00325FC0"/>
@@ -29937,146 +30222,152 @@
     <w:rsid w:val="00366438"/>
     <w:rsid w:val="003667EC"/>
     <w:rsid w:val="0036680D"/>
     <w:rsid w:val="00366BCB"/>
     <w:rsid w:val="00366D61"/>
     <w:rsid w:val="003672E8"/>
     <w:rsid w:val="00370537"/>
     <w:rsid w:val="003707F3"/>
     <w:rsid w:val="00370A05"/>
     <w:rsid w:val="00370D1A"/>
     <w:rsid w:val="00370F13"/>
     <w:rsid w:val="00371919"/>
     <w:rsid w:val="0037198B"/>
     <w:rsid w:val="003721CD"/>
     <w:rsid w:val="00372EB8"/>
     <w:rsid w:val="003730C6"/>
     <w:rsid w:val="00373614"/>
     <w:rsid w:val="00373A87"/>
     <w:rsid w:val="00373CB9"/>
     <w:rsid w:val="00374035"/>
     <w:rsid w:val="003741AB"/>
     <w:rsid w:val="003741C3"/>
     <w:rsid w:val="0037434A"/>
     <w:rsid w:val="00374685"/>
     <w:rsid w:val="003746E9"/>
+    <w:rsid w:val="00374AB7"/>
     <w:rsid w:val="003754BC"/>
     <w:rsid w:val="003758F9"/>
     <w:rsid w:val="0037598B"/>
     <w:rsid w:val="00375BAD"/>
     <w:rsid w:val="003764F5"/>
     <w:rsid w:val="0037670C"/>
     <w:rsid w:val="00376AED"/>
     <w:rsid w:val="00376E2C"/>
     <w:rsid w:val="00380DD8"/>
     <w:rsid w:val="003813D4"/>
     <w:rsid w:val="003814F8"/>
     <w:rsid w:val="0038177E"/>
     <w:rsid w:val="00381CF5"/>
     <w:rsid w:val="00381D7E"/>
     <w:rsid w:val="0038240E"/>
     <w:rsid w:val="00382B53"/>
     <w:rsid w:val="00382F54"/>
     <w:rsid w:val="00384045"/>
     <w:rsid w:val="0038418A"/>
     <w:rsid w:val="00384506"/>
     <w:rsid w:val="0038507D"/>
     <w:rsid w:val="003850AA"/>
     <w:rsid w:val="0038572F"/>
     <w:rsid w:val="00385C3B"/>
     <w:rsid w:val="00385D99"/>
     <w:rsid w:val="0038653F"/>
     <w:rsid w:val="00386995"/>
     <w:rsid w:val="003869AF"/>
     <w:rsid w:val="00386BE1"/>
     <w:rsid w:val="00387453"/>
     <w:rsid w:val="003878F6"/>
     <w:rsid w:val="00387FB4"/>
     <w:rsid w:val="00390590"/>
     <w:rsid w:val="00390A4E"/>
     <w:rsid w:val="00390D45"/>
     <w:rsid w:val="0039101A"/>
     <w:rsid w:val="00391DAF"/>
     <w:rsid w:val="003920F0"/>
     <w:rsid w:val="00392559"/>
+    <w:rsid w:val="00392795"/>
     <w:rsid w:val="00392DC5"/>
     <w:rsid w:val="0039371E"/>
     <w:rsid w:val="0039398B"/>
     <w:rsid w:val="00393B8F"/>
     <w:rsid w:val="00393C0A"/>
     <w:rsid w:val="003945EC"/>
+    <w:rsid w:val="00394E03"/>
     <w:rsid w:val="00396728"/>
     <w:rsid w:val="00396849"/>
     <w:rsid w:val="0039704F"/>
     <w:rsid w:val="00397132"/>
     <w:rsid w:val="003973AC"/>
     <w:rsid w:val="003978CF"/>
     <w:rsid w:val="00397A98"/>
     <w:rsid w:val="00397AB8"/>
     <w:rsid w:val="00397AE0"/>
     <w:rsid w:val="00397DF3"/>
     <w:rsid w:val="003A0841"/>
     <w:rsid w:val="003A0874"/>
     <w:rsid w:val="003A0FCC"/>
     <w:rsid w:val="003A102A"/>
     <w:rsid w:val="003A2781"/>
     <w:rsid w:val="003A2A75"/>
     <w:rsid w:val="003A2D2B"/>
     <w:rsid w:val="003A31B7"/>
+    <w:rsid w:val="003A3917"/>
     <w:rsid w:val="003A3BFF"/>
     <w:rsid w:val="003A4299"/>
     <w:rsid w:val="003A44D0"/>
     <w:rsid w:val="003A4705"/>
     <w:rsid w:val="003A47ED"/>
     <w:rsid w:val="003A481A"/>
     <w:rsid w:val="003A4AC6"/>
     <w:rsid w:val="003A4B66"/>
+    <w:rsid w:val="003A4E8E"/>
     <w:rsid w:val="003A5AC4"/>
     <w:rsid w:val="003A5C11"/>
     <w:rsid w:val="003A66C8"/>
     <w:rsid w:val="003A6801"/>
     <w:rsid w:val="003A6FA7"/>
     <w:rsid w:val="003A7EA0"/>
     <w:rsid w:val="003B0438"/>
     <w:rsid w:val="003B0898"/>
     <w:rsid w:val="003B09FF"/>
     <w:rsid w:val="003B0A3B"/>
     <w:rsid w:val="003B14CE"/>
     <w:rsid w:val="003B1D03"/>
     <w:rsid w:val="003B1E68"/>
     <w:rsid w:val="003B1E83"/>
     <w:rsid w:val="003B2440"/>
     <w:rsid w:val="003B29E6"/>
     <w:rsid w:val="003B310A"/>
     <w:rsid w:val="003B312A"/>
     <w:rsid w:val="003B3427"/>
     <w:rsid w:val="003B3773"/>
     <w:rsid w:val="003B3797"/>
     <w:rsid w:val="003B43C6"/>
     <w:rsid w:val="003B56A7"/>
     <w:rsid w:val="003B592C"/>
     <w:rsid w:val="003B5DB4"/>
+    <w:rsid w:val="003B5ED8"/>
     <w:rsid w:val="003B63DE"/>
     <w:rsid w:val="003B6CF4"/>
     <w:rsid w:val="003B758E"/>
     <w:rsid w:val="003B7672"/>
     <w:rsid w:val="003B7E7C"/>
     <w:rsid w:val="003C0549"/>
     <w:rsid w:val="003C063A"/>
     <w:rsid w:val="003C082E"/>
     <w:rsid w:val="003C0886"/>
     <w:rsid w:val="003C0901"/>
     <w:rsid w:val="003C113C"/>
     <w:rsid w:val="003C11A6"/>
     <w:rsid w:val="003C2307"/>
     <w:rsid w:val="003C23B2"/>
     <w:rsid w:val="003C309C"/>
     <w:rsid w:val="003C3178"/>
     <w:rsid w:val="003C3ABF"/>
     <w:rsid w:val="003C40A9"/>
     <w:rsid w:val="003C48D6"/>
     <w:rsid w:val="003C4D74"/>
     <w:rsid w:val="003C5368"/>
     <w:rsid w:val="003C5500"/>
     <w:rsid w:val="003C5810"/>
     <w:rsid w:val="003C5E1E"/>
     <w:rsid w:val="003C6101"/>
@@ -30239,51 +30530,50 @@
     <w:rsid w:val="00424676"/>
     <w:rsid w:val="004251D7"/>
     <w:rsid w:val="00425514"/>
     <w:rsid w:val="00425679"/>
     <w:rsid w:val="00425C7A"/>
     <w:rsid w:val="00425D98"/>
     <w:rsid w:val="00426184"/>
     <w:rsid w:val="00426192"/>
     <w:rsid w:val="004261A9"/>
     <w:rsid w:val="00426815"/>
     <w:rsid w:val="0042691A"/>
     <w:rsid w:val="00426D49"/>
     <w:rsid w:val="00427738"/>
     <w:rsid w:val="00427FDA"/>
     <w:rsid w:val="004304A3"/>
     <w:rsid w:val="00430773"/>
     <w:rsid w:val="0043085E"/>
     <w:rsid w:val="004308CB"/>
     <w:rsid w:val="00430BC8"/>
     <w:rsid w:val="004317E4"/>
     <w:rsid w:val="00431EB4"/>
     <w:rsid w:val="0043251A"/>
     <w:rsid w:val="004329A5"/>
     <w:rsid w:val="00432B2B"/>
     <w:rsid w:val="00432DF7"/>
-    <w:rsid w:val="004334BB"/>
     <w:rsid w:val="0043350C"/>
     <w:rsid w:val="00433757"/>
     <w:rsid w:val="00433A47"/>
     <w:rsid w:val="00433D49"/>
     <w:rsid w:val="004346E8"/>
     <w:rsid w:val="00434A20"/>
     <w:rsid w:val="00434C57"/>
     <w:rsid w:val="00434CA6"/>
     <w:rsid w:val="00435270"/>
     <w:rsid w:val="00435716"/>
     <w:rsid w:val="004357E8"/>
     <w:rsid w:val="00435C46"/>
     <w:rsid w:val="00435DA6"/>
     <w:rsid w:val="00435E08"/>
     <w:rsid w:val="00436AAA"/>
     <w:rsid w:val="004370DA"/>
     <w:rsid w:val="0043720D"/>
     <w:rsid w:val="0044056C"/>
     <w:rsid w:val="00440CA2"/>
     <w:rsid w:val="00440DBE"/>
     <w:rsid w:val="00441612"/>
     <w:rsid w:val="00441883"/>
     <w:rsid w:val="00441AE2"/>
     <w:rsid w:val="00441C35"/>
     <w:rsid w:val="00441CA5"/>
@@ -30316,50 +30606,51 @@
     <w:rsid w:val="0045097F"/>
     <w:rsid w:val="004517CD"/>
     <w:rsid w:val="00451F2D"/>
     <w:rsid w:val="0045231F"/>
     <w:rsid w:val="004525F4"/>
     <w:rsid w:val="00452A75"/>
     <w:rsid w:val="004530BE"/>
     <w:rsid w:val="0045374F"/>
     <w:rsid w:val="004537FC"/>
     <w:rsid w:val="0045437F"/>
     <w:rsid w:val="004553B6"/>
     <w:rsid w:val="004553D2"/>
     <w:rsid w:val="00455920"/>
     <w:rsid w:val="00455A03"/>
     <w:rsid w:val="0045665D"/>
     <w:rsid w:val="00456A03"/>
     <w:rsid w:val="0045734E"/>
     <w:rsid w:val="00457696"/>
     <w:rsid w:val="00457819"/>
     <w:rsid w:val="00457E8C"/>
     <w:rsid w:val="004614BC"/>
     <w:rsid w:val="0046167D"/>
     <w:rsid w:val="004619F8"/>
     <w:rsid w:val="00462146"/>
     <w:rsid w:val="0046224A"/>
+    <w:rsid w:val="00462385"/>
     <w:rsid w:val="004626EE"/>
     <w:rsid w:val="004626F9"/>
     <w:rsid w:val="0046300D"/>
     <w:rsid w:val="0046341C"/>
     <w:rsid w:val="0046359E"/>
     <w:rsid w:val="004638EB"/>
     <w:rsid w:val="00463A6E"/>
     <w:rsid w:val="00463B01"/>
     <w:rsid w:val="00464727"/>
     <w:rsid w:val="00464ABE"/>
     <w:rsid w:val="00464D67"/>
     <w:rsid w:val="00464E48"/>
     <w:rsid w:val="00465403"/>
     <w:rsid w:val="0046557B"/>
     <w:rsid w:val="004656E9"/>
     <w:rsid w:val="00465821"/>
     <w:rsid w:val="004663B1"/>
     <w:rsid w:val="00466BCD"/>
     <w:rsid w:val="00466D67"/>
     <w:rsid w:val="004673F4"/>
     <w:rsid w:val="00467FE5"/>
     <w:rsid w:val="004701D2"/>
     <w:rsid w:val="004702DD"/>
     <w:rsid w:val="00470E20"/>
     <w:rsid w:val="00471474"/>
@@ -30377,88 +30668,90 @@
     <w:rsid w:val="00475982"/>
     <w:rsid w:val="00475DA4"/>
     <w:rsid w:val="00476122"/>
     <w:rsid w:val="0047632F"/>
     <w:rsid w:val="0047659A"/>
     <w:rsid w:val="00476EA7"/>
     <w:rsid w:val="00477992"/>
     <w:rsid w:val="00477DDF"/>
     <w:rsid w:val="00480784"/>
     <w:rsid w:val="0048091F"/>
     <w:rsid w:val="004809C0"/>
     <w:rsid w:val="00480A31"/>
     <w:rsid w:val="00480A60"/>
     <w:rsid w:val="00480E10"/>
     <w:rsid w:val="0048135A"/>
     <w:rsid w:val="00481425"/>
     <w:rsid w:val="00481615"/>
     <w:rsid w:val="00482875"/>
     <w:rsid w:val="00482C3E"/>
     <w:rsid w:val="00482F90"/>
     <w:rsid w:val="00483D99"/>
     <w:rsid w:val="004845EC"/>
     <w:rsid w:val="0048460D"/>
     <w:rsid w:val="00484D96"/>
     <w:rsid w:val="00484F96"/>
+    <w:rsid w:val="004850F3"/>
     <w:rsid w:val="00485996"/>
     <w:rsid w:val="0048642D"/>
     <w:rsid w:val="00487455"/>
     <w:rsid w:val="00487A54"/>
     <w:rsid w:val="00490EB5"/>
     <w:rsid w:val="0049109E"/>
     <w:rsid w:val="004919E2"/>
     <w:rsid w:val="00491C81"/>
     <w:rsid w:val="00491D32"/>
     <w:rsid w:val="00492CC3"/>
     <w:rsid w:val="00493044"/>
     <w:rsid w:val="00493238"/>
     <w:rsid w:val="00493421"/>
     <w:rsid w:val="00493515"/>
     <w:rsid w:val="00493B0A"/>
     <w:rsid w:val="00493CCD"/>
     <w:rsid w:val="00493D08"/>
     <w:rsid w:val="00494207"/>
     <w:rsid w:val="00494B2F"/>
     <w:rsid w:val="00495251"/>
     <w:rsid w:val="0049540A"/>
     <w:rsid w:val="004956F6"/>
     <w:rsid w:val="00495A72"/>
     <w:rsid w:val="00495FD4"/>
     <w:rsid w:val="004963C0"/>
     <w:rsid w:val="0049777A"/>
     <w:rsid w:val="00497BD7"/>
     <w:rsid w:val="00497CF1"/>
     <w:rsid w:val="00497F56"/>
     <w:rsid w:val="004A000D"/>
     <w:rsid w:val="004A00A6"/>
     <w:rsid w:val="004A0123"/>
     <w:rsid w:val="004A019D"/>
     <w:rsid w:val="004A027B"/>
     <w:rsid w:val="004A07FA"/>
     <w:rsid w:val="004A0A95"/>
     <w:rsid w:val="004A0E01"/>
     <w:rsid w:val="004A0EDF"/>
+    <w:rsid w:val="004A1044"/>
     <w:rsid w:val="004A12D8"/>
     <w:rsid w:val="004A22D8"/>
     <w:rsid w:val="004A254C"/>
     <w:rsid w:val="004A2DAA"/>
     <w:rsid w:val="004A3325"/>
     <w:rsid w:val="004A34AA"/>
     <w:rsid w:val="004A38BA"/>
     <w:rsid w:val="004A3E72"/>
     <w:rsid w:val="004A41FD"/>
     <w:rsid w:val="004A5164"/>
     <w:rsid w:val="004A54AD"/>
     <w:rsid w:val="004A551A"/>
     <w:rsid w:val="004A556D"/>
     <w:rsid w:val="004A573D"/>
     <w:rsid w:val="004A6777"/>
     <w:rsid w:val="004A6B25"/>
     <w:rsid w:val="004A6BBD"/>
     <w:rsid w:val="004A6D55"/>
     <w:rsid w:val="004A7940"/>
     <w:rsid w:val="004A7A85"/>
     <w:rsid w:val="004B08CA"/>
     <w:rsid w:val="004B0B66"/>
     <w:rsid w:val="004B0F71"/>
     <w:rsid w:val="004B1455"/>
     <w:rsid w:val="004B1CBB"/>
@@ -30586,57 +30879,59 @@
     <w:rsid w:val="00504258"/>
     <w:rsid w:val="0050438D"/>
     <w:rsid w:val="005043CE"/>
     <w:rsid w:val="00504788"/>
     <w:rsid w:val="00504DDC"/>
     <w:rsid w:val="00504FC3"/>
     <w:rsid w:val="005052B1"/>
     <w:rsid w:val="00506534"/>
     <w:rsid w:val="00506646"/>
     <w:rsid w:val="0050681A"/>
     <w:rsid w:val="00506B17"/>
     <w:rsid w:val="00506FF3"/>
     <w:rsid w:val="005074EF"/>
     <w:rsid w:val="00507A5B"/>
     <w:rsid w:val="00507FA3"/>
     <w:rsid w:val="00510161"/>
     <w:rsid w:val="0051083C"/>
     <w:rsid w:val="00511804"/>
     <w:rsid w:val="00511B4C"/>
     <w:rsid w:val="00511CB9"/>
     <w:rsid w:val="00511D19"/>
     <w:rsid w:val="00511E32"/>
     <w:rsid w:val="005120C8"/>
     <w:rsid w:val="00512308"/>
     <w:rsid w:val="0051230C"/>
+    <w:rsid w:val="00512D74"/>
     <w:rsid w:val="005131F9"/>
     <w:rsid w:val="00513338"/>
     <w:rsid w:val="00513377"/>
     <w:rsid w:val="005134C2"/>
     <w:rsid w:val="00513833"/>
     <w:rsid w:val="00513BB2"/>
     <w:rsid w:val="00514136"/>
+    <w:rsid w:val="0051463C"/>
     <w:rsid w:val="00514D92"/>
     <w:rsid w:val="00514E28"/>
     <w:rsid w:val="005150C5"/>
     <w:rsid w:val="005151D4"/>
     <w:rsid w:val="0051584A"/>
     <w:rsid w:val="00515B56"/>
     <w:rsid w:val="00515EC3"/>
     <w:rsid w:val="00515F38"/>
     <w:rsid w:val="00516279"/>
     <w:rsid w:val="00516726"/>
     <w:rsid w:val="00516ABE"/>
     <w:rsid w:val="00516B0E"/>
     <w:rsid w:val="00516FE0"/>
     <w:rsid w:val="00517757"/>
     <w:rsid w:val="00517BA1"/>
     <w:rsid w:val="00517D1A"/>
     <w:rsid w:val="00520ADE"/>
     <w:rsid w:val="00521658"/>
     <w:rsid w:val="00521D49"/>
     <w:rsid w:val="005221F3"/>
     <w:rsid w:val="005229AF"/>
     <w:rsid w:val="00522E2B"/>
     <w:rsid w:val="0052358C"/>
     <w:rsid w:val="00523CF0"/>
     <w:rsid w:val="0052449B"/>
@@ -30652,82 +30947,84 @@
     <w:rsid w:val="005302F1"/>
     <w:rsid w:val="00530409"/>
     <w:rsid w:val="005304DD"/>
     <w:rsid w:val="00530D68"/>
     <w:rsid w:val="00530EC5"/>
     <w:rsid w:val="0053115E"/>
     <w:rsid w:val="00531B19"/>
     <w:rsid w:val="005320F4"/>
     <w:rsid w:val="0053228F"/>
     <w:rsid w:val="00532305"/>
     <w:rsid w:val="00532330"/>
     <w:rsid w:val="00532372"/>
     <w:rsid w:val="005323EE"/>
     <w:rsid w:val="0053303F"/>
     <w:rsid w:val="005339FA"/>
     <w:rsid w:val="00533B85"/>
     <w:rsid w:val="00533F7B"/>
     <w:rsid w:val="00534705"/>
     <w:rsid w:val="0053470F"/>
     <w:rsid w:val="00535288"/>
     <w:rsid w:val="00535A03"/>
     <w:rsid w:val="00535EBD"/>
     <w:rsid w:val="00536D7A"/>
     <w:rsid w:val="00537222"/>
     <w:rsid w:val="0053742F"/>
+    <w:rsid w:val="005375E8"/>
     <w:rsid w:val="005376C9"/>
     <w:rsid w:val="005378E6"/>
     <w:rsid w:val="0053797D"/>
     <w:rsid w:val="005402A0"/>
     <w:rsid w:val="00540416"/>
     <w:rsid w:val="005405EC"/>
     <w:rsid w:val="00540B0E"/>
     <w:rsid w:val="00540F15"/>
     <w:rsid w:val="00540FA9"/>
     <w:rsid w:val="005419AD"/>
     <w:rsid w:val="00541BAD"/>
     <w:rsid w:val="0054200A"/>
     <w:rsid w:val="005425BA"/>
     <w:rsid w:val="005441C3"/>
     <w:rsid w:val="005442F1"/>
     <w:rsid w:val="0054439B"/>
     <w:rsid w:val="00544519"/>
     <w:rsid w:val="00544A11"/>
     <w:rsid w:val="00544C0A"/>
     <w:rsid w:val="00544F06"/>
     <w:rsid w:val="00545746"/>
     <w:rsid w:val="005457A9"/>
     <w:rsid w:val="00545BDA"/>
     <w:rsid w:val="005460EF"/>
     <w:rsid w:val="00546250"/>
     <w:rsid w:val="00546AB2"/>
     <w:rsid w:val="00550627"/>
     <w:rsid w:val="005507F7"/>
     <w:rsid w:val="00550D9E"/>
     <w:rsid w:val="00550E35"/>
     <w:rsid w:val="00550EFD"/>
     <w:rsid w:val="00551314"/>
+    <w:rsid w:val="00551330"/>
     <w:rsid w:val="005516ED"/>
     <w:rsid w:val="00551CAB"/>
     <w:rsid w:val="00552010"/>
     <w:rsid w:val="0055255A"/>
     <w:rsid w:val="00552978"/>
     <w:rsid w:val="0055299F"/>
     <w:rsid w:val="00552B74"/>
     <w:rsid w:val="00552E2A"/>
     <w:rsid w:val="00553E47"/>
     <w:rsid w:val="005540D1"/>
     <w:rsid w:val="00554979"/>
     <w:rsid w:val="005549FA"/>
     <w:rsid w:val="00554AF0"/>
     <w:rsid w:val="00555255"/>
     <w:rsid w:val="0055555E"/>
     <w:rsid w:val="0055602E"/>
     <w:rsid w:val="005563A4"/>
     <w:rsid w:val="00556773"/>
     <w:rsid w:val="005569DF"/>
     <w:rsid w:val="00556B58"/>
     <w:rsid w:val="00556D31"/>
     <w:rsid w:val="00557039"/>
     <w:rsid w:val="005574BA"/>
     <w:rsid w:val="005576FE"/>
     <w:rsid w:val="005579E4"/>
@@ -30764,50 +31061,51 @@
     <w:rsid w:val="005703BE"/>
     <w:rsid w:val="00570761"/>
     <w:rsid w:val="00570EB4"/>
     <w:rsid w:val="005712A6"/>
     <w:rsid w:val="00571316"/>
     <w:rsid w:val="0057140A"/>
     <w:rsid w:val="00571BEC"/>
     <w:rsid w:val="005720FA"/>
     <w:rsid w:val="005729DA"/>
     <w:rsid w:val="00572C13"/>
     <w:rsid w:val="0057357A"/>
     <w:rsid w:val="0057361C"/>
     <w:rsid w:val="00573686"/>
     <w:rsid w:val="0057382C"/>
     <w:rsid w:val="00573B08"/>
     <w:rsid w:val="005741C5"/>
     <w:rsid w:val="005749F2"/>
     <w:rsid w:val="0057570C"/>
     <w:rsid w:val="00575ADB"/>
     <w:rsid w:val="00575AE4"/>
     <w:rsid w:val="00575D06"/>
     <w:rsid w:val="00575FD2"/>
     <w:rsid w:val="005761E6"/>
     <w:rsid w:val="005762C5"/>
     <w:rsid w:val="0057655E"/>
+    <w:rsid w:val="00577442"/>
     <w:rsid w:val="0057754E"/>
     <w:rsid w:val="0057785B"/>
     <w:rsid w:val="00577A36"/>
     <w:rsid w:val="00577ACB"/>
     <w:rsid w:val="005802CA"/>
     <w:rsid w:val="0058051A"/>
     <w:rsid w:val="00580600"/>
     <w:rsid w:val="00581369"/>
     <w:rsid w:val="00581690"/>
     <w:rsid w:val="005816B4"/>
     <w:rsid w:val="00581840"/>
     <w:rsid w:val="00581AFD"/>
     <w:rsid w:val="0058230A"/>
     <w:rsid w:val="0058310F"/>
     <w:rsid w:val="0058323E"/>
     <w:rsid w:val="00583311"/>
     <w:rsid w:val="00583917"/>
     <w:rsid w:val="0058463F"/>
     <w:rsid w:val="005847F9"/>
     <w:rsid w:val="00584C4A"/>
     <w:rsid w:val="005851F6"/>
     <w:rsid w:val="00585D18"/>
     <w:rsid w:val="005875DD"/>
     <w:rsid w:val="00590190"/>
     <w:rsid w:val="00590927"/>
@@ -30923,50 +31221,51 @@
     <w:rsid w:val="005C7BD2"/>
     <w:rsid w:val="005C7BFD"/>
     <w:rsid w:val="005C7DF3"/>
     <w:rsid w:val="005C7E72"/>
     <w:rsid w:val="005D02F7"/>
     <w:rsid w:val="005D11B4"/>
     <w:rsid w:val="005D1B3D"/>
     <w:rsid w:val="005D1C73"/>
     <w:rsid w:val="005D20CA"/>
     <w:rsid w:val="005D293C"/>
     <w:rsid w:val="005D2A12"/>
     <w:rsid w:val="005D2CC1"/>
     <w:rsid w:val="005D3A22"/>
     <w:rsid w:val="005D3A7D"/>
     <w:rsid w:val="005D3C8F"/>
     <w:rsid w:val="005D3CA8"/>
     <w:rsid w:val="005D4189"/>
     <w:rsid w:val="005D445E"/>
     <w:rsid w:val="005D4B8A"/>
     <w:rsid w:val="005D50E9"/>
     <w:rsid w:val="005D532F"/>
     <w:rsid w:val="005D59B0"/>
     <w:rsid w:val="005D5D9A"/>
     <w:rsid w:val="005D632A"/>
     <w:rsid w:val="005D73E1"/>
+    <w:rsid w:val="005D7787"/>
     <w:rsid w:val="005E044D"/>
     <w:rsid w:val="005E069F"/>
     <w:rsid w:val="005E104A"/>
     <w:rsid w:val="005E1050"/>
     <w:rsid w:val="005E10B3"/>
     <w:rsid w:val="005E22E8"/>
     <w:rsid w:val="005E24DF"/>
     <w:rsid w:val="005E27B4"/>
     <w:rsid w:val="005E2CE6"/>
     <w:rsid w:val="005E31A5"/>
     <w:rsid w:val="005E3431"/>
     <w:rsid w:val="005E36DC"/>
     <w:rsid w:val="005E3B6E"/>
     <w:rsid w:val="005E53DA"/>
     <w:rsid w:val="005E54AD"/>
     <w:rsid w:val="005E560E"/>
     <w:rsid w:val="005E566F"/>
     <w:rsid w:val="005E61C8"/>
     <w:rsid w:val="005E648B"/>
     <w:rsid w:val="005E7362"/>
     <w:rsid w:val="005E7680"/>
     <w:rsid w:val="005F0209"/>
     <w:rsid w:val="005F04C2"/>
     <w:rsid w:val="005F0C1B"/>
     <w:rsid w:val="005F1251"/>
@@ -31435,50 +31734,51 @@
     <w:rsid w:val="006F26B2"/>
     <w:rsid w:val="006F2859"/>
     <w:rsid w:val="006F3ABD"/>
     <w:rsid w:val="006F493B"/>
     <w:rsid w:val="006F4EB3"/>
     <w:rsid w:val="006F52F2"/>
     <w:rsid w:val="006F5315"/>
     <w:rsid w:val="006F5AA2"/>
     <w:rsid w:val="006F5ADA"/>
     <w:rsid w:val="006F661A"/>
     <w:rsid w:val="006F6959"/>
     <w:rsid w:val="006F7178"/>
     <w:rsid w:val="006F72C4"/>
     <w:rsid w:val="006F78A4"/>
     <w:rsid w:val="0070006F"/>
     <w:rsid w:val="007002A0"/>
     <w:rsid w:val="007002E9"/>
     <w:rsid w:val="007003D9"/>
     <w:rsid w:val="007013E8"/>
     <w:rsid w:val="00701768"/>
     <w:rsid w:val="00702312"/>
     <w:rsid w:val="00702DA9"/>
     <w:rsid w:val="00702E47"/>
     <w:rsid w:val="00702EEE"/>
     <w:rsid w:val="00703D37"/>
+    <w:rsid w:val="0070431E"/>
     <w:rsid w:val="007043AC"/>
     <w:rsid w:val="00705B70"/>
     <w:rsid w:val="00705E5A"/>
     <w:rsid w:val="007071CB"/>
     <w:rsid w:val="00707E24"/>
     <w:rsid w:val="00707F26"/>
     <w:rsid w:val="007101EC"/>
     <w:rsid w:val="007107ED"/>
     <w:rsid w:val="00710C34"/>
     <w:rsid w:val="00710EA6"/>
     <w:rsid w:val="007113DC"/>
     <w:rsid w:val="007117FB"/>
     <w:rsid w:val="00711900"/>
     <w:rsid w:val="00711AAE"/>
     <w:rsid w:val="00711CD2"/>
     <w:rsid w:val="007121CD"/>
     <w:rsid w:val="007125D8"/>
     <w:rsid w:val="00712647"/>
     <w:rsid w:val="00712921"/>
     <w:rsid w:val="00712B87"/>
     <w:rsid w:val="00712D65"/>
     <w:rsid w:val="00713D0C"/>
     <w:rsid w:val="007144ED"/>
     <w:rsid w:val="0071462A"/>
     <w:rsid w:val="007156D4"/>
@@ -31521,186 +31821,189 @@
     <w:rsid w:val="007268B3"/>
     <w:rsid w:val="00726F22"/>
     <w:rsid w:val="00727662"/>
     <w:rsid w:val="00730B55"/>
     <w:rsid w:val="00730C42"/>
     <w:rsid w:val="007314FB"/>
     <w:rsid w:val="00731D28"/>
     <w:rsid w:val="00731D8C"/>
     <w:rsid w:val="0073200B"/>
     <w:rsid w:val="007320F9"/>
     <w:rsid w:val="0073219F"/>
     <w:rsid w:val="00733367"/>
     <w:rsid w:val="00733561"/>
     <w:rsid w:val="00734547"/>
     <w:rsid w:val="00735109"/>
     <w:rsid w:val="007351C7"/>
     <w:rsid w:val="0073555B"/>
     <w:rsid w:val="00735765"/>
     <w:rsid w:val="00736266"/>
     <w:rsid w:val="0073677B"/>
     <w:rsid w:val="00736BEF"/>
     <w:rsid w:val="00736CED"/>
     <w:rsid w:val="007376E2"/>
     <w:rsid w:val="007377DA"/>
     <w:rsid w:val="00737A35"/>
+    <w:rsid w:val="0074010D"/>
     <w:rsid w:val="007409C0"/>
     <w:rsid w:val="00740B58"/>
     <w:rsid w:val="00740D0C"/>
     <w:rsid w:val="00740FFE"/>
     <w:rsid w:val="00741074"/>
     <w:rsid w:val="00741244"/>
     <w:rsid w:val="007418B6"/>
     <w:rsid w:val="0074213D"/>
     <w:rsid w:val="00742279"/>
     <w:rsid w:val="007423F4"/>
+    <w:rsid w:val="007423FE"/>
     <w:rsid w:val="00742503"/>
     <w:rsid w:val="0074264F"/>
     <w:rsid w:val="00742882"/>
     <w:rsid w:val="00742D32"/>
     <w:rsid w:val="00743276"/>
     <w:rsid w:val="007436D2"/>
     <w:rsid w:val="007439B5"/>
     <w:rsid w:val="00743ACA"/>
     <w:rsid w:val="00743C39"/>
     <w:rsid w:val="00743F4E"/>
     <w:rsid w:val="00744CB8"/>
     <w:rsid w:val="00745468"/>
     <w:rsid w:val="00745E16"/>
     <w:rsid w:val="0074637F"/>
     <w:rsid w:val="00746451"/>
     <w:rsid w:val="007464B3"/>
     <w:rsid w:val="00747039"/>
     <w:rsid w:val="007472BB"/>
     <w:rsid w:val="00747845"/>
     <w:rsid w:val="00750294"/>
     <w:rsid w:val="0075041B"/>
     <w:rsid w:val="00750860"/>
     <w:rsid w:val="0075112C"/>
     <w:rsid w:val="0075116C"/>
     <w:rsid w:val="007514C7"/>
     <w:rsid w:val="007514E1"/>
     <w:rsid w:val="00752008"/>
     <w:rsid w:val="0075262F"/>
     <w:rsid w:val="00752872"/>
     <w:rsid w:val="00752BCE"/>
     <w:rsid w:val="00753127"/>
     <w:rsid w:val="0075391A"/>
     <w:rsid w:val="0075396C"/>
     <w:rsid w:val="00753E85"/>
     <w:rsid w:val="0075477B"/>
     <w:rsid w:val="00754DF1"/>
+    <w:rsid w:val="00754E83"/>
     <w:rsid w:val="00754F08"/>
     <w:rsid w:val="00754FD0"/>
     <w:rsid w:val="00755050"/>
     <w:rsid w:val="0075509D"/>
     <w:rsid w:val="007553C2"/>
     <w:rsid w:val="00756482"/>
     <w:rsid w:val="00756CDF"/>
     <w:rsid w:val="00756D9B"/>
     <w:rsid w:val="0075729A"/>
     <w:rsid w:val="0075785E"/>
     <w:rsid w:val="007609D7"/>
     <w:rsid w:val="00760DC2"/>
     <w:rsid w:val="0076150F"/>
     <w:rsid w:val="00761812"/>
     <w:rsid w:val="00762005"/>
     <w:rsid w:val="00762723"/>
     <w:rsid w:val="00762D6F"/>
     <w:rsid w:val="00762F59"/>
     <w:rsid w:val="007637D8"/>
     <w:rsid w:val="00764332"/>
     <w:rsid w:val="00764A71"/>
     <w:rsid w:val="00764E96"/>
     <w:rsid w:val="00764F15"/>
     <w:rsid w:val="00765A54"/>
     <w:rsid w:val="00765B01"/>
     <w:rsid w:val="00765FD0"/>
     <w:rsid w:val="007660A8"/>
     <w:rsid w:val="007662A7"/>
     <w:rsid w:val="00766E23"/>
     <w:rsid w:val="00767297"/>
     <w:rsid w:val="00770C3A"/>
     <w:rsid w:val="00770F71"/>
     <w:rsid w:val="00770FEF"/>
     <w:rsid w:val="0077176F"/>
     <w:rsid w:val="0077195F"/>
     <w:rsid w:val="00771A3C"/>
     <w:rsid w:val="00771EB0"/>
     <w:rsid w:val="0077248B"/>
     <w:rsid w:val="00772FEC"/>
     <w:rsid w:val="00773039"/>
     <w:rsid w:val="0077341E"/>
+    <w:rsid w:val="0077395F"/>
     <w:rsid w:val="00773A04"/>
     <w:rsid w:val="00774286"/>
     <w:rsid w:val="00774E12"/>
     <w:rsid w:val="00774E9A"/>
     <w:rsid w:val="00774EAE"/>
     <w:rsid w:val="007750E6"/>
     <w:rsid w:val="007756D6"/>
     <w:rsid w:val="00775712"/>
     <w:rsid w:val="0077579E"/>
     <w:rsid w:val="00775C72"/>
     <w:rsid w:val="00775E24"/>
     <w:rsid w:val="00775EDA"/>
     <w:rsid w:val="00775EEC"/>
     <w:rsid w:val="007761C8"/>
     <w:rsid w:val="0077633E"/>
     <w:rsid w:val="0077675C"/>
     <w:rsid w:val="007767C0"/>
     <w:rsid w:val="007772D5"/>
     <w:rsid w:val="00777CA8"/>
     <w:rsid w:val="00777D0B"/>
     <w:rsid w:val="00780083"/>
     <w:rsid w:val="00780991"/>
     <w:rsid w:val="00780C24"/>
     <w:rsid w:val="00780D9B"/>
     <w:rsid w:val="00781971"/>
     <w:rsid w:val="00781E5F"/>
     <w:rsid w:val="007820D3"/>
     <w:rsid w:val="00782391"/>
     <w:rsid w:val="0078328C"/>
     <w:rsid w:val="007832D0"/>
     <w:rsid w:val="00783970"/>
     <w:rsid w:val="007839B1"/>
     <w:rsid w:val="00783A83"/>
     <w:rsid w:val="007847C8"/>
     <w:rsid w:val="007851D2"/>
     <w:rsid w:val="00785643"/>
     <w:rsid w:val="0078597E"/>
     <w:rsid w:val="00785A0A"/>
     <w:rsid w:val="007860A7"/>
     <w:rsid w:val="00786231"/>
     <w:rsid w:val="007871FC"/>
     <w:rsid w:val="00790391"/>
     <w:rsid w:val="0079049B"/>
     <w:rsid w:val="007909C4"/>
     <w:rsid w:val="00791030"/>
     <w:rsid w:val="00791323"/>
     <w:rsid w:val="007918B9"/>
     <w:rsid w:val="007922B8"/>
-    <w:rsid w:val="00792746"/>
     <w:rsid w:val="00792C0D"/>
     <w:rsid w:val="00793003"/>
     <w:rsid w:val="00793174"/>
     <w:rsid w:val="00793564"/>
     <w:rsid w:val="00794290"/>
     <w:rsid w:val="00794C98"/>
     <w:rsid w:val="00794CC5"/>
     <w:rsid w:val="00794EEF"/>
     <w:rsid w:val="00795177"/>
     <w:rsid w:val="007951E1"/>
     <w:rsid w:val="0079534A"/>
     <w:rsid w:val="00795AEA"/>
     <w:rsid w:val="00795B07"/>
     <w:rsid w:val="00795C2A"/>
     <w:rsid w:val="00795CB7"/>
     <w:rsid w:val="007970B9"/>
     <w:rsid w:val="007971F7"/>
     <w:rsid w:val="00797483"/>
     <w:rsid w:val="0079778A"/>
     <w:rsid w:val="00797A65"/>
     <w:rsid w:val="00797D0F"/>
     <w:rsid w:val="00797EC1"/>
     <w:rsid w:val="00797F33"/>
     <w:rsid w:val="007A023C"/>
     <w:rsid w:val="007A0487"/>
@@ -31744,50 +32047,51 @@
     <w:rsid w:val="007B4139"/>
     <w:rsid w:val="007B4899"/>
     <w:rsid w:val="007B4FE0"/>
     <w:rsid w:val="007B524F"/>
     <w:rsid w:val="007B573A"/>
     <w:rsid w:val="007B5864"/>
     <w:rsid w:val="007B5FBA"/>
     <w:rsid w:val="007B666D"/>
     <w:rsid w:val="007B66AC"/>
     <w:rsid w:val="007B6A7E"/>
     <w:rsid w:val="007B6B29"/>
     <w:rsid w:val="007B7D70"/>
     <w:rsid w:val="007B7F34"/>
     <w:rsid w:val="007C008D"/>
     <w:rsid w:val="007C094D"/>
     <w:rsid w:val="007C0F67"/>
     <w:rsid w:val="007C1DB8"/>
     <w:rsid w:val="007C24FB"/>
     <w:rsid w:val="007C2817"/>
     <w:rsid w:val="007C2B51"/>
     <w:rsid w:val="007C2D29"/>
     <w:rsid w:val="007C2FD9"/>
     <w:rsid w:val="007C3D73"/>
     <w:rsid w:val="007C44CB"/>
     <w:rsid w:val="007C4768"/>
+    <w:rsid w:val="007C4F04"/>
     <w:rsid w:val="007C54DB"/>
     <w:rsid w:val="007C583F"/>
     <w:rsid w:val="007C5900"/>
     <w:rsid w:val="007C5EC9"/>
     <w:rsid w:val="007C61D2"/>
     <w:rsid w:val="007C6CF1"/>
     <w:rsid w:val="007C70AA"/>
     <w:rsid w:val="007C7A4A"/>
     <w:rsid w:val="007C7AE0"/>
     <w:rsid w:val="007D0521"/>
     <w:rsid w:val="007D0555"/>
     <w:rsid w:val="007D064B"/>
     <w:rsid w:val="007D07D9"/>
     <w:rsid w:val="007D09E6"/>
     <w:rsid w:val="007D0C0F"/>
     <w:rsid w:val="007D1167"/>
     <w:rsid w:val="007D1F71"/>
     <w:rsid w:val="007D1FE3"/>
     <w:rsid w:val="007D20D9"/>
     <w:rsid w:val="007D23B7"/>
     <w:rsid w:val="007D24BB"/>
     <w:rsid w:val="007D273D"/>
     <w:rsid w:val="007D2A9B"/>
     <w:rsid w:val="007D3048"/>
     <w:rsid w:val="007D37A5"/>
@@ -32099,132 +32403,135 @@
     <w:rsid w:val="0089636C"/>
     <w:rsid w:val="00896666"/>
     <w:rsid w:val="0089758C"/>
     <w:rsid w:val="008976C9"/>
     <w:rsid w:val="00897D5F"/>
     <w:rsid w:val="008A05CF"/>
     <w:rsid w:val="008A060E"/>
     <w:rsid w:val="008A06F9"/>
     <w:rsid w:val="008A0A7D"/>
     <w:rsid w:val="008A0D58"/>
     <w:rsid w:val="008A165E"/>
     <w:rsid w:val="008A1726"/>
     <w:rsid w:val="008A196A"/>
     <w:rsid w:val="008A19DE"/>
     <w:rsid w:val="008A19DF"/>
     <w:rsid w:val="008A29B1"/>
     <w:rsid w:val="008A29CD"/>
     <w:rsid w:val="008A2B40"/>
     <w:rsid w:val="008A346F"/>
     <w:rsid w:val="008A360C"/>
     <w:rsid w:val="008A376C"/>
     <w:rsid w:val="008A39BC"/>
     <w:rsid w:val="008A3BCD"/>
     <w:rsid w:val="008A3BE0"/>
     <w:rsid w:val="008A3DC4"/>
+    <w:rsid w:val="008A3E7A"/>
     <w:rsid w:val="008A3E86"/>
     <w:rsid w:val="008A4943"/>
     <w:rsid w:val="008A4B86"/>
     <w:rsid w:val="008A4C65"/>
     <w:rsid w:val="008A4D1E"/>
     <w:rsid w:val="008A4E9A"/>
     <w:rsid w:val="008A4EFC"/>
     <w:rsid w:val="008A4F3C"/>
     <w:rsid w:val="008A4FFD"/>
     <w:rsid w:val="008A56CA"/>
     <w:rsid w:val="008A5D0F"/>
     <w:rsid w:val="008A6070"/>
     <w:rsid w:val="008A6220"/>
     <w:rsid w:val="008A6B05"/>
     <w:rsid w:val="008A72A3"/>
     <w:rsid w:val="008A7551"/>
     <w:rsid w:val="008A76DD"/>
     <w:rsid w:val="008A7CFE"/>
     <w:rsid w:val="008B0EC0"/>
     <w:rsid w:val="008B1399"/>
     <w:rsid w:val="008B1C1B"/>
     <w:rsid w:val="008B1C4B"/>
     <w:rsid w:val="008B1D9E"/>
     <w:rsid w:val="008B1F60"/>
     <w:rsid w:val="008B2111"/>
     <w:rsid w:val="008B2125"/>
     <w:rsid w:val="008B228E"/>
     <w:rsid w:val="008B26F4"/>
     <w:rsid w:val="008B35F4"/>
     <w:rsid w:val="008B36B1"/>
     <w:rsid w:val="008B3FA8"/>
     <w:rsid w:val="008B47DF"/>
     <w:rsid w:val="008B4AA4"/>
     <w:rsid w:val="008B4B6D"/>
     <w:rsid w:val="008B4C54"/>
     <w:rsid w:val="008B4DE7"/>
     <w:rsid w:val="008B4F51"/>
     <w:rsid w:val="008B5634"/>
     <w:rsid w:val="008B6393"/>
     <w:rsid w:val="008B6513"/>
+    <w:rsid w:val="008B651D"/>
     <w:rsid w:val="008B6639"/>
     <w:rsid w:val="008B69DE"/>
     <w:rsid w:val="008B6A50"/>
     <w:rsid w:val="008B707F"/>
     <w:rsid w:val="008B7137"/>
     <w:rsid w:val="008B74E9"/>
     <w:rsid w:val="008B75CC"/>
     <w:rsid w:val="008B7881"/>
     <w:rsid w:val="008B7C9A"/>
     <w:rsid w:val="008B7D4E"/>
     <w:rsid w:val="008C08F5"/>
     <w:rsid w:val="008C0AF8"/>
     <w:rsid w:val="008C0C26"/>
     <w:rsid w:val="008C0DFF"/>
     <w:rsid w:val="008C0FF4"/>
     <w:rsid w:val="008C10AA"/>
     <w:rsid w:val="008C18BF"/>
     <w:rsid w:val="008C2162"/>
     <w:rsid w:val="008C2A6D"/>
     <w:rsid w:val="008C2CF4"/>
     <w:rsid w:val="008C32E7"/>
     <w:rsid w:val="008C36B7"/>
     <w:rsid w:val="008C388D"/>
     <w:rsid w:val="008C38C1"/>
     <w:rsid w:val="008C39CC"/>
     <w:rsid w:val="008C3CFF"/>
     <w:rsid w:val="008C4133"/>
     <w:rsid w:val="008C45FA"/>
     <w:rsid w:val="008C4B77"/>
     <w:rsid w:val="008C4FE1"/>
     <w:rsid w:val="008C5550"/>
     <w:rsid w:val="008C5E2E"/>
     <w:rsid w:val="008C6212"/>
     <w:rsid w:val="008C68B5"/>
     <w:rsid w:val="008C6A68"/>
     <w:rsid w:val="008C6EE2"/>
     <w:rsid w:val="008C71FE"/>
     <w:rsid w:val="008C73C3"/>
     <w:rsid w:val="008C7622"/>
     <w:rsid w:val="008C7735"/>
     <w:rsid w:val="008C7951"/>
     <w:rsid w:val="008D11A7"/>
+    <w:rsid w:val="008D1331"/>
     <w:rsid w:val="008D1A6C"/>
     <w:rsid w:val="008D1CCC"/>
     <w:rsid w:val="008D1FD7"/>
     <w:rsid w:val="008D21CA"/>
     <w:rsid w:val="008D2641"/>
     <w:rsid w:val="008D28FE"/>
     <w:rsid w:val="008D2D17"/>
     <w:rsid w:val="008D2DDD"/>
     <w:rsid w:val="008D2F70"/>
     <w:rsid w:val="008D2F76"/>
     <w:rsid w:val="008D318A"/>
     <w:rsid w:val="008D31BA"/>
     <w:rsid w:val="008D3892"/>
     <w:rsid w:val="008D3EB3"/>
     <w:rsid w:val="008D3F41"/>
     <w:rsid w:val="008D4B97"/>
     <w:rsid w:val="008D4FF5"/>
     <w:rsid w:val="008D5138"/>
     <w:rsid w:val="008D630E"/>
     <w:rsid w:val="008D670A"/>
     <w:rsid w:val="008D6837"/>
     <w:rsid w:val="008D6B80"/>
     <w:rsid w:val="008D6C39"/>
     <w:rsid w:val="008D6FB5"/>
     <w:rsid w:val="008D72B2"/>
@@ -32321,50 +32628,51 @@
     <w:rsid w:val="00914EB3"/>
     <w:rsid w:val="0091512A"/>
     <w:rsid w:val="00915172"/>
     <w:rsid w:val="009154B3"/>
     <w:rsid w:val="009159A2"/>
     <w:rsid w:val="00915B6F"/>
     <w:rsid w:val="00915D0A"/>
     <w:rsid w:val="009162F1"/>
     <w:rsid w:val="009164C1"/>
     <w:rsid w:val="00916AD5"/>
     <w:rsid w:val="0091722A"/>
     <w:rsid w:val="00917F43"/>
     <w:rsid w:val="0092096A"/>
     <w:rsid w:val="00920A4A"/>
     <w:rsid w:val="00920AF3"/>
     <w:rsid w:val="00920D3F"/>
     <w:rsid w:val="00921140"/>
     <w:rsid w:val="00921B2D"/>
     <w:rsid w:val="00922C93"/>
     <w:rsid w:val="00923624"/>
     <w:rsid w:val="00923B48"/>
     <w:rsid w:val="00923FD2"/>
     <w:rsid w:val="009247CD"/>
     <w:rsid w:val="00924F61"/>
     <w:rsid w:val="009255CB"/>
+    <w:rsid w:val="00926975"/>
     <w:rsid w:val="00926C19"/>
     <w:rsid w:val="00926DB8"/>
     <w:rsid w:val="0092769E"/>
     <w:rsid w:val="009277DE"/>
     <w:rsid w:val="00927985"/>
     <w:rsid w:val="0093033F"/>
     <w:rsid w:val="00930B72"/>
     <w:rsid w:val="00930DEA"/>
     <w:rsid w:val="009310AC"/>
     <w:rsid w:val="00931513"/>
     <w:rsid w:val="00931787"/>
     <w:rsid w:val="00931DF2"/>
     <w:rsid w:val="00931F63"/>
     <w:rsid w:val="00931F93"/>
     <w:rsid w:val="00931FCC"/>
     <w:rsid w:val="009329E5"/>
     <w:rsid w:val="00932B3C"/>
     <w:rsid w:val="00932CA0"/>
     <w:rsid w:val="00933361"/>
     <w:rsid w:val="00934797"/>
     <w:rsid w:val="00934B33"/>
     <w:rsid w:val="00934EEC"/>
     <w:rsid w:val="009351DB"/>
     <w:rsid w:val="009358CA"/>
     <w:rsid w:val="00935D4B"/>
@@ -32376,50 +32684,51 @@
     <w:rsid w:val="0093786A"/>
     <w:rsid w:val="0094112B"/>
     <w:rsid w:val="009412AE"/>
     <w:rsid w:val="009420A2"/>
     <w:rsid w:val="00943337"/>
     <w:rsid w:val="0094354C"/>
     <w:rsid w:val="009436BE"/>
     <w:rsid w:val="00943764"/>
     <w:rsid w:val="00943E7F"/>
     <w:rsid w:val="00944B4D"/>
     <w:rsid w:val="00944F65"/>
     <w:rsid w:val="0094508D"/>
     <w:rsid w:val="00945CFD"/>
     <w:rsid w:val="009460DE"/>
     <w:rsid w:val="00946422"/>
     <w:rsid w:val="00946464"/>
     <w:rsid w:val="00946851"/>
     <w:rsid w:val="00946FCC"/>
     <w:rsid w:val="00947130"/>
     <w:rsid w:val="0094764B"/>
     <w:rsid w:val="0094780B"/>
     <w:rsid w:val="00947BC3"/>
     <w:rsid w:val="00947E07"/>
     <w:rsid w:val="009512F4"/>
     <w:rsid w:val="00951701"/>
+    <w:rsid w:val="009518AB"/>
     <w:rsid w:val="00951F5B"/>
     <w:rsid w:val="0095243C"/>
     <w:rsid w:val="0095264E"/>
     <w:rsid w:val="00952A39"/>
     <w:rsid w:val="00952CD9"/>
     <w:rsid w:val="00953DE7"/>
     <w:rsid w:val="00953DF8"/>
     <w:rsid w:val="00953EBB"/>
     <w:rsid w:val="00954043"/>
     <w:rsid w:val="009541EC"/>
     <w:rsid w:val="00954506"/>
     <w:rsid w:val="0095461C"/>
     <w:rsid w:val="009548F0"/>
     <w:rsid w:val="009558B7"/>
     <w:rsid w:val="009559A0"/>
     <w:rsid w:val="00955A80"/>
     <w:rsid w:val="009560A9"/>
     <w:rsid w:val="00956F56"/>
     <w:rsid w:val="00957300"/>
     <w:rsid w:val="0095793F"/>
     <w:rsid w:val="00960159"/>
     <w:rsid w:val="009603FA"/>
     <w:rsid w:val="00960D6F"/>
     <w:rsid w:val="009613D0"/>
     <w:rsid w:val="0096166C"/>
@@ -32535,50 +32844,51 @@
     <w:rsid w:val="009B1563"/>
     <w:rsid w:val="009B1861"/>
     <w:rsid w:val="009B1B01"/>
     <w:rsid w:val="009B2060"/>
     <w:rsid w:val="009B2099"/>
     <w:rsid w:val="009B214B"/>
     <w:rsid w:val="009B274E"/>
     <w:rsid w:val="009B298E"/>
     <w:rsid w:val="009B2DA2"/>
     <w:rsid w:val="009B2E3D"/>
     <w:rsid w:val="009B39C7"/>
     <w:rsid w:val="009B3A20"/>
     <w:rsid w:val="009B3F3F"/>
     <w:rsid w:val="009B4023"/>
     <w:rsid w:val="009B41AC"/>
     <w:rsid w:val="009B485E"/>
     <w:rsid w:val="009B4AB3"/>
     <w:rsid w:val="009B4D40"/>
     <w:rsid w:val="009B4EAA"/>
     <w:rsid w:val="009B52B7"/>
     <w:rsid w:val="009B54CD"/>
     <w:rsid w:val="009B5CC7"/>
     <w:rsid w:val="009B601C"/>
     <w:rsid w:val="009B62D5"/>
     <w:rsid w:val="009B65A3"/>
+    <w:rsid w:val="009B6688"/>
     <w:rsid w:val="009C04CB"/>
     <w:rsid w:val="009C08B7"/>
     <w:rsid w:val="009C0D72"/>
     <w:rsid w:val="009C11B8"/>
     <w:rsid w:val="009C15B9"/>
     <w:rsid w:val="009C1ECD"/>
     <w:rsid w:val="009C275B"/>
     <w:rsid w:val="009C3CB9"/>
     <w:rsid w:val="009C4008"/>
     <w:rsid w:val="009C46AC"/>
     <w:rsid w:val="009C49ED"/>
     <w:rsid w:val="009C599A"/>
     <w:rsid w:val="009C5AD8"/>
     <w:rsid w:val="009C5C60"/>
     <w:rsid w:val="009C6A52"/>
     <w:rsid w:val="009C6BB8"/>
     <w:rsid w:val="009C6F94"/>
     <w:rsid w:val="009C769F"/>
     <w:rsid w:val="009D08E2"/>
     <w:rsid w:val="009D0F83"/>
     <w:rsid w:val="009D0FE1"/>
     <w:rsid w:val="009D12D8"/>
     <w:rsid w:val="009D1970"/>
     <w:rsid w:val="009D1CF0"/>
     <w:rsid w:val="009D2EFD"/>
@@ -32691,54 +33001,56 @@
     <w:rsid w:val="00A15FB5"/>
     <w:rsid w:val="00A16309"/>
     <w:rsid w:val="00A16329"/>
     <w:rsid w:val="00A163AF"/>
     <w:rsid w:val="00A168F7"/>
     <w:rsid w:val="00A17394"/>
     <w:rsid w:val="00A174EC"/>
     <w:rsid w:val="00A176B8"/>
     <w:rsid w:val="00A17C6C"/>
     <w:rsid w:val="00A17CD7"/>
     <w:rsid w:val="00A200CB"/>
     <w:rsid w:val="00A202A8"/>
     <w:rsid w:val="00A2036A"/>
     <w:rsid w:val="00A203CE"/>
     <w:rsid w:val="00A2072A"/>
     <w:rsid w:val="00A20AD2"/>
     <w:rsid w:val="00A217EE"/>
     <w:rsid w:val="00A21D3F"/>
     <w:rsid w:val="00A2205C"/>
     <w:rsid w:val="00A22805"/>
     <w:rsid w:val="00A23358"/>
     <w:rsid w:val="00A23392"/>
     <w:rsid w:val="00A237B6"/>
     <w:rsid w:val="00A23D68"/>
     <w:rsid w:val="00A23FD5"/>
+    <w:rsid w:val="00A24451"/>
     <w:rsid w:val="00A248CA"/>
     <w:rsid w:val="00A24F57"/>
     <w:rsid w:val="00A25427"/>
     <w:rsid w:val="00A26541"/>
+    <w:rsid w:val="00A266A3"/>
     <w:rsid w:val="00A266B4"/>
     <w:rsid w:val="00A270E0"/>
     <w:rsid w:val="00A27729"/>
     <w:rsid w:val="00A2788F"/>
     <w:rsid w:val="00A27D79"/>
     <w:rsid w:val="00A27DEF"/>
     <w:rsid w:val="00A30270"/>
     <w:rsid w:val="00A30901"/>
     <w:rsid w:val="00A30922"/>
     <w:rsid w:val="00A3093A"/>
     <w:rsid w:val="00A30A67"/>
     <w:rsid w:val="00A31A6A"/>
     <w:rsid w:val="00A321EE"/>
     <w:rsid w:val="00A326FA"/>
     <w:rsid w:val="00A32735"/>
     <w:rsid w:val="00A33EEF"/>
     <w:rsid w:val="00A341A4"/>
     <w:rsid w:val="00A354DB"/>
     <w:rsid w:val="00A3552B"/>
     <w:rsid w:val="00A35C30"/>
     <w:rsid w:val="00A361C1"/>
     <w:rsid w:val="00A361DB"/>
     <w:rsid w:val="00A367BD"/>
     <w:rsid w:val="00A36AA5"/>
     <w:rsid w:val="00A372AE"/>
@@ -32764,53 +33076,55 @@
     <w:rsid w:val="00A44EC1"/>
     <w:rsid w:val="00A4522E"/>
     <w:rsid w:val="00A45621"/>
     <w:rsid w:val="00A45A60"/>
     <w:rsid w:val="00A45C97"/>
     <w:rsid w:val="00A45E0A"/>
     <w:rsid w:val="00A4671E"/>
     <w:rsid w:val="00A468D1"/>
     <w:rsid w:val="00A469C4"/>
     <w:rsid w:val="00A46F29"/>
     <w:rsid w:val="00A475C1"/>
     <w:rsid w:val="00A476A7"/>
     <w:rsid w:val="00A47CE8"/>
     <w:rsid w:val="00A50339"/>
     <w:rsid w:val="00A505AE"/>
     <w:rsid w:val="00A507D2"/>
     <w:rsid w:val="00A50DED"/>
     <w:rsid w:val="00A51210"/>
     <w:rsid w:val="00A515DF"/>
     <w:rsid w:val="00A516AE"/>
     <w:rsid w:val="00A51773"/>
     <w:rsid w:val="00A51C99"/>
     <w:rsid w:val="00A51D7E"/>
     <w:rsid w:val="00A52024"/>
     <w:rsid w:val="00A52C96"/>
+    <w:rsid w:val="00A52F3B"/>
     <w:rsid w:val="00A52F81"/>
     <w:rsid w:val="00A538BC"/>
     <w:rsid w:val="00A53BCF"/>
+    <w:rsid w:val="00A53F91"/>
     <w:rsid w:val="00A5400D"/>
     <w:rsid w:val="00A54127"/>
     <w:rsid w:val="00A54C3C"/>
     <w:rsid w:val="00A552CD"/>
     <w:rsid w:val="00A568DF"/>
     <w:rsid w:val="00A56907"/>
     <w:rsid w:val="00A56D30"/>
     <w:rsid w:val="00A56D8A"/>
     <w:rsid w:val="00A56FBD"/>
     <w:rsid w:val="00A57308"/>
     <w:rsid w:val="00A57CCA"/>
     <w:rsid w:val="00A60BFC"/>
     <w:rsid w:val="00A617F9"/>
     <w:rsid w:val="00A61E64"/>
     <w:rsid w:val="00A62395"/>
     <w:rsid w:val="00A6294B"/>
     <w:rsid w:val="00A62A3D"/>
     <w:rsid w:val="00A63214"/>
     <w:rsid w:val="00A64D6D"/>
     <w:rsid w:val="00A6581E"/>
     <w:rsid w:val="00A65B61"/>
     <w:rsid w:val="00A6637E"/>
     <w:rsid w:val="00A66918"/>
     <w:rsid w:val="00A6698E"/>
     <w:rsid w:val="00A673D1"/>
@@ -32891,50 +33205,51 @@
     <w:rsid w:val="00AA0559"/>
     <w:rsid w:val="00AA09F5"/>
     <w:rsid w:val="00AA0BBF"/>
     <w:rsid w:val="00AA0BC6"/>
     <w:rsid w:val="00AA0CEE"/>
     <w:rsid w:val="00AA179A"/>
     <w:rsid w:val="00AA17DC"/>
     <w:rsid w:val="00AA1C84"/>
     <w:rsid w:val="00AA2117"/>
     <w:rsid w:val="00AA24F5"/>
     <w:rsid w:val="00AA327F"/>
     <w:rsid w:val="00AA35D6"/>
     <w:rsid w:val="00AA3642"/>
     <w:rsid w:val="00AA4541"/>
     <w:rsid w:val="00AA4D44"/>
     <w:rsid w:val="00AA5BF7"/>
     <w:rsid w:val="00AA6138"/>
     <w:rsid w:val="00AA6402"/>
     <w:rsid w:val="00AA70E9"/>
     <w:rsid w:val="00AA7DE3"/>
     <w:rsid w:val="00AB0878"/>
     <w:rsid w:val="00AB0CF1"/>
     <w:rsid w:val="00AB0EE8"/>
     <w:rsid w:val="00AB0F7F"/>
     <w:rsid w:val="00AB211E"/>
+    <w:rsid w:val="00AB2128"/>
     <w:rsid w:val="00AB2611"/>
     <w:rsid w:val="00AB2644"/>
     <w:rsid w:val="00AB29DA"/>
     <w:rsid w:val="00AB315D"/>
     <w:rsid w:val="00AB34E4"/>
     <w:rsid w:val="00AB39FB"/>
     <w:rsid w:val="00AB3FFD"/>
     <w:rsid w:val="00AB405A"/>
     <w:rsid w:val="00AB425A"/>
     <w:rsid w:val="00AB498D"/>
     <w:rsid w:val="00AB4E43"/>
     <w:rsid w:val="00AB4E5F"/>
     <w:rsid w:val="00AB58CE"/>
     <w:rsid w:val="00AB5EB5"/>
     <w:rsid w:val="00AB5ED1"/>
     <w:rsid w:val="00AB7D22"/>
     <w:rsid w:val="00AC07E7"/>
     <w:rsid w:val="00AC0B6A"/>
     <w:rsid w:val="00AC0F39"/>
     <w:rsid w:val="00AC157B"/>
     <w:rsid w:val="00AC1E9E"/>
     <w:rsid w:val="00AC214E"/>
     <w:rsid w:val="00AC2465"/>
     <w:rsid w:val="00AC2BD8"/>
     <w:rsid w:val="00AC32AA"/>
@@ -33110,50 +33425,51 @@
     <w:rsid w:val="00B32B3F"/>
     <w:rsid w:val="00B32FEB"/>
     <w:rsid w:val="00B3390A"/>
     <w:rsid w:val="00B33951"/>
     <w:rsid w:val="00B33A43"/>
     <w:rsid w:val="00B33C2D"/>
     <w:rsid w:val="00B33F71"/>
     <w:rsid w:val="00B342F6"/>
     <w:rsid w:val="00B349EE"/>
     <w:rsid w:val="00B356CF"/>
     <w:rsid w:val="00B36A5C"/>
     <w:rsid w:val="00B36A82"/>
     <w:rsid w:val="00B3704B"/>
     <w:rsid w:val="00B370B6"/>
     <w:rsid w:val="00B37E70"/>
     <w:rsid w:val="00B402CF"/>
     <w:rsid w:val="00B40C90"/>
     <w:rsid w:val="00B410D4"/>
     <w:rsid w:val="00B41726"/>
     <w:rsid w:val="00B41830"/>
     <w:rsid w:val="00B41CE4"/>
     <w:rsid w:val="00B41ED6"/>
     <w:rsid w:val="00B4244E"/>
     <w:rsid w:val="00B4271C"/>
     <w:rsid w:val="00B42E2A"/>
+    <w:rsid w:val="00B43251"/>
     <w:rsid w:val="00B43B26"/>
     <w:rsid w:val="00B43D8E"/>
     <w:rsid w:val="00B440B2"/>
     <w:rsid w:val="00B440DD"/>
     <w:rsid w:val="00B4430B"/>
     <w:rsid w:val="00B4437D"/>
     <w:rsid w:val="00B4441D"/>
     <w:rsid w:val="00B44482"/>
     <w:rsid w:val="00B446BE"/>
     <w:rsid w:val="00B449FC"/>
     <w:rsid w:val="00B44D50"/>
     <w:rsid w:val="00B450EE"/>
     <w:rsid w:val="00B4512B"/>
     <w:rsid w:val="00B454CA"/>
     <w:rsid w:val="00B45644"/>
     <w:rsid w:val="00B45EF5"/>
     <w:rsid w:val="00B465DF"/>
     <w:rsid w:val="00B46675"/>
     <w:rsid w:val="00B47A8E"/>
     <w:rsid w:val="00B50291"/>
     <w:rsid w:val="00B502B9"/>
     <w:rsid w:val="00B50593"/>
     <w:rsid w:val="00B50603"/>
     <w:rsid w:val="00B51763"/>
     <w:rsid w:val="00B51900"/>
@@ -33222,54 +33538,56 @@
     <w:rsid w:val="00B74465"/>
     <w:rsid w:val="00B74627"/>
     <w:rsid w:val="00B74893"/>
     <w:rsid w:val="00B7570B"/>
     <w:rsid w:val="00B75A1C"/>
     <w:rsid w:val="00B75F15"/>
     <w:rsid w:val="00B768C2"/>
     <w:rsid w:val="00B76BB7"/>
     <w:rsid w:val="00B76FBE"/>
     <w:rsid w:val="00B7723C"/>
     <w:rsid w:val="00B77742"/>
     <w:rsid w:val="00B778DE"/>
     <w:rsid w:val="00B77AE5"/>
     <w:rsid w:val="00B77DA3"/>
     <w:rsid w:val="00B77E92"/>
     <w:rsid w:val="00B77EC4"/>
     <w:rsid w:val="00B805A4"/>
     <w:rsid w:val="00B8094D"/>
     <w:rsid w:val="00B810F5"/>
     <w:rsid w:val="00B81337"/>
     <w:rsid w:val="00B820D9"/>
     <w:rsid w:val="00B82428"/>
     <w:rsid w:val="00B825B6"/>
     <w:rsid w:val="00B825FC"/>
     <w:rsid w:val="00B82D04"/>
+    <w:rsid w:val="00B82E30"/>
     <w:rsid w:val="00B82EDF"/>
     <w:rsid w:val="00B83076"/>
     <w:rsid w:val="00B83354"/>
     <w:rsid w:val="00B833E2"/>
+    <w:rsid w:val="00B8368E"/>
     <w:rsid w:val="00B84519"/>
     <w:rsid w:val="00B845C5"/>
     <w:rsid w:val="00B848D5"/>
     <w:rsid w:val="00B84AB7"/>
     <w:rsid w:val="00B84F24"/>
     <w:rsid w:val="00B85109"/>
     <w:rsid w:val="00B8522D"/>
     <w:rsid w:val="00B853B4"/>
     <w:rsid w:val="00B854B6"/>
     <w:rsid w:val="00B85AA9"/>
     <w:rsid w:val="00B85C26"/>
     <w:rsid w:val="00B85E2F"/>
     <w:rsid w:val="00B85F04"/>
     <w:rsid w:val="00B864E3"/>
     <w:rsid w:val="00B864FD"/>
     <w:rsid w:val="00B8682F"/>
     <w:rsid w:val="00B86895"/>
     <w:rsid w:val="00B868CB"/>
     <w:rsid w:val="00B86CC9"/>
     <w:rsid w:val="00B86F20"/>
     <w:rsid w:val="00B86F92"/>
     <w:rsid w:val="00B87C87"/>
     <w:rsid w:val="00B87E23"/>
     <w:rsid w:val="00B91049"/>
     <w:rsid w:val="00B9170D"/>
@@ -33414,50 +33732,51 @@
     <w:rsid w:val="00BD6E51"/>
     <w:rsid w:val="00BD7316"/>
     <w:rsid w:val="00BD7747"/>
     <w:rsid w:val="00BD7B75"/>
     <w:rsid w:val="00BE0231"/>
     <w:rsid w:val="00BE14CE"/>
     <w:rsid w:val="00BE16B7"/>
     <w:rsid w:val="00BE190A"/>
     <w:rsid w:val="00BE27CC"/>
     <w:rsid w:val="00BE2A48"/>
     <w:rsid w:val="00BE2C5A"/>
     <w:rsid w:val="00BE2CA3"/>
     <w:rsid w:val="00BE32B1"/>
     <w:rsid w:val="00BE369A"/>
     <w:rsid w:val="00BE48AA"/>
     <w:rsid w:val="00BE4A40"/>
     <w:rsid w:val="00BE5195"/>
     <w:rsid w:val="00BE54AF"/>
     <w:rsid w:val="00BE5560"/>
     <w:rsid w:val="00BE5F05"/>
     <w:rsid w:val="00BE6775"/>
     <w:rsid w:val="00BE70F4"/>
     <w:rsid w:val="00BE7560"/>
     <w:rsid w:val="00BE757C"/>
     <w:rsid w:val="00BE76D0"/>
+    <w:rsid w:val="00BE773F"/>
     <w:rsid w:val="00BE7EC5"/>
     <w:rsid w:val="00BF00EC"/>
     <w:rsid w:val="00BF02B3"/>
     <w:rsid w:val="00BF0FFF"/>
     <w:rsid w:val="00BF1738"/>
     <w:rsid w:val="00BF2595"/>
     <w:rsid w:val="00BF33F5"/>
     <w:rsid w:val="00BF3A01"/>
     <w:rsid w:val="00BF3BAC"/>
     <w:rsid w:val="00BF524B"/>
     <w:rsid w:val="00BF54B9"/>
     <w:rsid w:val="00BF5B25"/>
     <w:rsid w:val="00BF68FA"/>
     <w:rsid w:val="00BF6E04"/>
     <w:rsid w:val="00BF7187"/>
     <w:rsid w:val="00BF761E"/>
     <w:rsid w:val="00BF77A9"/>
     <w:rsid w:val="00BF788F"/>
     <w:rsid w:val="00BF7919"/>
     <w:rsid w:val="00C00270"/>
     <w:rsid w:val="00C0028C"/>
     <w:rsid w:val="00C0068D"/>
     <w:rsid w:val="00C00EC0"/>
     <w:rsid w:val="00C00FB1"/>
     <w:rsid w:val="00C018E1"/>
@@ -33627,50 +33946,51 @@
     <w:rsid w:val="00C711A9"/>
     <w:rsid w:val="00C72039"/>
     <w:rsid w:val="00C721A8"/>
     <w:rsid w:val="00C7300A"/>
     <w:rsid w:val="00C732F1"/>
     <w:rsid w:val="00C7367F"/>
     <w:rsid w:val="00C73B42"/>
     <w:rsid w:val="00C73C16"/>
     <w:rsid w:val="00C74196"/>
     <w:rsid w:val="00C74A6A"/>
     <w:rsid w:val="00C74DB0"/>
     <w:rsid w:val="00C755ED"/>
     <w:rsid w:val="00C75914"/>
     <w:rsid w:val="00C759B2"/>
     <w:rsid w:val="00C759BB"/>
     <w:rsid w:val="00C75D6D"/>
     <w:rsid w:val="00C764DD"/>
     <w:rsid w:val="00C769C8"/>
     <w:rsid w:val="00C76B10"/>
     <w:rsid w:val="00C76C87"/>
     <w:rsid w:val="00C77C15"/>
     <w:rsid w:val="00C77FDB"/>
     <w:rsid w:val="00C80375"/>
     <w:rsid w:val="00C8057F"/>
     <w:rsid w:val="00C80750"/>
+    <w:rsid w:val="00C80A4C"/>
     <w:rsid w:val="00C80D9B"/>
     <w:rsid w:val="00C8141C"/>
     <w:rsid w:val="00C818D3"/>
     <w:rsid w:val="00C81A37"/>
     <w:rsid w:val="00C81BC3"/>
     <w:rsid w:val="00C81C28"/>
     <w:rsid w:val="00C8263B"/>
     <w:rsid w:val="00C8294A"/>
     <w:rsid w:val="00C82A99"/>
     <w:rsid w:val="00C8334E"/>
     <w:rsid w:val="00C833FC"/>
     <w:rsid w:val="00C837D4"/>
     <w:rsid w:val="00C84240"/>
     <w:rsid w:val="00C85213"/>
     <w:rsid w:val="00C8598E"/>
     <w:rsid w:val="00C85C2D"/>
     <w:rsid w:val="00C85EA4"/>
     <w:rsid w:val="00C86429"/>
     <w:rsid w:val="00C86C88"/>
     <w:rsid w:val="00C86E35"/>
     <w:rsid w:val="00C86E76"/>
     <w:rsid w:val="00C870C5"/>
     <w:rsid w:val="00C87295"/>
     <w:rsid w:val="00C87F12"/>
     <w:rsid w:val="00C87FC9"/>
@@ -33936,87 +34256,90 @@
     <w:rsid w:val="00D318C3"/>
     <w:rsid w:val="00D31D64"/>
     <w:rsid w:val="00D321FA"/>
     <w:rsid w:val="00D332F1"/>
     <w:rsid w:val="00D3369B"/>
     <w:rsid w:val="00D33BDB"/>
     <w:rsid w:val="00D3430F"/>
     <w:rsid w:val="00D346D1"/>
     <w:rsid w:val="00D347CD"/>
     <w:rsid w:val="00D34DCA"/>
     <w:rsid w:val="00D353AA"/>
     <w:rsid w:val="00D35A46"/>
     <w:rsid w:val="00D35D05"/>
     <w:rsid w:val="00D362F3"/>
     <w:rsid w:val="00D365FE"/>
     <w:rsid w:val="00D37100"/>
     <w:rsid w:val="00D37E5D"/>
     <w:rsid w:val="00D40131"/>
     <w:rsid w:val="00D402EF"/>
     <w:rsid w:val="00D4030A"/>
     <w:rsid w:val="00D403F6"/>
     <w:rsid w:val="00D40553"/>
     <w:rsid w:val="00D405E8"/>
     <w:rsid w:val="00D40E02"/>
     <w:rsid w:val="00D40F23"/>
+    <w:rsid w:val="00D415B4"/>
     <w:rsid w:val="00D41841"/>
     <w:rsid w:val="00D4215A"/>
     <w:rsid w:val="00D424EB"/>
     <w:rsid w:val="00D4339C"/>
     <w:rsid w:val="00D43604"/>
     <w:rsid w:val="00D4391D"/>
     <w:rsid w:val="00D439B8"/>
     <w:rsid w:val="00D43A61"/>
     <w:rsid w:val="00D43B59"/>
     <w:rsid w:val="00D43CEC"/>
     <w:rsid w:val="00D445B1"/>
     <w:rsid w:val="00D4464F"/>
     <w:rsid w:val="00D447A7"/>
     <w:rsid w:val="00D448FC"/>
     <w:rsid w:val="00D44D92"/>
     <w:rsid w:val="00D45329"/>
     <w:rsid w:val="00D46323"/>
     <w:rsid w:val="00D4659E"/>
     <w:rsid w:val="00D47118"/>
     <w:rsid w:val="00D47408"/>
     <w:rsid w:val="00D5048A"/>
     <w:rsid w:val="00D50C28"/>
     <w:rsid w:val="00D51754"/>
+    <w:rsid w:val="00D51799"/>
     <w:rsid w:val="00D51D8D"/>
     <w:rsid w:val="00D5235C"/>
     <w:rsid w:val="00D5248D"/>
     <w:rsid w:val="00D52BC4"/>
     <w:rsid w:val="00D52DB7"/>
     <w:rsid w:val="00D52DED"/>
     <w:rsid w:val="00D52F1D"/>
     <w:rsid w:val="00D53B2A"/>
     <w:rsid w:val="00D540A5"/>
     <w:rsid w:val="00D542F2"/>
     <w:rsid w:val="00D5430D"/>
     <w:rsid w:val="00D55329"/>
     <w:rsid w:val="00D553C4"/>
     <w:rsid w:val="00D555A8"/>
+    <w:rsid w:val="00D55699"/>
     <w:rsid w:val="00D55714"/>
     <w:rsid w:val="00D55B10"/>
     <w:rsid w:val="00D55E65"/>
     <w:rsid w:val="00D56433"/>
     <w:rsid w:val="00D565C4"/>
     <w:rsid w:val="00D56E71"/>
     <w:rsid w:val="00D573CE"/>
     <w:rsid w:val="00D57678"/>
     <w:rsid w:val="00D57708"/>
     <w:rsid w:val="00D57BB3"/>
     <w:rsid w:val="00D602B5"/>
     <w:rsid w:val="00D6084E"/>
     <w:rsid w:val="00D60A15"/>
     <w:rsid w:val="00D61651"/>
     <w:rsid w:val="00D618B6"/>
     <w:rsid w:val="00D61CD3"/>
     <w:rsid w:val="00D62685"/>
     <w:rsid w:val="00D62D0E"/>
     <w:rsid w:val="00D630A7"/>
     <w:rsid w:val="00D63489"/>
     <w:rsid w:val="00D63D33"/>
     <w:rsid w:val="00D640AC"/>
     <w:rsid w:val="00D64268"/>
     <w:rsid w:val="00D643AB"/>
     <w:rsid w:val="00D64585"/>
@@ -34126,50 +34449,51 @@
     <w:rsid w:val="00DA38F8"/>
     <w:rsid w:val="00DA3D2C"/>
     <w:rsid w:val="00DA3FD7"/>
     <w:rsid w:val="00DA4146"/>
     <w:rsid w:val="00DA455F"/>
     <w:rsid w:val="00DA459F"/>
     <w:rsid w:val="00DA4E51"/>
     <w:rsid w:val="00DA5946"/>
     <w:rsid w:val="00DA5AD5"/>
     <w:rsid w:val="00DA5BC9"/>
     <w:rsid w:val="00DA632C"/>
     <w:rsid w:val="00DA7827"/>
     <w:rsid w:val="00DA7A54"/>
     <w:rsid w:val="00DA7B49"/>
     <w:rsid w:val="00DA7EAA"/>
     <w:rsid w:val="00DB009B"/>
     <w:rsid w:val="00DB0221"/>
     <w:rsid w:val="00DB048F"/>
     <w:rsid w:val="00DB04D0"/>
     <w:rsid w:val="00DB077A"/>
     <w:rsid w:val="00DB090C"/>
     <w:rsid w:val="00DB1EC2"/>
     <w:rsid w:val="00DB254B"/>
     <w:rsid w:val="00DB2DC7"/>
     <w:rsid w:val="00DB321B"/>
+    <w:rsid w:val="00DB325F"/>
     <w:rsid w:val="00DB33F1"/>
     <w:rsid w:val="00DB3964"/>
     <w:rsid w:val="00DB3A14"/>
     <w:rsid w:val="00DB4178"/>
     <w:rsid w:val="00DB5AD4"/>
     <w:rsid w:val="00DB5D77"/>
     <w:rsid w:val="00DB6094"/>
     <w:rsid w:val="00DB65CC"/>
     <w:rsid w:val="00DB7558"/>
     <w:rsid w:val="00DB7BE1"/>
     <w:rsid w:val="00DB7FFE"/>
     <w:rsid w:val="00DC0042"/>
     <w:rsid w:val="00DC029D"/>
     <w:rsid w:val="00DC0DCF"/>
     <w:rsid w:val="00DC0E3B"/>
     <w:rsid w:val="00DC1A07"/>
     <w:rsid w:val="00DC1D0E"/>
     <w:rsid w:val="00DC2105"/>
     <w:rsid w:val="00DC2900"/>
     <w:rsid w:val="00DC2B56"/>
     <w:rsid w:val="00DC2C68"/>
     <w:rsid w:val="00DC300A"/>
     <w:rsid w:val="00DC36F0"/>
     <w:rsid w:val="00DC3D3F"/>
     <w:rsid w:val="00DC3DF1"/>
@@ -34215,116 +34539,119 @@
     <w:rsid w:val="00DD5236"/>
     <w:rsid w:val="00DD53F4"/>
     <w:rsid w:val="00DD5C73"/>
     <w:rsid w:val="00DD5E3C"/>
     <w:rsid w:val="00DD5E44"/>
     <w:rsid w:val="00DD5E80"/>
     <w:rsid w:val="00DD5F30"/>
     <w:rsid w:val="00DD6009"/>
     <w:rsid w:val="00DD64DA"/>
     <w:rsid w:val="00DD67C7"/>
     <w:rsid w:val="00DD6EB2"/>
     <w:rsid w:val="00DD74FD"/>
     <w:rsid w:val="00DD7657"/>
     <w:rsid w:val="00DD7FC6"/>
     <w:rsid w:val="00DE0537"/>
     <w:rsid w:val="00DE0F6A"/>
     <w:rsid w:val="00DE19E5"/>
     <w:rsid w:val="00DE1E47"/>
     <w:rsid w:val="00DE24F3"/>
     <w:rsid w:val="00DE2664"/>
     <w:rsid w:val="00DE29D6"/>
     <w:rsid w:val="00DE2A0C"/>
     <w:rsid w:val="00DE3447"/>
     <w:rsid w:val="00DE34C4"/>
     <w:rsid w:val="00DE36C9"/>
+    <w:rsid w:val="00DE41A9"/>
     <w:rsid w:val="00DE447F"/>
     <w:rsid w:val="00DE4515"/>
     <w:rsid w:val="00DE4DCC"/>
     <w:rsid w:val="00DE584D"/>
     <w:rsid w:val="00DE5CEA"/>
     <w:rsid w:val="00DE5EA6"/>
     <w:rsid w:val="00DE6899"/>
     <w:rsid w:val="00DE7F26"/>
     <w:rsid w:val="00DF0062"/>
     <w:rsid w:val="00DF05D5"/>
     <w:rsid w:val="00DF0674"/>
     <w:rsid w:val="00DF0B69"/>
     <w:rsid w:val="00DF0E96"/>
     <w:rsid w:val="00DF10E4"/>
     <w:rsid w:val="00DF166B"/>
     <w:rsid w:val="00DF2189"/>
     <w:rsid w:val="00DF23A0"/>
     <w:rsid w:val="00DF2D65"/>
     <w:rsid w:val="00DF30A8"/>
     <w:rsid w:val="00DF3644"/>
     <w:rsid w:val="00DF371E"/>
     <w:rsid w:val="00DF39A6"/>
     <w:rsid w:val="00DF3E00"/>
     <w:rsid w:val="00DF5F40"/>
     <w:rsid w:val="00DF662D"/>
     <w:rsid w:val="00DF6A43"/>
     <w:rsid w:val="00DF780E"/>
     <w:rsid w:val="00DF7992"/>
     <w:rsid w:val="00E00000"/>
     <w:rsid w:val="00E006A5"/>
     <w:rsid w:val="00E009A3"/>
     <w:rsid w:val="00E01644"/>
     <w:rsid w:val="00E01DD0"/>
     <w:rsid w:val="00E01E86"/>
     <w:rsid w:val="00E02790"/>
     <w:rsid w:val="00E02A9D"/>
     <w:rsid w:val="00E02DCD"/>
     <w:rsid w:val="00E03C59"/>
     <w:rsid w:val="00E042C8"/>
     <w:rsid w:val="00E04B37"/>
+    <w:rsid w:val="00E04BDC"/>
     <w:rsid w:val="00E050B1"/>
     <w:rsid w:val="00E0530D"/>
     <w:rsid w:val="00E055B2"/>
     <w:rsid w:val="00E0574D"/>
     <w:rsid w:val="00E06290"/>
     <w:rsid w:val="00E0688A"/>
     <w:rsid w:val="00E07391"/>
     <w:rsid w:val="00E07673"/>
     <w:rsid w:val="00E0795D"/>
     <w:rsid w:val="00E07D26"/>
     <w:rsid w:val="00E07E56"/>
     <w:rsid w:val="00E101FC"/>
     <w:rsid w:val="00E103B3"/>
     <w:rsid w:val="00E10877"/>
     <w:rsid w:val="00E10891"/>
     <w:rsid w:val="00E10CB0"/>
     <w:rsid w:val="00E10CB2"/>
     <w:rsid w:val="00E11493"/>
     <w:rsid w:val="00E116C2"/>
     <w:rsid w:val="00E11B55"/>
     <w:rsid w:val="00E12243"/>
     <w:rsid w:val="00E124C1"/>
     <w:rsid w:val="00E12E99"/>
     <w:rsid w:val="00E12EE1"/>
     <w:rsid w:val="00E135BE"/>
     <w:rsid w:val="00E148FF"/>
+    <w:rsid w:val="00E14933"/>
     <w:rsid w:val="00E1493F"/>
     <w:rsid w:val="00E15670"/>
     <w:rsid w:val="00E15966"/>
     <w:rsid w:val="00E163E2"/>
     <w:rsid w:val="00E17219"/>
     <w:rsid w:val="00E20680"/>
     <w:rsid w:val="00E20893"/>
     <w:rsid w:val="00E21DA4"/>
     <w:rsid w:val="00E22014"/>
     <w:rsid w:val="00E22417"/>
     <w:rsid w:val="00E227FC"/>
     <w:rsid w:val="00E22DFB"/>
     <w:rsid w:val="00E23F4C"/>
     <w:rsid w:val="00E24156"/>
     <w:rsid w:val="00E24509"/>
     <w:rsid w:val="00E24DDE"/>
     <w:rsid w:val="00E251A2"/>
     <w:rsid w:val="00E2558E"/>
     <w:rsid w:val="00E25F49"/>
     <w:rsid w:val="00E262A1"/>
     <w:rsid w:val="00E262B2"/>
     <w:rsid w:val="00E2685F"/>
     <w:rsid w:val="00E26AEE"/>
     <w:rsid w:val="00E26E6E"/>
     <w:rsid w:val="00E270D0"/>
@@ -34463,50 +34790,51 @@
     <w:rsid w:val="00E806E6"/>
     <w:rsid w:val="00E80851"/>
     <w:rsid w:val="00E80DA1"/>
     <w:rsid w:val="00E810BA"/>
     <w:rsid w:val="00E815A8"/>
     <w:rsid w:val="00E816BD"/>
     <w:rsid w:val="00E8195C"/>
     <w:rsid w:val="00E81B4E"/>
     <w:rsid w:val="00E820F7"/>
     <w:rsid w:val="00E8235E"/>
     <w:rsid w:val="00E82C24"/>
     <w:rsid w:val="00E82D9A"/>
     <w:rsid w:val="00E82E83"/>
     <w:rsid w:val="00E8332E"/>
     <w:rsid w:val="00E8347B"/>
     <w:rsid w:val="00E83484"/>
     <w:rsid w:val="00E84D04"/>
     <w:rsid w:val="00E85370"/>
     <w:rsid w:val="00E85735"/>
     <w:rsid w:val="00E85875"/>
     <w:rsid w:val="00E85892"/>
     <w:rsid w:val="00E85CDF"/>
     <w:rsid w:val="00E870A4"/>
     <w:rsid w:val="00E87947"/>
     <w:rsid w:val="00E87E69"/>
+    <w:rsid w:val="00E87F4F"/>
     <w:rsid w:val="00E900B1"/>
     <w:rsid w:val="00E90FC2"/>
     <w:rsid w:val="00E90FC4"/>
     <w:rsid w:val="00E91563"/>
     <w:rsid w:val="00E91896"/>
     <w:rsid w:val="00E91BDB"/>
     <w:rsid w:val="00E928F6"/>
     <w:rsid w:val="00E93701"/>
     <w:rsid w:val="00E946C2"/>
     <w:rsid w:val="00E9505D"/>
     <w:rsid w:val="00E95518"/>
     <w:rsid w:val="00E95AC3"/>
     <w:rsid w:val="00E95AE4"/>
     <w:rsid w:val="00E95DE1"/>
     <w:rsid w:val="00E95F46"/>
     <w:rsid w:val="00E965AA"/>
     <w:rsid w:val="00E968DA"/>
     <w:rsid w:val="00E9749F"/>
     <w:rsid w:val="00E976C1"/>
     <w:rsid w:val="00E97BB0"/>
     <w:rsid w:val="00EA0089"/>
     <w:rsid w:val="00EA06C5"/>
     <w:rsid w:val="00EA193C"/>
     <w:rsid w:val="00EA1E44"/>
     <w:rsid w:val="00EA1EB4"/>
@@ -34629,82 +34957,84 @@
     <w:rsid w:val="00EE4C61"/>
     <w:rsid w:val="00EE4CFD"/>
     <w:rsid w:val="00EE4E4F"/>
     <w:rsid w:val="00EE60CC"/>
     <w:rsid w:val="00EE648E"/>
     <w:rsid w:val="00EE6593"/>
     <w:rsid w:val="00EE6A61"/>
     <w:rsid w:val="00EE6B2A"/>
     <w:rsid w:val="00EE6D40"/>
     <w:rsid w:val="00EE6E6A"/>
     <w:rsid w:val="00EE6FA2"/>
     <w:rsid w:val="00EE72CC"/>
     <w:rsid w:val="00EE7A5E"/>
     <w:rsid w:val="00EF0700"/>
     <w:rsid w:val="00EF07F4"/>
     <w:rsid w:val="00EF1817"/>
     <w:rsid w:val="00EF31B8"/>
     <w:rsid w:val="00EF3E70"/>
     <w:rsid w:val="00EF3F8E"/>
     <w:rsid w:val="00EF4342"/>
     <w:rsid w:val="00EF4D38"/>
     <w:rsid w:val="00EF5054"/>
     <w:rsid w:val="00EF5A6C"/>
     <w:rsid w:val="00EF5CFF"/>
     <w:rsid w:val="00EF6547"/>
+    <w:rsid w:val="00EF67E4"/>
     <w:rsid w:val="00EF699A"/>
     <w:rsid w:val="00EF6BA7"/>
     <w:rsid w:val="00EF6BC8"/>
     <w:rsid w:val="00EF6BEA"/>
     <w:rsid w:val="00EF6D27"/>
     <w:rsid w:val="00EF7088"/>
     <w:rsid w:val="00EF75B5"/>
     <w:rsid w:val="00EF7B2E"/>
     <w:rsid w:val="00F00256"/>
     <w:rsid w:val="00F00342"/>
     <w:rsid w:val="00F0053B"/>
     <w:rsid w:val="00F0059C"/>
     <w:rsid w:val="00F00C71"/>
     <w:rsid w:val="00F023AF"/>
     <w:rsid w:val="00F026B8"/>
     <w:rsid w:val="00F02C57"/>
     <w:rsid w:val="00F02E44"/>
     <w:rsid w:val="00F03A7D"/>
     <w:rsid w:val="00F0402B"/>
     <w:rsid w:val="00F047E4"/>
     <w:rsid w:val="00F05186"/>
     <w:rsid w:val="00F0545F"/>
     <w:rsid w:val="00F0552E"/>
     <w:rsid w:val="00F05601"/>
     <w:rsid w:val="00F060AE"/>
     <w:rsid w:val="00F06170"/>
     <w:rsid w:val="00F061FB"/>
     <w:rsid w:val="00F06587"/>
     <w:rsid w:val="00F06645"/>
     <w:rsid w:val="00F0707D"/>
     <w:rsid w:val="00F0752D"/>
     <w:rsid w:val="00F0793A"/>
+    <w:rsid w:val="00F07C28"/>
     <w:rsid w:val="00F07E53"/>
     <w:rsid w:val="00F102E7"/>
     <w:rsid w:val="00F10442"/>
     <w:rsid w:val="00F1069D"/>
     <w:rsid w:val="00F106B8"/>
     <w:rsid w:val="00F10CA5"/>
     <w:rsid w:val="00F10E20"/>
     <w:rsid w:val="00F11B51"/>
     <w:rsid w:val="00F11C3A"/>
     <w:rsid w:val="00F125CC"/>
     <w:rsid w:val="00F12D32"/>
     <w:rsid w:val="00F12EF4"/>
     <w:rsid w:val="00F12F87"/>
     <w:rsid w:val="00F1378E"/>
     <w:rsid w:val="00F138AD"/>
     <w:rsid w:val="00F13A4A"/>
     <w:rsid w:val="00F13EEC"/>
     <w:rsid w:val="00F146E9"/>
     <w:rsid w:val="00F1498F"/>
     <w:rsid w:val="00F14E12"/>
     <w:rsid w:val="00F14EFA"/>
     <w:rsid w:val="00F15311"/>
     <w:rsid w:val="00F17EF5"/>
     <w:rsid w:val="00F17FBE"/>
     <w:rsid w:val="00F20251"/>
@@ -34819,50 +35149,51 @@
     <w:rsid w:val="00F55958"/>
     <w:rsid w:val="00F56585"/>
     <w:rsid w:val="00F56B7A"/>
     <w:rsid w:val="00F56D93"/>
     <w:rsid w:val="00F56EF7"/>
     <w:rsid w:val="00F570CE"/>
     <w:rsid w:val="00F57295"/>
     <w:rsid w:val="00F57A06"/>
     <w:rsid w:val="00F57A4C"/>
     <w:rsid w:val="00F57C25"/>
     <w:rsid w:val="00F602B6"/>
     <w:rsid w:val="00F6053D"/>
     <w:rsid w:val="00F60721"/>
     <w:rsid w:val="00F608C9"/>
     <w:rsid w:val="00F60B5D"/>
     <w:rsid w:val="00F60BB0"/>
     <w:rsid w:val="00F60F79"/>
     <w:rsid w:val="00F6187E"/>
     <w:rsid w:val="00F61FD9"/>
     <w:rsid w:val="00F62205"/>
     <w:rsid w:val="00F62A62"/>
     <w:rsid w:val="00F62A8B"/>
     <w:rsid w:val="00F63203"/>
     <w:rsid w:val="00F63381"/>
     <w:rsid w:val="00F6347E"/>
+    <w:rsid w:val="00F64879"/>
     <w:rsid w:val="00F64C20"/>
     <w:rsid w:val="00F64FC3"/>
     <w:rsid w:val="00F65026"/>
     <w:rsid w:val="00F6559C"/>
     <w:rsid w:val="00F65966"/>
     <w:rsid w:val="00F65ED5"/>
     <w:rsid w:val="00F6612A"/>
     <w:rsid w:val="00F66636"/>
     <w:rsid w:val="00F66E2D"/>
     <w:rsid w:val="00F670C2"/>
     <w:rsid w:val="00F67CC7"/>
     <w:rsid w:val="00F67EFD"/>
     <w:rsid w:val="00F7051D"/>
     <w:rsid w:val="00F7172F"/>
     <w:rsid w:val="00F71BC3"/>
     <w:rsid w:val="00F72C78"/>
     <w:rsid w:val="00F73197"/>
     <w:rsid w:val="00F7373A"/>
     <w:rsid w:val="00F7425A"/>
     <w:rsid w:val="00F74367"/>
     <w:rsid w:val="00F74423"/>
     <w:rsid w:val="00F74870"/>
     <w:rsid w:val="00F74AFE"/>
     <w:rsid w:val="00F75507"/>
     <w:rsid w:val="00F75989"/>
@@ -34913,87 +35244,89 @@
     <w:rsid w:val="00F93377"/>
     <w:rsid w:val="00F9341C"/>
     <w:rsid w:val="00F93850"/>
     <w:rsid w:val="00F93950"/>
     <w:rsid w:val="00F93A64"/>
     <w:rsid w:val="00F94514"/>
     <w:rsid w:val="00F94729"/>
     <w:rsid w:val="00F949D0"/>
     <w:rsid w:val="00F951D6"/>
     <w:rsid w:val="00F951EC"/>
     <w:rsid w:val="00F9532C"/>
     <w:rsid w:val="00F9541C"/>
     <w:rsid w:val="00F9569D"/>
     <w:rsid w:val="00F95E43"/>
     <w:rsid w:val="00F970DE"/>
     <w:rsid w:val="00F9728D"/>
     <w:rsid w:val="00F977AD"/>
     <w:rsid w:val="00F977E9"/>
     <w:rsid w:val="00F97A0F"/>
     <w:rsid w:val="00F97B17"/>
     <w:rsid w:val="00FA0017"/>
     <w:rsid w:val="00FA0194"/>
     <w:rsid w:val="00FA080F"/>
     <w:rsid w:val="00FA08A7"/>
     <w:rsid w:val="00FA0A0F"/>
+    <w:rsid w:val="00FA111E"/>
     <w:rsid w:val="00FA1136"/>
     <w:rsid w:val="00FA13BA"/>
     <w:rsid w:val="00FA1808"/>
     <w:rsid w:val="00FA196C"/>
     <w:rsid w:val="00FA1A70"/>
     <w:rsid w:val="00FA244F"/>
     <w:rsid w:val="00FA2EDB"/>
     <w:rsid w:val="00FA2FA4"/>
     <w:rsid w:val="00FA34E8"/>
     <w:rsid w:val="00FA36E9"/>
     <w:rsid w:val="00FA38C8"/>
     <w:rsid w:val="00FA3ABD"/>
     <w:rsid w:val="00FA3EFF"/>
     <w:rsid w:val="00FA406B"/>
     <w:rsid w:val="00FA4281"/>
     <w:rsid w:val="00FA4A75"/>
     <w:rsid w:val="00FA5188"/>
     <w:rsid w:val="00FA5FC5"/>
     <w:rsid w:val="00FA63D8"/>
     <w:rsid w:val="00FA63EF"/>
     <w:rsid w:val="00FA6956"/>
     <w:rsid w:val="00FA6A34"/>
     <w:rsid w:val="00FA6E91"/>
     <w:rsid w:val="00FA7195"/>
     <w:rsid w:val="00FA73D7"/>
     <w:rsid w:val="00FA7B1E"/>
     <w:rsid w:val="00FA7FB1"/>
     <w:rsid w:val="00FB04D6"/>
     <w:rsid w:val="00FB0DE8"/>
     <w:rsid w:val="00FB1695"/>
     <w:rsid w:val="00FB1913"/>
     <w:rsid w:val="00FB1EF9"/>
     <w:rsid w:val="00FB227E"/>
     <w:rsid w:val="00FB4B54"/>
     <w:rsid w:val="00FB5AA9"/>
     <w:rsid w:val="00FB5E45"/>
     <w:rsid w:val="00FB624A"/>
+    <w:rsid w:val="00FB63D3"/>
     <w:rsid w:val="00FB68FA"/>
     <w:rsid w:val="00FB6C18"/>
     <w:rsid w:val="00FB71FB"/>
     <w:rsid w:val="00FB7251"/>
     <w:rsid w:val="00FB7413"/>
     <w:rsid w:val="00FB7630"/>
     <w:rsid w:val="00FC1367"/>
     <w:rsid w:val="00FC1ACB"/>
     <w:rsid w:val="00FC1C77"/>
     <w:rsid w:val="00FC20C3"/>
     <w:rsid w:val="00FC288C"/>
     <w:rsid w:val="00FC29BB"/>
     <w:rsid w:val="00FC2B4E"/>
     <w:rsid w:val="00FC2C97"/>
     <w:rsid w:val="00FC3479"/>
     <w:rsid w:val="00FC3605"/>
     <w:rsid w:val="00FC3C7B"/>
     <w:rsid w:val="00FC5D4F"/>
     <w:rsid w:val="00FC602B"/>
     <w:rsid w:val="00FC6263"/>
     <w:rsid w:val="00FC6F7F"/>
     <w:rsid w:val="00FC7864"/>
     <w:rsid w:val="00FC78EF"/>
     <w:rsid w:val="00FC7B47"/>
     <w:rsid w:val="00FD0121"/>
@@ -35063,395 +35396,418 @@
     <w:rsid w:val="00FF2694"/>
     <w:rsid w:val="00FF3072"/>
     <w:rsid w:val="00FF341B"/>
     <w:rsid w:val="00FF3C75"/>
     <w:rsid w:val="00FF3C9D"/>
     <w:rsid w:val="00FF4366"/>
     <w:rsid w:val="00FF47C9"/>
     <w:rsid w:val="00FF485A"/>
     <w:rsid w:val="00FF48B6"/>
     <w:rsid w:val="00FF4ACE"/>
     <w:rsid w:val="00FF4E73"/>
     <w:rsid w:val="00FF4FAF"/>
     <w:rsid w:val="00FF5775"/>
     <w:rsid w:val="00FF667F"/>
     <w:rsid w:val="00FF6C2F"/>
     <w:rsid w:val="00FF76FE"/>
     <w:rsid w:val="00FF7BBA"/>
     <w:rsid w:val="00FF7F54"/>
     <w:rsid w:val="00FF7FBF"/>
     <w:rsid w:val="010885C3"/>
     <w:rsid w:val="019FA6FE"/>
     <w:rsid w:val="01CB89EA"/>
     <w:rsid w:val="01CD8CD1"/>
     <w:rsid w:val="01CEA699"/>
     <w:rsid w:val="01E9F111"/>
+    <w:rsid w:val="03271D3E"/>
     <w:rsid w:val="03551CE2"/>
     <w:rsid w:val="035B2436"/>
     <w:rsid w:val="036DD822"/>
     <w:rsid w:val="03BC793B"/>
     <w:rsid w:val="0437704C"/>
+    <w:rsid w:val="044021CD"/>
     <w:rsid w:val="0485E228"/>
     <w:rsid w:val="049D1B31"/>
     <w:rsid w:val="0509E76F"/>
     <w:rsid w:val="054706EA"/>
     <w:rsid w:val="05AE4FF4"/>
     <w:rsid w:val="05DB7DAE"/>
     <w:rsid w:val="06789607"/>
     <w:rsid w:val="0689D6A7"/>
     <w:rsid w:val="06B94735"/>
     <w:rsid w:val="0740F279"/>
     <w:rsid w:val="074CA3AC"/>
     <w:rsid w:val="07641289"/>
     <w:rsid w:val="07FDB4D4"/>
     <w:rsid w:val="085B772B"/>
     <w:rsid w:val="0863539B"/>
     <w:rsid w:val="0908CC44"/>
     <w:rsid w:val="092AFCCD"/>
     <w:rsid w:val="09754A5C"/>
     <w:rsid w:val="09856568"/>
     <w:rsid w:val="09E05120"/>
     <w:rsid w:val="09E14DA8"/>
     <w:rsid w:val="0A0CB692"/>
     <w:rsid w:val="0A82C5CE"/>
     <w:rsid w:val="0A96D6BE"/>
     <w:rsid w:val="0AC85023"/>
     <w:rsid w:val="0AE1AA14"/>
     <w:rsid w:val="0BCAC867"/>
     <w:rsid w:val="0C7EA2BC"/>
     <w:rsid w:val="0C97E241"/>
     <w:rsid w:val="0C9B6FBB"/>
     <w:rsid w:val="0CAC23C0"/>
     <w:rsid w:val="0CD1E97E"/>
     <w:rsid w:val="0CD68105"/>
     <w:rsid w:val="0D14C00C"/>
     <w:rsid w:val="0D5E3E9C"/>
     <w:rsid w:val="0D629B01"/>
     <w:rsid w:val="0DBCE8E0"/>
+    <w:rsid w:val="0E148582"/>
     <w:rsid w:val="0E8EF41F"/>
     <w:rsid w:val="0EAE5624"/>
     <w:rsid w:val="0F4E561F"/>
     <w:rsid w:val="0F871120"/>
     <w:rsid w:val="0FC45D6A"/>
     <w:rsid w:val="106BA343"/>
+    <w:rsid w:val="109E96B8"/>
     <w:rsid w:val="10FA09CB"/>
     <w:rsid w:val="11DF8DFD"/>
     <w:rsid w:val="11EB3753"/>
     <w:rsid w:val="11EF8BFD"/>
     <w:rsid w:val="12294732"/>
     <w:rsid w:val="126EDCB4"/>
     <w:rsid w:val="127112A0"/>
     <w:rsid w:val="1286B680"/>
     <w:rsid w:val="12E59FB7"/>
     <w:rsid w:val="13FE62E6"/>
     <w:rsid w:val="1447924B"/>
     <w:rsid w:val="151444B5"/>
     <w:rsid w:val="152BE036"/>
     <w:rsid w:val="15308722"/>
     <w:rsid w:val="154D7715"/>
     <w:rsid w:val="1588CB9B"/>
     <w:rsid w:val="159296F8"/>
     <w:rsid w:val="165133A1"/>
     <w:rsid w:val="17375507"/>
     <w:rsid w:val="17647B73"/>
     <w:rsid w:val="1788A12D"/>
     <w:rsid w:val="179ADDA2"/>
     <w:rsid w:val="1803DD5F"/>
     <w:rsid w:val="18DBD688"/>
     <w:rsid w:val="19212E0F"/>
     <w:rsid w:val="19928CC3"/>
     <w:rsid w:val="19C288DD"/>
     <w:rsid w:val="1A6CF678"/>
     <w:rsid w:val="1B2A4C94"/>
     <w:rsid w:val="1B7813E7"/>
     <w:rsid w:val="1D821450"/>
     <w:rsid w:val="1DBE6FF2"/>
     <w:rsid w:val="1DD74FFE"/>
     <w:rsid w:val="1DEAFB1E"/>
     <w:rsid w:val="1DEB057D"/>
     <w:rsid w:val="1E5F70B0"/>
     <w:rsid w:val="1E758CBD"/>
     <w:rsid w:val="1EAC55DA"/>
+    <w:rsid w:val="1EC94F23"/>
     <w:rsid w:val="1EE2BAA3"/>
     <w:rsid w:val="1F0EF5C6"/>
     <w:rsid w:val="1F63B926"/>
     <w:rsid w:val="1FE4BDD1"/>
     <w:rsid w:val="2007CF94"/>
+    <w:rsid w:val="2058EF63"/>
     <w:rsid w:val="207CC22A"/>
+    <w:rsid w:val="20AA9B29"/>
     <w:rsid w:val="20C372C7"/>
     <w:rsid w:val="2106FB90"/>
     <w:rsid w:val="21657D0C"/>
     <w:rsid w:val="21B572E6"/>
     <w:rsid w:val="21BA9C9B"/>
     <w:rsid w:val="21D8D01A"/>
     <w:rsid w:val="22140550"/>
     <w:rsid w:val="2262AA78"/>
     <w:rsid w:val="2282CB1D"/>
+    <w:rsid w:val="22A2D13A"/>
     <w:rsid w:val="22B01956"/>
     <w:rsid w:val="230708AB"/>
     <w:rsid w:val="23183CED"/>
     <w:rsid w:val="239ABB7D"/>
+    <w:rsid w:val="240A3BE8"/>
     <w:rsid w:val="2416D4BF"/>
     <w:rsid w:val="24477189"/>
     <w:rsid w:val="2451DF3A"/>
     <w:rsid w:val="2468D356"/>
     <w:rsid w:val="246BE30C"/>
     <w:rsid w:val="246CD287"/>
     <w:rsid w:val="2523191D"/>
     <w:rsid w:val="2568AB0B"/>
     <w:rsid w:val="259E3A13"/>
     <w:rsid w:val="25F33BE6"/>
     <w:rsid w:val="261F268C"/>
     <w:rsid w:val="2683EF99"/>
     <w:rsid w:val="26A4FF53"/>
     <w:rsid w:val="26CCB7AA"/>
     <w:rsid w:val="26E34B4E"/>
     <w:rsid w:val="2714C861"/>
     <w:rsid w:val="27663178"/>
     <w:rsid w:val="2773DF11"/>
     <w:rsid w:val="279020D4"/>
     <w:rsid w:val="27902803"/>
     <w:rsid w:val="27D0625A"/>
     <w:rsid w:val="27DD393D"/>
     <w:rsid w:val="28273D65"/>
     <w:rsid w:val="29085A55"/>
     <w:rsid w:val="295F0B3C"/>
     <w:rsid w:val="2A355D98"/>
     <w:rsid w:val="2A74601D"/>
     <w:rsid w:val="2AB1EAEF"/>
     <w:rsid w:val="2AB2C8D8"/>
     <w:rsid w:val="2B270E5D"/>
     <w:rsid w:val="2B405877"/>
     <w:rsid w:val="2B449894"/>
+    <w:rsid w:val="2B68388E"/>
     <w:rsid w:val="2B72BD34"/>
     <w:rsid w:val="2B72D985"/>
     <w:rsid w:val="2C0F1796"/>
     <w:rsid w:val="2C32C152"/>
     <w:rsid w:val="2C46CF51"/>
     <w:rsid w:val="2C837899"/>
     <w:rsid w:val="2C9158C6"/>
+    <w:rsid w:val="2D6FF751"/>
     <w:rsid w:val="2DA1BF57"/>
     <w:rsid w:val="2DEA05BD"/>
     <w:rsid w:val="2DFFAC9A"/>
     <w:rsid w:val="2E7B5CE0"/>
     <w:rsid w:val="2E7C31C9"/>
     <w:rsid w:val="2F071CE2"/>
     <w:rsid w:val="2F11D050"/>
     <w:rsid w:val="302AE77A"/>
     <w:rsid w:val="304B4F25"/>
     <w:rsid w:val="3069EFA4"/>
     <w:rsid w:val="30813013"/>
     <w:rsid w:val="30CC72CC"/>
     <w:rsid w:val="30FD12C7"/>
     <w:rsid w:val="31092F4C"/>
     <w:rsid w:val="318985F6"/>
     <w:rsid w:val="31DE879D"/>
     <w:rsid w:val="31EE043A"/>
     <w:rsid w:val="32B4A2FF"/>
     <w:rsid w:val="32C26E34"/>
     <w:rsid w:val="32E92805"/>
     <w:rsid w:val="330C91CE"/>
     <w:rsid w:val="331CAEC4"/>
     <w:rsid w:val="3329E10D"/>
     <w:rsid w:val="3338F81A"/>
     <w:rsid w:val="33910EFE"/>
     <w:rsid w:val="33BB9C91"/>
     <w:rsid w:val="33E2ABA4"/>
     <w:rsid w:val="33ED6D7C"/>
     <w:rsid w:val="342BD182"/>
+    <w:rsid w:val="34326E23"/>
     <w:rsid w:val="343D783B"/>
     <w:rsid w:val="3481C652"/>
     <w:rsid w:val="3481DB8B"/>
     <w:rsid w:val="348503EB"/>
     <w:rsid w:val="34CF4FC2"/>
     <w:rsid w:val="354EFDAC"/>
     <w:rsid w:val="356329EE"/>
     <w:rsid w:val="35A009EC"/>
     <w:rsid w:val="35B80FFE"/>
     <w:rsid w:val="36D3BC6C"/>
     <w:rsid w:val="3746FD72"/>
     <w:rsid w:val="37B39D51"/>
     <w:rsid w:val="37B7AB2F"/>
     <w:rsid w:val="37D9AB18"/>
     <w:rsid w:val="37E3E6A4"/>
     <w:rsid w:val="380429CB"/>
     <w:rsid w:val="38092712"/>
     <w:rsid w:val="383AF6BC"/>
     <w:rsid w:val="388A199C"/>
     <w:rsid w:val="3894F219"/>
     <w:rsid w:val="38A1C645"/>
     <w:rsid w:val="38E2768A"/>
     <w:rsid w:val="38EC5CF0"/>
     <w:rsid w:val="39FE3EBC"/>
     <w:rsid w:val="3A2AD87D"/>
     <w:rsid w:val="3A358370"/>
     <w:rsid w:val="3A4D3B1F"/>
     <w:rsid w:val="3ADE6DD2"/>
     <w:rsid w:val="3AF69438"/>
     <w:rsid w:val="3B0209F9"/>
     <w:rsid w:val="3B99B6AD"/>
     <w:rsid w:val="3B9FD876"/>
     <w:rsid w:val="3BF261C1"/>
     <w:rsid w:val="3C4BAF29"/>
     <w:rsid w:val="3C9336CA"/>
     <w:rsid w:val="3CC77A80"/>
     <w:rsid w:val="3CF9746A"/>
     <w:rsid w:val="3D5B8B69"/>
     <w:rsid w:val="3DDCB5F8"/>
     <w:rsid w:val="3E657CDD"/>
     <w:rsid w:val="3E70D751"/>
     <w:rsid w:val="3EBF43C7"/>
     <w:rsid w:val="3F25643A"/>
+    <w:rsid w:val="3F36AF31"/>
     <w:rsid w:val="3FADDAA1"/>
     <w:rsid w:val="3FB688F3"/>
     <w:rsid w:val="3FBF20C2"/>
     <w:rsid w:val="3FC1C036"/>
     <w:rsid w:val="3FF5BFDD"/>
     <w:rsid w:val="410F418A"/>
     <w:rsid w:val="41E4A38E"/>
     <w:rsid w:val="41E66EF7"/>
+    <w:rsid w:val="41F060DF"/>
     <w:rsid w:val="421609B3"/>
     <w:rsid w:val="42CC7BC5"/>
     <w:rsid w:val="42FA3B1F"/>
     <w:rsid w:val="433C90B5"/>
     <w:rsid w:val="43504692"/>
+    <w:rsid w:val="4387A664"/>
     <w:rsid w:val="44DB780A"/>
     <w:rsid w:val="451D8467"/>
     <w:rsid w:val="452DB02E"/>
     <w:rsid w:val="4569191D"/>
     <w:rsid w:val="45F1749E"/>
     <w:rsid w:val="46EC0885"/>
     <w:rsid w:val="470E9718"/>
     <w:rsid w:val="47C4C87B"/>
     <w:rsid w:val="47D2210E"/>
     <w:rsid w:val="47F40877"/>
     <w:rsid w:val="481C2B5F"/>
     <w:rsid w:val="482406E7"/>
     <w:rsid w:val="48293F8C"/>
     <w:rsid w:val="483CA196"/>
+    <w:rsid w:val="48D105B5"/>
     <w:rsid w:val="49096F91"/>
     <w:rsid w:val="4930D506"/>
     <w:rsid w:val="4951C592"/>
     <w:rsid w:val="49E63A88"/>
     <w:rsid w:val="4A136BDC"/>
     <w:rsid w:val="4A26B89D"/>
     <w:rsid w:val="4B0163C5"/>
     <w:rsid w:val="4B60781D"/>
     <w:rsid w:val="4BF3104F"/>
     <w:rsid w:val="4BFEA3DF"/>
     <w:rsid w:val="4C2A9F3F"/>
     <w:rsid w:val="4CD9714A"/>
     <w:rsid w:val="4DCF5614"/>
     <w:rsid w:val="4DEBA75F"/>
     <w:rsid w:val="4E079D94"/>
     <w:rsid w:val="4E395CC5"/>
     <w:rsid w:val="4ED97C9A"/>
     <w:rsid w:val="4EF801C0"/>
     <w:rsid w:val="4F09E275"/>
+    <w:rsid w:val="4F6FB726"/>
     <w:rsid w:val="4F81A441"/>
     <w:rsid w:val="4F9F0143"/>
     <w:rsid w:val="4FA8B06B"/>
     <w:rsid w:val="4FDDDC33"/>
     <w:rsid w:val="50154D23"/>
     <w:rsid w:val="501ACC07"/>
     <w:rsid w:val="505B6E0A"/>
     <w:rsid w:val="505B7E99"/>
     <w:rsid w:val="5073386C"/>
+    <w:rsid w:val="50A5133D"/>
     <w:rsid w:val="50BEEE4F"/>
     <w:rsid w:val="50DF1D72"/>
+    <w:rsid w:val="50E9300C"/>
     <w:rsid w:val="5110D5A6"/>
     <w:rsid w:val="514378B5"/>
     <w:rsid w:val="5187E4DA"/>
     <w:rsid w:val="51BC80A4"/>
     <w:rsid w:val="51F5625D"/>
     <w:rsid w:val="525D1729"/>
     <w:rsid w:val="5268E906"/>
     <w:rsid w:val="53D00C69"/>
     <w:rsid w:val="54579326"/>
     <w:rsid w:val="5473CD39"/>
     <w:rsid w:val="556377FB"/>
     <w:rsid w:val="5568833A"/>
     <w:rsid w:val="56331C6C"/>
     <w:rsid w:val="567896BC"/>
     <w:rsid w:val="577BB6F1"/>
     <w:rsid w:val="57ADD150"/>
     <w:rsid w:val="57F01BE9"/>
     <w:rsid w:val="57FB0354"/>
     <w:rsid w:val="58314F50"/>
     <w:rsid w:val="585C6DF1"/>
     <w:rsid w:val="58843273"/>
     <w:rsid w:val="5896E57C"/>
     <w:rsid w:val="589ECD48"/>
     <w:rsid w:val="58EEE0FF"/>
     <w:rsid w:val="595C23A9"/>
     <w:rsid w:val="5988972B"/>
     <w:rsid w:val="59975D5C"/>
     <w:rsid w:val="59A43698"/>
     <w:rsid w:val="59C19D99"/>
     <w:rsid w:val="59F1F6E2"/>
     <w:rsid w:val="59F2BEAA"/>
     <w:rsid w:val="5A322E9A"/>
     <w:rsid w:val="5A63ABBB"/>
     <w:rsid w:val="5A90A5A1"/>
     <w:rsid w:val="5ADDFEFB"/>
     <w:rsid w:val="5B0CEAAB"/>
     <w:rsid w:val="5B6352A7"/>
     <w:rsid w:val="5BA94C62"/>
     <w:rsid w:val="5C82BDF2"/>
     <w:rsid w:val="5CDD37BD"/>
     <w:rsid w:val="5D14C480"/>
     <w:rsid w:val="5D2D794F"/>
     <w:rsid w:val="5D390228"/>
     <w:rsid w:val="5D784754"/>
     <w:rsid w:val="5DC80A56"/>
     <w:rsid w:val="5DF23226"/>
     <w:rsid w:val="5E088BEF"/>
     <w:rsid w:val="5E3DD23D"/>
     <w:rsid w:val="5E54A18C"/>
     <w:rsid w:val="5E647E3E"/>
+    <w:rsid w:val="5EC96ECA"/>
     <w:rsid w:val="5F2B1441"/>
+    <w:rsid w:val="5FC9B099"/>
     <w:rsid w:val="60841615"/>
     <w:rsid w:val="6090249D"/>
     <w:rsid w:val="61090B2D"/>
     <w:rsid w:val="610AB160"/>
     <w:rsid w:val="613DC743"/>
     <w:rsid w:val="61674B42"/>
     <w:rsid w:val="61802BDC"/>
     <w:rsid w:val="618F2E34"/>
     <w:rsid w:val="61A751AA"/>
     <w:rsid w:val="62F90CAF"/>
     <w:rsid w:val="635D1BE8"/>
     <w:rsid w:val="63793ADC"/>
     <w:rsid w:val="638FCA67"/>
+    <w:rsid w:val="63C69647"/>
     <w:rsid w:val="63C6D75D"/>
     <w:rsid w:val="645A7CA4"/>
     <w:rsid w:val="648D456B"/>
     <w:rsid w:val="64D2AD47"/>
     <w:rsid w:val="655A5448"/>
     <w:rsid w:val="65B31951"/>
     <w:rsid w:val="65F64D05"/>
     <w:rsid w:val="661368FA"/>
+    <w:rsid w:val="664A2E7A"/>
     <w:rsid w:val="668AFE8F"/>
     <w:rsid w:val="670C7F9B"/>
     <w:rsid w:val="671A1D1F"/>
     <w:rsid w:val="671CAC54"/>
     <w:rsid w:val="675776C0"/>
     <w:rsid w:val="677CCF43"/>
     <w:rsid w:val="682EB24E"/>
     <w:rsid w:val="6841D4E1"/>
     <w:rsid w:val="6859311B"/>
     <w:rsid w:val="6866FE79"/>
     <w:rsid w:val="68A131B5"/>
     <w:rsid w:val="68C2DA8B"/>
     <w:rsid w:val="690F72A4"/>
     <w:rsid w:val="695AE07A"/>
     <w:rsid w:val="697B0267"/>
     <w:rsid w:val="69F389EE"/>
     <w:rsid w:val="6A158E7B"/>
     <w:rsid w:val="6A2AA9E6"/>
     <w:rsid w:val="6A40A319"/>
     <w:rsid w:val="6A799C6C"/>
     <w:rsid w:val="6A8A7AB1"/>
     <w:rsid w:val="6AEA58D8"/>
     <w:rsid w:val="6B61C945"/>
     <w:rsid w:val="6C05D65D"/>
     <w:rsid w:val="6C35FB41"/>
@@ -35463,97 +35819,102 @@
     <w:rsid w:val="6CEB32F8"/>
     <w:rsid w:val="6D30A8ED"/>
     <w:rsid w:val="6D792608"/>
     <w:rsid w:val="6DF6F073"/>
     <w:rsid w:val="6E354CD8"/>
     <w:rsid w:val="6E611EC1"/>
     <w:rsid w:val="6EC15611"/>
     <w:rsid w:val="6EF0E23F"/>
     <w:rsid w:val="6F284485"/>
     <w:rsid w:val="6F337DC9"/>
     <w:rsid w:val="6F617601"/>
     <w:rsid w:val="701D9B55"/>
     <w:rsid w:val="70398423"/>
     <w:rsid w:val="704DA716"/>
     <w:rsid w:val="7060DD5F"/>
     <w:rsid w:val="707CDF24"/>
     <w:rsid w:val="70C577DD"/>
     <w:rsid w:val="7144E635"/>
     <w:rsid w:val="7169CE7A"/>
     <w:rsid w:val="717BB15F"/>
     <w:rsid w:val="7182B05F"/>
     <w:rsid w:val="7262548E"/>
     <w:rsid w:val="73000191"/>
     <w:rsid w:val="73580557"/>
     <w:rsid w:val="73938ACA"/>
+    <w:rsid w:val="73A70D50"/>
     <w:rsid w:val="740F3C8E"/>
     <w:rsid w:val="742D32A1"/>
     <w:rsid w:val="7466226B"/>
     <w:rsid w:val="748BE7A0"/>
     <w:rsid w:val="7495034C"/>
     <w:rsid w:val="74B80E6F"/>
     <w:rsid w:val="74E45228"/>
     <w:rsid w:val="751EBE88"/>
     <w:rsid w:val="754E27E2"/>
     <w:rsid w:val="7581A57D"/>
     <w:rsid w:val="75CF1133"/>
     <w:rsid w:val="75D2AC8C"/>
     <w:rsid w:val="7678258D"/>
     <w:rsid w:val="76DCC80E"/>
     <w:rsid w:val="77519A79"/>
     <w:rsid w:val="7765D499"/>
     <w:rsid w:val="77B127A8"/>
     <w:rsid w:val="77B47E03"/>
     <w:rsid w:val="77EFA906"/>
     <w:rsid w:val="781B82A9"/>
     <w:rsid w:val="781E0393"/>
     <w:rsid w:val="785E1FF0"/>
     <w:rsid w:val="789815B9"/>
     <w:rsid w:val="78D3B94A"/>
     <w:rsid w:val="78E7DA5F"/>
     <w:rsid w:val="78E9BBF5"/>
     <w:rsid w:val="78F9E125"/>
+    <w:rsid w:val="791F384C"/>
     <w:rsid w:val="79269133"/>
     <w:rsid w:val="798AF338"/>
     <w:rsid w:val="7A19C844"/>
     <w:rsid w:val="7A33C547"/>
     <w:rsid w:val="7AC076D5"/>
     <w:rsid w:val="7AFEAAEE"/>
+    <w:rsid w:val="7B3BBF11"/>
     <w:rsid w:val="7B440EC2"/>
     <w:rsid w:val="7BD6BBA1"/>
     <w:rsid w:val="7C366D10"/>
     <w:rsid w:val="7CA547BB"/>
     <w:rsid w:val="7CE59954"/>
     <w:rsid w:val="7CEE9EB0"/>
     <w:rsid w:val="7D236138"/>
     <w:rsid w:val="7D301B84"/>
     <w:rsid w:val="7D59E082"/>
     <w:rsid w:val="7DD52B1D"/>
     <w:rsid w:val="7DE31BB7"/>
     <w:rsid w:val="7E757346"/>
     <w:rsid w:val="7E9FA087"/>
+    <w:rsid w:val="7F7292CB"/>
     <w:rsid w:val="7F887486"/>
+    <w:rsid w:val="7FA79BF0"/>
     <w:rsid w:val="7FAC7894"/>
     <w:rsid w:val="7FB999C6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -39905,52 +40266,76 @@
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1160542546">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1213541684">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1249997784">
       <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1272974995">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1277297143">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1297756006">
@@ -40144,50 +40529,62 @@
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1359087384">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1410542085">
       <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1413964208">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1415205295">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1441140815">
@@ -40613,50 +41010,62 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="206381909">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="1980065867">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1995137715">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1999990302">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -40721,51 +41130,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2136943964">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OSDhelpdesk@mass.gov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-SRC3-36624&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-SRC3-36568&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/supplier-diversity-program-sdp?_gl=1*1dd4k06*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTY5MTE2ODkkbzM2OSRnMSR0MTc1NjkxMzk5MCRqNTckbDAkaDA." TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macomptroller.org/wp-content/uploads/instructions_standard-contract-form.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adamd@bostongreencompany.com" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-36751&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38250&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andy@nemedwaste.com" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-SRC3-36619&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-SRC3-36606&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OIGProcurementSupport@mass.gov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AGOBidUnit@mass.gov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Sean.Corbin2@mass.gov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37449&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maldrich@gssgi.com" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Dmorris@triumvirate.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38251&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rgallinaro@rmgenterprise.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/non-profit-purchasing-programs" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.commbuys.com/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/statewide-contract-index" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/801-cmr-21-procurement-of-commodities-or-services-including-human-and-social-services/download?_ga=2.5187184.276064254.1754065769-411155804.1736349941&amp;_gl=1*sw9tsp*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTQwNzY0MjMkbzMyMyRnMSR0MTc1NDA3NjQ1NSRqMjgkbDAkaDA." TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-36998&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:generalmanager@clutec.com" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-SRC3-36620&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-SRC3-36625&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-36790&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lbracale@metechrecycling.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Sean.Corbin2@mass.gov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AGOBidUnit@mass.gov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/prevailing-wage-enforcement" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-SRC3-36568&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-36789&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-SRC3-36608&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tatiana.henry@mass.gov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-36996&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:david.hirschler@eridirect.com" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:s.nardi@nlr-green.com" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37864&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/how-to-make-a-statewide-contact-purchase-in-commbuys/download" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-SRC3-36568&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/emergency-response-supplies-services-and-equipment-contact-information" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-SRC3-36621&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-SRC3-36626&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/best-value-evaluation-of-sdp-plan-forms-a-guide-for-strategic-sourcing-teams/download" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Sean.Corbin2@mass.gov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ploricco@cleanearthinc.com" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:robin@goodpointrecycling.net" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37486&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tatiana.Henry@mass.gov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/information-for-apprentices" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-SRC3-36613&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/public-construction" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.procurated.com/ma-statewide/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Sean.Corbin2@mass.gov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-36788&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-36995&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dryan@unitedmedwaste.com" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:khoag@commtank.com" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37448&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://malegislature.gov/Laws/GeneralLaws/PartI/TitleIII/Chapter30/section39m" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/how-to-request-quotes-from-vendors-on-statewide-contracts/download" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/supplier-diversity-office-sdo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/best-value-evaluation-of-responses-to-small-procurements-a-guide-for-strategic-sourcing-teams/download" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-36886&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mrobertson@nedtinc.com" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-SRC3-36615&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-SRC3-36622&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tatiana%20henry@mass.gov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-36791&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/osd" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/oig-forms-guides-and-advisories" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/dols" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tatiana.henry@mass.gov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bdevanney@e-s-i.com" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Nineve@tridenthazmat.com" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37487&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Sean.Corbin2@mass.gov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-36752&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vguido@republicservices.com" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mdangoia@strategic-es.com" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/qrg-how-to-record-a-contract-purchase-previously-made-rpa-release/download" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/exhibit-f-1-commonwealth-terms-and-conditions-0/download?_ga=2.11892660.1852975385.1737644168-411155804.1736349941&amp;_gl=1*1ehavvx*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*MTczNzY1MjIyMi4xNS4xLjE3Mzc2NTIzODYuMC4wLjA." TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:feroldi.eric@cleanharbors.com" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-SRC3-36623&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/small-business-purchasing-program-sbpp?_gl=1*flb0s8*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTY5MTE2ODkkbzM2OSRnMSR0MTc1NjkxMzg1NCRqMjgkbDAkaDA." TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-36884&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pnorris@medxwaste.com" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-36750&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-SRC3-36618&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://malegislature.gov/Laws/GeneralLaws/PartI/TitleXXI/Chapter149/section44a" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Comptroller.Info@mass.gov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jason.regan@veolia.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/get-public-procurement-assistance-from-our-chapter-30b-team" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tatiana.henry@mass.gov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:keith.boyea@terracycle.com" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-36885&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38240&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-36636&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-36997&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OSDhelpdesk@mass.gov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-SRC3-36615&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-SRC3-36568&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/supplier-diversity-program-sdp?_gl=1*1dd4k06*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTY5MTE2ODkkbzM2OSRnMSR0MTc1NjkxMzk5MCRqNTckbDAkaDA." TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macomptroller.org/wp-content/uploads/instructions_standard-contract-form.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tatiana%20henry@mass.gov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-39744&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maldrich@gssgi.com" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38250&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37487&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Nineve@tridenthazmat.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OIGProcurementSupport@mass.gov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AGOBidUnit@mass.gov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Sean.Corbin2@mass.gov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sustainableelectronics.org/r2-/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:generalmanager@clutec.com" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37449&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rgallinaro@rmgenterprise.com" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-SRC3-36623&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lbracale@metechrecycling.com" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-36750&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/non-profit-purchasing-programs" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.commbuys.com/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/statewide-contract-index" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/801-cmr-21-procurement-of-commodities-or-services-including-human-and-social-services/download?_ga=2.5187184.276064254.1754065769-411155804.1736349941&amp;_gl=1*sw9tsp*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTQwNzY0MjMkbzMyMyRnMSR0MTc1NDA3NjQ1NSRqMjgkbDAkaDA." TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-39084&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-36998&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jason.regan@veolia.com" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-SRC3-36618&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:david.hirschler@eridirect.com" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-36790&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Sean.Corbin2@mass.gov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AGOBidUnit@mass.gov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/prevailing-wage-enforcement" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Comptroller.Info@mass.gov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37864&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-36997&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-SRC3-36624&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tatiana.henry@mass.gov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ploricco@cleanearthinc.com" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-36996&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37486&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andy@nemedwaste.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/how-to-make-a-statewide-contact-purchase-in-commbuys/download" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-SRC3-36568&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/emergency-response-supplies-services-and-equipment-contact-information" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-SRC3-36606&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-SRC3-36619&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/best-value-evaluation-of-sdp-plan-forms-a-guide-for-strategic-sourcing-teams/download" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rr@approvedmedwaste.com" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-36788&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:robin@goodpointrecycling.net" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tatiana.Henry@mass.gov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/information-for-apprentices" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Dmorris@triumvirate.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/public-construction" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.procurated.com/ma-statewide/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Sean.Corbin2@mass.gov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:khoag@commtank.com" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38251&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-36995&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-SRC3-36620&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-SRC3-36625&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-36886&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mrobertson@nedtinc.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://malegislature.gov/Laws/GeneralLaws/PartI/TitleIII/Chapter30/section39m" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/how-to-request-quotes-from-vendors-on-statewide-contracts/download" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/supplier-diversity-office-sdo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/best-value-evaluation-of-responses-to-small-procurements-a-guide-for-strategic-sourcing-teams/download" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-36884&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-36791&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-36789&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-SRC3-36608&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-SRC3-36568&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bdevanney@e-s-i.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/osd" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/oig-forms-guides-and-advisories" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/dols" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tatiana.henry@mass.gov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-36752&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vguido@republicservices.com" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mdangoia@strategic-es.com" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-SRC3-36626&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Sean.Corbin2@mass.gov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:feroldi.eric@cleanharbors.com" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38927&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:s.nardi@nlr-green.com" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-SRC3-36621&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/qrg-how-to-record-a-contract-purchase-previously-made-rpa-release/download" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/exhibit-f-1-commonwealth-terms-and-conditions-0/download?_ga=2.11892660.1852975385.1737644168-411155804.1736349941&amp;_gl=1*1ehavvx*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*MTczNzY1MjIyMi4xNS4xLjE3Mzc2NTIzODYuMC4wLjA." TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adamd@bostongreencompany.com" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-SRC3-36613&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/small-business-purchasing-program-sbpp?_gl=1*flb0s8*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTY5MTE2ODkkbzM2OSRnMSR0MTc1NjkxMzg1NCRqMjgkbDAkaDA." TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Sean.Corbin2@mass.gov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-36885&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pnorris@medxwaste.com" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dryan@unitedmedwaste.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://malegislature.gov/Laws/GeneralLaws/PartI/TitleXXI/Chapter149/section44a" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-stewards.org/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-36636&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/get-public-procurement-assistance-from-our-chapter-30b-team" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tatiana.henry@mass.gov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-36751&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:keith.boyea@terracycle.com" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dingersoll@neerecycling.com" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-37448&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38240&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-SRC3-36622&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/osd" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/osd" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/osd" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -41046,61 +41455,74 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="09ce38db-efdb-4708-8c34-9908d67fb011" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="07049b86-902b-4773-b7aa-1fd847dfddb9">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BBCFE9BE6DEBCF4FAEF3D74F5E0F169D" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4acca893a766136a5bafeab47b9027e1">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="07049b86-902b-4773-b7aa-1fd847dfddb9" xmlns:ns3="09ce38db-efdb-4708-8c34-9908d67fb011" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2e0e5592891313212390eddb4a3d5f9a" ns2:_="" ns3:_="">
     <xsd:import namespace="07049b86-902b-4773-b7aa-1fd847dfddb9"/>
     <xsd:import namespace="09ce38db-efdb-4708-8c34-9908d67fb011"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -41291,115 +41713,102 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E5E76A4-4B53-4E46-8362-0320020EC781}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51C4BD58-2203-4230-8F1F-9DCF4FB5BA44}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20DD85D6-0887-4118-8B8C-1267772729E8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="09ce38db-efdb-4708-8c34-9908d67fb011"/>
     <ds:schemaRef ds:uri="6b33c406-dd06-4363-a0cc-3f7e8f9bebb6"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E5E76A4-4B53-4E46-8362-0320020EC781}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{926481E7-E537-43CE-A663-E344ED3530FB}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>25</Pages>
-[...1 lines deleted...]
-  <Characters>43242</Characters>
+  <Pages>26</Pages>
+  <Words>7838</Words>
+  <Characters>44679</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>2</DocSecurity>
-  <Lines>360</Lines>
-  <Paragraphs>101</Paragraphs>
+  <Lines>372</Lines>
+  <Paragraphs>104</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>50727</CharactersWithSpaces>
+  <CharactersWithSpaces>52413</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Products and Services Contract User Guide Template</dc:title>
   <dc:subject/>
   <dc:creator>Danielle Frizzi</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BBCFE9BE6DEBCF4FAEF3D74F5E0F169D</vt:lpwstr>
   </property>