--- v0 (2026-05-12)
+++ v1 (2026-06-28)
@@ -168,64 +168,64 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3012"/>
         </w:tabs>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="GridTable5Dark-Accent1"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="14" w:type="dxa"/>
         <w:tblLook w:val="02A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="0"/>
         <w:tblCaption w:val="Contract Overview"/>
         <w:tblDescription w:val="This table provides key details, including contact information for the Category Manager, relevant contract terms, quoting requirements, and a link to the complete vendor list."/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4311"/>
         <w:gridCol w:w="4803"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="67B75A24" w14:textId="77777777" w:rsidTr="00855C9E">
+      <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="67B75A24" w14:textId="77777777" w:rsidTr="4602836E">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="1196"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4269" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E3192"/>
           </w:tcPr>
-          <w:p w14:paraId="0A4D33B9" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="00953689">
+          <w:p w14:paraId="0A4D33B9" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="00DB6A58">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136526">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Category Manager Contact Information</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4761" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="55920E1A" w14:textId="77777777" w:rsidR="00C869A9" w:rsidRPr="00D948D9" w:rsidRDefault="00C869A9" w:rsidP="00C869A9">
             <w:pPr>
               <w:tabs>
@@ -281,244 +281,195 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="18E36C1D" w14:textId="7AC43EDD" w:rsidR="00B1168A" w:rsidRPr="00C869A9" w:rsidRDefault="00C869A9" w:rsidP="00C869A9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D948D9">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>617-359-7289</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="22AC3B9B" w14:textId="77777777" w:rsidTr="00855C9E">
+      <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="22AC3B9B" w14:textId="77777777" w:rsidTr="4602836E">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="3165"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4269" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E3192"/>
           </w:tcPr>
-          <w:p w14:paraId="000A0D78" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="00953689">
+          <w:p w14:paraId="000A0D78" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="00DB6A58">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136526">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Contract Term</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4761" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C8D9EB"/>
           </w:tcPr>
-          <w:p w14:paraId="1CB367C6" w14:textId="55276FA7" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="007B5CF4">
+          <w:p w14:paraId="1CB367C6" w14:textId="0405224E" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="4602836E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00136526">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="4602836E">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Contract Term: </w:t>
             </w:r>
             <w:r w:rsidR="00C869A9">
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t>04/01/2022 – 03/31/2026</w:t>
+              <w:t>04/01/2022 – 03/31/202</w:t>
+            </w:r>
+            <w:r w:rsidR="17267B34">
+              <w:t>9</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42EE6B65" w14:textId="77777777" w:rsidR="0064148A" w:rsidRDefault="0064148A" w:rsidP="00C869A9">
+          <w:p w14:paraId="42EE6B65" w14:textId="53C807EC" w:rsidR="0064148A" w:rsidRDefault="0064148A" w:rsidP="00C869A9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00136526">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="4602836E">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Maximum End Date: </w:t>
             </w:r>
-            <w:r w:rsidR="00C869A9" w:rsidRPr="00C869A9">
-[...11 lines deleted...]
-            </w:r>
             <w:r w:rsidR="00C869A9">
-              <w:rPr>
-[...26 lines deleted...]
-              <w:t>29</w:t>
+              <w:t>March 31, 2029</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="18DAF315" w14:textId="3D1A0541" w:rsidR="00315417" w:rsidRPr="00C869A9" w:rsidRDefault="00315417" w:rsidP="00C869A9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00315417">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Extend Beyond Date: </w:t>
             </w:r>
             <w:r w:rsidR="002E327C">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>September</w:t>
             </w:r>
             <w:r w:rsidRPr="00315417">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> 30, 20</w:t>
             </w:r>
             <w:r w:rsidR="002E327C">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">29 </w:t>
             </w:r>
             <w:r w:rsidRPr="00315417">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Agreements established prior to the Master Agreement expiration may allow performance and payment obligations to continue until the maximum Extend Beyond date.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="7146EE8A" w14:textId="77777777" w:rsidTr="00855C9E">
+      <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="7146EE8A" w14:textId="77777777" w:rsidTr="4602836E">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1335"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4269" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E3192"/>
           </w:tcPr>
-          <w:p w14:paraId="44776E05" w14:textId="60BE403C" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="006626DD" w:rsidP="00953689">
+          <w:p w14:paraId="44776E05" w14:textId="60BE403C" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="006626DD" w:rsidP="00DB6A58">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006626DD">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Massachusetts Management Accounting and Reporting System (</w:t>
             </w:r>
             <w:r w:rsidR="00E9027C">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>MOSAIC</w:t>
             </w:r>
             <w:r w:rsidRPr="006626DD">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
@@ -527,78 +478,78 @@
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DF0B69">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Master Agreement (MA) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4761" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C8D9EB"/>
           </w:tcPr>
-          <w:p w14:paraId="5A290FBE" w14:textId="10874D5C" w:rsidR="0064148A" w:rsidRPr="00C869A9" w:rsidRDefault="00C869A9" w:rsidP="00953689">
+          <w:p w14:paraId="5A290FBE" w14:textId="10874D5C" w:rsidR="0064148A" w:rsidRPr="00C869A9" w:rsidRDefault="00C869A9" w:rsidP="00DB6A58">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C869A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>FAC117*</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BA835BA" w14:textId="77777777" w:rsidR="00855C9E" w:rsidRDefault="00855C9E" w:rsidP="00953689">
+          <w:p w14:paraId="3BA835BA" w14:textId="77777777" w:rsidR="00855C9E" w:rsidRDefault="00855C9E" w:rsidP="00DB6A58">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="34C47EF3" w14:textId="4EF8D8F6" w:rsidR="002B4F4A" w:rsidRPr="00136526" w:rsidRDefault="002B4F4A" w:rsidP="00953689">
+          <w:p w14:paraId="34C47EF3" w14:textId="4EF8D8F6" w:rsidR="002B4F4A" w:rsidRPr="00136526" w:rsidRDefault="002B4F4A" w:rsidP="00DB6A58">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D6578">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ote</w:t>
@@ -628,63 +579,63 @@
             </w:r>
             <w:r w:rsidR="00E9027C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>MOSAIC</w:t>
             </w:r>
             <w:r w:rsidR="008D670A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> system</w:t>
             </w:r>
             <w:r w:rsidRPr="00CA06AC">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="3CFEDB13" w14:textId="77777777" w:rsidTr="00855C9E">
+      <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="3CFEDB13" w14:textId="77777777" w:rsidTr="4602836E">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1183"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4269" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E3192"/>
           </w:tcPr>
-          <w:p w14:paraId="493A2229" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="00953689">
+          <w:p w14:paraId="493A2229" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="00DB6A58">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136526">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Quote Requirements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4761" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0D845350" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00351FCD" w:rsidRDefault="0064148A" w:rsidP="007B5CF4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
@@ -715,63 +666,63 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> section for guidelines.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="598ACD9D" w14:textId="022907DF" w:rsidR="0064148A" w:rsidRPr="00351FCD" w:rsidRDefault="0064148A" w:rsidP="00A33F2E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00351FCD">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Quotes are not required for purchasing.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="0C1AC47B" w14:textId="77777777" w:rsidTr="00855C9E">
+      <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="0C1AC47B" w14:textId="77777777" w:rsidTr="4602836E">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="40"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4269" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E3192"/>
           </w:tcPr>
-          <w:p w14:paraId="182735FB" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="00953689">
+          <w:p w14:paraId="182735FB" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="00DB6A58">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136526">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vendor List</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4761" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C8D9EB"/>
           </w:tcPr>
           <w:p w14:paraId="69C38038" w14:textId="4435B382" w:rsidR="0064148A" w:rsidRPr="00351FCD" w:rsidRDefault="0064148A" w:rsidP="00AB68E6">
             <w:pPr>
               <w:rPr>
@@ -780,91 +731,93 @@
             </w:pPr>
             <w:r w:rsidRPr="00351FCD">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Refer to </w:t>
             </w:r>
             <w:hyperlink w:anchor="_Appendix_A:_Vendor" w:history="1">
               <w:r w:rsidRPr="00351FCD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Vendor List and Information</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00351FCD">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> for eligible vendors on this contract.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="010EFBA1" w14:textId="77777777" w:rsidTr="00855C9E">
+      <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="010EFBA1" w14:textId="77777777" w:rsidTr="4602836E">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="697"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4269" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E3192"/>
           </w:tcPr>
-          <w:p w14:paraId="79F057E1" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="00953689">
+          <w:p w14:paraId="79F057E1" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="00DB6A58">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136526">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Updates</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4761" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14685198" w14:textId="0230CA87" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="00953689">
+          <w:p w14:paraId="14685198" w14:textId="6BFA80D0" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="53E035E7" w:rsidP="447BC6C8">
             <w:pPr>
               <w:rPr>
-                <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="005C535D">
+              <w:t>Renewed Vendors Added</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2EE53A3B" w14:textId="02697C69" w:rsidR="00AC1E9E" w:rsidRPr="006E4CCA" w:rsidRDefault="2AD4F117" w:rsidP="6AD4050A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6AD4050A">
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="0BF720E7" w:rsidRPr="6AD4050A">
@@ -3988,51 +3941,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>24-hour response time for non-emergency calls and 2-hour response time for emergency calls</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04C77ACF" w14:textId="380821AB" w:rsidR="005056D1" w:rsidRPr="005056D1" w:rsidRDefault="005056D1" w:rsidP="005056D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005056D1">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Designated Pest Management Coordinators responsible for the quality of all services provided</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7968B635" w14:textId="79BD4AC4" w:rsidR="00EF0700" w:rsidRPr="002B53B7" w:rsidRDefault="00EF0700" w:rsidP="00303E7C">
+    <w:p w14:paraId="7968B635" w14:textId="79BD4AC4" w:rsidR="00EF0700" w:rsidRPr="002B53B7" w:rsidRDefault="00EF0700" w:rsidP="00DB6A58">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B53B7">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Offering Prompt Pay</w:t>
       </w:r>
       <w:r w:rsidR="00DB7558" w:rsidRPr="002B53B7">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -4878,54 +4831,55 @@
     </w:p>
     <w:p w14:paraId="2E6DD92B" w14:textId="3AD947CA" w:rsidR="00F35A63" w:rsidRDefault="00F35A63" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Quote_Response_and"/>
       <w:bookmarkStart w:id="17" w:name="_Toc194066598"/>
       <w:bookmarkStart w:id="18" w:name="_Toc225751971"/>
       <w:bookmarkEnd w:id="16"/>
       <w:r>
         <w:t>Quote Response and Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="29210A5C" w14:textId="41FCD62C" w:rsidR="001512F7" w:rsidRPr="001512F7" w:rsidRDefault="001512F7" w:rsidP="001512F7">
       <w:r w:rsidRPr="001512F7">
         <w:t xml:space="preserve">Contract users should always reference FAC117 when contacting vendors to ensure they are receiving contract pricing. Quotes, not including construction services, should be awarded based on best value. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73972EB4" w14:textId="77777777" w:rsidR="001512F7" w:rsidRPr="001512F7" w:rsidRDefault="001512F7" w:rsidP="001512F7">
       <w:r w:rsidRPr="001512F7">
         <w:t xml:space="preserve">For a full description of how to complete a quote in COMMBUYS visit the </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
-        <w:r w:rsidRPr="001512F7">
+        <w:r w:rsidRPr="008F7919">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
+            <w:iCs/>
           </w:rPr>
           <w:t>Job Aids for Buyers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001512F7">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001512F7">
         <w:t xml:space="preserve">webpage, and select: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29402A9F" w14:textId="3767143E" w:rsidR="00402FE6" w:rsidRPr="001512F7" w:rsidRDefault="001512F7" w:rsidP="00402FE6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="001512F7">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
@@ -4974,134 +4928,121 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The purchase options identified below are the only acceptable options that may be used in this contract:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C028C0D" w14:textId="3BEB8660" w:rsidR="00402FE6" w:rsidRPr="00402FE6" w:rsidRDefault="00402FE6" w:rsidP="00402FE6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="00402FE6">
         <w:t>ee for service contract</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03E843ED" w14:textId="08806286" w:rsidR="00402FE6" w:rsidRPr="001512F7" w:rsidRDefault="001512F7" w:rsidP="00402FE6">
       <w:r w:rsidRPr="001512F7">
         <w:t>This COMMBUYS functionality provides a mechanism to easily obtain quotes, as specified by the Contract.   The buyer would create a Release Requisition, and then convert it to a Bid.  After approval by the buyer approving officer, the bid is then sent to selected vendors to request quotes. Buyers must include “FAC117 RFQ” when entering information in the Description field.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412490A9" w14:textId="25DE5B69" w:rsidR="001512F7" w:rsidRPr="001512F7" w:rsidRDefault="001512F7" w:rsidP="001512F7">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="001512F7">
+    <w:p w14:paraId="412490A9" w14:textId="25DE5B69" w:rsidR="001512F7" w:rsidRPr="00AA0A59" w:rsidRDefault="001512F7" w:rsidP="001512F7">
+      <w:r w:rsidRPr="00AA0A59">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Step 1: </w:t>
       </w:r>
-      <w:r w:rsidR="00402FE6" w:rsidRPr="00402FE6">
+      <w:r w:rsidR="00402FE6" w:rsidRPr="00AA0A59">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:u w:val="single"/>
         </w:rPr>
         <w:t>Quote</w:t>
       </w:r>
-      <w:r w:rsidR="00402FE6" w:rsidRPr="00402FE6">
+      <w:r w:rsidR="00402FE6" w:rsidRPr="00AA0A59">
         <w:rPr>
           <w:b/>
-          <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Solicitation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3742717C" w14:textId="1ABC18F8" w:rsidR="001512F7" w:rsidRPr="001512F7" w:rsidRDefault="001512F7" w:rsidP="001512F7">
       <w:r w:rsidRPr="001512F7">
         <w:lastRenderedPageBreak/>
         <w:t>Using the Category specific Solicitation Enabled MBPOs contract users must solicit at least three Contractors with a request for quote and site visit. It is recommended that the Contractor’s experience and understanding of IPM methods be a strong consideration. A Statement of Work (template available in Attachment tab of the blanket POs)or other specifications must be provided by the facility to the Contractors at the time of site visit.  Based on the Statement of Work and the results of the site visit, Contractors will provide a service proposal including a monthly service fee.  Site visits are mandatory prior to submitting a service proposal.  All service proposals and site visits under this contract must be free of charge to the facility.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B088315" w14:textId="3244B262" w:rsidR="001512F7" w:rsidRPr="001512F7" w:rsidRDefault="001512F7" w:rsidP="001512F7">
+    <w:p w14:paraId="0B088315" w14:textId="3244B262" w:rsidR="001512F7" w:rsidRPr="00AA0A59" w:rsidRDefault="001512F7" w:rsidP="001512F7">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:u w:val="single"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001512F7">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA0A59">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:u w:val="single"/>
         </w:rPr>
         <w:t>Step 2: Complete and Sign Memorandum of Understanding</w:t>
       </w:r>
-      <w:r w:rsidR="00402FE6" w:rsidRPr="00402FE6">
+      <w:r w:rsidR="00402FE6" w:rsidRPr="00AA0A59">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> (MOU)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="609978B8" w14:textId="77777777" w:rsidR="001512F7" w:rsidRPr="001512F7" w:rsidRDefault="001512F7" w:rsidP="001512F7">
       <w:r w:rsidRPr="001512F7">
         <w:t xml:space="preserve">Prior to commencing services, all Contractors and Contract Users are encouraged to complete and sign the “Memorandum of Understanding (MOU)” posted under the “Attachments” tab of the Master Blanket Purchase Order.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AD81280" w14:textId="3D16A8FA" w:rsidR="001512F7" w:rsidRPr="001512F7" w:rsidRDefault="001512F7" w:rsidP="001512F7">
       <w:r w:rsidRPr="001512F7">
         <w:t>Note: Contractors are prohibited from requiring Eligible Entities to sign any forms, contracts or other documentation that contains any terms or conditions not expressly approved by OSD and the Sourcing Team.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E4A8B72" w14:textId="77777777" w:rsidR="001512F7" w:rsidRPr="001512F7" w:rsidRDefault="001512F7" w:rsidP="001512F7">
+    <w:p w14:paraId="3E4A8B72" w14:textId="77777777" w:rsidR="001512F7" w:rsidRPr="00AA0A59" w:rsidRDefault="001512F7" w:rsidP="001512F7">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:u w:val="single"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001512F7">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA0A59">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:u w:val="single"/>
         </w:rPr>
         <w:t>Step 3: Develop, Maintain and Document your IPM Program</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D06A03F" w14:textId="295D5238" w:rsidR="001512F7" w:rsidRPr="001512F7" w:rsidRDefault="001512F7" w:rsidP="001512F7">
       <w:r w:rsidRPr="001512F7">
         <w:t>Based on the initial inspection of each building or site, the Contractor must file a written Initial Assessment Report with the facility manager within the agreed upon timeframe listing the following: present pests, extent of infestation and activities, conditions in the building which are contributing to existing and/or potential pest problems as well as containing suggestions for remediation.  This report must be filed before any other pest management services are provided.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38A962C7" w14:textId="107C2462" w:rsidR="001512F7" w:rsidRPr="001512F7" w:rsidRDefault="001512F7" w:rsidP="001512F7">
       <w:r w:rsidRPr="001512F7">
         <w:t xml:space="preserve">In addition, within 30 days of conducting the initial inspection, the Contractor must submit an IPM Plan.  The plan must include details on: the training of the staff, contractors and occupants, frequency of technician visits, and the activities they will perform with a description of the pest monitoring program. After each service visit, the technician must submit a final service report with the facility manager, detailing the following information: pesticides used and location, results of monitoring, description of any temporary conditions that may be contributing to pest problems and any other actions that were taken. Contractors are responsible for providing an annual training session to </w:t>
       </w:r>
       <w:r w:rsidRPr="001512F7">
         <w:lastRenderedPageBreak/>
         <w:t>facility staff, contractors, and facility occupants free of charge. The contractor must provide additional training sessions for a mutually agreed upon cost if agreed necessary.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E6998A7" w14:textId="058C81B9" w:rsidR="001512F7" w:rsidRPr="00402FE6" w:rsidRDefault="001512F7" w:rsidP="001512F7">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001512F7">
@@ -8474,405 +8415,405 @@
       <w:bookmarkStart w:id="71" w:name="_Vendor_List_and"/>
       <w:bookmarkStart w:id="72" w:name="_Appendix_A:_1"/>
       <w:bookmarkStart w:id="73" w:name="_Toc194066623"/>
       <w:bookmarkStart w:id="74" w:name="_Toc225751993"/>
       <w:bookmarkEnd w:id="68"/>
       <w:bookmarkEnd w:id="69"/>
       <w:bookmarkEnd w:id="70"/>
       <w:bookmarkEnd w:id="71"/>
       <w:bookmarkEnd w:id="72"/>
       <w:r w:rsidRPr="00ED150D">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Vendor </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">List and </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED150D">
         <w:t>Information</w:t>
       </w:r>
       <w:bookmarkEnd w:id="73"/>
       <w:bookmarkEnd w:id="74"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="14147" w:type="dxa"/>
+        <w:tblW w:w="13974" w:type="dxa"/>
         <w:tblInd w:w="-972" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Vendor Information Table"/>
         <w:tblDescription w:val="This table includes the following column headings and information: vendor name, Master Blanket Purchase Order Number, MMARS Vendor Code, MMARS Vendor Line, Contact Person, Phone number, Email, Categories, Regions, Discounts (PPD, Dock Delivery, Other), MBE, WMBE, WBE, Vetran status, Minimum Order, and list of any other imporatant items.  "/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1279"/>
         <w:gridCol w:w="1477"/>
         <w:gridCol w:w="1477"/>
         <w:gridCol w:w="1320"/>
-        <w:gridCol w:w="2678"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1036"/>
+        <w:gridCol w:w="2505"/>
+        <w:gridCol w:w="19"/>
+        <w:gridCol w:w="1196"/>
         <w:gridCol w:w="1129"/>
-        <w:gridCol w:w="1005"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1478"/>
+        <w:gridCol w:w="1305"/>
+        <w:gridCol w:w="962"/>
+        <w:gridCol w:w="1305"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00175446" w:rsidRPr="00ED150D" w14:paraId="79233E3D" w14:textId="77777777" w:rsidTr="6AD4050A">
+      <w:tr w:rsidR="00175446" w:rsidRPr="00ED150D" w14:paraId="79233E3D" w14:textId="77777777" w:rsidTr="789D5E72">
         <w:trPr>
           <w:trHeight w:val="688"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1279" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="0473B3B0" w14:textId="77777777" w:rsidR="00231245" w:rsidRPr="00FD7DA7" w:rsidRDefault="00231245" w:rsidP="00404EB1">
+          <w:p w14:paraId="0473B3B0" w14:textId="77777777" w:rsidR="00231245" w:rsidRPr="00FD7DA7" w:rsidRDefault="00231245" w:rsidP="00DB6A58">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD7DA7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Vendor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1477" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="65C125BA" w14:textId="43D84ED7" w:rsidR="00231245" w:rsidRPr="00FD7DA7" w:rsidRDefault="00231245" w:rsidP="00404EB1">
+          <w:p w14:paraId="65C125BA" w14:textId="43D84ED7" w:rsidR="00231245" w:rsidRPr="00FD7DA7" w:rsidRDefault="00231245" w:rsidP="00DB6A58">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD7DA7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Master Blanket Purchase Order </w:t>
             </w:r>
             <w:r w:rsidR="005C0F47">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1477" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="3DD132A7" w14:textId="77777777" w:rsidR="00231245" w:rsidRPr="00FD7DA7" w:rsidRDefault="00231245" w:rsidP="00404EB1">
+          <w:p w14:paraId="3DD132A7" w14:textId="77777777" w:rsidR="00231245" w:rsidRPr="00FD7DA7" w:rsidRDefault="00231245" w:rsidP="00DB6A58">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD7DA7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Contact Person</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1320" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="1D910198" w14:textId="488A9247" w:rsidR="00231245" w:rsidRPr="00FD7DA7" w:rsidRDefault="00231245" w:rsidP="00404EB1">
+          <w:p w14:paraId="1D910198" w14:textId="488A9247" w:rsidR="00231245" w:rsidRPr="00FD7DA7" w:rsidRDefault="00231245" w:rsidP="00DB6A58">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD7DA7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Phone </w:t>
             </w:r>
             <w:r w:rsidR="005C0F47">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2678" w:type="dxa"/>
+            <w:tcW w:w="2505" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5EF6DE49" w14:textId="77777777" w:rsidR="00231245" w:rsidRPr="00FD7DA7" w:rsidRDefault="00231245" w:rsidP="00404EB1">
+          <w:p w14:paraId="5EF6DE49" w14:textId="77777777" w:rsidR="00231245" w:rsidRPr="00FD7DA7" w:rsidRDefault="00231245" w:rsidP="00DB6A58">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcW w:w="1215" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="3FBA8DF5" w14:textId="77777777" w:rsidR="00231245" w:rsidRPr="00FD7DA7" w:rsidRDefault="00231245" w:rsidP="00404EB1">
+          <w:p w14:paraId="3FBA8DF5" w14:textId="77777777" w:rsidR="00231245" w:rsidRPr="00FD7DA7" w:rsidRDefault="00231245" w:rsidP="00DB6A58">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD7DA7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Categories</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="72E4B802" w14:textId="77777777" w:rsidR="00231245" w:rsidRPr="00FD7DA7" w:rsidRDefault="00231245" w:rsidP="00404EB1">
+          <w:p w14:paraId="72E4B802" w14:textId="77777777" w:rsidR="00231245" w:rsidRPr="00FD7DA7" w:rsidRDefault="00231245" w:rsidP="00DB6A58">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD7DA7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Service </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Counties</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcW w:w="1305" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="4B7413EB" w14:textId="77777777" w:rsidR="00231245" w:rsidRPr="00BB19FC" w:rsidRDefault="00231245" w:rsidP="00404EB1">
+          <w:p w14:paraId="4B7413EB" w14:textId="77777777" w:rsidR="00231245" w:rsidRPr="00BB19FC" w:rsidRDefault="00231245" w:rsidP="00DB6A58">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB19FC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Discounts</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F2D0D7D" w14:textId="77777777" w:rsidR="00231245" w:rsidRPr="00BB19FC" w:rsidRDefault="00231245" w:rsidP="00404EB1">
+          <w:p w14:paraId="3F2D0D7D" w14:textId="77777777" w:rsidR="00231245" w:rsidRPr="00BB19FC" w:rsidRDefault="00231245" w:rsidP="00DB6A58">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB19FC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(PPD)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1262" w:type="dxa"/>
+            <w:tcW w:w="962" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="3E6B5C90" w14:textId="77777777" w:rsidR="00231245" w:rsidRPr="00FD7DA7" w:rsidRDefault="00231245" w:rsidP="00404EB1">
+          <w:p w14:paraId="3E6B5C90" w14:textId="77777777" w:rsidR="00231245" w:rsidRPr="00FD7DA7" w:rsidRDefault="00231245" w:rsidP="00DB6A58">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD7DA7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">SDO Certification Type </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1478" w:type="dxa"/>
+            <w:tcW w:w="1305" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="37CAC639" w14:textId="77777777" w:rsidR="00231245" w:rsidRPr="00FD7DA7" w:rsidRDefault="00231245" w:rsidP="00404EB1">
+          <w:p w14:paraId="37CAC639" w14:textId="77777777" w:rsidR="00231245" w:rsidRPr="00FD7DA7" w:rsidRDefault="00231245" w:rsidP="00DB6A58">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD7DA7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SDP Commitment Percentage</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00203026" w:rsidRPr="00ED150D" w14:paraId="42542B49" w14:textId="77777777" w:rsidTr="6AD4050A">
+      <w:tr w:rsidR="00203026" w:rsidRPr="00ED150D" w14:paraId="42542B49" w14:textId="77777777" w:rsidTr="002D141B">
         <w:trPr>
           <w:trHeight w:val="642"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1279" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58179994" w14:textId="77777777" w:rsidR="00203026" w:rsidRPr="0082307C" w:rsidRDefault="00203026" w:rsidP="00175446">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0082307C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Master Contract Record</w:t>
             </w:r>
           </w:p>
@@ -9083,73 +9024,64 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5DE373E3" w14:textId="03F36E6C" w:rsidR="00203026" w:rsidRPr="0082307C" w:rsidRDefault="00203026" w:rsidP="0035797B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00351722">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>617-359-7289</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2684" w:type="dxa"/>
+            <w:tcW w:w="2524" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="36C1CC7E" w14:textId="77777777" w:rsidR="00203026" w:rsidRDefault="00203026" w:rsidP="00175446"/>
-          <w:p w14:paraId="63B1A6F4" w14:textId="77777777" w:rsidR="00203026" w:rsidRDefault="00203026" w:rsidP="00175446">
+          <w:p w14:paraId="1DEE6949" w14:textId="107543FD" w:rsidR="00203026" w:rsidRDefault="00203026" w:rsidP="447BC6C8">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:cstheme="minorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4F09F7CF" w14:textId="77777777" w:rsidR="00203026" w:rsidRDefault="00203026" w:rsidP="00175446">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2CDFDC02" w14:textId="79402B3C" w:rsidR="00203026" w:rsidRPr="00351722" w:rsidRDefault="00203026" w:rsidP="00175446">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r w:rsidRPr="00C6086F">
                 <w:rPr>
@@ -9178,73 +9110,61 @@
             <w:pPr>
               <w:pBdr>
                 <w:bar w:val="single" w:sz="4" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r w:rsidRPr="00C6086F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>Tatiana.henry@mass.gov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1036" w:type="dxa"/>
+            <w:tcW w:w="1196" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="25FB6708" w14:textId="77777777" w:rsidR="00203026" w:rsidRPr="00186B88" w:rsidRDefault="00203026">
+          <w:p w14:paraId="25527982" w14:textId="7882FCA9" w:rsidR="00186B88" w:rsidRPr="00186B88" w:rsidRDefault="00186B88" w:rsidP="447BC6C8">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...11 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3A7C801B" w14:textId="77777777" w:rsidR="00186B88" w:rsidRPr="00186B88" w:rsidRDefault="00186B88" w:rsidP="0035797B">
             <w:pPr>
               <w:pBdr>
                 <w:bar w:val="single" w:sz="4" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="49B25587" w14:textId="77777777" w:rsidR="00186B88" w:rsidRPr="00186B88" w:rsidRDefault="00186B88" w:rsidP="0035797B">
             <w:pPr>
               <w:pBdr>
                 <w:bar w:val="single" w:sz="4" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
@@ -9328,51 +9248,51 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2C0A15A8" w14:textId="1820D49F" w:rsidR="00203026" w:rsidRPr="00186B88" w:rsidRDefault="00186B88" w:rsidP="0035797B">
             <w:pPr>
               <w:pBdr>
                 <w:bar w:val="single" w:sz="4" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00186B88">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcW w:w="1305" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2A1113FD" w14:textId="77777777" w:rsidR="00203026" w:rsidRPr="00186B88" w:rsidRDefault="00203026">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5EC09564" w14:textId="77777777" w:rsidR="00203026" w:rsidRPr="00186B88" w:rsidRDefault="00203026" w:rsidP="0035797B">
             <w:pPr>
               <w:pBdr>
                 <w:bar w:val="single" w:sz="4" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -9403,51 +9323,51 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="713614CE" w14:textId="101B0D36" w:rsidR="00203026" w:rsidRPr="00186B88" w:rsidRDefault="00203026" w:rsidP="0035797B">
             <w:pPr>
               <w:pBdr>
                 <w:bar w:val="single" w:sz="4" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00186B88">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1262" w:type="dxa"/>
+            <w:tcW w:w="962" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="0E4D35EB" w14:textId="77777777" w:rsidR="00203026" w:rsidRPr="00186B88" w:rsidRDefault="00203026" w:rsidP="00175446">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="604A1BE5" w14:textId="77777777" w:rsidR="00203026" w:rsidRPr="00186B88" w:rsidRDefault="00203026" w:rsidP="00175446">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="74D2A6FC" w14:textId="77777777" w:rsidR="00203026" w:rsidRPr="00186B88" w:rsidRDefault="00203026" w:rsidP="00175446">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
@@ -9471,51 +9391,51 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00186B88">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="61BD456D" w14:textId="2B5754DE" w:rsidR="00203026" w:rsidRPr="00186B88" w:rsidRDefault="00203026" w:rsidP="00175446">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1478" w:type="dxa"/>
+            <w:tcW w:w="1305" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="1883E5E0" w14:textId="77777777" w:rsidR="00203026" w:rsidRPr="00186B88" w:rsidRDefault="00203026" w:rsidP="00175446">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="54A29322" w14:textId="77777777" w:rsidR="00203026" w:rsidRPr="00186B88" w:rsidRDefault="00203026" w:rsidP="00175446">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="421BD9B0" w14:textId="77777777" w:rsidR="00203026" w:rsidRPr="00186B88" w:rsidRDefault="00203026" w:rsidP="00175446">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
@@ -9529,51 +9449,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="351D5BB6" w14:textId="26E22AEB" w:rsidR="00203026" w:rsidRPr="00186B88" w:rsidRDefault="00203026" w:rsidP="00175446">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00186B88">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00203026" w:rsidRPr="00ED150D" w14:paraId="0798A8D2" w14:textId="77777777" w:rsidTr="6AD4050A">
+      <w:tr w:rsidR="00203026" w:rsidRPr="00ED150D" w14:paraId="0798A8D2" w14:textId="77777777" w:rsidTr="002D141B">
         <w:trPr>
           <w:trHeight w:val="657"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1279" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="320D6504" w14:textId="77777777" w:rsidR="00203026" w:rsidRPr="0082307C" w:rsidRDefault="00203026" w:rsidP="00175446">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0082307C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Category 1 solicitation </w:t>
@@ -9625,159 +9545,159 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1320" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3249FEA3" w14:textId="77777777" w:rsidR="00203026" w:rsidRPr="0082307C" w:rsidRDefault="00203026" w:rsidP="00175446">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2684" w:type="dxa"/>
+            <w:tcW w:w="2524" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5BBA8B8E" w14:textId="77777777" w:rsidR="00203026" w:rsidRPr="0082307C" w:rsidRDefault="00203026" w:rsidP="00175446">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1036" w:type="dxa"/>
+            <w:tcW w:w="1196" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="68DD292C" w14:textId="77777777" w:rsidR="00203026" w:rsidRPr="0082307C" w:rsidRDefault="00203026" w:rsidP="0035797B">
             <w:pPr>
               <w:pBdr>
                 <w:bar w:val="single" w:sz="4" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="70A8AA59" w14:textId="77777777" w:rsidR="00203026" w:rsidRPr="0082307C" w:rsidRDefault="00203026" w:rsidP="0035797B">
             <w:pPr>
               <w:pBdr>
                 <w:bar w:val="single" w:sz="4" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcW w:w="1305" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7ECE2E2C" w14:textId="77777777" w:rsidR="00203026" w:rsidRPr="0082307C" w:rsidRDefault="00203026" w:rsidP="0035797B">
             <w:pPr>
               <w:pBdr>
                 <w:bar w:val="single" w:sz="4" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1262" w:type="dxa"/>
+            <w:tcW w:w="962" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="1E88A659" w14:textId="50285B32" w:rsidR="00203026" w:rsidRPr="0082307C" w:rsidRDefault="00203026" w:rsidP="00175446">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1478" w:type="dxa"/>
+            <w:tcW w:w="1305" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="7B625D0D" w14:textId="58D821F6" w:rsidR="00203026" w:rsidRPr="0082307C" w:rsidRDefault="00203026" w:rsidP="00175446">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00203026" w:rsidRPr="00ED150D" w14:paraId="57850607" w14:textId="77777777" w:rsidTr="6AD4050A">
+      <w:tr w:rsidR="00203026" w:rsidRPr="00ED150D" w14:paraId="57850607" w14:textId="77777777" w:rsidTr="002D141B">
         <w:trPr>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1279" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="069145C0" w14:textId="77777777" w:rsidR="00203026" w:rsidRPr="0082307C" w:rsidRDefault="00203026" w:rsidP="00175446">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0082307C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Category 2 solicitation</w:t>
@@ -9829,150 +9749,150 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1320" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="598B8F17" w14:textId="77777777" w:rsidR="00203026" w:rsidRPr="0082307C" w:rsidRDefault="00203026" w:rsidP="00175446">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2684" w:type="dxa"/>
+            <w:tcW w:w="2524" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="59FD5645" w14:textId="77777777" w:rsidR="00203026" w:rsidRPr="0082307C" w:rsidRDefault="00203026" w:rsidP="00175446">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1036" w:type="dxa"/>
+            <w:tcW w:w="1196" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5B172CB7" w14:textId="77777777" w:rsidR="00203026" w:rsidRPr="0082307C" w:rsidRDefault="00203026" w:rsidP="00175446">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="14E0438D" w14:textId="77777777" w:rsidR="00203026" w:rsidRPr="0082307C" w:rsidRDefault="00203026" w:rsidP="00175446">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcW w:w="1305" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6EA04ABC" w14:textId="77777777" w:rsidR="00203026" w:rsidRPr="0082307C" w:rsidRDefault="00203026" w:rsidP="00175446">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1262" w:type="dxa"/>
+            <w:tcW w:w="962" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="66E38B00" w14:textId="106CE93A" w:rsidR="00203026" w:rsidRPr="0082307C" w:rsidRDefault="00203026" w:rsidP="00175446">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1478" w:type="dxa"/>
+            <w:tcW w:w="1305" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="42587B75" w14:textId="71E5395C" w:rsidR="00203026" w:rsidRPr="0082307C" w:rsidRDefault="00203026" w:rsidP="00175446">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00203026" w:rsidRPr="00ED150D" w14:paraId="1029614D" w14:textId="77777777" w:rsidTr="6AD4050A">
+      <w:tr w:rsidR="00203026" w:rsidRPr="00ED150D" w14:paraId="1029614D" w14:textId="77777777" w:rsidTr="002D141B">
         <w:trPr>
           <w:trHeight w:val="503"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1279" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2545222C" w14:textId="77777777" w:rsidR="00203026" w:rsidRPr="0082307C" w:rsidRDefault="00203026" w:rsidP="00175446">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0082307C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Category 3 solicitation</w:t>
@@ -10024,240 +9944,631 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1320" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4C12D6D3" w14:textId="77777777" w:rsidR="00203026" w:rsidRPr="0082307C" w:rsidRDefault="00203026" w:rsidP="00175446">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2684" w:type="dxa"/>
+            <w:tcW w:w="2524" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="09C82C9B" w14:textId="77777777" w:rsidR="00203026" w:rsidRPr="0082307C" w:rsidRDefault="00203026" w:rsidP="00175446">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1036" w:type="dxa"/>
+            <w:tcW w:w="1196" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="15E5E617" w14:textId="77777777" w:rsidR="00203026" w:rsidRPr="0082307C" w:rsidRDefault="00203026" w:rsidP="00175446">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7DC4658B" w14:textId="77777777" w:rsidR="00203026" w:rsidRPr="0082307C" w:rsidRDefault="00203026" w:rsidP="00175446">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcW w:w="1305" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="638CF024" w14:textId="77777777" w:rsidR="00203026" w:rsidRPr="0082307C" w:rsidRDefault="00203026" w:rsidP="00175446">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1262" w:type="dxa"/>
+            <w:tcW w:w="962" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="5F63E284" w14:textId="795CC741" w:rsidR="00203026" w:rsidRPr="0082307C" w:rsidRDefault="00203026" w:rsidP="00175446">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1478" w:type="dxa"/>
+            <w:tcW w:w="1305" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="15F5C23D" w14:textId="5FAA3C89" w:rsidR="00203026" w:rsidRPr="0082307C" w:rsidRDefault="00203026" w:rsidP="00175446">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00175446" w:rsidRPr="00ED150D" w14:paraId="0ECB545E" w14:textId="77777777" w:rsidTr="6AD4050A">
+      <w:tr w:rsidR="447BC6C8" w14:paraId="6BDE198D" w14:textId="77777777" w:rsidTr="789D5E72">
         <w:trPr>
           <w:trHeight w:val="642"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1279" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DCD93F9" w14:textId="77777777" w:rsidR="0035797B" w:rsidRDefault="0035797B" w:rsidP="00175446">
-[...3 lines deleted...]
-                <w:iCs/>
+          <w:p w14:paraId="11DD86A8" w14:textId="18FF08D7" w:rsidR="6A392202" w:rsidRDefault="6A392202">
+            <w:r w:rsidRPr="447BC6C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:t xml:space="preserve">Clancy Brothers Pest Control LLC </w:t>
+            </w:r>
+            <w:r w:rsidRPr="447BC6C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-                <w:iCs/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77D82E0D" w14:textId="799A8482" w:rsidR="447BC6C8" w:rsidRDefault="447BC6C8" w:rsidP="447BC6C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Ecologic Entomology LLC</w:t>
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1477" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="460A12F7" w14:textId="77777777" w:rsidR="0035797B" w:rsidRDefault="0035797B" w:rsidP="00175446"/>
-          <w:p w14:paraId="6CD067F2" w14:textId="72B287A1" w:rsidR="00175446" w:rsidRPr="00525217" w:rsidRDefault="00175446" w:rsidP="00175446">
+          <w:p w14:paraId="693B038C" w14:textId="77BD436C" w:rsidR="447BC6C8" w:rsidRDefault="447BC6C8" w:rsidP="447BC6C8">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
-              <w:r w:rsidRPr="00525217">
+            <w:hyperlink r:id="rId57">
+              <w:r w:rsidRPr="447BC6C8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>PO-22-1080-OSD03-SRC3-24938</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1477" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CA1BBF5" w14:textId="2726C0C9" w:rsidR="447BC6C8" w:rsidRDefault="447BC6C8" w:rsidP="447BC6C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="447BC6C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Zachary Brown</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1320" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4963A8CB" w14:textId="3AD91A7F" w:rsidR="447BC6C8" w:rsidRDefault="447BC6C8" w:rsidP="447BC6C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="447BC6C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>617-778-8706</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2505" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2242521C" w14:textId="45FAE48B" w:rsidR="447BC6C8" w:rsidRDefault="447BC6C8" w:rsidP="447BC6C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId58">
+              <w:r w:rsidRPr="447BC6C8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>zac@clancybrospestcontrol.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1215" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="446FE7B5" w14:textId="63AAD45C" w:rsidR="447BC6C8" w:rsidRDefault="447BC6C8" w:rsidP="447BC6C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="447BC6C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1,2,3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71E82C3D" w14:textId="45A139CE" w:rsidR="447BC6C8" w:rsidRDefault="447BC6C8" w:rsidP="447BC6C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="447BC6C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>11,13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A6691CF" w14:textId="2023486B" w:rsidR="447BC6C8" w:rsidRDefault="447BC6C8" w:rsidP="447BC6C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="447BC6C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>11,13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51463287" w14:textId="0116C59D" w:rsidR="447BC6C8" w:rsidRDefault="447BC6C8" w:rsidP="447BC6C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="447BC6C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2% 10</w:t>
+            </w:r>
+            <w:r w:rsidR="43987A47" w:rsidRPr="447BC6C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="447BC6C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">days </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="725D2EFD" w14:textId="6D770290" w:rsidR="447BC6C8" w:rsidRDefault="447BC6C8" w:rsidP="447BC6C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="447BC6C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2% 15 days </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AEC0496" w14:textId="25C8F896" w:rsidR="447BC6C8" w:rsidRDefault="447BC6C8" w:rsidP="447BC6C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="447BC6C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2% 20 days </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EC5BA2A" w14:textId="11FDA3C9" w:rsidR="447BC6C8" w:rsidRDefault="447BC6C8" w:rsidP="447BC6C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="447BC6C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2% 30 days</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00D17173" w14:textId="6E071F4A" w:rsidR="447BC6C8" w:rsidRDefault="447BC6C8" w:rsidP="447BC6C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74D4C73B" w14:textId="28835946" w:rsidR="447BC6C8" w:rsidRDefault="447BC6C8" w:rsidP="447BC6C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="447BC6C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>10%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00175446" w:rsidRPr="00ED150D" w14:paraId="0ECB545E" w14:textId="77777777" w:rsidTr="789D5E72">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E9C4A05" w14:textId="62822C0A" w:rsidR="00175446" w:rsidRPr="00525217" w:rsidRDefault="0D34F474" w:rsidP="447BC6C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="447BC6C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Ecologic Entomology LLC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1477" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6CD067F2" w14:textId="03A74810" w:rsidR="00175446" w:rsidRPr="00525217" w:rsidRDefault="0D34F474" w:rsidP="447BC6C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId59">
+              <w:r w:rsidRPr="447BC6C8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>PO-22-1080-OSD03-SRC3-24941</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1477" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1230AFB8" w14:textId="02F8FC1E" w:rsidR="00175446" w:rsidRPr="00525217" w:rsidRDefault="00175446" w:rsidP="00D7718F">
+          <w:p w14:paraId="1290BAE6" w14:textId="584A6D2C" w:rsidR="00175446" w:rsidRPr="00525217" w:rsidRDefault="00175446" w:rsidP="447BC6C8">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006C233F">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          </w:p>
+          <w:p w14:paraId="73E513AA" w14:textId="3F463FC1" w:rsidR="00175446" w:rsidRPr="00525217" w:rsidRDefault="00175446" w:rsidP="447BC6C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1230AFB8" w14:textId="511B6BC1" w:rsidR="00175446" w:rsidRPr="00525217" w:rsidRDefault="0D34F474" w:rsidP="447BC6C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="447BC6C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Jonathan Boyar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1320" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="12262163" w14:textId="77777777" w:rsidR="0035797B" w:rsidRPr="006C233F" w:rsidRDefault="0035797B" w:rsidP="00175446">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -10279,144 +10590,125 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="70D1E29C" w14:textId="0AA26B7E" w:rsidR="00175446" w:rsidRPr="00525217" w:rsidRDefault="00175446" w:rsidP="00175446">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C233F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>617-291-0087</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2678" w:type="dxa"/>
+            <w:tcW w:w="2505" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1217648A" w14:textId="77777777" w:rsidR="0035797B" w:rsidRDefault="0035797B" w:rsidP="00175446"/>
-          <w:p w14:paraId="3AF1B2EA" w14:textId="77777777" w:rsidR="0035797B" w:rsidRDefault="0035797B" w:rsidP="00175446">
+          <w:p w14:paraId="3EEF606D" w14:textId="5838CF83" w:rsidR="00175446" w:rsidRPr="00525217" w:rsidRDefault="3E48921B" w:rsidP="447BC6C8">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...9 lines deleted...]
-              <w:r w:rsidRPr="00C6086F">
+            <w:hyperlink r:id="rId60">
+              <w:r w:rsidRPr="447BC6C8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:cstheme="minorHAnsi"/>
+                  <w:rFonts w:cstheme="minorBidi"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>jonathan@ecologicentomology.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcW w:w="1215" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="776EBB59" w14:textId="77777777" w:rsidR="0035797B" w:rsidRDefault="0035797B" w:rsidP="00175446">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="65AD5F01" w14:textId="77777777" w:rsidR="0035797B" w:rsidRDefault="0035797B" w:rsidP="00175446">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1277AEE9" w14:textId="77777777" w:rsidR="0035797B" w:rsidRDefault="0035797B" w:rsidP="00175446">
+          <w:p w14:paraId="005302DA" w14:textId="1B21F9A2" w:rsidR="00175446" w:rsidRPr="00525217" w:rsidRDefault="0D34F474" w:rsidP="447BC6C8">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...11 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="447BC6C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1,2,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A88932D" w14:textId="77777777" w:rsidR="0035797B" w:rsidRDefault="0035797B" w:rsidP="00175446">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -10441,51 +10733,51 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0BA12317" w14:textId="63FD5E64" w:rsidR="00175446" w:rsidRPr="00525217" w:rsidRDefault="00175446" w:rsidP="00175446">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00525217">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>All</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcW w:w="1305" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="48EBC3B3" w14:textId="77777777" w:rsidR="0035797B" w:rsidRDefault="0035797B" w:rsidP="00175446">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2B211714" w14:textId="77777777" w:rsidR="0035797B" w:rsidRDefault="0035797B" w:rsidP="00175446">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3FCBDE2F" w14:textId="17BF90C2" w:rsidR="00175446" w:rsidRPr="00525217" w:rsidRDefault="00175446" w:rsidP="00175446">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -10522,51 +10814,51 @@
               </w:rPr>
               <w:t xml:space="preserve">5% 15 days </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1DF42E4E" w14:textId="77777777" w:rsidR="00175446" w:rsidRPr="00525217" w:rsidRDefault="00175446" w:rsidP="00175446">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00525217">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">2% 20 days </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1262" w:type="dxa"/>
+            <w:tcW w:w="962" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3B3021D0" w14:textId="77777777" w:rsidR="0035797B" w:rsidRDefault="0035797B" w:rsidP="00175446">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="22190570" w14:textId="77777777" w:rsidR="0035797B" w:rsidRDefault="0035797B" w:rsidP="00175446">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="51DFAF64" w14:textId="77777777" w:rsidR="0035797B" w:rsidRDefault="0035797B" w:rsidP="00175446">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -10575,51 +10867,51 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3BA1213B" w14:textId="34F2637E" w:rsidR="00175446" w:rsidRPr="00525217" w:rsidRDefault="00175446" w:rsidP="00175446">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00525217">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>LGBTBE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1478" w:type="dxa"/>
+            <w:tcW w:w="1305" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="519C992F" w14:textId="77777777" w:rsidR="0035797B" w:rsidRDefault="0035797B" w:rsidP="00175446">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3DF6EE7F" w14:textId="77777777" w:rsidR="0035797B" w:rsidRDefault="0035797B" w:rsidP="00175446">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="39DA8B70" w14:textId="77777777" w:rsidR="0035797B" w:rsidRDefault="0035797B" w:rsidP="00175446">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -10627,114 +10919,460 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2F84A56F" w14:textId="452865EA" w:rsidR="00175446" w:rsidRPr="00525217" w:rsidRDefault="00175446" w:rsidP="00175446">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00525217">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00175446" w:rsidRPr="00ED150D" w14:paraId="7BB3A03D" w14:textId="77777777" w:rsidTr="6AD4050A">
+      <w:tr w:rsidR="447BC6C8" w14:paraId="7423565D" w14:textId="77777777" w:rsidTr="789D5E72">
+        <w:trPr>
+          <w:trHeight w:val="1140"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4587CD89" w14:textId="7D733FD4" w:rsidR="447BC6C8" w:rsidRDefault="447BC6C8" w:rsidP="447BC6C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="447BC6C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Elite Pest Solutions Inc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1477" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="248513EA" w14:textId="4AD0D817" w:rsidR="447BC6C8" w:rsidRDefault="447BC6C8" w:rsidP="447BC6C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId61">
+              <w:r w:rsidRPr="447BC6C8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>PO-22-1080-OSD03-SRC3-24939</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1477" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D53E639" w14:textId="15B3B227" w:rsidR="447BC6C8" w:rsidRDefault="447BC6C8" w:rsidP="447BC6C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="447BC6C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Vanessa Giovanniello</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1320" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3193BCCF" w14:textId="1753C140" w:rsidR="447BC6C8" w:rsidRDefault="447BC6C8" w:rsidP="447BC6C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="447BC6C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>617-595-7634</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2505" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="57243166" w14:textId="6C0FB1BF" w:rsidR="447BC6C8" w:rsidRDefault="447BC6C8" w:rsidP="447BC6C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId62">
+              <w:r w:rsidRPr="447BC6C8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>Vanessa@elitepestma.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1215" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="015915C8" w14:textId="3CC348C4" w:rsidR="447BC6C8" w:rsidRDefault="447BC6C8" w:rsidP="447BC6C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="447BC6C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1,2,3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AD7563D" w14:textId="5564FD93" w:rsidR="447BC6C8" w:rsidRDefault="447BC6C8" w:rsidP="447BC6C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="447BC6C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5,9,11,13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C888D51" w14:textId="5E7308BD" w:rsidR="0E7E71DE" w:rsidRDefault="0E7E71DE" w:rsidP="447BC6C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="447BC6C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5,9,11,13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AD879C8" w14:textId="7A75FBE9" w:rsidR="447BC6C8" w:rsidRDefault="447BC6C8" w:rsidP="447BC6C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="447BC6C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5% 10 days </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="786A7BCA" w14:textId="26340026" w:rsidR="447BC6C8" w:rsidRDefault="447BC6C8" w:rsidP="447BC6C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="447BC6C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5% 15 days </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F836C76" w14:textId="3DD04777" w:rsidR="447BC6C8" w:rsidRDefault="447BC6C8" w:rsidP="447BC6C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="447BC6C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5% 20 days </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B7C51C8" w14:textId="183D345E" w:rsidR="447BC6C8" w:rsidRDefault="447BC6C8" w:rsidP="447BC6C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="447BC6C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5% 30 days</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2418BB02" w14:textId="5C5CD1C7" w:rsidR="447BC6C8" w:rsidRDefault="447BC6C8" w:rsidP="447BC6C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="749C1D65" w14:textId="6F633813" w:rsidR="447BC6C8" w:rsidRDefault="447BC6C8" w:rsidP="447BC6C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="447BC6C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00175446" w:rsidRPr="00ED150D" w14:paraId="7BB3A03D" w14:textId="77777777" w:rsidTr="789D5E72">
         <w:trPr>
           <w:trHeight w:val="1140"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1279" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D03F5B5" w14:textId="6DBDF6C3" w:rsidR="00175446" w:rsidRPr="00525217" w:rsidRDefault="49B396AB" w:rsidP="6AD4050A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6AD4050A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Flynn Pest Co</w:t>
             </w:r>
             <w:r w:rsidR="2FCBD3B9" w:rsidRPr="6AD4050A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidRPr="6AD4050A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>trol Inc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1477" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3EA210D5" w14:textId="77777777" w:rsidR="0035797B" w:rsidRDefault="0035797B" w:rsidP="00175446"/>
           <w:p w14:paraId="60E4EB30" w14:textId="77777777" w:rsidR="0035797B" w:rsidRDefault="0035797B" w:rsidP="00175446"/>
           <w:p w14:paraId="7BF60468" w14:textId="6A6C8987" w:rsidR="00175446" w:rsidRPr="00525217" w:rsidRDefault="00175446" w:rsidP="00175446">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r w:rsidRPr="00525217">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>PO-22-1080-OSD03-SRC3-25125</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1477" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2813F9F3" w14:textId="77777777" w:rsidR="00175446" w:rsidRPr="00525217" w:rsidRDefault="00175446" w:rsidP="00175446">
             <w:pPr>
@@ -10768,217 +11406,1186 @@
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2168B5F9" w14:textId="77777777" w:rsidR="00175446" w:rsidRPr="00525217" w:rsidRDefault="00175446" w:rsidP="00175446">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00525217">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>508-252-9661</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2678" w:type="dxa"/>
+            <w:tcW w:w="2505" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4919CB00" w14:textId="77777777" w:rsidR="00175446" w:rsidRPr="00525217" w:rsidRDefault="00175446" w:rsidP="00175446">
+          <w:p w14:paraId="4919CB00" w14:textId="77777777" w:rsidR="00175446" w:rsidRPr="00525217" w:rsidRDefault="0D34F474" w:rsidP="447BC6C8">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
-              <w:r w:rsidRPr="00525217">
+            <w:hyperlink r:id="rId64">
+              <w:r w:rsidRPr="447BC6C8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t xml:space="preserve">alan@flynnpestcontrol.com </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcW w:w="1215" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D8DAC04" w14:textId="77777777" w:rsidR="00175446" w:rsidRPr="00525217" w:rsidRDefault="00175446" w:rsidP="00175446">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00525217">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1,2,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F0D20AC" w14:textId="77777777" w:rsidR="00175446" w:rsidRPr="00525217" w:rsidRDefault="00175446" w:rsidP="00175446">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00525217">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1,3,4,5,9,10,11,12,13,14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcW w:w="1305" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75AB2CD7" w14:textId="77777777" w:rsidR="00175446" w:rsidRPr="00525217" w:rsidRDefault="00175446" w:rsidP="00175446">
+          <w:p w14:paraId="282C023B" w14:textId="6EFB2E9D" w:rsidR="00175446" w:rsidRPr="00525217" w:rsidRDefault="0D34F474" w:rsidP="447BC6C8">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:bCs/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00525217">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="447BC6C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">3% 10 days 2% 15 days 1% 20 days </w:t>
+              <w:t xml:space="preserve">3% 10 days </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16F3447F" w14:textId="2B3528EC" w:rsidR="00175446" w:rsidRPr="00525217" w:rsidRDefault="0D34F474" w:rsidP="447BC6C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="447BC6C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2% 15 days </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75AB2CD7" w14:textId="658C329C" w:rsidR="00175446" w:rsidRPr="00525217" w:rsidRDefault="0D34F474" w:rsidP="447BC6C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="447BC6C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1% 20 days </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1262" w:type="dxa"/>
+            <w:tcW w:w="962" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="42E42373" w14:textId="77777777" w:rsidR="00175446" w:rsidRPr="00525217" w:rsidRDefault="00175446" w:rsidP="00175446">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00525217">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SBPP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1478" w:type="dxa"/>
+            <w:tcW w:w="1305" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4530C99F" w14:textId="77777777" w:rsidR="00175446" w:rsidRPr="00525217" w:rsidRDefault="00175446" w:rsidP="00175446">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00525217">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>5%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="447BC6C8" w14:paraId="0EBCBD98" w14:textId="77777777" w:rsidTr="789D5E72">
+        <w:trPr>
+          <w:trHeight w:val="1140"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="021DDF0A" w14:textId="73734AAA" w:rsidR="447BC6C8" w:rsidRDefault="447BC6C8" w:rsidP="447BC6C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="447BC6C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Freedom Pest Control Co., Inc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1477" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0CFC0F8A" w14:textId="7D0BEB9E" w:rsidR="447BC6C8" w:rsidRDefault="447BC6C8" w:rsidP="447BC6C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId65">
+              <w:r w:rsidRPr="447BC6C8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>PO-22-1080-OSD03-SRC3-25122</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1477" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="260BB2A7" w14:textId="7395844E" w:rsidR="447BC6C8" w:rsidRDefault="447BC6C8" w:rsidP="447BC6C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="447BC6C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Tom Drapeau</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1320" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AF96A34" w14:textId="0269A7F6" w:rsidR="447BC6C8" w:rsidRDefault="447BC6C8" w:rsidP="447BC6C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="447BC6C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>978-887-7900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2505" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D6FB80E" w14:textId="16218BCB" w:rsidR="447BC6C8" w:rsidRDefault="447BC6C8" w:rsidP="447BC6C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId66">
+              <w:r w:rsidRPr="447BC6C8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>tom@callfreedompest.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1215" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61B5D67C" w14:textId="6464CF02" w:rsidR="447BC6C8" w:rsidRDefault="447BC6C8" w:rsidP="447BC6C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="447BC6C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1,2,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71BE4FAE" w14:textId="111FBF92" w:rsidR="447BC6C8" w:rsidRDefault="447BC6C8" w:rsidP="447BC6C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="447BC6C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5,9,11,13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40837478" w14:textId="61871AC3" w:rsidR="447BC6C8" w:rsidRDefault="447BC6C8" w:rsidP="447BC6C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="447BC6C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4% 10 days </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="380E95DB" w14:textId="003E66AF" w:rsidR="447BC6C8" w:rsidRDefault="447BC6C8" w:rsidP="447BC6C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="447BC6C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2% 15 days</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BC0FA9E" w14:textId="66DE923E" w:rsidR="447BC6C8" w:rsidRDefault="447BC6C8" w:rsidP="447BC6C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="447BC6C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>SBPP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DA3E6B1" w14:textId="35845F22" w:rsidR="447BC6C8" w:rsidRDefault="447BC6C8" w:rsidP="447BC6C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="447BC6C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>7%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="447BC6C8" w14:paraId="237CB11A" w14:textId="77777777" w:rsidTr="789D5E72">
+        <w:trPr>
+          <w:trHeight w:val="1140"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5216EF94" w14:textId="785C5FA3" w:rsidR="447BC6C8" w:rsidRDefault="447BC6C8" w:rsidP="447BC6C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="447BC6C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>General Environmental Services, Inc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1477" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2AA88B6C" w14:textId="3CD2E934" w:rsidR="447BC6C8" w:rsidRDefault="447BC6C8" w:rsidP="447BC6C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId67">
+              <w:r w:rsidRPr="447BC6C8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>PO-22-1080-OSD03-SRC3-25121</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1477" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AC1DF16" w14:textId="783AF88F" w:rsidR="447BC6C8" w:rsidRDefault="447BC6C8" w:rsidP="447BC6C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="447BC6C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Robert Leon</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1320" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="60199291" w14:textId="4111FD0C" w:rsidR="447BC6C8" w:rsidRDefault="447BC6C8" w:rsidP="447BC6C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="447BC6C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>781-321-4633</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2505" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="564114B3" w14:textId="088FFEE2" w:rsidR="447BC6C8" w:rsidRDefault="447BC6C8" w:rsidP="447BC6C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId68">
+              <w:r w:rsidRPr="447BC6C8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>bob@teamges.net</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1215" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A0B1728" w14:textId="7917BDA4" w:rsidR="447BC6C8" w:rsidRDefault="447BC6C8" w:rsidP="447BC6C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="447BC6C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1,2,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AF490D3" w14:textId="1407E980" w:rsidR="47F97BE8" w:rsidRDefault="47F97BE8" w:rsidP="447BC6C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="447BC6C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5,9,12,13</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="797A3E81" w14:textId="19830804" w:rsidR="447BC6C8" w:rsidRDefault="447BC6C8" w:rsidP="447BC6C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C7AFEFC" w14:textId="47683F9B" w:rsidR="3720D317" w:rsidRDefault="3720D317" w:rsidP="447BC6C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="447BC6C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5% 10 days</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FAFDF89" w14:textId="2CE5F56E" w:rsidR="3720D317" w:rsidRDefault="3720D317" w:rsidP="447BC6C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="447BC6C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>4% 15 days</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="427F484B" w14:textId="2BC6663F" w:rsidR="3720D317" w:rsidRDefault="3720D317" w:rsidP="447BC6C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="447BC6C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3% 20 days</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="527690A6" w14:textId="2FAA498A" w:rsidR="3720D317" w:rsidRDefault="3720D317" w:rsidP="447BC6C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="447BC6C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2% 30 days</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D38FF6E" w14:textId="051DA652" w:rsidR="447BC6C8" w:rsidRDefault="447BC6C8" w:rsidP="447BC6C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="447BC6C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>WBE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EB736AF" w14:textId="653BC6A4" w:rsidR="447BC6C8" w:rsidRDefault="447BC6C8" w:rsidP="447BC6C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="447BC6C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>4%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="447BC6C8" w14:paraId="09620E1D" w14:textId="77777777" w:rsidTr="789D5E72">
+        <w:trPr>
+          <w:trHeight w:val="1140"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40D727CD" w14:textId="15E63122" w:rsidR="447BC6C8" w:rsidRDefault="447BC6C8" w:rsidP="447BC6C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="447BC6C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>MD Weaver Corporation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1477" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16F6CEE8" w14:textId="6702EF4D" w:rsidR="447BC6C8" w:rsidRDefault="447BC6C8" w:rsidP="447BC6C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId69">
+              <w:r w:rsidRPr="447BC6C8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>PO-22-1080-OSD03-SRC3-25124</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1477" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B598024" w14:textId="5E6860A6" w:rsidR="447BC6C8" w:rsidRDefault="5FFB5A1D" w:rsidP="789D5E72">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="789D5E72">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Tyler Willis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1320" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="769F5C5E" w14:textId="5D4E2934" w:rsidR="447BC6C8" w:rsidRDefault="1F18A4C7" w:rsidP="789D5E72">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="789D5E72">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1-</w:t>
+            </w:r>
+            <w:r w:rsidR="447BC6C8" w:rsidRPr="789D5E72">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>888-743-7378</w:t>
+            </w:r>
+            <w:r w:rsidR="1D4B13DF" w:rsidRPr="789D5E72">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>; 603-498-4288</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2505" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E651443" w14:textId="7EE8AD7D" w:rsidR="447BC6C8" w:rsidRDefault="7B600468" w:rsidP="789D5E72">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId70">
+              <w:r w:rsidRPr="789D5E72">
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>twillis@mdweaver.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1215" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C7E1269" w14:textId="1728074D" w:rsidR="447BC6C8" w:rsidRDefault="447BC6C8" w:rsidP="447BC6C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="447BC6C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1,2,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62A10AB5" w14:textId="5C7B71E2" w:rsidR="447BC6C8" w:rsidRDefault="447BC6C8" w:rsidP="447BC6C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="447BC6C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>All</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E39893C" w14:textId="4900CBFE" w:rsidR="447BC6C8" w:rsidRDefault="447BC6C8" w:rsidP="447BC6C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="447BC6C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2% 10 days 2% 15 days 2% 20 days 2% 30 days</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BF2F2F5" w14:textId="043C4385" w:rsidR="447BC6C8" w:rsidRDefault="447BC6C8" w:rsidP="447BC6C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BEA6EEB" w14:textId="0ED6017D" w:rsidR="447BC6C8" w:rsidRDefault="447BC6C8" w:rsidP="447BC6C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="447BC6C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3FA4D224" w14:textId="055C71E0" w:rsidR="0035797B" w:rsidRDefault="0035797B" w:rsidP="6AD4050A"/>
     <w:p w14:paraId="5EF9BD69" w14:textId="46055897" w:rsidR="00A7060F" w:rsidRDefault="00275216" w:rsidP="00175446">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="75" w:name="_Appendix_B:_Vendor"/>
       <w:bookmarkStart w:id="76" w:name="_Appendix_C:_Vendor"/>
       <w:bookmarkStart w:id="77" w:name="_Appendix_A:_[add"/>
       <w:bookmarkStart w:id="78" w:name="_Toc225751994"/>
       <w:bookmarkStart w:id="79" w:name="_Toc194066624"/>
       <w:bookmarkEnd w:id="75"/>
       <w:bookmarkEnd w:id="76"/>
       <w:bookmarkEnd w:id="77"/>
       <w:r w:rsidRPr="00275216">
+        <w:lastRenderedPageBreak/>
         <w:t>United Nations Standard Products and Services Code</w:t>
       </w:r>
       <w:r w:rsidR="00F0545F" w:rsidRPr="00F0545F">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
       <w:r w:rsidRPr="00275216">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0035797B">
         <w:t>(UNSPSC</w:t>
       </w:r>
       <w:r w:rsidR="00F0545F" w:rsidRPr="0035797B">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
       <w:r w:rsidRPr="0035797B">
         <w:t>)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="78"/>
       <w:r w:rsidR="00F0545F" w:rsidRPr="0035797B">
@@ -11018,51 +12625,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="05AE8FA3" w14:textId="2984D699" w:rsidR="0035797B" w:rsidRDefault="00FF5F3C" w:rsidP="0035797B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="0035797B" w:rsidRPr="001533FA">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ap of counties that is located here: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61" w:tooltip="https://www.sec.state.ma.us/cis/cispdf/County_Map.pdf" w:history="1">
+      <w:hyperlink r:id="rId71" w:tooltip="https://www.sec.state.ma.us/cis/cispdf/County_Map.pdf" w:history="1">
         <w:r w:rsidR="0035797B" w:rsidRPr="001533FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.sec.state.ma.us/divisions/cis/download/maps/County_Map.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0035797B" w:rsidRPr="001533FA">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71ED5364" w14:textId="77777777" w:rsidR="00842E84" w:rsidRDefault="00842E84" w:rsidP="00842E84">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00842E84">
         <w:rPr>
           <w:b/>
@@ -11089,91 +12696,91 @@
       <w:r>
         <w:t xml:space="preserve">Berkshire - 2 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="031891C0" w14:textId="77777777" w:rsidR="00842E84" w:rsidRDefault="00842E84" w:rsidP="00842E84">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bristol - 3 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61C0ED40" w14:textId="77777777" w:rsidR="00842E84" w:rsidRDefault="00842E84" w:rsidP="00842E84">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Dukes - 4 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D643881" w14:textId="77777777" w:rsidR="00842E84" w:rsidRDefault="00842E84" w:rsidP="00842E84">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Essex - 5 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46B72D6C" w14:textId="77777777" w:rsidR="00842E84" w:rsidRDefault="00842E84" w:rsidP="00842E84">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Franklin - 6 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AD4AF5E" w14:textId="77777777" w:rsidR="00842E84" w:rsidRDefault="00842E84" w:rsidP="00842E84">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Hampden - 7 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="170E1EF8" w14:textId="77777777" w:rsidR="00842E84" w:rsidRDefault="00842E84" w:rsidP="00842E84">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Hampshire - 8 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D65F166" w14:textId="77777777" w:rsidR="00842E84" w:rsidRDefault="00842E84" w:rsidP="00842E84">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Middlesex - 9 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="773A0392" w14:textId="77777777" w:rsidR="00842E84" w:rsidRDefault="00842E84" w:rsidP="00842E84">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Nantucket - 10 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E535DA7" w14:textId="77777777" w:rsidR="00842E84" w:rsidRDefault="00842E84" w:rsidP="00842E84">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Norfolk - 11 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0861ADD2" w14:textId="77777777" w:rsidR="00842E84" w:rsidRDefault="00842E84" w:rsidP="00842E84">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Plymouth - 12 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D1E6395" w14:textId="77777777" w:rsidR="00842E84" w:rsidRDefault="00842E84" w:rsidP="00842E84">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Suffolk - 13 </w:t>
@@ -11189,73 +12796,73 @@
       <w:r>
         <w:t>Worcester - 14</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B85F581" w14:textId="38464C79" w:rsidR="00931DF2" w:rsidRPr="0035797B" w:rsidRDefault="00931DF2" w:rsidP="0035797B">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00931DF2" w:rsidRPr="0035797B" w:rsidSect="008A4943">
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="864" w:footer="360" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5CD26403" w14:textId="77777777" w:rsidR="007D7FA2" w:rsidRDefault="007D7FA2" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="07A9DA85" w14:textId="77777777" w:rsidR="000D734B" w:rsidRDefault="000D734B" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E53B503" w14:textId="77777777" w:rsidR="007D7FA2" w:rsidRDefault="007D7FA2"/>
+    <w:p w14:paraId="1A30E328" w14:textId="77777777" w:rsidR="000D734B" w:rsidRDefault="000D734B"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C96786F" w14:textId="77777777" w:rsidR="007D7FA2" w:rsidRDefault="007D7FA2" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="3C5F81D9" w14:textId="77777777" w:rsidR="000D734B" w:rsidRDefault="000D734B" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33974697" w14:textId="77777777" w:rsidR="007D7FA2" w:rsidRDefault="007D7FA2"/>
+    <w:p w14:paraId="37053022" w14:textId="77777777" w:rsidR="000D734B" w:rsidRDefault="000D734B"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="25C8C445" w14:textId="77777777" w:rsidR="007D7FA2" w:rsidRDefault="007D7FA2">
+    <w:p w14:paraId="70F6AFC2" w14:textId="77777777" w:rsidR="000D734B" w:rsidRDefault="000D734B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -11710,55 +13317,55 @@
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...3 lines deleted...]
-              <v:rect id="Rectangle 7" o:spid="_x0000_s1028" style="position:absolute;top:15433;width:12240;height:407;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAiIwxayQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;EIXvgv8hjODNZrMVkW3TIguCoKC2Ih7TzZgsbiZLErurv945CD0Ob973+NbbOQziiCn3kTSoRQUC&#10;qYu2J6fhbX9/dQsiF0PWDJFQww9m2G7Oz9amsXGiVzzuihMModwYDb6UsZEydx6DyYs4InH2GVMw&#10;hc/kpE1mYngYZF1VNzKYnnjBmxFbj93X7jswZd8+H6b334/rR/LzU9+6hO5F68uL+W4FouBcTs//&#10;7QerYamUWtaqZglWYh2Qmz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAIiMMWskAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" fillcolor="#2e3791" stroked="f"/>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <w:pict w14:anchorId="43A544EB">
+            <v:group id="Group 1730328604" style="position:absolute;margin-left:0;margin-top:764.25pt;width:612pt;height:27.75pt;z-index:251658241;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" alt="&quot;&quot;" coordsize="12240,555" coordorigin=",15285" o:spid="_x0000_s1026" w14:anchorId="5E167A53" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCsDMQilwIAAG0HAAAOAAAAZHJzL2Uyb0RvYy54bWzcVdtu1DAQfUfiHyy/02xuTTdqtiq9CalA&#10;ReEDvI5zEYltxt7Nlq9n7OwlLDygVgKJF8vjGY/nnDmTnF9s+o6sBZhWyYKGJzNKhOSqbGVd0C+f&#10;b9+cUWIskyXrlBQFfRKGXixevzofdC4i1aiuFEAwiTT5oAvaWKvzIDC8ET0zJ0oLic5KQc8smlAH&#10;JbABs/ddEM1mp8GgoNSguDAGT69HJ134/FUluP1YVUZY0hUUa7N+Bb8u3RoszlleA9NNy7dlsGdU&#10;0bNW4qP7VNfMMrKC9pdUfctBGVXZE676QFVVy4XHgGjC2RGaO1Ar7bHU+VDrPU1I7RFPz07LP6zv&#10;QD/qBxirx+294l8N8hIMus6nfmfXYzBZDu9Vif1kK6s88E0FvUuBkMjG8/u051dsLOF4mGVZlMyw&#10;DRx9cRolUTo2gDfYpcO1MI3O9p6b7eUwwrvj1TT13oDl46u+0m1lrvMoJXNgy7yMrceGaeGbYBwb&#10;D0DaEpUex/MomqdZTIlkPTLxCbXGZN0JcupAuSowfMesGWklUl01GCUuAdTQCFZidaGLRwyTC84w&#10;2JQ/5HlC2I7rCV1hMvcv7OhiuQZj74TqidsUFLB030S2vjfWFXMIcT01qmvL27brvAH18qoDsmY4&#10;Uje3b+fxrhk/hXXSBUvlro0Z3YlH6YCNBC1V+YQgQY1zid8R3DQKvlMy4EwW1HxbMRCUdO8kEjUP&#10;EycB640kzSI0YOpZTj1MckxVUEvJuL2y4+CvNLR1gy+FHrRUlyjiqvXAHfFjVdtiUUl/SVJxGIZx&#10;FDpQx4rK/oGikjh2r7L8N4pKZr6i/QAe5PJiRUU3cTYfJ+JIeP+VovwnC7/pfta2/x/305jaXoGH&#10;v+TiBwAAAP//AwBQSwMEFAAGAAgAAAAhACl8WAbfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPg0AQhe8m/ofNmHizCyiGIEvTNOqpMbE1Md6m7BRI2V3CboH+e4eT3mbem7z5XrGeTSdGGnzr&#10;rIJ4FYEgWznd2lrB1+HtIQPhA1qNnbOk4Eoe1uXtTYG5dpP9pHEfasEh1ueooAmhz6X0VUMG/cr1&#10;ZNk7ucFg4HWopR5w4nDTySSKnqXB1vKHBnvaNlSd9xej4H3CafMYv46782l7/TmkH9+7mJS6v5s3&#10;LyACzeHvGBZ8RoeSmY7uYrUXnQIuElhNkywFsfhJ8sTacdEynmRZyP8dyl8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEArAzEIpcCAABtBwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAKXxYBt8AAAALAQAADwAAAAAAAAAAAAAAAADxBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP0FAAAAAA==&#10;">
+              <v:rect id="Rectangle 6" style="position:absolute;top:15285;width:12240;height:149;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:spid="_x0000_s1027" fillcolor="#efb935" stroked="f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQACLuFgyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/dS8Mw&#10;EH8X/B/CCb651MaPrS4bMhQGg4FzjD0ezdkUm0tJ4lr31xtB8PF+3zdfjq4TJwqx9azhdlKAIK69&#10;abnRsH9/vZmCiAnZYOeZNHxThOXi8mKOlfEDv9FplxqRQzhWqMGm1FdSxtqSwzjxPXHmPnxwmPIZ&#10;GmkCDjncdbIsigfpsOXcYLGnlaX6c/flNBwP7eZcpkYdtuplsHfnsJquN1pfX43PTyASjelf/Ode&#10;mzxfqVlZzu4fFfz+lAGQix8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAi7hYMkAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;"/>
+              <v:rect id="Rectangle 7" style="position:absolute;top:15433;width:12240;height:407;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:spid="_x0000_s1028" fillcolor="#2e3791" stroked="f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAiIwxayQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;EIXvgv8hjODNZrMVkW3TIguCoKC2Ih7TzZgsbiZLErurv945CD0Ob973+NbbOQziiCn3kTSoRQUC&#10;qYu2J6fhbX9/dQsiF0PWDJFQww9m2G7Oz9amsXGiVzzuihMModwYDb6UsZEydx6DyYs4InH2GVMw&#10;hc/kpE1mYngYZF1VNzKYnnjBmxFbj93X7jswZd8+H6b334/rR/LzU9+6hO5F68uL+W4FouBcTs//&#10;7QerYamUWtaqZglWYh2Qmz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAIiMMWskAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="29F8E603" w14:textId="77777777" w:rsidR="0019409E" w:rsidRPr="00E365B8" w:rsidRDefault="0019409E" w:rsidP="00E365B8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10938" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3646"/>
@@ -12205,55 +13812,55 @@
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...3 lines deleted...]
-              <v:rect id="Rectangle 7" o:spid="_x0000_s1028" style="position:absolute;top:15433;width:12240;height:407;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCpMtFcwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BSgMx&#10;EIbvQt8hTMGbzbaIyNq0yEJBUFBbEY/TzTRZ3EyWJHZXn945CB6Hf/5v5ltvp9CrM6XcRTawXFSg&#10;iNtoO3YG3g67q1tQuSBb7COTgW/KsN3MLtZY2zjyK533xSmBcK7RgC9lqLXOraeAeREHYslOMQUs&#10;MianbcJR4KHXq6q60QE7lgseB2o8tZ/7ryCUQ/N8HN9/Pq4f2U9PXeMSuRdjLufT/R2oQlP5X/5r&#10;P1gDK3lWXMQD9OYXAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqTLRXMMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" fillcolor="#2e3791" stroked="f"/>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <w:pict w14:anchorId="1B3CF212">
+            <v:group id="Group 26" style="position:absolute;margin-left:0;margin-top:764.25pt;width:612pt;height:27.75pt;z-index:251658240;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" alt="&quot;&quot;" coordsize="12240,555" coordorigin=",15285" o:spid="_x0000_s1026" w14:anchorId="7F1066A9" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkx6drjAIAAF4HAAAOAAAAZHJzL2Uyb0RvYy54bWzcVdtu1DAQfUfiHyy/02yy2aYbNVuV3oRU&#10;oKLwAV7HuYjENmPvZsvXM7b3EhYeUCuBxEvkyYzHZ86csc8vNn1H1gJMq2RB45MJJUJyVbayLuiX&#10;z7dvzigxlsmSdUqKgj4JQy8Wr1+dDzoXiWpUVwogmESafNAFbazVeRQZ3oiemROlhURnpaBnFk2o&#10;oxLYgNn7Lkomk9NoUFBqUFwYg3+vg5MufP6qEtx+rCojLOkKitis/4L/Lt03WpyzvAamm5ZvYbBn&#10;oOhZK/HQfaprZhlZQftLqr7loIyq7AlXfaSqquXC14DVxJOjau5ArbSvpc6HWu9pQmqPeHp2Wv5h&#10;fQf6UT9AQI/Le8W/GuQlGnSdj/3OrkMwWQ7vVYn9ZCurfOGbCnqXAksiG8/v055fsbGE488sy5J0&#10;gm3g6JvOkjSZhQbwBrt02BbPkrO952a7OU5wb9g6m3lvxPJwqke6ReY6j1IyB7bMy9h6bJgWvgnG&#10;sfEApC0LmmSUSNYjA59QY0zWnSCnrhh3OobtGDWBTiLVVYNR4hJADY1gJaKKXTxiH21whsFm/CG/&#10;I6J2HI9oitO5P2FHE8s1GHsnVE/coqCA0H3z2PreWAfmEOJ6aVTXlrdt13kD6uVVB2TNcJRubt/O&#10;p7sm/BTWSRcsldsWMro/vkpXWCBoqconLBJUmEe8P3DRKPhOyYCzWFDzbcVAUNK9k0jUPE5d6603&#10;0lmWoAFjz3LsYZJjqoJaSsLyyoaBX2lo6wZPin3RUl2ieKvWF+6ID6i2YFFBf0tKeEUeSyn7B1JK&#10;p1N3Kst/I6V04hHtJ+6gkxdLKbmZZvMwCkeK+6+k5O8ovMT9kG0fHPdKjG0vvcOzuPgBAAD//wMA&#10;UEsDBBQABgAIAAAAIQApfFgG3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6H&#10;zZh4swsohiBL0zTqqTGxNTHepuwUSNldwm6B/nuHk95m3pu8+V6xnk0nRhp866yCeBWBIFs53dpa&#10;wdfh7SED4QNajZ2zpOBKHtbl7U2BuXaT/aRxH2rBIdbnqKAJoc+l9FVDBv3K9WTZO7nBYOB1qKUe&#10;cOJw08kkip6lwdbyhwZ72jZUnfcXo+B9wmnzGL+Ou/Npe/05pB/fu5iUur+bNy8gAs3h7xgWfEaH&#10;kpmO7mK1F50CLhJYTZMsBbH4SfLE2nHRMp5kWcj/HcpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAGTHp2uMAgAAXgcAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhACl8WAbfAAAACwEAAA8AAAAAAAAAAAAAAAAA5gQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAADyBQAAAAA=&#10;">
+              <v:rect id="Rectangle 6" style="position:absolute;top:15285;width:12240;height:149;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:spid="_x0000_s1027" fillcolor="#efb935" stroked="f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAHD+pxxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeIK3mnUtVbZGEVEQhEJVpMfH5nWzdPOyJNHd+uubQsHjMDPfMItVbxtxIx9qxwom4wwE&#10;cel0zZWC82n3PAcRIrLGxjEp+KEAq+XgaYGFdh1/0O0YK5EgHApUYGJsCylDachiGLuWOHlfzluM&#10;SfpKao9dgttG5ln2Ki3WnBYMtrQxVH4fr1bB56U+3PNYTS/v021nXu5+M98flBoN+/UbiEh9fIT/&#10;23utIJ/B35f0A+TyFwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAcP6nHEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;"/>
+              <v:rect id="Rectangle 7" style="position:absolute;top:15433;width:12240;height:407;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:spid="_x0000_s1028" fillcolor="#2e3791" stroked="f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCpMtFcwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BSgMx&#10;EIbvQt8hTMGbzbaIyNq0yEJBUFBbEY/TzTRZ3EyWJHZXn945CB6Hf/5v5ltvp9CrM6XcRTawXFSg&#10;iNtoO3YG3g67q1tQuSBb7COTgW/KsN3MLtZY2zjyK533xSmBcK7RgC9lqLXOraeAeREHYslOMQUs&#10;MianbcJR4KHXq6q60QE7lgseB2o8tZ/7ryCUQ/N8HN9/Pq4f2U9PXeMSuRdjLufT/R2oQlP5X/5r&#10;P1gDK3lWXMQD9OYXAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqTLRXMMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="14F7B0CA" w14:textId="77777777" w:rsidR="00AC1E9E" w:rsidRDefault="00AC1E9E"/>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10938" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3646"/>
       <w:gridCol w:w="3646"/>
       <w:gridCol w:w="3646"/>
     </w:tblGrid>
     <w:tr w:rsidR="005851F6" w14:paraId="488F74A0" w14:textId="77777777" w:rsidTr="00B84519">
@@ -12578,73 +14185,73 @@
         </w:rPr>
         <w:t xml:space="preserve">www.mass.gov/osd </w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidRPr="003E118F">
       <w:rPr>
         <w:color w:val="2E368F"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>| TDD: (617) 727 - 2716 | Fax: (617) 727 - 4527</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4D920BE9" w14:textId="77777777" w:rsidR="005851F6" w:rsidRDefault="005851F6" w:rsidP="4C2A9F3F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="76DFCE92" w14:textId="77777777" w:rsidR="005851F6" w:rsidRDefault="005851F6"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B94D72C" w14:textId="77777777" w:rsidR="007D7FA2" w:rsidRDefault="007D7FA2" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="5E00D025" w14:textId="77777777" w:rsidR="000D734B" w:rsidRDefault="000D734B" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="080F7526" w14:textId="77777777" w:rsidR="007D7FA2" w:rsidRDefault="007D7FA2"/>
+    <w:p w14:paraId="603E0876" w14:textId="77777777" w:rsidR="000D734B" w:rsidRDefault="000D734B"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="36843018" w14:textId="77777777" w:rsidR="007D7FA2" w:rsidRDefault="007D7FA2" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="53B22E6A" w14:textId="77777777" w:rsidR="000D734B" w:rsidRDefault="000D734B" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0835D3A7" w14:textId="77777777" w:rsidR="007D7FA2" w:rsidRDefault="007D7FA2"/>
+    <w:p w14:paraId="75AB79E9" w14:textId="77777777" w:rsidR="000D734B" w:rsidRDefault="000D734B"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2B5BB1E9" w14:textId="77777777" w:rsidR="007D7FA2" w:rsidRDefault="007D7FA2">
+    <w:p w14:paraId="5C0BD0C9" w14:textId="77777777" w:rsidR="000D734B" w:rsidRDefault="000D734B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7A9B9F4D" w14:textId="53E534A3" w:rsidR="00886F53" w:rsidRPr="00D02B79" w:rsidRDefault="00196519" w:rsidP="6AD4050A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="2880"/>
         <w:tab w:val="left" w:pos="10365"/>
       </w:tabs>
       <w:ind w:left="-720"/>
       <w:rPr>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
@@ -12881,54 +14488,54 @@
                       <a:prstGeom prst="line">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="3">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="2">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...2 lines deleted...]
-              <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <w:pict w14:anchorId="1504EF5B">
+            <v:line id="Straight Connector 4" style="visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" alt="Title: Horizontal Blue Line - Description: Horizontal Blue Line in the Header" o:spid="_x0000_s1026" strokecolor="#4f81bd [3204]" strokeweight="3pt" from="0,0" to="550.8pt,0" w14:anchorId="575785B7" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCD85/3nQEAAJQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01P4zAQvSPxHyzfadIiKoiacgDBBe2i&#10;BX6AccaNJdtj2aZJ//2O3TZF7EpIq704/pj3Zt6byep2tIZtIUSNruXzWc0ZOImddpuWv70+XFxz&#10;FpNwnTDooOU7iPx2fX62GnwDC+zRdBAYkbjYDL7lfUq+qaooe7AiztCDo0eFwYpEx7CpuiAGYrem&#10;WtT1showdD6ghBjp9n7/yNeFXymQ6adSERIzLafaUllDWd/zWq1XotkE4XstD2WIf6jCCu0o6UR1&#10;L5JgH0H/QWW1DBhRpZlEW6FSWkLRQGrm9Rc1L73wULSQOdFPNsX/Ryt/bO/ccyAbBh+b6J9DVjGq&#10;YPOX6mNjMWs3mQVjYpIulzc3V/MleSqPb9UJ6ENMj4CW5U3LjXZZh2jE9ikmSkahxxA6nFKXXdoZ&#10;yMHG/QLFdEfJLgu6TAXcmcC2gvoppASX5rmHxFeiM0xpYyZg/T3wEJ+hUCZmAi++B0+IkhldmsBW&#10;Owx/I0jjsWS1jz86sNedLXjHbleaUqyh1heFhzHNs/X5XOCnn2n9GwAA//8DAFBLAwQUAAYACAAA&#10;ACEA9fNL6dgAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN2kKggxKkq&#10;EKAe23LguI23SdR4HWK3NXw9Ti/0MtJoVjNvi0W0nTjR4FvHGrKZAkFcOdNyreFz+3b3CMIHZIOd&#10;Y9LwQx4W5eSmwNy4M6/ptAm1SCXsc9TQhNDnUvqqIYt+5nrilO3dYDEkO9TSDHhO5baT90rNpcWW&#10;00KDPb00VB02R6vhffv0+xrj98MXftCKaxOWK2W0vp3G5TOIQDH8H8OIn9ChTEw7d2TjRachPRIu&#10;OmaZyuYgdqOXZSGv2cs/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIPzn/edAQAAlAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPXzS+nYAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAA9wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;">
+              <v:shadow on="t" color="black" opacity="22937f" offset="0,.63889mm" origin=",.5"/>
               <w10:anchorlock/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1020B730" w14:textId="1B04F90A" w:rsidR="00886F53" w:rsidRDefault="00886F53" w:rsidP="00D02B79">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-720"/>
       <w:rPr>
         <w:sz w:val="10"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D02B79">
       <w:rPr>
         <w:sz w:val="10"/>
         <w:szCs w:val="32"/>
@@ -13226,54 +14833,54 @@
                       <a:prstGeom prst="line">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="3">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="2">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...2 lines deleted...]
-              <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <w:pict w14:anchorId="769E5248">
+            <v:line id="Straight Connector 1684346985" style="visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" alt="&quot;&quot;" o:spid="_x0000_s1026" strokecolor="#4f81bd [3204]" strokeweight="3pt" from="0,0" to="550.8pt,0" w14:anchorId="272BDFAA" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCD85/3nQEAAJQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01P4zAQvSPxHyzfadIiKoiacgDBBe2i&#10;BX6AccaNJdtj2aZJ//2O3TZF7EpIq704/pj3Zt6byep2tIZtIUSNruXzWc0ZOImddpuWv70+XFxz&#10;FpNwnTDooOU7iPx2fX62GnwDC+zRdBAYkbjYDL7lfUq+qaooe7AiztCDo0eFwYpEx7CpuiAGYrem&#10;WtT1showdD6ghBjp9n7/yNeFXymQ6adSERIzLafaUllDWd/zWq1XotkE4XstD2WIf6jCCu0o6UR1&#10;L5JgH0H/QWW1DBhRpZlEW6FSWkLRQGrm9Rc1L73wULSQOdFPNsX/Ryt/bO/ccyAbBh+b6J9DVjGq&#10;YPOX6mNjMWs3mQVjYpIulzc3V/MleSqPb9UJ6ENMj4CW5U3LjXZZh2jE9ikmSkahxxA6nFKXXdoZ&#10;yMHG/QLFdEfJLgu6TAXcmcC2gvoppASX5rmHxFeiM0xpYyZg/T3wEJ+hUCZmAi++B0+IkhldmsBW&#10;Owx/I0jjsWS1jz86sNedLXjHbleaUqyh1heFhzHNs/X5XOCnn2n9GwAA//8DAFBLAwQUAAYACAAA&#10;ACEA9fNL6dgAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN2kKggxKkq&#10;EKAe23LguI23SdR4HWK3NXw9Ti/0MtJoVjNvi0W0nTjR4FvHGrKZAkFcOdNyreFz+3b3CMIHZIOd&#10;Y9LwQx4W5eSmwNy4M6/ptAm1SCXsc9TQhNDnUvqqIYt+5nrilO3dYDEkO9TSDHhO5baT90rNpcWW&#10;00KDPb00VB02R6vhffv0+xrj98MXftCKaxOWK2W0vp3G5TOIQDH8H8OIn9ChTEw7d2TjRachPRIu&#10;OmaZyuYgdqOXZSGv2cs/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIPzn/edAQAAlAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPXzS+nYAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAA9wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;">
+              <v:shadow on="t" color="black" opacity="22937f" offset="0,.63889mm" origin=",.5"/>
               <w10:anchorlock/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF82"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C7967846"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListNumber2"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
@@ -17926,50 +19533,51 @@
     <w:rsid w:val="00004420"/>
     <w:rsid w:val="0000476F"/>
     <w:rsid w:val="00004AAB"/>
     <w:rsid w:val="000055B6"/>
     <w:rsid w:val="00005B0B"/>
     <w:rsid w:val="00005DDD"/>
     <w:rsid w:val="0000616D"/>
     <w:rsid w:val="000063D9"/>
     <w:rsid w:val="0000661A"/>
     <w:rsid w:val="000067FD"/>
     <w:rsid w:val="00006867"/>
     <w:rsid w:val="000069DF"/>
     <w:rsid w:val="00007251"/>
     <w:rsid w:val="000077C2"/>
     <w:rsid w:val="00007EFA"/>
     <w:rsid w:val="0001081E"/>
     <w:rsid w:val="00010C5E"/>
     <w:rsid w:val="00011132"/>
     <w:rsid w:val="000114B0"/>
     <w:rsid w:val="00011590"/>
     <w:rsid w:val="00011ED4"/>
     <w:rsid w:val="00012CBF"/>
     <w:rsid w:val="00012DF7"/>
     <w:rsid w:val="00012E9F"/>
     <w:rsid w:val="000133D1"/>
+    <w:rsid w:val="0001366C"/>
     <w:rsid w:val="0001472E"/>
     <w:rsid w:val="00014EA3"/>
     <w:rsid w:val="000157ED"/>
     <w:rsid w:val="00015DFD"/>
     <w:rsid w:val="00015EB8"/>
     <w:rsid w:val="0001620A"/>
     <w:rsid w:val="0001647C"/>
     <w:rsid w:val="000176A7"/>
     <w:rsid w:val="00020269"/>
     <w:rsid w:val="00020358"/>
     <w:rsid w:val="00020715"/>
     <w:rsid w:val="00020955"/>
     <w:rsid w:val="00020A13"/>
     <w:rsid w:val="000211D7"/>
     <w:rsid w:val="0002144E"/>
     <w:rsid w:val="000216EB"/>
     <w:rsid w:val="00021FC5"/>
     <w:rsid w:val="00022070"/>
     <w:rsid w:val="00022525"/>
     <w:rsid w:val="000225A8"/>
     <w:rsid w:val="0002260E"/>
     <w:rsid w:val="00023A9B"/>
     <w:rsid w:val="0002451F"/>
     <w:rsid w:val="000245DD"/>
     <w:rsid w:val="00024698"/>
@@ -18245,50 +19853,51 @@
     <w:rsid w:val="000C659E"/>
     <w:rsid w:val="000C6C89"/>
     <w:rsid w:val="000C7194"/>
     <w:rsid w:val="000C794C"/>
     <w:rsid w:val="000C7969"/>
     <w:rsid w:val="000C7A46"/>
     <w:rsid w:val="000D012D"/>
     <w:rsid w:val="000D0603"/>
     <w:rsid w:val="000D134C"/>
     <w:rsid w:val="000D1573"/>
     <w:rsid w:val="000D1F0B"/>
     <w:rsid w:val="000D332E"/>
     <w:rsid w:val="000D35C1"/>
     <w:rsid w:val="000D3A16"/>
     <w:rsid w:val="000D4542"/>
     <w:rsid w:val="000D46F4"/>
     <w:rsid w:val="000D4A98"/>
     <w:rsid w:val="000D4B42"/>
     <w:rsid w:val="000D4C12"/>
     <w:rsid w:val="000D55B6"/>
     <w:rsid w:val="000D5CBA"/>
     <w:rsid w:val="000D6A01"/>
     <w:rsid w:val="000D6B77"/>
     <w:rsid w:val="000D6CE0"/>
     <w:rsid w:val="000D6E6D"/>
+    <w:rsid w:val="000D734B"/>
     <w:rsid w:val="000D73B9"/>
     <w:rsid w:val="000D758F"/>
     <w:rsid w:val="000D7FAE"/>
     <w:rsid w:val="000E01B4"/>
     <w:rsid w:val="000E0426"/>
     <w:rsid w:val="000E082C"/>
     <w:rsid w:val="000E0A48"/>
     <w:rsid w:val="000E0B52"/>
     <w:rsid w:val="000E165F"/>
     <w:rsid w:val="000E1981"/>
     <w:rsid w:val="000E24D8"/>
     <w:rsid w:val="000E2DD1"/>
     <w:rsid w:val="000E3A73"/>
     <w:rsid w:val="000E3C80"/>
     <w:rsid w:val="000E3D78"/>
     <w:rsid w:val="000E3DEC"/>
     <w:rsid w:val="000E4889"/>
     <w:rsid w:val="000E4C54"/>
     <w:rsid w:val="000E4DF8"/>
     <w:rsid w:val="000E660F"/>
     <w:rsid w:val="000E68EE"/>
     <w:rsid w:val="000E704D"/>
     <w:rsid w:val="000E7CBB"/>
     <w:rsid w:val="000E7EC0"/>
     <w:rsid w:val="000F0321"/>
@@ -18342,50 +19951,51 @@
     <w:rsid w:val="00106DE8"/>
     <w:rsid w:val="00106F6D"/>
     <w:rsid w:val="001073B2"/>
     <w:rsid w:val="0011048B"/>
     <w:rsid w:val="0011060A"/>
     <w:rsid w:val="00111113"/>
     <w:rsid w:val="0011136C"/>
     <w:rsid w:val="00111D01"/>
     <w:rsid w:val="00111D13"/>
     <w:rsid w:val="00112067"/>
     <w:rsid w:val="00112124"/>
     <w:rsid w:val="001123CE"/>
     <w:rsid w:val="0011288D"/>
     <w:rsid w:val="001136A0"/>
     <w:rsid w:val="00113C29"/>
     <w:rsid w:val="00113CF8"/>
     <w:rsid w:val="00113FE7"/>
     <w:rsid w:val="001148FB"/>
     <w:rsid w:val="00115CE6"/>
     <w:rsid w:val="0011605C"/>
     <w:rsid w:val="00116495"/>
     <w:rsid w:val="001168CC"/>
     <w:rsid w:val="00116C1E"/>
     <w:rsid w:val="00117182"/>
     <w:rsid w:val="00117FF3"/>
+    <w:rsid w:val="0012019F"/>
     <w:rsid w:val="00120458"/>
     <w:rsid w:val="00120504"/>
     <w:rsid w:val="0012078B"/>
     <w:rsid w:val="001209D4"/>
     <w:rsid w:val="00120A10"/>
     <w:rsid w:val="00121D78"/>
     <w:rsid w:val="00121F7F"/>
     <w:rsid w:val="001228CC"/>
     <w:rsid w:val="00122C58"/>
     <w:rsid w:val="00123283"/>
     <w:rsid w:val="00123385"/>
     <w:rsid w:val="0012351B"/>
     <w:rsid w:val="00123522"/>
     <w:rsid w:val="00123735"/>
     <w:rsid w:val="00123B60"/>
     <w:rsid w:val="00123BF6"/>
     <w:rsid w:val="00124518"/>
     <w:rsid w:val="00124E63"/>
     <w:rsid w:val="001251D1"/>
     <w:rsid w:val="001254E0"/>
     <w:rsid w:val="00125CC1"/>
     <w:rsid w:val="0012617C"/>
     <w:rsid w:val="0012681F"/>
     <w:rsid w:val="00126ABE"/>
     <w:rsid w:val="00126ACA"/>
@@ -18436,50 +20046,51 @@
     <w:rsid w:val="001424D7"/>
     <w:rsid w:val="001429C0"/>
     <w:rsid w:val="00143020"/>
     <w:rsid w:val="001434FE"/>
     <w:rsid w:val="00143905"/>
     <w:rsid w:val="00143930"/>
     <w:rsid w:val="00143AD0"/>
     <w:rsid w:val="001440EE"/>
     <w:rsid w:val="001442E8"/>
     <w:rsid w:val="00144AAC"/>
     <w:rsid w:val="00145223"/>
     <w:rsid w:val="001458E0"/>
     <w:rsid w:val="001465FF"/>
     <w:rsid w:val="001468E4"/>
     <w:rsid w:val="00146A9B"/>
     <w:rsid w:val="00147352"/>
     <w:rsid w:val="0014750F"/>
     <w:rsid w:val="0014784D"/>
     <w:rsid w:val="00150A45"/>
     <w:rsid w:val="00150F50"/>
     <w:rsid w:val="001512F7"/>
     <w:rsid w:val="001519B5"/>
     <w:rsid w:val="00151AC8"/>
     <w:rsid w:val="00151E16"/>
     <w:rsid w:val="00152088"/>
+    <w:rsid w:val="00152FCF"/>
     <w:rsid w:val="00153404"/>
     <w:rsid w:val="00154511"/>
     <w:rsid w:val="001545FB"/>
     <w:rsid w:val="0015470E"/>
     <w:rsid w:val="00154BFC"/>
     <w:rsid w:val="00155137"/>
     <w:rsid w:val="001554D4"/>
     <w:rsid w:val="001557BC"/>
     <w:rsid w:val="00155D61"/>
     <w:rsid w:val="00155FF4"/>
     <w:rsid w:val="001563B2"/>
     <w:rsid w:val="001569E2"/>
     <w:rsid w:val="00156EC8"/>
     <w:rsid w:val="00157563"/>
     <w:rsid w:val="001607A6"/>
     <w:rsid w:val="001607B6"/>
     <w:rsid w:val="001608EC"/>
     <w:rsid w:val="001610CD"/>
     <w:rsid w:val="001614C5"/>
     <w:rsid w:val="00161669"/>
     <w:rsid w:val="00161685"/>
     <w:rsid w:val="00162616"/>
     <w:rsid w:val="00162A0F"/>
     <w:rsid w:val="00163070"/>
     <w:rsid w:val="001632CC"/>
@@ -19028,50 +20639,51 @@
     <w:rsid w:val="002C17F3"/>
     <w:rsid w:val="002C1858"/>
     <w:rsid w:val="002C1C34"/>
     <w:rsid w:val="002C24CF"/>
     <w:rsid w:val="002C2879"/>
     <w:rsid w:val="002C32B5"/>
     <w:rsid w:val="002C3E4C"/>
     <w:rsid w:val="002C404F"/>
     <w:rsid w:val="002C414A"/>
     <w:rsid w:val="002C460B"/>
     <w:rsid w:val="002C521F"/>
     <w:rsid w:val="002C52BD"/>
     <w:rsid w:val="002C5832"/>
     <w:rsid w:val="002C652F"/>
     <w:rsid w:val="002C6C6E"/>
     <w:rsid w:val="002C6F74"/>
     <w:rsid w:val="002C72E6"/>
     <w:rsid w:val="002C7304"/>
     <w:rsid w:val="002C7B52"/>
     <w:rsid w:val="002C7CFF"/>
     <w:rsid w:val="002D031B"/>
     <w:rsid w:val="002D0489"/>
     <w:rsid w:val="002D099E"/>
     <w:rsid w:val="002D0D07"/>
     <w:rsid w:val="002D1055"/>
+    <w:rsid w:val="002D141B"/>
     <w:rsid w:val="002D17D2"/>
     <w:rsid w:val="002D1B7E"/>
     <w:rsid w:val="002D297F"/>
     <w:rsid w:val="002D2A9D"/>
     <w:rsid w:val="002D2B3C"/>
     <w:rsid w:val="002D2BD3"/>
     <w:rsid w:val="002D3FBA"/>
     <w:rsid w:val="002D4C74"/>
     <w:rsid w:val="002D4DE0"/>
     <w:rsid w:val="002D59FE"/>
     <w:rsid w:val="002D5DC8"/>
     <w:rsid w:val="002D6808"/>
     <w:rsid w:val="002D72A2"/>
     <w:rsid w:val="002D73B7"/>
     <w:rsid w:val="002D74AB"/>
     <w:rsid w:val="002D7BAF"/>
     <w:rsid w:val="002D7C5B"/>
     <w:rsid w:val="002D7D03"/>
     <w:rsid w:val="002D7D25"/>
     <w:rsid w:val="002E25D3"/>
     <w:rsid w:val="002E2745"/>
     <w:rsid w:val="002E29CF"/>
     <w:rsid w:val="002E2D42"/>
     <w:rsid w:val="002E327C"/>
     <w:rsid w:val="002E3754"/>
@@ -19395,50 +21007,51 @@
     <w:rsid w:val="003A31B7"/>
     <w:rsid w:val="003A3BFF"/>
     <w:rsid w:val="003A4299"/>
     <w:rsid w:val="003A44D0"/>
     <w:rsid w:val="003A4705"/>
     <w:rsid w:val="003A47ED"/>
     <w:rsid w:val="003A481A"/>
     <w:rsid w:val="003A4B66"/>
     <w:rsid w:val="003A5AC4"/>
     <w:rsid w:val="003A5C11"/>
     <w:rsid w:val="003A66C8"/>
     <w:rsid w:val="003A6801"/>
     <w:rsid w:val="003A6FA7"/>
     <w:rsid w:val="003A7EA0"/>
     <w:rsid w:val="003B0438"/>
     <w:rsid w:val="003B0898"/>
     <w:rsid w:val="003B09FF"/>
     <w:rsid w:val="003B0A3B"/>
     <w:rsid w:val="003B14CE"/>
     <w:rsid w:val="003B1D03"/>
     <w:rsid w:val="003B1E68"/>
     <w:rsid w:val="003B2440"/>
     <w:rsid w:val="003B29E6"/>
     <w:rsid w:val="003B310A"/>
     <w:rsid w:val="003B3427"/>
+    <w:rsid w:val="003B3489"/>
     <w:rsid w:val="003B3773"/>
     <w:rsid w:val="003B3797"/>
     <w:rsid w:val="003B41F9"/>
     <w:rsid w:val="003B43C6"/>
     <w:rsid w:val="003B56A7"/>
     <w:rsid w:val="003B592C"/>
     <w:rsid w:val="003B5DB4"/>
     <w:rsid w:val="003B63DE"/>
     <w:rsid w:val="003B6CF4"/>
     <w:rsid w:val="003B758E"/>
     <w:rsid w:val="003B7672"/>
     <w:rsid w:val="003B7E7C"/>
     <w:rsid w:val="003C0549"/>
     <w:rsid w:val="003C063A"/>
     <w:rsid w:val="003C082E"/>
     <w:rsid w:val="003C0886"/>
     <w:rsid w:val="003C0901"/>
     <w:rsid w:val="003C113C"/>
     <w:rsid w:val="003C11A6"/>
     <w:rsid w:val="003C2307"/>
     <w:rsid w:val="003C23B2"/>
     <w:rsid w:val="003C309C"/>
     <w:rsid w:val="003C3178"/>
     <w:rsid w:val="003C3ABF"/>
     <w:rsid w:val="003C40A9"/>
@@ -20248,50 +21861,51 @@
     <w:rsid w:val="005B4695"/>
     <w:rsid w:val="005B4B26"/>
     <w:rsid w:val="005B5C2F"/>
     <w:rsid w:val="005B62DB"/>
     <w:rsid w:val="005B63BC"/>
     <w:rsid w:val="005B664C"/>
     <w:rsid w:val="005B6725"/>
     <w:rsid w:val="005B6BB9"/>
     <w:rsid w:val="005B6EF9"/>
     <w:rsid w:val="005B71CC"/>
     <w:rsid w:val="005C005A"/>
     <w:rsid w:val="005C05B6"/>
     <w:rsid w:val="005C0B61"/>
     <w:rsid w:val="005C0F47"/>
     <w:rsid w:val="005C10A7"/>
     <w:rsid w:val="005C11B1"/>
     <w:rsid w:val="005C1696"/>
     <w:rsid w:val="005C2250"/>
     <w:rsid w:val="005C275D"/>
     <w:rsid w:val="005C2F3E"/>
     <w:rsid w:val="005C3FC7"/>
     <w:rsid w:val="005C4006"/>
     <w:rsid w:val="005C44B9"/>
     <w:rsid w:val="005C457B"/>
     <w:rsid w:val="005C45F9"/>
+    <w:rsid w:val="005C535D"/>
     <w:rsid w:val="005C57C8"/>
     <w:rsid w:val="005C5F50"/>
     <w:rsid w:val="005C7123"/>
     <w:rsid w:val="005C7447"/>
     <w:rsid w:val="005C7593"/>
     <w:rsid w:val="005C76AA"/>
     <w:rsid w:val="005C7811"/>
     <w:rsid w:val="005C7BD2"/>
     <w:rsid w:val="005C7BFD"/>
     <w:rsid w:val="005C7DF3"/>
     <w:rsid w:val="005C7E72"/>
     <w:rsid w:val="005D11B4"/>
     <w:rsid w:val="005D1B3D"/>
     <w:rsid w:val="005D1C73"/>
     <w:rsid w:val="005D20CA"/>
     <w:rsid w:val="005D293C"/>
     <w:rsid w:val="005D2A12"/>
     <w:rsid w:val="005D2CC1"/>
     <w:rsid w:val="005D3A22"/>
     <w:rsid w:val="005D3A7D"/>
     <w:rsid w:val="005D3C8F"/>
     <w:rsid w:val="005D3CA8"/>
     <w:rsid w:val="005D4189"/>
     <w:rsid w:val="005D445E"/>
     <w:rsid w:val="005D4B8A"/>
@@ -21121,51 +22735,50 @@
     <w:rsid w:val="007D0555"/>
     <w:rsid w:val="007D064B"/>
     <w:rsid w:val="007D07D9"/>
     <w:rsid w:val="007D09E6"/>
     <w:rsid w:val="007D0C0F"/>
     <w:rsid w:val="007D1167"/>
     <w:rsid w:val="007D1F71"/>
     <w:rsid w:val="007D1FE3"/>
     <w:rsid w:val="007D20D9"/>
     <w:rsid w:val="007D23B7"/>
     <w:rsid w:val="007D24BB"/>
     <w:rsid w:val="007D2A9B"/>
     <w:rsid w:val="007D3048"/>
     <w:rsid w:val="007D37A5"/>
     <w:rsid w:val="007D41AF"/>
     <w:rsid w:val="007D42CF"/>
     <w:rsid w:val="007D4A0D"/>
     <w:rsid w:val="007D4D72"/>
     <w:rsid w:val="007D4D94"/>
     <w:rsid w:val="007D5312"/>
     <w:rsid w:val="007D64B5"/>
     <w:rsid w:val="007D666B"/>
     <w:rsid w:val="007D6CD8"/>
     <w:rsid w:val="007D70FD"/>
     <w:rsid w:val="007D75C7"/>
-    <w:rsid w:val="007D7FA2"/>
     <w:rsid w:val="007E0308"/>
     <w:rsid w:val="007E041E"/>
     <w:rsid w:val="007E1588"/>
     <w:rsid w:val="007E281B"/>
     <w:rsid w:val="007E2E16"/>
     <w:rsid w:val="007E3383"/>
     <w:rsid w:val="007E34DA"/>
     <w:rsid w:val="007E37F5"/>
     <w:rsid w:val="007E3AFF"/>
     <w:rsid w:val="007E3F8F"/>
     <w:rsid w:val="007E4632"/>
     <w:rsid w:val="007E47D7"/>
     <w:rsid w:val="007E4A35"/>
     <w:rsid w:val="007E4F58"/>
     <w:rsid w:val="007E4FD5"/>
     <w:rsid w:val="007E50D8"/>
     <w:rsid w:val="007E53C4"/>
     <w:rsid w:val="007E58BF"/>
     <w:rsid w:val="007E603E"/>
     <w:rsid w:val="007E6149"/>
     <w:rsid w:val="007E6A8C"/>
     <w:rsid w:val="007E6E51"/>
     <w:rsid w:val="007E6E7F"/>
     <w:rsid w:val="007E6F0E"/>
     <w:rsid w:val="007E762E"/>
@@ -21598,50 +23211,51 @@
     <w:rsid w:val="008E62BE"/>
     <w:rsid w:val="008E62D9"/>
     <w:rsid w:val="008E667B"/>
     <w:rsid w:val="008E7AB5"/>
     <w:rsid w:val="008F0E15"/>
     <w:rsid w:val="008F0F89"/>
     <w:rsid w:val="008F193B"/>
     <w:rsid w:val="008F1BED"/>
     <w:rsid w:val="008F1FA3"/>
     <w:rsid w:val="008F2383"/>
     <w:rsid w:val="008F3495"/>
     <w:rsid w:val="008F4357"/>
     <w:rsid w:val="008F490B"/>
     <w:rsid w:val="008F4C70"/>
     <w:rsid w:val="008F4D1A"/>
     <w:rsid w:val="008F4FD3"/>
     <w:rsid w:val="008F54B9"/>
     <w:rsid w:val="008F5538"/>
     <w:rsid w:val="008F55FF"/>
     <w:rsid w:val="008F56F1"/>
     <w:rsid w:val="008F629C"/>
     <w:rsid w:val="008F6972"/>
     <w:rsid w:val="008F69A0"/>
     <w:rsid w:val="008F6AD4"/>
     <w:rsid w:val="008F6FBC"/>
+    <w:rsid w:val="008F7919"/>
     <w:rsid w:val="008F7B9B"/>
     <w:rsid w:val="008F7E37"/>
     <w:rsid w:val="00900251"/>
     <w:rsid w:val="009006C2"/>
     <w:rsid w:val="009017B3"/>
     <w:rsid w:val="0090235A"/>
     <w:rsid w:val="00902738"/>
     <w:rsid w:val="00902A7C"/>
     <w:rsid w:val="00902CD2"/>
     <w:rsid w:val="00903710"/>
     <w:rsid w:val="009038CA"/>
     <w:rsid w:val="00903CD7"/>
     <w:rsid w:val="00904972"/>
     <w:rsid w:val="009049E7"/>
     <w:rsid w:val="00904ED5"/>
     <w:rsid w:val="00905097"/>
     <w:rsid w:val="00905353"/>
     <w:rsid w:val="00905401"/>
     <w:rsid w:val="00905478"/>
     <w:rsid w:val="00905582"/>
     <w:rsid w:val="009055E7"/>
     <w:rsid w:val="00905EF0"/>
     <w:rsid w:val="0090649E"/>
     <w:rsid w:val="0090786C"/>
     <w:rsid w:val="00910479"/>
@@ -22051,50 +23665,51 @@
     <w:rsid w:val="00A237B6"/>
     <w:rsid w:val="00A23D68"/>
     <w:rsid w:val="00A23FD5"/>
     <w:rsid w:val="00A248CA"/>
     <w:rsid w:val="00A24F57"/>
     <w:rsid w:val="00A25427"/>
     <w:rsid w:val="00A26541"/>
     <w:rsid w:val="00A266B4"/>
     <w:rsid w:val="00A270E0"/>
     <w:rsid w:val="00A27729"/>
     <w:rsid w:val="00A2788F"/>
     <w:rsid w:val="00A27D79"/>
     <w:rsid w:val="00A27DEF"/>
     <w:rsid w:val="00A30901"/>
     <w:rsid w:val="00A30922"/>
     <w:rsid w:val="00A3093A"/>
     <w:rsid w:val="00A30A67"/>
     <w:rsid w:val="00A31A6A"/>
     <w:rsid w:val="00A321EE"/>
     <w:rsid w:val="00A326FA"/>
     <w:rsid w:val="00A32735"/>
     <w:rsid w:val="00A33EEF"/>
     <w:rsid w:val="00A33F2E"/>
     <w:rsid w:val="00A341A4"/>
     <w:rsid w:val="00A343B8"/>
+    <w:rsid w:val="00A34C41"/>
     <w:rsid w:val="00A354DB"/>
     <w:rsid w:val="00A3552B"/>
     <w:rsid w:val="00A35C30"/>
     <w:rsid w:val="00A361C1"/>
     <w:rsid w:val="00A361DB"/>
     <w:rsid w:val="00A367BD"/>
     <w:rsid w:val="00A36AA5"/>
     <w:rsid w:val="00A372AE"/>
     <w:rsid w:val="00A37B09"/>
     <w:rsid w:val="00A37BE7"/>
     <w:rsid w:val="00A37C13"/>
     <w:rsid w:val="00A4000C"/>
     <w:rsid w:val="00A400FF"/>
     <w:rsid w:val="00A4039E"/>
     <w:rsid w:val="00A4076A"/>
     <w:rsid w:val="00A40EED"/>
     <w:rsid w:val="00A411B1"/>
     <w:rsid w:val="00A411C3"/>
     <w:rsid w:val="00A41852"/>
     <w:rsid w:val="00A41948"/>
     <w:rsid w:val="00A42295"/>
     <w:rsid w:val="00A4303F"/>
     <w:rsid w:val="00A437A4"/>
     <w:rsid w:val="00A43C2A"/>
     <w:rsid w:val="00A43C9B"/>
@@ -22203,57 +23818,59 @@
     <w:rsid w:val="00A9060E"/>
     <w:rsid w:val="00A907CD"/>
     <w:rsid w:val="00A91001"/>
     <w:rsid w:val="00A916B8"/>
     <w:rsid w:val="00A91F47"/>
     <w:rsid w:val="00A921B4"/>
     <w:rsid w:val="00A923EE"/>
     <w:rsid w:val="00A929B1"/>
     <w:rsid w:val="00A92CEC"/>
     <w:rsid w:val="00A92F99"/>
     <w:rsid w:val="00A9321E"/>
     <w:rsid w:val="00A9325F"/>
     <w:rsid w:val="00A93C5B"/>
     <w:rsid w:val="00A9430F"/>
     <w:rsid w:val="00A94A75"/>
     <w:rsid w:val="00A94C72"/>
     <w:rsid w:val="00A94CCE"/>
     <w:rsid w:val="00A9519E"/>
     <w:rsid w:val="00A95A65"/>
     <w:rsid w:val="00A95D09"/>
     <w:rsid w:val="00A95F45"/>
     <w:rsid w:val="00A9624D"/>
     <w:rsid w:val="00A96457"/>
     <w:rsid w:val="00A96592"/>
     <w:rsid w:val="00A968F7"/>
+    <w:rsid w:val="00A9691A"/>
     <w:rsid w:val="00A97043"/>
     <w:rsid w:val="00A979B2"/>
     <w:rsid w:val="00AA0475"/>
     <w:rsid w:val="00AA04BD"/>
     <w:rsid w:val="00AA04D2"/>
     <w:rsid w:val="00AA0559"/>
     <w:rsid w:val="00AA09F5"/>
+    <w:rsid w:val="00AA0A59"/>
     <w:rsid w:val="00AA0BBF"/>
     <w:rsid w:val="00AA0BC6"/>
     <w:rsid w:val="00AA0CEE"/>
     <w:rsid w:val="00AA179A"/>
     <w:rsid w:val="00AA17DC"/>
     <w:rsid w:val="00AA2117"/>
     <w:rsid w:val="00AA22EF"/>
     <w:rsid w:val="00AA24F5"/>
     <w:rsid w:val="00AA327F"/>
     <w:rsid w:val="00AA35D6"/>
     <w:rsid w:val="00AA3642"/>
     <w:rsid w:val="00AA4D44"/>
     <w:rsid w:val="00AA5BF7"/>
     <w:rsid w:val="00AA6138"/>
     <w:rsid w:val="00AA6402"/>
     <w:rsid w:val="00AA7C04"/>
     <w:rsid w:val="00AA7DE3"/>
     <w:rsid w:val="00AB0878"/>
     <w:rsid w:val="00AB0CF1"/>
     <w:rsid w:val="00AB0EE8"/>
     <w:rsid w:val="00AB0F7F"/>
     <w:rsid w:val="00AB211E"/>
     <w:rsid w:val="00AB2611"/>
     <w:rsid w:val="00AB2644"/>
     <w:rsid w:val="00AB29DA"/>
@@ -23419,106 +25036,107 @@
     <w:rsid w:val="00D85A66"/>
     <w:rsid w:val="00D86065"/>
     <w:rsid w:val="00D86662"/>
     <w:rsid w:val="00D86C52"/>
     <w:rsid w:val="00D871E4"/>
     <w:rsid w:val="00D87B58"/>
     <w:rsid w:val="00D87B92"/>
     <w:rsid w:val="00D87DAC"/>
     <w:rsid w:val="00D87E6F"/>
     <w:rsid w:val="00D912C6"/>
     <w:rsid w:val="00D915B3"/>
     <w:rsid w:val="00D91C4D"/>
     <w:rsid w:val="00D92EE3"/>
     <w:rsid w:val="00D92F35"/>
     <w:rsid w:val="00D93081"/>
     <w:rsid w:val="00D933AC"/>
     <w:rsid w:val="00D93B0C"/>
     <w:rsid w:val="00D94492"/>
     <w:rsid w:val="00D94659"/>
     <w:rsid w:val="00D949FE"/>
     <w:rsid w:val="00D94FED"/>
     <w:rsid w:val="00D95373"/>
     <w:rsid w:val="00D95579"/>
     <w:rsid w:val="00D958F1"/>
     <w:rsid w:val="00D95C7F"/>
-    <w:rsid w:val="00D961BB"/>
     <w:rsid w:val="00D9648C"/>
     <w:rsid w:val="00D96611"/>
     <w:rsid w:val="00D96BC1"/>
     <w:rsid w:val="00D96DA2"/>
     <w:rsid w:val="00D96F3B"/>
     <w:rsid w:val="00D972A1"/>
     <w:rsid w:val="00D9746C"/>
     <w:rsid w:val="00D97551"/>
     <w:rsid w:val="00D9774C"/>
     <w:rsid w:val="00DA0204"/>
     <w:rsid w:val="00DA030C"/>
     <w:rsid w:val="00DA0C01"/>
     <w:rsid w:val="00DA0DAA"/>
+    <w:rsid w:val="00DA128F"/>
     <w:rsid w:val="00DA1973"/>
     <w:rsid w:val="00DA1E2F"/>
     <w:rsid w:val="00DA1EA5"/>
     <w:rsid w:val="00DA2039"/>
     <w:rsid w:val="00DA28D8"/>
     <w:rsid w:val="00DA2CC8"/>
     <w:rsid w:val="00DA2FC9"/>
     <w:rsid w:val="00DA32ED"/>
     <w:rsid w:val="00DA38F8"/>
     <w:rsid w:val="00DA3D2C"/>
     <w:rsid w:val="00DA3FD7"/>
     <w:rsid w:val="00DA4146"/>
     <w:rsid w:val="00DA455F"/>
     <w:rsid w:val="00DA459F"/>
     <w:rsid w:val="00DA4E51"/>
     <w:rsid w:val="00DA5946"/>
     <w:rsid w:val="00DA5AD5"/>
     <w:rsid w:val="00DA5BC9"/>
     <w:rsid w:val="00DA615A"/>
     <w:rsid w:val="00DA632C"/>
     <w:rsid w:val="00DA7827"/>
     <w:rsid w:val="00DA7A54"/>
     <w:rsid w:val="00DA7B49"/>
     <w:rsid w:val="00DA7EAA"/>
     <w:rsid w:val="00DB009B"/>
     <w:rsid w:val="00DB0221"/>
     <w:rsid w:val="00DB048F"/>
     <w:rsid w:val="00DB04D0"/>
     <w:rsid w:val="00DB077A"/>
     <w:rsid w:val="00DB090C"/>
     <w:rsid w:val="00DB1EC2"/>
     <w:rsid w:val="00DB254B"/>
     <w:rsid w:val="00DB2DC7"/>
     <w:rsid w:val="00DB321B"/>
     <w:rsid w:val="00DB33F1"/>
     <w:rsid w:val="00DB3964"/>
     <w:rsid w:val="00DB3A14"/>
     <w:rsid w:val="00DB4178"/>
     <w:rsid w:val="00DB5AD4"/>
     <w:rsid w:val="00DB5D77"/>
     <w:rsid w:val="00DB6094"/>
     <w:rsid w:val="00DB65CC"/>
+    <w:rsid w:val="00DB6A58"/>
     <w:rsid w:val="00DB7558"/>
     <w:rsid w:val="00DB7BE1"/>
     <w:rsid w:val="00DB7FFE"/>
     <w:rsid w:val="00DC0042"/>
     <w:rsid w:val="00DC029D"/>
     <w:rsid w:val="00DC0DCF"/>
     <w:rsid w:val="00DC0E3B"/>
     <w:rsid w:val="00DC1A07"/>
     <w:rsid w:val="00DC1D0E"/>
     <w:rsid w:val="00DC2105"/>
     <w:rsid w:val="00DC2900"/>
     <w:rsid w:val="00DC2B56"/>
     <w:rsid w:val="00DC2C68"/>
     <w:rsid w:val="00DC300A"/>
     <w:rsid w:val="00DC36F0"/>
     <w:rsid w:val="00DC3D3F"/>
     <w:rsid w:val="00DC3DF1"/>
     <w:rsid w:val="00DC4074"/>
     <w:rsid w:val="00DC4292"/>
     <w:rsid w:val="00DC450E"/>
     <w:rsid w:val="00DC47E6"/>
     <w:rsid w:val="00DC48F0"/>
     <w:rsid w:val="00DC5113"/>
     <w:rsid w:val="00DC5230"/>
     <w:rsid w:val="00DC56C0"/>
@@ -23663,51 +25281,50 @@
     <w:rsid w:val="00E2558E"/>
     <w:rsid w:val="00E25F49"/>
     <w:rsid w:val="00E262A1"/>
     <w:rsid w:val="00E262B2"/>
     <w:rsid w:val="00E2685F"/>
     <w:rsid w:val="00E26AEE"/>
     <w:rsid w:val="00E26E6E"/>
     <w:rsid w:val="00E270D0"/>
     <w:rsid w:val="00E301B6"/>
     <w:rsid w:val="00E304F4"/>
     <w:rsid w:val="00E3064D"/>
     <w:rsid w:val="00E3090F"/>
     <w:rsid w:val="00E30D14"/>
     <w:rsid w:val="00E31727"/>
     <w:rsid w:val="00E31AA3"/>
     <w:rsid w:val="00E31AC0"/>
     <w:rsid w:val="00E3202F"/>
     <w:rsid w:val="00E32E01"/>
     <w:rsid w:val="00E33503"/>
     <w:rsid w:val="00E3354F"/>
     <w:rsid w:val="00E3399C"/>
     <w:rsid w:val="00E33C01"/>
     <w:rsid w:val="00E348FD"/>
     <w:rsid w:val="00E35733"/>
     <w:rsid w:val="00E35A26"/>
-    <w:rsid w:val="00E35C78"/>
     <w:rsid w:val="00E35F7B"/>
     <w:rsid w:val="00E365B8"/>
     <w:rsid w:val="00E37447"/>
     <w:rsid w:val="00E3784A"/>
     <w:rsid w:val="00E37E18"/>
     <w:rsid w:val="00E4037B"/>
     <w:rsid w:val="00E4091E"/>
     <w:rsid w:val="00E417D6"/>
     <w:rsid w:val="00E42421"/>
     <w:rsid w:val="00E4277C"/>
     <w:rsid w:val="00E42982"/>
     <w:rsid w:val="00E42A24"/>
     <w:rsid w:val="00E43208"/>
     <w:rsid w:val="00E43627"/>
     <w:rsid w:val="00E440F5"/>
     <w:rsid w:val="00E441FC"/>
     <w:rsid w:val="00E44D0E"/>
     <w:rsid w:val="00E4510F"/>
     <w:rsid w:val="00E45409"/>
     <w:rsid w:val="00E463A9"/>
     <w:rsid w:val="00E46B21"/>
     <w:rsid w:val="00E46F2F"/>
     <w:rsid w:val="00E46F52"/>
     <w:rsid w:val="00E47EF9"/>
     <w:rsid w:val="00E501C0"/>
@@ -24203,50 +25820,51 @@
     <w:rsid w:val="00F770C2"/>
     <w:rsid w:val="00F77333"/>
     <w:rsid w:val="00F77882"/>
     <w:rsid w:val="00F778FF"/>
     <w:rsid w:val="00F77F84"/>
     <w:rsid w:val="00F8018D"/>
     <w:rsid w:val="00F80200"/>
     <w:rsid w:val="00F80AD0"/>
     <w:rsid w:val="00F80DF3"/>
     <w:rsid w:val="00F811F5"/>
     <w:rsid w:val="00F81E6A"/>
     <w:rsid w:val="00F822AB"/>
     <w:rsid w:val="00F82317"/>
     <w:rsid w:val="00F82A0A"/>
     <w:rsid w:val="00F832C3"/>
     <w:rsid w:val="00F834A7"/>
     <w:rsid w:val="00F834E5"/>
     <w:rsid w:val="00F83A95"/>
     <w:rsid w:val="00F83CA4"/>
     <w:rsid w:val="00F843F0"/>
     <w:rsid w:val="00F84676"/>
     <w:rsid w:val="00F84E0A"/>
     <w:rsid w:val="00F84E34"/>
     <w:rsid w:val="00F84FBD"/>
     <w:rsid w:val="00F85138"/>
+    <w:rsid w:val="00F85270"/>
     <w:rsid w:val="00F852D0"/>
     <w:rsid w:val="00F85B4F"/>
     <w:rsid w:val="00F8634D"/>
     <w:rsid w:val="00F87386"/>
     <w:rsid w:val="00F90354"/>
     <w:rsid w:val="00F90BAF"/>
     <w:rsid w:val="00F9111F"/>
     <w:rsid w:val="00F917D4"/>
     <w:rsid w:val="00F91DEE"/>
     <w:rsid w:val="00F92587"/>
     <w:rsid w:val="00F927F8"/>
     <w:rsid w:val="00F92CAC"/>
     <w:rsid w:val="00F92F90"/>
     <w:rsid w:val="00F93377"/>
     <w:rsid w:val="00F9341C"/>
     <w:rsid w:val="00F93850"/>
     <w:rsid w:val="00F93950"/>
     <w:rsid w:val="00F93A64"/>
     <w:rsid w:val="00F94514"/>
     <w:rsid w:val="00F94729"/>
     <w:rsid w:val="00F949D0"/>
     <w:rsid w:val="00F951D6"/>
     <w:rsid w:val="00F951EC"/>
     <w:rsid w:val="00F9532C"/>
     <w:rsid w:val="00F9541C"/>
@@ -24380,572 +25998,621 @@
     <w:rsid w:val="00FF0F69"/>
     <w:rsid w:val="00FF12E5"/>
     <w:rsid w:val="00FF1FE4"/>
     <w:rsid w:val="00FF2206"/>
     <w:rsid w:val="00FF2292"/>
     <w:rsid w:val="00FF23F1"/>
     <w:rsid w:val="00FF2694"/>
     <w:rsid w:val="00FF3072"/>
     <w:rsid w:val="00FF341B"/>
     <w:rsid w:val="00FF3C75"/>
     <w:rsid w:val="00FF3C9D"/>
     <w:rsid w:val="00FF4366"/>
     <w:rsid w:val="00FF47C9"/>
     <w:rsid w:val="00FF485A"/>
     <w:rsid w:val="00FF48B6"/>
     <w:rsid w:val="00FF4ACE"/>
     <w:rsid w:val="00FF4E73"/>
     <w:rsid w:val="00FF4FAF"/>
     <w:rsid w:val="00FF5775"/>
     <w:rsid w:val="00FF5F3C"/>
     <w:rsid w:val="00FF667F"/>
     <w:rsid w:val="00FF6C2F"/>
     <w:rsid w:val="00FF756C"/>
     <w:rsid w:val="00FF75FE"/>
     <w:rsid w:val="00FF76FE"/>
+    <w:rsid w:val="00FF7973"/>
     <w:rsid w:val="00FF7BBA"/>
     <w:rsid w:val="00FF7F54"/>
     <w:rsid w:val="00FF7FBF"/>
     <w:rsid w:val="010885C3"/>
     <w:rsid w:val="019FA6FE"/>
     <w:rsid w:val="01CB89EA"/>
     <w:rsid w:val="01CD8CD1"/>
     <w:rsid w:val="01CEA699"/>
     <w:rsid w:val="01E9F111"/>
     <w:rsid w:val="03551CE2"/>
     <w:rsid w:val="035B2436"/>
     <w:rsid w:val="036DD822"/>
     <w:rsid w:val="03BC793B"/>
     <w:rsid w:val="0437704C"/>
     <w:rsid w:val="0485E228"/>
     <w:rsid w:val="049D1B31"/>
     <w:rsid w:val="0509E76F"/>
     <w:rsid w:val="054706EA"/>
     <w:rsid w:val="05AE4FF4"/>
     <w:rsid w:val="05DB7DAE"/>
+    <w:rsid w:val="062E3738"/>
     <w:rsid w:val="06789607"/>
     <w:rsid w:val="0689D6A7"/>
     <w:rsid w:val="06B94735"/>
+    <w:rsid w:val="07252E41"/>
     <w:rsid w:val="0740F279"/>
     <w:rsid w:val="074CA3AC"/>
     <w:rsid w:val="07641289"/>
     <w:rsid w:val="07A23717"/>
     <w:rsid w:val="07FDB4D4"/>
     <w:rsid w:val="085B772B"/>
     <w:rsid w:val="0863539B"/>
     <w:rsid w:val="08A719DF"/>
     <w:rsid w:val="0908CC44"/>
     <w:rsid w:val="092AFCCD"/>
+    <w:rsid w:val="096AC5D1"/>
     <w:rsid w:val="09754A5C"/>
     <w:rsid w:val="09856568"/>
     <w:rsid w:val="09E05120"/>
     <w:rsid w:val="09E14DA8"/>
     <w:rsid w:val="0A0CB692"/>
     <w:rsid w:val="0A82C5CE"/>
     <w:rsid w:val="0A96D6BE"/>
     <w:rsid w:val="0AC85023"/>
     <w:rsid w:val="0AE1AA14"/>
     <w:rsid w:val="0BCAC867"/>
     <w:rsid w:val="0BF720E7"/>
     <w:rsid w:val="0C7EA2BC"/>
     <w:rsid w:val="0C97E241"/>
     <w:rsid w:val="0C9B6FBB"/>
     <w:rsid w:val="0CAC23C0"/>
     <w:rsid w:val="0CD1E97E"/>
     <w:rsid w:val="0CD68105"/>
     <w:rsid w:val="0D14C00C"/>
+    <w:rsid w:val="0D34F474"/>
     <w:rsid w:val="0D5E3E9C"/>
     <w:rsid w:val="0D629B01"/>
     <w:rsid w:val="0DBCE8E0"/>
+    <w:rsid w:val="0E664EF2"/>
+    <w:rsid w:val="0E7E71DE"/>
     <w:rsid w:val="0E8EF41F"/>
     <w:rsid w:val="0EAE5624"/>
     <w:rsid w:val="0F4E561F"/>
     <w:rsid w:val="0F871120"/>
     <w:rsid w:val="0FC45D6A"/>
+    <w:rsid w:val="101C81D9"/>
     <w:rsid w:val="106BA343"/>
     <w:rsid w:val="10E2BFF8"/>
     <w:rsid w:val="10FA09CB"/>
     <w:rsid w:val="11DF8DFD"/>
     <w:rsid w:val="11EB3753"/>
     <w:rsid w:val="11EF8BFD"/>
     <w:rsid w:val="12294732"/>
     <w:rsid w:val="126EDCB4"/>
     <w:rsid w:val="127112A0"/>
     <w:rsid w:val="1286B680"/>
     <w:rsid w:val="12D54F47"/>
     <w:rsid w:val="12E59FB7"/>
     <w:rsid w:val="13FE62E6"/>
     <w:rsid w:val="1447924B"/>
     <w:rsid w:val="151444B5"/>
     <w:rsid w:val="152BE036"/>
     <w:rsid w:val="15308722"/>
     <w:rsid w:val="154D7715"/>
     <w:rsid w:val="1588CB9B"/>
     <w:rsid w:val="159296F8"/>
     <w:rsid w:val="162277C2"/>
     <w:rsid w:val="165133A1"/>
+    <w:rsid w:val="17267B34"/>
     <w:rsid w:val="17375507"/>
     <w:rsid w:val="17647B73"/>
     <w:rsid w:val="1788A12D"/>
     <w:rsid w:val="179ADDA2"/>
+    <w:rsid w:val="17FD695E"/>
     <w:rsid w:val="1803DD5F"/>
     <w:rsid w:val="18DBD688"/>
+    <w:rsid w:val="190BEA3F"/>
     <w:rsid w:val="19212E0F"/>
     <w:rsid w:val="19928CC3"/>
     <w:rsid w:val="19C288DD"/>
     <w:rsid w:val="1A6CF678"/>
     <w:rsid w:val="1B2A4C94"/>
     <w:rsid w:val="1B7813E7"/>
+    <w:rsid w:val="1D4B13DF"/>
     <w:rsid w:val="1D821450"/>
     <w:rsid w:val="1DBE6FF2"/>
     <w:rsid w:val="1DD74FFE"/>
     <w:rsid w:val="1DEAFB1E"/>
     <w:rsid w:val="1DEB057D"/>
     <w:rsid w:val="1E5F70B0"/>
     <w:rsid w:val="1E758CBD"/>
     <w:rsid w:val="1E9BB253"/>
     <w:rsid w:val="1EAC55DA"/>
     <w:rsid w:val="1EE2BAA3"/>
+    <w:rsid w:val="1EE3764C"/>
     <w:rsid w:val="1F0EF5C6"/>
+    <w:rsid w:val="1F18A4C7"/>
     <w:rsid w:val="1F63B926"/>
     <w:rsid w:val="1FE4BDD1"/>
     <w:rsid w:val="2007CF94"/>
     <w:rsid w:val="207CC22A"/>
     <w:rsid w:val="20C372C7"/>
     <w:rsid w:val="2106FB90"/>
     <w:rsid w:val="21657D0C"/>
     <w:rsid w:val="21B572E6"/>
     <w:rsid w:val="21BA9C9B"/>
     <w:rsid w:val="21D8D01A"/>
     <w:rsid w:val="22140550"/>
     <w:rsid w:val="2262AA78"/>
     <w:rsid w:val="2282CB1D"/>
     <w:rsid w:val="229B601C"/>
     <w:rsid w:val="22B01956"/>
     <w:rsid w:val="22C6B65D"/>
     <w:rsid w:val="230708AB"/>
     <w:rsid w:val="23183CED"/>
     <w:rsid w:val="239ABB7D"/>
     <w:rsid w:val="2416D4BF"/>
     <w:rsid w:val="24477189"/>
     <w:rsid w:val="2451DF3A"/>
     <w:rsid w:val="2468D356"/>
     <w:rsid w:val="246BE30C"/>
     <w:rsid w:val="246CD287"/>
     <w:rsid w:val="2523191D"/>
     <w:rsid w:val="2568AB0B"/>
     <w:rsid w:val="259E3A13"/>
     <w:rsid w:val="25F33BE6"/>
     <w:rsid w:val="261F268C"/>
     <w:rsid w:val="2683EF99"/>
     <w:rsid w:val="26A4FF53"/>
     <w:rsid w:val="26AD53C3"/>
     <w:rsid w:val="26CCB7AA"/>
     <w:rsid w:val="26E34B4E"/>
     <w:rsid w:val="2714C861"/>
     <w:rsid w:val="27663178"/>
     <w:rsid w:val="2773DF11"/>
     <w:rsid w:val="279020D4"/>
     <w:rsid w:val="27902803"/>
     <w:rsid w:val="27D0625A"/>
     <w:rsid w:val="27DD393D"/>
     <w:rsid w:val="28273D65"/>
     <w:rsid w:val="29085A55"/>
+    <w:rsid w:val="295E6314"/>
     <w:rsid w:val="295F0B3C"/>
     <w:rsid w:val="2971C8E4"/>
+    <w:rsid w:val="2A2B9F4B"/>
     <w:rsid w:val="2A355D98"/>
     <w:rsid w:val="2A74601D"/>
     <w:rsid w:val="2AB1EAEF"/>
     <w:rsid w:val="2AB2C8D8"/>
     <w:rsid w:val="2AD4F117"/>
     <w:rsid w:val="2B270E5D"/>
     <w:rsid w:val="2B405877"/>
     <w:rsid w:val="2B449894"/>
     <w:rsid w:val="2B72BD34"/>
     <w:rsid w:val="2B72D985"/>
     <w:rsid w:val="2C0F1796"/>
     <w:rsid w:val="2C2B05C3"/>
     <w:rsid w:val="2C32C152"/>
     <w:rsid w:val="2C46CF51"/>
     <w:rsid w:val="2C837899"/>
     <w:rsid w:val="2C9158C6"/>
     <w:rsid w:val="2DA1BF57"/>
+    <w:rsid w:val="2DCE28E8"/>
     <w:rsid w:val="2DEA05BD"/>
     <w:rsid w:val="2DFFAC9A"/>
     <w:rsid w:val="2E7B5CE0"/>
     <w:rsid w:val="2E7C31C9"/>
     <w:rsid w:val="2F071CE2"/>
     <w:rsid w:val="2F11D050"/>
+    <w:rsid w:val="2F8A22E7"/>
     <w:rsid w:val="2FCBD3B9"/>
     <w:rsid w:val="302AE77A"/>
     <w:rsid w:val="304B4F25"/>
     <w:rsid w:val="3069EFA4"/>
     <w:rsid w:val="30813013"/>
     <w:rsid w:val="30CC72CC"/>
     <w:rsid w:val="30FD12C7"/>
     <w:rsid w:val="31092F4C"/>
     <w:rsid w:val="318985F6"/>
     <w:rsid w:val="319CC20D"/>
     <w:rsid w:val="31DE879D"/>
     <w:rsid w:val="31EE043A"/>
     <w:rsid w:val="32B4A2FF"/>
     <w:rsid w:val="32C26E34"/>
     <w:rsid w:val="32E92805"/>
     <w:rsid w:val="32EDC489"/>
     <w:rsid w:val="330C91CE"/>
     <w:rsid w:val="331CAEC4"/>
     <w:rsid w:val="3329E10D"/>
     <w:rsid w:val="3338F81A"/>
+    <w:rsid w:val="337C21BC"/>
     <w:rsid w:val="33910EFE"/>
     <w:rsid w:val="33BB9C91"/>
     <w:rsid w:val="33E2ABA4"/>
     <w:rsid w:val="33ED6D7C"/>
     <w:rsid w:val="342BD182"/>
     <w:rsid w:val="343D783B"/>
     <w:rsid w:val="3481C652"/>
     <w:rsid w:val="3481DB8B"/>
     <w:rsid w:val="348503EB"/>
     <w:rsid w:val="354EFDAC"/>
     <w:rsid w:val="356329EE"/>
     <w:rsid w:val="35A009EC"/>
     <w:rsid w:val="35B80FFE"/>
     <w:rsid w:val="36609281"/>
     <w:rsid w:val="36D3BC6C"/>
+    <w:rsid w:val="3720D317"/>
     <w:rsid w:val="3746FD72"/>
     <w:rsid w:val="37B39D51"/>
     <w:rsid w:val="37B7AB2F"/>
     <w:rsid w:val="37D9AB18"/>
     <w:rsid w:val="37E3E6A4"/>
     <w:rsid w:val="37EEF756"/>
     <w:rsid w:val="380429CB"/>
     <w:rsid w:val="38092712"/>
     <w:rsid w:val="383AF6BC"/>
     <w:rsid w:val="388A199C"/>
     <w:rsid w:val="3894F219"/>
     <w:rsid w:val="38A1C645"/>
     <w:rsid w:val="38E2768A"/>
     <w:rsid w:val="38EC5CF0"/>
     <w:rsid w:val="39FE3EBC"/>
     <w:rsid w:val="3A2AD87D"/>
     <w:rsid w:val="3A358370"/>
+    <w:rsid w:val="3A3A6CB6"/>
     <w:rsid w:val="3A4D3B1F"/>
     <w:rsid w:val="3ADE6DD2"/>
     <w:rsid w:val="3AF69438"/>
     <w:rsid w:val="3B0209F9"/>
     <w:rsid w:val="3B99B6AD"/>
     <w:rsid w:val="3B9FD876"/>
     <w:rsid w:val="3BF261C1"/>
     <w:rsid w:val="3C4BAF29"/>
     <w:rsid w:val="3C9336CA"/>
     <w:rsid w:val="3CC77A80"/>
     <w:rsid w:val="3CF9746A"/>
     <w:rsid w:val="3D5B8B69"/>
     <w:rsid w:val="3DDCB5F8"/>
+    <w:rsid w:val="3E48921B"/>
     <w:rsid w:val="3E657CDD"/>
     <w:rsid w:val="3E70D751"/>
     <w:rsid w:val="3EBF43C7"/>
     <w:rsid w:val="3F25643A"/>
+    <w:rsid w:val="3F8ACFDE"/>
     <w:rsid w:val="3FADDAA1"/>
     <w:rsid w:val="3FB688F3"/>
     <w:rsid w:val="3FBF20C2"/>
     <w:rsid w:val="3FC1C036"/>
     <w:rsid w:val="3FF5BFDD"/>
     <w:rsid w:val="410F418A"/>
     <w:rsid w:val="41E4A38E"/>
     <w:rsid w:val="41E66EF7"/>
     <w:rsid w:val="421609B3"/>
     <w:rsid w:val="42CC7BC5"/>
     <w:rsid w:val="42FA3B1F"/>
+    <w:rsid w:val="432A88CE"/>
     <w:rsid w:val="433C90B5"/>
     <w:rsid w:val="43504692"/>
+    <w:rsid w:val="43987A47"/>
     <w:rsid w:val="4411B01E"/>
+    <w:rsid w:val="447BC6C8"/>
     <w:rsid w:val="44DB780A"/>
     <w:rsid w:val="451D8467"/>
     <w:rsid w:val="452DB02E"/>
     <w:rsid w:val="4569191D"/>
     <w:rsid w:val="45F1749E"/>
+    <w:rsid w:val="4602836E"/>
     <w:rsid w:val="46EC0885"/>
     <w:rsid w:val="470E9718"/>
     <w:rsid w:val="47C4C87B"/>
     <w:rsid w:val="47D2210E"/>
     <w:rsid w:val="47F40877"/>
+    <w:rsid w:val="47F97BE8"/>
     <w:rsid w:val="481C2B5F"/>
     <w:rsid w:val="482406E7"/>
     <w:rsid w:val="48293F8C"/>
     <w:rsid w:val="483CA196"/>
     <w:rsid w:val="49096F91"/>
     <w:rsid w:val="4930D506"/>
     <w:rsid w:val="4951C592"/>
     <w:rsid w:val="49B396AB"/>
     <w:rsid w:val="49E63A88"/>
     <w:rsid w:val="4A136BDC"/>
     <w:rsid w:val="4A1625B8"/>
     <w:rsid w:val="4A26B89D"/>
     <w:rsid w:val="4AC5C16D"/>
     <w:rsid w:val="4B0163C5"/>
     <w:rsid w:val="4B60781D"/>
     <w:rsid w:val="4BB4DEE2"/>
     <w:rsid w:val="4BF3104F"/>
     <w:rsid w:val="4BFEA3DF"/>
     <w:rsid w:val="4C2A9F3F"/>
     <w:rsid w:val="4CD9714A"/>
     <w:rsid w:val="4DCF5614"/>
     <w:rsid w:val="4DEBA75F"/>
     <w:rsid w:val="4E079D94"/>
     <w:rsid w:val="4E395CC5"/>
     <w:rsid w:val="4ED97C9A"/>
     <w:rsid w:val="4EF801C0"/>
     <w:rsid w:val="4F09E275"/>
     <w:rsid w:val="4F81A441"/>
     <w:rsid w:val="4FA8B06B"/>
     <w:rsid w:val="4FDDDC33"/>
     <w:rsid w:val="50154D23"/>
     <w:rsid w:val="501ACC07"/>
     <w:rsid w:val="505B6E0A"/>
     <w:rsid w:val="505B7E99"/>
     <w:rsid w:val="5073386C"/>
     <w:rsid w:val="50BEEE4F"/>
+    <w:rsid w:val="50D6ABE7"/>
     <w:rsid w:val="50DF1D72"/>
     <w:rsid w:val="5110D5A6"/>
+    <w:rsid w:val="513EE0C9"/>
     <w:rsid w:val="514378B5"/>
     <w:rsid w:val="5187E4DA"/>
     <w:rsid w:val="51BC80A4"/>
     <w:rsid w:val="51D49F33"/>
     <w:rsid w:val="51DD0449"/>
     <w:rsid w:val="51F5625D"/>
     <w:rsid w:val="525D1729"/>
     <w:rsid w:val="5268E906"/>
     <w:rsid w:val="53D00C69"/>
+    <w:rsid w:val="53E035E7"/>
     <w:rsid w:val="53F1EF04"/>
     <w:rsid w:val="540E38AF"/>
     <w:rsid w:val="54579326"/>
     <w:rsid w:val="5473CD39"/>
     <w:rsid w:val="552E81A3"/>
     <w:rsid w:val="556377FB"/>
     <w:rsid w:val="5568833A"/>
     <w:rsid w:val="56331C6C"/>
     <w:rsid w:val="567602B8"/>
     <w:rsid w:val="567896BC"/>
     <w:rsid w:val="577BB6F1"/>
     <w:rsid w:val="57ADD150"/>
     <w:rsid w:val="57F01BE9"/>
     <w:rsid w:val="57FB0354"/>
     <w:rsid w:val="58314F50"/>
     <w:rsid w:val="585C6DF1"/>
     <w:rsid w:val="58843273"/>
     <w:rsid w:val="5896E57C"/>
     <w:rsid w:val="589ECD48"/>
+    <w:rsid w:val="58B86E21"/>
     <w:rsid w:val="58EEE0FF"/>
+    <w:rsid w:val="590C276B"/>
     <w:rsid w:val="595C23A9"/>
     <w:rsid w:val="5988972B"/>
     <w:rsid w:val="59975D5C"/>
     <w:rsid w:val="59A43698"/>
     <w:rsid w:val="59C19D99"/>
     <w:rsid w:val="59F1F6E2"/>
     <w:rsid w:val="59F2BEAA"/>
     <w:rsid w:val="5A322E9A"/>
     <w:rsid w:val="5A63ABBB"/>
     <w:rsid w:val="5A90A5A1"/>
     <w:rsid w:val="5ADDFEFB"/>
     <w:rsid w:val="5B0CEAAB"/>
     <w:rsid w:val="5B6352A7"/>
     <w:rsid w:val="5BA94C62"/>
+    <w:rsid w:val="5C0D0A28"/>
+    <w:rsid w:val="5C368DCB"/>
     <w:rsid w:val="5C82BDF2"/>
     <w:rsid w:val="5CDD37BD"/>
+    <w:rsid w:val="5D07F443"/>
     <w:rsid w:val="5D14C480"/>
     <w:rsid w:val="5D2D794F"/>
     <w:rsid w:val="5D390228"/>
     <w:rsid w:val="5D784754"/>
     <w:rsid w:val="5DBEEAC0"/>
     <w:rsid w:val="5DC80A56"/>
     <w:rsid w:val="5DF23226"/>
     <w:rsid w:val="5E088BEF"/>
     <w:rsid w:val="5E3DD23D"/>
     <w:rsid w:val="5E54A18C"/>
     <w:rsid w:val="5E647E3E"/>
     <w:rsid w:val="5F2B1441"/>
+    <w:rsid w:val="5FF117EB"/>
+    <w:rsid w:val="5FFB5A1D"/>
     <w:rsid w:val="60841615"/>
     <w:rsid w:val="6090249D"/>
     <w:rsid w:val="61090B2D"/>
     <w:rsid w:val="610AB160"/>
     <w:rsid w:val="613DC743"/>
     <w:rsid w:val="61674B42"/>
     <w:rsid w:val="61802BDC"/>
     <w:rsid w:val="618F2E34"/>
     <w:rsid w:val="61A751AA"/>
     <w:rsid w:val="635D1BE8"/>
     <w:rsid w:val="63793ADC"/>
     <w:rsid w:val="638FCA67"/>
     <w:rsid w:val="63C6D75D"/>
+    <w:rsid w:val="644B7B43"/>
     <w:rsid w:val="645A7CA4"/>
     <w:rsid w:val="648D456B"/>
     <w:rsid w:val="649DDBD8"/>
     <w:rsid w:val="64D2AD47"/>
     <w:rsid w:val="655A5448"/>
     <w:rsid w:val="658EF75F"/>
     <w:rsid w:val="65B31951"/>
     <w:rsid w:val="65F64D05"/>
     <w:rsid w:val="661368FA"/>
     <w:rsid w:val="668AFE8F"/>
     <w:rsid w:val="670C7F9B"/>
     <w:rsid w:val="671A1D1F"/>
     <w:rsid w:val="671CAC54"/>
     <w:rsid w:val="675776C0"/>
     <w:rsid w:val="677CCF43"/>
     <w:rsid w:val="682EB24E"/>
     <w:rsid w:val="6841D4E1"/>
     <w:rsid w:val="6859311B"/>
     <w:rsid w:val="6866FE79"/>
     <w:rsid w:val="68A131B5"/>
     <w:rsid w:val="68C2DA8B"/>
     <w:rsid w:val="690F72A4"/>
     <w:rsid w:val="695AE07A"/>
     <w:rsid w:val="697B0267"/>
     <w:rsid w:val="69F389EE"/>
     <w:rsid w:val="6A158E7B"/>
     <w:rsid w:val="6A2AA9E6"/>
+    <w:rsid w:val="6A392202"/>
     <w:rsid w:val="6A40A319"/>
     <w:rsid w:val="6A799C6C"/>
     <w:rsid w:val="6A8A7AB1"/>
+    <w:rsid w:val="6A9ACACE"/>
+    <w:rsid w:val="6AAAB057"/>
     <w:rsid w:val="6AD4050A"/>
     <w:rsid w:val="6AEA58D8"/>
     <w:rsid w:val="6AEED84B"/>
     <w:rsid w:val="6B61C945"/>
     <w:rsid w:val="6BBFF702"/>
     <w:rsid w:val="6C05D65D"/>
     <w:rsid w:val="6C35FB41"/>
     <w:rsid w:val="6C88CFEE"/>
     <w:rsid w:val="6C8BC9D4"/>
     <w:rsid w:val="6C9037D6"/>
     <w:rsid w:val="6CB20F46"/>
     <w:rsid w:val="6CCCE185"/>
     <w:rsid w:val="6CEB32F8"/>
     <w:rsid w:val="6D30A8ED"/>
     <w:rsid w:val="6D792608"/>
+    <w:rsid w:val="6D88B2E5"/>
     <w:rsid w:val="6DF6F073"/>
     <w:rsid w:val="6E354CD8"/>
     <w:rsid w:val="6E611EC1"/>
     <w:rsid w:val="6EC15611"/>
+    <w:rsid w:val="6EEFBE12"/>
     <w:rsid w:val="6EF0E23F"/>
     <w:rsid w:val="6F284485"/>
     <w:rsid w:val="6F337DC9"/>
     <w:rsid w:val="6F617601"/>
     <w:rsid w:val="701D9B55"/>
     <w:rsid w:val="70398423"/>
     <w:rsid w:val="704DA716"/>
     <w:rsid w:val="7060DD5F"/>
     <w:rsid w:val="707CDF24"/>
     <w:rsid w:val="70C577DD"/>
     <w:rsid w:val="7144E635"/>
     <w:rsid w:val="7169CE7A"/>
     <w:rsid w:val="717BB15F"/>
     <w:rsid w:val="7182B05F"/>
     <w:rsid w:val="7262548E"/>
+    <w:rsid w:val="729642A5"/>
     <w:rsid w:val="73000191"/>
     <w:rsid w:val="73580557"/>
     <w:rsid w:val="73938ACA"/>
     <w:rsid w:val="740F3C8E"/>
     <w:rsid w:val="742D32A1"/>
     <w:rsid w:val="7466226B"/>
     <w:rsid w:val="748BE7A0"/>
     <w:rsid w:val="7495034C"/>
     <w:rsid w:val="74B80E6F"/>
     <w:rsid w:val="74E45228"/>
     <w:rsid w:val="751EBE88"/>
     <w:rsid w:val="754E27E2"/>
     <w:rsid w:val="7581A57D"/>
     <w:rsid w:val="75CF1133"/>
     <w:rsid w:val="75D2AC8C"/>
     <w:rsid w:val="75D5449A"/>
+    <w:rsid w:val="761E7497"/>
     <w:rsid w:val="7678258D"/>
     <w:rsid w:val="76DCC80E"/>
     <w:rsid w:val="77519A79"/>
     <w:rsid w:val="7765D499"/>
     <w:rsid w:val="77B127A8"/>
     <w:rsid w:val="77B47E03"/>
     <w:rsid w:val="77EFA906"/>
     <w:rsid w:val="781B82A9"/>
     <w:rsid w:val="781E0393"/>
     <w:rsid w:val="785E1FF0"/>
     <w:rsid w:val="789815B9"/>
+    <w:rsid w:val="789D5E72"/>
     <w:rsid w:val="78D3B94A"/>
     <w:rsid w:val="78E7DA5F"/>
     <w:rsid w:val="78E9BBF5"/>
     <w:rsid w:val="78F9E125"/>
     <w:rsid w:val="79269133"/>
     <w:rsid w:val="798AF338"/>
     <w:rsid w:val="7A19C844"/>
     <w:rsid w:val="7A33C547"/>
     <w:rsid w:val="7AC076D5"/>
     <w:rsid w:val="7AFEAAEE"/>
     <w:rsid w:val="7B440EC2"/>
+    <w:rsid w:val="7B600468"/>
     <w:rsid w:val="7BD6BBA1"/>
     <w:rsid w:val="7C22B362"/>
     <w:rsid w:val="7C366D10"/>
     <w:rsid w:val="7C5F9E1C"/>
+    <w:rsid w:val="7C6EEB07"/>
     <w:rsid w:val="7CA547BB"/>
     <w:rsid w:val="7CE59954"/>
     <w:rsid w:val="7CEE9EB0"/>
     <w:rsid w:val="7D236138"/>
     <w:rsid w:val="7D301B84"/>
     <w:rsid w:val="7D59E082"/>
     <w:rsid w:val="7DA4B665"/>
     <w:rsid w:val="7DD52B1D"/>
     <w:rsid w:val="7DE31BB7"/>
     <w:rsid w:val="7E757346"/>
     <w:rsid w:val="7E9FA087"/>
     <w:rsid w:val="7F32C977"/>
     <w:rsid w:val="7F887486"/>
     <w:rsid w:val="7F9D6F63"/>
     <w:rsid w:val="7FAC7894"/>
     <w:rsid w:val="7FB999C6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7FB3A3FC"/>
-  <w15:docId w15:val="{E6E23F7D-CA89-44BF-AEB2-1D210E85A415}"/>
+  <w15:docId w15:val="{6A40E3C7-D3CC-4B9C-ACF4-15613220CB15}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -29858,51 +31525,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2136943964">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tatiana.Henry@mass.gov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.commbuys.com/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Sean.Corbin2@mass.gov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macomptroller.org/policies/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macomptroller.org/wp-content/uploads/instructions_standard-contract-form.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tatiana.henry@mass.gov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/handbook/environmentally-preferable-products-and-services-guide" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC01-24953&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/supplier-diversity-program-sdp?_gl=1*1dd4k06*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTY5MTE2ODkkbzM2OSRnMSR0MTc1NjkxMzk5MCRqNTckbDAkaDA." TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/how-to-make-a-statewide-contact-purchase-in-commbuys/download" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/best-value-evaluation-of-responses-to-small-procurements-a-guide-for-strategic-sourcing-teams/download" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/emergency-response-supplies-services-and-equipment-contact-information" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tatiana.henry@mass.gov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/333-cmr-2-general-information/download?_ga=2.241231243.820433033.1628092869-920756273.1626374340" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tatiana.henry@mass.gov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jonathan@ecologicentomology.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sec.state.ma.us/divisions/cis/download/maps/County_Map.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/osd" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/non-profit-purchasing-programs" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/supplier-diversity-office-sdo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/statewide-contract-index" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macomptroller.org/policies/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Sean.Corbin2@mass.gov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-22-1080-OSD03-SRC01-24944&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC01-24954&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC01-24944&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Sean.Corbin2@mass.gov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OSDhelpdesk@mass.gov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/exhibit-f-1-commonwealth-terms-and-conditions-0/download?_ga=2.11892660.1852975385.1737644168-411155804.1736349941&amp;_gl=1*1ehavvx*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*MTczNzY1MjIyMi4xNS4xLjE3Mzc2NTIzODYuMC4wLjA." TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.procurated.com/ma-statewide/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/executive-orders/no-403-integrated-pest-management-for-massachusetts-state-agencies" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-25125&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Sean.Corbin2@mass.gov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC01-24945&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/job-aids-for-buyers-using-commbuys" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/small-business-purchasing-program-sbpp?_gl=1*flb0s8*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTY5MTE2ODkkbzM2OSRnMSR0MTc1NjkxMzg1NCRqMjgkbDAkaDA." TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/801-CMR-21-procurement-of-commodities-or-services-including-human-and-social-services" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Comptroller.Info@mass.gov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-24941&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/best-value-evaluation-of-sdp-plan-forms-a-guide-for-strategic-sourcing-teams/download" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tatiana.henry@mass.gov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Sean.Corbin2@mass.gov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alan@flynnpestcontrol.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.commbuys.com/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macomptroller.org/policies/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tatiana.henry@mass.gov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/handbook/environmentally-preferable-products-and-services-guide" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-25125&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bob@teamges.net" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/supplier-diversity-program-sdp?_gl=1*1dd4k06*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTY5MTE2ODkkbzM2OSRnMSR0MTc1NjkxMzk5MCRqNTckbDAkaDA." TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/how-to-make-a-statewide-contact-purchase-in-commbuys/download" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/best-value-evaluation-of-responses-to-small-procurements-a-guide-for-strategic-sourcing-teams/download" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/emergency-response-supplies-services-and-equipment-contact-information" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tatiana.henry@mass.gov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/333-cmr-2-general-information/download?_ga=2.241231243.820433033.1628092869-920756273.1626374340" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tatiana.henry@mass.gov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zac@clancybrospestcontrol.com" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tom@callfreedompest.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-24939&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/osd" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/non-profit-purchasing-programs" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/supplier-diversity-office-sdo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/statewide-contract-index" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macomptroller.org/policies/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Sean.Corbin2@mass.gov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-22-1080-OSD03-SRC01-24944&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC01-24954&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alan@flynnpestcontrol.com" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-25124&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC01-24944&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Sean.Corbin2@mass.gov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OSDhelpdesk@mass.gov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/exhibit-f-1-commonwealth-terms-and-conditions-0/download?_ga=2.11892660.1852975385.1737644168-411155804.1736349941&amp;_gl=1*1ehavvx*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*MTczNzY1MjIyMi4xNS4xLjE3Mzc2NTIzODYuMC4wLjA." TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.procurated.com/ma-statewide/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/executive-orders/no-403-integrated-pest-management-for-massachusetts-state-agencies" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-24941&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-25121&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Sean.Corbin2@mass.gov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC01-24945&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Vanessa@elitepestma.com" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:twillis@mdweaver.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/job-aids-for-buyers-using-commbuys" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/small-business-purchasing-program-sbpp?_gl=1*flb0s8*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTY5MTE2ODkkbzM2OSRnMSR0MTc1NjkxMzg1NCRqMjgkbDAkaDA." TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/801-CMR-21-procurement-of-commodities-or-services-including-human-and-social-services" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Comptroller.Info@mass.gov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-24938&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/best-value-evaluation-of-sdp-plan-forms-a-guide-for-strategic-sourcing-teams/download" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tatiana.henry@mass.gov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Sean.Corbin2@mass.gov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jonathan@ecologicentomology.com" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-25122&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tatiana.Henry@mass.gov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Sean.Corbin2@mass.gov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macomptroller.org/wp-content/uploads/instructions_standard-contract-form.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC01-24953&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sec.state.ma.us/divisions/cis/download/maps/County_Map.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/osd" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/osd" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/osd" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -30183,74 +31850,50 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...22 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BBCFE9BE6DEBCF4FAEF3D74F5E0F169D" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4acca893a766136a5bafeab47b9027e1">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="07049b86-902b-4773-b7aa-1fd847dfddb9" xmlns:ns3="09ce38db-efdb-4708-8c34-9908d67fb011" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2e0e5592891313212390eddb4a3d5f9a" ns2:_="" ns3:_="">
     <xsd:import namespace="07049b86-902b-4773-b7aa-1fd847dfddb9"/>
     <xsd:import namespace="09ce38db-efdb-4708-8c34-9908d67fb011"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -30441,1673 +32084,127 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="09ce38db-efdb-4708-8c34-9908d67fb011" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="07049b86-902b-4773-b7aa-1fd847dfddb9">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CD0E2BFC-C1D0-4271-B29A-40F49D2B8AD7}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E5E76A4-4B53-4E46-8362-0320020EC781}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-  </ds:schemaRefs>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="6b33c406-dd06-4363-a0cc-3f7e8f9bebb6"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51C4BD58-2203-4230-8F1F-9DCF4FB5BA44}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D376794D-F65A-4A46-ABE4-7270EBFB1818}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20DD85D6-0887-4118-8B8C-1267772729E8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="09ce38db-efdb-4708-8c34-9908d67fb011"/>
+    <ds:schemaRef ds:uri="6b33c406-dd06-4363-a0cc-3f7e8f9bebb6"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>17</Pages>
-[...1 lines deleted...]
-  <Characters>28242</Characters>
+  <Pages>18</Pages>
+  <Words>5243</Words>
+  <Characters>29887</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>2</DocSecurity>
-  <Lines>235</Lines>
-  <Paragraphs>66</Paragraphs>
+  <Lines>249</Lines>
+  <Paragraphs>70</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>33130</CharactersWithSpaces>
+  <CharactersWithSpaces>35060</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...1568 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Products and Services Contract User Guide Template</dc:title>
   <dc:subject/>
   <dc:creator>Danielle Frizzi</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BBCFE9BE6DEBCF4FAEF3D74F5E0F169D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">