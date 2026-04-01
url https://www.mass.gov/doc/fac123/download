--- v1 (2026-01-31)
+++ v2 (2026-04-01)
@@ -876,71 +876,80 @@
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E3192"/>
           </w:tcPr>
           <w:p w14:paraId="79F057E1" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="00953689">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136526">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Updates</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5087" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14685198" w14:textId="1C2B86CE" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="4C555337" w:rsidP="2CA17B35">
+          <w:p w14:paraId="14685198" w14:textId="4426F33B" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="00A96209" w:rsidP="2CA17B35">
             <w:r>
-              <w:t>01</w:t>
-[...2 lines deleted...]
-              <w:t>/1</w:t>
+              <w:t>March</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE4D2B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="2572B86E">
               <w:t>3</w:t>
             </w:r>
+            <w:r w:rsidR="00FE4D2B">
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00A045DA">
+              <w:t xml:space="preserve"> 2</w:t>
+            </w:r>
             <w:r w:rsidR="00E551CC">
-              <w:t>/20</w:t>
+              <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="5CB5A9E3">
               <w:t>26:</w:t>
             </w:r>
             <w:r w:rsidR="00E551CC">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0E3EE5AE">
-              <w:t>RPA Release language removed.</w:t>
+            <w:r>
+              <w:t>Additional Vendor Added.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3BE89AE7" w14:textId="77777777" w:rsidR="00B721B2" w:rsidRPr="00CD60FC" w:rsidRDefault="00B721B2" w:rsidP="00B721B2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9165"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EE53A3B" w14:textId="658B737F" w:rsidR="00AC1E9E" w:rsidRPr="006E4CCA" w:rsidRDefault="00AC1E9E" w:rsidP="00FC48D8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9165"/>
@@ -5834,51 +5843,51 @@
       <w:r w:rsidRPr="008D4B92">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> personal protective equipment and related building safety equipment, eye protection, protective clothing, barricades, fire escape ladders, master lock, hearing protection</w:t>
       </w:r>
       <w:r w:rsidR="0036053C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="008D4B92">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> head and face protection, hand sanitizer, gloves, and sorbents.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BC02462" w14:textId="29DBEE11" w:rsidR="008D4B92" w:rsidRDefault="008D4B92" w:rsidP="006307ED">
+    <w:p w14:paraId="0BC02462" w14:textId="6322D553" w:rsidR="008D4B92" w:rsidRDefault="008D4B92" w:rsidP="006307ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0094113B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Category 15:</w:t>
       </w:r>
       <w:r w:rsidRPr="008D4B92">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -5951,81 +5960,73 @@
         </w:rPr>
         <w:t>RFQ</w:t>
       </w:r>
       <w:r w:rsidR="00C01AC6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="008D4B92">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for special product requests and approval from the Category Manager</w:t>
       </w:r>
       <w:r w:rsidR="00787607">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidR="00787607" w:rsidRPr="005F5011">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Miranda Beaudet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00787607">
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidR="00787607" w:rsidRPr="004B6C84">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Richard Levesque</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00787607">
-[...6 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="008D4B92">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00773F5A" w14:textId="08FF0550" w:rsidR="008D4B92" w:rsidRPr="008D4B92" w:rsidRDefault="008D4B92" w:rsidP="008D4B92">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D4B92">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Cleaning products, hand sanitizers, hand soaps, janitorial paper products, waste, recycling and trash bags, deicers</w:t>
       </w:r>
       <w:r w:rsidR="00C712FE">
         <w:rPr>
           <w:szCs w:val="24"/>
@@ -7064,51 +7065,51 @@
       <w:r w:rsidRPr="00913CFA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Security </w:t>
       </w:r>
       <w:r w:rsidR="005E4979">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00913CFA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">amera and systems </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C046D59" w14:textId="5C2AB666" w:rsidR="008D4B92" w:rsidRPr="00913CFA" w:rsidRDefault="008D4B92" w:rsidP="006307ED">
+    <w:p w14:paraId="5C046D59" w14:textId="6A280E8E" w:rsidR="008D4B92" w:rsidRPr="00913CFA" w:rsidRDefault="008D4B92" w:rsidP="006307ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00913CFA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Light </w:t>
       </w:r>
       <w:r w:rsidR="005E4979">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
@@ -7251,81 +7252,73 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B37712">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="00913CFA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>anager</w:t>
       </w:r>
       <w:r w:rsidR="00B37712">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidR="00B37712" w:rsidRPr="005F5011">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Miranda Beaudet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B37712">
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidR="00B37712" w:rsidRPr="004B6C84">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Richard Levesque</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00B37712">
-[...6 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00913CFA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, which will be reviewed and approved if determined</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> that</w:t>
       </w:r>
       <w:r w:rsidRPr="00913CFA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> no options exist. </w:t>
       </w:r>
     </w:p>
@@ -7690,51 +7683,51 @@
         </w:rPr>
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC75FE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> into a COMMBUYS account.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="0EA5B639" w14:textId="174D372F" w:rsidR="005120C8" w:rsidRDefault="005120C8" w:rsidP="00F35A63">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005120C8">
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The pricing options are outlined as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66D8CA1E" w14:textId="3EBD042C" w:rsidR="008D4B92" w:rsidRPr="00896124" w:rsidRDefault="008D4B92" w:rsidP="006307ED">
+    <w:p w14:paraId="66D8CA1E" w14:textId="671DAC27" w:rsidR="008D4B92" w:rsidRPr="00896124" w:rsidRDefault="008D4B92" w:rsidP="006307ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00896124">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Vendor Price File: </w:t>
       </w:r>
       <w:r w:rsidRPr="00896124">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">All vendors have been provided with a Microsoft Excel file outlining their awarded pricing, including approved manufacturers and the awarded discount percentage off </w:t>
@@ -7754,87 +7747,79 @@
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00896124">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MSRP</w:t>
       </w:r>
       <w:r w:rsidR="00F54BF0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00896124">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for their base price. If a vendor does not have a manufacturer listed in their awarded price file, the vendor must contact the </w:t>
       </w:r>
       <w:r w:rsidR="00247FB0">
         <w:t xml:space="preserve">Category Manager </w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>(</w:t>
       </w:r>
       <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidR="00E7088F" w:rsidRPr="005F5011">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Miranda Beaudet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E7088F">
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidR="00E7088F" w:rsidRPr="004B6C84">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Richard Levesque</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E7088F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">) </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00896124">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">to get the manufacturer added before they can sell their products on </w:t>
       </w:r>
       <w:r w:rsidRPr="00896124">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FAC123.</w:t>
       </w:r>
       <w:r w:rsidRPr="00896124">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> If a vendor is not honoring their discount pricing from the price file, then the customer should contact the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E7088F">
         <w:rPr>
           <w:szCs w:val="24"/>
@@ -8277,82 +8262,88 @@
         </w:rPr>
         <w:t xml:space="preserve">the following </w:t>
       </w:r>
       <w:r w:rsidRPr="00802718">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>methods of purchase:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58CD568C" w14:textId="77777777" w:rsidR="00A9060E" w:rsidRPr="003B0898" w:rsidRDefault="00A9060E" w:rsidP="008A72A3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10AAFF43" w14:textId="77777777" w:rsidR="008D4B92" w:rsidRPr="00B16D98" w:rsidRDefault="008D4B92" w:rsidP="006307ED">
+    <w:p w14:paraId="10AAFF43" w14:textId="6FD3D565" w:rsidR="008D4B92" w:rsidRPr="00B16D98" w:rsidRDefault="008D4B92" w:rsidP="006307ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B16D98">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Quote Solicitation:</w:t>
       </w:r>
       <w:r w:rsidRPr="003B0898">
-        <w:t xml:space="preserve"> Buyers can solicit quotes from multiple vendors (see the </w:t>
+        <w:t xml:space="preserve"> Buyers can solicit quotes from multiple vendors </w:t>
+      </w:r>
+      <w:r w:rsidR="008206A3">
+        <w:t>access</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B0898">
+        <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Appendix_A:_Vendor" w:history="1">
         <w:r w:rsidRPr="00B16D98">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Vendor MBPO Listing</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">) </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B0898">
         <w:t xml:space="preserve">award vendors, and place orders through COMMBUYS. A solicitation-enabled contract allows the buyer to solicit quotes from vendors who have Master Blanket Purchase Orders (MBPOs) or Statewide Contracts in COMMBUYS. The buyers can create a solicitation-enabled </w:t>
       </w:r>
       <w:r w:rsidRPr="003B0898">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">bid using a release requisition, converting the requisition to a bid, and then requesting quotes from eligible vendors. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DDF54A2" w14:textId="1AC3B523" w:rsidR="008D4B92" w:rsidRPr="00B16D98" w:rsidRDefault="008D4B92" w:rsidP="00B16D98">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B0898">
         <w:t xml:space="preserve">See the </w:t>
       </w:r>
       <w:hyperlink r:id="rId30">
         <w:r w:rsidRPr="00B16D98">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
@@ -8462,160 +8453,174 @@
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="003B0898">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>unch</w:t>
       </w:r>
       <w:r w:rsidR="00E96F16">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidRPr="003B0898">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ut provides the ability to purchase directly from the website of certain sellers (vendors). Buyers can “punch out” to a seller’s online shopping website to search for and choose the desired items. Once the items are selected and checked out, the system transfers these items to COMMBUYS to complete a release requisition. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="457BF514" w14:textId="1239717B" w:rsidR="008D4B92" w:rsidRPr="003B0898" w:rsidRDefault="008D4B92" w:rsidP="008D4B92">
+    <w:p w14:paraId="457BF514" w14:textId="70DB763B" w:rsidR="008D4B92" w:rsidRPr="003B0898" w:rsidRDefault="008206A3" w:rsidP="008D4B92">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003B0898">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">See the </w:t>
+        <w:t>Access</w:t>
+      </w:r>
+      <w:r w:rsidR="008D4B92" w:rsidRPr="003B0898">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:hyperlink r:id="rId31">
-        <w:r w:rsidRPr="003B0898">
+        <w:r w:rsidR="008D4B92" w:rsidRPr="003B0898">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>How to Purchase from a COMMBUYS G2B Punchout</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="003B0898">
+      <w:r w:rsidR="008D4B92" w:rsidRPr="003B0898">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> job aid for more details.</w:t>
       </w:r>
       <w:r w:rsidR="00E96F16">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F75DF80" w14:textId="77777777" w:rsidR="008D4B92" w:rsidRPr="003B0898" w:rsidRDefault="008D4B92" w:rsidP="008D4B92">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>All Vendors on this contract have punchout catalogs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67E81FBE" w14:textId="77777777" w:rsidR="008D1DC5" w:rsidRDefault="008D4B92" w:rsidP="00800C69">
+    <w:p w14:paraId="67E81FBE" w14:textId="6DC650AA" w:rsidR="008D1DC5" w:rsidRDefault="008D4B92" w:rsidP="00800C69">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A147D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Direct Purchase of Non-Fixed Price Item ($0 Line Item) on Vendor’s MBPO:</w:t>
       </w:r>
       <w:r w:rsidRPr="009A147D">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Applicable to products and services </w:t>
       </w:r>
       <w:r w:rsidR="00D166CF" w:rsidRPr="009A147D">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">that </w:t>
       </w:r>
       <w:r w:rsidRPr="009A147D">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">may require customized quoting. </w:t>
       </w:r>
+      <w:r w:rsidR="008206A3">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008206A3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Access</w:t>
+      </w:r>
       <w:r w:rsidRPr="009A147D">
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">ee the </w:t>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Appendix_A:_Vendor" w:history="1">
         <w:r w:rsidRPr="009A147D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Vendor MBPO Listing</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009A147D">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for a list of eligible vendors. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B9724BB" w14:textId="7B257AE2" w:rsidR="008D4B92" w:rsidRPr="008D1DC5" w:rsidRDefault="008D4B92" w:rsidP="008D1DC5">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D1DC5">
@@ -8809,73 +8814,80 @@
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD1A36">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Submit for approval</w:t>
       </w:r>
       <w:r w:rsidR="00E72B22">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14288919" w14:textId="77777777" w:rsidR="008D4B92" w:rsidRDefault="008D4B92" w:rsidP="008D4B92">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72205108" w14:textId="77777777" w:rsidR="008D4B92" w:rsidRDefault="008D4B92" w:rsidP="008D4B92">
+    <w:p w14:paraId="72205108" w14:textId="310113BD" w:rsidR="008D4B92" w:rsidRDefault="008206A3" w:rsidP="008D4B92">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD1A36">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">See the </w:t>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Access</w:t>
+      </w:r>
+      <w:r w:rsidR="008D4B92" w:rsidRPr="00BD1A36">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:hyperlink r:id="rId32">
-        <w:r w:rsidRPr="00BD1A36">
+        <w:r w:rsidR="008D4B92" w:rsidRPr="00BD1A36">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>How to Make a Statewide Contract Purchase in COMMBUYS</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00BD1A36">
+      <w:r w:rsidR="008D4B92" w:rsidRPr="00BD1A36">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> job aid for more details.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CD18EA6" w14:textId="77777777" w:rsidR="008D4B92" w:rsidRPr="00661F38" w:rsidRDefault="008D4B92" w:rsidP="008D4B92">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E8710D6" w14:textId="0EEFB499" w:rsidR="008D4B92" w:rsidRDefault="008D4B92" w:rsidP="2CA17B35">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2CA17B35">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -9366,50 +9378,51 @@
         </w:rPr>
         <w:t>mak</w:t>
       </w:r>
       <w:r w:rsidR="00DF3644">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> informed purchasing choices. Eligible entities should follow their internal guidelines for COMMBUYS use.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01DC6409" w14:textId="58CA8183" w:rsidR="004B6469" w:rsidRDefault="00AB211E" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="32" w:name="_Toc212456259"/>
       <w:bookmarkStart w:id="33" w:name="_Toc194066601"/>
       <w:r w:rsidRPr="00AB211E">
+        <w:lastRenderedPageBreak/>
         <w:t>Finding Contract Documents</w:t>
       </w:r>
       <w:bookmarkEnd w:id="32"/>
       <w:r w:rsidRPr="00AB211E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w14:paraId="782F9C76" w14:textId="7446F824" w:rsidR="00AF445B" w:rsidRPr="00136C46" w:rsidRDefault="00D2137A" w:rsidP="00AF445B">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Buyers </w:t>
       </w:r>
       <w:r w:rsidR="00E3202F">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>may</w:t>
@@ -9499,51 +9512,50 @@
         <w:t>ttachments)</w:t>
       </w:r>
       <w:r w:rsidR="00E7265E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">on COMMBUYS without requiring a COMMBUYS account or logging in.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26289368" w14:textId="04AFF596" w:rsidR="00AB211E" w:rsidRPr="00136C46" w:rsidRDefault="00AB211E" w:rsidP="00AB211E">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>To find contract documents</w:t>
       </w:r>
       <w:r w:rsidR="00E571FB" w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in COMMBUYS</w:t>
       </w:r>
       <w:r w:rsidR="00A774B6" w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, follow these steps</w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D67533E" w14:textId="7C566A73" w:rsidR="00AB211E" w:rsidRPr="00136C46" w:rsidRDefault="00AB211E" w:rsidP="00AB211E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -9690,99 +9702,107 @@
         </w:rPr>
         <w:t>Master Blanket Purchase Orders (</w:t>
       </w:r>
       <w:r w:rsidR="00AB211E" w:rsidRPr="00136C46">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MBPOs</w:t>
       </w:r>
       <w:r w:rsidR="00837172" w:rsidRPr="00136C46">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00AB211E" w:rsidRPr="00136C46">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> information opens in a table format. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C5DE19C" w14:textId="04D79911" w:rsidR="00EF6BEA" w:rsidRPr="00136C46" w:rsidRDefault="00AB211E" w:rsidP="00F329F3">
+    <w:p w14:paraId="6C5DE19C" w14:textId="7F67AE0D" w:rsidR="00EF6BEA" w:rsidRPr="00136C46" w:rsidRDefault="00AB211E" w:rsidP="00F329F3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">To view </w:t>
       </w:r>
       <w:r w:rsidR="006219BA" w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00F951D6" w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>associated</w:t>
       </w:r>
       <w:r w:rsidR="006219BA" w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">contract documents, under the </w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Blanket #</w:t>
+        <w:t xml:space="preserve">Blanket </w:t>
+      </w:r>
+      <w:r w:rsidR="00A045DA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>number</w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> column, </w:t>
       </w:r>
       <w:r w:rsidR="00CF04CB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>select</w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> on the applicable </w:t>
       </w:r>
       <w:r w:rsidR="00A14A44" w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Purchase Order (</w:t>
       </w:r>
@@ -10334,99 +10354,107 @@
       <w:hyperlink w:anchor="_Appendix_A:_Vendor" w:history="1">
         <w:r w:rsidRPr="00136C46">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Vendor Information</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> page</w:t>
       </w:r>
       <w:r w:rsidR="00F33440" w:rsidRPr="00136C46">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, and follow these steps:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EAA3403" w14:textId="22E92C57" w:rsidR="00F33440" w:rsidRPr="00EB01C8" w:rsidRDefault="00F33440" w:rsidP="006307ED">
+    <w:p w14:paraId="1EAA3403" w14:textId="199BCB79" w:rsidR="00F33440" w:rsidRPr="00EB01C8" w:rsidRDefault="00F33440" w:rsidP="006307ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">On the </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Appendix_A:_Vendor" w:history="1">
         <w:r w:rsidRPr="00EB01C8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Vendor Information</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> page, u</w:t>
       </w:r>
       <w:r w:rsidR="002E618D" w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nder the </w:t>
       </w:r>
       <w:r w:rsidR="002E618D" w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Master Blanket Purchase Order #</w:t>
+        <w:t xml:space="preserve">Master Blanket Purchase Order </w:t>
+      </w:r>
+      <w:r w:rsidR="00A045DA">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>number</w:t>
       </w:r>
       <w:r w:rsidR="002E618D" w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Column, </w:t>
       </w:r>
       <w:r w:rsidR="00CF04CB">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>select</w:t>
       </w:r>
       <w:r w:rsidR="002E618D" w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the applicable </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:bCs/>
@@ -10499,51 +10527,50 @@
       <w:r w:rsidR="002E618D" w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64B41098" w14:textId="04D66C77" w:rsidR="00F33440" w:rsidRPr="00EB01C8" w:rsidRDefault="00F33440" w:rsidP="006307ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">To view, </w:t>
       </w:r>
       <w:r w:rsidR="00BE76D0">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>select</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the desired document link.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36BC0800" w14:textId="68AFCE52" w:rsidR="003813D4" w:rsidRPr="00B6218B" w:rsidRDefault="003813D4" w:rsidP="000D7FAE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="36" w:name="_Toc201925128"/>
       <w:bookmarkStart w:id="37" w:name="_Toc212456261"/>
       <w:r w:rsidRPr="00B6218B">
         <w:t xml:space="preserve">Supplier Diversity </w:t>
@@ -10960,50 +10987,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C6101">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please view the following guidelines:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B1D11BB" w14:textId="5E52330C" w:rsidR="003C6101" w:rsidRDefault="003C6101" w:rsidP="003C6101">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C6101">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>If available, departments must notify at least two certified small businesses capable of providing the product or service. Bids received from SBPP-participating small businesses must be evaluated, and if one meets the department’s best value criteria, the contract must be awarded to that vendor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ACB0633" w14:textId="181C0B0C" w:rsidR="003C6101" w:rsidRDefault="008F629C" w:rsidP="003C6101">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F629C">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">For more information, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>refer to</w:t>
@@ -11023,51 +11051,50 @@
           <w:t>Best Value Evaluation of Responses to Small Procurements: A Guide for Strategic Sourcing Teams</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008F629C">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EE73878" w14:textId="685C5905" w:rsidR="008F629C" w:rsidRPr="003C6101" w:rsidRDefault="00ED6956" w:rsidP="003C6101">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED6956">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Vendor SBPP Certification status can be found on the </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Appendix_A:_Vendor" w:tgtFrame="_blank" w:tooltip="https://outlook.office.com/mail/id/AAQkADgzYTk4ODU3LTYyMDgtNGM4ZC04NmU4LWQ0MGVkNDhjYzRhZAAQAC3UPijPB%2BlJqIH0J4xQFY0%3D#x__Appendix_A:_Vendor" w:history="1">
         <w:r w:rsidRPr="00ED6956">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>vendor list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00ED6956">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> table in the </w:t>
       </w:r>
       <w:r w:rsidRPr="009E2D17">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SDO Certification Type</w:t>
       </w:r>
@@ -11739,50 +11766,51 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62D3C01F" w14:textId="405575D7" w:rsidR="00F52DB7" w:rsidRPr="009E12A3" w:rsidRDefault="00F52DB7" w:rsidP="00F52DB7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Prompt Pay</w:t>
       </w:r>
       <w:r w:rsidR="009F425C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ment</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Discount:</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -11908,51 +11936,50 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the buyer if a certain volume of product or service is purchased.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F9FFCE7" w14:textId="30AD2D1F" w:rsidR="00BC6254" w:rsidRPr="00BC6254" w:rsidRDefault="00BC6254" w:rsidP="00BC6254">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001978DC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Note:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> V</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">endor discounts are detailed in the </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Appendix_A:_Vendor" w:history="1">
         <w:r w:rsidRPr="009E12A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>vendor list</w:t>
         </w:r>
@@ -12341,140 +12368,133 @@
       <w:r w:rsidR="00E8347B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>app</w:t>
       </w:r>
       <w:r w:rsidR="00B94333">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>licable</w:t>
       </w:r>
       <w:r w:rsidR="00E8347B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vendor listed.</w:t>
       </w:r>
       <w:r w:rsidR="00116495">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12F3CD7E" w14:textId="2C9933B5" w:rsidR="0060320F" w:rsidRPr="009E12A3" w:rsidRDefault="0060320F" w:rsidP="006307ED">
+    <w:p w14:paraId="12F3CD7E" w14:textId="24A7161E" w:rsidR="0060320F" w:rsidRPr="009E12A3" w:rsidRDefault="0060320F" w:rsidP="006307ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Buyers are encouraged to reach out to the </w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Category Manager</w:t>
       </w:r>
       <w:r w:rsidR="009713F6">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>(</w:t>
       </w:r>
       <w:hyperlink r:id="rId49" w:history="1">
         <w:r w:rsidR="000804D4" w:rsidRPr="005F5011">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Miranda Beaudet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="000804D4">
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:hyperlink r:id="rId50" w:history="1">
         <w:r w:rsidR="000804D4" w:rsidRPr="004B6C84">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Richard Levesque</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="000804D4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">) </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>if vendors are not meeting their contractual obligations and buyers may be surveyed for vendor performance feedback.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EEB944D" w14:textId="2C0339E6" w:rsidR="00EF1817" w:rsidRPr="009E12A3" w:rsidRDefault="00423FB0" w:rsidP="006307ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Vendors</w:t>
       </w:r>
       <w:r w:rsidR="00EF1817" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> will be evaluated on their current performance and may be asked to work with the Commonwealth toward improvement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2ECCA573" w14:textId="1FFE7CB8" w:rsidR="00D86662" w:rsidRPr="009E12A3" w:rsidRDefault="00D86662" w:rsidP="006307ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If </w:t>
@@ -12557,51 +12577,50 @@
         </w:rPr>
         <w:t xml:space="preserve"> (CAP)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, working collaboratively with OSD and the relevant purchasing entities.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2740164E" w14:textId="5D21A87A" w:rsidR="00291F79" w:rsidRPr="009E12A3" w:rsidRDefault="00291F79" w:rsidP="006307ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r w:rsidR="001123CE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vendor</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> performance is inadequate or breaches the RFR terms, </w:t>
       </w:r>
       <w:r w:rsidR="00DD0432" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">including attachments and agreements, </w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the OSD Category Manager</w:t>
@@ -12820,51 +12839,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Payments for products or services provided must be paid </w:t>
       </w:r>
       <w:r w:rsidR="0059231F" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">within </w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>45 days per Massachusetts Bill Payment Policy, or sooner if applying Prompt Payment Discount.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BC49F8A" w14:textId="1BB29E75" w:rsidR="000E01B4" w:rsidRPr="009E12A3" w:rsidRDefault="000E01B4" w:rsidP="006307ED">
+    <w:p w14:paraId="3BC49F8A" w14:textId="7DCB3733" w:rsidR="000E01B4" w:rsidRPr="009E12A3" w:rsidRDefault="000E01B4" w:rsidP="006307ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Buyers are not required to sign additional agreements with vendors that conflict with the Request for Response (RFR) Terms and Conditions</w:t>
       </w:r>
       <w:r w:rsidR="00ED285F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -12887,87 +12906,79 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ontact </w:t>
       </w:r>
       <w:r w:rsidR="0059140B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Category Manager</w:t>
       </w:r>
       <w:r w:rsidR="00923EED">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>(</w:t>
       </w:r>
       <w:hyperlink r:id="rId51" w:history="1">
         <w:r w:rsidR="00923EED" w:rsidRPr="005F5011">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Miranda Beaudet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00923EED">
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:hyperlink r:id="rId52" w:history="1">
         <w:r w:rsidR="00923EED" w:rsidRPr="004B6C84">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Richard Levesque</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00923EED">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">) </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>for gui</w:t>
       </w:r>
       <w:r w:rsidR="00861069">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dance</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="012945E2" w14:textId="77777777" w:rsidR="000E01B4" w:rsidRPr="009E12A3" w:rsidRDefault="000E01B4" w:rsidP="006307ED">
       <w:pPr>
@@ -12989,190 +13000,174 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="69FB5B92" w14:textId="77777777" w:rsidR="006A2C76" w:rsidRDefault="00BC5DEA" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="55" w:name="_Toc194066616"/>
       <w:bookmarkStart w:id="56" w:name="_Toc212456270"/>
       <w:r w:rsidRPr="002E2D42">
         <w:t>Adding a Product</w:t>
       </w:r>
       <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
     </w:p>
     <w:p w14:paraId="18BD570A" w14:textId="131240CE" w:rsidR="00BC5DEA" w:rsidRDefault="006A2C76" w:rsidP="006A2C76">
       <w:r w:rsidRPr="006A2C76">
         <w:t xml:space="preserve">If a product cannot be found in the vendor’s PunchOut, it is recommended to contact the vendor directly to inquire if it is available for purchase on this contract. If the product meets the scope of the product category, the vendor may be able to add it to their product offerings. </w:t>
       </w:r>
       <w:r w:rsidR="00DD0065" w:rsidRPr="00DD0065">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47930A6B" w14:textId="1DCB575E" w:rsidR="00654446" w:rsidRPr="002E2D42" w:rsidRDefault="00654446" w:rsidP="006A2C76">
+    <w:p w14:paraId="47930A6B" w14:textId="56212694" w:rsidR="00654446" w:rsidRPr="002E2D42" w:rsidRDefault="00654446" w:rsidP="006A2C76">
       <w:r w:rsidRPr="00654446">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">If the product is not listed in the scope of the product category, a buyer may contact the Category Manager </w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>(</w:t>
       </w:r>
       <w:hyperlink r:id="rId53" w:history="1">
         <w:r w:rsidRPr="005F5011">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Miranda Beaudet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:hyperlink r:id="rId54" w:history="1">
         <w:r w:rsidRPr="004B6C84">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">Richard </w:t>
         </w:r>
         <w:r w:rsidRPr="004B2597">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Levesque</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">) </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00654446">
         <w:t>to inquire whether the product may be purchased.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32C0D1EE" w14:textId="2AF252D5" w:rsidR="00BC5DEA" w:rsidRPr="009E12A3" w:rsidRDefault="00BC5DEA" w:rsidP="00BC5DEA">
+    <w:p w14:paraId="32C0D1EE" w14:textId="1D4CE95D" w:rsidR="00BC5DEA" w:rsidRPr="009E12A3" w:rsidRDefault="00BC5DEA" w:rsidP="00BC5DEA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Segoe UI" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>To add a product to the list of eligible products sold under this contract, buyers must contact the Category Manager</w:t>
       </w:r>
       <w:r w:rsidR="004B2597">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Segoe UI" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>(</w:t>
       </w:r>
       <w:hyperlink r:id="rId55" w:history="1">
         <w:r w:rsidR="004B2597" w:rsidRPr="005F5011">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Miranda Beaudet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004B2597">
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:hyperlink r:id="rId56" w:history="1">
         <w:r w:rsidR="004B2597" w:rsidRPr="004B6C84">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">Richard </w:t>
         </w:r>
         <w:r w:rsidR="004B2597" w:rsidRPr="004B2597">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Levesque</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004B2597">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">) </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Segoe UI" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>for approval. The new products requested must comply with the established specifications and scope of the contract.</w:t>
       </w:r>
       <w:r w:rsidR="00BB63B1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Segoe UI" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="287EE5A1" w14:textId="06364684" w:rsidR="00EF4D38" w:rsidRDefault="00EF4D38" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="57" w:name="_Toc194066618"/>
       <w:bookmarkStart w:id="58" w:name="_Toc212456271"/>
       <w:r w:rsidRPr="00D40F23">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Environmentally Preferable Products </w:t>
       </w:r>
       <w:bookmarkEnd w:id="57"/>
       <w:r w:rsidR="00C73C16">
         <w:t>and Services</w:t>
       </w:r>
       <w:r w:rsidR="000702C6">
         <w:t xml:space="preserve"> (EPPS)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="58"/>
       <w:r w:rsidR="00131479">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DE449F7" w14:textId="39ADFFC6" w:rsidR="009713F6" w:rsidRDefault="009713F6" w:rsidP="009713F6">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="59" w:name="_Toc194066620"/>
       <w:r w:rsidRPr="3CBCD46B">
         <w:rPr>
@@ -13561,51 +13556,59 @@
       </w:hyperlink>
       <w:r w:rsidRPr="00365202">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (excluding requirements for sanitizers and disinfectants). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidRPr="00365202">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">isit the </w:t>
       </w:r>
       <w:hyperlink r:id="rId61" w:history="1">
         <w:r w:rsidRPr="00A054BE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>FAC118 Master Contract Record</w:t>
+          <w:t xml:space="preserve">FAC118 Master </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A054BE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:lastRenderedPageBreak/>
+          <w:t>Contract Record</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00365202">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidRPr="00365202">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">view the </w:t>
       </w:r>
       <w:r w:rsidR="003A2070" w:rsidRPr="003A2070">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
@@ -13702,60 +13705,51 @@
         </w:rPr>
         <w:t>Other Certifications/Standards:</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC2886">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Given the wide range of product categories covered by this </w:t>
       </w:r>
       <w:r w:rsidR="003A2070">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC2886">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ontract, the EPP Program has curated a list of relevant third-party certifications and standards to support informed purchasing decisions. These </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">resources may be found on the EPP Products and Services Guide’s </w:t>
+        <w:t xml:space="preserve">ontract, the EPP Program has curated a list of relevant third-party certifications and standards to support informed purchasing decisions. These resources may be found on the EPP Products and Services Guide’s </w:t>
       </w:r>
       <w:hyperlink r:id="rId62" w:anchor="building-materials-and-supplies" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00FC2886">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="0000FF"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Building Materials and Supplies</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00FC2886">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> webpage.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC2886">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
@@ -14301,103 +14295,103 @@
       <w:r w:rsidR="00F22CA1" w:rsidRPr="009911F6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r w:rsidR="00F22CA1">
         <w:t xml:space="preserve"> N/A = Not Applicable.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14670" w:type="dxa"/>
         <w:tblInd w:w="-1265" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Vendor Information Table"/>
         <w:tblDescription w:val="This table may list the contract's approved vendors and their associated details. Users may find vendor-specific information, including contact details, Master Blanket Purchase Order number (with a direct link), service categories, geographic regions, applicable prompt payment or delivery discounts, and any other important items related to the contract."/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1710"/>
         <w:gridCol w:w="1530"/>
         <w:gridCol w:w="1440"/>
-        <w:gridCol w:w="1222"/>
-        <w:gridCol w:w="1388"/>
+        <w:gridCol w:w="1380"/>
+        <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="990"/>
         <w:gridCol w:w="1620"/>
         <w:gridCol w:w="1350"/>
         <w:gridCol w:w="1440"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F22CA1" w:rsidRPr="00215BA0" w14:paraId="60CA83B7" w14:textId="77777777" w:rsidTr="00A70450">
+      <w:tr w:rsidR="00F22CA1" w:rsidRPr="00215BA0" w14:paraId="60CA83B7" w14:textId="77777777" w:rsidTr="37D21667">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1223"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C8D9EB"/>
           </w:tcPr>
           <w:p w14:paraId="58D36B97" w14:textId="12FABFD3" w:rsidR="00647100" w:rsidRPr="00215BA0" w:rsidRDefault="00647100" w:rsidP="004914E4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215BA0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Vendor</w:t>
             </w:r>
             <w:r w:rsidR="00890F3E" w:rsidRPr="00215BA0">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:footnoteReference w:id="2"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="41D365E8" w14:textId="3256535B" w:rsidR="00647100" w:rsidRPr="00215BA0" w:rsidRDefault="00647100" w:rsidP="004914E4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215BA0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Master Blanket Purchase Order</w:t>
             </w:r>
             <w:r w:rsidR="006D51AC" w:rsidRPr="00215BA0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -14430,76 +14424,76 @@
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="2AA1CFD0" w14:textId="62267176" w:rsidR="00647100" w:rsidRPr="00215BA0" w:rsidRDefault="00647100" w:rsidP="00A70450">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215BA0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>COMMBUYS Catalog PunchOut Available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1222" w:type="dxa"/>
+            <w:tcW w:w="1380" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="1CAE1D21" w14:textId="77777777" w:rsidR="00647100" w:rsidRPr="00215BA0" w:rsidRDefault="00647100" w:rsidP="004914E4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215BA0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Contact Person</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1388" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="5EA0482A" w14:textId="5EB66B55" w:rsidR="00647100" w:rsidRPr="00215BA0" w:rsidRDefault="00647100" w:rsidP="004914E4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215BA0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Phone </w:t>
             </w:r>
             <w:r w:rsidR="00590C1E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
@@ -14803,51 +14797,51 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SDP</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00647100" w:rsidRPr="00215BA0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Commitment Percentage</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B7B10" w:rsidRPr="00215BA0" w14:paraId="350C1BC0" w14:textId="77777777" w:rsidTr="00CA5FEB">
+      <w:tr w:rsidR="004B7B10" w:rsidRPr="00215BA0" w14:paraId="350C1BC0" w14:textId="77777777" w:rsidTr="37D21667">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1160"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="542BF9A4" w14:textId="7F564EFF" w:rsidR="00647100" w:rsidRPr="00215BA0" w:rsidRDefault="00647100" w:rsidP="004914E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215BA0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -14935,99 +14929,99 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4AEDFE20" w14:textId="77777777" w:rsidR="00647100" w:rsidRPr="00215BA0" w:rsidRDefault="00647100" w:rsidP="0002099C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215BA0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1222" w:type="dxa"/>
+            <w:tcW w:w="1380" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="32C0871C" w14:textId="41EA6D89" w:rsidR="00EB3408" w:rsidRDefault="00EB3408" w:rsidP="004914E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Miranda Beaudet</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="786C514B" w14:textId="77777777" w:rsidR="00CA5FEB" w:rsidRDefault="00CA5FEB" w:rsidP="004914E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="273ADC8E" w14:textId="6EAB0A8C" w:rsidR="00647100" w:rsidRPr="00215BA0" w:rsidRDefault="00647100" w:rsidP="004914E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215BA0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Richard Levesque</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1388" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2B633C37" w14:textId="5631BD53" w:rsidR="00EB3408" w:rsidRDefault="00CA5FEB" w:rsidP="004914E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5FEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>617-359-7292</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1FD9C8E6" w14:textId="77777777" w:rsidR="00CA5FEB" w:rsidRDefault="00CA5FEB" w:rsidP="004914E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -15190,51 +15184,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="49DCC205" w14:textId="77777777" w:rsidR="00647100" w:rsidRPr="00215BA0" w:rsidRDefault="00647100" w:rsidP="004914E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215BA0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B7B10" w:rsidRPr="00215BA0" w14:paraId="6C5C4630" w14:textId="77777777" w:rsidTr="00A81F5C">
+      <w:tr w:rsidR="004B7B10" w:rsidRPr="00215BA0" w14:paraId="6C5C4630" w14:textId="77777777" w:rsidTr="37D21667">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="710"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2C9157BD" w14:textId="77777777" w:rsidR="00647100" w:rsidRPr="00215BA0" w:rsidRDefault="00647100" w:rsidP="004914E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215BA0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Fastenal</w:t>
             </w:r>
           </w:p>
@@ -15285,90 +15279,129 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1FF3CEB5" w14:textId="77777777" w:rsidR="00647100" w:rsidRPr="00215BA0" w:rsidRDefault="00647100" w:rsidP="00F41CC7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215BA0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1222" w:type="dxa"/>
+            <w:tcW w:w="1380" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="674DC16E" w14:textId="77777777" w:rsidR="00647100" w:rsidRPr="00215BA0" w:rsidRDefault="00647100" w:rsidP="004914E4">
+          <w:p w14:paraId="674DC16E" w14:textId="43925F46" w:rsidR="00647100" w:rsidRPr="00215BA0" w:rsidRDefault="55F4B983" w:rsidP="37D21667">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00215BA0">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="37D21667">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Bill Franssen</w:t>
+              <w:t>Zachary Cossin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1388" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D028456" w14:textId="77777777" w:rsidR="00647100" w:rsidRPr="00215BA0" w:rsidRDefault="00647100" w:rsidP="004914E4">
+          <w:p w14:paraId="2D028456" w14:textId="03856AE5" w:rsidR="00647100" w:rsidRPr="00215BA0" w:rsidRDefault="00647100" w:rsidP="37D21667">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00215BA0">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="37D21667">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>757-342-6123</w:t>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="51F99CAC" w:rsidRPr="37D21667">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+            <w:r w:rsidRPr="37D21667">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="74C038E2" w:rsidRPr="37D21667">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>622</w:t>
+            </w:r>
+            <w:r w:rsidRPr="37D21667">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="4101AF1A" w:rsidRPr="37D21667">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>8474</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="549B95E2" w14:textId="77777777" w:rsidR="00647100" w:rsidRPr="00215BA0" w:rsidRDefault="00647100" w:rsidP="004914E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r w:rsidRPr="00215BA0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>magovsales@fastenal.com</w:t>
               </w:r>
@@ -15523,51 +15556,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16C3B0A4" w14:textId="77777777" w:rsidR="00647100" w:rsidRPr="00215BA0" w:rsidRDefault="00647100" w:rsidP="004914E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215BA0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B7B10" w:rsidRPr="00215BA0" w14:paraId="1A48239A" w14:textId="77777777" w:rsidTr="00A81F5C">
+      <w:tr w:rsidR="004B7B10" w:rsidRPr="00215BA0" w14:paraId="1A48239A" w14:textId="77777777" w:rsidTr="37D21667">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="989"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2AFD8BA3" w14:textId="77777777" w:rsidR="00647100" w:rsidRPr="00215BA0" w:rsidRDefault="00647100" w:rsidP="004914E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215BA0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>MSC Supply</w:t>
             </w:r>
           </w:p>
@@ -15608,73 +15641,73 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="21BE87D6" w14:textId="77777777" w:rsidR="00647100" w:rsidRPr="00215BA0" w:rsidRDefault="00647100" w:rsidP="00F41CC7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215BA0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1222" w:type="dxa"/>
+            <w:tcW w:w="1380" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="256DD3AB" w14:textId="77777777" w:rsidR="00647100" w:rsidRPr="00215BA0" w:rsidRDefault="00647100" w:rsidP="004914E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215BA0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Paul Medeiros</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1388" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="015E0012" w14:textId="728F329A" w:rsidR="00647100" w:rsidRPr="00215BA0" w:rsidRDefault="00647100" w:rsidP="004914E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215BA0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>978</w:t>
             </w:r>
             <w:r w:rsidR="009055DF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
@@ -15780,51 +15813,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16C4E314" w14:textId="77777777" w:rsidR="00647100" w:rsidRPr="00215BA0" w:rsidRDefault="00647100" w:rsidP="004914E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215BA0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B7B10" w:rsidRPr="00215BA0" w14:paraId="1F553B34" w14:textId="77777777" w:rsidTr="00A81F5C">
+      <w:tr w:rsidR="004B7B10" w:rsidRPr="00215BA0" w14:paraId="1F553B34" w14:textId="77777777" w:rsidTr="37D21667">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="809"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16958078" w14:textId="3C22ED0C" w:rsidR="00647100" w:rsidRPr="00215BA0" w:rsidRDefault="00647100" w:rsidP="004914E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215BA0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>W</w:t>
             </w:r>
@@ -15882,89 +15915,89 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D589F7D" w14:textId="7DC5DCA2" w:rsidR="00647100" w:rsidRPr="00215BA0" w:rsidRDefault="00647100" w:rsidP="00F41CC7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215BA0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1222" w:type="dxa"/>
+            <w:tcW w:w="1380" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6BEB5301" w14:textId="7A9523D8" w:rsidR="00647100" w:rsidRPr="00215BA0" w:rsidRDefault="00647100" w:rsidP="004914E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215BA0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidR="00C618FE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
             <w:r w:rsidRPr="00215BA0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>in Charboneau</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1388" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3DDC357A" w14:textId="312956D8" w:rsidR="00647100" w:rsidRPr="00215BA0" w:rsidRDefault="00647100" w:rsidP="004914E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215BA0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>617-680-5709</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43FC5EF7" w14:textId="44DBF3FA" w:rsidR="00647100" w:rsidRPr="00215BA0" w:rsidRDefault="00647100" w:rsidP="004914E4">
             <w:pPr>
@@ -16013,91 +16046,351 @@
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="35638330" w14:textId="5B75D3FC" w:rsidR="00647100" w:rsidRPr="00215BA0" w:rsidRDefault="00647100" w:rsidP="004914E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215BA0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45ACA80C" w14:textId="433A9913" w:rsidR="00647100" w:rsidRPr="00215BA0" w:rsidRDefault="00647100" w:rsidP="004914E4">
+          <w:p w14:paraId="3248B49B" w14:textId="77777777" w:rsidR="00647100" w:rsidRDefault="00647100" w:rsidP="004914E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215BA0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="44F428ED" w14:textId="77777777" w:rsidR="00C24113" w:rsidRDefault="00C24113" w:rsidP="00C24113">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="45ACA80C" w14:textId="433A9913" w:rsidR="00C24113" w:rsidRPr="00C24113" w:rsidRDefault="00C24113" w:rsidP="00C24113">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0BB7A583" w14:textId="104B1E91" w:rsidR="00647100" w:rsidRPr="00215BA0" w:rsidRDefault="00647100" w:rsidP="004914E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215BA0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00C24113" w:rsidRPr="00215BA0" w14:paraId="5A9C65F7" w14:textId="77777777" w:rsidTr="37D21667">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="809"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1710" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5730A0CB" w14:textId="0FD93CB0" w:rsidR="00C24113" w:rsidRPr="00AA1859" w:rsidRDefault="00C24113" w:rsidP="004914E4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA1859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Lawson Products</w:t>
+            </w:r>
+            <w:r w:rsidR="003B05A8" w:rsidRPr="00AA1859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>, Inc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F95656F" w14:textId="30BCC5E6" w:rsidR="00C24113" w:rsidRPr="00AA1859" w:rsidRDefault="00371488" w:rsidP="004914E4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:tgtFrame="_new" w:history="1">
+              <w:r w:rsidRPr="00AA1859">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>PO-26-1080-OSD03-SRC01-38754</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21613D6D" w14:textId="1DBDE84D" w:rsidR="00C24113" w:rsidRPr="00AA1859" w:rsidRDefault="003B05A8" w:rsidP="00F41CC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA1859">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Pending</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1380" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A7E39DE" w14:textId="07833D50" w:rsidR="00C24113" w:rsidRPr="00AA1859" w:rsidRDefault="00592ED9" w:rsidP="004914E4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00592ED9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Lisa Castanon</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="477EC720" w14:textId="15221614" w:rsidR="00C24113" w:rsidRPr="00AA1859" w:rsidRDefault="001E008E" w:rsidP="004914E4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E008E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>773-304-5438</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65A9E96B" w14:textId="761EC7EE" w:rsidR="00C24113" w:rsidRPr="001E008E" w:rsidRDefault="001E008E" w:rsidP="004914E4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r w:rsidRPr="001E008E">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>Lisa.castanon@lawsonproducts.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426CA30F" w14:textId="2E7B332D" w:rsidR="00C24113" w:rsidRPr="00AA1859" w:rsidRDefault="001E008E" w:rsidP="004914E4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>All</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CB85395" w14:textId="58BCF646" w:rsidR="00C24113" w:rsidRPr="00AA1859" w:rsidRDefault="001E008E" w:rsidP="004914E4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>1%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="266B72DE" w14:textId="2A87EBC3" w:rsidR="00C24113" w:rsidRPr="00AA1859" w:rsidRDefault="001E008E" w:rsidP="004914E4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03226C2B" w14:textId="490A40A0" w:rsidR="00C24113" w:rsidRPr="00AA1859" w:rsidRDefault="001E008E" w:rsidP="004914E4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p w14:paraId="5EEE4008" w14:textId="77777777" w:rsidR="009713F6" w:rsidRPr="009713F6" w:rsidRDefault="009713F6" w:rsidP="009713F6"/>
     <w:p w14:paraId="58F8E879" w14:textId="0EAFD407" w:rsidR="009329E5" w:rsidRDefault="00275216" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="75" w:name="_Appendix_A:_[add"/>
       <w:bookmarkStart w:id="76" w:name="_Toc212456274"/>
       <w:bookmarkStart w:id="77" w:name="_Toc194066624"/>
       <w:bookmarkEnd w:id="75"/>
       <w:r w:rsidRPr="00275216">
         <w:t>United Nations Standard Products and Services Code</w:t>
       </w:r>
       <w:r w:rsidR="00F0545F" w:rsidRPr="00F0545F">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
       <w:r w:rsidRPr="00275216">
         <w:t xml:space="preserve"> (UNSPSC</w:t>
       </w:r>
       <w:r w:rsidR="00F0545F" w:rsidRPr="00F0545F">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
@@ -16504,50 +16797,51 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hardware</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24D0D1CA" w14:textId="484D5039" w:rsidR="00F1611C" w:rsidRPr="00F1611C" w:rsidRDefault="00F1611C" w:rsidP="00074214">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B0034F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>31–21–00</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B878CB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Paints</w:t>
       </w:r>
       <w:r w:rsidR="00C4507B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B878CB">
         <w:rPr>
@@ -16693,51 +16987,50 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ccessories</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B5C4A3" w14:textId="7E6F7480" w:rsidR="004F56CC" w:rsidRPr="00732BB6" w:rsidRDefault="004F56CC" w:rsidP="00074214">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B0034F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>39–12–00</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B878CB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Electrical equipment</w:t>
       </w:r>
       <w:r w:rsidR="00EC1A70">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B878CB">
         <w:rPr>
@@ -16852,120 +17145,119 @@
         <w:t xml:space="preserve"> Janitorial equipment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B85F581" w14:textId="01E9E004" w:rsidR="00931DF2" w:rsidRDefault="00931DF2" w:rsidP="007A4EE3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00931DF2" w:rsidSect="008A4943">
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="864" w:footer="360" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7CA3320B" w14:textId="77777777" w:rsidR="003246BD" w:rsidRDefault="003246BD" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="2AB4BFA6" w14:textId="77777777" w:rsidR="00F658E0" w:rsidRDefault="00F658E0" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BC3DE10" w14:textId="77777777" w:rsidR="003246BD" w:rsidRDefault="003246BD"/>
+    <w:p w14:paraId="7329107A" w14:textId="77777777" w:rsidR="00F658E0" w:rsidRDefault="00F658E0"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="393831B1" w14:textId="77777777" w:rsidR="003246BD" w:rsidRDefault="003246BD" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="46BFD87A" w14:textId="77777777" w:rsidR="00F658E0" w:rsidRDefault="00F658E0" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BD71A1C" w14:textId="77777777" w:rsidR="003246BD" w:rsidRDefault="003246BD"/>
+    <w:p w14:paraId="48E0A2ED" w14:textId="77777777" w:rsidR="00F658E0" w:rsidRDefault="00F658E0"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="261981EA" w14:textId="77777777" w:rsidR="003246BD" w:rsidRDefault="003246BD">
+    <w:p w14:paraId="17C34147" w14:textId="77777777" w:rsidR="00F658E0" w:rsidRDefault="00F658E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
@@ -17361,55 +17653,55 @@
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...3 lines deleted...]
-              <v:rect id="Rectangle 7" style="position:absolute;top:15433;width:12240;height:407;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:spid="_x0000_s1028" fillcolor="#2e3791" stroked="f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAiIwxayQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;EIXvgv8hjODNZrMVkW3TIguCoKC2Ih7TzZgsbiZLErurv945CD0Ob973+NbbOQziiCn3kTSoRQUC&#10;qYu2J6fhbX9/dQsiF0PWDJFQww9m2G7Oz9amsXGiVzzuihMModwYDb6UsZEydx6DyYs4InH2GVMw&#10;hc/kpE1mYngYZF1VNzKYnnjBmxFbj93X7jswZd8+H6b334/rR/LzU9+6hO5F68uL+W4FouBcTs//&#10;7QerYamUWtaqZglWYh2Qmz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAIiMMWskAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;"/>
+        <mc:Fallback>
+          <w:pict>
+            <v:group w14:anchorId="2ED8D6E9" id="Group 1730328604" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:764.25pt;width:612pt;height:27.75pt;z-index:251661312;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin=",15285" coordsize="12240,555" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCsDMQilwIAAG0HAAAOAAAAZHJzL2Uyb0RvYy54bWzcVdtu1DAQfUfiHyy/02xuTTdqtiq9CalA&#10;ReEDvI5zEYltxt7Nlq9n7OwlLDygVgKJF8vjGY/nnDmTnF9s+o6sBZhWyYKGJzNKhOSqbGVd0C+f&#10;b9+cUWIskyXrlBQFfRKGXixevzofdC4i1aiuFEAwiTT5oAvaWKvzIDC8ET0zJ0oLic5KQc8smlAH&#10;JbABs/ddEM1mp8GgoNSguDAGT69HJ134/FUluP1YVUZY0hUUa7N+Bb8u3RoszlleA9NNy7dlsGdU&#10;0bNW4qP7VNfMMrKC9pdUfctBGVXZE676QFVVy4XHgGjC2RGaO1Ar7bHU+VDrPU1I7RFPz07LP6zv&#10;QD/qBxirx+294l8N8hIMus6nfmfXYzBZDu9Vif1kK6s88E0FvUuBkMjG8/u051dsLOF4mGVZlMyw&#10;DRx9cRolUTo2gDfYpcO1MI3O9p6b7eUwwrvj1TT13oDl46u+0m1lrvMoJXNgy7yMrceGaeGbYBwb&#10;D0DaEpUex/MomqdZTIlkPTLxCbXGZN0JcupAuSowfMesGWklUl01GCUuAdTQCFZidaGLRwyTC84w&#10;2JQ/5HlC2I7rCV1hMvcv7OhiuQZj74TqidsUFLB030S2vjfWFXMIcT01qmvL27brvAH18qoDsmY4&#10;Uje3b+fxrhk/hXXSBUvlro0Z3YlH6YCNBC1V+YQgQY1zid8R3DQKvlMy4EwW1HxbMRCUdO8kEjUP&#10;EycB640kzSI0YOpZTj1MckxVUEvJuL2y4+CvNLR1gy+FHrRUlyjiqvXAHfFjVdtiUUl/SVJxGIZx&#10;FDpQx4rK/oGikjh2r7L8N4pKZr6i/QAe5PJiRUU3cTYfJ+JIeP+VovwnC7/pfta2/x/305jaXoGH&#10;v+TiBwAAAP//AwBQSwMEFAAGAAgAAAAhACl8WAbfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPg0AQhe8m/ofNmHizCyiGIEvTNOqpMbE1Md6m7BRI2V3CboH+e4eT3mbem7z5XrGeTSdGGnzr&#10;rIJ4FYEgWznd2lrB1+HtIQPhA1qNnbOk4Eoe1uXtTYG5dpP9pHEfasEh1ueooAmhz6X0VUMG/cr1&#10;ZNk7ucFg4HWopR5w4nDTySSKnqXB1vKHBnvaNlSd9xej4H3CafMYv46782l7/TmkH9+7mJS6v5s3&#10;LyACzeHvGBZ8RoeSmY7uYrUXnQIuElhNkywFsfhJ8sTacdEynmRZyP8dyl8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEArAzEIpcCAABtBwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAKXxYBt8AAAALAQAADwAAAAAAAAAAAAAAAADxBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP0FAAAAAA==&#10;">
+              <v:rect id="Rectangle 6" o:spid="_x0000_s1027" style="position:absolute;top:15285;width:12240;height:149;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQACLuFgyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/dS8Mw&#10;EH8X/B/CCb651MaPrS4bMhQGg4FzjD0ezdkUm0tJ4lr31xtB8PF+3zdfjq4TJwqx9azhdlKAIK69&#10;abnRsH9/vZmCiAnZYOeZNHxThOXi8mKOlfEDv9FplxqRQzhWqMGm1FdSxtqSwzjxPXHmPnxwmPIZ&#10;GmkCDjncdbIsigfpsOXcYLGnlaX6c/flNBwP7eZcpkYdtuplsHfnsJquN1pfX43PTyASjelf/Ode&#10;mzxfqVlZzu4fFfz+lAGQix8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAi7hYMkAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" fillcolor="#efb935" stroked="f"/>
+              <v:rect id="Rectangle 7" o:spid="_x0000_s1028" style="position:absolute;top:15433;width:12240;height:407;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAiIwxayQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;EIXvgv8hjODNZrMVkW3TIguCoKC2Ih7TzZgsbiZLErurv945CD0Ob973+NbbOQziiCn3kTSoRQUC&#10;qYu2J6fhbX9/dQsiF0PWDJFQww9m2G7Oz9amsXGiVzzuihMModwYDb6UsZEydx6DyYs4InH2GVMw&#10;hc/kpE1mYngYZF1VNzKYnnjBmxFbj93X7jswZd8+H6b334/rR/LzU9+6hO5F68uL+W4FouBcTs//&#10;7QerYamUWtaqZglWYh2Qmz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAIiMMWskAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" fillcolor="#2e3791" stroked="f"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="29F8E603" w14:textId="77777777" w:rsidR="0019409E" w:rsidRPr="00E365B8" w:rsidRDefault="0019409E" w:rsidP="00E365B8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10938" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3646"/>
@@ -17856,55 +18148,55 @@
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...3 lines deleted...]
-              <v:rect id="Rectangle 7" style="position:absolute;top:15433;width:12240;height:407;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:spid="_x0000_s1028" fillcolor="#2e3791" stroked="f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCpMtFcwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BSgMx&#10;EIbvQt8hTMGbzbaIyNq0yEJBUFBbEY/TzTRZ3EyWJHZXn945CB6Hf/5v5ltvp9CrM6XcRTawXFSg&#10;iNtoO3YG3g67q1tQuSBb7COTgW/KsN3MLtZY2zjyK533xSmBcK7RgC9lqLXOraeAeREHYslOMQUs&#10;MianbcJR4KHXq6q60QE7lgseB2o8tZ/7ryCUQ/N8HN9/Pq4f2U9PXeMSuRdjLufT/R2oQlP5X/5r&#10;P1gDK3lWXMQD9OYXAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqTLRXMMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;"/>
+        <mc:Fallback>
+          <w:pict>
+            <v:group w14:anchorId="38E41AF9" id="Group 26" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:764.25pt;width:612pt;height:27.75pt;z-index:251659264;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin=",15285" coordsize="12240,555" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkx6drjAIAAF4HAAAOAAAAZHJzL2Uyb0RvYy54bWzcVdtu1DAQfUfiHyy/02yy2aYbNVuV3oRU&#10;oKLwAV7HuYjENmPvZsvXM7b3EhYeUCuBxEvkyYzHZ86csc8vNn1H1gJMq2RB45MJJUJyVbayLuiX&#10;z7dvzigxlsmSdUqKgj4JQy8Wr1+dDzoXiWpUVwogmESafNAFbazVeRQZ3oiemROlhURnpaBnFk2o&#10;oxLYgNn7Lkomk9NoUFBqUFwYg3+vg5MufP6qEtx+rCojLOkKitis/4L/Lt03WpyzvAamm5ZvYbBn&#10;oOhZK/HQfaprZhlZQftLqr7loIyq7AlXfaSqquXC14DVxJOjau5ArbSvpc6HWu9pQmqPeHp2Wv5h&#10;fQf6UT9AQI/Le8W/GuQlGnSdj/3OrkMwWQ7vVYn9ZCurfOGbCnqXAksiG8/v055fsbGE488sy5J0&#10;gm3g6JvOkjSZhQbwBrt02BbPkrO952a7OU5wb9g6m3lvxPJwqke6ReY6j1IyB7bMy9h6bJgWvgnG&#10;sfEApC0LmmSUSNYjA59QY0zWnSCnrhh3OobtGDWBTiLVVYNR4hJADY1gJaKKXTxiH21whsFm/CG/&#10;I6J2HI9oitO5P2FHE8s1GHsnVE/coqCA0H3z2PreWAfmEOJ6aVTXlrdt13kD6uVVB2TNcJRubt/O&#10;p7sm/BTWSRcsldsWMro/vkpXWCBoqconLBJUmEe8P3DRKPhOyYCzWFDzbcVAUNK9k0jUPE5d6603&#10;0lmWoAFjz3LsYZJjqoJaSsLyyoaBX2lo6wZPin3RUl2ieKvWF+6ID6i2YFFBf0tKeEUeSyn7B1JK&#10;p1N3Kst/I6V04hHtJ+6gkxdLKbmZZvMwCkeK+6+k5O8ovMT9kG0fHPdKjG0vvcOzuPgBAAD//wMA&#10;UEsDBBQABgAIAAAAIQApfFgG3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6H&#10;zZh4swsohiBL0zTqqTGxNTHepuwUSNldwm6B/nuHk95m3pu8+V6xnk0nRhp866yCeBWBIFs53dpa&#10;wdfh7SED4QNajZ2zpOBKHtbl7U2BuXaT/aRxH2rBIdbnqKAJoc+l9FVDBv3K9WTZO7nBYOB1qKUe&#10;cOJw08kkip6lwdbyhwZ72jZUnfcXo+B9wmnzGL+Ou/Npe/05pB/fu5iUur+bNy8gAs3h7xgWfEaH&#10;kpmO7mK1F50CLhJYTZMsBbH4SfLE2nHRMp5kWcj/HcpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAGTHp2uMAgAAXgcAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhACl8WAbfAAAACwEAAA8AAAAAAAAAAAAAAAAA5gQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAADyBQAAAAA=&#10;">
+              <v:rect id="Rectangle 6" o:spid="_x0000_s1027" style="position:absolute;top:15285;width:12240;height:149;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAHD+pxxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeIK3mnUtVbZGEVEQhEJVpMfH5nWzdPOyJNHd+uubQsHjMDPfMItVbxtxIx9qxwom4wwE&#10;cel0zZWC82n3PAcRIrLGxjEp+KEAq+XgaYGFdh1/0O0YK5EgHApUYGJsCylDachiGLuWOHlfzluM&#10;SfpKao9dgttG5ln2Ki3WnBYMtrQxVH4fr1bB56U+3PNYTS/v021nXu5+M98flBoN+/UbiEh9fIT/&#10;23utIJ/B35f0A+TyFwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAcP6nHEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" fillcolor="#efb935" stroked="f"/>
+              <v:rect id="Rectangle 7" o:spid="_x0000_s1028" style="position:absolute;top:15433;width:12240;height:407;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCpMtFcwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BSgMx&#10;EIbvQt8hTMGbzbaIyNq0yEJBUFBbEY/TzTRZ3EyWJHZXn945CB6Hf/5v5ltvp9CrM6XcRTawXFSg&#10;iNtoO3YG3g67q1tQuSBb7COTgW/KsN3MLtZY2zjyK533xSmBcK7RgC9lqLXOraeAeREHYslOMQUs&#10;MianbcJR4KHXq6q60QE7lgseB2o8tZ/7ryCUQ/N8HN9/Pq4f2U9PXeMSuRdjLufT/R2oQlP5X/5r&#10;P1gDK3lWXMQD9OYXAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqTLRXMMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" fillcolor="#2e3791" stroked="f"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="14F7B0CA" w14:textId="77777777" w:rsidR="00AC1E9E" w:rsidRDefault="00AC1E9E"/>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10938" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3646"/>
       <w:gridCol w:w="3646"/>
       <w:gridCol w:w="3646"/>
     </w:tblGrid>
     <w:tr w:rsidR="005851F6" w14:paraId="488F74A0" w14:textId="77777777" w:rsidTr="00B84519">
@@ -18229,73 +18521,73 @@
         </w:rPr>
         <w:t xml:space="preserve">www.mass.gov/osd </w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidRPr="003E118F">
       <w:rPr>
         <w:color w:val="2E368F"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>| TDD: (617) 727 - 2716 | Fax: (617) 727 - 4527</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4D920BE9" w14:textId="77777777" w:rsidR="005851F6" w:rsidRDefault="005851F6" w:rsidP="4C2A9F3F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="76DFCE92" w14:textId="77777777" w:rsidR="005851F6" w:rsidRDefault="005851F6"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="73C71EDD" w14:textId="77777777" w:rsidR="003246BD" w:rsidRDefault="003246BD" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="48D23838" w14:textId="77777777" w:rsidR="00F658E0" w:rsidRDefault="00F658E0" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38F80C35" w14:textId="77777777" w:rsidR="003246BD" w:rsidRDefault="003246BD"/>
+    <w:p w14:paraId="43C399B4" w14:textId="77777777" w:rsidR="00F658E0" w:rsidRDefault="00F658E0"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="547DB67F" w14:textId="77777777" w:rsidR="003246BD" w:rsidRDefault="003246BD" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="27449BA4" w14:textId="77777777" w:rsidR="00F658E0" w:rsidRDefault="00F658E0" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75CF12B4" w14:textId="77777777" w:rsidR="003246BD" w:rsidRDefault="003246BD"/>
+    <w:p w14:paraId="0E139C0D" w14:textId="77777777" w:rsidR="00F658E0" w:rsidRDefault="00F658E0"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="36A082D4" w14:textId="77777777" w:rsidR="003246BD" w:rsidRDefault="003246BD">
+    <w:p w14:paraId="0970CB1F" w14:textId="77777777" w:rsidR="00F658E0" w:rsidRDefault="00F658E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="389DBB33" w14:textId="47E6E21C" w:rsidR="00890F3E" w:rsidRDefault="00890F3E">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0053582D" w:rsidRPr="0053582D">
         <w:t>Note that COMMBUYS is the official system of record for vendor contact information.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
@@ -18319,51 +18611,51 @@
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7A9B9F4D" w14:textId="519FEDEC" w:rsidR="00886F53" w:rsidRPr="00D02B79" w:rsidRDefault="00196519" w:rsidP="007A023C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="2880"/>
         <w:tab w:val="left" w:pos="10365"/>
       </w:tabs>
       <w:ind w:left="-720"/>
       <w:rPr>
         <w:sz w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7F7762ED" wp14:editId="509F71B6">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7F7762ED" wp14:editId="130A078A">
           <wp:extent cx="2682060" cy="804672"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1372931080" name="Picture 5">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1372931080" name="Picture 5">
                     <a:extLst>
                       <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                         <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                       </a:ext>
                     </a:extLst>
                   </pic:cNvPr>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
@@ -18470,91 +18762,91 @@
                               <w:sz w:val="48"/>
                             </w:rPr>
                             <w:t>Contract User Guide</w:t>
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="28DB629A" w14:textId="7274984B" w:rsidR="00886F53" w:rsidRPr="005D4B8A" w:rsidRDefault="00886F53" w:rsidP="00057CE6">
                           <w:pPr>
                             <w:ind w:right="-50"/>
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="48"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="6BE6E74D">
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6BE6E74D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 2" style="width:312.15pt;height:64.7pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5IHfIDgIAAPYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhJk6wx4hRdugwD&#10;ugvQ7QNkWY6FyaJGKbG7ry8lu2m2vQ3TgyCK1CF5eLS56VvDTgq9Blvw2WTKmbISKm0PBf/+bf/m&#10;mjMfhK2EAasK/qg8v9m+frXpXK7m0ICpFDICsT7vXMGbEFyeZV42qhV+Ak5ZctaArQhk4iGrUHSE&#10;3ppsPp2usg6wcghSeU+3d4OTbxN+XSsZvtS1V4GZglNtIe2Y9jLu2XYj8gMK12g5liH+oYpWaEtJ&#10;z1B3Igh2RP0XVKslgoc6TCS0GdS1lir1QN3Mpn9089AIp1IvRI53Z5r8/4OVn08P7iuy0L+DngaY&#10;mvDuHuQPzyzsGmEP6hYRukaJihLPImVZ53w+Po1U+9xHkLL7BBUNWRwDJKC+xjayQn0yQqcBPJ5J&#10;V31gki6v1qvF1XLFmSTf9Xy2XixSCpE/v3bowwcFLYuHgiMNNaGL070PsRqRP4fEZB6MrvbamGTg&#10;odwZZCdBAtinNaL/FmYs6wq+Xs6XCdlCfJ+00epAAjW6peKmcQ2SiWy8t1UKCUKb4UyVGDvSExkZ&#10;uAl92VNgpKmE6pGIQhiESB+HDg3gL846EmHB/c+jQMWZ+WiJ7PVssYiqTcZi+XZOBl56ykuPsJKg&#10;Ch44G467kJQeebBwS0OpdeLrpZKxVhJXonH8CFG9l3aKevmu2ycAAAD//wMAUEsDBBQABgAIAAAA&#10;IQClyiHv2wAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4MXYRkVpkadSk&#10;xmtrf8AAUyCys4TdFvrvnXrRy0sm7+W9b/L1bHt1otF3jg08LCJQxJWrO24M7L8298+gfECusXdM&#10;Bs7kYV1cX+WY1W7iLZ12oVFSwj5DA20IQ6a1r1qy6BduIBbv4EaLQc6x0fWIk5TbXsdRlGqLHctC&#10;iwO9t1R9747WwOFzuntaTeVH2C+3SfqG3bJ0Z2Nub+bXF1CB5vAXhgu+oEMhTKU7cu1Vb0AeCb8q&#10;Xhonj6BKCcWrBHSR6//0xQ8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOSB3yA4CAAD2&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEApcoh79sA&#10;AAAFAQAADwAAAAAAAAAAAAAAAABoBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;">
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="width:312.15pt;height:64.7pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5IHfIDgIAAPYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhJk6wx4hRdugwD&#10;ugvQ7QNkWY6FyaJGKbG7ry8lu2m2vQ3TgyCK1CF5eLS56VvDTgq9Blvw2WTKmbISKm0PBf/+bf/m&#10;mjMfhK2EAasK/qg8v9m+frXpXK7m0ICpFDICsT7vXMGbEFyeZV42qhV+Ak5ZctaArQhk4iGrUHSE&#10;3ppsPp2usg6wcghSeU+3d4OTbxN+XSsZvtS1V4GZglNtIe2Y9jLu2XYj8gMK12g5liH+oYpWaEtJ&#10;z1B3Igh2RP0XVKslgoc6TCS0GdS1lir1QN3Mpn9089AIp1IvRI53Z5r8/4OVn08P7iuy0L+DngaY&#10;mvDuHuQPzyzsGmEP6hYRukaJihLPImVZ53w+Po1U+9xHkLL7BBUNWRwDJKC+xjayQn0yQqcBPJ5J&#10;V31gki6v1qvF1XLFmSTf9Xy2XixSCpE/v3bowwcFLYuHgiMNNaGL070PsRqRP4fEZB6MrvbamGTg&#10;odwZZCdBAtinNaL/FmYs6wq+Xs6XCdlCfJ+00epAAjW6peKmcQ2SiWy8t1UKCUKb4UyVGDvSExkZ&#10;uAl92VNgpKmE6pGIQhiESB+HDg3gL846EmHB/c+jQMWZ+WiJ7PVssYiqTcZi+XZOBl56ykuPsJKg&#10;Ch44G467kJQeebBwS0OpdeLrpZKxVhJXonH8CFG9l3aKevmu2ycAAAD//wMAUEsDBBQABgAIAAAA&#10;IQClyiHv2wAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4MXYRkVpkadSk&#10;xmtrf8AAUyCys4TdFvrvnXrRy0sm7+W9b/L1bHt1otF3jg08LCJQxJWrO24M7L8298+gfECusXdM&#10;Bs7kYV1cX+WY1W7iLZ12oVFSwj5DA20IQ6a1r1qy6BduIBbv4EaLQc6x0fWIk5TbXsdRlGqLHctC&#10;iwO9t1R9747WwOFzuntaTeVH2C+3SfqG3bJ0Z2Nub+bXF1CB5vAXhgu+oEMhTKU7cu1Vb0AeCb8q&#10;Xhonj6BKCcWrBHSR6//0xQ8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOSB3yA4CAAD2&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEApcoh79sA&#10;AAAFAQAADwAAAAAAAAAAAAAAAABoBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;" stroked="f">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidRPr="005D4B8A" w:rsidR="00913691" w:rsidP="00913691" w:rsidRDefault="008D4B92" w14:paraId="097F8DAE" w14:textId="01CE91C0">
+                  <w:p w14:paraId="7E0367E2" w14:textId="01CE91C0" w:rsidR="00913691" w:rsidRPr="005D4B8A" w:rsidRDefault="008D4B92" w:rsidP="00913691">
                     <w:pPr>
                       <w:ind w:right="-50"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="48"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="48"/>
                       </w:rPr>
                       <w:t>FAC123</w:t>
                     </w:r>
-                    <w:r w:rsidRPr="00256FA6" w:rsidR="00913691">
+                    <w:r w:rsidR="00913691" w:rsidRPr="00256FA6">
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="48"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r w:rsidR="00913691">
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="48"/>
                       </w:rPr>
                       <w:t>Contract User Guide</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w:rsidRPr="005D4B8A" w:rsidR="00886F53" w:rsidP="00057CE6" w:rsidRDefault="00886F53" w14:paraId="672A6659" w14:textId="7274984B">
+                  <w:p w14:paraId="28DB629A" w14:textId="7274984B" w:rsidR="00886F53" w:rsidRPr="005D4B8A" w:rsidRDefault="00886F53" w:rsidP="00057CE6">
                     <w:pPr>
                       <w:ind w:right="-50"/>
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="48"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="3F3B35B9" w14:textId="77777777" w:rsidR="00886F53" w:rsidRPr="00D02B79" w:rsidRDefault="00886F53" w:rsidP="00D02B79">
     <w:pPr>
       <w:ind w:left="-720"/>
       <w:rPr>
         <w:sz w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D02B79">
@@ -18583,54 +18875,54 @@
                       <a:prstGeom prst="line">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="3">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="2">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...2 lines deleted...]
-              <v:shadow on="t" color="black" opacity="22937f" offset="0,.63889mm" origin=",.5"/>
+        <mc:Fallback>
+          <w:pict>
+            <v:line w14:anchorId="437D886F" id="Straight Connector 4" o:spid="_x0000_s1026" alt="Title: Horizontal Blue Line - Description: Horizontal Blue Line in the Header" style="visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" from="0,0" to="550.8pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCD85/3nQEAAJQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01P4zAQvSPxHyzfadIiKoiacgDBBe2i&#10;BX6AccaNJdtj2aZJ//2O3TZF7EpIq704/pj3Zt6byep2tIZtIUSNruXzWc0ZOImddpuWv70+XFxz&#10;FpNwnTDooOU7iPx2fX62GnwDC+zRdBAYkbjYDL7lfUq+qaooe7AiztCDo0eFwYpEx7CpuiAGYrem&#10;WtT1showdD6ghBjp9n7/yNeFXymQ6adSERIzLafaUllDWd/zWq1XotkE4XstD2WIf6jCCu0o6UR1&#10;L5JgH0H/QWW1DBhRpZlEW6FSWkLRQGrm9Rc1L73wULSQOdFPNsX/Ryt/bO/ccyAbBh+b6J9DVjGq&#10;YPOX6mNjMWs3mQVjYpIulzc3V/MleSqPb9UJ6ENMj4CW5U3LjXZZh2jE9ikmSkahxxA6nFKXXdoZ&#10;yMHG/QLFdEfJLgu6TAXcmcC2gvoppASX5rmHxFeiM0xpYyZg/T3wEJ+hUCZmAi++B0+IkhldmsBW&#10;Owx/I0jjsWS1jz86sNedLXjHbleaUqyh1heFhzHNs/X5XOCnn2n9GwAA//8DAFBLAwQUAAYACAAA&#10;ACEA9fNL6dgAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN2kKggxKkq&#10;EKAe23LguI23SdR4HWK3NXw9Ti/0MtJoVjNvi0W0nTjR4FvHGrKZAkFcOdNyreFz+3b3CMIHZIOd&#10;Y9LwQx4W5eSmwNy4M6/ptAm1SCXsc9TQhNDnUvqqIYt+5nrilO3dYDEkO9TSDHhO5baT90rNpcWW&#10;00KDPb00VB02R6vhffv0+xrj98MXftCKaxOWK2W0vp3G5TOIQDH8H8OIn9ChTEw7d2TjRachPRIu&#10;OmaZyuYgdqOXZSGv2cs/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIPzn/edAQAAlAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPXzS+nYAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAA9wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" strokecolor="#4f81bd [3204]" strokeweight="3pt">
+              <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
               <w10:anchorlock/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1020B730" w14:textId="1B04F90A" w:rsidR="00886F53" w:rsidRDefault="00886F53" w:rsidP="00D02B79">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-720"/>
       <w:rPr>
         <w:sz w:val="10"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D02B79">
       <w:rPr>
         <w:sz w:val="10"/>
         <w:szCs w:val="32"/>
@@ -18657,51 +18949,51 @@
       <w:rPr>
         <w:sz w:val="32"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6EA6ECE6" w14:textId="0DE4A57D" w:rsidR="00DD35D3" w:rsidRDefault="00196519" w:rsidP="00D02B79">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-720"/>
       <w:rPr>
         <w:sz w:val="10"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="17AD6DAD" wp14:editId="40EFD9AF">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="17AD6DAD" wp14:editId="7F7DF9C7">
           <wp:extent cx="2682060" cy="804672"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="852510018" name="Picture 5">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="852510018" name="Picture 5">
                     <a:extLst>
                       <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                         <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                       </a:ext>
                     </a:extLst>
                   </pic:cNvPr>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
@@ -18808,84 +19100,84 @@
                               <w:b/>
                               <w:sz w:val="48"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r w:rsidR="00DD35D3" w:rsidRPr="00492CC3">
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="52"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                             <w:t>Contract User Guide</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="1597F477">
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="1597F477" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 1311369810" style="width:313.9pt;height:67.4pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:spid="_x0000_s1027" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAuRJQEDwIAAP0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjJktYx4hRdugwD&#10;ugvQ7QMUWY6FyaJGKbG7ry8lu2m2vQ3TgyCK1CF5eLS+6VvDTgq9Blvy2WTKmbISKm0PJf/+bfcm&#10;58wHYSthwKqSPyrPbzavX607V6g5NGAqhYxArC86V/ImBFdkmZeNaoWfgFOWnDVgKwKZeMgqFB2h&#10;tyabT6dXWQdYOQSpvKfbu8HJNwm/rpUMX+raq8BMyam2kHZM+z7u2WYtigMK12g5liH+oYpWaEtJ&#10;z1B3Igh2RP0XVKslgoc6TCS0GdS1lir1QN3Mpn9089AIp1IvRI53Z5r8/4OVn08P7iuy0L+DngaY&#10;mvDuHuQPzyxsG2EP6hYRukaJihLPImVZ53wxPo1U+8JHkH33CSoasjgGSEB9jW1khfpkhE4DeDyT&#10;rvrAJF2+XeVXi5xcknz5cplf5ymFKJ5fO/Thg4KWxUPJkYaa0MXp3odYjSieQ2IyD0ZXO21MMvCw&#10;3xpkJ0EC2KU1ov8WZizrSr5azpcJ2UJ8n7TR6kACNbql4qZxDZKJbLy3VQoJQpvhTJUYO9ITGRm4&#10;Cf2+Z7oauYts7aF6JL4QBj3S/6FDA/iLs460WHL/8yhQcWY+WuJ8NVssoniTsVhez8nAS8/+0iOs&#10;JKiSB86G4zYkwUc6LNzSbGqdaHupZCyZNJbYHP9DFPGlnaJefu3mCQAA//8DAFBLAwQUAAYACAAA&#10;ACEAUtsajNoAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBB1KCUpIU4F&#10;SCCuLf2ATbxNIuJ1FLtN+vcsXOCy0mhGs2+Kzex6daIxdJ4N3C0SUMS1tx03Bvafb7drUCEiW+w9&#10;k4EzBdiUlxcF5tZPvKXTLjZKSjjkaKCNcci1DnVLDsPCD8TiHfzoMIocG21HnKTc9XqZJKl22LF8&#10;aHGg15bqr93RGTh8TDcPj1P1HvfZdpW+YJdV/mzM9dX8/AQq0hz/wvCDL+hQClPlj2yD6g3IkPh7&#10;xUuXmcyoJHS/WoMuC/2fvvwGAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEALkSUBA8CAAD9&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAUtsajNoA&#10;AAAFAQAADwAAAAAAAAAAAAAAAABpBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;">
+            <v:shape id="Text Box 1311369810" o:spid="_x0000_s1027" type="#_x0000_t202" style="width:313.9pt;height:67.4pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAuRJQEDwIAAP0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjJktYx4hRdugwD&#10;ugvQ7QMUWY6FyaJGKbG7ry8lu2m2vQ3TgyCK1CF5eLS+6VvDTgq9Blvy2WTKmbISKm0PJf/+bfcm&#10;58wHYSthwKqSPyrPbzavX607V6g5NGAqhYxArC86V/ImBFdkmZeNaoWfgFOWnDVgKwKZeMgqFB2h&#10;tyabT6dXWQdYOQSpvKfbu8HJNwm/rpUMX+raq8BMyam2kHZM+z7u2WYtigMK12g5liH+oYpWaEtJ&#10;z1B3Igh2RP0XVKslgoc6TCS0GdS1lir1QN3Mpn9089AIp1IvRI53Z5r8/4OVn08P7iuy0L+DngaY&#10;mvDuHuQPzyxsG2EP6hYRukaJihLPImVZ53wxPo1U+8JHkH33CSoasjgGSEB9jW1khfpkhE4DeDyT&#10;rvrAJF2+XeVXi5xcknz5cplf5ymFKJ5fO/Thg4KWxUPJkYaa0MXp3odYjSieQ2IyD0ZXO21MMvCw&#10;3xpkJ0EC2KU1ov8WZizrSr5azpcJ2UJ8n7TR6kACNbql4qZxDZKJbLy3VQoJQpvhTJUYO9ITGRm4&#10;Cf2+Z7oauYts7aF6JL4QBj3S/6FDA/iLs460WHL/8yhQcWY+WuJ8NVssoniTsVhez8nAS8/+0iOs&#10;JKiSB86G4zYkwUc6LNzSbGqdaHupZCyZNJbYHP9DFPGlnaJefu3mCQAA//8DAFBLAwQUAAYACAAA&#10;ACEAUtsajNoAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBB1KCUpIU4F&#10;SCCuLf2ATbxNIuJ1FLtN+vcsXOCy0mhGs2+Kzex6daIxdJ4N3C0SUMS1tx03Bvafb7drUCEiW+w9&#10;k4EzBdiUlxcF5tZPvKXTLjZKSjjkaKCNcci1DnVLDsPCD8TiHfzoMIocG21HnKTc9XqZJKl22LF8&#10;aHGg15bqr93RGTh8TDcPj1P1HvfZdpW+YJdV/mzM9dX8/AQq0hz/wvCDL+hQClPlj2yD6g3IkPh7&#10;xUuXmcyoJHS/WoMuC/2fvvwGAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEALkSUBA8CAAD9&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAUtsajNoA&#10;AAAFAQAADwAAAAAAAAAAAAAAAABpBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;" stroked="f">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidRPr="00492CC3" w:rsidR="00DD35D3" w:rsidRDefault="008D4B92" w14:paraId="0C3DD985" w14:textId="23F15266">
+                  <w:p w14:paraId="06F7E207" w14:textId="23F15266" w:rsidR="00DD35D3" w:rsidRPr="00492CC3" w:rsidRDefault="008D4B92">
                     <w:pPr>
                       <w:ind w:right="-50"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="52"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="48"/>
                       </w:rPr>
                       <w:t>FAC123</w:t>
                     </w:r>
-                    <w:r w:rsidRPr="00256FA6" w:rsidR="00DD35D3">
+                    <w:r w:rsidR="00DD35D3" w:rsidRPr="00256FA6">
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="48"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r w:rsidRPr="00492CC3" w:rsidR="00DD35D3">
+                    <w:r w:rsidR="00DD35D3" w:rsidRPr="00492CC3">
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="52"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:t>Contract User Guide</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="14DB22E7" w14:textId="77777777" w:rsidR="00DD35D3" w:rsidRPr="00D24FD4" w:rsidRDefault="00DD35D3" w:rsidP="00197BB3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="2880"/>
         <w:tab w:val="left" w:pos="10365"/>
@@ -18942,54 +19234,54 @@
                       <a:prstGeom prst="line">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="3">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="2">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...2 lines deleted...]
-              <v:shadow on="t" color="black" opacity="22937f" offset="0,.63889mm" origin=",.5"/>
+        <mc:Fallback>
+          <w:pict>
+            <v:line w14:anchorId="1F26C6B0" id="Straight Connector 1684346985" o:spid="_x0000_s1026" alt="&quot;&quot;" style="visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" from="0,0" to="550.8pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCD85/3nQEAAJQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01P4zAQvSPxHyzfadIiKoiacgDBBe2i&#10;BX6AccaNJdtj2aZJ//2O3TZF7EpIq704/pj3Zt6byep2tIZtIUSNruXzWc0ZOImddpuWv70+XFxz&#10;FpNwnTDooOU7iPx2fX62GnwDC+zRdBAYkbjYDL7lfUq+qaooe7AiztCDo0eFwYpEx7CpuiAGYrem&#10;WtT1showdD6ghBjp9n7/yNeFXymQ6adSERIzLafaUllDWd/zWq1XotkE4XstD2WIf6jCCu0o6UR1&#10;L5JgH0H/QWW1DBhRpZlEW6FSWkLRQGrm9Rc1L73wULSQOdFPNsX/Ryt/bO/ccyAbBh+b6J9DVjGq&#10;YPOX6mNjMWs3mQVjYpIulzc3V/MleSqPb9UJ6ENMj4CW5U3LjXZZh2jE9ikmSkahxxA6nFKXXdoZ&#10;yMHG/QLFdEfJLgu6TAXcmcC2gvoppASX5rmHxFeiM0xpYyZg/T3wEJ+hUCZmAi++B0+IkhldmsBW&#10;Owx/I0jjsWS1jz86sNedLXjHbleaUqyh1heFhzHNs/X5XOCnn2n9GwAA//8DAFBLAwQUAAYACAAA&#10;ACEA9fNL6dgAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN2kKggxKkq&#10;EKAe23LguI23SdR4HWK3NXw9Ti/0MtJoVjNvi0W0nTjR4FvHGrKZAkFcOdNyreFz+3b3CMIHZIOd&#10;Y9LwQx4W5eSmwNy4M6/ptAm1SCXsc9TQhNDnUvqqIYt+5nrilO3dYDEkO9TSDHhO5baT90rNpcWW&#10;00KDPb00VB02R6vhffv0+xrj98MXftCKaxOWK2W0vp3G5TOIQDH8H8OIn9ChTEw7d2TjRachPRIu&#10;OmaZyuYgdqOXZSGv2cs/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIPzn/edAQAAlAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPXzS+nYAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAA9wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" strokecolor="#4f81bd [3204]" strokeweight="3pt">
+              <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
               <w10:anchorlock/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF82"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C7967846"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListNumber2"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
@@ -21310,50 +21602,51 @@
     <w:rsid w:val="00001B46"/>
     <w:rsid w:val="00002213"/>
     <w:rsid w:val="0000281C"/>
     <w:rsid w:val="00003599"/>
     <w:rsid w:val="00003B08"/>
     <w:rsid w:val="00003C5E"/>
     <w:rsid w:val="00004420"/>
     <w:rsid w:val="0000476F"/>
     <w:rsid w:val="00004AAB"/>
     <w:rsid w:val="000055B6"/>
     <w:rsid w:val="00005B0B"/>
     <w:rsid w:val="00005B98"/>
     <w:rsid w:val="00005DDD"/>
     <w:rsid w:val="0000616D"/>
     <w:rsid w:val="00006241"/>
     <w:rsid w:val="000063D9"/>
     <w:rsid w:val="0000661A"/>
     <w:rsid w:val="000067FD"/>
     <w:rsid w:val="00006867"/>
     <w:rsid w:val="000069DF"/>
     <w:rsid w:val="00007251"/>
     <w:rsid w:val="000074AF"/>
     <w:rsid w:val="000077C2"/>
     <w:rsid w:val="00007EFA"/>
     <w:rsid w:val="0001081E"/>
+    <w:rsid w:val="0001084D"/>
     <w:rsid w:val="00010C5E"/>
     <w:rsid w:val="00011132"/>
     <w:rsid w:val="000114B0"/>
     <w:rsid w:val="00011ED4"/>
     <w:rsid w:val="00012CBF"/>
     <w:rsid w:val="00012E9F"/>
     <w:rsid w:val="000133D1"/>
     <w:rsid w:val="00014205"/>
     <w:rsid w:val="0001472E"/>
     <w:rsid w:val="00014EA3"/>
     <w:rsid w:val="000157ED"/>
     <w:rsid w:val="00015DFD"/>
     <w:rsid w:val="00015EB8"/>
     <w:rsid w:val="0001620A"/>
     <w:rsid w:val="0001647C"/>
     <w:rsid w:val="000176A7"/>
     <w:rsid w:val="00020269"/>
     <w:rsid w:val="00020358"/>
     <w:rsid w:val="00020715"/>
     <w:rsid w:val="00020955"/>
     <w:rsid w:val="0002099C"/>
     <w:rsid w:val="00020A13"/>
     <w:rsid w:val="000211D7"/>
     <w:rsid w:val="0002144E"/>
     <w:rsid w:val="000216EB"/>
@@ -21445,50 +21738,51 @@
     <w:rsid w:val="00051537"/>
     <w:rsid w:val="00051972"/>
     <w:rsid w:val="00051C03"/>
     <w:rsid w:val="00051F6B"/>
     <w:rsid w:val="000524EE"/>
     <w:rsid w:val="00052767"/>
     <w:rsid w:val="0005289A"/>
     <w:rsid w:val="00052AF0"/>
     <w:rsid w:val="00052DA2"/>
     <w:rsid w:val="000534C0"/>
     <w:rsid w:val="00053531"/>
     <w:rsid w:val="0005359A"/>
     <w:rsid w:val="00054340"/>
     <w:rsid w:val="00054530"/>
     <w:rsid w:val="0005508B"/>
     <w:rsid w:val="00055156"/>
     <w:rsid w:val="00055222"/>
     <w:rsid w:val="00055356"/>
     <w:rsid w:val="0005582A"/>
     <w:rsid w:val="0005642B"/>
     <w:rsid w:val="0005684F"/>
     <w:rsid w:val="0005780F"/>
     <w:rsid w:val="000578FC"/>
     <w:rsid w:val="00057C61"/>
     <w:rsid w:val="00057CE6"/>
+    <w:rsid w:val="00060323"/>
     <w:rsid w:val="0006042A"/>
     <w:rsid w:val="000606C7"/>
     <w:rsid w:val="00060815"/>
     <w:rsid w:val="000611C7"/>
     <w:rsid w:val="00061212"/>
     <w:rsid w:val="00062147"/>
     <w:rsid w:val="00062930"/>
     <w:rsid w:val="00062A4B"/>
     <w:rsid w:val="00062AE7"/>
     <w:rsid w:val="00062DDE"/>
     <w:rsid w:val="00062F21"/>
     <w:rsid w:val="00063010"/>
     <w:rsid w:val="000633A7"/>
     <w:rsid w:val="00063865"/>
     <w:rsid w:val="00063CB1"/>
     <w:rsid w:val="00064CC9"/>
     <w:rsid w:val="0006602E"/>
     <w:rsid w:val="000667FF"/>
     <w:rsid w:val="00066DCE"/>
     <w:rsid w:val="00067072"/>
     <w:rsid w:val="000675A7"/>
     <w:rsid w:val="00067B64"/>
     <w:rsid w:val="0007002B"/>
     <w:rsid w:val="000702C6"/>
     <w:rsid w:val="00070889"/>
@@ -21584,51 +21878,50 @@
     <w:rsid w:val="00097A84"/>
     <w:rsid w:val="000A0837"/>
     <w:rsid w:val="000A1337"/>
     <w:rsid w:val="000A1BCF"/>
     <w:rsid w:val="000A1C0F"/>
     <w:rsid w:val="000A25FB"/>
     <w:rsid w:val="000A2B0A"/>
     <w:rsid w:val="000A2BA0"/>
     <w:rsid w:val="000A2C90"/>
     <w:rsid w:val="000A2F05"/>
     <w:rsid w:val="000A3917"/>
     <w:rsid w:val="000A3D5D"/>
     <w:rsid w:val="000A4331"/>
     <w:rsid w:val="000A4668"/>
     <w:rsid w:val="000A4D11"/>
     <w:rsid w:val="000A50FE"/>
     <w:rsid w:val="000A52A9"/>
     <w:rsid w:val="000A52C4"/>
     <w:rsid w:val="000A5384"/>
     <w:rsid w:val="000A5986"/>
     <w:rsid w:val="000A5E6A"/>
     <w:rsid w:val="000A716E"/>
     <w:rsid w:val="000A7577"/>
     <w:rsid w:val="000A7626"/>
     <w:rsid w:val="000A76F0"/>
-    <w:rsid w:val="000A7A57"/>
     <w:rsid w:val="000A7EC2"/>
     <w:rsid w:val="000A7ECE"/>
     <w:rsid w:val="000B0079"/>
     <w:rsid w:val="000B0DF5"/>
     <w:rsid w:val="000B14CC"/>
     <w:rsid w:val="000B2106"/>
     <w:rsid w:val="000B2152"/>
     <w:rsid w:val="000B2914"/>
     <w:rsid w:val="000B2B6E"/>
     <w:rsid w:val="000B307C"/>
     <w:rsid w:val="000B320C"/>
     <w:rsid w:val="000B42F9"/>
     <w:rsid w:val="000B58FF"/>
     <w:rsid w:val="000B5F54"/>
     <w:rsid w:val="000B69DC"/>
     <w:rsid w:val="000B6C29"/>
     <w:rsid w:val="000B7E41"/>
     <w:rsid w:val="000C08FA"/>
     <w:rsid w:val="000C0F9A"/>
     <w:rsid w:val="000C17B5"/>
     <w:rsid w:val="000C1D14"/>
     <w:rsid w:val="000C21CB"/>
     <w:rsid w:val="000C2766"/>
     <w:rsid w:val="000C2C11"/>
     <w:rsid w:val="000C2DF3"/>
@@ -21721,50 +22014,51 @@
     <w:rsid w:val="000F7115"/>
     <w:rsid w:val="000F71D5"/>
     <w:rsid w:val="00100083"/>
     <w:rsid w:val="001003A9"/>
     <w:rsid w:val="001009D0"/>
     <w:rsid w:val="001013F1"/>
     <w:rsid w:val="00101487"/>
     <w:rsid w:val="001015DD"/>
     <w:rsid w:val="00101B86"/>
     <w:rsid w:val="00102025"/>
     <w:rsid w:val="0010203C"/>
     <w:rsid w:val="00102B24"/>
     <w:rsid w:val="00103706"/>
     <w:rsid w:val="0010402C"/>
     <w:rsid w:val="0010470D"/>
     <w:rsid w:val="00104817"/>
     <w:rsid w:val="00104B58"/>
     <w:rsid w:val="00104D69"/>
     <w:rsid w:val="00105069"/>
     <w:rsid w:val="0010521E"/>
     <w:rsid w:val="00105274"/>
     <w:rsid w:val="00105721"/>
     <w:rsid w:val="001063FA"/>
     <w:rsid w:val="001065F9"/>
     <w:rsid w:val="00106F6D"/>
+    <w:rsid w:val="001070D9"/>
     <w:rsid w:val="001073B2"/>
     <w:rsid w:val="0011048B"/>
     <w:rsid w:val="0011060A"/>
     <w:rsid w:val="00111113"/>
     <w:rsid w:val="0011136C"/>
     <w:rsid w:val="00111D01"/>
     <w:rsid w:val="00112067"/>
     <w:rsid w:val="00112124"/>
     <w:rsid w:val="001123CE"/>
     <w:rsid w:val="0011288D"/>
     <w:rsid w:val="00113674"/>
     <w:rsid w:val="001136A0"/>
     <w:rsid w:val="00113C29"/>
     <w:rsid w:val="00113CF8"/>
     <w:rsid w:val="00113FE7"/>
     <w:rsid w:val="001148FB"/>
     <w:rsid w:val="00114F9A"/>
     <w:rsid w:val="00115CE6"/>
     <w:rsid w:val="0011605C"/>
     <w:rsid w:val="00116495"/>
     <w:rsid w:val="001168CC"/>
     <w:rsid w:val="00116C1E"/>
     <w:rsid w:val="00117182"/>
     <w:rsid w:val="00117FF3"/>
     <w:rsid w:val="00120458"/>
@@ -21907,51 +22201,50 @@
     <w:rsid w:val="001718C4"/>
     <w:rsid w:val="001725B9"/>
     <w:rsid w:val="00172862"/>
     <w:rsid w:val="00172A9B"/>
     <w:rsid w:val="00172AE0"/>
     <w:rsid w:val="00172C56"/>
     <w:rsid w:val="0017348E"/>
     <w:rsid w:val="00173629"/>
     <w:rsid w:val="00173847"/>
     <w:rsid w:val="00174038"/>
     <w:rsid w:val="00174238"/>
     <w:rsid w:val="001743C3"/>
     <w:rsid w:val="00174791"/>
     <w:rsid w:val="001747C6"/>
     <w:rsid w:val="001748D3"/>
     <w:rsid w:val="00174E98"/>
     <w:rsid w:val="00174F93"/>
     <w:rsid w:val="00175545"/>
     <w:rsid w:val="00175B26"/>
     <w:rsid w:val="00175FFB"/>
     <w:rsid w:val="00177A06"/>
     <w:rsid w:val="001802F0"/>
     <w:rsid w:val="001803B9"/>
     <w:rsid w:val="00180F43"/>
     <w:rsid w:val="001812D3"/>
-    <w:rsid w:val="001812EE"/>
     <w:rsid w:val="00181542"/>
     <w:rsid w:val="00181AF0"/>
     <w:rsid w:val="00181E46"/>
     <w:rsid w:val="0018248C"/>
     <w:rsid w:val="00182926"/>
     <w:rsid w:val="00182EAD"/>
     <w:rsid w:val="00183B65"/>
     <w:rsid w:val="00183BE8"/>
     <w:rsid w:val="00185037"/>
     <w:rsid w:val="00185D36"/>
     <w:rsid w:val="00186094"/>
     <w:rsid w:val="001864F5"/>
     <w:rsid w:val="00187389"/>
     <w:rsid w:val="00187D56"/>
     <w:rsid w:val="00190188"/>
     <w:rsid w:val="00190192"/>
     <w:rsid w:val="00190434"/>
     <w:rsid w:val="00190554"/>
     <w:rsid w:val="00190DC5"/>
     <w:rsid w:val="00190DCF"/>
     <w:rsid w:val="00191E86"/>
     <w:rsid w:val="00191F46"/>
     <w:rsid w:val="00192216"/>
     <w:rsid w:val="0019234C"/>
     <w:rsid w:val="00192877"/>
@@ -22053,50 +22346,51 @@
     <w:rsid w:val="001C6DCC"/>
     <w:rsid w:val="001C7D0E"/>
     <w:rsid w:val="001D062E"/>
     <w:rsid w:val="001D071B"/>
     <w:rsid w:val="001D0C65"/>
     <w:rsid w:val="001D1BEF"/>
     <w:rsid w:val="001D21D1"/>
     <w:rsid w:val="001D2500"/>
     <w:rsid w:val="001D2EE0"/>
     <w:rsid w:val="001D3025"/>
     <w:rsid w:val="001D3041"/>
     <w:rsid w:val="001D331E"/>
     <w:rsid w:val="001D3BC9"/>
     <w:rsid w:val="001D4059"/>
     <w:rsid w:val="001D50B0"/>
     <w:rsid w:val="001D55A2"/>
     <w:rsid w:val="001D5B17"/>
     <w:rsid w:val="001D6239"/>
     <w:rsid w:val="001D69EF"/>
     <w:rsid w:val="001D6AE2"/>
     <w:rsid w:val="001D6B59"/>
     <w:rsid w:val="001D7093"/>
     <w:rsid w:val="001D73C6"/>
     <w:rsid w:val="001D7649"/>
     <w:rsid w:val="001D7831"/>
+    <w:rsid w:val="001E008E"/>
     <w:rsid w:val="001E0098"/>
     <w:rsid w:val="001E12BE"/>
     <w:rsid w:val="001E13AD"/>
     <w:rsid w:val="001E1564"/>
     <w:rsid w:val="001E1D59"/>
     <w:rsid w:val="001E1F2E"/>
     <w:rsid w:val="001E21B4"/>
     <w:rsid w:val="001E25B1"/>
     <w:rsid w:val="001E2976"/>
     <w:rsid w:val="001E2D48"/>
     <w:rsid w:val="001E3090"/>
     <w:rsid w:val="001E3E19"/>
     <w:rsid w:val="001E4148"/>
     <w:rsid w:val="001E44D0"/>
     <w:rsid w:val="001E4981"/>
     <w:rsid w:val="001E4A13"/>
     <w:rsid w:val="001E5370"/>
     <w:rsid w:val="001E59B2"/>
     <w:rsid w:val="001E5D17"/>
     <w:rsid w:val="001E6D4A"/>
     <w:rsid w:val="001E742A"/>
     <w:rsid w:val="001E79A5"/>
     <w:rsid w:val="001E7EF5"/>
     <w:rsid w:val="001F0019"/>
     <w:rsid w:val="001F001E"/>
@@ -22559,51 +22853,50 @@
     <w:rsid w:val="00313D61"/>
     <w:rsid w:val="00314899"/>
     <w:rsid w:val="00314AFF"/>
     <w:rsid w:val="00314F50"/>
     <w:rsid w:val="00315038"/>
     <w:rsid w:val="00315187"/>
     <w:rsid w:val="003151C6"/>
     <w:rsid w:val="0031638F"/>
     <w:rsid w:val="00316BBD"/>
     <w:rsid w:val="00316EC7"/>
     <w:rsid w:val="0031721B"/>
     <w:rsid w:val="00317604"/>
     <w:rsid w:val="0032058B"/>
     <w:rsid w:val="00320B04"/>
     <w:rsid w:val="00320C77"/>
     <w:rsid w:val="00320FAB"/>
     <w:rsid w:val="003218BB"/>
     <w:rsid w:val="00321B03"/>
     <w:rsid w:val="00321C9E"/>
     <w:rsid w:val="003226E7"/>
     <w:rsid w:val="003229A4"/>
     <w:rsid w:val="00322DC1"/>
     <w:rsid w:val="00323324"/>
     <w:rsid w:val="00323B02"/>
     <w:rsid w:val="00323F32"/>
-    <w:rsid w:val="003246BD"/>
     <w:rsid w:val="00324E0B"/>
     <w:rsid w:val="00324F3B"/>
     <w:rsid w:val="0032537F"/>
     <w:rsid w:val="003256F6"/>
     <w:rsid w:val="00325D8B"/>
     <w:rsid w:val="00325FC0"/>
     <w:rsid w:val="00326178"/>
     <w:rsid w:val="0032736B"/>
     <w:rsid w:val="00327761"/>
     <w:rsid w:val="00327853"/>
     <w:rsid w:val="003300E5"/>
     <w:rsid w:val="00330C0C"/>
     <w:rsid w:val="00330D13"/>
     <w:rsid w:val="00331685"/>
     <w:rsid w:val="003317A0"/>
     <w:rsid w:val="00331A19"/>
     <w:rsid w:val="00331C22"/>
     <w:rsid w:val="00331DAD"/>
     <w:rsid w:val="00331ED9"/>
     <w:rsid w:val="0033203C"/>
     <w:rsid w:val="0033239D"/>
     <w:rsid w:val="00332768"/>
     <w:rsid w:val="00332B74"/>
     <w:rsid w:val="00332CAE"/>
     <w:rsid w:val="00332F24"/>
@@ -22687,50 +22980,51 @@
     <w:rsid w:val="003633CD"/>
     <w:rsid w:val="00363413"/>
     <w:rsid w:val="00363A21"/>
     <w:rsid w:val="00363A57"/>
     <w:rsid w:val="00363C98"/>
     <w:rsid w:val="00364115"/>
     <w:rsid w:val="003648B0"/>
     <w:rsid w:val="00364902"/>
     <w:rsid w:val="00364C24"/>
     <w:rsid w:val="00365361"/>
     <w:rsid w:val="003657F8"/>
     <w:rsid w:val="00365932"/>
     <w:rsid w:val="00365EE5"/>
     <w:rsid w:val="00366438"/>
     <w:rsid w:val="003667EC"/>
     <w:rsid w:val="0036680D"/>
     <w:rsid w:val="00366BCB"/>
     <w:rsid w:val="00366D61"/>
     <w:rsid w:val="003672E8"/>
     <w:rsid w:val="00370537"/>
     <w:rsid w:val="003707F3"/>
     <w:rsid w:val="00370A05"/>
     <w:rsid w:val="00370B59"/>
     <w:rsid w:val="00370D1A"/>
     <w:rsid w:val="00370F13"/>
+    <w:rsid w:val="00371488"/>
     <w:rsid w:val="00371919"/>
     <w:rsid w:val="0037198B"/>
     <w:rsid w:val="003721CD"/>
     <w:rsid w:val="00372EB8"/>
     <w:rsid w:val="003730C6"/>
     <w:rsid w:val="00373614"/>
     <w:rsid w:val="00373A87"/>
     <w:rsid w:val="00373CB9"/>
     <w:rsid w:val="00374035"/>
     <w:rsid w:val="003741AB"/>
     <w:rsid w:val="0037434A"/>
     <w:rsid w:val="00374685"/>
     <w:rsid w:val="003746E9"/>
     <w:rsid w:val="003754BC"/>
     <w:rsid w:val="003758F9"/>
     <w:rsid w:val="00375BAD"/>
     <w:rsid w:val="003764F5"/>
     <w:rsid w:val="0037670C"/>
     <w:rsid w:val="00376AED"/>
     <w:rsid w:val="00376E2C"/>
     <w:rsid w:val="003773BF"/>
     <w:rsid w:val="00380DD8"/>
     <w:rsid w:val="003813D4"/>
     <w:rsid w:val="003814F8"/>
     <w:rsid w:val="0038177E"/>
@@ -22779,50 +23073,51 @@
     <w:rsid w:val="00397AE0"/>
     <w:rsid w:val="00397DF3"/>
     <w:rsid w:val="003A0841"/>
     <w:rsid w:val="003A0874"/>
     <w:rsid w:val="003A0FCC"/>
     <w:rsid w:val="003A102A"/>
     <w:rsid w:val="003A2070"/>
     <w:rsid w:val="003A2781"/>
     <w:rsid w:val="003A2A75"/>
     <w:rsid w:val="003A31B7"/>
     <w:rsid w:val="003A3BFF"/>
     <w:rsid w:val="003A4299"/>
     <w:rsid w:val="003A44D0"/>
     <w:rsid w:val="003A4705"/>
     <w:rsid w:val="003A47ED"/>
     <w:rsid w:val="003A481A"/>
     <w:rsid w:val="003A4B66"/>
     <w:rsid w:val="003A5AC4"/>
     <w:rsid w:val="003A5C11"/>
     <w:rsid w:val="003A66C8"/>
     <w:rsid w:val="003A6801"/>
     <w:rsid w:val="003A6FA7"/>
     <w:rsid w:val="003A7208"/>
     <w:rsid w:val="003A7EA0"/>
     <w:rsid w:val="003B0438"/>
+    <w:rsid w:val="003B05A8"/>
     <w:rsid w:val="003B0898"/>
     <w:rsid w:val="003B09FF"/>
     <w:rsid w:val="003B0A3B"/>
     <w:rsid w:val="003B14CE"/>
     <w:rsid w:val="003B1D03"/>
     <w:rsid w:val="003B1E68"/>
     <w:rsid w:val="003B2440"/>
     <w:rsid w:val="003B27FA"/>
     <w:rsid w:val="003B29E6"/>
     <w:rsid w:val="003B310A"/>
     <w:rsid w:val="003B3427"/>
     <w:rsid w:val="003B3773"/>
     <w:rsid w:val="003B3797"/>
     <w:rsid w:val="003B43C6"/>
     <w:rsid w:val="003B56A7"/>
     <w:rsid w:val="003B592C"/>
     <w:rsid w:val="003B5DB4"/>
     <w:rsid w:val="003B6029"/>
     <w:rsid w:val="003B63DE"/>
     <w:rsid w:val="003B6CF4"/>
     <w:rsid w:val="003B758E"/>
     <w:rsid w:val="003B7672"/>
     <w:rsid w:val="003B7E7C"/>
     <w:rsid w:val="003C0549"/>
     <w:rsid w:val="003C063A"/>
@@ -22838,50 +23133,51 @@
     <w:rsid w:val="003C3178"/>
     <w:rsid w:val="003C3ABF"/>
     <w:rsid w:val="003C40A9"/>
     <w:rsid w:val="003C48D6"/>
     <w:rsid w:val="003C4D74"/>
     <w:rsid w:val="003C5368"/>
     <w:rsid w:val="003C5500"/>
     <w:rsid w:val="003C5810"/>
     <w:rsid w:val="003C5BC7"/>
     <w:rsid w:val="003C5E1E"/>
     <w:rsid w:val="003C6101"/>
     <w:rsid w:val="003C62B7"/>
     <w:rsid w:val="003C69A7"/>
     <w:rsid w:val="003C6B7A"/>
     <w:rsid w:val="003C6BDE"/>
     <w:rsid w:val="003C6C32"/>
     <w:rsid w:val="003C6F89"/>
     <w:rsid w:val="003C7466"/>
     <w:rsid w:val="003C7617"/>
     <w:rsid w:val="003C7B20"/>
     <w:rsid w:val="003C7B9C"/>
     <w:rsid w:val="003D03B0"/>
     <w:rsid w:val="003D098B"/>
     <w:rsid w:val="003D0B01"/>
     <w:rsid w:val="003D171F"/>
+    <w:rsid w:val="003D1C7F"/>
     <w:rsid w:val="003D2027"/>
     <w:rsid w:val="003D212A"/>
     <w:rsid w:val="003D2485"/>
     <w:rsid w:val="003D2E60"/>
     <w:rsid w:val="003D3290"/>
     <w:rsid w:val="003D3825"/>
     <w:rsid w:val="003D3C27"/>
     <w:rsid w:val="003D430A"/>
     <w:rsid w:val="003D4D32"/>
     <w:rsid w:val="003D4D92"/>
     <w:rsid w:val="003D547C"/>
     <w:rsid w:val="003D54DF"/>
     <w:rsid w:val="003D57B7"/>
     <w:rsid w:val="003D5B6C"/>
     <w:rsid w:val="003D6297"/>
     <w:rsid w:val="003D68A6"/>
     <w:rsid w:val="003D6EDB"/>
     <w:rsid w:val="003D7911"/>
     <w:rsid w:val="003D7CD6"/>
     <w:rsid w:val="003D7EDE"/>
     <w:rsid w:val="003E0898"/>
     <w:rsid w:val="003E0DE7"/>
     <w:rsid w:val="003E0F45"/>
     <w:rsid w:val="003E1014"/>
     <w:rsid w:val="003E118F"/>
@@ -22925,62 +23221,64 @@
     <w:rsid w:val="003F521C"/>
     <w:rsid w:val="003F54E1"/>
     <w:rsid w:val="003F589A"/>
     <w:rsid w:val="003F5C73"/>
     <w:rsid w:val="003F5CA4"/>
     <w:rsid w:val="003F621F"/>
     <w:rsid w:val="003F6242"/>
     <w:rsid w:val="003F62A4"/>
     <w:rsid w:val="003F63DE"/>
     <w:rsid w:val="003F6426"/>
     <w:rsid w:val="003F6703"/>
     <w:rsid w:val="003F68EA"/>
     <w:rsid w:val="003F7414"/>
     <w:rsid w:val="003F7947"/>
     <w:rsid w:val="003F7E92"/>
     <w:rsid w:val="0040038F"/>
     <w:rsid w:val="00400777"/>
     <w:rsid w:val="00400C22"/>
     <w:rsid w:val="00400C9D"/>
     <w:rsid w:val="00400D95"/>
     <w:rsid w:val="00400DEF"/>
     <w:rsid w:val="00400FA1"/>
     <w:rsid w:val="00401EFC"/>
     <w:rsid w:val="004029A0"/>
     <w:rsid w:val="00402DD9"/>
+    <w:rsid w:val="00402FFA"/>
     <w:rsid w:val="00403C95"/>
     <w:rsid w:val="0040500D"/>
     <w:rsid w:val="00405088"/>
     <w:rsid w:val="004058B6"/>
     <w:rsid w:val="004058C9"/>
     <w:rsid w:val="00405E93"/>
     <w:rsid w:val="00407E4E"/>
     <w:rsid w:val="00410505"/>
     <w:rsid w:val="00410594"/>
     <w:rsid w:val="0041059F"/>
     <w:rsid w:val="00411064"/>
     <w:rsid w:val="0041120C"/>
+    <w:rsid w:val="00411376"/>
     <w:rsid w:val="00411B72"/>
     <w:rsid w:val="00411CD0"/>
     <w:rsid w:val="00411FF4"/>
     <w:rsid w:val="00412D06"/>
     <w:rsid w:val="004130E4"/>
     <w:rsid w:val="0041365D"/>
     <w:rsid w:val="004138A2"/>
     <w:rsid w:val="0041397A"/>
     <w:rsid w:val="00413BCC"/>
     <w:rsid w:val="00413BF9"/>
     <w:rsid w:val="00413C82"/>
     <w:rsid w:val="00413EDA"/>
     <w:rsid w:val="00413FF4"/>
     <w:rsid w:val="00414041"/>
     <w:rsid w:val="0041464C"/>
     <w:rsid w:val="00414A45"/>
     <w:rsid w:val="00414E7C"/>
     <w:rsid w:val="00415547"/>
     <w:rsid w:val="00415B50"/>
     <w:rsid w:val="00416986"/>
     <w:rsid w:val="00416DD4"/>
     <w:rsid w:val="004170F2"/>
     <w:rsid w:val="004176F8"/>
     <w:rsid w:val="00417854"/>
     <w:rsid w:val="00417B67"/>
@@ -23246,52 +23544,54 @@
     <w:rsid w:val="004C164B"/>
     <w:rsid w:val="004C1874"/>
     <w:rsid w:val="004C1D0C"/>
     <w:rsid w:val="004C3029"/>
     <w:rsid w:val="004C32EF"/>
     <w:rsid w:val="004C38FD"/>
     <w:rsid w:val="004C3D1C"/>
     <w:rsid w:val="004C404F"/>
     <w:rsid w:val="004C4286"/>
     <w:rsid w:val="004C433B"/>
     <w:rsid w:val="004C4EF3"/>
     <w:rsid w:val="004C5307"/>
     <w:rsid w:val="004C5CB2"/>
     <w:rsid w:val="004C6227"/>
     <w:rsid w:val="004C68FD"/>
     <w:rsid w:val="004C6C3C"/>
     <w:rsid w:val="004C6F43"/>
     <w:rsid w:val="004C756C"/>
     <w:rsid w:val="004C789E"/>
     <w:rsid w:val="004C7997"/>
     <w:rsid w:val="004C7CD5"/>
     <w:rsid w:val="004C7F26"/>
     <w:rsid w:val="004D05C6"/>
     <w:rsid w:val="004D0ECD"/>
     <w:rsid w:val="004D13DF"/>
+    <w:rsid w:val="004D219D"/>
     <w:rsid w:val="004D2A93"/>
     <w:rsid w:val="004D3336"/>
+    <w:rsid w:val="004D35A2"/>
     <w:rsid w:val="004D387D"/>
     <w:rsid w:val="004D3915"/>
     <w:rsid w:val="004D3A5D"/>
     <w:rsid w:val="004D4525"/>
     <w:rsid w:val="004D47D2"/>
     <w:rsid w:val="004D4C37"/>
     <w:rsid w:val="004D65B0"/>
     <w:rsid w:val="004D7543"/>
     <w:rsid w:val="004D7A59"/>
     <w:rsid w:val="004E06CD"/>
     <w:rsid w:val="004E081A"/>
     <w:rsid w:val="004E1249"/>
     <w:rsid w:val="004E1C40"/>
     <w:rsid w:val="004E1C44"/>
     <w:rsid w:val="004E1E93"/>
     <w:rsid w:val="004E2047"/>
     <w:rsid w:val="004E240F"/>
     <w:rsid w:val="004E2CD6"/>
     <w:rsid w:val="004E378B"/>
     <w:rsid w:val="004E3899"/>
     <w:rsid w:val="004E4052"/>
     <w:rsid w:val="004E40C2"/>
     <w:rsid w:val="004E430B"/>
     <w:rsid w:val="004E465C"/>
     <w:rsid w:val="004E4757"/>
@@ -23562,50 +23862,51 @@
     <w:rsid w:val="0058230A"/>
     <w:rsid w:val="0058310F"/>
     <w:rsid w:val="0058323E"/>
     <w:rsid w:val="00583311"/>
     <w:rsid w:val="005833B0"/>
     <w:rsid w:val="00583917"/>
     <w:rsid w:val="0058463F"/>
     <w:rsid w:val="005847F9"/>
     <w:rsid w:val="00584C4A"/>
     <w:rsid w:val="005851F6"/>
     <w:rsid w:val="00585D18"/>
     <w:rsid w:val="005875DD"/>
     <w:rsid w:val="00590190"/>
     <w:rsid w:val="005906B2"/>
     <w:rsid w:val="00590927"/>
     <w:rsid w:val="00590C1E"/>
     <w:rsid w:val="00590E85"/>
     <w:rsid w:val="00591234"/>
     <w:rsid w:val="0059140B"/>
     <w:rsid w:val="005918AD"/>
     <w:rsid w:val="005918B7"/>
     <w:rsid w:val="00591E6A"/>
     <w:rsid w:val="0059231F"/>
     <w:rsid w:val="005925D9"/>
     <w:rsid w:val="00592E7B"/>
+    <w:rsid w:val="00592ED9"/>
     <w:rsid w:val="0059392F"/>
     <w:rsid w:val="005943FD"/>
     <w:rsid w:val="00594CFF"/>
     <w:rsid w:val="00594F80"/>
     <w:rsid w:val="00595108"/>
     <w:rsid w:val="00595134"/>
     <w:rsid w:val="0059525A"/>
     <w:rsid w:val="00595342"/>
     <w:rsid w:val="00595B0F"/>
     <w:rsid w:val="00595D09"/>
     <w:rsid w:val="005961BD"/>
     <w:rsid w:val="00596410"/>
     <w:rsid w:val="005966AE"/>
     <w:rsid w:val="00596752"/>
     <w:rsid w:val="00596E24"/>
     <w:rsid w:val="005977B8"/>
     <w:rsid w:val="00597905"/>
     <w:rsid w:val="00597A48"/>
     <w:rsid w:val="005A0258"/>
     <w:rsid w:val="005A03C2"/>
     <w:rsid w:val="005A06FE"/>
     <w:rsid w:val="005A0705"/>
     <w:rsid w:val="005A0937"/>
     <w:rsid w:val="005A0BA9"/>
     <w:rsid w:val="005A1039"/>
@@ -23947,50 +24248,51 @@
     <w:rsid w:val="00664554"/>
     <w:rsid w:val="00664D8F"/>
     <w:rsid w:val="00664F00"/>
     <w:rsid w:val="00665202"/>
     <w:rsid w:val="006659DA"/>
     <w:rsid w:val="00665A92"/>
     <w:rsid w:val="00665CC5"/>
     <w:rsid w:val="006664D8"/>
     <w:rsid w:val="00666503"/>
     <w:rsid w:val="00666649"/>
     <w:rsid w:val="00666816"/>
     <w:rsid w:val="00666A4E"/>
     <w:rsid w:val="00666ACC"/>
     <w:rsid w:val="00666B28"/>
     <w:rsid w:val="00666E4C"/>
     <w:rsid w:val="006673BB"/>
     <w:rsid w:val="006673BC"/>
     <w:rsid w:val="006676CF"/>
     <w:rsid w:val="00667C37"/>
     <w:rsid w:val="00667D22"/>
     <w:rsid w:val="00667D7B"/>
     <w:rsid w:val="00667E26"/>
     <w:rsid w:val="006700E9"/>
     <w:rsid w:val="00670955"/>
     <w:rsid w:val="006709BC"/>
+    <w:rsid w:val="00670B3B"/>
     <w:rsid w:val="00671BFA"/>
     <w:rsid w:val="00671DFC"/>
     <w:rsid w:val="006724F3"/>
     <w:rsid w:val="006729BA"/>
     <w:rsid w:val="00672A95"/>
     <w:rsid w:val="00672EDB"/>
     <w:rsid w:val="00674652"/>
     <w:rsid w:val="00674E3D"/>
     <w:rsid w:val="00675450"/>
     <w:rsid w:val="006756E0"/>
     <w:rsid w:val="0067574C"/>
     <w:rsid w:val="00675C65"/>
     <w:rsid w:val="0067638C"/>
     <w:rsid w:val="00676418"/>
     <w:rsid w:val="0067673B"/>
     <w:rsid w:val="00676A6A"/>
     <w:rsid w:val="00676D22"/>
     <w:rsid w:val="0067707E"/>
     <w:rsid w:val="006770F2"/>
     <w:rsid w:val="00677486"/>
     <w:rsid w:val="00677B85"/>
     <w:rsid w:val="00677C14"/>
     <w:rsid w:val="00677CE0"/>
     <w:rsid w:val="0068018F"/>
     <w:rsid w:val="006801C7"/>
@@ -24308,50 +24610,51 @@
     <w:rsid w:val="00742882"/>
     <w:rsid w:val="00742D32"/>
     <w:rsid w:val="00743276"/>
     <w:rsid w:val="007436D2"/>
     <w:rsid w:val="007439B5"/>
     <w:rsid w:val="00743ACA"/>
     <w:rsid w:val="00743C39"/>
     <w:rsid w:val="00743F4E"/>
     <w:rsid w:val="00744CB8"/>
     <w:rsid w:val="00745468"/>
     <w:rsid w:val="00745E16"/>
     <w:rsid w:val="00745E7E"/>
     <w:rsid w:val="0074637F"/>
     <w:rsid w:val="00746451"/>
     <w:rsid w:val="007464B3"/>
     <w:rsid w:val="007472BB"/>
     <w:rsid w:val="00747845"/>
     <w:rsid w:val="00750294"/>
     <w:rsid w:val="0075041B"/>
     <w:rsid w:val="00750860"/>
     <w:rsid w:val="0075112C"/>
     <w:rsid w:val="0075116C"/>
     <w:rsid w:val="007514C7"/>
     <w:rsid w:val="007514E1"/>
     <w:rsid w:val="00752008"/>
+    <w:rsid w:val="007524A5"/>
     <w:rsid w:val="0075262F"/>
     <w:rsid w:val="00752872"/>
     <w:rsid w:val="00752BCE"/>
     <w:rsid w:val="00753127"/>
     <w:rsid w:val="0075391A"/>
     <w:rsid w:val="0075396C"/>
     <w:rsid w:val="00753E85"/>
     <w:rsid w:val="0075477B"/>
     <w:rsid w:val="00754DF1"/>
     <w:rsid w:val="00754F08"/>
     <w:rsid w:val="00754FD0"/>
     <w:rsid w:val="00755050"/>
     <w:rsid w:val="0075509D"/>
     <w:rsid w:val="007553C2"/>
     <w:rsid w:val="00756482"/>
     <w:rsid w:val="00756CDF"/>
     <w:rsid w:val="00756D9B"/>
     <w:rsid w:val="0075729A"/>
     <w:rsid w:val="0075785E"/>
     <w:rsid w:val="007609D7"/>
     <w:rsid w:val="00760DC2"/>
     <w:rsid w:val="0076150F"/>
     <w:rsid w:val="00761812"/>
     <w:rsid w:val="00762005"/>
     <w:rsid w:val="00762723"/>
@@ -24640,50 +24943,51 @@
     <w:rsid w:val="008067EB"/>
     <w:rsid w:val="0080709A"/>
     <w:rsid w:val="0080791C"/>
     <w:rsid w:val="00807FBA"/>
     <w:rsid w:val="00810318"/>
     <w:rsid w:val="008105B0"/>
     <w:rsid w:val="0081067A"/>
     <w:rsid w:val="008107FB"/>
     <w:rsid w:val="00810B8B"/>
     <w:rsid w:val="00811868"/>
     <w:rsid w:val="0081239D"/>
     <w:rsid w:val="00813867"/>
     <w:rsid w:val="00813D9D"/>
     <w:rsid w:val="00814F65"/>
     <w:rsid w:val="00815201"/>
     <w:rsid w:val="008161E7"/>
     <w:rsid w:val="00816341"/>
     <w:rsid w:val="00816990"/>
     <w:rsid w:val="0081786A"/>
     <w:rsid w:val="00817B91"/>
     <w:rsid w:val="008200BD"/>
     <w:rsid w:val="008200FC"/>
     <w:rsid w:val="00820106"/>
     <w:rsid w:val="0082048B"/>
     <w:rsid w:val="008204F6"/>
+    <w:rsid w:val="008206A3"/>
     <w:rsid w:val="008209B8"/>
     <w:rsid w:val="00820B51"/>
     <w:rsid w:val="00820F13"/>
     <w:rsid w:val="0082151F"/>
     <w:rsid w:val="00821B56"/>
     <w:rsid w:val="008220DD"/>
     <w:rsid w:val="00822F94"/>
     <w:rsid w:val="008234A6"/>
     <w:rsid w:val="008249A6"/>
     <w:rsid w:val="008251FA"/>
     <w:rsid w:val="00825271"/>
     <w:rsid w:val="00825387"/>
     <w:rsid w:val="00825AB6"/>
     <w:rsid w:val="00825BF6"/>
     <w:rsid w:val="0082614B"/>
     <w:rsid w:val="008262D7"/>
     <w:rsid w:val="0082682E"/>
     <w:rsid w:val="00826CE0"/>
     <w:rsid w:val="0082784B"/>
     <w:rsid w:val="0082785E"/>
     <w:rsid w:val="00827E70"/>
     <w:rsid w:val="008301A2"/>
     <w:rsid w:val="00830454"/>
     <w:rsid w:val="0083077D"/>
     <w:rsid w:val="00830CD0"/>
@@ -24870,50 +25174,51 @@
     <w:rsid w:val="008A1726"/>
     <w:rsid w:val="008A196A"/>
     <w:rsid w:val="008A19DE"/>
     <w:rsid w:val="008A29B1"/>
     <w:rsid w:val="008A29CD"/>
     <w:rsid w:val="008A2B40"/>
     <w:rsid w:val="008A346F"/>
     <w:rsid w:val="008A360C"/>
     <w:rsid w:val="008A376C"/>
     <w:rsid w:val="008A39BC"/>
     <w:rsid w:val="008A3BCD"/>
     <w:rsid w:val="008A3BE0"/>
     <w:rsid w:val="008A3DC4"/>
     <w:rsid w:val="008A3E86"/>
     <w:rsid w:val="008A4943"/>
     <w:rsid w:val="008A4B86"/>
     <w:rsid w:val="008A4C65"/>
     <w:rsid w:val="008A4D1E"/>
     <w:rsid w:val="008A4E9A"/>
     <w:rsid w:val="008A4EFC"/>
     <w:rsid w:val="008A4F3C"/>
     <w:rsid w:val="008A4FFD"/>
     <w:rsid w:val="008A56CA"/>
     <w:rsid w:val="008A5D0F"/>
     <w:rsid w:val="008A6070"/>
+    <w:rsid w:val="008A61A2"/>
     <w:rsid w:val="008A6220"/>
     <w:rsid w:val="008A6B05"/>
     <w:rsid w:val="008A72A3"/>
     <w:rsid w:val="008A7551"/>
     <w:rsid w:val="008A76DD"/>
     <w:rsid w:val="008A7CFE"/>
     <w:rsid w:val="008B0E86"/>
     <w:rsid w:val="008B0EC0"/>
     <w:rsid w:val="008B1399"/>
     <w:rsid w:val="008B1C1B"/>
     <w:rsid w:val="008B1C4B"/>
     <w:rsid w:val="008B1D9E"/>
     <w:rsid w:val="008B1F60"/>
     <w:rsid w:val="008B2111"/>
     <w:rsid w:val="008B2125"/>
     <w:rsid w:val="008B228E"/>
     <w:rsid w:val="008B26F4"/>
     <w:rsid w:val="008B35F4"/>
     <w:rsid w:val="008B36B1"/>
     <w:rsid w:val="008B3DEF"/>
     <w:rsid w:val="008B3FA8"/>
     <w:rsid w:val="008B47DF"/>
     <w:rsid w:val="008B4AA4"/>
     <w:rsid w:val="008B4C54"/>
     <w:rsid w:val="008B4DE7"/>
@@ -25401,50 +25706,51 @@
     <w:rsid w:val="009F4225"/>
     <w:rsid w:val="009F425C"/>
     <w:rsid w:val="009F4E1B"/>
     <w:rsid w:val="009F4F6F"/>
     <w:rsid w:val="009F55B6"/>
     <w:rsid w:val="009F57D1"/>
     <w:rsid w:val="009F5AC0"/>
     <w:rsid w:val="009F6189"/>
     <w:rsid w:val="009F6770"/>
     <w:rsid w:val="009F6FDB"/>
     <w:rsid w:val="009F743B"/>
     <w:rsid w:val="00A002CD"/>
     <w:rsid w:val="00A00702"/>
     <w:rsid w:val="00A00AD6"/>
     <w:rsid w:val="00A00D9A"/>
     <w:rsid w:val="00A01082"/>
     <w:rsid w:val="00A01DC3"/>
     <w:rsid w:val="00A01EC7"/>
     <w:rsid w:val="00A0248E"/>
     <w:rsid w:val="00A02763"/>
     <w:rsid w:val="00A02910"/>
     <w:rsid w:val="00A02D41"/>
     <w:rsid w:val="00A0324D"/>
     <w:rsid w:val="00A0381B"/>
     <w:rsid w:val="00A040B6"/>
+    <w:rsid w:val="00A045DA"/>
     <w:rsid w:val="00A04C86"/>
     <w:rsid w:val="00A05518"/>
     <w:rsid w:val="00A05B70"/>
     <w:rsid w:val="00A05CBB"/>
     <w:rsid w:val="00A06690"/>
     <w:rsid w:val="00A069C0"/>
     <w:rsid w:val="00A07610"/>
     <w:rsid w:val="00A0791A"/>
     <w:rsid w:val="00A07CC2"/>
     <w:rsid w:val="00A07D47"/>
     <w:rsid w:val="00A10197"/>
     <w:rsid w:val="00A10584"/>
     <w:rsid w:val="00A107F6"/>
     <w:rsid w:val="00A114CB"/>
     <w:rsid w:val="00A11683"/>
     <w:rsid w:val="00A122BC"/>
     <w:rsid w:val="00A12457"/>
     <w:rsid w:val="00A1249D"/>
     <w:rsid w:val="00A12C2C"/>
     <w:rsid w:val="00A13A57"/>
     <w:rsid w:val="00A14344"/>
     <w:rsid w:val="00A14A44"/>
     <w:rsid w:val="00A14E22"/>
     <w:rsid w:val="00A15FB5"/>
     <w:rsid w:val="00A16309"/>
@@ -25627,65 +25933,67 @@
     <w:rsid w:val="00A87149"/>
     <w:rsid w:val="00A876A9"/>
     <w:rsid w:val="00A87A58"/>
     <w:rsid w:val="00A9060E"/>
     <w:rsid w:val="00A907CD"/>
     <w:rsid w:val="00A91001"/>
     <w:rsid w:val="00A916B8"/>
     <w:rsid w:val="00A91E28"/>
     <w:rsid w:val="00A91F47"/>
     <w:rsid w:val="00A921B4"/>
     <w:rsid w:val="00A923EE"/>
     <w:rsid w:val="00A929B1"/>
     <w:rsid w:val="00A92CEC"/>
     <w:rsid w:val="00A92F99"/>
     <w:rsid w:val="00A9321E"/>
     <w:rsid w:val="00A9325F"/>
     <w:rsid w:val="00A93C5B"/>
     <w:rsid w:val="00A9430F"/>
     <w:rsid w:val="00A94A75"/>
     <w:rsid w:val="00A94C72"/>
     <w:rsid w:val="00A94CCE"/>
     <w:rsid w:val="00A9519E"/>
     <w:rsid w:val="00A95A65"/>
     <w:rsid w:val="00A95D09"/>
     <w:rsid w:val="00A95F45"/>
+    <w:rsid w:val="00A96209"/>
     <w:rsid w:val="00A96457"/>
     <w:rsid w:val="00A96592"/>
     <w:rsid w:val="00A968F7"/>
     <w:rsid w:val="00A97043"/>
     <w:rsid w:val="00A979B2"/>
     <w:rsid w:val="00AA0475"/>
     <w:rsid w:val="00AA04BD"/>
     <w:rsid w:val="00AA04D2"/>
     <w:rsid w:val="00AA0559"/>
     <w:rsid w:val="00AA09F5"/>
     <w:rsid w:val="00AA0BBF"/>
     <w:rsid w:val="00AA0BC6"/>
     <w:rsid w:val="00AA0CEE"/>
     <w:rsid w:val="00AA179A"/>
     <w:rsid w:val="00AA17DC"/>
+    <w:rsid w:val="00AA1859"/>
     <w:rsid w:val="00AA2117"/>
     <w:rsid w:val="00AA24F5"/>
     <w:rsid w:val="00AA327F"/>
     <w:rsid w:val="00AA35D6"/>
     <w:rsid w:val="00AA3642"/>
     <w:rsid w:val="00AA4D44"/>
     <w:rsid w:val="00AA5512"/>
     <w:rsid w:val="00AA5BF7"/>
     <w:rsid w:val="00AA5F16"/>
     <w:rsid w:val="00AA6138"/>
     <w:rsid w:val="00AA6402"/>
     <w:rsid w:val="00AA7DE3"/>
     <w:rsid w:val="00AB004B"/>
     <w:rsid w:val="00AB0878"/>
     <w:rsid w:val="00AB0CF1"/>
     <w:rsid w:val="00AB0EE8"/>
     <w:rsid w:val="00AB0F7F"/>
     <w:rsid w:val="00AB211E"/>
     <w:rsid w:val="00AB2611"/>
     <w:rsid w:val="00AB2644"/>
     <w:rsid w:val="00AB29DA"/>
     <w:rsid w:val="00AB315D"/>
     <w:rsid w:val="00AB34E4"/>
     <w:rsid w:val="00AB39FB"/>
     <w:rsid w:val="00AB3FFD"/>
@@ -25921,50 +26229,51 @@
     <w:rsid w:val="00B44482"/>
     <w:rsid w:val="00B446BE"/>
     <w:rsid w:val="00B449FC"/>
     <w:rsid w:val="00B44D50"/>
     <w:rsid w:val="00B450EE"/>
     <w:rsid w:val="00B4512B"/>
     <w:rsid w:val="00B454CA"/>
     <w:rsid w:val="00B45644"/>
     <w:rsid w:val="00B45EF5"/>
     <w:rsid w:val="00B465DF"/>
     <w:rsid w:val="00B46675"/>
     <w:rsid w:val="00B47A8E"/>
     <w:rsid w:val="00B50291"/>
     <w:rsid w:val="00B502B9"/>
     <w:rsid w:val="00B50593"/>
     <w:rsid w:val="00B50603"/>
     <w:rsid w:val="00B51763"/>
     <w:rsid w:val="00B51900"/>
     <w:rsid w:val="00B519E1"/>
     <w:rsid w:val="00B51A5C"/>
     <w:rsid w:val="00B52440"/>
     <w:rsid w:val="00B525B7"/>
     <w:rsid w:val="00B52817"/>
     <w:rsid w:val="00B536E2"/>
     <w:rsid w:val="00B537BE"/>
+    <w:rsid w:val="00B5497C"/>
     <w:rsid w:val="00B549FA"/>
     <w:rsid w:val="00B54C97"/>
     <w:rsid w:val="00B54EDF"/>
     <w:rsid w:val="00B550C7"/>
     <w:rsid w:val="00B55A6F"/>
     <w:rsid w:val="00B55F5B"/>
     <w:rsid w:val="00B564C1"/>
     <w:rsid w:val="00B5782C"/>
     <w:rsid w:val="00B57BA9"/>
     <w:rsid w:val="00B57D6D"/>
     <w:rsid w:val="00B57DAE"/>
     <w:rsid w:val="00B60DEF"/>
     <w:rsid w:val="00B6139A"/>
     <w:rsid w:val="00B614C1"/>
     <w:rsid w:val="00B61741"/>
     <w:rsid w:val="00B61764"/>
     <w:rsid w:val="00B61978"/>
     <w:rsid w:val="00B61A77"/>
     <w:rsid w:val="00B61ACA"/>
     <w:rsid w:val="00B61BA9"/>
     <w:rsid w:val="00B61D1E"/>
     <w:rsid w:val="00B620E2"/>
     <w:rsid w:val="00B6210E"/>
     <w:rsid w:val="00B6218B"/>
     <w:rsid w:val="00B62320"/>
@@ -26279,50 +26588,51 @@
     <w:rsid w:val="00C14865"/>
     <w:rsid w:val="00C14A06"/>
     <w:rsid w:val="00C156FD"/>
     <w:rsid w:val="00C16309"/>
     <w:rsid w:val="00C16601"/>
     <w:rsid w:val="00C1698D"/>
     <w:rsid w:val="00C16AC7"/>
     <w:rsid w:val="00C16BC1"/>
     <w:rsid w:val="00C173B7"/>
     <w:rsid w:val="00C17798"/>
     <w:rsid w:val="00C17836"/>
     <w:rsid w:val="00C17972"/>
     <w:rsid w:val="00C20018"/>
     <w:rsid w:val="00C2051C"/>
     <w:rsid w:val="00C20DED"/>
     <w:rsid w:val="00C2126D"/>
     <w:rsid w:val="00C21640"/>
     <w:rsid w:val="00C21F59"/>
     <w:rsid w:val="00C2214D"/>
     <w:rsid w:val="00C221EB"/>
     <w:rsid w:val="00C22710"/>
     <w:rsid w:val="00C22985"/>
     <w:rsid w:val="00C232E0"/>
     <w:rsid w:val="00C236A1"/>
     <w:rsid w:val="00C240F1"/>
+    <w:rsid w:val="00C24113"/>
     <w:rsid w:val="00C24527"/>
     <w:rsid w:val="00C248DB"/>
     <w:rsid w:val="00C24BD5"/>
     <w:rsid w:val="00C24CC5"/>
     <w:rsid w:val="00C25422"/>
     <w:rsid w:val="00C25AC5"/>
     <w:rsid w:val="00C25C9B"/>
     <w:rsid w:val="00C25C9C"/>
     <w:rsid w:val="00C264FA"/>
     <w:rsid w:val="00C26749"/>
     <w:rsid w:val="00C26DFF"/>
     <w:rsid w:val="00C27626"/>
     <w:rsid w:val="00C278D5"/>
     <w:rsid w:val="00C30588"/>
     <w:rsid w:val="00C30DE4"/>
     <w:rsid w:val="00C319E1"/>
     <w:rsid w:val="00C31A56"/>
     <w:rsid w:val="00C31E2C"/>
     <w:rsid w:val="00C32171"/>
     <w:rsid w:val="00C334B0"/>
     <w:rsid w:val="00C33D4C"/>
     <w:rsid w:val="00C3451A"/>
     <w:rsid w:val="00C34F94"/>
     <w:rsid w:val="00C36214"/>
     <w:rsid w:val="00C364B2"/>
@@ -26545,50 +26855,51 @@
     <w:rsid w:val="00CC2137"/>
     <w:rsid w:val="00CC258E"/>
     <w:rsid w:val="00CC2B3B"/>
     <w:rsid w:val="00CC2BB3"/>
     <w:rsid w:val="00CC2D61"/>
     <w:rsid w:val="00CC3014"/>
     <w:rsid w:val="00CC30F2"/>
     <w:rsid w:val="00CC3513"/>
     <w:rsid w:val="00CC367A"/>
     <w:rsid w:val="00CC38BA"/>
     <w:rsid w:val="00CC4601"/>
     <w:rsid w:val="00CC4BF2"/>
     <w:rsid w:val="00CC514F"/>
     <w:rsid w:val="00CC5AFF"/>
     <w:rsid w:val="00CC5EC6"/>
     <w:rsid w:val="00CC6282"/>
     <w:rsid w:val="00CC69E7"/>
     <w:rsid w:val="00CC6BEF"/>
     <w:rsid w:val="00CD00FD"/>
     <w:rsid w:val="00CD023C"/>
     <w:rsid w:val="00CD0547"/>
     <w:rsid w:val="00CD0682"/>
     <w:rsid w:val="00CD0F08"/>
     <w:rsid w:val="00CD1DB1"/>
     <w:rsid w:val="00CD20D0"/>
+    <w:rsid w:val="00CD2AC8"/>
     <w:rsid w:val="00CD2D00"/>
     <w:rsid w:val="00CD31EF"/>
     <w:rsid w:val="00CD3492"/>
     <w:rsid w:val="00CD35FB"/>
     <w:rsid w:val="00CD45D6"/>
     <w:rsid w:val="00CD46C5"/>
     <w:rsid w:val="00CD4CC6"/>
     <w:rsid w:val="00CD588E"/>
     <w:rsid w:val="00CD594C"/>
     <w:rsid w:val="00CD5979"/>
     <w:rsid w:val="00CD60FC"/>
     <w:rsid w:val="00CD629E"/>
     <w:rsid w:val="00CD6AC7"/>
     <w:rsid w:val="00CD70F4"/>
     <w:rsid w:val="00CD74E6"/>
     <w:rsid w:val="00CD7705"/>
     <w:rsid w:val="00CE04A0"/>
     <w:rsid w:val="00CE0613"/>
     <w:rsid w:val="00CE0810"/>
     <w:rsid w:val="00CE096F"/>
     <w:rsid w:val="00CE0BD2"/>
     <w:rsid w:val="00CE0D61"/>
     <w:rsid w:val="00CE16B5"/>
     <w:rsid w:val="00CE19AA"/>
     <w:rsid w:val="00CE1D99"/>
@@ -27135,51 +27446,50 @@
     <w:rsid w:val="00E440F5"/>
     <w:rsid w:val="00E441FC"/>
     <w:rsid w:val="00E44D0E"/>
     <w:rsid w:val="00E4510F"/>
     <w:rsid w:val="00E45409"/>
     <w:rsid w:val="00E463A9"/>
     <w:rsid w:val="00E46B21"/>
     <w:rsid w:val="00E46F2F"/>
     <w:rsid w:val="00E46F52"/>
     <w:rsid w:val="00E47EF9"/>
     <w:rsid w:val="00E501C0"/>
     <w:rsid w:val="00E507FC"/>
     <w:rsid w:val="00E5099A"/>
     <w:rsid w:val="00E51057"/>
     <w:rsid w:val="00E5125C"/>
     <w:rsid w:val="00E51D03"/>
     <w:rsid w:val="00E51F06"/>
     <w:rsid w:val="00E52167"/>
     <w:rsid w:val="00E52312"/>
     <w:rsid w:val="00E523CF"/>
     <w:rsid w:val="00E53092"/>
     <w:rsid w:val="00E53E55"/>
     <w:rsid w:val="00E53EB5"/>
     <w:rsid w:val="00E54235"/>
     <w:rsid w:val="00E54275"/>
-    <w:rsid w:val="00E54410"/>
     <w:rsid w:val="00E54602"/>
     <w:rsid w:val="00E54801"/>
     <w:rsid w:val="00E548FF"/>
     <w:rsid w:val="00E54D0E"/>
     <w:rsid w:val="00E551CC"/>
     <w:rsid w:val="00E55A13"/>
     <w:rsid w:val="00E55AAB"/>
     <w:rsid w:val="00E55DBC"/>
     <w:rsid w:val="00E56042"/>
     <w:rsid w:val="00E56BE6"/>
     <w:rsid w:val="00E56F05"/>
     <w:rsid w:val="00E56F86"/>
     <w:rsid w:val="00E5713C"/>
     <w:rsid w:val="00E571FB"/>
     <w:rsid w:val="00E57289"/>
     <w:rsid w:val="00E5746E"/>
     <w:rsid w:val="00E57C91"/>
     <w:rsid w:val="00E57EEF"/>
     <w:rsid w:val="00E57F9A"/>
     <w:rsid w:val="00E60440"/>
     <w:rsid w:val="00E6055C"/>
     <w:rsid w:val="00E606F6"/>
     <w:rsid w:val="00E607AD"/>
     <w:rsid w:val="00E609CC"/>
     <w:rsid w:val="00E60F88"/>
@@ -27466,50 +27776,51 @@
     <w:rsid w:val="00F1378E"/>
     <w:rsid w:val="00F138AD"/>
     <w:rsid w:val="00F13A4A"/>
     <w:rsid w:val="00F13EEC"/>
     <w:rsid w:val="00F1498F"/>
     <w:rsid w:val="00F14E12"/>
     <w:rsid w:val="00F14EFA"/>
     <w:rsid w:val="00F15311"/>
     <w:rsid w:val="00F1611C"/>
     <w:rsid w:val="00F17EF5"/>
     <w:rsid w:val="00F17FBE"/>
     <w:rsid w:val="00F20251"/>
     <w:rsid w:val="00F207BB"/>
     <w:rsid w:val="00F20EAA"/>
     <w:rsid w:val="00F21752"/>
     <w:rsid w:val="00F21BD8"/>
     <w:rsid w:val="00F220FA"/>
     <w:rsid w:val="00F22853"/>
     <w:rsid w:val="00F229C4"/>
     <w:rsid w:val="00F22BEC"/>
     <w:rsid w:val="00F22CA1"/>
     <w:rsid w:val="00F2394A"/>
     <w:rsid w:val="00F23A6E"/>
     <w:rsid w:val="00F23A93"/>
     <w:rsid w:val="00F23CD1"/>
+    <w:rsid w:val="00F246AD"/>
     <w:rsid w:val="00F24CBA"/>
     <w:rsid w:val="00F251D2"/>
     <w:rsid w:val="00F25599"/>
     <w:rsid w:val="00F25D65"/>
     <w:rsid w:val="00F261AF"/>
     <w:rsid w:val="00F26222"/>
     <w:rsid w:val="00F2631B"/>
     <w:rsid w:val="00F2639E"/>
     <w:rsid w:val="00F267D7"/>
     <w:rsid w:val="00F26B2D"/>
     <w:rsid w:val="00F26DFB"/>
     <w:rsid w:val="00F2712F"/>
     <w:rsid w:val="00F27392"/>
     <w:rsid w:val="00F27499"/>
     <w:rsid w:val="00F27A82"/>
     <w:rsid w:val="00F27A97"/>
     <w:rsid w:val="00F27C81"/>
     <w:rsid w:val="00F27D29"/>
     <w:rsid w:val="00F30778"/>
     <w:rsid w:val="00F3086D"/>
     <w:rsid w:val="00F309D8"/>
     <w:rsid w:val="00F30FFA"/>
     <w:rsid w:val="00F31269"/>
     <w:rsid w:val="00F31504"/>
     <w:rsid w:val="00F32129"/>
@@ -27589,50 +27900,51 @@
     <w:rsid w:val="00F56B7A"/>
     <w:rsid w:val="00F56D93"/>
     <w:rsid w:val="00F56EF7"/>
     <w:rsid w:val="00F570CE"/>
     <w:rsid w:val="00F57295"/>
     <w:rsid w:val="00F57A06"/>
     <w:rsid w:val="00F57A4C"/>
     <w:rsid w:val="00F602B6"/>
     <w:rsid w:val="00F6053D"/>
     <w:rsid w:val="00F60721"/>
     <w:rsid w:val="00F608C9"/>
     <w:rsid w:val="00F60B5D"/>
     <w:rsid w:val="00F60BB0"/>
     <w:rsid w:val="00F60F79"/>
     <w:rsid w:val="00F6187E"/>
     <w:rsid w:val="00F61FD9"/>
     <w:rsid w:val="00F62205"/>
     <w:rsid w:val="00F62A8B"/>
     <w:rsid w:val="00F63203"/>
     <w:rsid w:val="00F63381"/>
     <w:rsid w:val="00F6347E"/>
     <w:rsid w:val="00F64C20"/>
     <w:rsid w:val="00F64FC3"/>
     <w:rsid w:val="00F65026"/>
     <w:rsid w:val="00F6559C"/>
+    <w:rsid w:val="00F658E0"/>
     <w:rsid w:val="00F65966"/>
     <w:rsid w:val="00F65C54"/>
     <w:rsid w:val="00F65ED5"/>
     <w:rsid w:val="00F6612A"/>
     <w:rsid w:val="00F662B4"/>
     <w:rsid w:val="00F66636"/>
     <w:rsid w:val="00F66E2D"/>
     <w:rsid w:val="00F670C2"/>
     <w:rsid w:val="00F67CC7"/>
     <w:rsid w:val="00F67EFD"/>
     <w:rsid w:val="00F7051D"/>
     <w:rsid w:val="00F7172F"/>
     <w:rsid w:val="00F71BC3"/>
     <w:rsid w:val="00F72C78"/>
     <w:rsid w:val="00F73197"/>
     <w:rsid w:val="00F7373A"/>
     <w:rsid w:val="00F7425A"/>
     <w:rsid w:val="00F74367"/>
     <w:rsid w:val="00F74870"/>
     <w:rsid w:val="00F74AFE"/>
     <w:rsid w:val="00F74C43"/>
     <w:rsid w:val="00F75507"/>
     <w:rsid w:val="00F75989"/>
     <w:rsid w:val="00F7641E"/>
     <w:rsid w:val="00F76D22"/>
@@ -27789,83 +28101,85 @@
     <w:rsid w:val="00FD7B5F"/>
     <w:rsid w:val="00FD7DA3"/>
     <w:rsid w:val="00FE024B"/>
     <w:rsid w:val="00FE09AB"/>
     <w:rsid w:val="00FE0B73"/>
     <w:rsid w:val="00FE0D55"/>
     <w:rsid w:val="00FE13A2"/>
     <w:rsid w:val="00FE15A5"/>
     <w:rsid w:val="00FE15B7"/>
     <w:rsid w:val="00FE18C4"/>
     <w:rsid w:val="00FE1B82"/>
     <w:rsid w:val="00FE1EB2"/>
     <w:rsid w:val="00FE2191"/>
     <w:rsid w:val="00FE2251"/>
     <w:rsid w:val="00FE2575"/>
     <w:rsid w:val="00FE2685"/>
     <w:rsid w:val="00FE298E"/>
     <w:rsid w:val="00FE2C46"/>
     <w:rsid w:val="00FE302E"/>
     <w:rsid w:val="00FE39DD"/>
     <w:rsid w:val="00FE3CAD"/>
     <w:rsid w:val="00FE3D2A"/>
     <w:rsid w:val="00FE3FFD"/>
     <w:rsid w:val="00FE406B"/>
     <w:rsid w:val="00FE4392"/>
+    <w:rsid w:val="00FE4D2B"/>
     <w:rsid w:val="00FE5312"/>
     <w:rsid w:val="00FE5645"/>
     <w:rsid w:val="00FE5730"/>
     <w:rsid w:val="00FE65A7"/>
     <w:rsid w:val="00FE6C3C"/>
     <w:rsid w:val="00FF0A24"/>
     <w:rsid w:val="00FF0B2F"/>
     <w:rsid w:val="00FF0F09"/>
     <w:rsid w:val="00FF0F69"/>
     <w:rsid w:val="00FF12E5"/>
     <w:rsid w:val="00FF170B"/>
     <w:rsid w:val="00FF1FE4"/>
     <w:rsid w:val="00FF2206"/>
     <w:rsid w:val="00FF2292"/>
     <w:rsid w:val="00FF23F1"/>
     <w:rsid w:val="00FF2694"/>
     <w:rsid w:val="00FF3072"/>
     <w:rsid w:val="00FF341B"/>
     <w:rsid w:val="00FF3C75"/>
     <w:rsid w:val="00FF3C9D"/>
     <w:rsid w:val="00FF4366"/>
     <w:rsid w:val="00FF47C9"/>
     <w:rsid w:val="00FF485A"/>
     <w:rsid w:val="00FF48B6"/>
     <w:rsid w:val="00FF4ACE"/>
     <w:rsid w:val="00FF4E73"/>
     <w:rsid w:val="00FF4FAF"/>
     <w:rsid w:val="00FF5775"/>
     <w:rsid w:val="00FF667F"/>
     <w:rsid w:val="00FF6C2F"/>
     <w:rsid w:val="00FF756C"/>
     <w:rsid w:val="00FF76FE"/>
     <w:rsid w:val="00FF7BBA"/>
+    <w:rsid w:val="00FF7E40"/>
     <w:rsid w:val="00FF7F54"/>
     <w:rsid w:val="00FF7FBF"/>
     <w:rsid w:val="010885C3"/>
     <w:rsid w:val="019FA6FE"/>
     <w:rsid w:val="01CB89EA"/>
     <w:rsid w:val="01CD8CD1"/>
     <w:rsid w:val="01CEA699"/>
     <w:rsid w:val="01E9F111"/>
     <w:rsid w:val="03551CE2"/>
     <w:rsid w:val="035B2436"/>
     <w:rsid w:val="036DD822"/>
     <w:rsid w:val="03BC793B"/>
     <w:rsid w:val="0437704C"/>
     <w:rsid w:val="0485E228"/>
     <w:rsid w:val="049D1B31"/>
     <w:rsid w:val="0509E76F"/>
     <w:rsid w:val="054706EA"/>
     <w:rsid w:val="05AE4FF4"/>
     <w:rsid w:val="05DB7DAE"/>
     <w:rsid w:val="06789607"/>
     <w:rsid w:val="0689D6A7"/>
     <w:rsid w:val="06B94735"/>
     <w:rsid w:val="0740F279"/>
     <w:rsid w:val="074CA3AC"/>
     <w:rsid w:val="07641289"/>
@@ -28018,85 +28332,87 @@
     <w:rsid w:val="31EE043A"/>
     <w:rsid w:val="32B4A2FF"/>
     <w:rsid w:val="32C26E34"/>
     <w:rsid w:val="32E92805"/>
     <w:rsid w:val="330C91CE"/>
     <w:rsid w:val="331CAEC4"/>
     <w:rsid w:val="3329E10D"/>
     <w:rsid w:val="3338F81A"/>
     <w:rsid w:val="33910EFE"/>
     <w:rsid w:val="33BB9C91"/>
     <w:rsid w:val="33E2ABA4"/>
     <w:rsid w:val="33ED6D7C"/>
     <w:rsid w:val="342BD182"/>
     <w:rsid w:val="343D783B"/>
     <w:rsid w:val="3481C652"/>
     <w:rsid w:val="3481DB8B"/>
     <w:rsid w:val="348503EB"/>
     <w:rsid w:val="354EFDAC"/>
     <w:rsid w:val="356329EE"/>
     <w:rsid w:val="35A009EC"/>
     <w:rsid w:val="35B80FFE"/>
     <w:rsid w:val="36D3BC6C"/>
     <w:rsid w:val="3746FD72"/>
     <w:rsid w:val="37B39D51"/>
     <w:rsid w:val="37B7AB2F"/>
+    <w:rsid w:val="37D21667"/>
     <w:rsid w:val="37D9AB18"/>
     <w:rsid w:val="37E3E6A4"/>
     <w:rsid w:val="380429CB"/>
     <w:rsid w:val="38092712"/>
     <w:rsid w:val="383AF6BC"/>
     <w:rsid w:val="388A199C"/>
     <w:rsid w:val="3894F219"/>
     <w:rsid w:val="38A1C645"/>
     <w:rsid w:val="38E2768A"/>
     <w:rsid w:val="38EC5CF0"/>
     <w:rsid w:val="39FE3EBC"/>
     <w:rsid w:val="3A2AD87D"/>
     <w:rsid w:val="3A358370"/>
     <w:rsid w:val="3A4D3B1F"/>
     <w:rsid w:val="3ADE6DD2"/>
     <w:rsid w:val="3AF69438"/>
     <w:rsid w:val="3B0209F9"/>
     <w:rsid w:val="3B99B6AD"/>
     <w:rsid w:val="3B9FD876"/>
     <w:rsid w:val="3BF261C1"/>
     <w:rsid w:val="3C4BAF29"/>
     <w:rsid w:val="3C9336CA"/>
     <w:rsid w:val="3CC77A80"/>
     <w:rsid w:val="3CF9746A"/>
     <w:rsid w:val="3D5B8B69"/>
     <w:rsid w:val="3DDCB5F8"/>
     <w:rsid w:val="3E657CDD"/>
     <w:rsid w:val="3E70D751"/>
     <w:rsid w:val="3EBF43C7"/>
     <w:rsid w:val="3F25643A"/>
     <w:rsid w:val="3FADDAA1"/>
     <w:rsid w:val="3FB688F3"/>
     <w:rsid w:val="3FBF20C2"/>
     <w:rsid w:val="3FC1C036"/>
     <w:rsid w:val="3FF5BFDD"/>
+    <w:rsid w:val="4101AF1A"/>
     <w:rsid w:val="410F418A"/>
     <w:rsid w:val="41E4A38E"/>
     <w:rsid w:val="41E66EF7"/>
     <w:rsid w:val="421609B3"/>
     <w:rsid w:val="42CC7BC5"/>
     <w:rsid w:val="42FA3B1F"/>
     <w:rsid w:val="433C90B5"/>
     <w:rsid w:val="43504692"/>
     <w:rsid w:val="44DB780A"/>
     <w:rsid w:val="451D8467"/>
     <w:rsid w:val="452DB02E"/>
     <w:rsid w:val="4569191D"/>
     <w:rsid w:val="45F1749E"/>
     <w:rsid w:val="46EC0885"/>
     <w:rsid w:val="470E9718"/>
     <w:rsid w:val="47C4C87B"/>
     <w:rsid w:val="47D2210E"/>
     <w:rsid w:val="47F40877"/>
     <w:rsid w:val="481C2B5F"/>
     <w:rsid w:val="482406E7"/>
     <w:rsid w:val="48293F8C"/>
     <w:rsid w:val="483CA196"/>
     <w:rsid w:val="49096F91"/>
     <w:rsid w:val="4930D506"/>
     <w:rsid w:val="4951C592"/>
@@ -28110,111 +28426,115 @@
     <w:rsid w:val="4C2A9F3F"/>
     <w:rsid w:val="4C555337"/>
     <w:rsid w:val="4CD9714A"/>
     <w:rsid w:val="4DCF5614"/>
     <w:rsid w:val="4DEBA75F"/>
     <w:rsid w:val="4E079D94"/>
     <w:rsid w:val="4E395CC5"/>
     <w:rsid w:val="4ED97C9A"/>
     <w:rsid w:val="4EF801C0"/>
     <w:rsid w:val="4F09E275"/>
     <w:rsid w:val="4F81A441"/>
     <w:rsid w:val="4FA8B06B"/>
     <w:rsid w:val="4FDDDC33"/>
     <w:rsid w:val="50154D23"/>
     <w:rsid w:val="501ACC07"/>
     <w:rsid w:val="505B6E0A"/>
     <w:rsid w:val="505B7E99"/>
     <w:rsid w:val="5073386C"/>
     <w:rsid w:val="50BEEE4F"/>
     <w:rsid w:val="50DF1D72"/>
     <w:rsid w:val="5110D5A6"/>
     <w:rsid w:val="514378B5"/>
     <w:rsid w:val="5187E4DA"/>
     <w:rsid w:val="51BC80A4"/>
     <w:rsid w:val="51F5625D"/>
+    <w:rsid w:val="51F99CAC"/>
     <w:rsid w:val="525D1729"/>
     <w:rsid w:val="5268E906"/>
     <w:rsid w:val="53D00C69"/>
     <w:rsid w:val="54579326"/>
     <w:rsid w:val="5473CD39"/>
     <w:rsid w:val="556377FB"/>
     <w:rsid w:val="5568833A"/>
+    <w:rsid w:val="55F4B983"/>
     <w:rsid w:val="56331C6C"/>
     <w:rsid w:val="567896BC"/>
     <w:rsid w:val="577BB6F1"/>
     <w:rsid w:val="57ADD150"/>
     <w:rsid w:val="57F01BE9"/>
     <w:rsid w:val="57FB0354"/>
     <w:rsid w:val="58314F50"/>
     <w:rsid w:val="585C6DF1"/>
     <w:rsid w:val="58843273"/>
     <w:rsid w:val="5896E57C"/>
     <w:rsid w:val="589ECD48"/>
     <w:rsid w:val="58EEE0FF"/>
     <w:rsid w:val="595C23A9"/>
     <w:rsid w:val="5988972B"/>
     <w:rsid w:val="59975D5C"/>
     <w:rsid w:val="59A43698"/>
     <w:rsid w:val="59C19D99"/>
     <w:rsid w:val="59F1F6E2"/>
     <w:rsid w:val="59F2BEAA"/>
     <w:rsid w:val="5A322E9A"/>
     <w:rsid w:val="5A63ABBB"/>
     <w:rsid w:val="5A90A5A1"/>
     <w:rsid w:val="5ADDFEFB"/>
     <w:rsid w:val="5B0CEAAB"/>
     <w:rsid w:val="5B6352A7"/>
     <w:rsid w:val="5BA94C62"/>
+    <w:rsid w:val="5BCB2934"/>
     <w:rsid w:val="5C82BDF2"/>
     <w:rsid w:val="5CB5A9E3"/>
     <w:rsid w:val="5CDD37BD"/>
     <w:rsid w:val="5D14C480"/>
     <w:rsid w:val="5D2D794F"/>
     <w:rsid w:val="5D390228"/>
     <w:rsid w:val="5D784754"/>
     <w:rsid w:val="5DC80A56"/>
     <w:rsid w:val="5DF23226"/>
     <w:rsid w:val="5E088BEF"/>
     <w:rsid w:val="5E3DD23D"/>
     <w:rsid w:val="5E54A18C"/>
     <w:rsid w:val="5E647E3E"/>
     <w:rsid w:val="5F2B1441"/>
     <w:rsid w:val="60841615"/>
     <w:rsid w:val="6090249D"/>
     <w:rsid w:val="61090B2D"/>
     <w:rsid w:val="610AB160"/>
     <w:rsid w:val="613DC743"/>
     <w:rsid w:val="61674B42"/>
     <w:rsid w:val="61802BDC"/>
     <w:rsid w:val="618F2E34"/>
     <w:rsid w:val="61A751AA"/>
     <w:rsid w:val="635D1BE8"/>
     <w:rsid w:val="63793ADC"/>
     <w:rsid w:val="638FCA67"/>
     <w:rsid w:val="63C6D75D"/>
     <w:rsid w:val="645A7CA4"/>
+    <w:rsid w:val="647D2C3B"/>
     <w:rsid w:val="648D456B"/>
     <w:rsid w:val="64D2AD47"/>
     <w:rsid w:val="655A5448"/>
     <w:rsid w:val="65B31951"/>
     <w:rsid w:val="65F64D05"/>
     <w:rsid w:val="661368FA"/>
     <w:rsid w:val="668AFE8F"/>
     <w:rsid w:val="66E53B7D"/>
     <w:rsid w:val="670C7F9B"/>
     <w:rsid w:val="671A1D1F"/>
     <w:rsid w:val="671CAC54"/>
     <w:rsid w:val="675776C0"/>
     <w:rsid w:val="677CCF43"/>
     <w:rsid w:val="682EB24E"/>
     <w:rsid w:val="6841D4E1"/>
     <w:rsid w:val="6859311B"/>
     <w:rsid w:val="6866FE79"/>
     <w:rsid w:val="68A131B5"/>
     <w:rsid w:val="68C2DA8B"/>
     <w:rsid w:val="690F72A4"/>
     <w:rsid w:val="695AE07A"/>
     <w:rsid w:val="697B0267"/>
     <w:rsid w:val="69F389EE"/>
     <w:rsid w:val="6A158E7B"/>
     <w:rsid w:val="6A2AA9E6"/>
@@ -28239,50 +28559,51 @@
     <w:rsid w:val="6EC15611"/>
     <w:rsid w:val="6EF0E23F"/>
     <w:rsid w:val="6F284485"/>
     <w:rsid w:val="6F337DC9"/>
     <w:rsid w:val="6F617601"/>
     <w:rsid w:val="701D9B55"/>
     <w:rsid w:val="70398423"/>
     <w:rsid w:val="704DA716"/>
     <w:rsid w:val="7060DD5F"/>
     <w:rsid w:val="707CDF24"/>
     <w:rsid w:val="70C577DD"/>
     <w:rsid w:val="7144E635"/>
     <w:rsid w:val="7169CE7A"/>
     <w:rsid w:val="717BB15F"/>
     <w:rsid w:val="7182B05F"/>
     <w:rsid w:val="7262548E"/>
     <w:rsid w:val="73000191"/>
     <w:rsid w:val="73580557"/>
     <w:rsid w:val="73938ACA"/>
     <w:rsid w:val="740F3C8E"/>
     <w:rsid w:val="742D32A1"/>
     <w:rsid w:val="7466226B"/>
     <w:rsid w:val="748BE7A0"/>
     <w:rsid w:val="7495034C"/>
     <w:rsid w:val="74B80E6F"/>
+    <w:rsid w:val="74C038E2"/>
     <w:rsid w:val="74E45228"/>
     <w:rsid w:val="751EBE88"/>
     <w:rsid w:val="754E27E2"/>
     <w:rsid w:val="7581A57D"/>
     <w:rsid w:val="75CF1133"/>
     <w:rsid w:val="75D2AC8C"/>
     <w:rsid w:val="7678258D"/>
     <w:rsid w:val="76DCC80E"/>
     <w:rsid w:val="77519A79"/>
     <w:rsid w:val="7765D499"/>
     <w:rsid w:val="77B127A8"/>
     <w:rsid w:val="77B47E03"/>
     <w:rsid w:val="77EFA906"/>
     <w:rsid w:val="781B82A9"/>
     <w:rsid w:val="781E0393"/>
     <w:rsid w:val="785E1FF0"/>
     <w:rsid w:val="789815B9"/>
     <w:rsid w:val="78D3B94A"/>
     <w:rsid w:val="78E7DA5F"/>
     <w:rsid w:val="78E9BBF5"/>
     <w:rsid w:val="78F9E125"/>
     <w:rsid w:val="79269133"/>
     <w:rsid w:val="798AF338"/>
     <w:rsid w:val="7A19C844"/>
     <w:rsid w:val="7A33C547"/>
@@ -33286,51 +33607,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2136943964">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Richard.Levesque@mass.gov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-35016&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/best-value-evaluation-of-sdp-plan-forms-a-guide-for-strategic-sourcing-teams/download" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/emergency-response-supplies-services-and-equipment-contact-information" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/appliance-energy-and-water-efficiency-standards" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-24779&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/how-to-make-a-statewide-contact-purchase-in-commbuys/download" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naspovaluepoint.org/portfolio/facilities-mro-and-industrial-supplies-2024-2030/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/supplier-diversity-program-sdp?_gl=1*1dd4k06*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTY5MTE2ODkkbzM2OSRnMSR0MTc1NjkxMzk5MCRqNTckbDAkaDA." TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macomptroller.org/policies/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Miranda.Beaudet@mass.gov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/facility-maintenance-repair-and-operations-contract-user-guides?_gl=1*yv7nby*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NjEyNDgxMTIkbzQ5NiRnMSR0MTc2MTI0ODYzNSRqNjAkbDAkaDA." TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/handbook/environmentally-preferable-products-and-services-guide" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-SRC02-34943&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-24779&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/osd" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Miranda.Beaudet@mass.gov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/non-profit-purchasing-programs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/how-to-request-quotes-from-vendors-on-statewide-contracts/download" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-35016&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/best-value-evaluation-of-responses-to-small-procurements-a-guide-for-strategic-sourcing-teams/download" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.procurated.com/ma-statewide/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Richard.Levesque@mass.gov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/appliance-efficiency-standards-compliance-for-sellers-and-installers" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-35016&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:erin.charbonneau@grainger.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Miranda.Beaudet@mass.gov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-SRC02-34898&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Miranda.Beaudet@mass.gov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Miranda.Beaudet@mass.gov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OSDhelpdesk@mass.gov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/supplier-diversity-office-sdo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/801-cmr-21-procurement-of-commodities-or-services-including-human-and-social-services/download?_ga=2.5187184.276064254.1754065769-411155804.1736349941&amp;_gl=1*sw9tsp*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTQwNzY0MjMkbzMyMyRnMSR0MTc1NDA3NjQ1NSRqMjgkbDAkaDA." TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/environmentally-preferable-products-index" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Comptroller.Info@mass.gov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/statewide-contract-index" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Richard.Levesque@mass.gov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/environmentally-preferable-products-index" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Miranda.Beaudet@mass.gov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Paul.Medeiros@mscdirct.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Richard.Levesque@mass.gov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Miranda.Beaudet@mass.gov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-35016&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Miranda.Beaudet@mass.gov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/executive-orders/no-515-establishing-an-environmental-purchasing-policy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/how-to-purchase-from-a-commbuys-g2b-punchout/download" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-35016&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Richard.Levesque@mass.gov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/facilities-general-contract-user-guides?_gl=1*12qr1m9*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NjEyNDgxMTIkbzQ5NiRnMSR0MTc2MTI0ODg0OCRqNjAkbDAkaDA." TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/environmentally-preferable-products-epp-procurement-program" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:magovsales@fastenal.com" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Richard.Levesque@mass.gov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/small-business-purchasing-program-sbpp?_gl=1*flb0s8*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTY5MTE2ODkkbzM2OSRnMSR0MTc1NjkxMzg1NCRqMjgkbDAkaDA." TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.commbuys.com/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Richard.Levesque@mass.gov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Miranda.Beaudet@mass.gov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-SRC02-34876&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Richard.Levesque@mass.gov" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Richard.Levesque@mass.gov" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Richard.Levesque@mass.gov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-35016&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/best-value-evaluation-of-sdp-plan-forms-a-guide-for-strategic-sourcing-teams/download" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/emergency-response-supplies-services-and-equipment-contact-information" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/appliance-energy-and-water-efficiency-standards" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/how-to-make-a-statewide-contact-purchase-in-commbuys/download" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naspovaluepoint.org/portfolio/facilities-mro-and-industrial-supplies-2024-2030/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Miranda.Beaudet@mass.gov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/facility-maintenance-repair-and-operations-contract-user-guides?_gl=1*yv7nby*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NjEyNDgxMTIkbzQ5NiRnMSR0MTc2MTI0ODYzNSRqNjAkbDAkaDA." TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-SRC02-34943&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Lisa.castanon@lawsonproducts.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-24779&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/osd" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Miranda.Beaudet@mass.gov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/non-profit-purchasing-programs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/how-to-request-quotes-from-vendors-on-statewide-contracts/download" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-35016&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/best-value-evaluation-of-responses-to-small-procurements-a-guide-for-strategic-sourcing-teams/download" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.procurated.com/ma-statewide/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Richard.Levesque@mass.gov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/appliance-efficiency-standards-compliance-for-sellers-and-installers" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-35016&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:erin.charbonneau@grainger.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Miranda.Beaudet@mass.gov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-SRC02-34898&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Miranda.Beaudet@mass.gov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Miranda.Beaudet@mass.gov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OSDhelpdesk@mass.gov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/supplier-diversity-office-sdo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/801-cmr-21-procurement-of-commodities-or-services-including-human-and-social-services/download?_ga=2.5187184.276064254.1754065769-411155804.1736349941&amp;_gl=1*sw9tsp*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTQwNzY0MjMkbzMyMyRnMSR0MTc1NDA3NjQ1NSRqMjgkbDAkaDA." TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/environmentally-preferable-products-index" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Comptroller.Info@mass.gov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/statewide-contract-index" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Richard.Levesque@mass.gov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/environmentally-preferable-products-index" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Miranda.Beaudet@mass.gov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Paul.Medeiros@mscdirct.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Richard.Levesque@mass.gov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Miranda.Beaudet@mass.gov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-35016&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Miranda.Beaudet@mass.gov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/executive-orders/no-515-establishing-an-environmental-purchasing-policy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/how-to-purchase-from-a-commbuys-g2b-punchout/download" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-35016&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Richard.Levesque@mass.gov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/facilities-general-contract-user-guides?_gl=1*12qr1m9*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NjEyNDgxMTIkbzQ5NiRnMSR0MTc2MTI0ODg0OCRqNjAkbDAkaDA." TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/environmentally-preferable-products-epp-procurement-program" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:magovsales@fastenal.com" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-SRC01-38754&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Richard.Levesque@mass.gov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/small-business-purchasing-program-sbpp?_gl=1*flb0s8*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTY5MTE2ODkkbzM2OSRnMSR0MTc1NjkxMzg1NCRqMjgkbDAkaDA." TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.commbuys.com/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Richard.Levesque@mass.gov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Miranda.Beaudet@mass.gov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-SRC02-34876&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Richard.Levesque@mass.gov" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Richard.Levesque@mass.gov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-24779&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/supplier-diversity-program-sdp?_gl=1*1dd4k06*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTY5MTE2ODkkbzM2OSRnMSR0MTc1NjkxMzk5MCRqNTckbDAkaDA." TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macomptroller.org/policies/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/handbook/environmentally-preferable-products-and-services-guide" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/osd" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/osd" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/osd" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -33611,54 +33932,50 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BBCFE9BE6DEBCF4FAEF3D74F5E0F169D" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4acca893a766136a5bafeab47b9027e1">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="07049b86-902b-4773-b7aa-1fd847dfddb9" xmlns:ns3="09ce38db-efdb-4708-8c34-9908d67fb011" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2e0e5592891313212390eddb4a3d5f9a" ns2:_="" ns3:_="">
     <xsd:import namespace="07049b86-902b-4773-b7aa-1fd847dfddb9"/>
     <xsd:import namespace="09ce38db-efdb-4708-8c34-9908d67fb011"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -33849,122 +34166,126 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="09ce38db-efdb-4708-8c34-9908d67fb011" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="07049b86-902b-4773-b7aa-1fd847dfddb9">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8846EEAD-A3D0-49CC-955A-DDD589AF62BF}"/>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51C4BD58-2203-4230-8F1F-9DCF4FB5BA44}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E5E76A4-4B53-4E46-8362-0320020EC781}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20DD85D6-0887-4118-8B8C-1267772729E8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="09ce38db-efdb-4708-8c34-9908d67fb011"/>
     <ds:schemaRef ds:uri="6b33c406-dd06-4363-a0cc-3f7e8f9bebb6"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>20</Pages>
-  <Words>6119</Words>
-  <Characters>34883</Characters>
+  <Words>6174</Words>
+  <Characters>35195</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>2</DocSecurity>
-  <Lines>290</Lines>
-  <Paragraphs>81</Paragraphs>
+  <Lines>293</Lines>
+  <Paragraphs>82</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>40921</CharactersWithSpaces>
+  <CharactersWithSpaces>41287</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Products and Services Contract User Guide Template</dc:title>
   <dc:subject/>
   <dc:creator>Danielle Frizzi</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BBCFE9BE6DEBCF4FAEF3D74F5E0F169D</vt:lpwstr>
   </property>