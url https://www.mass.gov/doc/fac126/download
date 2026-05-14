--- v0 (2025-10-29)
+++ v1 (2026-05-14)
@@ -106,78 +106,78 @@
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E236867" w14:textId="77777777" w:rsidR="00B96467" w:rsidRDefault="00B96467" w:rsidP="00B22304">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1717ED78" w14:textId="32322685" w:rsidR="00680B92" w:rsidRPr="00CA6AF1" w:rsidRDefault="00680B92" w:rsidP="00680B92">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc206762628"/>
-      <w:bookmarkStart w:id="2" w:name="_Toc212463180"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc226558681"/>
       <w:r w:rsidRPr="00CA6AF1">
         <w:t>Contract User Guid</w:t>
       </w:r>
       <w:r>
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="009C1734" w:rsidRPr="009C1734">
         <w:t>FAC126: Records Management, Digitization, and Archiving Services</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="65E4D6F9" w14:textId="77777777" w:rsidR="00680B92" w:rsidRPr="00680B92" w:rsidRDefault="00680B92" w:rsidP="00680B92">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B3AFAB3" w14:textId="6AA26EBE" w:rsidR="003121D1" w:rsidRDefault="00803BD8" w:rsidP="003E0898">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc212463181"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc226558682"/>
       <w:r w:rsidRPr="003E0898">
         <w:t xml:space="preserve">Contract </w:t>
       </w:r>
       <w:r w:rsidR="003E0898">
         <w:t>Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="390D03BC" w14:textId="14BDB73B" w:rsidR="00C9452E" w:rsidRDefault="00C9452E" w:rsidP="00666B28">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="GridTable5Dark-Accent1"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="14" w:type="dxa"/>
         <w:tblLook w:val="02A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="0"/>
         <w:tblCaption w:val="Contract Overview"/>
         <w:tblDescription w:val="This table provides key details, including contact information for the Category Manager, relevant contract terms, quoting requirements, and a link to the complete vendor list."/>
       </w:tblPr>
       <w:tblGrid>
@@ -415,186 +415,195 @@
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Maximum End Date</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="0022523A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>June 30, 2031</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="7146EE8A" w14:textId="77777777" w:rsidTr="0093033F">
+      <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="7146EE8A" w14:textId="77777777" w:rsidTr="00D37F1A">
         <w:trPr>
-          <w:trHeight w:val="1299"/>
+          <w:trHeight w:val="1128"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E3192"/>
           </w:tcPr>
-          <w:p w14:paraId="44776E05" w14:textId="4F72CB31" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="006626DD" w:rsidP="00953689">
+          <w:p w14:paraId="44776E05" w14:textId="1AEE9C18" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="006626DD" w:rsidP="00953689">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006626DD">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Massachusetts Management Accounting and Reporting System (MMARS)</w:t>
+              <w:t>Massachusetts Management Accounting and Reporting System (M</w:t>
+            </w:r>
+            <w:r w:rsidR="00881689">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>OSAIC</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006626DD">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="0064148A" w:rsidRPr="00136526">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DF0B69">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Master Agreement (MA) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5087" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C8D9EB"/>
           </w:tcPr>
-          <w:p w14:paraId="5A290FBE" w14:textId="2FB31572" w:rsidR="0064148A" w:rsidRPr="0022523A" w:rsidRDefault="0022523A" w:rsidP="00953689">
+          <w:p w14:paraId="5EA9FD51" w14:textId="3F7C27F8" w:rsidR="00287F65" w:rsidRPr="00D37F1A" w:rsidRDefault="0022523A" w:rsidP="00953689">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0022523A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>FAC126</w:t>
             </w:r>
             <w:r w:rsidR="00BD2067">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5EA9FD51" w14:textId="77777777" w:rsidR="00287F65" w:rsidRDefault="00287F65" w:rsidP="00953689">
+          <w:p w14:paraId="34C47EF3" w14:textId="2C8A472D" w:rsidR="002B4F4A" w:rsidRPr="00136526" w:rsidRDefault="002B4F4A" w:rsidP="00953689">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidRPr="001D6578">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="001D6578">
+              <w:t>N</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>N</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>ote</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D6578">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>ote</w:t>
-[...7 lines deleted...]
-              </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CA06AC">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>*The asterisk is required when referencing the contract in the MMARS</w:t>
+              <w:t>*The asterisk is required when referencing the contract in the M</w:t>
+            </w:r>
+            <w:r w:rsidR="00881689">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>OSAIC</w:t>
             </w:r>
             <w:r w:rsidR="008D670A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> system</w:t>
             </w:r>
             <w:r w:rsidRPr="00CA06AC">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="3CFEDB13" w14:textId="77777777" w:rsidTr="00BD2067">
         <w:trPr>
           <w:trHeight w:val="1035"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -612,65 +621,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136526">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Quote Requirements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5087" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="598ACD9D" w14:textId="0BD62085" w:rsidR="0064148A" w:rsidRPr="0022523A" w:rsidRDefault="0064148A" w:rsidP="0022523A">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0022523A">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quotes are required for </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">. Refer to the </w:t>
+              <w:t xml:space="preserve">Quotes are required for purchasing. Refer to the </w:t>
             </w:r>
             <w:hyperlink w:anchor="_Quote_Response_and" w:history="1">
               <w:r w:rsidRPr="0022523A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Quote Response and Requirements</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0022523A">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> section for guidelines.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="0C1AC47B" w14:textId="77777777" w:rsidTr="00BD2067">
         <w:trPr>
           <w:trHeight w:val="684"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
@@ -717,107 +712,169 @@
             </w:r>
             <w:r w:rsidRPr="00136526">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink w:anchor="_Appendix_A:_Vendor" w:history="1">
               <w:r w:rsidRPr="00136526">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Vendor List and Information</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00136526">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> for eligible vendors on this contract.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="010EFBA1" w14:textId="77777777" w:rsidTr="0022523A">
+      <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="010EFBA1" w14:textId="77777777" w:rsidTr="00D37F1A">
         <w:trPr>
-          <w:trHeight w:val="452"/>
+          <w:trHeight w:val="759"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E3192"/>
           </w:tcPr>
           <w:p w14:paraId="79F057E1" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="00953689">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136526">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Updates</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5087" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14685198" w14:textId="38C03A19" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0022523A" w:rsidP="00953689">
+          <w:p w14:paraId="14685198" w14:textId="600B391E" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="00741247" w:rsidP="00953689">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00080F87">
-              <w:rPr>
+            <w:r w:rsidRPr="00A545AE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">03/11/2025: </w:t>
-[...11 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>March</w:t>
+            </w:r>
+            <w:r w:rsidR="00C37719" w:rsidRPr="00A545AE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009F076C" w:rsidRPr="00A545AE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidR="00C37719" w:rsidRPr="00A545AE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="0022523A" w:rsidRPr="00A545AE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00A0038A" w:rsidRPr="00A545AE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="0022523A" w:rsidRPr="00A545AE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="0022523A" w:rsidRPr="00080F87">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003230D5">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vendor RediShred has been </w:t>
+            </w:r>
+            <w:r w:rsidR="00722214">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>acquired by Vital Record Compan</w:t>
+            </w:r>
+            <w:r w:rsidR="009F076C">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ies LLC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="26B7CF36" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="0022523A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9165"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B4FC052" w14:textId="77777777" w:rsidR="007507F5" w:rsidRDefault="007507F5" w:rsidP="0022523A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9165"/>
         </w:tabs>
@@ -868,60 +925,52 @@
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="005569DF">
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="006E4CCA">
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Contract User Guides are updated regularly. Print copies should be compared against the current version posted on </w:t>
       </w:r>
       <w:r w:rsidRPr="006E4CCA">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>mass.gov/</w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>mass.gov/osd</w:t>
+      </w:r>
       <w:r w:rsidRPr="006E4CCA">
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AF7BD81" w14:textId="41668867" w:rsidR="00AC1E9E" w:rsidRPr="009E685D" w:rsidRDefault="00AC1E9E" w:rsidP="00AC1E9E">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E685D">
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Template Version: 9.0</w:t>
       </w:r>
       <w:r w:rsidRPr="009E685D">
@@ -1065,61 +1114,52 @@
           <w:color w:val="2E368F"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00145223">
         <w:rPr>
           <w:color w:val="2E368F"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>617-</w:t>
       </w:r>
       <w:r w:rsidRPr="009E685D">
         <w:rPr>
           <w:color w:val="2E368F"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">720-3300 | </w:t>
       </w:r>
       <w:hyperlink r:id="rId14">
         <w:r w:rsidR="00FA6E91">
           <w:rPr>
             <w:color w:val="2E368F"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>mass.gov/</w:t>
+          <w:t>mass.gov/osd</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidR="007D0521">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BCBF46A" w14:textId="77777777" w:rsidR="00B03625" w:rsidRDefault="00B03625" w:rsidP="00426815">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9165"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:sectPr w:rsidR="00B03625" w:rsidSect="003E7DC2">
           <w:headerReference w:type="default" r:id="rId15"/>
           <w:footerReference w:type="default" r:id="rId16"/>
           <w:headerReference w:type="first" r:id="rId17"/>
           <w:footerReference w:type="first" r:id="rId18"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="125" w:right="1152" w:bottom="1440" w:left="1152" w:header="864" w:footer="360" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
@@ -1133,2326 +1173,2326 @@
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="1932468650"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="46FC1B32" w14:textId="42253982" w:rsidR="005A21C6" w:rsidRDefault="005A21C6">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
           </w:pPr>
           <w:r>
             <w:t>Table of Contents</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="08018DF7" w14:textId="25312B81" w:rsidR="00472880" w:rsidRDefault="00003C5E">
+        <w:p w14:paraId="571AB79E" w14:textId="55A53A83" w:rsidR="00256935" w:rsidRDefault="00003C5E">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:bCs w:val="0"/>
               <w:vanish w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:bCs w:val="0"/>
               <w:caps/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:bCs w:val="0"/>
               <w:caps/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:bCs w:val="0"/>
               <w:caps/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc212463180" w:history="1">
-            <w:r w:rsidR="00472880" w:rsidRPr="00B61591">
+          <w:hyperlink w:anchor="_Toc226558681" w:history="1">
+            <w:r w:rsidR="00256935" w:rsidRPr="00D572A3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Contract User Guide FAC126: Records Management, Digitization, and Archiving Services</w:t>
             </w:r>
-            <w:r w:rsidR="00472880">
+            <w:r w:rsidR="00256935">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00472880">
+            <w:r w:rsidR="00256935">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00472880">
+            <w:r w:rsidR="00256935">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc212463180 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00472880">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226558681 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00256935">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00472880">
+            <w:r w:rsidR="00256935">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00472880">
+            <w:r w:rsidR="00256935">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00472880">
+            <w:r w:rsidR="00256935">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3EAFEC63" w14:textId="4E714D51" w:rsidR="00472880" w:rsidRDefault="00472880">
+        <w:p w14:paraId="370317E5" w14:textId="4B2E0A4F" w:rsidR="00256935" w:rsidRDefault="00256935">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc212463181" w:history="1">
-            <w:r w:rsidRPr="00B61591">
+          <w:hyperlink w:anchor="_Toc226558682" w:history="1">
+            <w:r w:rsidRPr="00D572A3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Contract Overview</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc212463181 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226558682 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7E0C5985" w14:textId="59FFEF6F" w:rsidR="00472880" w:rsidRDefault="00472880">
+        <w:p w14:paraId="0CB86A76" w14:textId="1A6A8B28" w:rsidR="00256935" w:rsidRDefault="00256935">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc212463182" w:history="1">
-            <w:r w:rsidRPr="00B61591">
+          <w:hyperlink w:anchor="_Toc226558683" w:history="1">
+            <w:r w:rsidRPr="00D572A3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Contract Summary</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc212463182 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226558683 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3AD32F10" w14:textId="431E155D" w:rsidR="00472880" w:rsidRDefault="00472880">
+        <w:p w14:paraId="19D8E22C" w14:textId="5594E85A" w:rsidR="00256935" w:rsidRDefault="00256935">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc212463183" w:history="1">
-            <w:r w:rsidRPr="00B61591">
+          <w:hyperlink w:anchor="_Toc226558684" w:history="1">
+            <w:r w:rsidRPr="00D572A3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Benefits and Cost Savings</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc212463183 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226558684 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="52C15A71" w14:textId="7DF56EE7" w:rsidR="00472880" w:rsidRDefault="00472880">
+        <w:p w14:paraId="30697964" w14:textId="14F3A798" w:rsidR="00256935" w:rsidRDefault="00256935">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc212463184" w:history="1">
-            <w:r w:rsidRPr="00B61591">
+          <w:hyperlink w:anchor="_Toc226558685" w:history="1">
+            <w:r w:rsidRPr="00D572A3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Contract Categories</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc212463184 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226558685 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5EB794E3" w14:textId="33CFDCA2" w:rsidR="00472880" w:rsidRDefault="00472880">
+        <w:p w14:paraId="5962CF23" w14:textId="28589F81" w:rsidR="00256935" w:rsidRDefault="00256935">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc212463185" w:history="1">
-            <w:r w:rsidRPr="00B61591">
+          <w:hyperlink w:anchor="_Toc226558686" w:history="1">
+            <w:r w:rsidRPr="00D572A3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Contract Exclusions and Related Statewide Contracts</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc212463185 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226558686 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="43D7C1A0" w14:textId="42964D61" w:rsidR="00472880" w:rsidRDefault="00472880">
+        <w:p w14:paraId="3EB15B70" w14:textId="7548DEBA" w:rsidR="00256935" w:rsidRDefault="00256935">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc212463186" w:history="1">
-            <w:r w:rsidRPr="00B61591">
+          <w:hyperlink w:anchor="_Toc226558687" w:history="1">
+            <w:r w:rsidRPr="00D572A3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Who May Use the Contract</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc212463186 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226558687 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="472BE5F3" w14:textId="33BEBD66" w:rsidR="00472880" w:rsidRDefault="00472880">
+        <w:p w14:paraId="350DBCD7" w14:textId="0EDAC770" w:rsidR="00256935" w:rsidRDefault="00256935">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc212463187" w:history="1">
-            <w:r w:rsidRPr="00B61591">
+          <w:hyperlink w:anchor="_Toc226558688" w:history="1">
+            <w:r w:rsidRPr="00D572A3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Pricing Options</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc212463187 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226558688 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7A217869" w14:textId="16770519" w:rsidR="00472880" w:rsidRDefault="00472880">
+        <w:p w14:paraId="6B12662F" w14:textId="7DC57DB6" w:rsidR="00256935" w:rsidRDefault="00256935">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc212463188" w:history="1">
-            <w:r w:rsidRPr="00B61591">
+          <w:hyperlink w:anchor="_Toc226558689" w:history="1">
+            <w:r w:rsidRPr="00D572A3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Quote Response and Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc212463188 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226558689 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="71154BE1" w14:textId="220B4A01" w:rsidR="00472880" w:rsidRDefault="00472880">
+        <w:p w14:paraId="3BE7105C" w14:textId="409C8F63" w:rsidR="00256935" w:rsidRDefault="00256935">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc212463189" w:history="1">
-            <w:r w:rsidRPr="00B61591">
+          <w:hyperlink w:anchor="_Toc226558690" w:history="1">
+            <w:r w:rsidRPr="00D572A3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Purchase Options</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc212463189 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226558690 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="590CDAC4" w14:textId="22E53B38" w:rsidR="00472880" w:rsidRDefault="00472880">
+        <w:p w14:paraId="2A6B79DB" w14:textId="0E918E98" w:rsidR="00256935" w:rsidRDefault="00256935">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc212463190" w:history="1">
-            <w:r w:rsidRPr="00B61591">
+          <w:hyperlink w:anchor="_Toc226558691" w:history="1">
+            <w:r w:rsidRPr="00D572A3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Extend Beyond (Performance and Payment That Goes Beyond Contract End Date)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc212463190 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226558691 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5D317DEC" w14:textId="3FB4FF51" w:rsidR="00472880" w:rsidRDefault="00472880">
+        <w:p w14:paraId="782E97A1" w14:textId="1308F10E" w:rsidR="00256935" w:rsidRDefault="00256935">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc212463191" w:history="1">
-            <w:r w:rsidRPr="00B61591">
+          <w:hyperlink w:anchor="_Toc226558692" w:history="1">
+            <w:r w:rsidRPr="00D572A3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Setting Up a COMMBUYS Account</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc212463191 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226558692 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4EB8B614" w14:textId="0EBC2684" w:rsidR="00472880" w:rsidRDefault="00472880">
+        <w:p w14:paraId="2E7BE9DC" w14:textId="7E241651" w:rsidR="00256935" w:rsidRDefault="00256935">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc212463192" w:history="1">
-            <w:r w:rsidRPr="00B61591">
+          <w:hyperlink w:anchor="_Toc226558693" w:history="1">
+            <w:r w:rsidRPr="00D572A3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Finding Contract Documents</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc212463192 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226558693 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1F2DF3F6" w14:textId="1E667671" w:rsidR="00472880" w:rsidRDefault="00472880">
+        <w:p w14:paraId="62C765D3" w14:textId="46B8930F" w:rsidR="00256935" w:rsidRDefault="00256935">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc212463193" w:history="1">
-            <w:r w:rsidRPr="00B61591">
+          <w:hyperlink w:anchor="_Toc226558694" w:history="1">
+            <w:r w:rsidRPr="00D572A3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Finding Vendor-Specific Documents</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc212463193 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226558694 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="40F4DDEA" w14:textId="6BC8E6F3" w:rsidR="00472880" w:rsidRDefault="00472880">
+        <w:p w14:paraId="169A45BE" w14:textId="286B69A6" w:rsidR="00256935" w:rsidRDefault="00256935">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc212463194" w:history="1">
-            <w:r w:rsidRPr="00B61591">
+          <w:hyperlink w:anchor="_Toc226558695" w:history="1">
+            <w:r w:rsidRPr="00D572A3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Statement of Work (SOW) Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc212463194 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226558695 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0CF220AB" w14:textId="5C2BB185" w:rsidR="00472880" w:rsidRDefault="00472880">
+        <w:p w14:paraId="377247B1" w14:textId="6D4C6D81" w:rsidR="00256935" w:rsidRDefault="00256935">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc212463195" w:history="1">
-            <w:r w:rsidRPr="00B61591">
+          <w:hyperlink w:anchor="_Toc226558696" w:history="1">
+            <w:r w:rsidRPr="00D572A3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Travel Expense</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc212463195 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226558696 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3FDBFE9D" w14:textId="02B4D08F" w:rsidR="00472880" w:rsidRDefault="00472880">
+        <w:p w14:paraId="36351796" w14:textId="5123884D" w:rsidR="00256935" w:rsidRDefault="00256935">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc212463196" w:history="1">
-            <w:r w:rsidRPr="00B61591">
+          <w:hyperlink w:anchor="_Toc226558697" w:history="1">
+            <w:r w:rsidRPr="00D572A3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Prevailing Wage Law Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc212463196 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226558697 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="75C3933D" w14:textId="57887665" w:rsidR="00472880" w:rsidRDefault="00472880">
+        <w:p w14:paraId="2DD69781" w14:textId="7B46CDE0" w:rsidR="00256935" w:rsidRDefault="00256935">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc212463197" w:history="1">
-            <w:r w:rsidRPr="00B61591">
+          <w:hyperlink w:anchor="_Toc226558698" w:history="1">
+            <w:r w:rsidRPr="00D572A3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Labor Hours</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc212463197 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226558698 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6AF492EE" w14:textId="2368B1DE" w:rsidR="00472880" w:rsidRDefault="00472880">
+        <w:p w14:paraId="1C7F0AAE" w14:textId="67E27D2B" w:rsidR="00256935" w:rsidRDefault="00256935">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc212463198" w:history="1">
-            <w:r w:rsidRPr="00B61591">
+          <w:hyperlink w:anchor="_Toc226558699" w:history="1">
+            <w:r w:rsidRPr="00D572A3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Apprentice Labor Rates</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc212463198 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226558699 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="43B59365" w14:textId="7709D08D" w:rsidR="00472880" w:rsidRDefault="00472880">
+        <w:p w14:paraId="50C96E61" w14:textId="5AEC672E" w:rsidR="00256935" w:rsidRDefault="00256935">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc212463199" w:history="1">
-            <w:r w:rsidRPr="00B61591">
+          <w:hyperlink w:anchor="_Toc226558700" w:history="1">
+            <w:r w:rsidRPr="00D572A3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Supplier Diversity Office (SDO) Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc212463199 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226558700 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="27E468ED" w14:textId="688BBADD" w:rsidR="00472880" w:rsidRDefault="00472880">
+        <w:p w14:paraId="5A9C6FC7" w14:textId="27A4EFCE" w:rsidR="00256935" w:rsidRDefault="00256935">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc212463200" w:history="1">
-            <w:r w:rsidRPr="00B61591">
+          <w:hyperlink w:anchor="_Toc226558701" w:history="1">
+            <w:r w:rsidRPr="00D572A3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Supplier Diversity Program (SDP) Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc212463200 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226558701 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="009A20C5" w14:textId="533C8C8B" w:rsidR="00472880" w:rsidRDefault="00472880">
+        <w:p w14:paraId="3E791EC1" w14:textId="2B7F5237" w:rsidR="00256935" w:rsidRDefault="00256935">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc212463201" w:history="1">
-            <w:r w:rsidRPr="00B61591">
+          <w:hyperlink w:anchor="_Toc226558702" w:history="1">
+            <w:r w:rsidRPr="00D572A3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Small Business Purchasing Program (SBPP) Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc212463201 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226558702 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="33E7E2C9" w14:textId="7A6E5B9F" w:rsidR="00472880" w:rsidRDefault="00472880">
+        <w:p w14:paraId="479D9673" w14:textId="6309BD47" w:rsidR="00256935" w:rsidRDefault="00256935">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc212463202" w:history="1">
-            <w:r w:rsidRPr="00B61591">
+          <w:hyperlink w:anchor="_Toc226558703" w:history="1">
+            <w:r w:rsidRPr="00D572A3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Subcontractors</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc212463202 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226558703 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="61F3FBDB" w14:textId="6F933A10" w:rsidR="00472880" w:rsidRDefault="00472880">
+        <w:p w14:paraId="03A1866F" w14:textId="66051F8A" w:rsidR="00256935" w:rsidRDefault="00256935">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc212463203" w:history="1">
-            <w:r w:rsidRPr="00B61591">
+          <w:hyperlink w:anchor="_Toc226558704" w:history="1">
+            <w:r w:rsidRPr="00D572A3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Additional Discounts</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc212463203 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226558704 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6811E6CC" w14:textId="46FB33D4" w:rsidR="00472880" w:rsidRDefault="00472880">
+        <w:p w14:paraId="66AEFCD4" w14:textId="746677B6" w:rsidR="00256935" w:rsidRDefault="00256935">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc212463204" w:history="1">
-            <w:r w:rsidRPr="00B61591">
+          <w:hyperlink w:anchor="_Toc226558705" w:history="1">
+            <w:r w:rsidRPr="00D572A3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Emergency Services</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc212463204 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226558705 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="11D0075D" w14:textId="54353133" w:rsidR="00472880" w:rsidRDefault="00472880">
+        <w:p w14:paraId="62264D2C" w14:textId="44958DBF" w:rsidR="00256935" w:rsidRDefault="00256935">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc212463205" w:history="1">
-            <w:r w:rsidRPr="00B61591">
+          <w:hyperlink w:anchor="_Toc226558706" w:history="1">
+            <w:r w:rsidRPr="00D572A3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Vendor Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc212463205 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226558706 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="74B739CC" w14:textId="6E7BE375" w:rsidR="00472880" w:rsidRDefault="00472880">
+        <w:p w14:paraId="726B69FF" w14:textId="1567DAD7" w:rsidR="00256935" w:rsidRDefault="00256935">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc212463206" w:history="1">
-            <w:r w:rsidRPr="00B61591">
+          <w:hyperlink w:anchor="_Toc226558707" w:history="1">
+            <w:r w:rsidRPr="00D572A3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>General Procurement Guidelines and Best Practices</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc212463206 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226558707 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="34313E19" w14:textId="0BAB49C9" w:rsidR="00472880" w:rsidRDefault="00472880">
+        <w:p w14:paraId="1DCE53C0" w14:textId="49D4E0A2" w:rsidR="00256935" w:rsidRDefault="00256935">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc212463207" w:history="1">
-            <w:r w:rsidRPr="00B61591">
+          <w:hyperlink w:anchor="_Toc226558708" w:history="1">
+            <w:r w:rsidRPr="00D572A3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Environmentally Preferable Products and Services (EPPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc212463207 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226558708 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="602809A4" w14:textId="6CB0F87C" w:rsidR="00472880" w:rsidRDefault="00472880">
+        <w:p w14:paraId="0F6FA6D3" w14:textId="39D40FE6" w:rsidR="00256935" w:rsidRDefault="00256935">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc212463208" w:history="1">
-            <w:r w:rsidRPr="00B61591">
+          <w:hyperlink w:anchor="_Toc226558709" w:history="1">
+            <w:r w:rsidRPr="00D572A3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Instructions for Massachusetts Management Accounting and Reporting System (MMARS) Users</w:t>
+              <w:t>Instructions for Massachusetts Management Accounting and Reporting System (MOSAIC) Users</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc212463208 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226558709 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7B06BA22" w14:textId="28A1C57D" w:rsidR="00472880" w:rsidRDefault="00472880">
+        <w:p w14:paraId="495F975C" w14:textId="2819118C" w:rsidR="00256935" w:rsidRDefault="00256935">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc212463209" w:history="1">
-            <w:r w:rsidRPr="00B61591">
+          <w:hyperlink w:anchor="_Toc226558710" w:history="1">
+            <w:r w:rsidRPr="00D572A3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Vendor List and Information</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc212463209 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226558710 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4C1F9739" w14:textId="736D7616" w:rsidR="00472880" w:rsidRDefault="00472880">
+        <w:p w14:paraId="733E92CA" w14:textId="25EEBB2E" w:rsidR="00256935" w:rsidRDefault="00256935">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc212463210" w:history="1">
-            <w:r w:rsidRPr="00B61591">
+          <w:hyperlink w:anchor="_Toc226558711" w:history="1">
+            <w:r w:rsidRPr="00D572A3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>United Nations Standard Products and Services Code</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B61591">
+            <w:r w:rsidRPr="00D572A3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>®</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B61591">
+            <w:r w:rsidRPr="00D572A3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> (UNSPSC</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B61591">
+            <w:r w:rsidRPr="00D572A3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>®</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B61591">
+            <w:r w:rsidRPr="00D572A3">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc212463210 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226558711 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="50AC2B20" w14:textId="72F93CB2" w:rsidR="005A21C6" w:rsidRDefault="00003C5E">
+        <w:p w14:paraId="50AC2B20" w14:textId="42923E94" w:rsidR="005A21C6" w:rsidRDefault="00003C5E">
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:bCs/>
               <w:caps/>
               <w:noProof/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="4BCAF3C8" w14:textId="77777777" w:rsidR="00975D07" w:rsidRDefault="00975D07">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:sectPr w:rsidR="00975D07" w:rsidSect="00975D07">
           <w:headerReference w:type="first" r:id="rId19"/>
           <w:footerReference w:type="first" r:id="rId20"/>
@@ -3465,80 +3505,69 @@
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="642BDB3B" w14:textId="77777777" w:rsidR="00127A3C" w:rsidRDefault="00127A3C" w:rsidP="00B854B6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76DCC826" w14:textId="241F69D5" w:rsidR="003F26F2" w:rsidRDefault="13FE62E6" w:rsidP="00B854B6">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="4C2A9F3F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">TIP: To return to the first page throughout this document, use </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>TIP: To return to the first page throughout this document, use Ctrl+home</w:t>
+      </w:r>
       <w:r w:rsidRPr="4C2A9F3F">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D66FF8">
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="_Toc194066592"/>
     </w:p>
     <w:p w14:paraId="0954B7C4" w14:textId="695E6010" w:rsidR="00E26E6E" w:rsidRDefault="00F65966" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc212463182"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc226558683"/>
       <w:r w:rsidRPr="00564A93">
         <w:lastRenderedPageBreak/>
         <w:t>Contract</w:t>
       </w:r>
       <w:r w:rsidR="00C0549D" w:rsidRPr="00564A93">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B15B3F" w:rsidRPr="00633557">
         <w:t>Summary</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="382ECF37" w14:textId="77777777" w:rsidR="005C040B" w:rsidRDefault="005C040B" w:rsidP="005C040B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -3564,69 +3593,51 @@
         </w:rPr>
         <w:t xml:space="preserve">This Statewide Contract (SWC) </w:t>
       </w:r>
       <w:r w:rsidRPr="00A06901">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>provide</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00A06901">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> comprehensive solutions for the management, digitization, and </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> records across state departments and eligible entities. </w:t>
+        <w:t xml:space="preserve"> comprehensive solutions for the management, digitization, and archiving of records across state departments and eligible entities. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>It</w:t>
       </w:r>
       <w:r w:rsidRPr="00A06901">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> replaces the former Statewide Contract FAC96, which has been restructured into two separate </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>contracts</w:t>
       </w:r>
@@ -3814,51 +3825,51 @@
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> with RFR </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidR="005C040B" w:rsidRPr="00F92F2C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>PO-24-1080-OSD03-OSD03-32556</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="005C040B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AA47DAA" w14:textId="77777777" w:rsidR="00EF0700" w:rsidRPr="00705E5A" w:rsidRDefault="00EF0700" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc194066617"/>
-      <w:bookmarkStart w:id="7" w:name="_Toc212463183"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc226558684"/>
       <w:r>
         <w:t xml:space="preserve">Benefits and </w:t>
       </w:r>
       <w:r w:rsidRPr="00633557">
         <w:rPr>
           <w:color w:val="4F81BD"/>
         </w:rPr>
         <w:t>Cost</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Savings</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="082CDB9C" w14:textId="214D317C" w:rsidR="00EF0700" w:rsidRPr="00A12C2C" w:rsidRDefault="00EF0700" w:rsidP="00EF0700">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc188457898"/>
@@ -4116,111 +4127,93 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72D6D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Accessing a wide range of environmentally preferable products and services</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C58FCA8" w14:textId="395A00E6" w:rsidR="008B7D4E" w:rsidRPr="00A12C2C" w:rsidRDefault="008B7D4E" w:rsidP="005C040B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc212463184"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc226558685"/>
       <w:bookmarkStart w:id="10" w:name="_Toc194066593"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Contract Categories</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidR="00E23F4C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="627C1184" w14:textId="021BC6F4" w:rsidR="00A72844" w:rsidRPr="00893370" w:rsidRDefault="00A72844" w:rsidP="008B7D4E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00893370">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This contract includes </w:t>
       </w:r>
       <w:r w:rsidR="00893370" w:rsidRPr="00893370">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00893370">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> categories </w:t>
       </w:r>
       <w:r w:rsidR="000822E8" w:rsidRPr="00893370">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>listed as follow</w:t>
       </w:r>
       <w:r w:rsidR="0011605C" w:rsidRPr="00893370">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00893370">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
@@ -4507,51 +4500,51 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00893370">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Other Records Management, Storage and Archiving Services</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21BFA1A5" w14:textId="71B61234" w:rsidR="005D20CA" w:rsidRPr="003C62B7" w:rsidRDefault="005D20CA" w:rsidP="00893370">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc212463185"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc226558686"/>
       <w:bookmarkStart w:id="12" w:name="_Toc194066595"/>
       <w:r w:rsidRPr="00564A93">
         <w:t>Contract Exclusions and Related Statewide Contracts</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidRPr="00564A93">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="4FA90CE2" w14:textId="2D940E49" w:rsidR="005D20CA" w:rsidRPr="003C62B7" w:rsidRDefault="005D20CA" w:rsidP="005D20CA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C62B7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
       <w:r w:rsidR="000B307C">
@@ -4666,51 +4659,51 @@
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Waste Management and Recycling: Solid Waste and Recycling Services are available through </w:t>
       </w:r>
       <w:r w:rsidRPr="00182B2E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FAC86</w:t>
       </w:r>
       <w:r w:rsidRPr="00F332DA">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or its replacement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43E9CB97" w14:textId="480FE874" w:rsidR="005F7C01" w:rsidRPr="00DC5CC1" w:rsidRDefault="00B77AE5" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc194066594"/>
-      <w:bookmarkStart w:id="14" w:name="_Toc212463186"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc226558687"/>
       <w:r w:rsidRPr="000067FD">
         <w:t xml:space="preserve">Who </w:t>
       </w:r>
       <w:r w:rsidR="008B1C4B">
         <w:t>May</w:t>
       </w:r>
       <w:r w:rsidRPr="000067FD">
         <w:t xml:space="preserve"> Use the Contract</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="2F421623" w14:textId="14254EBC" w:rsidR="00F355B6" w:rsidRPr="003C62B7" w:rsidRDefault="00F80200" w:rsidP="00F80200">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C62B7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The following </w:t>
       </w:r>
       <w:r w:rsidR="00F355B6" w:rsidRPr="003C62B7">
@@ -4976,51 +4969,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B394519" w14:textId="3C7F7EE8" w:rsidR="00F355B6" w:rsidRDefault="00F355B6" w:rsidP="00BD2067">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C62B7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Other entities when designated in writing by the State Purchasing Agent</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E3A806F" w14:textId="77777777" w:rsidR="00F35A63" w:rsidRDefault="00F35A63" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc212463187"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc226558688"/>
       <w:r>
         <w:t>Pricing Options</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="51B6A7E5" w14:textId="0DAD64EF" w:rsidR="00F35A63" w:rsidRDefault="00F35A63" w:rsidP="00F35A63">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Hlk193714773"/>
       <w:r w:rsidRPr="00BC75FE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC75FE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> The price files and vendor catalogs are accessible through public view in COMMBUYS; therefore, buyers </w:t>
@@ -5043,51 +5036,51 @@
         </w:rPr>
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC75FE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> into a COMMBUYS account.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="0EA5B639" w14:textId="174D372F" w:rsidR="005120C8" w:rsidRDefault="005120C8" w:rsidP="00F35A63">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005120C8">
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The pricing options are outlined as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F432B5B" w14:textId="43E06EB6" w:rsidR="00304F2A" w:rsidRPr="00973DE8" w:rsidRDefault="00304F2A" w:rsidP="00BD2067">
+    <w:p w14:paraId="1F432B5B" w14:textId="0E6A9955" w:rsidR="00304F2A" w:rsidRPr="00973DE8" w:rsidRDefault="00304F2A" w:rsidP="00BD2067">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00973DE8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vendor Price File:</w:t>
       </w:r>
       <w:r w:rsidRPr="00973DE8">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -5167,73 +5160,86 @@
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00973DE8">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A16730">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r w:rsidRPr="00973DE8">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a vendor is not honoring their discount pricing from the price file, then the customer should contact the Category Manager</w:t>
       </w:r>
+      <w:r w:rsidR="00CC77A2">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(s),</w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC77A2">
+        <w:t>(</w:t>
       </w:r>
       <w:hyperlink r:id="rId23">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Tatiana Henry</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:hyperlink r:id="rId24">
         <w:r w:rsidRPr="2A62A252">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Sean Corbin</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00E74F7F">
+        <w:t>)</w:t>
+      </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EE2FF46" w14:textId="77777777" w:rsidR="00304F2A" w:rsidRPr="00973DE8" w:rsidRDefault="00304F2A" w:rsidP="00BD2067">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00973DE8">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fixed Pricing:</w:t>
       </w:r>
       <w:r w:rsidRPr="00973DE8">
         <w:rPr>
@@ -5307,51 +5313,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008B75CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>section</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC75FE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, where links to all the vendors’ MBPOs are provided.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F451098" w14:textId="140414D6" w:rsidR="00614844" w:rsidRPr="00614844" w:rsidRDefault="00F35A63" w:rsidP="00304F2A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Quote_Response_and"/>
-      <w:bookmarkStart w:id="18" w:name="_Toc212463188"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc226558689"/>
       <w:bookmarkStart w:id="19" w:name="_Toc194066598"/>
       <w:bookmarkEnd w:id="17"/>
       <w:r>
         <w:t>Quote Response and Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="379A6A51" w14:textId="77777777" w:rsidR="00614844" w:rsidRPr="00614844" w:rsidRDefault="00614844" w:rsidP="00614844">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00614844">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Buyers must solicit quotes when using this contract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39ED69C3" w14:textId="77777777" w:rsidR="00614844" w:rsidRPr="003B1E68" w:rsidRDefault="00614844" w:rsidP="003B1E68">
@@ -5360,96 +5366,103 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B1E68">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">For purchases of </w:t>
       </w:r>
       <w:r w:rsidRPr="00464727">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>$10,000 and above</w:t>
       </w:r>
       <w:r w:rsidRPr="003B1E68">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Buyers are required to solicit quotations from all eligible vendors and obtain a minimum of three (3) responses. This ensures a competitive bidding process and helps the Buyer find the best possible value for their purchase. A “no bid” response is considered an acceptable response.  </w:t>
+        <w:t xml:space="preserve">, Buyers are required to solicit quotations from all eligible vendors and obtain a minimum of three (3) responses. This ensures a competitive bidding process </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B1E68">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">and helps the Buyer find the best possible value for their purchase. A “no bid” response is considered an acceptable response.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63FF2A7D" w14:textId="77777777" w:rsidR="00614844" w:rsidRPr="003B1E68" w:rsidRDefault="00614844" w:rsidP="003B1E68">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B1E68">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">For purchases </w:t>
       </w:r>
       <w:r w:rsidRPr="00464727">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>under $10,000</w:t>
       </w:r>
       <w:r w:rsidRPr="003B1E68">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, soliciting quotes is at the discretion of the Buyer. However, before making a purchase, Buyers should consult with their Chief Purchasing Officer or equivalent authority. </w:t>
       </w:r>
       <w:r w:rsidRPr="003B1E68">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45336D7C" w14:textId="04C58DEE" w:rsidR="00ED723A" w:rsidRDefault="00ED723A" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc194066596"/>
-      <w:bookmarkStart w:id="21" w:name="_Toc212463189"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc226558690"/>
       <w:r w:rsidRPr="00564A93">
         <w:t>Purchase</w:t>
       </w:r>
       <w:r w:rsidR="00BC5DEA" w:rsidRPr="00564A93">
         <w:t xml:space="preserve"> Options</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="49D982C2" w14:textId="1417A253" w:rsidR="006812FE" w:rsidRPr="003B0898" w:rsidRDefault="006812FE" w:rsidP="0098057D">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006812FE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The purchase options identified below are the only acceptable options that may be used in this contract:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73944955" w14:textId="62FCEBCE" w:rsidR="00C833FC" w:rsidRPr="00C27626" w:rsidRDefault="00206E5C" w:rsidP="00BD2067">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -5933,93 +5946,93 @@
       </w:r>
       <w:r w:rsidR="002214E5">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>esignated SWC</w:t>
       </w:r>
       <w:r w:rsidR="00384045" w:rsidRPr="003B0898">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. This option is for users with Basic Purchaser or Department Access privileges in COMMBUYS. Once the requisition is approved, a Purchase Order (PO) is generated and can be sent to the vendor. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E24C7D3" w14:textId="2FF45AF8" w:rsidR="00A61E64" w:rsidRPr="003B0898" w:rsidRDefault="000B307C" w:rsidP="009F6189">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Refer to</w:t>
       </w:r>
       <w:r w:rsidR="00A61E64" w:rsidRPr="003B0898">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:hyperlink r:id="rId28">
         <w:r w:rsidR="00A61E64" w:rsidRPr="003B0898">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>How to Make a Statewide Contract Purchase in COMMBUYS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A61E64" w:rsidRPr="003B0898">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> job aid for more details. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DDAC7D3" w14:textId="76A4DE52" w:rsidR="008A72A3" w:rsidRPr="003B0898" w:rsidRDefault="008A72A3" w:rsidP="001F375E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B0898">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Direct Purchase of Non-Fixed Price Item ($0 Line Item) on Vendor’s MBPO:</w:t>
       </w:r>
       <w:r w:rsidRPr="003B0898">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003754BC" w:rsidRPr="003B0898">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Applicable to products and services </w:t>
       </w:r>
       <w:r w:rsidR="0073555B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">that </w:t>
       </w:r>
       <w:r w:rsidR="00307F54" w:rsidRPr="003B0898">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">may </w:t>
@@ -6169,75 +6182,87 @@
         </w:rPr>
         <w:t>View</w:t>
       </w:r>
       <w:r w:rsidR="00A61E64" w:rsidRPr="003B0898">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:hyperlink r:id="rId30">
         <w:r w:rsidR="00A61E64" w:rsidRPr="003B0898">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>How to Make a Statewide Contract Purchase in COMMBUYS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A61E64" w:rsidRPr="003B0898">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> job aid for more details.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A0746CB" w14:textId="6E92011C" w:rsidR="008A72A3" w:rsidRPr="003B0898" w:rsidRDefault="008A72A3" w:rsidP="009F6189">
+    <w:p w14:paraId="4A0746CB" w14:textId="698B2424" w:rsidR="008A72A3" w:rsidRPr="003B0898" w:rsidRDefault="008A72A3" w:rsidP="009F6189">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B0898">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Document Items in COMMBUYS That Have Already Been Purchased:</w:t>
       </w:r>
       <w:r w:rsidRPr="003B0898">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> This contract enables buyers to retroactively record a previously made contract purchase within the COMMBUYS system. This is done through a Request for Payment Authorization (RPA) Release Requisition, which also allows MMARS users to easily keep track of spending.</w:t>
+        <w:t xml:space="preserve"> This contract enables buyers to retroactively record a previously made contract purchase within the COMMBUYS system. This is done through a Request for Payment Authorization (RPA) Release Requisition, which also allows M</w:t>
+      </w:r>
+      <w:r w:rsidR="00E74F7F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OSAIC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B0898">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> users to easily keep track of spending.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AB227CB" w14:textId="34A37438" w:rsidR="008A72A3" w:rsidRPr="003B0898" w:rsidRDefault="008A72A3" w:rsidP="009F6189">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B0898">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">For a description on how to </w:t>
       </w:r>
       <w:r w:rsidRPr="003B0898">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -6289,110 +6314,120 @@
         </w:rPr>
         <w:t xml:space="preserve">job </w:t>
       </w:r>
       <w:r w:rsidRPr="003B0898">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>aid</w:t>
       </w:r>
       <w:r w:rsidRPr="003B0898">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B11B24D" w14:textId="284CB1C5" w:rsidR="008A72A3" w:rsidRDefault="008A72A3" w:rsidP="009F6189">
+    <w:p w14:paraId="2B11B24D" w14:textId="089473E2" w:rsidR="008A72A3" w:rsidRDefault="008A72A3" w:rsidP="009F6189">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B0898">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r w:rsidRPr="003B0898">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> MMARS and COMMBUYS do not interface. Payment request and invoice must be reported in both MMARS and COMMBUYS.</w:t>
+        <w:t xml:space="preserve"> M</w:t>
+      </w:r>
+      <w:r w:rsidR="00E74F7F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OSAIC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B0898">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and COMMBUYS do not interface. Payment request and invoice must be reported in both M</w:t>
+      </w:r>
+      <w:r w:rsidR="00E74F7F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OSAIC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B0898">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and COMMBUYS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="675722E9" w14:textId="5F624ECD" w:rsidR="00FE302E" w:rsidRDefault="00FE302E" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Extend_Beyond_(Performance"/>
-      <w:bookmarkStart w:id="23" w:name="_Toc212463190"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc226558691"/>
       <w:bookmarkStart w:id="24" w:name="_Toc194066599"/>
       <w:bookmarkEnd w:id="22"/>
       <w:r>
         <w:t>Extend Beyond (Performance and Payment That Goes Beyond Contract End Date)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
       <w:r w:rsidR="001A489C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="1C4BCF65" w14:textId="77777777" w:rsidR="005A5D46" w:rsidRDefault="005A5D46" w:rsidP="005A5D46">
       <w:r w:rsidRPr="009C0C3A">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">All term leases, rentals, maintenance, or other agreements for services </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> during the duration of this Contract must terminate on or before the contract end date</w:t>
+        <w:t>All term leases, rentals, maintenance, or other agreements for services entered into during the duration of this Contract must terminate on or before the contract end date</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF3AF9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>June 30, 2030</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="009C0C3A">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -6458,51 +6493,51 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>No new agreements, including leases, rentals, or service contracts, may be made after the contract's expiration</w:t>
       </w:r>
       <w:r w:rsidR="00D129F4" w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0288325A" w14:textId="32D6FF57" w:rsidR="000067FD" w:rsidRPr="000067FD" w:rsidRDefault="000067FD" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc212463191"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc226558692"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Setting Up a </w:t>
       </w:r>
       <w:r w:rsidRPr="00633557">
         <w:t>COMMBUYS</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Account</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="78CB2CA0" w14:textId="37DC3E94" w:rsidR="000B5F54" w:rsidRDefault="000B5F54" w:rsidP="00FE302E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">COMMBUYS is the Commonwealth of Massachusetts' e-procurement platform, serving as a central marketplace for state agencies </w:t>
@@ -6832,51 +6867,51 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mak</w:t>
       </w:r>
       <w:r w:rsidR="00DF3644">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> informed purchasing choices. Eligible entities should follow their internal guidelines for COMMBUYS use.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01DC6409" w14:textId="58CA8183" w:rsidR="004B6469" w:rsidRDefault="00AB211E" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Toc212463192"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc226558693"/>
       <w:bookmarkStart w:id="27" w:name="_Toc194066601"/>
       <w:r w:rsidRPr="00AB211E">
         <w:t>Finding Contract Documents</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
       <w:r w:rsidRPr="00AB211E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p w14:paraId="782F9C76" w14:textId="423CA7C5" w:rsidR="00AF445B" w:rsidRPr="00136C46" w:rsidRDefault="00D2137A" w:rsidP="00AF445B">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Buyers </w:t>
       </w:r>
       <w:r w:rsidR="00E3202F">
         <w:rPr>
           <w:szCs w:val="24"/>
@@ -7164,99 +7199,107 @@
         </w:rPr>
         <w:t>Master Blanket Purchase Orders (</w:t>
       </w:r>
       <w:r w:rsidR="00AB211E" w:rsidRPr="00136C46">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MBPOs</w:t>
       </w:r>
       <w:r w:rsidR="00837172" w:rsidRPr="00136C46">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00AB211E" w:rsidRPr="00136C46">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> information opens in a table format. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C5DE19C" w14:textId="04D79911" w:rsidR="00EF6BEA" w:rsidRPr="00136C46" w:rsidRDefault="00AB211E" w:rsidP="00F329F3">
+    <w:p w14:paraId="6C5DE19C" w14:textId="5DCC95EE" w:rsidR="00EF6BEA" w:rsidRPr="00136C46" w:rsidRDefault="00AB211E" w:rsidP="00F329F3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">To view </w:t>
       </w:r>
       <w:r w:rsidR="006219BA" w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00F951D6" w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>associated</w:t>
       </w:r>
       <w:r w:rsidR="006219BA" w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">contract documents, under the </w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Blanket #</w:t>
+        <w:t xml:space="preserve">Blanket </w:t>
+      </w:r>
+      <w:r w:rsidR="00E74F7F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Number</w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> column, </w:t>
       </w:r>
       <w:r w:rsidR="00CF04CB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>select</w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> on the applicable </w:t>
       </w:r>
       <w:r w:rsidR="00A14A44" w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Purchase Order (</w:t>
       </w:r>
@@ -7395,51 +7438,51 @@
       <w:r w:rsidR="00242AC9" w:rsidRPr="00D17040">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ing </w:t>
       </w:r>
       <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidR="00F5637E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>FAC126 Master Contract Record</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="005A5D46">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44C1318A" w14:textId="646B8CC7" w:rsidR="003C3ABF" w:rsidRDefault="00554AF0" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc194066602"/>
-      <w:bookmarkStart w:id="29" w:name="_Toc212463193"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc226558694"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Finding Vendor-Specific Documents</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w14:paraId="60A82AFB" w14:textId="5A4BD942" w:rsidR="00F33440" w:rsidRPr="00136C46" w:rsidRDefault="00554AF0" w:rsidP="00554AF0">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">To find vendor-specific documents, </w:t>
       </w:r>
       <w:r w:rsidR="000B307C">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
@@ -7526,99 +7569,106 @@
       <w:hyperlink w:anchor="_Appendix_A:_Vendor" w:history="1">
         <w:r w:rsidRPr="00136C46">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Vendor Information</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> page</w:t>
       </w:r>
       <w:r w:rsidR="00F33440" w:rsidRPr="00136C46">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, and follow these steps:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EAA3403" w14:textId="22E92C57" w:rsidR="00F33440" w:rsidRPr="00EB01C8" w:rsidRDefault="00F33440" w:rsidP="00BD2067">
+    <w:p w14:paraId="1EAA3403" w14:textId="6B6A12DA" w:rsidR="00F33440" w:rsidRPr="00EB01C8" w:rsidRDefault="00F33440" w:rsidP="00BD2067">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">On the </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Appendix_A:_Vendor" w:history="1">
         <w:r w:rsidRPr="00EB01C8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Vendor Information</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> page, u</w:t>
       </w:r>
       <w:r w:rsidR="002E618D" w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nder the </w:t>
       </w:r>
       <w:r w:rsidR="002E618D" w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Master Blanket Purchase Order #</w:t>
+        <w:t xml:space="preserve">Master Blanket Purchase Order </w:t>
+      </w:r>
+      <w:r w:rsidR="00E74F7F">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Number</w:t>
       </w:r>
       <w:r w:rsidR="002E618D" w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Column, </w:t>
       </w:r>
       <w:r w:rsidR="00CF04CB">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>select</w:t>
       </w:r>
       <w:r w:rsidR="002E618D" w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the applicable </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:bCs/>
@@ -7712,51 +7762,51 @@
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">To view, </w:t>
       </w:r>
       <w:r w:rsidR="00BE76D0">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>select</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the desired document link.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C055FEA" w14:textId="5B406E41" w:rsidR="0011136C" w:rsidRDefault="0011136C" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc212463194"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc226558695"/>
       <w:r w:rsidRPr="0011136C">
         <w:t>Statement of Work (SOW) Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
       <w:r w:rsidRPr="0011136C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B166051" w14:textId="7DD897EE" w:rsidR="005A5D46" w:rsidRPr="00A214AB" w:rsidRDefault="005A5D46" w:rsidP="005A5D46">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Buyers must complete a detailed SOW when soliciting quotes. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -7959,51 +8009,51 @@
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Rate(s) per hour</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0775C329" w14:textId="77777777" w:rsidR="005A5D46" w:rsidRPr="005A5D46" w:rsidRDefault="005A5D46" w:rsidP="005A5D46">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="200" w:after="0"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="31" w:name="_Toc205293760"/>
-      <w:bookmarkStart w:id="32" w:name="_Toc212463195"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc226558696"/>
       <w:r w:rsidRPr="005A5D46">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Travel Expense</w:t>
       </w:r>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
       <w:r w:rsidRPr="005A5D46">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BCCBA02" w14:textId="77777777" w:rsidR="005A5D46" w:rsidRPr="005A5D46" w:rsidRDefault="005A5D46" w:rsidP="005A5D46">
       <w:pPr>
@@ -8052,51 +8102,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tolls and ferry charges may be invoiced if included in the quote. Receipts must be produced on request.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D962AA8" w14:textId="193C0EBE" w:rsidR="005A5D46" w:rsidRPr="0024729E" w:rsidRDefault="005A5D46" w:rsidP="00CB13D3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00583B90">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>No meals, commuting expenses, fuel surcharges, lodging, incidental expenses, or other expenses may be billed to the purchaser.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EA675B2" w14:textId="17324963" w:rsidR="0024729E" w:rsidRDefault="00F26DFB" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc212463196"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc226558697"/>
       <w:bookmarkStart w:id="34" w:name="_Toc194066605"/>
       <w:r w:rsidRPr="006A4A2A">
         <w:t xml:space="preserve">Prevailing </w:t>
       </w:r>
       <w:r w:rsidRPr="00D31D64">
         <w:t>Wage</w:t>
       </w:r>
       <w:r w:rsidRPr="006A4A2A">
         <w:t xml:space="preserve"> Law Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="33"/>
       <w:r w:rsidR="004D3A5D" w:rsidRPr="00EE4A24">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:p w14:paraId="2E4C2734" w14:textId="5A46FB36" w:rsidR="00CE4F99" w:rsidRDefault="00CE4F99" w:rsidP="00CE4F99">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C5C8D">
         <w:rPr>
           <w:szCs w:val="24"/>
@@ -8265,51 +8315,51 @@
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Prevailing Wage Enforcement</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007C5C8D">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for more information. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30B77F25" w14:textId="11C15E2F" w:rsidR="00CE4F99" w:rsidRPr="00CE4F99" w:rsidRDefault="00CE4F99" w:rsidP="00CE4F99">
       <w:r w:rsidRPr="007C5C8D">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Buyers should always refer to a vendor’s Bidder Response Form (located in their COMMBUYS file) for their mark-up over prevailing wage and materials as well as a vendor’s charge for emergency services, holidays, and non-business hours.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31C308E0" w14:textId="7DA6CF7F" w:rsidR="00C045FB" w:rsidRPr="00C045FB" w:rsidRDefault="00151AC8" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc212463197"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc226558698"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Labor Hours</w:t>
       </w:r>
       <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="5434897D" w14:textId="77777777" w:rsidR="00E82D9A" w:rsidRDefault="00AD0A7A" w:rsidP="00C045FB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Business Hours (excluding holidays) are defined as Monday through Friday 7:00 a.m. to 5:00 p.m. Non-Business Hours are defined as periods outside of Business Hours</w:t>
       </w:r>
       <w:r w:rsidR="0008776A" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -8344,51 +8394,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Many state facilities </w:t>
       </w:r>
       <w:r w:rsidR="003624C5" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>operate continuously (24/7).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18ADE978" w14:textId="639A2856" w:rsidR="003624C5" w:rsidRDefault="003624C5" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc212463198"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc226558699"/>
       <w:r>
         <w:t>Apprentice Labor Rates</w:t>
       </w:r>
       <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p w14:paraId="40308299" w14:textId="56612E33" w:rsidR="00720C80" w:rsidRPr="009E12A3" w:rsidRDefault="00720C80" w:rsidP="00720C80">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bidders may only include apprentice labor rates if they are participating in the Commonwealth's Approved Apprentice Program</w:t>
       </w:r>
       <w:r w:rsidR="00AE4F31" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and can </w:t>
       </w:r>
       <w:r w:rsidR="00384506" w:rsidRPr="009E12A3">
         <w:rPr>
@@ -8431,51 +8481,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidR="00291EE1" w:rsidRPr="009E12A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Information for apprentices</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00291EE1" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to learn more.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36BC0800" w14:textId="68AFCE52" w:rsidR="003813D4" w:rsidRPr="00B6218B" w:rsidRDefault="003813D4" w:rsidP="000D7FAE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="37" w:name="_Toc201925128"/>
-      <w:bookmarkStart w:id="38" w:name="_Toc212463199"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc226558700"/>
       <w:r w:rsidRPr="00B6218B">
         <w:t xml:space="preserve">Supplier Diversity </w:t>
       </w:r>
       <w:r w:rsidR="006C2DAB">
         <w:t>Office</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (SD</w:t>
       </w:r>
       <w:r w:rsidR="006C2DAB">
         <w:t>O</w:t>
       </w:r>
       <w:r>
         <w:t>) Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:p w14:paraId="668BC85C" w14:textId="6CF9E2B5" w:rsidR="003813D4" w:rsidRDefault="003813D4" w:rsidP="003813D4">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
@@ -8692,51 +8742,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="0031019F" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and SBPP)</w:t>
       </w:r>
       <w:r w:rsidR="0031019F" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> tab on the index (scroll to view the tab).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57F758EA" w14:textId="3A242519" w:rsidR="00CF5EB3" w:rsidRDefault="00DD5236" w:rsidP="00CF5EB3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Toc212463200"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc226558701"/>
       <w:r w:rsidRPr="00DD5236">
         <w:t>Supplier Diversity Program (SDP) Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="39"/>
     </w:p>
     <w:p w14:paraId="57E6AF7E" w14:textId="23FD8D57" w:rsidR="00DD5236" w:rsidRDefault="00DD5236" w:rsidP="00DD5236">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD5236">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please view the following guidelines:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7774F470" w14:textId="24C50C07" w:rsidR="007002E9" w:rsidRDefault="007002E9" w:rsidP="00BD2067">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
@@ -8835,51 +8885,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> be found on the </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Appendix_A:_Vendor" w:history="1">
         <w:r w:rsidRPr="009E12A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>vendor list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> table.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3086F60C" w14:textId="140E70D3" w:rsidR="00A2036A" w:rsidRDefault="007418B6" w:rsidP="007418B6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Toc212463201"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc226558702"/>
       <w:r w:rsidRPr="007418B6">
         <w:lastRenderedPageBreak/>
         <w:t>Small Business Purchasing Program (SBPP) Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="40"/>
     </w:p>
     <w:p w14:paraId="07859058" w14:textId="229DACA8" w:rsidR="007418B6" w:rsidRDefault="003C6101" w:rsidP="007418B6">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C6101">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please view the following guidelines:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B1D11BB" w14:textId="5E52330C" w:rsidR="003C6101" w:rsidRDefault="003C6101" w:rsidP="003C6101">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
@@ -8969,51 +9019,51 @@
       <w:r w:rsidRPr="00ED6956">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> table in the </w:t>
       </w:r>
       <w:r w:rsidRPr="009E2D17">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SDO Certification Type</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED6956">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> column.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36C87046" w14:textId="7F36079E" w:rsidR="00B41726" w:rsidRDefault="00DB33F1" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="41" w:name="_Toc212463202"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc226558703"/>
       <w:bookmarkStart w:id="42" w:name="_Toc194066607"/>
       <w:r w:rsidRPr="003066B4">
         <w:t>Subcontractor</w:t>
       </w:r>
       <w:r w:rsidR="000E3C80" w:rsidRPr="003066B4">
         <w:t>s</w:t>
       </w:r>
       <w:bookmarkEnd w:id="41"/>
       <w:r w:rsidR="004D3A5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="42"/>
     </w:p>
     <w:p w14:paraId="477867D8" w14:textId="56CF427D" w:rsidR="000E3C80" w:rsidRPr="009E12A3" w:rsidRDefault="000E3C80" w:rsidP="000E3C80">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The awarded vendor’s use of subcontractors is subject to the provisions of the </w:t>
@@ -9056,51 +9106,51 @@
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SWC</w:t>
       </w:r>
       <w:r w:rsidR="005C457B" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15B09715" w14:textId="22183C37" w:rsidR="006659DA" w:rsidRDefault="00F52DB7" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="43" w:name="_Toc194066611"/>
-      <w:bookmarkStart w:id="44" w:name="_Toc212463203"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc226558704"/>
       <w:r>
         <w:t>Additional Discounts</w:t>
       </w:r>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
     </w:p>
     <w:p w14:paraId="5722884C" w14:textId="2C86CC2C" w:rsidR="00F52DB7" w:rsidRPr="009E12A3" w:rsidRDefault="000157ED" w:rsidP="00F52DB7">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Vendors in this statewide contract offer the following discounts, which </w:t>
       </w:r>
       <w:r w:rsidR="00187389">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -9225,51 +9275,51 @@
         <w:t xml:space="preserve"> Vendor discounts are detailed in the </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Appendix_A:_Vendor" w:history="1">
         <w:r w:rsidRPr="005A5D46">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>vendor list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005A5D46">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> table and the price files within each vendor's Master Blanket Purchase Order (MBPO) or Master Contract Record MBPO.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62A76A16" w14:textId="41025C77" w:rsidR="004553D2" w:rsidRPr="00C50D01" w:rsidRDefault="00280EC3" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="45" w:name="_Toc194066612"/>
-      <w:bookmarkStart w:id="46" w:name="_Toc212463204"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc226558705"/>
       <w:r w:rsidRPr="003066B4">
         <w:t>Emergency Services</w:t>
       </w:r>
       <w:bookmarkEnd w:id="45"/>
       <w:bookmarkEnd w:id="46"/>
       <w:r w:rsidR="00FE1EB2" w:rsidRPr="0011288D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="087026AC" w14:textId="4B074EB0" w:rsidR="00280EC3" w:rsidRDefault="00280EC3" w:rsidP="00280EC3">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vendors on this contract may be required to provide products or services in cases of statewide emergencies</w:t>
       </w:r>
       <w:r w:rsidR="00497BD7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -9314,149 +9364,126 @@
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Emergency Response Supplies, Services and Equipment Contact Information for Statewide Contracts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> list for emergency services related to this contract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="389BD13C" w14:textId="77777777" w:rsidR="005A5D46" w:rsidRPr="009E12A3" w:rsidRDefault="005A5D46" w:rsidP="00280EC3">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E2BA003" w14:textId="1E68B3FE" w:rsidR="00177A06" w:rsidRDefault="00177A06" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="47" w:name="_Toc194066614"/>
-      <w:bookmarkStart w:id="48" w:name="_Toc212463205"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc226558706"/>
       <w:r w:rsidRPr="00564A93">
         <w:lastRenderedPageBreak/>
         <w:t>Vendor Performance</w:t>
       </w:r>
       <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="48"/>
     </w:p>
     <w:p w14:paraId="56E5F7E6" w14:textId="7BA955D7" w:rsidR="00177A06" w:rsidRPr="009E12A3" w:rsidRDefault="00F0752D" w:rsidP="00177A06">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0752D">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Key points concerning vendor performance are outlined below</w:t>
       </w:r>
       <w:r w:rsidR="000E7EC0" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EAD9AC7" w14:textId="51698A83" w:rsidR="00FE1EB2" w:rsidRPr="009E12A3" w:rsidRDefault="00A36AA5" w:rsidP="00BD2067">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A36AA5">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide actionable feedback on vendors for this contract to optimize performance </w:t>
       </w:r>
       <w:r w:rsidR="00387453">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">through the </w:t>
       </w:r>
       <w:hyperlink r:id="rId52" w:history="1">
-        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="00387453" w:rsidRPr="001F178A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Procurated</w:t>
-[...7 lines deleted...]
-          <w:t xml:space="preserve"> Platform</w:t>
+          <w:t>Procurated Platform</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00387453" w:rsidRPr="00A36AA5">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00387453">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000C4CD8">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">On the </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> website, </w:t>
+        <w:t xml:space="preserve">On the Procurated website, </w:t>
       </w:r>
       <w:r w:rsidR="003F621F">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>select an OSD contract, c</w:t>
       </w:r>
       <w:r w:rsidR="00BE76D0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>hoose</w:t>
       </w:r>
       <w:r w:rsidR="003F621F">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003F621F" w:rsidRPr="00E8347B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -9803,51 +9830,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vendors</w:t>
       </w:r>
       <w:r w:rsidR="00471474" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> must meet all contractual requirements throughout the life of the contract, including requirements for timely and accurate report submission, to remain in good standing under the contract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E4F3ADB" w14:textId="477EF2DC" w:rsidR="000E01B4" w:rsidRDefault="000E01B4" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="49" w:name="_Toc194066615"/>
-      <w:bookmarkStart w:id="50" w:name="_Toc212463206"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc226558707"/>
       <w:r>
         <w:t>General Procurement Guidelines and Best Practices</w:t>
       </w:r>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
     </w:p>
     <w:p w14:paraId="6091B2E8" w14:textId="465D2E1E" w:rsidR="000E01B4" w:rsidRPr="009E12A3" w:rsidRDefault="000E01B4" w:rsidP="000E01B4">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For general procurement guidelines and best practices, follow these recommendations:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="508955D5" w14:textId="0D3FC2B0" w:rsidR="000E01B4" w:rsidRPr="009E12A3" w:rsidRDefault="000E01B4" w:rsidP="00BD2067">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
@@ -10128,51 +10155,51 @@
     </w:p>
     <w:p w14:paraId="012945E2" w14:textId="77777777" w:rsidR="000E01B4" w:rsidRPr="009E12A3" w:rsidRDefault="000E01B4" w:rsidP="00BD2067">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vendors must notify buyers of product substitutions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="287EE5A1" w14:textId="25E11644" w:rsidR="00EF4D38" w:rsidRDefault="00EF4D38" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="51" w:name="_Toc194066618"/>
-      <w:bookmarkStart w:id="52" w:name="_Toc212463207"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc226558708"/>
       <w:r w:rsidRPr="00D40F23">
         <w:t xml:space="preserve">Environmentally Preferable Products </w:t>
       </w:r>
       <w:bookmarkEnd w:id="51"/>
       <w:r w:rsidR="00C73C16">
         <w:t>and Services</w:t>
       </w:r>
       <w:r w:rsidR="000702C6">
         <w:t xml:space="preserve"> (EPPS)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="52"/>
       <w:r w:rsidR="00131479">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4533F7BF" w14:textId="77777777" w:rsidR="005A5D46" w:rsidRDefault="005A5D46" w:rsidP="005A5D46">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="53" w:name="_Memorandum_of_Understanding"/>
       <w:bookmarkStart w:id="54" w:name="_Toc194066619"/>
       <w:bookmarkEnd w:id="53"/>
       <w:r w:rsidRPr="000A35EA">
@@ -10217,96 +10244,110 @@
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Environmentally Preferable Products (EPP) Procurement Program</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the </w:t>
       </w:r>
       <w:hyperlink r:id="rId58" w:history="1">
         <w:r w:rsidRPr="00A74953">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>EPP Products and Services Guide</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A74953">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="401E5311" w14:textId="10360EED" w:rsidR="004C38FD" w:rsidRPr="002E2D42" w:rsidRDefault="004C38FD" w:rsidP="00633557">
+    <w:p w14:paraId="401E5311" w14:textId="044684BA" w:rsidR="004C38FD" w:rsidRPr="002E2D42" w:rsidRDefault="004C38FD" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="55" w:name="_Toc194066620"/>
-      <w:bookmarkStart w:id="56" w:name="_Toc212463208"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc226558709"/>
       <w:bookmarkEnd w:id="54"/>
       <w:r w:rsidRPr="003066B4">
         <w:t>Instructions for</w:t>
       </w:r>
       <w:r w:rsidR="00BA483E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BA483E" w:rsidRPr="00BA483E">
-        <w:t>Massachusetts Management Accounting and Reporting System (MMARS)</w:t>
+        <w:t>Massachusetts Management Accounting and Reporting System (M</w:t>
+      </w:r>
+      <w:r w:rsidR="00E74F7F">
+        <w:t>OSAIC</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA483E" w:rsidRPr="00BA483E">
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="003066B4">
         <w:t xml:space="preserve"> Users</w:t>
       </w:r>
       <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
     </w:p>
-    <w:p w14:paraId="7E58B0D1" w14:textId="59AD838D" w:rsidR="00266475" w:rsidRDefault="006F493B" w:rsidP="00DC48F0">
+    <w:p w14:paraId="7E58B0D1" w14:textId="65B23612" w:rsidR="00266475" w:rsidRDefault="006F493B" w:rsidP="00DC48F0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F493B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">When placing orders with a contractor, </w:t>
       </w:r>
       <w:r w:rsidR="00BD68D3" w:rsidRPr="00E006A5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>MMARS</w:t>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="00E74F7F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OSAIC</w:t>
       </w:r>
       <w:r w:rsidRPr="006F493B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> users </w:t>
       </w:r>
       <w:r w:rsidRPr="00075074">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
       <w:r w:rsidRPr="006F493B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -10318,93 +10359,117 @@
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FAC126</w:t>
       </w:r>
       <w:r w:rsidR="00BD2067">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="005A5D46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F493B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>in the Agreement ID field in MMARS for encumbrances related to purchases from Statewide Contracts.</w:t>
+        <w:t>in the Agreement ID field in M</w:t>
+      </w:r>
+      <w:r w:rsidR="00E74F7F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OSAIC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F493B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for encumbrances related to purchases from Statewide Contracts.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="57" w:name="_Contract_Summary"/>
       <w:bookmarkStart w:id="58" w:name="_Who_Can_Use_2"/>
       <w:bookmarkStart w:id="59" w:name="_Find_Bid/Contract_Documents"/>
       <w:bookmarkStart w:id="60" w:name="_Who_Can_Use_3"/>
       <w:bookmarkStart w:id="61" w:name="_Contract_Categories_3"/>
       <w:bookmarkStart w:id="62" w:name="_Additional_Information/FAQs_3"/>
       <w:bookmarkStart w:id="63" w:name="_Frequently_Purchased_Items"/>
       <w:bookmarkEnd w:id="57"/>
       <w:bookmarkEnd w:id="58"/>
       <w:bookmarkEnd w:id="59"/>
       <w:bookmarkEnd w:id="60"/>
       <w:bookmarkEnd w:id="61"/>
       <w:bookmarkEnd w:id="62"/>
       <w:bookmarkEnd w:id="63"/>
       <w:r w:rsidR="00376AED" w:rsidRPr="00D27BA2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please address all inquiries regarding</w:t>
       </w:r>
       <w:r w:rsidR="00376AED">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00376AED" w:rsidRPr="00E006A5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>MMARS</w:t>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="00E74F7F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OSAIC</w:t>
       </w:r>
       <w:r w:rsidR="00376AED" w:rsidRPr="00D27BA2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> technical support and job aids </w:t>
       </w:r>
       <w:r w:rsidR="000E68EE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">by emailing </w:t>
       </w:r>
       <w:r w:rsidR="003764F5">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="00417EA8">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -10472,277 +10537,277 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:sectPr w:rsidR="00266475" w:rsidSect="003E7DC2">
           <w:footerReference w:type="first" r:id="rId60"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="125" w:right="1152" w:bottom="1440" w:left="1152" w:header="864" w:footer="360" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2FA07006" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRDefault="00E51057" w:rsidP="0099507C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="64" w:name="_Appendix_A:_Vendor"/>
       <w:bookmarkStart w:id="65" w:name="_Vendor_Specific_Information"/>
       <w:bookmarkStart w:id="66" w:name="_Vendor_Information*"/>
       <w:bookmarkStart w:id="67" w:name="_Vendor_List_and"/>
       <w:bookmarkStart w:id="68" w:name="_Appendix_A:_1"/>
       <w:bookmarkStart w:id="69" w:name="_Toc194066623"/>
-      <w:bookmarkStart w:id="70" w:name="_Toc212463209"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc226558710"/>
       <w:bookmarkEnd w:id="64"/>
       <w:bookmarkEnd w:id="65"/>
       <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
       <w:bookmarkEnd w:id="68"/>
       <w:r w:rsidRPr="00ED150D">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Vendor </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">List and </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED150D">
         <w:t>Information</w:t>
       </w:r>
       <w:bookmarkEnd w:id="69"/>
       <w:bookmarkEnd w:id="70"/>
     </w:p>
     <w:p w14:paraId="31C8D9B0" w14:textId="3B00CABF" w:rsidR="00BD2067" w:rsidRDefault="008D1C31" w:rsidP="00BD2067">
       <w:r>
         <w:t>Note: N/A = Not Applicable, SBPP = Small Business Purchasing Program</w:t>
       </w:r>
       <w:r w:rsidR="00BE7ECC">
         <w:t xml:space="preserve">, MBE = Minority Business Enterprise, VBE = </w:t>
       </w:r>
       <w:r w:rsidR="005A3733">
         <w:t>Veteran Business Enterprise</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="14215" w:type="dxa"/>
+        <w:tblW w:w="13595" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Vendor Information Table"/>
         <w:tblDescription w:val="This table includes the following column headings and information: vendor name, Master Blanket Purchase Order Number, MMARS Vendor Code, MMARS Vendor Line, Contact Person, Phone number, Email, Categories, Regions, Discounts (PPD, Dock Delivery, Other), MBE, WMBE, WBE, Vetran status, Minimum Order, and list of any other imporatant items.  "/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1759"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="1620"/>
+        <w:gridCol w:w="1682"/>
+        <w:gridCol w:w="1670"/>
+        <w:gridCol w:w="1549"/>
+        <w:gridCol w:w="1549"/>
+        <w:gridCol w:w="2583"/>
+        <w:gridCol w:w="1377"/>
+        <w:gridCol w:w="1636"/>
+        <w:gridCol w:w="1549"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BD2067" w:rsidRPr="00BD2067" w14:paraId="4FE5AA4C" w14:textId="77777777" w:rsidTr="009F7887">
+      <w:tr w:rsidR="00BD2067" w:rsidRPr="00BD2067" w14:paraId="4FE5AA4C" w14:textId="77777777" w:rsidTr="00FF40D4">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="692"/>
+          <w:trHeight w:val="687"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1759" w:type="dxa"/>
+            <w:tcW w:w="1682" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="015401F8" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Vendor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1746" w:type="dxa"/>
+            <w:tcW w:w="1670" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="0EDC3015" w14:textId="0F53943A" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Master Blanket Purchase Order </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="302D56D2" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Contact Person</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="56687650" w14:textId="7DC21679" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Phone </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="2583" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="008FD038" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1377" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="2833946A" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PPD Discounts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:tcW w:w="1636" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="5DD17675" w14:textId="641CB030" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="008D1C31" w:rsidP="009F7887">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Supplier Diversity Office (</w:t>
             </w:r>
             <w:r w:rsidR="00BD2067" w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
@@ -10751,51 +10816,51 @@
               </w:rPr>
               <w:t>SDO</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00BD2067" w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Certification Type </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="47BA4494" w14:textId="1D210E2C" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="008D1C31" w:rsidP="009F7887">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Supplier Diversity Program (</w:t>
             </w:r>
             <w:r w:rsidR="00BD2067" w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
@@ -10803,199 +10868,200 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>SDP</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00BD2067" w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Commitment Percentage</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD2067" w:rsidRPr="00BD2067" w14:paraId="0297EE0E" w14:textId="77777777" w:rsidTr="009F7887">
+      <w:tr w:rsidR="00BD2067" w:rsidRPr="00BD2067" w14:paraId="0297EE0E" w14:textId="77777777" w:rsidTr="00FF40D4">
         <w:trPr>
           <w:cantSplit/>
+          <w:trHeight w:val="775"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1759" w:type="dxa"/>
+            <w:tcW w:w="1682" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="38C2F8DB" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>**Master Contract Record MBPO</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2AD1BBD5" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(All contract documents)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1746" w:type="dxa"/>
+            <w:tcW w:w="1670" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B1F9ECA" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r w:rsidRPr="00BD2067">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-24-1080-OSD03-OSD03-32556</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="171B7F01" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Sean Corbin</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14E4181E" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Tatiana Henry</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0D7DE6B5" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>617-720-3105</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32085CE3" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>617-359-7289</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="2583" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="05E02D9C" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId62">
               <w:r w:rsidRPr="00BD2067">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>sean.corbin@mass.gov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -11012,474 +11078,476 @@
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId63">
               <w:r w:rsidRPr="00BD2067">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>tatiana.henry@mass.gov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1377" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="04A40DFF" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:tcW w:w="1636" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="24B9A177" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0074240E" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD2067" w:rsidRPr="00BD2067" w14:paraId="48C44D06" w14:textId="77777777" w:rsidTr="009F7887">
+      <w:tr w:rsidR="00BD2067" w:rsidRPr="00BD2067" w14:paraId="48C44D06" w14:textId="77777777" w:rsidTr="00FF40D4">
         <w:trPr>
           <w:cantSplit/>
+          <w:trHeight w:val="566"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1759" w:type="dxa"/>
+            <w:tcW w:w="1682" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="19942EB6" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">***Solicitation Enabled MBPO </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="64D0ADC1" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(for requesting quotes)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1746" w:type="dxa"/>
+            <w:tcW w:w="1670" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34A6A80F" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r w:rsidRPr="00BD2067">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-24-1080-OSD03-OSD03-32563</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="788A08A2" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Sean Corbin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="627A301A" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>617-720-3105</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="2583" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="04943C07" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r w:rsidRPr="00BD2067">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>sean.corbin@mass.gov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1377" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="45CF7F35" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:tcW w:w="1636" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="444FE39A" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="47DB727F" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD2067" w:rsidRPr="00BD2067" w14:paraId="6BF69D44" w14:textId="77777777" w:rsidTr="009F7887">
+      <w:tr w:rsidR="00BD2067" w:rsidRPr="00BD2067" w14:paraId="6BF69D44" w14:textId="77777777" w:rsidTr="00FF40D4">
         <w:trPr>
           <w:cantSplit/>
+          <w:trHeight w:val="1550"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1759" w:type="dxa"/>
+            <w:tcW w:w="1682" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2DCBC5AF" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Access Information Management Corporation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1746" w:type="dxa"/>
+            <w:tcW w:w="1670" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D6B90A1" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r w:rsidRPr="00BD2067">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-24-1080-OSD03-SRC02-32810</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="22986A53" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Brad Walker</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4C33B31D" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>978-399-5002</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="2583" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="766B4BE1" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r w:rsidRPr="00BD2067">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>brad.walker@accesscorp.com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1377" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0D4AE99B" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PPD: 1.0% – 10 days</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0DF0A452" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -11508,227 +11576,229 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PPD: 0.50% - 20 days</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2169FC1C" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PPD: 0.00% - 30 days</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:tcW w:w="1636" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79F970F8" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="716FE023" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD2067" w:rsidRPr="00BD2067" w14:paraId="0943A37A" w14:textId="77777777" w:rsidTr="009F7887">
+      <w:tr w:rsidR="00BD2067" w:rsidRPr="00BD2067" w14:paraId="0943A37A" w14:textId="77777777" w:rsidTr="00FF40D4">
         <w:trPr>
           <w:cantSplit/>
+          <w:trHeight w:val="1550"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1759" w:type="dxa"/>
+            <w:tcW w:w="1682" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6EFC31F6" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ARC Document Solutions, Inc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1746" w:type="dxa"/>
+            <w:tcW w:w="1670" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C1598BC" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:tgtFrame="_new" w:history="1">
               <w:r w:rsidRPr="00BD2067">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-24-1080-OSD03-OSD03-34624</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43915391" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Philip Bush</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="393FB166" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>617-510-3879</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="2583" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5B857A15" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r w:rsidRPr="00BD2067">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>philip.bush@e-arc.com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1377" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2AA96447" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PPD: 2.00% – 10 days</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F78B9CE" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -11757,236 +11827,236 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PPD: 1.00% - 20 days</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="74DC35D6" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PPD: 0.00% - 30 days</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:tcW w:w="1636" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F0A4349" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07C41AC5" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD2067" w:rsidRPr="00BD2067" w14:paraId="60C36C9F" w14:textId="77777777" w:rsidTr="009F7887">
+      <w:tr w:rsidR="00BD2067" w:rsidRPr="00BD2067" w14:paraId="60C36C9F" w14:textId="77777777" w:rsidTr="00FF40D4">
         <w:trPr>
           <w:cantSplit/>
+          <w:trHeight w:val="1550"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1759" w:type="dxa"/>
+            <w:tcW w:w="1682" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="02E343BC" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Databank IMX, LLC.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1746" w:type="dxa"/>
+            <w:tcW w:w="1670" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="63AA308D" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r w:rsidRPr="00BD2067">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-24-1080-OSD03-</w:t>
               </w:r>
               <w:r w:rsidRPr="00BD2067">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>OSD03-32928</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13158657" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Lee Meyerdirk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3BCF7E6A" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>612-759-0946</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="2583" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="223174F0" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r w:rsidRPr="00BD2067">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>lmeyerdirk@databankimx.com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1377" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E5FD927" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PPD: 3.00% – 10 days</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1E1A8F54" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -12015,245 +12085,236 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PPD: 1.00% - 20 days</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="235AF14F" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PPD: 0.00% - 30 days</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:tcW w:w="1636" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="72E83525" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="514BB74A" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD2067" w:rsidRPr="00BD2067" w14:paraId="12AB2DA3" w14:textId="77777777" w:rsidTr="009F7887">
+      <w:tr w:rsidR="00BD2067" w:rsidRPr="00BD2067" w14:paraId="12AB2DA3" w14:textId="77777777" w:rsidTr="00FF40D4">
         <w:trPr>
           <w:cantSplit/>
+          <w:trHeight w:val="1550"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1759" w:type="dxa"/>
+            <w:tcW w:w="1682" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="442AE854" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>DataMerj</w:t>
-[...8 lines deleted...]
-              <w:t>, Inc.</w:t>
+              <w:t>DataMerj, Inc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1746" w:type="dxa"/>
+            <w:tcW w:w="1670" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D1FACD1" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r w:rsidRPr="00BD2067">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-24-1080-OSD03-</w:t>
               </w:r>
               <w:r w:rsidRPr="00BD2067">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>OSD03-32926</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0335A0A7" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Eric Wartel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3B60C829" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>844-787-7009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="2583" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0AEBAE28" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r w:rsidRPr="00BD2067">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>ewartel@datamerj.com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1377" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E84F62C" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PPD: 2.75% – 10 days</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1DE4ADF5" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -12282,245 +12343,236 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PPD: 2.30% - 20 days</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="350489F7" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PPD: 2.00% - 30 days</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:tcW w:w="1636" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A2D8713" w14:textId="54548ACF" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00556038" w:rsidP="009F7887">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>SBPP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0FA39C2D" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD2067" w:rsidRPr="00BD2067" w14:paraId="30886956" w14:textId="77777777" w:rsidTr="009F7887">
+      <w:tr w:rsidR="00BD2067" w:rsidRPr="00BD2067" w14:paraId="30886956" w14:textId="77777777" w:rsidTr="00FF40D4">
         <w:trPr>
           <w:cantSplit/>
+          <w:trHeight w:val="1550"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1759" w:type="dxa"/>
+            <w:tcW w:w="1682" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4C027E09" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Docufree</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> Corporation</w:t>
+              <w:t>Docufree Corporation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1746" w:type="dxa"/>
+            <w:tcW w:w="1670" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16AA0579" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r w:rsidRPr="00BD2067">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-</w:t>
               </w:r>
               <w:r w:rsidRPr="00BD2067">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>24-1080-OSD03-OSD03-32922</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13A0C382" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Michael Williamson</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="19790FD2" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>512-585-3984</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="2583" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5460AA9A" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r w:rsidRPr="00BD2067">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>Michael.williamson@docufree.com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1377" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B7DC272" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PPD: 3.00% – 10 days</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4299437D" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -12549,226 +12601,228 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PPD: 2.00% - 20 days</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14DBB505" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PPD: 1.00% - 30 days</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:tcW w:w="1636" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4BBC2BAD" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0CE461CB" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2.5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD2067" w:rsidRPr="00BD2067" w14:paraId="3097A0A1" w14:textId="77777777" w:rsidTr="009F7887">
+      <w:tr w:rsidR="00BD2067" w:rsidRPr="00BD2067" w14:paraId="3097A0A1" w14:textId="77777777" w:rsidTr="00FF40D4">
         <w:trPr>
           <w:cantSplit/>
+          <w:trHeight w:val="1535"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1759" w:type="dxa"/>
+            <w:tcW w:w="1682" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C3DD1BE" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Donnegan Systems, Inc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1746" w:type="dxa"/>
+            <w:tcW w:w="1670" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6AA46D7E" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:tgtFrame="_new" w:history="1">
               <w:r w:rsidRPr="00BD2067">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-24-1080-OSD03-OSD03-33711</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="41096433" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Mike Melanson</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2055C1CF" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>508-380-8111</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="2583" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14F8EE67" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r w:rsidRPr="00BD2067">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>mmelanson@donnegan.com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1377" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2CDEB4D8" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PPD: 2.00% – 10 days</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76CC8A9F" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -12797,237 +12851,227 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PPD: 1.50% - 20 days</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2CE8FBDB" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PPD: 1.00% - 30 days</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:tcW w:w="1636" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0112D109" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="49E9FCE4" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD2067" w:rsidRPr="00BD2067" w14:paraId="0089219B" w14:textId="77777777" w:rsidTr="009F7887">
+      <w:tr w:rsidR="00BD2067" w:rsidRPr="00BD2067" w14:paraId="0089219B" w14:textId="77777777" w:rsidTr="00FF40D4">
         <w:trPr>
           <w:cantSplit/>
+          <w:trHeight w:val="1550"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1759" w:type="dxa"/>
+            <w:tcW w:w="1682" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43FA11B6" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...9 lines deleted...]
-              <w:t>, Inc.</w:t>
+              <w:t>eBizDocs, Inc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1746" w:type="dxa"/>
+            <w:tcW w:w="1670" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B86490F" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:tgtFrame="_new" w:history="1">
               <w:r w:rsidRPr="00BD2067">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-24-1080-OSD03-OSD03-34051</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="19ADAB67" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Jason Abare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="36955813" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>518-456-1011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="2583" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A609996" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r w:rsidRPr="00BD2067">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>jabare@ebizdocs.com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1377" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="06F0CA51" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PPD: 1.0% – 10 days</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E8E2917" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -13056,227 +13100,228 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PPD: 0.50% - 20 days</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="26D17E51" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PPD: 0.25% - 30 days</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:tcW w:w="1636" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DE7B554" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D24316E" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD2067" w:rsidRPr="00BD2067" w14:paraId="0A9637F3" w14:textId="77777777" w:rsidTr="009F7887">
+      <w:tr w:rsidR="00BD2067" w:rsidRPr="00BD2067" w14:paraId="0A9637F3" w14:textId="77777777" w:rsidTr="00FF40D4">
         <w:trPr>
           <w:cantSplit/>
+          <w:trHeight w:val="1550"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1759" w:type="dxa"/>
+            <w:tcW w:w="1682" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="27DAE637" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Eastern Micrographics</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1746" w:type="dxa"/>
+            <w:tcW w:w="1670" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13BE9A96" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r w:rsidRPr="00BD2067">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-24-1080-OSD03-</w:t>
               </w:r>
               <w:r w:rsidRPr="00BD2067">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>OSD03-32929</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="123D19DD" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Dave Monaco</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D15F94E" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>413-532-1465</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="2583" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F0A0881" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r w:rsidRPr="00BD2067">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>dmonaco@neac.com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1377" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1EF512E2" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PPD: 2.00% – 10 days</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3AE22FA9" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -13305,226 +13350,227 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PPD: 1.00% - 20 days</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="68DB52C6" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PPD: 1.00% - 30 days</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:tcW w:w="1636" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="41035BD5" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="38E6D56B" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>6%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD2067" w:rsidRPr="00BD2067" w14:paraId="331E7854" w14:textId="77777777" w:rsidTr="009F7887">
+      <w:tr w:rsidR="00BD2067" w:rsidRPr="00BD2067" w14:paraId="331E7854" w14:textId="77777777" w:rsidTr="00FF40D4">
         <w:trPr>
           <w:cantSplit/>
+          <w:trHeight w:val="1550"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1759" w:type="dxa"/>
+            <w:tcW w:w="1682" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3FED2318" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Inception Technologies Inc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1746" w:type="dxa"/>
+            <w:tcW w:w="1670" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="076823F1" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r w:rsidRPr="00BD2067">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-24-1080-OSD03-OSD03-32801</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="41378E52" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Raymond Feoli</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0B5BBB5B" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>603-703-0223</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="2583" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="592F442F" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r w:rsidRPr="00BD2067">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>rfeoli@inceptiontech.com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1377" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0557ACC6" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PPD: 3.00% – 10 days</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0F8BD869" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -13553,235 +13599,237 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PPD: 2.00% - 20 days</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B370DE7" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PPD: 1.00% - 30 days</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:tcW w:w="1636" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A1D3C87" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6EA7B6D8" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>5.5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD2067" w:rsidRPr="00BD2067" w14:paraId="4D83424F" w14:textId="77777777" w:rsidTr="009F7887">
+      <w:tr w:rsidR="00BD2067" w:rsidRPr="00BD2067" w14:paraId="4D83424F" w14:textId="77777777" w:rsidTr="00FF40D4">
         <w:trPr>
           <w:cantSplit/>
+          <w:trHeight w:val="1535"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1759" w:type="dxa"/>
+            <w:tcW w:w="1682" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="32FAEBBC" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Iron Mountain Information Management, LLC.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1746" w:type="dxa"/>
+            <w:tcW w:w="1670" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F324E22" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r w:rsidRPr="00BD2067">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-24-1080-OSD03-</w:t>
               </w:r>
               <w:r w:rsidRPr="00BD2067">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>OSD03-32917</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="27EC4917" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Jamie Craig</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2EBCCFEC" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>905-487-4367</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="2583" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C815F09" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r w:rsidRPr="00BD2067">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>jamie.craig@ironmountain.com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1377" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A27AEFE" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PPD: 2.00% – 10 days</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F710E21" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -13810,227 +13858,227 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PPD: 0.00% - 20 days</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5EFBE6E2" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PPD: 0.00% - 30 days</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:tcW w:w="1636" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="00D55382" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="12F148D1" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD2067" w:rsidRPr="00BD2067" w14:paraId="1814DD12" w14:textId="77777777" w:rsidTr="009F7887">
+      <w:tr w:rsidR="00BD2067" w:rsidRPr="00BD2067" w14:paraId="1814DD12" w14:textId="77777777" w:rsidTr="00FF40D4">
         <w:trPr>
           <w:cantSplit/>
+          <w:trHeight w:val="1550"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1759" w:type="dxa"/>
+            <w:tcW w:w="1682" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F93A182" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Konica Minolta Business Solutions U.S.A., Inc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1746" w:type="dxa"/>
+            <w:tcW w:w="1670" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1DA7E16E" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r w:rsidRPr="00BD2067">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-24-1080-OSD03-OSD03-32804</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4C7FED56" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Paul Connolly</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="62C0D4CE" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>401-368-6526</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="2583" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1AB0D780" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r w:rsidRPr="00BD2067">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>pconnolly@kmbs.konicaminolta.us</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1377" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0D481C39" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PPD: 1.00% – 10 days</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="226F7E91" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -14059,244 +14107,227 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PPD: 0.00% - 20 days</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F952109" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PPD: 0.00% - 30 days</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:tcW w:w="1636" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="47213DAC" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6147BC6F" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD2067" w:rsidRPr="00BD2067" w14:paraId="3B182A3D" w14:textId="77777777" w:rsidTr="009F7887">
+      <w:tr w:rsidR="00BD2067" w:rsidRPr="00BD2067" w14:paraId="3B182A3D" w14:textId="77777777" w:rsidTr="00FF40D4">
         <w:trPr>
           <w:cantSplit/>
+          <w:trHeight w:val="1550"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1759" w:type="dxa"/>
+            <w:tcW w:w="1682" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7371C0D8" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>MCP Ops LLC dba Greylock Storage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1746" w:type="dxa"/>
+            <w:tcW w:w="1670" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E001F58" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:tgtFrame="_new" w:history="1">
               <w:r w:rsidRPr="00BD2067">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-24-1080-OSD03-OSD03-34625</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="15BF5CFF" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Anthony Massimiano</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="695F5702" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">413-499-0815 </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> 120</w:t>
+              <w:t>413-499-0815 ext 120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="2583" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0999E6A9" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r w:rsidRPr="00BD2067">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>tony@greylockstorage.com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1377" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70328954" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PPD: 1.00% – 10 days</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5DCB5499" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -14325,245 +14356,236 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PPD: 0.00% - 20 days</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="375D1CBB" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PPD: 0.00% - 30 days</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:tcW w:w="1636" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A2402EF" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="22914BDD" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2.0%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD2067" w:rsidRPr="00BD2067" w14:paraId="398420A1" w14:textId="77777777" w:rsidTr="009F7887">
+      <w:tr w:rsidR="00BD2067" w:rsidRPr="00BD2067" w14:paraId="398420A1" w14:textId="77777777" w:rsidTr="00FF40D4">
         <w:trPr>
           <w:cantSplit/>
+          <w:trHeight w:val="1550"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1759" w:type="dxa"/>
+            <w:tcW w:w="1682" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="29192E8B" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>MetaSource</w:t>
-[...8 lines deleted...]
-              <w:t>, LLC.</w:t>
+              <w:t>MetaSource, LLC.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1746" w:type="dxa"/>
+            <w:tcW w:w="1670" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="461B4FCE" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r w:rsidRPr="00BD2067">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-24-1080-OSD03-</w:t>
               </w:r>
               <w:r w:rsidRPr="00BD2067">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>OSD03-32924</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="20D16C5A" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Kathy Berger</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D367C5C" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>603-370-0673</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="2583" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4E4D89B9" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r w:rsidRPr="00BD2067">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>kberger@metasource.com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1377" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0FA94FCF" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PPD: 1.50% – 10 days</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D676441" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -14592,226 +14614,228 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PPD: 0.50% - 20 days</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="285EDD9B" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PPD: 0.00% - 30 days</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:tcW w:w="1636" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A6859C6" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7048F24B" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD2067" w:rsidRPr="00BD2067" w14:paraId="13C79130" w14:textId="77777777" w:rsidTr="009F7887">
+      <w:tr w:rsidR="00BD2067" w:rsidRPr="00BD2067" w14:paraId="13C79130" w14:textId="77777777" w:rsidTr="00FF40D4">
         <w:trPr>
           <w:cantSplit/>
+          <w:trHeight w:val="1535"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1759" w:type="dxa"/>
+            <w:tcW w:w="1682" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1CE4A438" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Morgan Records Management, LLC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1746" w:type="dxa"/>
+            <w:tcW w:w="1670" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A7CC91F" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r w:rsidRPr="00BD2067">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-24-1080-OSD03-OSD03-32803</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="703C5664" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Ben Lawrence</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55CB3A01" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>603-792-2375</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="2583" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="707D25FB" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r w:rsidRPr="00BD2067">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>blawrence@morganrecords.com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1377" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C27046D" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PPD: 5.00% – 10 days</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4FE16EFC" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -14840,452 +14864,443 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PPD: 3.00% - 20 days</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3BAE0459" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PPD: 2.00% - 30 days</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:tcW w:w="1636" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1DE99EDB" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="267FE6D7" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10.5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD2067" w:rsidRPr="00BD2067" w14:paraId="44B70717" w14:textId="77777777" w:rsidTr="009F7887">
+      <w:tr w:rsidR="00BD2067" w:rsidRPr="00BD2067" w14:paraId="44B70717" w14:textId="77777777" w:rsidTr="00FF40D4">
         <w:trPr>
           <w:cantSplit/>
+          <w:trHeight w:val="581"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1759" w:type="dxa"/>
+            <w:tcW w:w="1682" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A199210" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Northeast Document Conservation Center, Inc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1746" w:type="dxa"/>
+            <w:tcW w:w="1670" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="72054F6B" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r w:rsidRPr="00BD2067">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-24-1080-OSD03-</w:t>
               </w:r>
               <w:r w:rsidRPr="00BD2067">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>OSD03-32918</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50C4B362" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Terrance D'Ambrosio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="252285A7" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>978-470-1010 ext. 214</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="2583" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="386E2359" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r w:rsidRPr="00BD2067">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>tdambrosio@nedcc.org</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1377" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="744ED257" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:tcW w:w="1636" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0EE8389D" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7DD08CD0" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD2067" w:rsidRPr="00BD2067" w14:paraId="72C1077F" w14:textId="77777777" w:rsidTr="009F7887">
+      <w:tr w:rsidR="00BD2067" w:rsidRPr="00BD2067" w14:paraId="72C1077F" w14:textId="77777777" w:rsidTr="00FF40D4">
         <w:trPr>
           <w:cantSplit/>
+          <w:trHeight w:val="1550"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1759" w:type="dxa"/>
+            <w:tcW w:w="1682" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3C97DD30" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Recordsforce</w:t>
-[...8 lines deleted...]
-              <w:t>, Inc.</w:t>
+              <w:t>Recordsforce, Inc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1746" w:type="dxa"/>
+            <w:tcW w:w="1670" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="290D607E" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r w:rsidRPr="00BD2067">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-24-1080-OSD03-</w:t>
               </w:r>
               <w:r w:rsidRPr="00BD2067">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>OSD03-32921</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="013B8464" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Jake Becker</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="63528FCC" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>603-766-2811</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="2583" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71636A09" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r w:rsidRPr="00BD2067">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>jake.becker@recordsforce.com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1377" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0DE7DA47" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PPD: 1.00% – 10 days</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="12AD84C7" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -15314,514 +15329,238 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PPD: 0.25% - 20 days</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0967739D" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PPD: 0.15% - 30 days</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:tcW w:w="1636" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60CB05C8" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67A9A8E3" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>21%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD2067" w:rsidRPr="00BD2067" w14:paraId="3B219479" w14:textId="77777777" w:rsidTr="009F7887">
+      <w:tr w:rsidR="00BD2067" w:rsidRPr="00BD2067" w14:paraId="06135646" w14:textId="77777777" w:rsidTr="00FF40D4">
         <w:trPr>
           <w:cantSplit/>
+          <w:trHeight w:val="1535"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1759" w:type="dxa"/>
+            <w:tcW w:w="1682" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="724976B7" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
+          <w:p w14:paraId="1249C5DE" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Redishred</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> of New England, Inc. dba PROSHRED/PROSCAN</w:t>
+              <w:t>Ricoh USA, Inc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1746" w:type="dxa"/>
-[...266 lines deleted...]
-            <w:tcW w:w="1746" w:type="dxa"/>
+            <w:tcW w:w="1670" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33389C4F" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r w:rsidRPr="00BD2067">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-24-1080-OSD03-OSD03-32919</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="1DD14131" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7FBEBB01" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Mike Pallotta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="53191D22" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>978-621-1276</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="2583" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="057F804A" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r w:rsidRPr="00BD2067">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>mike.pallotta@ricoh-usa.com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1377" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07694FAF" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PPD: 1.00% – 10 days</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E2293E9" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -15850,444 +15589,436 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PPD: 1.00% - 20 days</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4151CDCB" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PPD: 0.00% - 30 days</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:tcW w:w="1636" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A50C301" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0755EA8A" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD2067" w:rsidRPr="00BD2067" w14:paraId="729A79AF" w14:textId="77777777" w:rsidTr="009F7887">
+      <w:tr w:rsidR="00BD2067" w:rsidRPr="00BD2067" w14:paraId="729A79AF" w14:textId="77777777" w:rsidTr="00FF40D4">
         <w:trPr>
           <w:cantSplit/>
+          <w:trHeight w:val="387"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1759" w:type="dxa"/>
+            <w:tcW w:w="1682" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2EE1805D" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Scan-Optics, LLC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1746" w:type="dxa"/>
+            <w:tcW w:w="1670" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C064DD3" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:tgtFrame="_new" w:history="1">
+            <w:hyperlink r:id="rId100" w:tgtFrame="_new" w:history="1">
               <w:r w:rsidRPr="00BD2067">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-24-1080-OSD03-OSD03-34057</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="38E4498E" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Glenn Strange</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28E6A561" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>860-533-4454</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="2583" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33633715" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r w:rsidRPr="00BD2067">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>gstrange@scanoptics.com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1377" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0044E6FE" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:tcW w:w="1636" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E5E40E3" w14:textId="46FD65CC" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BE7ECC" w:rsidP="009F7887">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="30EC4186" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD2067" w:rsidRPr="00BD2067" w14:paraId="3A2B9463" w14:textId="77777777" w:rsidTr="009F7887">
+      <w:tr w:rsidR="00BD2067" w:rsidRPr="00BD2067" w14:paraId="3A2B9463" w14:textId="77777777" w:rsidTr="00FF40D4">
         <w:trPr>
           <w:cantSplit/>
+          <w:trHeight w:val="1550"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1759" w:type="dxa"/>
+            <w:tcW w:w="1682" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2B3B1DC5" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>SecureScan</w:t>
-[...8 lines deleted...]
-              <w:t>, LLC</w:t>
+              <w:t>SecureScan, LLC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1746" w:type="dxa"/>
+            <w:tcW w:w="1670" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="15F1D753" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r w:rsidRPr="00BD2067">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-24-1080-OSD03-</w:t>
               </w:r>
               <w:r w:rsidRPr="00BD2067">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>OSD03-32923</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79DE4CF0" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Chuck Tobin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="603A7F75" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>617-221-3320</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="2583" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F38977A" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r w:rsidRPr="00BD2067">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>chuck@securescan.com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1377" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7917F357" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PPD: 2.50% – 10 days</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="26DF5083" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -16316,235 +16047,236 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PPD: 1.50% - 20 days</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="562E0AB5" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PPD: 1.00% - 30 days</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:tcW w:w="1636" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F5DB0B9" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0851836D" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD2067" w:rsidRPr="00BD2067" w14:paraId="01EC4890" w14:textId="77777777" w:rsidTr="009F7887">
+      <w:tr w:rsidR="00BD2067" w:rsidRPr="00BD2067" w14:paraId="01EC4890" w14:textId="77777777" w:rsidTr="00FF40D4">
         <w:trPr>
           <w:cantSplit/>
+          <w:trHeight w:val="1550"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1759" w:type="dxa"/>
+            <w:tcW w:w="1682" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34E85EC0" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Target Litigation Consulting, Inc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1746" w:type="dxa"/>
+            <w:tcW w:w="1670" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5187BBD9" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r w:rsidRPr="00BD2067">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>P</w:t>
               </w:r>
               <w:r w:rsidRPr="00BD2067">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>O-24-1080-OSD03-OSD03-32932</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F3E5457" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Michael F. Flaherty</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="753665A5" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>508-446-6169</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="2583" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="42E65531" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r w:rsidRPr="00BD2067">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>mflaherty@targetlitigation.com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1377" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="195F0229" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PPD: 2.00% – 10 days</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6CE28BB3" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -16573,226 +16305,227 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PPD: 0.00% - 20 days</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="532FCC45" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PPD: 0.00% - 30 days</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:tcW w:w="1636" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6BBC4D47" w14:textId="741461C0" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00556038" w:rsidP="009F7887">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>SBPP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="31ED914F" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD2067" w:rsidRPr="00BD2067" w14:paraId="4D5AA8E8" w14:textId="77777777" w:rsidTr="009F7887">
+      <w:tr w:rsidR="00BD2067" w:rsidRPr="00BD2067" w14:paraId="4D5AA8E8" w14:textId="77777777" w:rsidTr="00FF40D4">
         <w:trPr>
           <w:cantSplit/>
+          <w:trHeight w:val="1550"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1759" w:type="dxa"/>
+            <w:tcW w:w="1682" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60A86D04" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">The Maverick Group, Inc. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1746" w:type="dxa"/>
+            <w:tcW w:w="1670" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="386B0ED8" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:tgtFrame="_new" w:history="1">
+            <w:hyperlink r:id="rId106" w:tgtFrame="_new" w:history="1">
               <w:r w:rsidRPr="00BD2067">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-24-1080-OSD03-OSD03-33710</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E253D85" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Jose M. Rodriguez</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="75B61B56" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>413-746-8868</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="2583" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6643B48A" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r w:rsidRPr="00BD2067">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>josemr39@yahoo.com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1377" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4E720D8A" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PPD: 5.00% – 10 days</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="087E4732" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -16821,235 +16554,236 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PPD: 3.00% - 20 days</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E88BA4D" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PPD: 2.00% - 30 days</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:tcW w:w="1636" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E60094A" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>MBE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="75515C9B" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>6%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD2067" w:rsidRPr="00BD2067" w14:paraId="5E027771" w14:textId="77777777" w:rsidTr="009F7887">
+      <w:tr w:rsidR="00BD2067" w:rsidRPr="00BD2067" w14:paraId="5E027771" w14:textId="77777777" w:rsidTr="00FF40D4">
         <w:trPr>
           <w:cantSplit/>
+          <w:trHeight w:val="1550"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1759" w:type="dxa"/>
+            <w:tcW w:w="1682" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A0EBD33" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Valley Green Shredding, LLC.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1746" w:type="dxa"/>
+            <w:tcW w:w="1670" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="127D1D1B" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r w:rsidRPr="00BD2067">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-24-1080-OSD03-</w:t>
               </w:r>
               <w:r w:rsidRPr="00BD2067">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>OSD03-32920</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="64D24489" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Eric Wartel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="719C30A8" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>413- 461-3333</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="2583" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="100384A9" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r w:rsidRPr="00BD2067">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>eric@valleygreenshredding.com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1377" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="720502F6" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PPD: 2.75% – 10 days</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="454F80B7" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -17078,247 +16812,555 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PPD: 2.30% - 20 days</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1248EF99" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PPD: 2.00% - 30 days</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:tcW w:w="1636" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="131C8764" w14:textId="41AC27C3" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00556038" w:rsidP="009F7887">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">SBPP, </w:t>
             </w:r>
             <w:r w:rsidR="00BD2067" w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>VBE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4882D3C1" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>9%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD2067" w:rsidRPr="00BD2067" w14:paraId="614B91D4" w14:textId="77777777" w:rsidTr="009F7887">
+      <w:tr w:rsidR="00161CA0" w:rsidRPr="00BD2067" w14:paraId="7A887D0B" w14:textId="77777777" w:rsidTr="00FF40D4">
         <w:trPr>
           <w:cantSplit/>
+          <w:trHeight w:val="1535"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1759" w:type="dxa"/>
+            <w:tcW w:w="1682" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1FAD0C36" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
+          <w:p w14:paraId="0578127E" w14:textId="73A8D385" w:rsidR="00161CA0" w:rsidRPr="00BD2067" w:rsidRDefault="00161CA0" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BD2067">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Wakefield Moving and Storage</w:t>
+              <w:t>VRC</w:t>
+            </w:r>
+            <w:r w:rsidR="001D79CD">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Compan</w:t>
+            </w:r>
+            <w:r w:rsidR="00F123C2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ies, LLC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1746" w:type="dxa"/>
+            <w:tcW w:w="1670" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CBA2525" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
+          <w:p w14:paraId="6A6A2A90" w14:textId="3A8B6C97" w:rsidR="00161CA0" w:rsidRPr="006074BD" w:rsidRDefault="006074BD" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...9 lines deleted...]
-              <w:r w:rsidRPr="00BD2067">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r w:rsidRPr="006074BD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
-                <w:t>OSD03-32930</w:t>
+                <w:t>PO-26-1080-OSD03-SRC01-37496</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C2FD8C1" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
+          <w:p w14:paraId="05EFB866" w14:textId="03E182DA" w:rsidR="00161CA0" w:rsidRPr="00BD2067" w:rsidRDefault="005A625F" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BD2067">
-[...5 lines deleted...]
-              <w:t>Steve Gorman</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Heather Clark</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5881CB9D" w14:textId="145A93A0" w:rsidR="00161CA0" w:rsidRPr="00BD2067" w:rsidRDefault="00D704AB" w:rsidP="009F7887">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="764"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D704AB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>413-364-2798</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2583" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="066D2679" w14:textId="517FE8DC" w:rsidR="00161CA0" w:rsidRPr="00D704AB" w:rsidRDefault="00D704AB" w:rsidP="009F7887">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r w:rsidRPr="00D704AB">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>hclark@vitalecm.com</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00D704AB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1377" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="388B8E19" w14:textId="7350DC85" w:rsidR="000E2155" w:rsidRPr="00BD2067" w:rsidRDefault="000E2155" w:rsidP="000E2155">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PPD: </w:t>
+            </w:r>
+            <w:r w:rsidR="00066D7C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>3.00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>% – 10 days</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CD716F1" w14:textId="77777777" w:rsidR="000E2155" w:rsidRPr="00BD2067" w:rsidRDefault="000E2155" w:rsidP="000E2155">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>PPD: 2.50% - 15 days</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42980ECA" w14:textId="03DA74F0" w:rsidR="000E2155" w:rsidRPr="00BD2067" w:rsidRDefault="000E2155" w:rsidP="000E2155">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PPD: </w:t>
+            </w:r>
+            <w:r w:rsidR="00066D7C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>1.00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>% - 20 days</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24699AAB" w14:textId="0D02DAE9" w:rsidR="00161CA0" w:rsidRPr="00BD2067" w:rsidRDefault="000E2155" w:rsidP="000E2155">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PPD: </w:t>
+            </w:r>
+            <w:r w:rsidR="00066D7C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.00% - 30 days</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1636" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="025F5A22" w14:textId="5C801B3A" w:rsidR="00161CA0" w:rsidRDefault="007C5479" w:rsidP="009F7887">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1549" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F116CD2" w14:textId="63C5F626" w:rsidR="00161CA0" w:rsidRPr="00BD2067" w:rsidRDefault="00FB4241" w:rsidP="009F7887">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>5%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD2067" w:rsidRPr="00BD2067" w14:paraId="614B91D4" w14:textId="77777777" w:rsidTr="00FF40D4">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1550"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1682" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FAD0C36" w14:textId="07C8AF70" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="000B3D11" w:rsidP="009F7887">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B3D11">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Wakefield Moving &amp; Storage Services, LLC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CBA2525" w14:textId="29BE6212" w:rsidR="00BD2067" w:rsidRPr="00A90DF2" w:rsidRDefault="00A90DF2" w:rsidP="009F7887">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r w:rsidRPr="00A90DF2">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>PO-26-1080-OSD03-SRC01-37784</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1549" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C2FD8C1" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2067">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Steve Gorman</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="729B358F" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="764"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>781-913-5284</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="2583" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="476299CC" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r w:rsidRPr="00BD2067">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>sgorman@wakefieldmoving.com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1377" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2CB301D9" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PPD: 3.00% – 10 days</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A5ABA65" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -17347,102 +17389,94 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PPD: 1.00% - 20 days</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6246DAC7" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PPD: 0.00% - 30 days</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:tcW w:w="1636" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5343F283" w14:textId="105A3EAF" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00556038" w:rsidP="009F7887">
+          <w:p w14:paraId="5343F283" w14:textId="04B2D43C" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70BB6CD8" w14:textId="77777777" w:rsidR="00BD2067" w:rsidRPr="00BD2067" w:rsidRDefault="00BD2067" w:rsidP="009F7887">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2067">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="387CC61A" w14:textId="045542B2" w:rsidR="00304C6F" w:rsidRDefault="00275216" w:rsidP="00AF56A7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="71" w:name="_Appendix_A:_[add"/>
-      <w:bookmarkStart w:id="72" w:name="_Toc212463210"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc226558711"/>
       <w:bookmarkStart w:id="73" w:name="_Toc194066624"/>
       <w:bookmarkEnd w:id="71"/>
       <w:r w:rsidRPr="00275216">
         <w:t>United Nations Standard Products and Services Code</w:t>
       </w:r>
       <w:r w:rsidR="00F0545F" w:rsidRPr="00F0545F">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
       <w:r w:rsidRPr="00275216">
         <w:t xml:space="preserve"> (UNSPSC</w:t>
       </w:r>
       <w:r w:rsidR="00F0545F" w:rsidRPr="00F0545F">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
       <w:r w:rsidRPr="00275216">
         <w:t>)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="72"/>
       <w:r w:rsidR="00F0545F" w:rsidRPr="00E23F4C">
@@ -17868,120 +17902,119 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>81–11–20</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF56A7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Document scanning &amp; digitization</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00931DF2" w:rsidRPr="00AF56A7" w:rsidSect="008A4943">
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="864" w:footer="360" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D5682DA" w14:textId="77777777" w:rsidR="00B06BFA" w:rsidRDefault="00B06BFA" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="5B0A0FD0" w14:textId="77777777" w:rsidR="00AF7842" w:rsidRDefault="00AF7842" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AE6A1F6" w14:textId="77777777" w:rsidR="00B06BFA" w:rsidRDefault="00B06BFA"/>
+    <w:p w14:paraId="2C0D7388" w14:textId="77777777" w:rsidR="00AF7842" w:rsidRDefault="00AF7842"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3208B284" w14:textId="77777777" w:rsidR="00B06BFA" w:rsidRDefault="00B06BFA" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="36443DDA" w14:textId="77777777" w:rsidR="00AF7842" w:rsidRDefault="00AF7842" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12B52FD9" w14:textId="77777777" w:rsidR="00B06BFA" w:rsidRDefault="00B06BFA"/>
+    <w:p w14:paraId="7305B06E" w14:textId="77777777" w:rsidR="00AF7842" w:rsidRDefault="00AF7842"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="35FEA50B" w14:textId="77777777" w:rsidR="00B06BFA" w:rsidRDefault="00B06BFA">
+    <w:p w14:paraId="254B1398" w14:textId="77777777" w:rsidR="00AF7842" w:rsidRDefault="00AF7842">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
@@ -18011,61 +18044,52 @@
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E365B8">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Note: </w:t>
     </w:r>
     <w:r w:rsidRPr="00621EE2">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Contract User Guides are updated regularly. Print copies should be compared against the current version posted on </w:t>
     </w:r>
     <w:r w:rsidRPr="00550E35">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>mass.gov/</w:t>
+      <w:t>mass.gov/osd</w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-    <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00621EE2">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="72DBEBE5" w14:textId="5654A5B1" w:rsidR="00B564C1" w:rsidRDefault="00B564C1" w:rsidP="00B564C1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
@@ -18260,51 +18284,51 @@
         <w:rPr>
           <w:color w:val="2E368F"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">www.mass.gov/osd </w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidRPr="003E118F">
       <w:rPr>
         <w:color w:val="2E368F"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>| TDD: (617) 727 - 2716 | Fax: (617) 727 - 4527</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2B8C5047" w14:textId="77777777" w:rsidR="00B564C1" w:rsidRDefault="00B564C1" w:rsidP="00B564C1">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wpg">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63A21D9F" wp14:editId="5D574E5A">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63A21D9F" wp14:editId="5D574E5A">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9705975</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7772400" cy="352425"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1730328604" name="Group 1730328604">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                     <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                   <wpg:wgp>
                     <wpg:cNvGrpSpPr>
                       <a:grpSpLocks/>
@@ -18381,51 +18405,51 @@
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:group w14:anchorId="0F41475B" id="Group 1730328604" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:764.25pt;width:612pt;height:27.75pt;z-index:251661312;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin=",15285" coordsize="12240,555" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCsDMQilwIAAG0HAAAOAAAAZHJzL2Uyb0RvYy54bWzcVdtu1DAQfUfiHyy/02xuTTdqtiq9CalA&#10;ReEDvI5zEYltxt7Nlq9n7OwlLDygVgKJF8vjGY/nnDmTnF9s+o6sBZhWyYKGJzNKhOSqbGVd0C+f&#10;b9+cUWIskyXrlBQFfRKGXixevzofdC4i1aiuFEAwiTT5oAvaWKvzIDC8ET0zJ0oLic5KQc8smlAH&#10;JbABs/ddEM1mp8GgoNSguDAGT69HJ134/FUluP1YVUZY0hUUa7N+Bb8u3RoszlleA9NNy7dlsGdU&#10;0bNW4qP7VNfMMrKC9pdUfctBGVXZE676QFVVy4XHgGjC2RGaO1Ar7bHU+VDrPU1I7RFPz07LP6zv&#10;QD/qBxirx+294l8N8hIMus6nfmfXYzBZDu9Vif1kK6s88E0FvUuBkMjG8/u051dsLOF4mGVZlMyw&#10;DRx9cRolUTo2gDfYpcO1MI3O9p6b7eUwwrvj1TT13oDl46u+0m1lrvMoJXNgy7yMrceGaeGbYBwb&#10;D0DaEpUex/MomqdZTIlkPTLxCbXGZN0JcupAuSowfMesGWklUl01GCUuAdTQCFZidaGLRwyTC84w&#10;2JQ/5HlC2I7rCV1hMvcv7OhiuQZj74TqidsUFLB030S2vjfWFXMIcT01qmvL27brvAH18qoDsmY4&#10;Uje3b+fxrhk/hXXSBUvlro0Z3YlH6YCNBC1V+YQgQY1zid8R3DQKvlMy4EwW1HxbMRCUdO8kEjUP&#10;EycB640kzSI0YOpZTj1MckxVUEvJuL2y4+CvNLR1gy+FHrRUlyjiqvXAHfFjVdtiUUl/SVJxGIZx&#10;FDpQx4rK/oGikjh2r7L8N4pKZr6i/QAe5PJiRUU3cTYfJ+JIeP+VovwnC7/pfta2/x/305jaXoGH&#10;v+TiBwAAAP//AwBQSwMEFAAGAAgAAAAhACl8WAbfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPg0AQhe8m/ofNmHizCyiGIEvTNOqpMbE1Md6m7BRI2V3CboH+e4eT3mbem7z5XrGeTSdGGnzr&#10;rIJ4FYEgWznd2lrB1+HtIQPhA1qNnbOk4Eoe1uXtTYG5dpP9pHEfasEh1ueooAmhz6X0VUMG/cr1&#10;ZNk7ucFg4HWopR5w4nDTySSKnqXB1vKHBnvaNlSd9xej4H3CafMYv46782l7/TmkH9+7mJS6v5s3&#10;LyACzeHvGBZ8RoeSmY7uYrUXnQIuElhNkywFsfhJ8sTacdEynmRZyP8dyl8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEArAzEIpcCAABtBwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAKXxYBt8AAAALAQAADwAAAAAAAAAAAAAAAADxBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP0FAAAAAA==&#10;">
+            <v:group w14:anchorId="7985888D" id="Group 1730328604" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:764.25pt;width:612pt;height:27.75pt;z-index:251658241;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin=",15285" coordsize="12240,555" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCsDMQilwIAAG0HAAAOAAAAZHJzL2Uyb0RvYy54bWzcVdtu1DAQfUfiHyy/02xuTTdqtiq9CalA&#10;ReEDvI5zEYltxt7Nlq9n7OwlLDygVgKJF8vjGY/nnDmTnF9s+o6sBZhWyYKGJzNKhOSqbGVd0C+f&#10;b9+cUWIskyXrlBQFfRKGXixevzofdC4i1aiuFEAwiTT5oAvaWKvzIDC8ET0zJ0oLic5KQc8smlAH&#10;JbABs/ddEM1mp8GgoNSguDAGT69HJ134/FUluP1YVUZY0hUUa7N+Bb8u3RoszlleA9NNy7dlsGdU&#10;0bNW4qP7VNfMMrKC9pdUfctBGVXZE676QFVVy4XHgGjC2RGaO1Ar7bHU+VDrPU1I7RFPz07LP6zv&#10;QD/qBxirx+294l8N8hIMus6nfmfXYzBZDu9Vif1kK6s88E0FvUuBkMjG8/u051dsLOF4mGVZlMyw&#10;DRx9cRolUTo2gDfYpcO1MI3O9p6b7eUwwrvj1TT13oDl46u+0m1lrvMoJXNgy7yMrceGaeGbYBwb&#10;D0DaEpUex/MomqdZTIlkPTLxCbXGZN0JcupAuSowfMesGWklUl01GCUuAdTQCFZidaGLRwyTC84w&#10;2JQ/5HlC2I7rCV1hMvcv7OhiuQZj74TqidsUFLB030S2vjfWFXMIcT01qmvL27brvAH18qoDsmY4&#10;Uje3b+fxrhk/hXXSBUvlro0Z3YlH6YCNBC1V+YQgQY1zid8R3DQKvlMy4EwW1HxbMRCUdO8kEjUP&#10;EycB640kzSI0YOpZTj1MckxVUEvJuL2y4+CvNLR1gy+FHrRUlyjiqvXAHfFjVdtiUUl/SVJxGIZx&#10;FDpQx4rK/oGikjh2r7L8N4pKZr6i/QAe5PJiRUU3cTYfJ+JIeP+VovwnC7/pfta2/x/305jaXoGH&#10;v+TiBwAAAP//AwBQSwMEFAAGAAgAAAAhACl8WAbfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPg0AQhe8m/ofNmHizCyiGIEvTNOqpMbE1Md6m7BRI2V3CboH+e4eT3mbem7z5XrGeTSdGGnzr&#10;rIJ4FYEgWznd2lrB1+HtIQPhA1qNnbOk4Eoe1uXtTYG5dpP9pHEfasEh1ueooAmhz6X0VUMG/cr1&#10;ZNk7ucFg4HWopR5w4nDTySSKnqXB1vKHBnvaNlSd9xej4H3CafMYv46782l7/TmkH9+7mJS6v5s3&#10;LyACzeHvGBZ8RoeSmY7uYrUXnQIuElhNkywFsfhJ8sTacdEynmRZyP8dyl8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEArAzEIpcCAABtBwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAKXxYBt8AAAALAQAADwAAAAAAAAAAAAAAAADxBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP0FAAAAAA==&#10;">
               <v:rect id="Rectangle 6" o:spid="_x0000_s1027" style="position:absolute;top:15285;width:12240;height:149;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQACLuFgyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/dS8Mw&#10;EH8X/B/CCb651MaPrS4bMhQGg4FzjD0ezdkUm0tJ4lr31xtB8PF+3zdfjq4TJwqx9azhdlKAIK69&#10;abnRsH9/vZmCiAnZYOeZNHxThOXi8mKOlfEDv9FplxqRQzhWqMGm1FdSxtqSwzjxPXHmPnxwmPIZ&#10;GmkCDjncdbIsigfpsOXcYLGnlaX6c/flNBwP7eZcpkYdtuplsHfnsJquN1pfX43PTyASjelf/Ode&#10;mzxfqVlZzu4fFfz+lAGQix8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAi7hYMkAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" fillcolor="#efb935" stroked="f"/>
               <v:rect id="Rectangle 7" o:spid="_x0000_s1028" style="position:absolute;top:15433;width:12240;height:407;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAiIwxayQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;EIXvgv8hjODNZrMVkW3TIguCoKC2Ih7TzZgsbiZLErurv945CD0Ob973+NbbOQziiCn3kTSoRQUC&#10;qYu2J6fhbX9/dQsiF0PWDJFQww9m2G7Oz9amsXGiVzzuihMModwYDb6UsZEydx6DyYs4InH2GVMw&#10;hc/kpE1mYngYZF1VNzKYnnjBmxFbj93X7jswZd8+H6b334/rR/LzU9+6hO5F68uL+W4FouBcTs//&#10;7QerYamUWtaqZglWYh2Qmz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAIiMMWskAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" fillcolor="#2e3791" stroked="f"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="29F8E603" w14:textId="77777777" w:rsidR="0019409E" w:rsidRPr="00E365B8" w:rsidRDefault="0019409E" w:rsidP="00E365B8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10938" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
@@ -18514,61 +18538,52 @@
       <w:t>ote</w:t>
     </w:r>
     <w:r w:rsidRPr="00E365B8">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">: </w:t>
     </w:r>
     <w:r w:rsidRPr="00621EE2">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Contract User Guides are updated regularly. Print copies should be compared against the current version posted on </w:t>
     </w:r>
     <w:r w:rsidRPr="00550E35">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>mass.gov/</w:t>
+      <w:t>mass.gov/osd</w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-    <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00621EE2">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="49C1DFAA" w14:textId="2E4E342D" w:rsidR="00DC6031" w:rsidRDefault="00DC6031" w:rsidP="00DC6031">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
@@ -18763,51 +18778,51 @@
         <w:rPr>
           <w:color w:val="2E368F"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">www.mass.gov/osd </w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidRPr="003E118F">
       <w:rPr>
         <w:color w:val="2E368F"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>| TDD: (617) 727 - 2716 | Fax: (617) 727 - 4527</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="79A39E2A" w14:textId="661D822B" w:rsidR="00AC1E9E" w:rsidRDefault="00DC6031" w:rsidP="00DC6031">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wpg">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="708ECDEC" wp14:editId="317ECAF3">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="708ECDEC" wp14:editId="317ECAF3">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9705975</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7772400" cy="352425"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="26" name="Group 26">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                     <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                   <wpg:wgp>
                     <wpg:cNvGrpSpPr>
                       <a:grpSpLocks/>
@@ -18884,51 +18899,51 @@
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:group w14:anchorId="2224524E" id="Group 26" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:764.25pt;width:612pt;height:27.75pt;z-index:251659264;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin=",15285" coordsize="12240,555" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkx6drjAIAAF4HAAAOAAAAZHJzL2Uyb0RvYy54bWzcVdtu1DAQfUfiHyy/02yy2aYbNVuV3oRU&#10;oKLwAV7HuYjENmPvZsvXM7b3EhYeUCuBxEvkyYzHZ86csc8vNn1H1gJMq2RB45MJJUJyVbayLuiX&#10;z7dvzigxlsmSdUqKgj4JQy8Wr1+dDzoXiWpUVwogmESafNAFbazVeRQZ3oiemROlhURnpaBnFk2o&#10;oxLYgNn7Lkomk9NoUFBqUFwYg3+vg5MufP6qEtx+rCojLOkKitis/4L/Lt03WpyzvAamm5ZvYbBn&#10;oOhZK/HQfaprZhlZQftLqr7loIyq7AlXfaSqquXC14DVxJOjau5ArbSvpc6HWu9pQmqPeHp2Wv5h&#10;fQf6UT9AQI/Le8W/GuQlGnSdj/3OrkMwWQ7vVYn9ZCurfOGbCnqXAksiG8/v055fsbGE488sy5J0&#10;gm3g6JvOkjSZhQbwBrt02BbPkrO952a7OU5wb9g6m3lvxPJwqke6ReY6j1IyB7bMy9h6bJgWvgnG&#10;sfEApC0LmmSUSNYjA59QY0zWnSCnrhh3OobtGDWBTiLVVYNR4hJADY1gJaKKXTxiH21whsFm/CG/&#10;I6J2HI9oitO5P2FHE8s1GHsnVE/coqCA0H3z2PreWAfmEOJ6aVTXlrdt13kD6uVVB2TNcJRubt/O&#10;p7sm/BTWSRcsldsWMro/vkpXWCBoqconLBJUmEe8P3DRKPhOyYCzWFDzbcVAUNK9k0jUPE5d6603&#10;0lmWoAFjz3LsYZJjqoJaSsLyyoaBX2lo6wZPin3RUl2ieKvWF+6ID6i2YFFBf0tKeEUeSyn7B1JK&#10;p1N3Kst/I6V04hHtJ+6gkxdLKbmZZvMwCkeK+6+k5O8ovMT9kG0fHPdKjG0vvcOzuPgBAAD//wMA&#10;UEsDBBQABgAIAAAAIQApfFgG3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6H&#10;zZh4swsohiBL0zTqqTGxNTHepuwUSNldwm6B/nuHk95m3pu8+V6xnk0nRhp866yCeBWBIFs53dpa&#10;wdfh7SED4QNajZ2zpOBKHtbl7U2BuXaT/aRxH2rBIdbnqKAJoc+l9FVDBv3K9WTZO7nBYOB1qKUe&#10;cOJw08kkip6lwdbyhwZ72jZUnfcXo+B9wmnzGL+Ou/Npe/05pB/fu5iUur+bNy8gAs3h7xgWfEaH&#10;kpmO7mK1F50CLhJYTZMsBbH4SfLE2nHRMp5kWcj/HcpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAGTHp2uMAgAAXgcAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhACl8WAbfAAAACwEAAA8AAAAAAAAAAAAAAAAA5gQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAADyBQAAAAA=&#10;">
+            <v:group w14:anchorId="1686B7F8" id="Group 26" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:764.25pt;width:612pt;height:27.75pt;z-index:251658240;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin=",15285" coordsize="12240,555" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkx6drjAIAAF4HAAAOAAAAZHJzL2Uyb0RvYy54bWzcVdtu1DAQfUfiHyy/02yy2aYbNVuV3oRU&#10;oKLwAV7HuYjENmPvZsvXM7b3EhYeUCuBxEvkyYzHZ86csc8vNn1H1gJMq2RB45MJJUJyVbayLuiX&#10;z7dvzigxlsmSdUqKgj4JQy8Wr1+dDzoXiWpUVwogmESafNAFbazVeRQZ3oiemROlhURnpaBnFk2o&#10;oxLYgNn7Lkomk9NoUFBqUFwYg3+vg5MufP6qEtx+rCojLOkKitis/4L/Lt03WpyzvAamm5ZvYbBn&#10;oOhZK/HQfaprZhlZQftLqr7loIyq7AlXfaSqquXC14DVxJOjau5ArbSvpc6HWu9pQmqPeHp2Wv5h&#10;fQf6UT9AQI/Le8W/GuQlGnSdj/3OrkMwWQ7vVYn9ZCurfOGbCnqXAksiG8/v055fsbGE488sy5J0&#10;gm3g6JvOkjSZhQbwBrt02BbPkrO952a7OU5wb9g6m3lvxPJwqke6ReY6j1IyB7bMy9h6bJgWvgnG&#10;sfEApC0LmmSUSNYjA59QY0zWnSCnrhh3OobtGDWBTiLVVYNR4hJADY1gJaKKXTxiH21whsFm/CG/&#10;I6J2HI9oitO5P2FHE8s1GHsnVE/coqCA0H3z2PreWAfmEOJ6aVTXlrdt13kD6uVVB2TNcJRubt/O&#10;p7sm/BTWSRcsldsWMro/vkpXWCBoqconLBJUmEe8P3DRKPhOyYCzWFDzbcVAUNK9k0jUPE5d6603&#10;0lmWoAFjz3LsYZJjqoJaSsLyyoaBX2lo6wZPin3RUl2ieKvWF+6ID6i2YFFBf0tKeEUeSyn7B1JK&#10;p1N3Kst/I6V04hHtJ+6gkxdLKbmZZvMwCkeK+6+k5O8ovMT9kG0fHPdKjG0vvcOzuPgBAAD//wMA&#10;UEsDBBQABgAIAAAAIQApfFgG3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6H&#10;zZh4swsohiBL0zTqqTGxNTHepuwUSNldwm6B/nuHk95m3pu8+V6xnk0nRhp866yCeBWBIFs53dpa&#10;wdfh7SED4QNajZ2zpOBKHtbl7U2BuXaT/aRxH2rBIdbnqKAJoc+l9FVDBv3K9WTZO7nBYOB1qKUe&#10;cOJw08kkip6lwdbyhwZ72jZUnfcXo+B9wmnzGL+Ou/Npe/05pB/fu5iUur+bNy8gAs3h7xgWfEaH&#10;kpmO7mK1F50CLhJYTZMsBbH4SfLE2nHRMp5kWcj/HcpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAGTHp2uMAgAAXgcAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhACl8WAbfAAAACwEAAA8AAAAAAAAAAAAAAAAA5gQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAADyBQAAAAA=&#10;">
               <v:rect id="Rectangle 6" o:spid="_x0000_s1027" style="position:absolute;top:15285;width:12240;height:149;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAHD+pxxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeIK3mnUtVbZGEVEQhEJVpMfH5nWzdPOyJNHd+uubQsHjMDPfMItVbxtxIx9qxwom4wwE&#10;cel0zZWC82n3PAcRIrLGxjEp+KEAq+XgaYGFdh1/0O0YK5EgHApUYGJsCylDachiGLuWOHlfzluM&#10;SfpKao9dgttG5ln2Ki3WnBYMtrQxVH4fr1bB56U+3PNYTS/v021nXu5+M98flBoN+/UbiEh9fIT/&#10;23utIJ/B35f0A+TyFwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAcP6nHEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" fillcolor="#efb935" stroked="f"/>
               <v:rect id="Rectangle 7" o:spid="_x0000_s1028" style="position:absolute;top:15433;width:12240;height:407;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCpMtFcwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BSgMx&#10;EIbvQt8hTMGbzbaIyNq0yEJBUFBbEY/TzTRZ3EyWJHZXn945CB6Hf/5v5ltvp9CrM6XcRTawXFSg&#10;iNtoO3YG3g67q1tQuSBb7COTgW/KsN3MLtZY2zjyK533xSmBcK7RgC9lqLXOraeAeREHYslOMQUs&#10;MianbcJR4KHXq6q60QE7lgseB2o8tZ/7ryCUQ/N8HN9/Pq4f2U9PXeMSuRdjLufT/R2oQlP5X/5r&#10;P1gDK3lWXMQD9OYXAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqTLRXMMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" fillcolor="#2e3791" stroked="f"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="14F7B0CA" w14:textId="77777777" w:rsidR="00AC1E9E" w:rsidRDefault="00AC1E9E"/>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10938" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3646"/>
       <w:gridCol w:w="3646"/>
       <w:gridCol w:w="3646"/>
@@ -19011,61 +19026,52 @@
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>:</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00621EE2">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Contract User Guides are updated regularly. Print copies should be compared against the current version posted on </w:t>
     </w:r>
     <w:r w:rsidRPr="00550E35">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>mass.gov/</w:t>
+      <w:t>mass.gov/osd</w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-    <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00621EE2">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="5BD17469" w14:textId="33A3C3CC" w:rsidR="005851F6" w:rsidRDefault="005851F6" w:rsidP="00B84519">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
@@ -19264,73 +19270,73 @@
         </w:rPr>
         <w:t xml:space="preserve">www.mass.gov/osd </w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidRPr="003E118F">
       <w:rPr>
         <w:color w:val="2E368F"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>| TDD: (617) 727 - 2716 | Fax: (617) 727 - 4527</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4D920BE9" w14:textId="77777777" w:rsidR="005851F6" w:rsidRDefault="005851F6" w:rsidP="4C2A9F3F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="76DFCE92" w14:textId="77777777" w:rsidR="005851F6" w:rsidRDefault="005851F6"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="276B050F" w14:textId="77777777" w:rsidR="00B06BFA" w:rsidRDefault="00B06BFA" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="4FB92868" w14:textId="77777777" w:rsidR="00AF7842" w:rsidRDefault="00AF7842" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FADC7D2" w14:textId="77777777" w:rsidR="00B06BFA" w:rsidRDefault="00B06BFA"/>
+    <w:p w14:paraId="0D500A35" w14:textId="77777777" w:rsidR="00AF7842" w:rsidRDefault="00AF7842"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6409DD45" w14:textId="77777777" w:rsidR="00B06BFA" w:rsidRDefault="00B06BFA" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="0245F09A" w14:textId="77777777" w:rsidR="00AF7842" w:rsidRDefault="00AF7842" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="697A81C5" w14:textId="77777777" w:rsidR="00B06BFA" w:rsidRDefault="00B06BFA"/>
+    <w:p w14:paraId="502BFBFE" w14:textId="77777777" w:rsidR="00AF7842" w:rsidRDefault="00AF7842"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="49F7FA8D" w14:textId="77777777" w:rsidR="00B06BFA" w:rsidRDefault="00B06BFA">
+    <w:p w14:paraId="3A5FDF01" w14:textId="77777777" w:rsidR="00AF7842" w:rsidRDefault="00AF7842">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7A9B9F4D" w14:textId="519FEDEC" w:rsidR="00886F53" w:rsidRPr="00D02B79" w:rsidRDefault="00196519" w:rsidP="007A023C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="2880"/>
         <w:tab w:val="left" w:pos="10365"/>
       </w:tabs>
       <w:ind w:left="-720"/>
       <w:rPr>
         <w:sz w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r>
@@ -19570,51 +19576,51 @@
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="3">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="2">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="361F6C2C" id="Straight Connector 4" o:spid="_x0000_s1026" alt="Title: Horizontal Blue Line - Description: Horizontal Blue Line in the Header" style="visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" from="0,0" to="550.8pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCD85/3nQEAAJQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01P4zAQvSPxHyzfadIiKoiacgDBBe2i&#10;BX6AccaNJdtj2aZJ//2O3TZF7EpIq704/pj3Zt6byep2tIZtIUSNruXzWc0ZOImddpuWv70+XFxz&#10;FpNwnTDooOU7iPx2fX62GnwDC+zRdBAYkbjYDL7lfUq+qaooe7AiztCDo0eFwYpEx7CpuiAGYrem&#10;WtT1showdD6ghBjp9n7/yNeFXymQ6adSERIzLafaUllDWd/zWq1XotkE4XstD2WIf6jCCu0o6UR1&#10;L5JgH0H/QWW1DBhRpZlEW6FSWkLRQGrm9Rc1L73wULSQOdFPNsX/Ryt/bO/ccyAbBh+b6J9DVjGq&#10;YPOX6mNjMWs3mQVjYpIulzc3V/MleSqPb9UJ6ENMj4CW5U3LjXZZh2jE9ikmSkahxxA6nFKXXdoZ&#10;yMHG/QLFdEfJLgu6TAXcmcC2gvoppASX5rmHxFeiM0xpYyZg/T3wEJ+hUCZmAi++B0+IkhldmsBW&#10;Owx/I0jjsWS1jz86sNedLXjHbleaUqyh1heFhzHNs/X5XOCnn2n9GwAA//8DAFBLAwQUAAYACAAA&#10;ACEA9fNL6dgAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN2kKggxKkq&#10;EKAe23LguI23SdR4HWK3NXw9Ti/0MtJoVjNvi0W0nTjR4FvHGrKZAkFcOdNyreFz+3b3CMIHZIOd&#10;Y9LwQx4W5eSmwNy4M6/ptAm1SCXsc9TQhNDnUvqqIYt+5nrilO3dYDEkO9TSDHhO5baT90rNpcWW&#10;00KDPb00VB02R6vhffv0+xrj98MXftCKaxOWK2W0vp3G5TOIQDH8H8OIn9ChTEw7d2TjRachPRIu&#10;OmaZyuYgdqOXZSGv2cs/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIPzn/edAQAAlAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPXzS+nYAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAA9wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" strokecolor="#4f81bd [3204]" strokeweight="3pt">
+            <v:line w14:anchorId="4690A550" id="Straight Connector 4" o:spid="_x0000_s1026" alt="Title: Horizontal Blue Line - Description: Horizontal Blue Line in the Header" style="visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" from="0,0" to="550.8pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCD85/3nQEAAJQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01P4zAQvSPxHyzfadIiKoiacgDBBe2i&#10;BX6AccaNJdtj2aZJ//2O3TZF7EpIq704/pj3Zt6byep2tIZtIUSNruXzWc0ZOImddpuWv70+XFxz&#10;FpNwnTDooOU7iPx2fX62GnwDC+zRdBAYkbjYDL7lfUq+qaooe7AiztCDo0eFwYpEx7CpuiAGYrem&#10;WtT1showdD6ghBjp9n7/yNeFXymQ6adSERIzLafaUllDWd/zWq1XotkE4XstD2WIf6jCCu0o6UR1&#10;L5JgH0H/QWW1DBhRpZlEW6FSWkLRQGrm9Rc1L73wULSQOdFPNsX/Ryt/bO/ccyAbBh+b6J9DVjGq&#10;YPOX6mNjMWs3mQVjYpIulzc3V/MleSqPb9UJ6ENMj4CW5U3LjXZZh2jE9ikmSkahxxA6nFKXXdoZ&#10;yMHG/QLFdEfJLgu6TAXcmcC2gvoppASX5rmHxFeiM0xpYyZg/T3wEJ+hUCZmAi++B0+IkhldmsBW&#10;Owx/I0jjsWS1jz86sNedLXjHbleaUqyh1heFhzHNs/X5XOCnn2n9GwAA//8DAFBLAwQUAAYACAAA&#10;ACEA9fNL6dgAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN2kKggxKkq&#10;EKAe23LguI23SdR4HWK3NXw9Ti/0MtJoVjNvi0W0nTjR4FvHGrKZAkFcOdNyreFz+3b3CMIHZIOd&#10;Y9LwQx4W5eSmwNy4M6/ptAm1SCXsc9TQhNDnUvqqIYt+5nrilO3dYDEkO9TSDHhO5baT90rNpcWW&#10;00KDPb00VB02R6vhffv0+xrj98MXftCKaxOWK2W0vp3G5TOIQDH8H8OIn9ChTEw7d2TjRachPRIu&#10;OmaZyuYgdqOXZSGv2cs/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIPzn/edAQAAlAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPXzS+nYAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAA9wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" strokecolor="#4f81bd [3204]" strokeweight="3pt">
               <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
               <w10:anchorlock/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1020B730" w14:textId="1B04F90A" w:rsidR="00886F53" w:rsidRDefault="00886F53" w:rsidP="00D02B79">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-720"/>
       <w:rPr>
         <w:sz w:val="10"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D02B79">
       <w:rPr>
         <w:sz w:val="10"/>
@@ -19917,51 +19923,51 @@
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="3">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="2">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="7DAA39C8" id="Straight Connector 1684346985" o:spid="_x0000_s1026" alt="&quot;&quot;" style="visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" from="0,0" to="550.8pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCD85/3nQEAAJQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01P4zAQvSPxHyzfadIiKoiacgDBBe2i&#10;BX6AccaNJdtj2aZJ//2O3TZF7EpIq704/pj3Zt6byep2tIZtIUSNruXzWc0ZOImddpuWv70+XFxz&#10;FpNwnTDooOU7iPx2fX62GnwDC+zRdBAYkbjYDL7lfUq+qaooe7AiztCDo0eFwYpEx7CpuiAGYrem&#10;WtT1showdD6ghBjp9n7/yNeFXymQ6adSERIzLafaUllDWd/zWq1XotkE4XstD2WIf6jCCu0o6UR1&#10;L5JgH0H/QWW1DBhRpZlEW6FSWkLRQGrm9Rc1L73wULSQOdFPNsX/Ryt/bO/ccyAbBh+b6J9DVjGq&#10;YPOX6mNjMWs3mQVjYpIulzc3V/MleSqPb9UJ6ENMj4CW5U3LjXZZh2jE9ikmSkahxxA6nFKXXdoZ&#10;yMHG/QLFdEfJLgu6TAXcmcC2gvoppASX5rmHxFeiM0xpYyZg/T3wEJ+hUCZmAi++B0+IkhldmsBW&#10;Owx/I0jjsWS1jz86sNedLXjHbleaUqyh1heFhzHNs/X5XOCnn2n9GwAA//8DAFBLAwQUAAYACAAA&#10;ACEA9fNL6dgAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN2kKggxKkq&#10;EKAe23LguI23SdR4HWK3NXw9Ti/0MtJoVjNvi0W0nTjR4FvHGrKZAkFcOdNyreFz+3b3CMIHZIOd&#10;Y9LwQx4W5eSmwNy4M6/ptAm1SCXsc9TQhNDnUvqqIYt+5nrilO3dYDEkO9TSDHhO5baT90rNpcWW&#10;00KDPb00VB02R6vhffv0+xrj98MXftCKaxOWK2W0vp3G5TOIQDH8H8OIn9ChTEw7d2TjRachPRIu&#10;OmaZyuYgdqOXZSGv2cs/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIPzn/edAQAAlAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPXzS+nYAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAA9wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" strokecolor="#4f81bd [3204]" strokeweight="3pt">
+            <v:line w14:anchorId="4AA0915E" id="Straight Connector 1684346985" o:spid="_x0000_s1026" alt="&quot;&quot;" style="visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" from="0,0" to="550.8pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCD85/3nQEAAJQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01P4zAQvSPxHyzfadIiKoiacgDBBe2i&#10;BX6AccaNJdtj2aZJ//2O3TZF7EpIq704/pj3Zt6byep2tIZtIUSNruXzWc0ZOImddpuWv70+XFxz&#10;FpNwnTDooOU7iPx2fX62GnwDC+zRdBAYkbjYDL7lfUq+qaooe7AiztCDo0eFwYpEx7CpuiAGYrem&#10;WtT1showdD6ghBjp9n7/yNeFXymQ6adSERIzLafaUllDWd/zWq1XotkE4XstD2WIf6jCCu0o6UR1&#10;L5JgH0H/QWW1DBhRpZlEW6FSWkLRQGrm9Rc1L73wULSQOdFPNsX/Ryt/bO/ccyAbBh+b6J9DVjGq&#10;YPOX6mNjMWs3mQVjYpIulzc3V/MleSqPb9UJ6ENMj4CW5U3LjXZZh2jE9ikmSkahxxA6nFKXXdoZ&#10;yMHG/QLFdEfJLgu6TAXcmcC2gvoppASX5rmHxFeiM0xpYyZg/T3wEJ+hUCZmAi++B0+IkhldmsBW&#10;Owx/I0jjsWS1jz86sNedLXjHbleaUqyh1heFhzHNs/X5XOCnn2n9GwAA//8DAFBLAwQUAAYACAAA&#10;ACEA9fNL6dgAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN2kKggxKkq&#10;EKAe23LguI23SdR4HWK3NXw9Ti/0MtJoVjNvi0W0nTjR4FvHGrKZAkFcOdNyreFz+3b3CMIHZIOd&#10;Y9LwQx4W5eSmwNy4M6/ptAm1SCXsc9TQhNDnUvqqIYt+5nrilO3dYDEkO9TSDHhO5baT90rNpcWW&#10;00KDPb00VB02R6vhffv0+xrj98MXftCKaxOWK2W0vp3G5TOIQDH8H8OIn9ChTEw7d2TjRachPRIu&#10;OmaZyuYgdqOXZSGv2cs/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIPzn/edAQAAlAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPXzS+nYAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAA9wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" strokecolor="#4f81bd [3204]" strokeweight="3pt">
               <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
               <w10:anchorlock/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF82"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C7967846"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListNumber2"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22201,50 +22207,51 @@
     <w:rsid w:val="0005582A"/>
     <w:rsid w:val="0005642B"/>
     <w:rsid w:val="0005684F"/>
     <w:rsid w:val="0005780F"/>
     <w:rsid w:val="000578FC"/>
     <w:rsid w:val="00057C61"/>
     <w:rsid w:val="00057CE6"/>
     <w:rsid w:val="0006042A"/>
     <w:rsid w:val="000606C7"/>
     <w:rsid w:val="00060815"/>
     <w:rsid w:val="000611C7"/>
     <w:rsid w:val="00061212"/>
     <w:rsid w:val="00062147"/>
     <w:rsid w:val="00062930"/>
     <w:rsid w:val="00062A4B"/>
     <w:rsid w:val="00062AE7"/>
     <w:rsid w:val="00062DDE"/>
     <w:rsid w:val="00062F21"/>
     <w:rsid w:val="00063010"/>
     <w:rsid w:val="000633A7"/>
     <w:rsid w:val="00063865"/>
     <w:rsid w:val="00063CB1"/>
     <w:rsid w:val="00064CC9"/>
     <w:rsid w:val="0006602E"/>
     <w:rsid w:val="000667FF"/>
+    <w:rsid w:val="00066D7C"/>
     <w:rsid w:val="00066DCE"/>
     <w:rsid w:val="00067072"/>
     <w:rsid w:val="000675A7"/>
     <w:rsid w:val="000702C6"/>
     <w:rsid w:val="00070889"/>
     <w:rsid w:val="000708FE"/>
     <w:rsid w:val="000716DD"/>
     <w:rsid w:val="0007185E"/>
     <w:rsid w:val="00071964"/>
     <w:rsid w:val="00071C78"/>
     <w:rsid w:val="00071E45"/>
     <w:rsid w:val="000725BD"/>
     <w:rsid w:val="00072D9F"/>
     <w:rsid w:val="00073430"/>
     <w:rsid w:val="000734A8"/>
     <w:rsid w:val="00073768"/>
     <w:rsid w:val="00073A1A"/>
     <w:rsid w:val="00073E18"/>
     <w:rsid w:val="00073F43"/>
     <w:rsid w:val="0007409A"/>
     <w:rsid w:val="000740FB"/>
     <w:rsid w:val="00074988"/>
     <w:rsid w:val="00074A1C"/>
     <w:rsid w:val="00074ADE"/>
     <w:rsid w:val="00074C4B"/>
@@ -22319,114 +22326,118 @@
     <w:rsid w:val="000A2BA0"/>
     <w:rsid w:val="000A2C90"/>
     <w:rsid w:val="000A2F05"/>
     <w:rsid w:val="000A3917"/>
     <w:rsid w:val="000A3D5D"/>
     <w:rsid w:val="000A4331"/>
     <w:rsid w:val="000A4668"/>
     <w:rsid w:val="000A4D11"/>
     <w:rsid w:val="000A50FE"/>
     <w:rsid w:val="000A52A9"/>
     <w:rsid w:val="000A52C4"/>
     <w:rsid w:val="000A5384"/>
     <w:rsid w:val="000A5986"/>
     <w:rsid w:val="000A5E6A"/>
     <w:rsid w:val="000A716E"/>
     <w:rsid w:val="000A7577"/>
     <w:rsid w:val="000A7626"/>
     <w:rsid w:val="000A76F0"/>
     <w:rsid w:val="000A7EC2"/>
     <w:rsid w:val="000A7ECE"/>
     <w:rsid w:val="000B0079"/>
     <w:rsid w:val="000B0DF5"/>
     <w:rsid w:val="000B14CC"/>
     <w:rsid w:val="000B2106"/>
     <w:rsid w:val="000B2152"/>
+    <w:rsid w:val="000B2442"/>
     <w:rsid w:val="000B2914"/>
     <w:rsid w:val="000B2B6E"/>
     <w:rsid w:val="000B307C"/>
     <w:rsid w:val="000B320C"/>
+    <w:rsid w:val="000B3D11"/>
     <w:rsid w:val="000B42F9"/>
     <w:rsid w:val="000B58FF"/>
     <w:rsid w:val="000B5F54"/>
     <w:rsid w:val="000B69DC"/>
     <w:rsid w:val="000B6C29"/>
     <w:rsid w:val="000B7E41"/>
     <w:rsid w:val="000C08FA"/>
     <w:rsid w:val="000C0F9A"/>
     <w:rsid w:val="000C17B5"/>
     <w:rsid w:val="000C1D14"/>
     <w:rsid w:val="000C21CB"/>
     <w:rsid w:val="000C2766"/>
     <w:rsid w:val="000C2C11"/>
     <w:rsid w:val="000C2DF3"/>
     <w:rsid w:val="000C2F58"/>
     <w:rsid w:val="000C3134"/>
     <w:rsid w:val="000C33B3"/>
     <w:rsid w:val="000C361D"/>
     <w:rsid w:val="000C409D"/>
     <w:rsid w:val="000C4CD8"/>
     <w:rsid w:val="000C4DB8"/>
     <w:rsid w:val="000C4F12"/>
     <w:rsid w:val="000C5283"/>
     <w:rsid w:val="000C5CD9"/>
     <w:rsid w:val="000C5DEF"/>
+    <w:rsid w:val="000C5EB3"/>
     <w:rsid w:val="000C5EFB"/>
     <w:rsid w:val="000C659E"/>
     <w:rsid w:val="000C6C89"/>
     <w:rsid w:val="000C7194"/>
     <w:rsid w:val="000C794C"/>
     <w:rsid w:val="000C7969"/>
     <w:rsid w:val="000C7A46"/>
     <w:rsid w:val="000D012D"/>
     <w:rsid w:val="000D0603"/>
     <w:rsid w:val="000D134C"/>
     <w:rsid w:val="000D1573"/>
     <w:rsid w:val="000D1F0B"/>
     <w:rsid w:val="000D332E"/>
     <w:rsid w:val="000D35C1"/>
     <w:rsid w:val="000D3A16"/>
     <w:rsid w:val="000D4542"/>
     <w:rsid w:val="000D46F4"/>
     <w:rsid w:val="000D4A98"/>
     <w:rsid w:val="000D4B42"/>
     <w:rsid w:val="000D4C12"/>
     <w:rsid w:val="000D55B6"/>
     <w:rsid w:val="000D5CBA"/>
     <w:rsid w:val="000D6A01"/>
     <w:rsid w:val="000D6B77"/>
     <w:rsid w:val="000D6CE0"/>
     <w:rsid w:val="000D6E6D"/>
     <w:rsid w:val="000D73B9"/>
     <w:rsid w:val="000D758F"/>
     <w:rsid w:val="000D7FAE"/>
     <w:rsid w:val="000E01B4"/>
     <w:rsid w:val="000E0426"/>
     <w:rsid w:val="000E0A48"/>
     <w:rsid w:val="000E0B52"/>
     <w:rsid w:val="000E165F"/>
     <w:rsid w:val="000E1981"/>
+    <w:rsid w:val="000E2155"/>
     <w:rsid w:val="000E24D8"/>
     <w:rsid w:val="000E2DD1"/>
     <w:rsid w:val="000E3A73"/>
     <w:rsid w:val="000E3C80"/>
     <w:rsid w:val="000E3D78"/>
     <w:rsid w:val="000E3DEC"/>
     <w:rsid w:val="000E4C54"/>
     <w:rsid w:val="000E4DF8"/>
     <w:rsid w:val="000E660F"/>
     <w:rsid w:val="000E68EE"/>
     <w:rsid w:val="000E704D"/>
     <w:rsid w:val="000E7CBB"/>
     <w:rsid w:val="000E7EC0"/>
     <w:rsid w:val="000F0321"/>
     <w:rsid w:val="000F0439"/>
     <w:rsid w:val="000F04D6"/>
     <w:rsid w:val="000F0607"/>
     <w:rsid w:val="000F149D"/>
     <w:rsid w:val="000F1965"/>
     <w:rsid w:val="000F1DBB"/>
     <w:rsid w:val="000F1DFC"/>
     <w:rsid w:val="000F3090"/>
     <w:rsid w:val="000F3532"/>
     <w:rsid w:val="000F41C5"/>
     <w:rsid w:val="000F43F7"/>
@@ -22557,111 +22568,114 @@
     <w:rsid w:val="00140CA3"/>
     <w:rsid w:val="001415D6"/>
     <w:rsid w:val="001422CB"/>
     <w:rsid w:val="001424D7"/>
     <w:rsid w:val="001429C0"/>
     <w:rsid w:val="00143020"/>
     <w:rsid w:val="001434FE"/>
     <w:rsid w:val="00143905"/>
     <w:rsid w:val="00143930"/>
     <w:rsid w:val="00143AD0"/>
     <w:rsid w:val="001440EE"/>
     <w:rsid w:val="001442E8"/>
     <w:rsid w:val="00144AAC"/>
     <w:rsid w:val="00145223"/>
     <w:rsid w:val="001458E0"/>
     <w:rsid w:val="001465FF"/>
     <w:rsid w:val="001468E4"/>
     <w:rsid w:val="00146A9B"/>
     <w:rsid w:val="00147352"/>
     <w:rsid w:val="0014750F"/>
     <w:rsid w:val="0014784D"/>
     <w:rsid w:val="00150A45"/>
     <w:rsid w:val="00150F50"/>
     <w:rsid w:val="001519B5"/>
     <w:rsid w:val="00151AC8"/>
+    <w:rsid w:val="00151DE4"/>
     <w:rsid w:val="00151E16"/>
     <w:rsid w:val="00152088"/>
     <w:rsid w:val="00153404"/>
     <w:rsid w:val="00154511"/>
     <w:rsid w:val="001545FB"/>
     <w:rsid w:val="0015470E"/>
     <w:rsid w:val="00154BFC"/>
     <w:rsid w:val="00155137"/>
     <w:rsid w:val="001554D4"/>
     <w:rsid w:val="001557BC"/>
     <w:rsid w:val="00155D61"/>
     <w:rsid w:val="00155FF4"/>
     <w:rsid w:val="001563B2"/>
     <w:rsid w:val="001569E2"/>
     <w:rsid w:val="00156EC8"/>
     <w:rsid w:val="00157563"/>
     <w:rsid w:val="001607A6"/>
     <w:rsid w:val="001607B6"/>
     <w:rsid w:val="001608EC"/>
     <w:rsid w:val="001610CD"/>
     <w:rsid w:val="001614C5"/>
     <w:rsid w:val="00161669"/>
     <w:rsid w:val="00161685"/>
+    <w:rsid w:val="00161CA0"/>
     <w:rsid w:val="00162616"/>
     <w:rsid w:val="00162A0F"/>
     <w:rsid w:val="00163070"/>
     <w:rsid w:val="001632CC"/>
     <w:rsid w:val="00163404"/>
     <w:rsid w:val="00163557"/>
     <w:rsid w:val="00163A42"/>
     <w:rsid w:val="00163ED6"/>
     <w:rsid w:val="00164115"/>
     <w:rsid w:val="00164D61"/>
     <w:rsid w:val="001654B8"/>
     <w:rsid w:val="0016572C"/>
     <w:rsid w:val="00166284"/>
     <w:rsid w:val="00166D22"/>
     <w:rsid w:val="00166D83"/>
     <w:rsid w:val="00167937"/>
     <w:rsid w:val="0017020F"/>
     <w:rsid w:val="00170351"/>
     <w:rsid w:val="0017049A"/>
     <w:rsid w:val="001706C5"/>
     <w:rsid w:val="001708FF"/>
     <w:rsid w:val="00170EFD"/>
     <w:rsid w:val="001718AE"/>
     <w:rsid w:val="001718C4"/>
     <w:rsid w:val="001725B9"/>
     <w:rsid w:val="00172A9B"/>
     <w:rsid w:val="00172AE0"/>
     <w:rsid w:val="00172C56"/>
     <w:rsid w:val="0017348E"/>
     <w:rsid w:val="00173629"/>
     <w:rsid w:val="00173847"/>
     <w:rsid w:val="00174038"/>
     <w:rsid w:val="00174238"/>
     <w:rsid w:val="001743C3"/>
     <w:rsid w:val="001747C6"/>
     <w:rsid w:val="00174E98"/>
     <w:rsid w:val="00174F93"/>
     <w:rsid w:val="00175545"/>
+    <w:rsid w:val="00175790"/>
     <w:rsid w:val="00175B26"/>
     <w:rsid w:val="00175FFB"/>
     <w:rsid w:val="00177A06"/>
     <w:rsid w:val="001803B9"/>
     <w:rsid w:val="00180F43"/>
     <w:rsid w:val="001812D3"/>
     <w:rsid w:val="00181542"/>
     <w:rsid w:val="00181857"/>
     <w:rsid w:val="00181AF0"/>
     <w:rsid w:val="00181E46"/>
     <w:rsid w:val="0018248C"/>
     <w:rsid w:val="00182926"/>
     <w:rsid w:val="00182EAD"/>
     <w:rsid w:val="00183B65"/>
     <w:rsid w:val="00183BE8"/>
     <w:rsid w:val="00185037"/>
     <w:rsid w:val="00185D36"/>
     <w:rsid w:val="001864F5"/>
     <w:rsid w:val="00187389"/>
     <w:rsid w:val="00187D56"/>
     <w:rsid w:val="00190188"/>
     <w:rsid w:val="00190192"/>
     <w:rsid w:val="00190434"/>
     <w:rsid w:val="00190464"/>
     <w:rsid w:val="00190554"/>
@@ -22759,50 +22773,51 @@
     <w:rsid w:val="001C61DE"/>
     <w:rsid w:val="001C6AE5"/>
     <w:rsid w:val="001C6DCC"/>
     <w:rsid w:val="001C7D0E"/>
     <w:rsid w:val="001D071B"/>
     <w:rsid w:val="001D0C65"/>
     <w:rsid w:val="001D1BEF"/>
     <w:rsid w:val="001D21D1"/>
     <w:rsid w:val="001D2500"/>
     <w:rsid w:val="001D2EE0"/>
     <w:rsid w:val="001D3025"/>
     <w:rsid w:val="001D3BC9"/>
     <w:rsid w:val="001D4059"/>
     <w:rsid w:val="001D4EFE"/>
     <w:rsid w:val="001D50B0"/>
     <w:rsid w:val="001D55A2"/>
     <w:rsid w:val="001D5B17"/>
     <w:rsid w:val="001D6239"/>
     <w:rsid w:val="001D69EF"/>
     <w:rsid w:val="001D6AE2"/>
     <w:rsid w:val="001D6B59"/>
     <w:rsid w:val="001D7093"/>
     <w:rsid w:val="001D73C6"/>
     <w:rsid w:val="001D7649"/>
     <w:rsid w:val="001D7831"/>
+    <w:rsid w:val="001D79CD"/>
     <w:rsid w:val="001E0098"/>
     <w:rsid w:val="001E12BE"/>
     <w:rsid w:val="001E13AD"/>
     <w:rsid w:val="001E1564"/>
     <w:rsid w:val="001E1D59"/>
     <w:rsid w:val="001E1F2E"/>
     <w:rsid w:val="001E21B4"/>
     <w:rsid w:val="001E25B1"/>
     <w:rsid w:val="001E2976"/>
     <w:rsid w:val="001E2D48"/>
     <w:rsid w:val="001E3090"/>
     <w:rsid w:val="001E3E19"/>
     <w:rsid w:val="001E4148"/>
     <w:rsid w:val="001E44D0"/>
     <w:rsid w:val="001E4981"/>
     <w:rsid w:val="001E4A13"/>
     <w:rsid w:val="001E5370"/>
     <w:rsid w:val="001E59B2"/>
     <w:rsid w:val="001E5D17"/>
     <w:rsid w:val="001E6D4A"/>
     <w:rsid w:val="001E742A"/>
     <w:rsid w:val="001E79A5"/>
     <w:rsid w:val="001E7EF5"/>
     <w:rsid w:val="001F0019"/>
     <w:rsid w:val="001F001E"/>
@@ -22946,50 +22961,51 @@
     <w:rsid w:val="00243F9D"/>
     <w:rsid w:val="002449BE"/>
     <w:rsid w:val="00245732"/>
     <w:rsid w:val="00245B24"/>
     <w:rsid w:val="00245FDB"/>
     <w:rsid w:val="002468FF"/>
     <w:rsid w:val="00246E10"/>
     <w:rsid w:val="0024729E"/>
     <w:rsid w:val="00247454"/>
     <w:rsid w:val="0025001F"/>
     <w:rsid w:val="00250704"/>
     <w:rsid w:val="00250ACA"/>
     <w:rsid w:val="00250B29"/>
     <w:rsid w:val="002513F1"/>
     <w:rsid w:val="00251B5F"/>
     <w:rsid w:val="00251D2B"/>
     <w:rsid w:val="0025288C"/>
     <w:rsid w:val="00252908"/>
     <w:rsid w:val="0025318D"/>
     <w:rsid w:val="00253749"/>
     <w:rsid w:val="00253A51"/>
     <w:rsid w:val="002542E6"/>
     <w:rsid w:val="00254B3D"/>
     <w:rsid w:val="00255DB6"/>
     <w:rsid w:val="00256475"/>
+    <w:rsid w:val="00256935"/>
     <w:rsid w:val="00256AB8"/>
     <w:rsid w:val="00256D3D"/>
     <w:rsid w:val="00256FA6"/>
     <w:rsid w:val="0025735D"/>
     <w:rsid w:val="0026042B"/>
     <w:rsid w:val="0026103A"/>
     <w:rsid w:val="00262982"/>
     <w:rsid w:val="0026357A"/>
     <w:rsid w:val="0026368F"/>
     <w:rsid w:val="00264128"/>
     <w:rsid w:val="002642F9"/>
     <w:rsid w:val="00264A56"/>
     <w:rsid w:val="00265213"/>
     <w:rsid w:val="002655B7"/>
     <w:rsid w:val="002655CF"/>
     <w:rsid w:val="00266086"/>
     <w:rsid w:val="0026625F"/>
     <w:rsid w:val="00266475"/>
     <w:rsid w:val="002665C5"/>
     <w:rsid w:val="0026670F"/>
     <w:rsid w:val="0026740B"/>
     <w:rsid w:val="00267BB6"/>
     <w:rsid w:val="002705CB"/>
     <w:rsid w:val="002710E6"/>
     <w:rsid w:val="0027186F"/>
@@ -23251,50 +23267,51 @@
     <w:rsid w:val="003135FE"/>
     <w:rsid w:val="003137C5"/>
     <w:rsid w:val="00313846"/>
     <w:rsid w:val="00313D61"/>
     <w:rsid w:val="00314899"/>
     <w:rsid w:val="00314AFF"/>
     <w:rsid w:val="00314F50"/>
     <w:rsid w:val="00315038"/>
     <w:rsid w:val="00315187"/>
     <w:rsid w:val="003151C6"/>
     <w:rsid w:val="0031638F"/>
     <w:rsid w:val="00316BBD"/>
     <w:rsid w:val="00316EC7"/>
     <w:rsid w:val="0031721B"/>
     <w:rsid w:val="00317604"/>
     <w:rsid w:val="0032058B"/>
     <w:rsid w:val="00320B04"/>
     <w:rsid w:val="00320C77"/>
     <w:rsid w:val="00320FAB"/>
     <w:rsid w:val="003218BB"/>
     <w:rsid w:val="00321B03"/>
     <w:rsid w:val="00321C9E"/>
     <w:rsid w:val="003226E7"/>
     <w:rsid w:val="003229A4"/>
     <w:rsid w:val="00322DC1"/>
+    <w:rsid w:val="003230D5"/>
     <w:rsid w:val="00323324"/>
     <w:rsid w:val="00323B02"/>
     <w:rsid w:val="00323F32"/>
     <w:rsid w:val="00324E0B"/>
     <w:rsid w:val="00324F3B"/>
     <w:rsid w:val="0032537F"/>
     <w:rsid w:val="003256F6"/>
     <w:rsid w:val="00325D8B"/>
     <w:rsid w:val="00325FC0"/>
     <w:rsid w:val="00326178"/>
     <w:rsid w:val="0032736B"/>
     <w:rsid w:val="00327761"/>
     <w:rsid w:val="00327853"/>
     <w:rsid w:val="003300E5"/>
     <w:rsid w:val="00330C0C"/>
     <w:rsid w:val="00330D13"/>
     <w:rsid w:val="00331685"/>
     <w:rsid w:val="003317A0"/>
     <w:rsid w:val="00331A19"/>
     <w:rsid w:val="00331C22"/>
     <w:rsid w:val="00331DAD"/>
     <w:rsid w:val="0033203C"/>
     <w:rsid w:val="0033239D"/>
     <w:rsid w:val="00332768"/>
     <w:rsid w:val="00332B74"/>
@@ -23829,50 +23846,51 @@
     <w:rsid w:val="00482875"/>
     <w:rsid w:val="00482C3E"/>
     <w:rsid w:val="00482F90"/>
     <w:rsid w:val="00483D99"/>
     <w:rsid w:val="004845EC"/>
     <w:rsid w:val="0048460D"/>
     <w:rsid w:val="00484D96"/>
     <w:rsid w:val="00484F96"/>
     <w:rsid w:val="00485996"/>
     <w:rsid w:val="0048642D"/>
     <w:rsid w:val="00487455"/>
     <w:rsid w:val="00487A54"/>
     <w:rsid w:val="00490EB5"/>
     <w:rsid w:val="0049109E"/>
     <w:rsid w:val="004919E2"/>
     <w:rsid w:val="00491C81"/>
     <w:rsid w:val="00491D32"/>
     <w:rsid w:val="00492CC3"/>
     <w:rsid w:val="00493044"/>
     <w:rsid w:val="00493238"/>
     <w:rsid w:val="00493421"/>
     <w:rsid w:val="00493515"/>
     <w:rsid w:val="00493B0A"/>
     <w:rsid w:val="00493CCD"/>
     <w:rsid w:val="00493D08"/>
+    <w:rsid w:val="00494A3B"/>
     <w:rsid w:val="00494B2F"/>
     <w:rsid w:val="00495251"/>
     <w:rsid w:val="0049540A"/>
     <w:rsid w:val="004956F6"/>
     <w:rsid w:val="00495A72"/>
     <w:rsid w:val="00495FD4"/>
     <w:rsid w:val="004963C0"/>
     <w:rsid w:val="0049777A"/>
     <w:rsid w:val="00497BD7"/>
     <w:rsid w:val="00497CF1"/>
     <w:rsid w:val="00497F56"/>
     <w:rsid w:val="004A000D"/>
     <w:rsid w:val="004A0123"/>
     <w:rsid w:val="004A019D"/>
     <w:rsid w:val="004A027B"/>
     <w:rsid w:val="004A07FA"/>
     <w:rsid w:val="004A0E01"/>
     <w:rsid w:val="004A0EDF"/>
     <w:rsid w:val="004A12D8"/>
     <w:rsid w:val="004A22D8"/>
     <w:rsid w:val="004A254C"/>
     <w:rsid w:val="004A2DAA"/>
     <w:rsid w:val="004A3325"/>
     <w:rsid w:val="004A34AA"/>
     <w:rsid w:val="004A38BA"/>
@@ -24002,50 +24020,51 @@
     <w:rsid w:val="00501AD6"/>
     <w:rsid w:val="00501CCF"/>
     <w:rsid w:val="00501E28"/>
     <w:rsid w:val="005023F4"/>
     <w:rsid w:val="0050272B"/>
     <w:rsid w:val="00502B07"/>
     <w:rsid w:val="00502D1B"/>
     <w:rsid w:val="00502F88"/>
     <w:rsid w:val="0050384E"/>
     <w:rsid w:val="00504258"/>
     <w:rsid w:val="0050438D"/>
     <w:rsid w:val="005043CE"/>
     <w:rsid w:val="00504788"/>
     <w:rsid w:val="00504DDC"/>
     <w:rsid w:val="00504FC3"/>
     <w:rsid w:val="00506534"/>
     <w:rsid w:val="00506646"/>
     <w:rsid w:val="0050681A"/>
     <w:rsid w:val="00506B17"/>
     <w:rsid w:val="00506FF3"/>
     <w:rsid w:val="005074EF"/>
     <w:rsid w:val="00507A5B"/>
     <w:rsid w:val="00507FA3"/>
     <w:rsid w:val="00510161"/>
     <w:rsid w:val="0051083C"/>
+    <w:rsid w:val="00510CFA"/>
     <w:rsid w:val="00511804"/>
     <w:rsid w:val="00511B4C"/>
     <w:rsid w:val="00511CB9"/>
     <w:rsid w:val="00511D19"/>
     <w:rsid w:val="00511E32"/>
     <w:rsid w:val="005120C8"/>
     <w:rsid w:val="00512308"/>
     <w:rsid w:val="005131F9"/>
     <w:rsid w:val="00513338"/>
     <w:rsid w:val="00513377"/>
     <w:rsid w:val="005134C2"/>
     <w:rsid w:val="00513833"/>
     <w:rsid w:val="00513BB2"/>
     <w:rsid w:val="00514136"/>
     <w:rsid w:val="00514D92"/>
     <w:rsid w:val="00514E28"/>
     <w:rsid w:val="005150C5"/>
     <w:rsid w:val="005151D4"/>
     <w:rsid w:val="0051584A"/>
     <w:rsid w:val="00515B56"/>
     <w:rsid w:val="00515EC3"/>
     <w:rsid w:val="00515F38"/>
     <w:rsid w:val="00516279"/>
     <w:rsid w:val="00516726"/>
     <w:rsid w:val="00516ABE"/>
@@ -24264,50 +24283,51 @@
     <w:rsid w:val="005A0937"/>
     <w:rsid w:val="005A0BA9"/>
     <w:rsid w:val="005A1039"/>
     <w:rsid w:val="005A12BC"/>
     <w:rsid w:val="005A1A75"/>
     <w:rsid w:val="005A1F5C"/>
     <w:rsid w:val="005A202B"/>
     <w:rsid w:val="005A21C6"/>
     <w:rsid w:val="005A2754"/>
     <w:rsid w:val="005A2878"/>
     <w:rsid w:val="005A2C2B"/>
     <w:rsid w:val="005A3733"/>
     <w:rsid w:val="005A3986"/>
     <w:rsid w:val="005A3A2D"/>
     <w:rsid w:val="005A3DC8"/>
     <w:rsid w:val="005A3E65"/>
     <w:rsid w:val="005A4667"/>
     <w:rsid w:val="005A4AB0"/>
     <w:rsid w:val="005A4E61"/>
     <w:rsid w:val="005A534B"/>
     <w:rsid w:val="005A5356"/>
     <w:rsid w:val="005A595C"/>
     <w:rsid w:val="005A5C4D"/>
     <w:rsid w:val="005A5D46"/>
     <w:rsid w:val="005A5FA8"/>
+    <w:rsid w:val="005A625F"/>
     <w:rsid w:val="005A63F5"/>
     <w:rsid w:val="005A640F"/>
     <w:rsid w:val="005A64A3"/>
     <w:rsid w:val="005A7D44"/>
     <w:rsid w:val="005A7F19"/>
     <w:rsid w:val="005B0AA4"/>
     <w:rsid w:val="005B0D92"/>
     <w:rsid w:val="005B0DAF"/>
     <w:rsid w:val="005B119A"/>
     <w:rsid w:val="005B13B5"/>
     <w:rsid w:val="005B197B"/>
     <w:rsid w:val="005B1C37"/>
     <w:rsid w:val="005B2917"/>
     <w:rsid w:val="005B2AD1"/>
     <w:rsid w:val="005B2B3C"/>
     <w:rsid w:val="005B2D7D"/>
     <w:rsid w:val="005B2E40"/>
     <w:rsid w:val="005B2F9D"/>
     <w:rsid w:val="005B2FFF"/>
     <w:rsid w:val="005B38E1"/>
     <w:rsid w:val="005B3C54"/>
     <w:rsid w:val="005B4695"/>
     <w:rsid w:val="005B4B26"/>
     <w:rsid w:val="005B5C2F"/>
     <w:rsid w:val="005B62DB"/>
@@ -24420,50 +24440,51 @@
     <w:rsid w:val="00601784"/>
     <w:rsid w:val="00601880"/>
     <w:rsid w:val="00601AD1"/>
     <w:rsid w:val="00601AEF"/>
     <w:rsid w:val="00601B84"/>
     <w:rsid w:val="006022C0"/>
     <w:rsid w:val="006023C3"/>
     <w:rsid w:val="00602CA4"/>
     <w:rsid w:val="00602E1E"/>
     <w:rsid w:val="0060320F"/>
     <w:rsid w:val="00603363"/>
     <w:rsid w:val="00603957"/>
     <w:rsid w:val="0060400B"/>
     <w:rsid w:val="0060405B"/>
     <w:rsid w:val="00604328"/>
     <w:rsid w:val="00604587"/>
     <w:rsid w:val="0060459D"/>
     <w:rsid w:val="006054A8"/>
     <w:rsid w:val="006054FC"/>
     <w:rsid w:val="006061C4"/>
     <w:rsid w:val="0060623C"/>
     <w:rsid w:val="00606368"/>
     <w:rsid w:val="006063B5"/>
     <w:rsid w:val="006063EB"/>
     <w:rsid w:val="00607322"/>
+    <w:rsid w:val="006074BD"/>
     <w:rsid w:val="006105EB"/>
     <w:rsid w:val="006106BB"/>
     <w:rsid w:val="00610CE7"/>
     <w:rsid w:val="00610FC2"/>
     <w:rsid w:val="00611AE9"/>
     <w:rsid w:val="00611B0C"/>
     <w:rsid w:val="00611C5F"/>
     <w:rsid w:val="00611E9C"/>
     <w:rsid w:val="006120EC"/>
     <w:rsid w:val="00612DA2"/>
     <w:rsid w:val="00613AD0"/>
     <w:rsid w:val="00613FA9"/>
     <w:rsid w:val="00614844"/>
     <w:rsid w:val="00614D7F"/>
     <w:rsid w:val="00614EA3"/>
     <w:rsid w:val="00615613"/>
     <w:rsid w:val="006157E1"/>
     <w:rsid w:val="00615811"/>
     <w:rsid w:val="006158A9"/>
     <w:rsid w:val="006159B4"/>
     <w:rsid w:val="00615FD9"/>
     <w:rsid w:val="00616361"/>
     <w:rsid w:val="0061696E"/>
     <w:rsid w:val="00616DFF"/>
     <w:rsid w:val="006178AA"/>
@@ -24507,50 +24528,51 @@
     <w:rsid w:val="00632D81"/>
     <w:rsid w:val="00632EC7"/>
     <w:rsid w:val="00632F85"/>
     <w:rsid w:val="00633557"/>
     <w:rsid w:val="00633E0E"/>
     <w:rsid w:val="00633F74"/>
     <w:rsid w:val="006344F5"/>
     <w:rsid w:val="0063450C"/>
     <w:rsid w:val="00634AC3"/>
     <w:rsid w:val="006351A2"/>
     <w:rsid w:val="006353BA"/>
     <w:rsid w:val="0063614C"/>
     <w:rsid w:val="006369D5"/>
     <w:rsid w:val="00636A64"/>
     <w:rsid w:val="00636ABA"/>
     <w:rsid w:val="00636FE2"/>
     <w:rsid w:val="00637DCB"/>
     <w:rsid w:val="006401F2"/>
     <w:rsid w:val="006407B7"/>
     <w:rsid w:val="0064148A"/>
     <w:rsid w:val="00642056"/>
     <w:rsid w:val="0064285B"/>
     <w:rsid w:val="00642CA7"/>
     <w:rsid w:val="0064328B"/>
     <w:rsid w:val="006434DA"/>
+    <w:rsid w:val="0064367B"/>
     <w:rsid w:val="00643DF1"/>
     <w:rsid w:val="00644015"/>
     <w:rsid w:val="00644B19"/>
     <w:rsid w:val="00645098"/>
     <w:rsid w:val="006457D8"/>
     <w:rsid w:val="006458BD"/>
     <w:rsid w:val="006460EF"/>
     <w:rsid w:val="00646704"/>
     <w:rsid w:val="00646AC9"/>
     <w:rsid w:val="00646EF9"/>
     <w:rsid w:val="00647608"/>
     <w:rsid w:val="006477A3"/>
     <w:rsid w:val="00647A75"/>
     <w:rsid w:val="006506B2"/>
     <w:rsid w:val="00651112"/>
     <w:rsid w:val="006514CA"/>
     <w:rsid w:val="00651E56"/>
     <w:rsid w:val="006523FD"/>
     <w:rsid w:val="0065246C"/>
     <w:rsid w:val="00652494"/>
     <w:rsid w:val="00652750"/>
     <w:rsid w:val="0065298B"/>
     <w:rsid w:val="00652A1E"/>
     <w:rsid w:val="00652A5E"/>
     <w:rsid w:val="00652EDE"/>
@@ -24845,115 +24867,119 @@
     <w:rsid w:val="00702312"/>
     <w:rsid w:val="00702DA9"/>
     <w:rsid w:val="00702E47"/>
     <w:rsid w:val="00702EEE"/>
     <w:rsid w:val="00703D37"/>
     <w:rsid w:val="007043AC"/>
     <w:rsid w:val="00705B70"/>
     <w:rsid w:val="00705E5A"/>
     <w:rsid w:val="007071CB"/>
     <w:rsid w:val="00707E24"/>
     <w:rsid w:val="00707F26"/>
     <w:rsid w:val="007101EC"/>
     <w:rsid w:val="007107ED"/>
     <w:rsid w:val="00710C34"/>
     <w:rsid w:val="00710EA6"/>
     <w:rsid w:val="007113DC"/>
     <w:rsid w:val="00711900"/>
     <w:rsid w:val="00711AAE"/>
     <w:rsid w:val="00711CD2"/>
     <w:rsid w:val="007121CD"/>
     <w:rsid w:val="007125D8"/>
     <w:rsid w:val="00712647"/>
     <w:rsid w:val="00712921"/>
     <w:rsid w:val="00712B87"/>
     <w:rsid w:val="00712D65"/>
+    <w:rsid w:val="00713C78"/>
     <w:rsid w:val="00713D0C"/>
     <w:rsid w:val="007144ED"/>
     <w:rsid w:val="0071462A"/>
     <w:rsid w:val="007156D4"/>
     <w:rsid w:val="00715D26"/>
     <w:rsid w:val="00715E69"/>
     <w:rsid w:val="00715EB3"/>
     <w:rsid w:val="007160BE"/>
     <w:rsid w:val="00716EE8"/>
     <w:rsid w:val="0071728B"/>
     <w:rsid w:val="0071734E"/>
     <w:rsid w:val="007173B7"/>
     <w:rsid w:val="0071760F"/>
     <w:rsid w:val="00717F45"/>
     <w:rsid w:val="007206C5"/>
     <w:rsid w:val="00720B50"/>
     <w:rsid w:val="00720C80"/>
     <w:rsid w:val="00720FCF"/>
     <w:rsid w:val="00721589"/>
     <w:rsid w:val="007215A7"/>
     <w:rsid w:val="00722170"/>
+    <w:rsid w:val="00722214"/>
     <w:rsid w:val="00722B08"/>
     <w:rsid w:val="00722C2A"/>
     <w:rsid w:val="00723608"/>
     <w:rsid w:val="007242B4"/>
     <w:rsid w:val="0072458F"/>
     <w:rsid w:val="0072462C"/>
     <w:rsid w:val="00724893"/>
     <w:rsid w:val="0072504A"/>
     <w:rsid w:val="0072528A"/>
     <w:rsid w:val="00725500"/>
     <w:rsid w:val="0072552E"/>
     <w:rsid w:val="00725582"/>
     <w:rsid w:val="0072593D"/>
     <w:rsid w:val="00725A52"/>
     <w:rsid w:val="007262F3"/>
     <w:rsid w:val="00726F22"/>
     <w:rsid w:val="00727662"/>
     <w:rsid w:val="00730B55"/>
     <w:rsid w:val="00730C42"/>
+    <w:rsid w:val="00730F32"/>
     <w:rsid w:val="007314FB"/>
     <w:rsid w:val="00731D28"/>
     <w:rsid w:val="00731D8C"/>
     <w:rsid w:val="0073219F"/>
     <w:rsid w:val="00733367"/>
     <w:rsid w:val="00733561"/>
     <w:rsid w:val="00734547"/>
     <w:rsid w:val="00735109"/>
     <w:rsid w:val="007351C7"/>
     <w:rsid w:val="0073555B"/>
     <w:rsid w:val="00735765"/>
     <w:rsid w:val="00735960"/>
     <w:rsid w:val="00736266"/>
     <w:rsid w:val="0073677B"/>
     <w:rsid w:val="00736BEF"/>
     <w:rsid w:val="00736CED"/>
     <w:rsid w:val="007376E2"/>
     <w:rsid w:val="007377DA"/>
     <w:rsid w:val="00737A35"/>
     <w:rsid w:val="007409C0"/>
     <w:rsid w:val="00740B58"/>
     <w:rsid w:val="00740D0C"/>
     <w:rsid w:val="00740FFE"/>
     <w:rsid w:val="00741074"/>
     <w:rsid w:val="00741244"/>
+    <w:rsid w:val="00741247"/>
     <w:rsid w:val="007418B6"/>
     <w:rsid w:val="0074213D"/>
     <w:rsid w:val="00742279"/>
     <w:rsid w:val="007423F4"/>
     <w:rsid w:val="00742503"/>
     <w:rsid w:val="0074264F"/>
     <w:rsid w:val="00742882"/>
     <w:rsid w:val="00742D32"/>
     <w:rsid w:val="00743276"/>
     <w:rsid w:val="007436D2"/>
     <w:rsid w:val="007439B5"/>
     <w:rsid w:val="00743ACA"/>
     <w:rsid w:val="00743C39"/>
     <w:rsid w:val="00743F4E"/>
     <w:rsid w:val="00744CB8"/>
     <w:rsid w:val="00745468"/>
     <w:rsid w:val="00745E16"/>
     <w:rsid w:val="0074637F"/>
     <w:rsid w:val="00746451"/>
     <w:rsid w:val="007464B3"/>
     <w:rsid w:val="007472BB"/>
     <w:rsid w:val="00747845"/>
     <w:rsid w:val="00750294"/>
     <w:rsid w:val="0075041B"/>
     <w:rsid w:val="007507F5"/>
@@ -25060,50 +25086,51 @@
     <w:rsid w:val="00792C0D"/>
     <w:rsid w:val="00793003"/>
     <w:rsid w:val="00793174"/>
     <w:rsid w:val="00793564"/>
     <w:rsid w:val="00794290"/>
     <w:rsid w:val="00794C98"/>
     <w:rsid w:val="00794CC5"/>
     <w:rsid w:val="00794EEF"/>
     <w:rsid w:val="00795177"/>
     <w:rsid w:val="007951E1"/>
     <w:rsid w:val="0079534A"/>
     <w:rsid w:val="00795AEA"/>
     <w:rsid w:val="00795B07"/>
     <w:rsid w:val="00795CB7"/>
     <w:rsid w:val="007970B9"/>
     <w:rsid w:val="007971F7"/>
     <w:rsid w:val="00797483"/>
     <w:rsid w:val="0079778A"/>
     <w:rsid w:val="00797A65"/>
     <w:rsid w:val="00797D0F"/>
     <w:rsid w:val="00797EC1"/>
     <w:rsid w:val="00797F33"/>
     <w:rsid w:val="007A023C"/>
     <w:rsid w:val="007A0487"/>
     <w:rsid w:val="007A0F40"/>
+    <w:rsid w:val="007A1011"/>
     <w:rsid w:val="007A1542"/>
     <w:rsid w:val="007A19C4"/>
     <w:rsid w:val="007A1AA5"/>
     <w:rsid w:val="007A264C"/>
     <w:rsid w:val="007A2B8A"/>
     <w:rsid w:val="007A2C0D"/>
     <w:rsid w:val="007A374A"/>
     <w:rsid w:val="007A39E9"/>
     <w:rsid w:val="007A3D89"/>
     <w:rsid w:val="007A4A20"/>
     <w:rsid w:val="007A6659"/>
     <w:rsid w:val="007A698E"/>
     <w:rsid w:val="007A6BC1"/>
     <w:rsid w:val="007A6CB8"/>
     <w:rsid w:val="007A6FE3"/>
     <w:rsid w:val="007A7158"/>
     <w:rsid w:val="007A7335"/>
     <w:rsid w:val="007A7916"/>
     <w:rsid w:val="007A79C8"/>
     <w:rsid w:val="007A7A6E"/>
     <w:rsid w:val="007A7D44"/>
     <w:rsid w:val="007A7E73"/>
     <w:rsid w:val="007B006D"/>
     <w:rsid w:val="007B08B3"/>
     <w:rsid w:val="007B0B28"/>
@@ -25119,50 +25146,51 @@
     <w:rsid w:val="007B36D2"/>
     <w:rsid w:val="007B4139"/>
     <w:rsid w:val="007B4899"/>
     <w:rsid w:val="007B524F"/>
     <w:rsid w:val="007B573A"/>
     <w:rsid w:val="007B5864"/>
     <w:rsid w:val="007B5FBA"/>
     <w:rsid w:val="007B666D"/>
     <w:rsid w:val="007B66AC"/>
     <w:rsid w:val="007B6A7E"/>
     <w:rsid w:val="007B6B29"/>
     <w:rsid w:val="007B7D70"/>
     <w:rsid w:val="007B7F34"/>
     <w:rsid w:val="007C008D"/>
     <w:rsid w:val="007C094D"/>
     <w:rsid w:val="007C0F67"/>
     <w:rsid w:val="007C1DB8"/>
     <w:rsid w:val="007C24FB"/>
     <w:rsid w:val="007C2817"/>
     <w:rsid w:val="007C2B51"/>
     <w:rsid w:val="007C2D29"/>
     <w:rsid w:val="007C2FD9"/>
     <w:rsid w:val="007C3D73"/>
     <w:rsid w:val="007C44CB"/>
     <w:rsid w:val="007C4768"/>
+    <w:rsid w:val="007C5479"/>
     <w:rsid w:val="007C54DB"/>
     <w:rsid w:val="007C583F"/>
     <w:rsid w:val="007C5900"/>
     <w:rsid w:val="007C5EC9"/>
     <w:rsid w:val="007C61D2"/>
     <w:rsid w:val="007C6CF1"/>
     <w:rsid w:val="007C70AA"/>
     <w:rsid w:val="007C7A4A"/>
     <w:rsid w:val="007C7AE0"/>
     <w:rsid w:val="007D0521"/>
     <w:rsid w:val="007D0555"/>
     <w:rsid w:val="007D064B"/>
     <w:rsid w:val="007D07D9"/>
     <w:rsid w:val="007D09E6"/>
     <w:rsid w:val="007D0C0F"/>
     <w:rsid w:val="007D1167"/>
     <w:rsid w:val="007D1F71"/>
     <w:rsid w:val="007D1FE3"/>
     <w:rsid w:val="007D20D9"/>
     <w:rsid w:val="007D23B7"/>
     <w:rsid w:val="007D24BB"/>
     <w:rsid w:val="007D2A9B"/>
     <w:rsid w:val="007D3048"/>
     <w:rsid w:val="007D37A5"/>
     <w:rsid w:val="007D41AF"/>
@@ -25389,50 +25417,51 @@
     <w:rsid w:val="008646F6"/>
     <w:rsid w:val="00864EBE"/>
     <w:rsid w:val="008668E4"/>
     <w:rsid w:val="00866B2C"/>
     <w:rsid w:val="00866BE8"/>
     <w:rsid w:val="008674A2"/>
     <w:rsid w:val="00870030"/>
     <w:rsid w:val="00870503"/>
     <w:rsid w:val="00870879"/>
     <w:rsid w:val="00870971"/>
     <w:rsid w:val="008709A9"/>
     <w:rsid w:val="00870E1F"/>
     <w:rsid w:val="008711DC"/>
     <w:rsid w:val="00871B2A"/>
     <w:rsid w:val="00871F89"/>
     <w:rsid w:val="008733BF"/>
     <w:rsid w:val="00873CC9"/>
     <w:rsid w:val="00874032"/>
     <w:rsid w:val="008754E5"/>
     <w:rsid w:val="00877836"/>
     <w:rsid w:val="00877C00"/>
     <w:rsid w:val="00877DC7"/>
     <w:rsid w:val="00877E7C"/>
     <w:rsid w:val="00880356"/>
     <w:rsid w:val="00880E4C"/>
+    <w:rsid w:val="00881689"/>
     <w:rsid w:val="008817A5"/>
     <w:rsid w:val="00881B7C"/>
     <w:rsid w:val="0088215A"/>
     <w:rsid w:val="00882573"/>
     <w:rsid w:val="00882744"/>
     <w:rsid w:val="00882999"/>
     <w:rsid w:val="00882B21"/>
     <w:rsid w:val="0088334D"/>
     <w:rsid w:val="008837CE"/>
     <w:rsid w:val="00884893"/>
     <w:rsid w:val="00884C00"/>
     <w:rsid w:val="00885029"/>
     <w:rsid w:val="00885782"/>
     <w:rsid w:val="00885852"/>
     <w:rsid w:val="008858EA"/>
     <w:rsid w:val="008858EB"/>
     <w:rsid w:val="00885D1A"/>
     <w:rsid w:val="0088612E"/>
     <w:rsid w:val="008862B5"/>
     <w:rsid w:val="00886780"/>
     <w:rsid w:val="00886D4B"/>
     <w:rsid w:val="00886F53"/>
     <w:rsid w:val="0088708C"/>
     <w:rsid w:val="008870ED"/>
     <w:rsid w:val="0088733B"/>
@@ -25948,69 +25977,71 @@
     <w:rsid w:val="009E280D"/>
     <w:rsid w:val="009E28EA"/>
     <w:rsid w:val="009E2D17"/>
     <w:rsid w:val="009E31DC"/>
     <w:rsid w:val="009E3265"/>
     <w:rsid w:val="009E32F6"/>
     <w:rsid w:val="009E3A45"/>
     <w:rsid w:val="009E3C57"/>
     <w:rsid w:val="009E3D3E"/>
     <w:rsid w:val="009E3E94"/>
     <w:rsid w:val="009E42E8"/>
     <w:rsid w:val="009E47AB"/>
     <w:rsid w:val="009E4840"/>
     <w:rsid w:val="009E5417"/>
     <w:rsid w:val="009E57AD"/>
     <w:rsid w:val="009E591E"/>
     <w:rsid w:val="009E5D94"/>
     <w:rsid w:val="009E6027"/>
     <w:rsid w:val="009E6054"/>
     <w:rsid w:val="009E612D"/>
     <w:rsid w:val="009E685D"/>
     <w:rsid w:val="009E6D6B"/>
     <w:rsid w:val="009E71B8"/>
     <w:rsid w:val="009E7345"/>
     <w:rsid w:val="009F0227"/>
+    <w:rsid w:val="009F076C"/>
     <w:rsid w:val="009F0AE9"/>
     <w:rsid w:val="009F148F"/>
     <w:rsid w:val="009F172F"/>
     <w:rsid w:val="009F1E6C"/>
     <w:rsid w:val="009F2D16"/>
     <w:rsid w:val="009F3464"/>
     <w:rsid w:val="009F3A57"/>
     <w:rsid w:val="009F4225"/>
     <w:rsid w:val="009F425C"/>
     <w:rsid w:val="009F4E1B"/>
     <w:rsid w:val="009F4F6F"/>
     <w:rsid w:val="009F55B6"/>
     <w:rsid w:val="009F57D1"/>
     <w:rsid w:val="009F5AC0"/>
     <w:rsid w:val="009F6189"/>
     <w:rsid w:val="009F6770"/>
     <w:rsid w:val="009F6FDB"/>
     <w:rsid w:val="009F743B"/>
     <w:rsid w:val="00A002CD"/>
+    <w:rsid w:val="00A0038A"/>
     <w:rsid w:val="00A00702"/>
     <w:rsid w:val="00A00AD6"/>
     <w:rsid w:val="00A00D9A"/>
     <w:rsid w:val="00A01082"/>
     <w:rsid w:val="00A01DC3"/>
     <w:rsid w:val="00A01EC7"/>
     <w:rsid w:val="00A0248E"/>
     <w:rsid w:val="00A02763"/>
     <w:rsid w:val="00A02910"/>
     <w:rsid w:val="00A02D41"/>
     <w:rsid w:val="00A0324D"/>
     <w:rsid w:val="00A0381B"/>
     <w:rsid w:val="00A040B6"/>
     <w:rsid w:val="00A04C86"/>
     <w:rsid w:val="00A05518"/>
     <w:rsid w:val="00A05B70"/>
     <w:rsid w:val="00A05CBB"/>
     <w:rsid w:val="00A06690"/>
     <w:rsid w:val="00A069C0"/>
     <w:rsid w:val="00A07610"/>
     <w:rsid w:val="00A0791A"/>
     <w:rsid w:val="00A07CC2"/>
     <w:rsid w:val="00A07D47"/>
     <w:rsid w:val="00A10197"/>
     <w:rsid w:val="00A10584"/>
@@ -26105,50 +26136,51 @@
     <w:rsid w:val="00A4671E"/>
     <w:rsid w:val="00A468D1"/>
     <w:rsid w:val="00A469C4"/>
     <w:rsid w:val="00A46F29"/>
     <w:rsid w:val="00A475C1"/>
     <w:rsid w:val="00A476A7"/>
     <w:rsid w:val="00A47CE8"/>
     <w:rsid w:val="00A50339"/>
     <w:rsid w:val="00A505AE"/>
     <w:rsid w:val="00A507D2"/>
     <w:rsid w:val="00A50DED"/>
     <w:rsid w:val="00A51210"/>
     <w:rsid w:val="00A515DF"/>
     <w:rsid w:val="00A516AE"/>
     <w:rsid w:val="00A51773"/>
     <w:rsid w:val="00A51C99"/>
     <w:rsid w:val="00A51D7E"/>
     <w:rsid w:val="00A52024"/>
     <w:rsid w:val="00A52C96"/>
     <w:rsid w:val="00A52F81"/>
     <w:rsid w:val="00A530C6"/>
     <w:rsid w:val="00A538BC"/>
     <w:rsid w:val="00A53BCF"/>
     <w:rsid w:val="00A5400D"/>
     <w:rsid w:val="00A54127"/>
+    <w:rsid w:val="00A545AE"/>
     <w:rsid w:val="00A54C3C"/>
     <w:rsid w:val="00A552CD"/>
     <w:rsid w:val="00A568DF"/>
     <w:rsid w:val="00A56907"/>
     <w:rsid w:val="00A56D30"/>
     <w:rsid w:val="00A56D8A"/>
     <w:rsid w:val="00A56FBD"/>
     <w:rsid w:val="00A57308"/>
     <w:rsid w:val="00A57CCA"/>
     <w:rsid w:val="00A60BFC"/>
     <w:rsid w:val="00A617F9"/>
     <w:rsid w:val="00A61E64"/>
     <w:rsid w:val="00A62395"/>
     <w:rsid w:val="00A6294B"/>
     <w:rsid w:val="00A62A3D"/>
     <w:rsid w:val="00A63214"/>
     <w:rsid w:val="00A64D6D"/>
     <w:rsid w:val="00A6581E"/>
     <w:rsid w:val="00A65B61"/>
     <w:rsid w:val="00A6637E"/>
     <w:rsid w:val="00A66918"/>
     <w:rsid w:val="00A6698E"/>
     <w:rsid w:val="00A673D1"/>
     <w:rsid w:val="00A67809"/>
     <w:rsid w:val="00A67C0B"/>
@@ -26174,51 +26206,53 @@
     <w:rsid w:val="00A7667C"/>
     <w:rsid w:val="00A76962"/>
     <w:rsid w:val="00A774B6"/>
     <w:rsid w:val="00A77EC2"/>
     <w:rsid w:val="00A800CD"/>
     <w:rsid w:val="00A80256"/>
     <w:rsid w:val="00A80360"/>
     <w:rsid w:val="00A8084E"/>
     <w:rsid w:val="00A8098F"/>
     <w:rsid w:val="00A80E0F"/>
     <w:rsid w:val="00A81426"/>
     <w:rsid w:val="00A81D67"/>
     <w:rsid w:val="00A81E2B"/>
     <w:rsid w:val="00A8273C"/>
     <w:rsid w:val="00A82EE7"/>
     <w:rsid w:val="00A831DA"/>
     <w:rsid w:val="00A83E4F"/>
     <w:rsid w:val="00A84325"/>
     <w:rsid w:val="00A84D37"/>
     <w:rsid w:val="00A866DC"/>
     <w:rsid w:val="00A87130"/>
     <w:rsid w:val="00A876A9"/>
     <w:rsid w:val="00A87A58"/>
     <w:rsid w:val="00A9060E"/>
     <w:rsid w:val="00A907CD"/>
+    <w:rsid w:val="00A90DF2"/>
     <w:rsid w:val="00A91001"/>
+    <w:rsid w:val="00A91674"/>
     <w:rsid w:val="00A916B8"/>
     <w:rsid w:val="00A91F47"/>
     <w:rsid w:val="00A921B4"/>
     <w:rsid w:val="00A923EE"/>
     <w:rsid w:val="00A929B1"/>
     <w:rsid w:val="00A92CEC"/>
     <w:rsid w:val="00A92F99"/>
     <w:rsid w:val="00A9321E"/>
     <w:rsid w:val="00A9325F"/>
     <w:rsid w:val="00A93C5B"/>
     <w:rsid w:val="00A9430F"/>
     <w:rsid w:val="00A94A75"/>
     <w:rsid w:val="00A94C72"/>
     <w:rsid w:val="00A94CCE"/>
     <w:rsid w:val="00A9519E"/>
     <w:rsid w:val="00A95A65"/>
     <w:rsid w:val="00A95D09"/>
     <w:rsid w:val="00A95F45"/>
     <w:rsid w:val="00A96457"/>
     <w:rsid w:val="00A96592"/>
     <w:rsid w:val="00A968F7"/>
     <w:rsid w:val="00A97043"/>
     <w:rsid w:val="00A979B2"/>
     <w:rsid w:val="00AA0475"/>
     <w:rsid w:val="00AA04BD"/>
@@ -26239,50 +26273,51 @@
     <w:rsid w:val="00AA5BF7"/>
     <w:rsid w:val="00AA6138"/>
     <w:rsid w:val="00AA6402"/>
     <w:rsid w:val="00AA7DE3"/>
     <w:rsid w:val="00AB0878"/>
     <w:rsid w:val="00AB0CF1"/>
     <w:rsid w:val="00AB0EE8"/>
     <w:rsid w:val="00AB0F7F"/>
     <w:rsid w:val="00AB1AC0"/>
     <w:rsid w:val="00AB211E"/>
     <w:rsid w:val="00AB2611"/>
     <w:rsid w:val="00AB2644"/>
     <w:rsid w:val="00AB29DA"/>
     <w:rsid w:val="00AB315D"/>
     <w:rsid w:val="00AB34E4"/>
     <w:rsid w:val="00AB39FB"/>
     <w:rsid w:val="00AB3FFD"/>
     <w:rsid w:val="00AB405A"/>
     <w:rsid w:val="00AB425A"/>
     <w:rsid w:val="00AB498D"/>
     <w:rsid w:val="00AB4E43"/>
     <w:rsid w:val="00AB4E5F"/>
     <w:rsid w:val="00AB58CE"/>
     <w:rsid w:val="00AB5EB5"/>
     <w:rsid w:val="00AB5ED1"/>
+    <w:rsid w:val="00AB64C0"/>
     <w:rsid w:val="00AB7D22"/>
     <w:rsid w:val="00AC07E7"/>
     <w:rsid w:val="00AC0B6A"/>
     <w:rsid w:val="00AC1E9E"/>
     <w:rsid w:val="00AC214E"/>
     <w:rsid w:val="00AC2465"/>
     <w:rsid w:val="00AC2BD8"/>
     <w:rsid w:val="00AC32AA"/>
     <w:rsid w:val="00AC3858"/>
     <w:rsid w:val="00AC3F4D"/>
     <w:rsid w:val="00AC400C"/>
     <w:rsid w:val="00AC4043"/>
     <w:rsid w:val="00AC417E"/>
     <w:rsid w:val="00AC4318"/>
     <w:rsid w:val="00AC4379"/>
     <w:rsid w:val="00AC5356"/>
     <w:rsid w:val="00AC5CCF"/>
     <w:rsid w:val="00AC6539"/>
     <w:rsid w:val="00AC6815"/>
     <w:rsid w:val="00AC6DC9"/>
     <w:rsid w:val="00AC7116"/>
     <w:rsid w:val="00AC75CF"/>
     <w:rsid w:val="00AC7695"/>
     <w:rsid w:val="00AC7F57"/>
     <w:rsid w:val="00AD02A0"/>
@@ -26329,50 +26364,51 @@
     <w:rsid w:val="00AE68F5"/>
     <w:rsid w:val="00AE6F33"/>
     <w:rsid w:val="00AE7434"/>
     <w:rsid w:val="00AE7738"/>
     <w:rsid w:val="00AE7A1D"/>
     <w:rsid w:val="00AE7CA3"/>
     <w:rsid w:val="00AF055D"/>
     <w:rsid w:val="00AF0903"/>
     <w:rsid w:val="00AF190D"/>
     <w:rsid w:val="00AF1A7D"/>
     <w:rsid w:val="00AF332B"/>
     <w:rsid w:val="00AF3DB0"/>
     <w:rsid w:val="00AF41D1"/>
     <w:rsid w:val="00AF445B"/>
     <w:rsid w:val="00AF459F"/>
     <w:rsid w:val="00AF4745"/>
     <w:rsid w:val="00AF4C61"/>
     <w:rsid w:val="00AF5593"/>
     <w:rsid w:val="00AF56A7"/>
     <w:rsid w:val="00AF5834"/>
     <w:rsid w:val="00AF646A"/>
     <w:rsid w:val="00AF64F2"/>
     <w:rsid w:val="00AF6911"/>
     <w:rsid w:val="00AF6C1A"/>
     <w:rsid w:val="00AF7622"/>
+    <w:rsid w:val="00AF7842"/>
     <w:rsid w:val="00B0005A"/>
     <w:rsid w:val="00B00E73"/>
     <w:rsid w:val="00B017BE"/>
     <w:rsid w:val="00B01A01"/>
     <w:rsid w:val="00B01B6D"/>
     <w:rsid w:val="00B02221"/>
     <w:rsid w:val="00B027BC"/>
     <w:rsid w:val="00B02DA9"/>
     <w:rsid w:val="00B03068"/>
     <w:rsid w:val="00B03625"/>
     <w:rsid w:val="00B03E2B"/>
     <w:rsid w:val="00B042F3"/>
     <w:rsid w:val="00B0456F"/>
     <w:rsid w:val="00B0461B"/>
     <w:rsid w:val="00B04869"/>
     <w:rsid w:val="00B04D42"/>
     <w:rsid w:val="00B058E8"/>
     <w:rsid w:val="00B0592F"/>
     <w:rsid w:val="00B06720"/>
     <w:rsid w:val="00B06BD9"/>
     <w:rsid w:val="00B06BFA"/>
     <w:rsid w:val="00B07774"/>
     <w:rsid w:val="00B07C65"/>
     <w:rsid w:val="00B10766"/>
     <w:rsid w:val="00B1076C"/>
@@ -26844,50 +26880,51 @@
     <w:rsid w:val="00C25422"/>
     <w:rsid w:val="00C25AC5"/>
     <w:rsid w:val="00C25C9B"/>
     <w:rsid w:val="00C25C9C"/>
     <w:rsid w:val="00C264FA"/>
     <w:rsid w:val="00C26749"/>
     <w:rsid w:val="00C26DFF"/>
     <w:rsid w:val="00C27626"/>
     <w:rsid w:val="00C278D5"/>
     <w:rsid w:val="00C30588"/>
     <w:rsid w:val="00C30DE4"/>
     <w:rsid w:val="00C319E1"/>
     <w:rsid w:val="00C31A56"/>
     <w:rsid w:val="00C31E2C"/>
     <w:rsid w:val="00C32171"/>
     <w:rsid w:val="00C33D4C"/>
     <w:rsid w:val="00C3451A"/>
     <w:rsid w:val="00C34F94"/>
     <w:rsid w:val="00C36214"/>
     <w:rsid w:val="00C364B2"/>
     <w:rsid w:val="00C36E69"/>
     <w:rsid w:val="00C36FCD"/>
     <w:rsid w:val="00C371F2"/>
     <w:rsid w:val="00C372E9"/>
     <w:rsid w:val="00C374C9"/>
+    <w:rsid w:val="00C37719"/>
     <w:rsid w:val="00C37D9A"/>
     <w:rsid w:val="00C4071C"/>
     <w:rsid w:val="00C40979"/>
     <w:rsid w:val="00C40C40"/>
     <w:rsid w:val="00C41031"/>
     <w:rsid w:val="00C411FA"/>
     <w:rsid w:val="00C4154C"/>
     <w:rsid w:val="00C41DF8"/>
     <w:rsid w:val="00C4311D"/>
     <w:rsid w:val="00C432A8"/>
     <w:rsid w:val="00C43679"/>
     <w:rsid w:val="00C43EB0"/>
     <w:rsid w:val="00C43F56"/>
     <w:rsid w:val="00C44180"/>
     <w:rsid w:val="00C4474E"/>
     <w:rsid w:val="00C45174"/>
     <w:rsid w:val="00C45434"/>
     <w:rsid w:val="00C455CD"/>
     <w:rsid w:val="00C45833"/>
     <w:rsid w:val="00C45E76"/>
     <w:rsid w:val="00C47508"/>
     <w:rsid w:val="00C47905"/>
     <w:rsid w:val="00C47EAD"/>
     <w:rsid w:val="00C50162"/>
     <w:rsid w:val="00C50D01"/>
@@ -27059,50 +27096,51 @@
     <w:rsid w:val="00CB5B5C"/>
     <w:rsid w:val="00CB5FCD"/>
     <w:rsid w:val="00CB61C4"/>
     <w:rsid w:val="00CB6BA8"/>
     <w:rsid w:val="00CB7E21"/>
     <w:rsid w:val="00CB7F39"/>
     <w:rsid w:val="00CC0BE2"/>
     <w:rsid w:val="00CC1B02"/>
     <w:rsid w:val="00CC2001"/>
     <w:rsid w:val="00CC258E"/>
     <w:rsid w:val="00CC2B3B"/>
     <w:rsid w:val="00CC2BB3"/>
     <w:rsid w:val="00CC2D61"/>
     <w:rsid w:val="00CC3014"/>
     <w:rsid w:val="00CC30F2"/>
     <w:rsid w:val="00CC3513"/>
     <w:rsid w:val="00CC367A"/>
     <w:rsid w:val="00CC38BA"/>
     <w:rsid w:val="00CC4601"/>
     <w:rsid w:val="00CC4BF2"/>
     <w:rsid w:val="00CC514F"/>
     <w:rsid w:val="00CC5EC6"/>
     <w:rsid w:val="00CC6282"/>
     <w:rsid w:val="00CC69E7"/>
     <w:rsid w:val="00CC6BEF"/>
+    <w:rsid w:val="00CC77A2"/>
     <w:rsid w:val="00CD00FD"/>
     <w:rsid w:val="00CD023C"/>
     <w:rsid w:val="00CD0547"/>
     <w:rsid w:val="00CD0682"/>
     <w:rsid w:val="00CD0F08"/>
     <w:rsid w:val="00CD1DB1"/>
     <w:rsid w:val="00CD20D0"/>
     <w:rsid w:val="00CD2D00"/>
     <w:rsid w:val="00CD31EF"/>
     <w:rsid w:val="00CD3492"/>
     <w:rsid w:val="00CD35FB"/>
     <w:rsid w:val="00CD45D6"/>
     <w:rsid w:val="00CD46C5"/>
     <w:rsid w:val="00CD4CC6"/>
     <w:rsid w:val="00CD588E"/>
     <w:rsid w:val="00CD594C"/>
     <w:rsid w:val="00CD5979"/>
     <w:rsid w:val="00CD629E"/>
     <w:rsid w:val="00CD6AC7"/>
     <w:rsid w:val="00CD70F4"/>
     <w:rsid w:val="00CD74E6"/>
     <w:rsid w:val="00CD7705"/>
     <w:rsid w:val="00CE04A0"/>
     <w:rsid w:val="00CE0613"/>
     <w:rsid w:val="00CE0810"/>
@@ -27171,99 +27209,101 @@
     <w:rsid w:val="00D063E2"/>
     <w:rsid w:val="00D06645"/>
     <w:rsid w:val="00D06B62"/>
     <w:rsid w:val="00D06C53"/>
     <w:rsid w:val="00D073D6"/>
     <w:rsid w:val="00D07902"/>
     <w:rsid w:val="00D10019"/>
     <w:rsid w:val="00D102D4"/>
     <w:rsid w:val="00D102E8"/>
     <w:rsid w:val="00D108AF"/>
     <w:rsid w:val="00D119CD"/>
     <w:rsid w:val="00D12795"/>
     <w:rsid w:val="00D128DF"/>
     <w:rsid w:val="00D129F4"/>
     <w:rsid w:val="00D132BC"/>
     <w:rsid w:val="00D13D70"/>
     <w:rsid w:val="00D14D61"/>
     <w:rsid w:val="00D1511F"/>
     <w:rsid w:val="00D15A2A"/>
     <w:rsid w:val="00D15E47"/>
     <w:rsid w:val="00D16914"/>
     <w:rsid w:val="00D16FBB"/>
     <w:rsid w:val="00D16FFE"/>
     <w:rsid w:val="00D17040"/>
     <w:rsid w:val="00D17217"/>
+    <w:rsid w:val="00D17855"/>
     <w:rsid w:val="00D178F7"/>
     <w:rsid w:val="00D17907"/>
     <w:rsid w:val="00D2058E"/>
     <w:rsid w:val="00D208A7"/>
     <w:rsid w:val="00D2100D"/>
     <w:rsid w:val="00D210A5"/>
     <w:rsid w:val="00D2137A"/>
     <w:rsid w:val="00D217DF"/>
     <w:rsid w:val="00D21BD6"/>
     <w:rsid w:val="00D21BF1"/>
     <w:rsid w:val="00D2232B"/>
     <w:rsid w:val="00D22374"/>
     <w:rsid w:val="00D224BC"/>
     <w:rsid w:val="00D22650"/>
     <w:rsid w:val="00D2286A"/>
     <w:rsid w:val="00D22A65"/>
     <w:rsid w:val="00D22CB8"/>
     <w:rsid w:val="00D233F3"/>
     <w:rsid w:val="00D2340D"/>
     <w:rsid w:val="00D234B2"/>
     <w:rsid w:val="00D235AD"/>
     <w:rsid w:val="00D2376E"/>
     <w:rsid w:val="00D24256"/>
     <w:rsid w:val="00D24B5F"/>
     <w:rsid w:val="00D24FD4"/>
     <w:rsid w:val="00D2576A"/>
     <w:rsid w:val="00D25D2C"/>
     <w:rsid w:val="00D26A9B"/>
     <w:rsid w:val="00D26EF8"/>
     <w:rsid w:val="00D27FCC"/>
     <w:rsid w:val="00D3045F"/>
     <w:rsid w:val="00D30589"/>
     <w:rsid w:val="00D306A7"/>
     <w:rsid w:val="00D318C3"/>
     <w:rsid w:val="00D31D64"/>
     <w:rsid w:val="00D321FA"/>
     <w:rsid w:val="00D332F1"/>
     <w:rsid w:val="00D3369B"/>
     <w:rsid w:val="00D33BDB"/>
     <w:rsid w:val="00D3430F"/>
     <w:rsid w:val="00D346D1"/>
     <w:rsid w:val="00D347CD"/>
     <w:rsid w:val="00D34DCA"/>
     <w:rsid w:val="00D353AA"/>
     <w:rsid w:val="00D35A46"/>
     <w:rsid w:val="00D35D05"/>
     <w:rsid w:val="00D362F3"/>
     <w:rsid w:val="00D365FE"/>
     <w:rsid w:val="00D37E5D"/>
+    <w:rsid w:val="00D37F1A"/>
     <w:rsid w:val="00D40131"/>
     <w:rsid w:val="00D402EF"/>
     <w:rsid w:val="00D4030A"/>
     <w:rsid w:val="00D403F6"/>
     <w:rsid w:val="00D40553"/>
     <w:rsid w:val="00D405E8"/>
     <w:rsid w:val="00D40E02"/>
     <w:rsid w:val="00D40F23"/>
     <w:rsid w:val="00D41841"/>
     <w:rsid w:val="00D4215A"/>
     <w:rsid w:val="00D424EB"/>
     <w:rsid w:val="00D4339C"/>
     <w:rsid w:val="00D43604"/>
     <w:rsid w:val="00D4391D"/>
     <w:rsid w:val="00D439B8"/>
     <w:rsid w:val="00D43A61"/>
     <w:rsid w:val="00D43B59"/>
     <w:rsid w:val="00D43CEC"/>
     <w:rsid w:val="00D445B1"/>
     <w:rsid w:val="00D4464F"/>
     <w:rsid w:val="00D447A7"/>
     <w:rsid w:val="00D448FC"/>
     <w:rsid w:val="00D44D92"/>
     <w:rsid w:val="00D45329"/>
     <w:rsid w:val="00D46323"/>
@@ -27300,120 +27340,123 @@
     <w:rsid w:val="00D6084E"/>
     <w:rsid w:val="00D60A15"/>
     <w:rsid w:val="00D61651"/>
     <w:rsid w:val="00D618B6"/>
     <w:rsid w:val="00D61CD3"/>
     <w:rsid w:val="00D62685"/>
     <w:rsid w:val="00D62D0E"/>
     <w:rsid w:val="00D630A7"/>
     <w:rsid w:val="00D63489"/>
     <w:rsid w:val="00D63D33"/>
     <w:rsid w:val="00D640AC"/>
     <w:rsid w:val="00D64268"/>
     <w:rsid w:val="00D643AB"/>
     <w:rsid w:val="00D64585"/>
     <w:rsid w:val="00D64597"/>
     <w:rsid w:val="00D64780"/>
     <w:rsid w:val="00D649DE"/>
     <w:rsid w:val="00D64AE0"/>
     <w:rsid w:val="00D651C2"/>
     <w:rsid w:val="00D65DCC"/>
     <w:rsid w:val="00D66FF8"/>
     <w:rsid w:val="00D670DC"/>
     <w:rsid w:val="00D67246"/>
     <w:rsid w:val="00D67492"/>
     <w:rsid w:val="00D67C28"/>
+    <w:rsid w:val="00D704AB"/>
     <w:rsid w:val="00D70F9F"/>
     <w:rsid w:val="00D71133"/>
     <w:rsid w:val="00D720E6"/>
     <w:rsid w:val="00D7224A"/>
     <w:rsid w:val="00D72A2A"/>
     <w:rsid w:val="00D72AAA"/>
     <w:rsid w:val="00D72ACD"/>
     <w:rsid w:val="00D72CAA"/>
     <w:rsid w:val="00D72D7C"/>
     <w:rsid w:val="00D72E66"/>
     <w:rsid w:val="00D7367A"/>
     <w:rsid w:val="00D73FDE"/>
     <w:rsid w:val="00D74172"/>
     <w:rsid w:val="00D7449E"/>
     <w:rsid w:val="00D7562D"/>
     <w:rsid w:val="00D75703"/>
     <w:rsid w:val="00D76FC5"/>
     <w:rsid w:val="00D77120"/>
     <w:rsid w:val="00D77907"/>
     <w:rsid w:val="00D77ACD"/>
     <w:rsid w:val="00D77E1B"/>
     <w:rsid w:val="00D77F0B"/>
     <w:rsid w:val="00D801DF"/>
     <w:rsid w:val="00D80261"/>
     <w:rsid w:val="00D80749"/>
     <w:rsid w:val="00D808F7"/>
     <w:rsid w:val="00D81110"/>
     <w:rsid w:val="00D81C7E"/>
+    <w:rsid w:val="00D81CD4"/>
     <w:rsid w:val="00D81D77"/>
     <w:rsid w:val="00D81E4E"/>
     <w:rsid w:val="00D82098"/>
     <w:rsid w:val="00D820B1"/>
     <w:rsid w:val="00D825E0"/>
     <w:rsid w:val="00D82A7E"/>
     <w:rsid w:val="00D82B0B"/>
     <w:rsid w:val="00D82B1B"/>
     <w:rsid w:val="00D82ED6"/>
     <w:rsid w:val="00D83279"/>
     <w:rsid w:val="00D83D98"/>
     <w:rsid w:val="00D83FC2"/>
     <w:rsid w:val="00D843BE"/>
     <w:rsid w:val="00D845F7"/>
     <w:rsid w:val="00D8473D"/>
     <w:rsid w:val="00D84B15"/>
     <w:rsid w:val="00D84EDE"/>
     <w:rsid w:val="00D85935"/>
     <w:rsid w:val="00D85A66"/>
     <w:rsid w:val="00D86065"/>
     <w:rsid w:val="00D86662"/>
     <w:rsid w:val="00D86C52"/>
     <w:rsid w:val="00D871E4"/>
     <w:rsid w:val="00D87B58"/>
     <w:rsid w:val="00D87B92"/>
     <w:rsid w:val="00D87DAC"/>
     <w:rsid w:val="00D87E6F"/>
     <w:rsid w:val="00D912C6"/>
     <w:rsid w:val="00D915B3"/>
     <w:rsid w:val="00D91C4D"/>
     <w:rsid w:val="00D92EE3"/>
     <w:rsid w:val="00D92F35"/>
     <w:rsid w:val="00D93081"/>
     <w:rsid w:val="00D933AC"/>
     <w:rsid w:val="00D93B0C"/>
     <w:rsid w:val="00D94492"/>
     <w:rsid w:val="00D949FE"/>
     <w:rsid w:val="00D94FED"/>
     <w:rsid w:val="00D95373"/>
     <w:rsid w:val="00D95579"/>
     <w:rsid w:val="00D958F1"/>
     <w:rsid w:val="00D95C7F"/>
+    <w:rsid w:val="00D961BB"/>
     <w:rsid w:val="00D9648C"/>
     <w:rsid w:val="00D96718"/>
     <w:rsid w:val="00D96BC1"/>
     <w:rsid w:val="00D96DA2"/>
     <w:rsid w:val="00D96F3B"/>
     <w:rsid w:val="00D972A1"/>
     <w:rsid w:val="00D9746C"/>
     <w:rsid w:val="00D97551"/>
     <w:rsid w:val="00D9774C"/>
     <w:rsid w:val="00DA0204"/>
     <w:rsid w:val="00DA030C"/>
     <w:rsid w:val="00DA0C01"/>
     <w:rsid w:val="00DA0DAA"/>
     <w:rsid w:val="00DA1973"/>
     <w:rsid w:val="00DA1E2F"/>
     <w:rsid w:val="00DA1EA5"/>
     <w:rsid w:val="00DA2039"/>
     <w:rsid w:val="00DA28D8"/>
     <w:rsid w:val="00DA2CC8"/>
     <w:rsid w:val="00DA2FC9"/>
     <w:rsid w:val="00DA32ED"/>
     <w:rsid w:val="00DA38F8"/>
     <w:rsid w:val="00DA3D2C"/>
     <w:rsid w:val="00DA3FD7"/>
     <w:rsid w:val="00DA4146"/>
@@ -27702,50 +27745,51 @@
     <w:rsid w:val="00E63C93"/>
     <w:rsid w:val="00E63DD0"/>
     <w:rsid w:val="00E643BF"/>
     <w:rsid w:val="00E65272"/>
     <w:rsid w:val="00E669BA"/>
     <w:rsid w:val="00E66EAC"/>
     <w:rsid w:val="00E701E0"/>
     <w:rsid w:val="00E706D4"/>
     <w:rsid w:val="00E708D5"/>
     <w:rsid w:val="00E70D5A"/>
     <w:rsid w:val="00E71F5E"/>
     <w:rsid w:val="00E7249E"/>
     <w:rsid w:val="00E7265E"/>
     <w:rsid w:val="00E72943"/>
     <w:rsid w:val="00E73574"/>
     <w:rsid w:val="00E7373F"/>
     <w:rsid w:val="00E73921"/>
     <w:rsid w:val="00E73B4C"/>
     <w:rsid w:val="00E73CDC"/>
     <w:rsid w:val="00E73ED3"/>
     <w:rsid w:val="00E741B4"/>
     <w:rsid w:val="00E7435B"/>
     <w:rsid w:val="00E746F5"/>
     <w:rsid w:val="00E748DF"/>
     <w:rsid w:val="00E74989"/>
+    <w:rsid w:val="00E74F7F"/>
     <w:rsid w:val="00E752B2"/>
     <w:rsid w:val="00E7555A"/>
     <w:rsid w:val="00E75853"/>
     <w:rsid w:val="00E77B47"/>
     <w:rsid w:val="00E801E6"/>
     <w:rsid w:val="00E806E6"/>
     <w:rsid w:val="00E80851"/>
     <w:rsid w:val="00E80DA1"/>
     <w:rsid w:val="00E810BA"/>
     <w:rsid w:val="00E815A8"/>
     <w:rsid w:val="00E816BD"/>
     <w:rsid w:val="00E8195C"/>
     <w:rsid w:val="00E81B4E"/>
     <w:rsid w:val="00E820F7"/>
     <w:rsid w:val="00E8235E"/>
     <w:rsid w:val="00E82C24"/>
     <w:rsid w:val="00E82D9A"/>
     <w:rsid w:val="00E8332E"/>
     <w:rsid w:val="00E8347B"/>
     <w:rsid w:val="00E83484"/>
     <w:rsid w:val="00E84D04"/>
     <w:rsid w:val="00E85370"/>
     <w:rsid w:val="00E85735"/>
     <w:rsid w:val="00E85875"/>
     <w:rsid w:val="00E85892"/>
@@ -27925,50 +27969,51 @@
     <w:rsid w:val="00F026B8"/>
     <w:rsid w:val="00F02C57"/>
     <w:rsid w:val="00F02E44"/>
     <w:rsid w:val="00F03A7D"/>
     <w:rsid w:val="00F0402B"/>
     <w:rsid w:val="00F047E4"/>
     <w:rsid w:val="00F05186"/>
     <w:rsid w:val="00F0545F"/>
     <w:rsid w:val="00F05601"/>
     <w:rsid w:val="00F06170"/>
     <w:rsid w:val="00F061FB"/>
     <w:rsid w:val="00F06587"/>
     <w:rsid w:val="00F06645"/>
     <w:rsid w:val="00F0707D"/>
     <w:rsid w:val="00F0752D"/>
     <w:rsid w:val="00F0793A"/>
     <w:rsid w:val="00F07E53"/>
     <w:rsid w:val="00F102E7"/>
     <w:rsid w:val="00F10442"/>
     <w:rsid w:val="00F1069D"/>
     <w:rsid w:val="00F106B8"/>
     <w:rsid w:val="00F10CA5"/>
     <w:rsid w:val="00F10E20"/>
     <w:rsid w:val="00F11B51"/>
     <w:rsid w:val="00F11C3A"/>
+    <w:rsid w:val="00F123C2"/>
     <w:rsid w:val="00F125CC"/>
     <w:rsid w:val="00F12D32"/>
     <w:rsid w:val="00F12EF4"/>
     <w:rsid w:val="00F12F87"/>
     <w:rsid w:val="00F1378E"/>
     <w:rsid w:val="00F138AD"/>
     <w:rsid w:val="00F13A4A"/>
     <w:rsid w:val="00F13EEC"/>
     <w:rsid w:val="00F1498F"/>
     <w:rsid w:val="00F14E12"/>
     <w:rsid w:val="00F14EFA"/>
     <w:rsid w:val="00F15311"/>
     <w:rsid w:val="00F17EF5"/>
     <w:rsid w:val="00F17FBE"/>
     <w:rsid w:val="00F20251"/>
     <w:rsid w:val="00F207BB"/>
     <w:rsid w:val="00F20EAA"/>
     <w:rsid w:val="00F21752"/>
     <w:rsid w:val="00F21BD8"/>
     <w:rsid w:val="00F220FA"/>
     <w:rsid w:val="00F22853"/>
     <w:rsid w:val="00F229C4"/>
     <w:rsid w:val="00F22BEC"/>
     <w:rsid w:val="00F2394A"/>
     <w:rsid w:val="00F23A6E"/>
@@ -28189,50 +28234,51 @@
     <w:rsid w:val="00FA2EDB"/>
     <w:rsid w:val="00FA2FA4"/>
     <w:rsid w:val="00FA34E8"/>
     <w:rsid w:val="00FA36E9"/>
     <w:rsid w:val="00FA38C8"/>
     <w:rsid w:val="00FA3ABD"/>
     <w:rsid w:val="00FA3EFF"/>
     <w:rsid w:val="00FA406B"/>
     <w:rsid w:val="00FA4281"/>
     <w:rsid w:val="00FA4A75"/>
     <w:rsid w:val="00FA5188"/>
     <w:rsid w:val="00FA5FC5"/>
     <w:rsid w:val="00FA63EF"/>
     <w:rsid w:val="00FA6956"/>
     <w:rsid w:val="00FA6E91"/>
     <w:rsid w:val="00FA7195"/>
     <w:rsid w:val="00FA73D7"/>
     <w:rsid w:val="00FA7B1E"/>
     <w:rsid w:val="00FA7FB1"/>
     <w:rsid w:val="00FB035A"/>
     <w:rsid w:val="00FB04D6"/>
     <w:rsid w:val="00FB0DE8"/>
     <w:rsid w:val="00FB1695"/>
     <w:rsid w:val="00FB1EF9"/>
     <w:rsid w:val="00FB227E"/>
+    <w:rsid w:val="00FB4241"/>
     <w:rsid w:val="00FB5AA9"/>
     <w:rsid w:val="00FB5E45"/>
     <w:rsid w:val="00FB624A"/>
     <w:rsid w:val="00FB68FA"/>
     <w:rsid w:val="00FB6C18"/>
     <w:rsid w:val="00FB71FB"/>
     <w:rsid w:val="00FB7251"/>
     <w:rsid w:val="00FB7413"/>
     <w:rsid w:val="00FB7630"/>
     <w:rsid w:val="00FC1367"/>
     <w:rsid w:val="00FC1ACB"/>
     <w:rsid w:val="00FC1C77"/>
     <w:rsid w:val="00FC20C3"/>
     <w:rsid w:val="00FC288C"/>
     <w:rsid w:val="00FC29BB"/>
     <w:rsid w:val="00FC2B4E"/>
     <w:rsid w:val="00FC2C97"/>
     <w:rsid w:val="00FC3479"/>
     <w:rsid w:val="00FC3605"/>
     <w:rsid w:val="00FC3C7B"/>
     <w:rsid w:val="00FC5D4F"/>
     <w:rsid w:val="00FC602B"/>
     <w:rsid w:val="00FC6263"/>
     <w:rsid w:val="00FC6F7F"/>
     <w:rsid w:val="00FC7864"/>
@@ -28284,50 +28330,51 @@
     <w:rsid w:val="00FE39DD"/>
     <w:rsid w:val="00FE3CAD"/>
     <w:rsid w:val="00FE3D2A"/>
     <w:rsid w:val="00FE3FFD"/>
     <w:rsid w:val="00FE406B"/>
     <w:rsid w:val="00FE4392"/>
     <w:rsid w:val="00FE5312"/>
     <w:rsid w:val="00FE5645"/>
     <w:rsid w:val="00FE5730"/>
     <w:rsid w:val="00FE65A7"/>
     <w:rsid w:val="00FE6C3C"/>
     <w:rsid w:val="00FF0A24"/>
     <w:rsid w:val="00FF0B2F"/>
     <w:rsid w:val="00FF0F09"/>
     <w:rsid w:val="00FF0F69"/>
     <w:rsid w:val="00FF12E5"/>
     <w:rsid w:val="00FF1FE4"/>
     <w:rsid w:val="00FF2206"/>
     <w:rsid w:val="00FF2292"/>
     <w:rsid w:val="00FF23F1"/>
     <w:rsid w:val="00FF2694"/>
     <w:rsid w:val="00FF3072"/>
     <w:rsid w:val="00FF341B"/>
     <w:rsid w:val="00FF3C75"/>
     <w:rsid w:val="00FF3C9D"/>
+    <w:rsid w:val="00FF40D4"/>
     <w:rsid w:val="00FF4366"/>
     <w:rsid w:val="00FF47C9"/>
     <w:rsid w:val="00FF485A"/>
     <w:rsid w:val="00FF48B6"/>
     <w:rsid w:val="00FF4ACE"/>
     <w:rsid w:val="00FF4E73"/>
     <w:rsid w:val="00FF4FAF"/>
     <w:rsid w:val="00FF5775"/>
     <w:rsid w:val="00FF667F"/>
     <w:rsid w:val="00FF6C2F"/>
     <w:rsid w:val="00FF756C"/>
     <w:rsid w:val="00FF75FE"/>
     <w:rsid w:val="00FF76FE"/>
     <w:rsid w:val="00FF7BBA"/>
     <w:rsid w:val="00FF7F54"/>
     <w:rsid w:val="00FF7FBF"/>
     <w:rsid w:val="010885C3"/>
     <w:rsid w:val="019FA6FE"/>
     <w:rsid w:val="01CB89EA"/>
     <w:rsid w:val="01CD8CD1"/>
     <w:rsid w:val="01CEA699"/>
     <w:rsid w:val="01E9F111"/>
     <w:rsid w:val="03551CE2"/>
     <w:rsid w:val="035B2436"/>
     <w:rsid w:val="036DD822"/>
@@ -29179,51 +29226,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="006C798C"/>
+    <w:rsid w:val="000E2155"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00BB5677"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="2D029A"/>
       <w:sz w:val="32"/>
@@ -33734,51 +33781,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2136943964">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/how-to-request-quotes-from-vendors-on-statewide-contracts/download" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-24-1080-OSD03-OSD03-32556&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/small-business-purchasing-program-sbpp?_gl=1*flb0s8*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTY5MTE2ODkkbzM2OSRnMSR0MTc1NjkxMzg1NCRqMjgkbDAkaDA." TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/exhibit-f-1-commonwealth-terms-and-conditions-0/download?_ga=2.11892660.1852975385.1737644168-411155804.1736349941&amp;_gl=1*1ehavvx*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*MTczNzY1MjIyMi4xNS4xLjE3Mzc2NTIzODYuMC4wLjA." TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tatiana.henry@mass.gov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-24-1080-OSD03-OSD03-34624&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-24-1080-OSD03-OSD03-32917&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tony@greylockstorage.com" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-24-1080-OSD03-OSD03-32930&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mflaherty@targetlitigation.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OSDhelpdesk@mass.gov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://malegislature.gov/Laws/GeneralLaws/PartI/TitleXXI/Chapter149/section44a" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tatiana.henry@mass.gov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/handbook/environmentally-preferable-products-and-services-guide" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-24-1080-OSD03-OSD03-32922&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jabare@ebizdocs.com" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-24-1080-OSD03-OSD03-34057&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-24-1080-OSD03-OSD03-32924&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tdambrosio@nedcc.org" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/non-profit-purchasing-programs" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-24-1080-OSD03-OSD03-32556&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/supplier-diversity-program-sdp?_gl=1*1dd4k06*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTY5MTE2ODkkbzM2OSRnMSR0MTc1NjkxMzk5MCRqNTckbDAkaDA." TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macomptroller.org/wp-content/uploads/instructions_standard-contract-form.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-24-1080-OSD03-OSD03-32563&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:philip.bush@e-arc.com" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sgorman@wakefieldmoving.com" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-24-1080-OSD03-OSD03-32929&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jamie.craig@ironmountain.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tatiana.Henry@mass.gov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.commbuys.com/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AGOBidUnit@mass.gov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Comptroller.Info@mass.gov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gstrange@scanoptics.com" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-24-1080-OSD03-OSD03-33710&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Sean.Corbin2@mass.gov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-24-1080-OSD03-OSD03-32928&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Michael.williamson@docufree.com" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kberger@metasource.com" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-24-1080-OSD03-OSD03-32921&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tatiana%20henry@mass.gov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/how-to-make-a-statewide-contact-purchase-in-commbuys/download" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/dols" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macomptroller.org/policies/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/environmentally-preferable-products-epp-procurement-program" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-24-1080-OSD03-OSD03-32932&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/qrg-how-to-record-a-contract-purchase-previously-made-rpa-release/download" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/statewide-contract-index" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.procurated.com/ma-statewide/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sean.corbin@mass.gov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ewartel@datamerj.com" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-24-1080-OSD03-OSD03-34051&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dmonaco@neac.com" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-24-1080-OSD03-OSD03-32804&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-24-1080-OSD03-OSD03-32918&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ryan.vieira@proscansolutions.com" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mike.pallotta@ricoh-usa.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Sean.Corbin2@mass.gov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/prevailing-wage-enforcement" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:josemr39@yahoo.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-24-1080-OSD03-OSD03-32556&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/801-cmr-21-procurement-of-commodities-or-services-including-human-and-social-services/download?_ga=2.5187184.276064254.1754065769-411155804.1736349941&amp;_gl=1*sw9tsp*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTQwNzY0MjMkbzMyMyRnMSR0MTc1NDA3NjQ1NSRqMjgkbDAkaDA." TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tatiana.henry@mass.gov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-24-1080-OSD03-OSD03-33711&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jake.becker@recordsforce.com" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-24-1080-OSD03-OSD03-32923&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lmeyerdirk@databankimx.com" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-24-1080-OSD03-OSD03-32803&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-24-1080-OSD03-OSD03-32556&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Sean.Corbin@mass.gov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/information-for-apprentices" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/best-value-evaluation-of-sdp-plan-forms-a-guide-for-strategic-sourcing-teams/download" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-24-1080-OSD03-SRC02-32810&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pconnolly@kmbs.konicaminolta.us" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-24-1080-OSD03-OSD03-32920&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-24-1080-OSD03-OSD03-32556&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-24-1080-OSD03-OSD03-32801&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/osd" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/how-to-make-a-statewide-contact-purchase-in-commbuys/download" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-24-1080-OSD03-OSD03-32556&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Sean.Corbin2@mass.gov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mmelanson@donnegan.com" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-24-1080-OSD03-OSD03-32919&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chuck@securescan.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/emergency-response-supplies-services-and-equipment-contact-information" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-24-1080-OSD03-OSD03-32926&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:blawrence@morganrecords.com" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-24-1080-OSD03-OSD03-32925&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-24-1080-OSD03-OSD03-32556&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/best-value-evaluation-of-responses-to-small-procurements-a-guide-for-strategic-sourcing-teams/download" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brad.walker@accesscorp.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/supplier-diversity-office-sdo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sonia.castro@mass.gov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rfeoli@inceptiontech.com" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-24-1080-OSD03-OSD03-34625&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eric@valleygreenshredding.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/how-to-request-quotes-from-vendors-on-statewide-contracts/download" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-24-1080-OSD03-OSD03-32556&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/small-business-purchasing-program-sbpp?_gl=1*flb0s8*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTY5MTE2ODkkbzM2OSRnMSR0MTc1NjkxMzg1NCRqMjgkbDAkaDA." TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/exhibit-f-1-commonwealth-terms-and-conditions-0/download?_ga=2.11892660.1852975385.1737644168-411155804.1736349941&amp;_gl=1*1ehavvx*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*MTczNzY1MjIyMi4xNS4xLjE3Mzc2NTIzODYuMC4wLjA." TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tatiana.henry@mass.gov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-24-1080-OSD03-OSD03-34624&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-24-1080-OSD03-OSD03-32917&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tony@greylockstorage.com" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-SRC01-37784&amp;releaseNbr=0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:josemr39@yahoo.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OSDhelpdesk@mass.gov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://malegislature.gov/Laws/GeneralLaws/PartI/TitleXXI/Chapter149/section44a" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tatiana.henry@mass.gov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/handbook/environmentally-preferable-products-and-services-guide" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-24-1080-OSD03-OSD03-32922&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jabare@ebizdocs.com" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-24-1080-OSD03-OSD03-32923&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-24-1080-OSD03-OSD03-32924&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tdambrosio@nedcc.org" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/non-profit-purchasing-programs" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-24-1080-OSD03-OSD03-32556&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/supplier-diversity-program-sdp?_gl=1*1dd4k06*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTY5MTE2ODkkbzM2OSRnMSR0MTc1NjkxMzk5MCRqNTckbDAkaDA." TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macomptroller.org/wp-content/uploads/instructions_standard-contract-form.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-24-1080-OSD03-OSD03-32563&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:philip.bush@e-arc.com" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sgorman@wakefieldmoving.com" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-24-1080-OSD03-OSD03-32929&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jamie.craig@ironmountain.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tatiana.Henry@mass.gov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.commbuys.com/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AGOBidUnit@mass.gov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Comptroller.Info@mass.gov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chuck@securescan.com" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-24-1080-OSD03-OSD03-32920&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Sean.Corbin2@mass.gov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-24-1080-OSD03-OSD03-32928&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Michael.williamson@docufree.com" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kberger@metasource.com" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-24-1080-OSD03-OSD03-32921&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tatiana%20henry@mass.gov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/how-to-make-a-statewide-contact-purchase-in-commbuys/download" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/dols" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macomptroller.org/policies/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/environmentally-preferable-products-epp-procurement-program" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-24-1080-OSD03-OSD03-33710&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/qrg-how-to-record-a-contract-purchase-previously-made-rpa-release/download" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/statewide-contract-index" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.procurated.com/ma-statewide/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sean.corbin@mass.gov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ewartel@datamerj.com" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-24-1080-OSD03-OSD03-34051&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dmonaco@neac.com" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-24-1080-OSD03-OSD03-32804&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-24-1080-OSD03-OSD03-32918&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mike.pallotta@ricoh-usa.com" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gstrange@scanoptics.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Sean.Corbin2@mass.gov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/prevailing-wage-enforcement" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eric@valleygreenshredding.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-24-1080-OSD03-OSD03-32556&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/801-cmr-21-procurement-of-commodities-or-services-including-human-and-social-services/download?_ga=2.5187184.276064254.1754065769-411155804.1736349941&amp;_gl=1*sw9tsp*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTQwNzY0MjMkbzMyMyRnMSR0MTc1NDA3NjQ1NSRqMjgkbDAkaDA." TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tatiana.henry@mass.gov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-24-1080-OSD03-OSD03-33711&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jake.becker@recordsforce.com" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-24-1080-OSD03-OSD03-32932&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lmeyerdirk@databankimx.com" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-24-1080-OSD03-OSD03-32803&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-24-1080-OSD03-OSD03-32556&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Sean.Corbin@mass.gov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/information-for-apprentices" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/best-value-evaluation-of-sdp-plan-forms-a-guide-for-strategic-sourcing-teams/download" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-24-1080-OSD03-SRC02-32810&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pconnolly@kmbs.konicaminolta.us" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-SRC01-37496&amp;releaseNbr=0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-24-1080-OSD03-OSD03-32556&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-24-1080-OSD03-OSD03-32801&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/osd" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/how-to-make-a-statewide-contact-purchase-in-commbuys/download" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-24-1080-OSD03-OSD03-32556&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Sean.Corbin2@mass.gov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mmelanson@donnegan.com" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-24-1080-OSD03-OSD03-34057&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mflaherty@targetlitigation.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/emergency-response-supplies-services-and-equipment-contact-information" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-24-1080-OSD03-OSD03-32926&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:blawrence@morganrecords.com" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-24-1080-OSD03-OSD03-32919&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-24-1080-OSD03-OSD03-32556&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/best-value-evaluation-of-responses-to-small-procurements-a-guide-for-strategic-sourcing-teams/download" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brad.walker@accesscorp.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/supplier-diversity-office-sdo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sonia.castro@mass.gov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rfeoli@inceptiontech.com" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-24-1080-OSD03-OSD03-34625&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hclark@vitalecm.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/osd" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/osd" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/osd" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -34059,52 +34106,63 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BBCFE9BE6DEBCF4FAEF3D74F5E0F169D" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a769f5e92b7c1d9dc616422e0a2633ff">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="07049b86-902b-4773-b7aa-1fd847dfddb9" xmlns:ns3="09ce38db-efdb-4708-8c34-9908d67fb011" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e82b6fa405d795c2c1fd60b002b1325c" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="09ce38db-efdb-4708-8c34-9908d67fb011" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="07049b86-902b-4773-b7aa-1fd847dfddb9">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BBCFE9BE6DEBCF4FAEF3D74F5E0F169D" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4acca893a766136a5bafeab47b9027e1">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="07049b86-902b-4773-b7aa-1fd847dfddb9" xmlns:ns3="09ce38db-efdb-4708-8c34-9908d67fb011" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2e0e5592891313212390eddb4a3d5f9a" ns2:_="" ns3:_="">
     <xsd:import namespace="07049b86-902b-4773-b7aa-1fd847dfddb9"/>
     <xsd:import namespace="09ce38db-efdb-4708-8c34-9908d67fb011"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -34293,146 +34351,130 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{01A6D1B3-8670-4DC8-B865-A2D989062447}"/>
-[...2 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20DD85D6-0887-4118-8B8C-1267772729E8}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="d6ee9f50-18ec-4818-97aa-2747471add99"/>
+    <ds:schemaRef ds:uri="09ce38db-efdb-4708-8c34-9908d67fb011"/>
+    <ds:schemaRef ds:uri="6b33c406-dd06-4363-a0cc-3f7e8f9bebb6"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9EF6196F-6CBB-4078-B792-A2AA2B91814C}"/>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51C4BD58-2203-4230-8F1F-9DCF4FB5BA44}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E5E76A4-4B53-4E46-8362-0320020EC781}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E5E76A4-4B53-4E46-8362-0320020EC781}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51C4BD58-2203-4230-8F1F-9DCF4FB5BA44}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>21</Pages>
-  <Words>6238</Words>
-  <Characters>35557</Characters>
+  <Words>6226</Words>
+  <Characters>35492</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>2</DocSecurity>
-  <Lines>296</Lines>
+  <Lines>295</Lines>
   <Paragraphs>83</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Products and Services Contract User Guide Template</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>41712</CharactersWithSpaces>
+  <CharactersWithSpaces>41635</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="480" baseType="variant">
       <vt:variant>
         <vt:i4>3342415</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>342</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.sec.state.ma.us/divisions/cis/download/maps/County_Map.pdf</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>2424926</vt:i4>
       </vt:variant>
       <vt:variant>