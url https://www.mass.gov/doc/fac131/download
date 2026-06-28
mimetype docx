--- v1 (2025-12-16)
+++ v2 (2026-06-28)
@@ -106,139 +106,139 @@
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E236867" w14:textId="77777777" w:rsidR="00B96467" w:rsidRDefault="00B96467" w:rsidP="00B22304">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1717ED78" w14:textId="76B21DC2" w:rsidR="00680B92" w:rsidRPr="00CA6AF1" w:rsidRDefault="00680B92" w:rsidP="00680B92">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc206762628"/>
-      <w:bookmarkStart w:id="2" w:name="_Toc210900812"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc226365786"/>
       <w:r w:rsidRPr="00CA6AF1">
         <w:t>Contract User Guid</w:t>
       </w:r>
       <w:r>
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="00927D1A" w:rsidRPr="00927D1A">
         <w:t>FAC131: Equipment Rentals</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="65E4D6F9" w14:textId="77777777" w:rsidR="00680B92" w:rsidRPr="00680B92" w:rsidRDefault="00680B92" w:rsidP="00680B92">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B3AFAB3" w14:textId="6AA26EBE" w:rsidR="003121D1" w:rsidRDefault="00803BD8" w:rsidP="003E0898">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc210900813"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc226365787"/>
       <w:r w:rsidRPr="003E0898">
         <w:t xml:space="preserve">Contract </w:t>
       </w:r>
       <w:r w:rsidR="003E0898">
         <w:t>Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="390D03BC" w14:textId="14BDB73B" w:rsidR="00C9452E" w:rsidRDefault="00C9452E" w:rsidP="00666B28">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="GridTable5Dark-Accent1"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="14" w:type="dxa"/>
         <w:tblLook w:val="02A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="0"/>
         <w:tblCaption w:val="Contract Overview"/>
         <w:tblDescription w:val="This table provides key details, including contact information for the Category Manager, relevant contract terms, quoting requirements, and a link to the complete vendor list."/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3865"/>
-        <w:gridCol w:w="5129"/>
+        <w:gridCol w:w="5580"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="67B75A24" w14:textId="77777777" w:rsidTr="00DF08A8">
+      <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="67B75A24" w14:textId="77777777" w:rsidTr="008D2BAA">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="1572"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E3192"/>
           </w:tcPr>
           <w:p w14:paraId="0A4D33B9" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="00953689">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136526">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Category Manager Contact Information</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="5087" w:type="dxa"/>
+            <w:tcW w:w="5538" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C8D9EB"/>
           </w:tcPr>
           <w:p w14:paraId="221E624F" w14:textId="77777777" w:rsidR="009416EB" w:rsidRPr="00D948D9" w:rsidRDefault="009416EB" w:rsidP="009416EB">
             <w:pPr>
               <w:ind w:left="2880" w:hanging="2880"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r w:rsidRPr="00D948D9">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b w:val="0"/>
                   <w:bCs w:val="0"/>
                 </w:rPr>
                 <w:t>Tatiana Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="42356107" w14:textId="77777777" w:rsidR="00B1168A" w:rsidRPr="00DF08A8" w:rsidRDefault="009416EB" w:rsidP="009416EB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
@@ -289,185 +289,284 @@
                 <w:t>Sean Corbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="18E36C1D" w14:textId="26BD7831" w:rsidR="002207DB" w:rsidRPr="00606368" w:rsidRDefault="002207DB" w:rsidP="00DF08A8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D948D9">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>617-720-3105</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="22AC3B9B" w14:textId="77777777" w:rsidTr="0091431C">
+      <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="22AC3B9B" w14:textId="77777777" w:rsidTr="008D2BAA">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="1305"/>
+          <w:trHeight w:val="2565"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E3192"/>
           </w:tcPr>
           <w:p w14:paraId="000A0D78" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="00953689">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136526">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Contract Term</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="5087" w:type="dxa"/>
+            <w:tcW w:w="5538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C8D9EB"/>
           </w:tcPr>
-          <w:p w14:paraId="7F40E2A8" w14:textId="4BFBD316" w:rsidR="00A61DD0" w:rsidRPr="004C518B" w:rsidRDefault="004C518B" w:rsidP="00844B0E">
+          <w:p w14:paraId="1BB292A7" w14:textId="7DCF981C" w:rsidR="008D2BAA" w:rsidRPr="00F1217D" w:rsidRDefault="008D2BAA" w:rsidP="008D2BAA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="43"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">United Rentals </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00A61DD0" w:rsidRPr="00136526">
+              <w:t>Herc Rentals</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00136526">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Current Contract Term:</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00A61DD0">
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00A61DD0" w:rsidRPr="00FB4657">
+            <w:r w:rsidRPr="008D2BAA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>August 28, 2024–June 11, 2028</w:t>
+              <w:t>November 1, 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D2BAA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- June 11,2028</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5538E25C" w14:textId="41C20F5F" w:rsidR="004C518B" w:rsidRDefault="004C518B" w:rsidP="00D660E4">
+          <w:p w14:paraId="33AAD78B" w14:textId="7CC821BA" w:rsidR="00F1217D" w:rsidRPr="00F1217D" w:rsidRDefault="00F1217D" w:rsidP="00F1217D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008D2BAA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Herc Rentals </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00136526">
+              <w:t>Sunbelt rentals</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Current Contract Term:</w:t>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D2BAA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>March</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D2BAA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>26, 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D2BAA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>June 11, 2028</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43343B55" w14:textId="30F3F9C6" w:rsidR="004C518B" w:rsidRPr="004C518B" w:rsidRDefault="004C518B" w:rsidP="004C518B">
+          <w:p w14:paraId="7F40E2A8" w14:textId="1AE343F3" w:rsidR="00A61DD0" w:rsidRPr="004C518B" w:rsidRDefault="004C518B" w:rsidP="008D2BAA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004C518B">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>United Rentals</w:t>
+            </w:r>
+            <w:r w:rsidR="00A61DD0" w:rsidRPr="00136526">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00A61DD0">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A61DD0" w:rsidRPr="00FB4657">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>November 1, 2025- June 11,2028</w:t>
+              <w:t>August 28, 2024</w:t>
+            </w:r>
+            <w:r w:rsidR="008D2BAA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - </w:t>
+            </w:r>
+            <w:r w:rsidR="00A61DD0" w:rsidRPr="00FB4657">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>June 11, 2028</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="699ED6A1" w14:textId="5CD7613C" w:rsidR="0064148A" w:rsidRPr="002449D0" w:rsidRDefault="00A61DD0" w:rsidP="00844B0E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A61DD0">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Maximum </w:t>
             </w:r>
             <w:r w:rsidR="004C518B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -536,444 +635,442 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002449D0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Extend Beyond</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="18DAF315" w14:textId="2E965BCD" w:rsidR="002449D0" w:rsidRPr="00A61DD0" w:rsidRDefault="002449D0" w:rsidP="002449D0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>No written agreement shall extend six (6) months beyond the final termination date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="7146EE8A" w14:textId="77777777" w:rsidTr="0093033F">
+      <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="7146EE8A" w14:textId="77777777" w:rsidTr="008D2BAA">
         <w:trPr>
-          <w:trHeight w:val="1299"/>
+          <w:trHeight w:val="1125"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E3192"/>
           </w:tcPr>
-          <w:p w14:paraId="44776E05" w14:textId="4F72CB31" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="006626DD" w:rsidP="00953689">
+          <w:p w14:paraId="44776E05" w14:textId="0F6FDA7A" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="006626DD" w:rsidP="00953689">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006626DD">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Massachusetts Management Accounting and Reporting System (MMARS)</w:t>
+              <w:t>Massachusetts Management Accounting and Reporting System (M</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB4277">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>OSAIC</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006626DD">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="0064148A" w:rsidRPr="00136526">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DF0B69">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Master Agreement (MA) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="5087" w:type="dxa"/>
+            <w:tcW w:w="5538" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C8D9EB"/>
           </w:tcPr>
-          <w:p w14:paraId="5EA9FD51" w14:textId="13D88269" w:rsidR="00287F65" w:rsidRDefault="00564B75" w:rsidP="00953689">
+          <w:p w14:paraId="1AED67C7" w14:textId="0C72AFDC" w:rsidR="00865EA1" w:rsidRDefault="00564B75" w:rsidP="00953689">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>FAC131</w:t>
             </w:r>
             <w:r w:rsidR="00865EA1">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1AED67C7" w14:textId="77777777" w:rsidR="00865EA1" w:rsidRDefault="00865EA1" w:rsidP="00953689">
+          <w:p w14:paraId="34C47EF3" w14:textId="7BF2501F" w:rsidR="002B4F4A" w:rsidRPr="00136526" w:rsidRDefault="002B4F4A" w:rsidP="00953689">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidRPr="001D6578">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="001D6578">
+              <w:t>N</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>N</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>ote</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D6578">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>ote</w:t>
-[...7 lines deleted...]
-              </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CA06AC">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>*The asterisk is required when referencing the contract in the MMARS</w:t>
+              <w:t>*The asterisk is required when referencing the contract in the M</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB4277">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>OSAIC</w:t>
             </w:r>
             <w:r w:rsidR="008D670A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> system</w:t>
             </w:r>
             <w:r w:rsidRPr="00CA06AC">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="3CFEDB13" w14:textId="77777777" w:rsidTr="00DE5E30">
+      <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="3CFEDB13" w14:textId="77777777" w:rsidTr="008D2BAA">
         <w:trPr>
           <w:trHeight w:val="945"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E3192"/>
           </w:tcPr>
           <w:p w14:paraId="493A2229" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="00953689">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136526">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Quote Requirements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="5087" w:type="dxa"/>
+            <w:tcW w:w="5538" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="598ACD9D" w14:textId="248EA02D" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="00DE5E30">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE5E30">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Quotes are required for purchasing. Refer to the </w:t>
             </w:r>
             <w:hyperlink w:anchor="_Quote_Response_and" w:history="1">
               <w:r w:rsidRPr="00DE5E30">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Quote Response and Requirements</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00DE5E30">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> section for guidelines.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="0C1AC47B" w14:textId="77777777" w:rsidTr="00DE5E30">
+      <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="0C1AC47B" w14:textId="77777777" w:rsidTr="008D2BAA">
         <w:trPr>
           <w:trHeight w:val="666"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E3192"/>
           </w:tcPr>
           <w:p w14:paraId="182735FB" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="00953689">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136526">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vendor List</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="5087" w:type="dxa"/>
+            <w:tcW w:w="5538" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C8D9EB"/>
           </w:tcPr>
           <w:p w14:paraId="69C38038" w14:textId="2046B5A8" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="00865EA1">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Refer to</w:t>
             </w:r>
             <w:r w:rsidRPr="00136526">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink w:anchor="_Appendix_A:_Vendor" w:history="1">
               <w:r w:rsidRPr="00136526">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Vendor List and Information</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00136526">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> for eligible vendors on this contract.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="010EFBA1" w14:textId="77777777" w:rsidTr="00ED5C88">
+      <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="010EFBA1" w14:textId="77777777" w:rsidTr="008D2BAA">
         <w:trPr>
           <w:trHeight w:val="405"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E3192"/>
           </w:tcPr>
           <w:p w14:paraId="79F057E1" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="00953689">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136526">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Updates</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="5087" w:type="dxa"/>
+            <w:tcW w:w="5538" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14685198" w14:textId="5C675685" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="005B1198" w:rsidP="00953689">
+          <w:p w14:paraId="14685198" w14:textId="7FCB1D5E" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="00A74590" w:rsidP="00953689">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00C63DBE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:szCs w:val="24"/>
-                <w:highlight w:val="yellow"/>
-[...4 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+              <w:t>Ma</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC6CCB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:szCs w:val="24"/>
-                <w:highlight w:val="yellow"/>
-[...4 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+              <w:t>y</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C63DBE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:szCs w:val="24"/>
-                <w:highlight w:val="yellow"/>
-[...4 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC6CCB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:szCs w:val="24"/>
-                <w:highlight w:val="yellow"/>
-[...4 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r w:rsidR="00C63DBE" w:rsidRPr="00C63DBE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:szCs w:val="24"/>
-                <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="001A699D">
+              </w:rPr>
+              <w:t>, 2026:</w:t>
+            </w:r>
+            <w:r w:rsidR="00C63DBE">
               <w:rPr>
                 <w:szCs w:val="24"/>
-                <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="00DD7247">
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC6CCB">
               <w:rPr>
                 <w:szCs w:val="24"/>
-                <w:highlight w:val="yellow"/>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> until further notice.</w:t>
+              </w:rPr>
+              <w:t>Updated United Rentals Contact</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="52DAD034" w14:textId="77777777" w:rsidR="0064148A" w:rsidRDefault="0064148A" w:rsidP="00D332F1"/>
     <w:p w14:paraId="7D9E68F4" w14:textId="77777777" w:rsidR="00ED5C88" w:rsidRDefault="00ED5C88" w:rsidP="00D332F1"/>
     <w:p w14:paraId="2EE53A3B" w14:textId="3ADB882A" w:rsidR="00AC1E9E" w:rsidRPr="006E4CCA" w:rsidRDefault="00AC1E9E" w:rsidP="006E4CCA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9165"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005569DF">
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:b/>
           <w:bCs/>
@@ -1246,2380 +1343,2380 @@
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="1932468650"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="46FC1B32" w14:textId="42253982" w:rsidR="005A21C6" w:rsidRDefault="005A21C6">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
           </w:pPr>
           <w:r>
             <w:t>Table of Contents</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="2B1DAA17" w14:textId="18CFCA4E" w:rsidR="00D92D86" w:rsidRDefault="00003C5E">
+        <w:p w14:paraId="641B97D6" w14:textId="4E4F5BDE" w:rsidR="00E6717E" w:rsidRDefault="00003C5E">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:bCs w:val="0"/>
               <w:vanish w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:bCs w:val="0"/>
               <w:caps/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:bCs w:val="0"/>
               <w:caps/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:bCs w:val="0"/>
               <w:caps/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc210900812" w:history="1">
-            <w:r w:rsidR="00D92D86" w:rsidRPr="00FB0CD1">
+          <w:hyperlink w:anchor="_Toc226365786" w:history="1">
+            <w:r w:rsidR="00E6717E" w:rsidRPr="00122CA8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Contract User Guide FAC131: Equipment Rentals</w:t>
             </w:r>
-            <w:r w:rsidR="00D92D86">
+            <w:r w:rsidR="00E6717E">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00D92D86">
+            <w:r w:rsidR="00E6717E">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00D92D86">
+            <w:r w:rsidR="00E6717E">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210900812 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00D92D86">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226365786 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00E6717E">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00D92D86">
+            <w:r w:rsidR="00E6717E">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D92D86">
+            <w:r w:rsidR="00E6717E">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00D92D86">
+            <w:r w:rsidR="00E6717E">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2C1301AF" w14:textId="2D40745F" w:rsidR="00D92D86" w:rsidRDefault="00D92D86">
+        <w:p w14:paraId="119CDE56" w14:textId="4B39616D" w:rsidR="00E6717E" w:rsidRDefault="00E6717E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210900813" w:history="1">
-            <w:r w:rsidRPr="00FB0CD1">
+          <w:hyperlink w:anchor="_Toc226365787" w:history="1">
+            <w:r w:rsidRPr="00122CA8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Contract Overview</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210900813 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226365787 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="70345B6E" w14:textId="1FA000F6" w:rsidR="00D92D86" w:rsidRDefault="00D92D86">
+        <w:p w14:paraId="4A0A4ACE" w14:textId="160E0E58" w:rsidR="00E6717E" w:rsidRDefault="00E6717E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210900814" w:history="1">
-            <w:r w:rsidRPr="00FB0CD1">
+          <w:hyperlink w:anchor="_Toc226365788" w:history="1">
+            <w:r w:rsidRPr="00122CA8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Contract Summary</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210900814 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226365788 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="23A48865" w14:textId="4C84BC43" w:rsidR="00D92D86" w:rsidRDefault="00D92D86">
+        <w:p w14:paraId="07E49835" w14:textId="7079465B" w:rsidR="00E6717E" w:rsidRDefault="00E6717E">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210900815" w:history="1">
-            <w:r w:rsidRPr="00FB0CD1">
+          <w:hyperlink w:anchor="_Toc226365789" w:history="1">
+            <w:r w:rsidRPr="00122CA8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Benefits and Cost Savings</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210900815 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226365789 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7A1140DD" w14:textId="2DE735E7" w:rsidR="00D92D86" w:rsidRDefault="00D92D86">
+        <w:p w14:paraId="67AFD4C9" w14:textId="7985CCF7" w:rsidR="00E6717E" w:rsidRDefault="00E6717E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210900816" w:history="1">
-            <w:r w:rsidRPr="00FB0CD1">
+          <w:hyperlink w:anchor="_Toc226365790" w:history="1">
+            <w:r w:rsidRPr="00122CA8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Contract Categories</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210900816 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226365790 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="02F244A4" w14:textId="4E09842B" w:rsidR="00D92D86" w:rsidRDefault="00D92D86">
+        <w:p w14:paraId="5F831150" w14:textId="4AFBCDA9" w:rsidR="00E6717E" w:rsidRDefault="00E6717E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210900817" w:history="1">
-            <w:r w:rsidRPr="00FB0CD1">
+          <w:hyperlink w:anchor="_Toc226365791" w:history="1">
+            <w:r w:rsidRPr="00122CA8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Contract Exclusions and Related Statewide Contracts</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210900817 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226365791 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="233FFFDA" w14:textId="1429FAD2" w:rsidR="00D92D86" w:rsidRDefault="00D92D86">
+        <w:p w14:paraId="423C124A" w14:textId="5E63DE4D" w:rsidR="00E6717E" w:rsidRDefault="00E6717E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210900818" w:history="1">
-            <w:r w:rsidRPr="00FB0CD1">
+          <w:hyperlink w:anchor="_Toc226365792" w:history="1">
+            <w:r w:rsidRPr="00122CA8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Who May Use the Contract</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210900818 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226365792 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6947117B" w14:textId="62FC4468" w:rsidR="00D92D86" w:rsidRDefault="00D92D86">
+        <w:p w14:paraId="15966DC3" w14:textId="0B9BDBA4" w:rsidR="00E6717E" w:rsidRDefault="00E6717E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210900819" w:history="1">
-            <w:r w:rsidRPr="00FB0CD1">
+          <w:hyperlink w:anchor="_Toc226365793" w:history="1">
+            <w:r w:rsidRPr="00122CA8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Pricing Options</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210900819 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226365793 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="667690DF" w14:textId="601E5216" w:rsidR="00D92D86" w:rsidRDefault="00D92D86">
+        <w:p w14:paraId="46FD9341" w14:textId="161FE702" w:rsidR="00E6717E" w:rsidRDefault="00E6717E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210900820" w:history="1">
-            <w:r w:rsidRPr="00FB0CD1">
+          <w:hyperlink w:anchor="_Toc226365794" w:history="1">
+            <w:r w:rsidRPr="00122CA8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Quote Response and Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210900820 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226365794 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6DA09825" w14:textId="60254CEE" w:rsidR="00D92D86" w:rsidRDefault="00D92D86">
+        <w:p w14:paraId="0906EE0C" w14:textId="221FFEAB" w:rsidR="00E6717E" w:rsidRDefault="00E6717E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210900821" w:history="1">
-            <w:r w:rsidRPr="00FB0CD1">
+          <w:hyperlink w:anchor="_Toc226365795" w:history="1">
+            <w:r w:rsidRPr="00122CA8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Purchase Options</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210900821 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226365795 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="44F9BB2D" w14:textId="6A029827" w:rsidR="00D92D86" w:rsidRDefault="00D92D86">
+        <w:p w14:paraId="69E6F622" w14:textId="1747EEC1" w:rsidR="00E6717E" w:rsidRDefault="00E6717E">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210900822" w:history="1">
-            <w:r w:rsidRPr="00FB0CD1">
+          <w:hyperlink w:anchor="_Toc226365796" w:history="1">
+            <w:r w:rsidRPr="00122CA8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Direct Quotes Using COMMBUYS</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210900822 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226365796 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3B8E9161" w14:textId="46067A94" w:rsidR="00D92D86" w:rsidRDefault="00D92D86">
+        <w:p w14:paraId="5C7D63E5" w14:textId="1A1A9E65" w:rsidR="00E6717E" w:rsidRDefault="00E6717E">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210900823" w:history="1">
-            <w:r w:rsidRPr="00FB0CD1">
+          <w:hyperlink w:anchor="_Toc226365797" w:history="1">
+            <w:r w:rsidRPr="00122CA8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Direct Quotes (Outside of COMMBUYS)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210900823 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226365797 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="676BFC85" w14:textId="73F2823A" w:rsidR="00D92D86" w:rsidRDefault="00D92D86">
+        <w:p w14:paraId="516E3776" w14:textId="1D914E85" w:rsidR="00E6717E" w:rsidRDefault="00E6717E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210900824" w:history="1">
-            <w:r w:rsidRPr="00FB0CD1">
+          <w:hyperlink w:anchor="_Toc226365798" w:history="1">
+            <w:r w:rsidRPr="00122CA8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>How to Place a Purchase Order in COMMBUYS for a One-Time Rental</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210900824 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226365798 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>8</w:t>
+              <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="34C362B1" w14:textId="37902888" w:rsidR="00D92D86" w:rsidRDefault="00D92D86">
+        <w:p w14:paraId="0C527998" w14:textId="7F91E1A7" w:rsidR="00E6717E" w:rsidRDefault="00E6717E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210900825" w:history="1">
-            <w:r w:rsidRPr="00FB0CD1">
+          <w:hyperlink w:anchor="_Toc226365799" w:history="1">
+            <w:r w:rsidRPr="00122CA8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>How to Place a Purchase Order in COMMBUYS for an Ongoing Rental</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210900825 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226365799 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>8</w:t>
+              <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="46ADFB1D" w14:textId="4ACD379E" w:rsidR="00D92D86" w:rsidRDefault="00D92D86">
+        <w:p w14:paraId="530F79E2" w14:textId="5901CE53" w:rsidR="00E6717E" w:rsidRDefault="00E6717E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210900826" w:history="1">
-            <w:r w:rsidRPr="00FB0CD1">
+          <w:hyperlink w:anchor="_Toc226365800" w:history="1">
+            <w:r w:rsidRPr="00122CA8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Setting Up a COMMBUYS Account</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210900826 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226365800 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1B876712" w14:textId="2B4AF6E0" w:rsidR="00D92D86" w:rsidRDefault="00D92D86">
+        <w:p w14:paraId="13C3BFC0" w14:textId="2181D95D" w:rsidR="00E6717E" w:rsidRDefault="00E6717E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210900827" w:history="1">
-            <w:r w:rsidRPr="00FB0CD1">
+          <w:hyperlink w:anchor="_Toc226365801" w:history="1">
+            <w:r w:rsidRPr="00122CA8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Finding Contract Documents</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210900827 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226365801 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>9</w:t>
+              <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3489E7B8" w14:textId="3A05E5ED" w:rsidR="00D92D86" w:rsidRDefault="00D92D86">
+        <w:p w14:paraId="579FEAC3" w14:textId="7FA4DFE4" w:rsidR="00E6717E" w:rsidRDefault="00E6717E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210900828" w:history="1">
-            <w:r w:rsidRPr="00FB0CD1">
+          <w:hyperlink w:anchor="_Toc226365802" w:history="1">
+            <w:r w:rsidRPr="00122CA8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Finding Vendor-Specific Documents</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210900828 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226365802 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="298B50F1" w14:textId="6CC9A44A" w:rsidR="00D92D86" w:rsidRDefault="00D92D86">
+        <w:p w14:paraId="2CFE15A8" w14:textId="4BEB2EA0" w:rsidR="00E6717E" w:rsidRDefault="00E6717E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210900829" w:history="1">
-            <w:r w:rsidRPr="00FB0CD1">
+          <w:hyperlink w:anchor="_Toc226365803" w:history="1">
+            <w:r w:rsidRPr="00122CA8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Supplier Diversity Office (SDO) Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210900829 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226365803 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>10</w:t>
+              <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="60ACF1E2" w14:textId="27C05DD9" w:rsidR="00D92D86" w:rsidRDefault="00D92D86">
+        <w:p w14:paraId="2A918734" w14:textId="7B70B232" w:rsidR="00E6717E" w:rsidRDefault="00E6717E">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210900830" w:history="1">
-            <w:r w:rsidRPr="00FB0CD1">
+          <w:hyperlink w:anchor="_Toc226365804" w:history="1">
+            <w:r w:rsidRPr="00122CA8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Supplier Diversity Program (SDP) Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210900830 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226365804 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="65C85E1D" w14:textId="5261F903" w:rsidR="00D92D86" w:rsidRDefault="00D92D86">
+        <w:p w14:paraId="2BFCA012" w14:textId="67BC4030" w:rsidR="00E6717E" w:rsidRDefault="00E6717E">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210900831" w:history="1">
-            <w:r w:rsidRPr="00FB0CD1">
+          <w:hyperlink w:anchor="_Toc226365805" w:history="1">
+            <w:r w:rsidRPr="00122CA8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Small Business Purchasing Program (SBPP) Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210900831 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226365805 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="52CF77C5" w14:textId="33E06FB1" w:rsidR="00D92D86" w:rsidRDefault="00D92D86">
+        <w:p w14:paraId="1595A5A3" w14:textId="1D1D65C8" w:rsidR="00E6717E" w:rsidRDefault="00E6717E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210900832" w:history="1">
-            <w:r w:rsidRPr="00FB0CD1">
+          <w:hyperlink w:anchor="_Toc226365806" w:history="1">
+            <w:r w:rsidRPr="00122CA8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Subcontractors</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210900832 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226365806 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>11</w:t>
+              <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7C32965B" w14:textId="0FA1D40E" w:rsidR="00D92D86" w:rsidRDefault="00D92D86">
+        <w:p w14:paraId="2900228D" w14:textId="3AF34530" w:rsidR="00E6717E" w:rsidRDefault="00E6717E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210900833" w:history="1">
-            <w:r w:rsidRPr="00FB0CD1">
+          <w:hyperlink w:anchor="_Toc226365807" w:history="1">
+            <w:r w:rsidRPr="00122CA8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Repairs and Services Warranties</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210900833 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226365807 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>11</w:t>
+              <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3BBF2070" w14:textId="0CF95A84" w:rsidR="00D92D86" w:rsidRDefault="00D92D86">
+        <w:p w14:paraId="053A47E1" w14:textId="460B22F6" w:rsidR="00E6717E" w:rsidRDefault="00E6717E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210900834" w:history="1">
-            <w:r w:rsidRPr="00FB0CD1">
+          <w:hyperlink w:anchor="_Toc226365808" w:history="1">
+            <w:r w:rsidRPr="00122CA8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Additional Discounts</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210900834 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226365808 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>12</w:t>
+              <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2E4C3A70" w14:textId="33F2D751" w:rsidR="00D92D86" w:rsidRDefault="00D92D86">
+        <w:p w14:paraId="27E42F3F" w14:textId="710F1C78" w:rsidR="00E6717E" w:rsidRDefault="00E6717E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210900835" w:history="1">
-            <w:r w:rsidRPr="00FB0CD1">
+          <w:hyperlink w:anchor="_Toc226365809" w:history="1">
+            <w:r w:rsidRPr="00122CA8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Emergency Services</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210900835 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226365809 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>12</w:t>
+              <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3D6A94AF" w14:textId="233BA498" w:rsidR="00D92D86" w:rsidRDefault="00D92D86">
+        <w:p w14:paraId="77F559AD" w14:textId="5BD095F7" w:rsidR="00E6717E" w:rsidRDefault="00E6717E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210900836" w:history="1">
-            <w:r w:rsidRPr="00FB0CD1">
+          <w:hyperlink w:anchor="_Toc226365810" w:history="1">
+            <w:r w:rsidRPr="00122CA8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Vendor Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210900836 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226365810 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>12</w:t>
+              <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3CD6C7AE" w14:textId="4BC914E9" w:rsidR="00D92D86" w:rsidRDefault="00D92D86">
+        <w:p w14:paraId="1A7E413A" w14:textId="25ED5505" w:rsidR="00E6717E" w:rsidRDefault="00E6717E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210900837" w:history="1">
-            <w:r w:rsidRPr="00FB0CD1">
+          <w:hyperlink w:anchor="_Toc226365811" w:history="1">
+            <w:r w:rsidRPr="00122CA8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>General Procurement Guidelines and Best Practices</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210900837 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226365811 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>13</w:t>
+              <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="16B72A57" w14:textId="728CB659" w:rsidR="00D92D86" w:rsidRDefault="00D92D86">
+        <w:p w14:paraId="78991FD0" w14:textId="5A1F7C28" w:rsidR="00E6717E" w:rsidRDefault="00E6717E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210900838" w:history="1">
-            <w:r w:rsidRPr="00FB0CD1">
+          <w:hyperlink w:anchor="_Toc226365812" w:history="1">
+            <w:r w:rsidRPr="00122CA8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Adding a Product or Service</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210900838 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226365812 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0BE01411" w14:textId="7572AA00" w:rsidR="00D92D86" w:rsidRDefault="00D92D86">
+        <w:p w14:paraId="25667549" w14:textId="42C09CC1" w:rsidR="00E6717E" w:rsidRDefault="00E6717E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210900839" w:history="1">
-            <w:r w:rsidRPr="00FB0CD1">
+          <w:hyperlink w:anchor="_Toc226365813" w:history="1">
+            <w:r w:rsidRPr="00122CA8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Environmentally Preferable Products and Services (EPPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210900839 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226365813 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2E6E7617" w14:textId="120C2E91" w:rsidR="00D92D86" w:rsidRDefault="00D92D86">
+        <w:p w14:paraId="66AE3BC5" w14:textId="2A0011F9" w:rsidR="00E6717E" w:rsidRDefault="00E6717E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210900840" w:history="1">
-            <w:r w:rsidRPr="00FB0CD1">
+          <w:hyperlink w:anchor="_Toc226365814" w:history="1">
+            <w:r w:rsidRPr="00122CA8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Instructions for Massachusetts Management Accounting and Reporting System (MMARS) Users</w:t>
+              <w:t>Instructions for Massachusetts Management Accounting and Reporting System (MOSAIC) Users</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210900840 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226365814 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>14</w:t>
+              <w:t>15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5EB526BF" w14:textId="11CA372D" w:rsidR="00D92D86" w:rsidRDefault="00D92D86">
+        <w:p w14:paraId="4537F4FE" w14:textId="22E5DEC5" w:rsidR="00E6717E" w:rsidRDefault="00E6717E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210900841" w:history="1">
-            <w:r w:rsidRPr="00FB0CD1">
+          <w:hyperlink w:anchor="_Toc226365815" w:history="1">
+            <w:r w:rsidRPr="00122CA8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Cooperative Contract Information</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210900841 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226365815 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>14</w:t>
+              <w:t>15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="669C57C8" w14:textId="1EA4F4DD" w:rsidR="00D92D86" w:rsidRDefault="00D92D86">
+        <w:p w14:paraId="0EBE9ADB" w14:textId="7B59395F" w:rsidR="00E6717E" w:rsidRDefault="00E6717E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210900842" w:history="1">
-            <w:r w:rsidRPr="00FB0CD1">
+          <w:hyperlink w:anchor="_Toc226365816" w:history="1">
+            <w:r w:rsidRPr="00122CA8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Vendor List and Information</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210900842 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226365816 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="16E0912A" w14:textId="2BEF8657" w:rsidR="00D92D86" w:rsidRDefault="00D92D86">
+        <w:p w14:paraId="41476A39" w14:textId="3D9950EB" w:rsidR="00E6717E" w:rsidRDefault="00E6717E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc210900843" w:history="1">
-            <w:r w:rsidRPr="00FB0CD1">
+          <w:hyperlink w:anchor="_Toc226365817" w:history="1">
+            <w:r w:rsidRPr="00122CA8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>United Nations Standard Products and Services Code</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB0CD1">
+            <w:r w:rsidRPr="00122CA8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>®</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB0CD1">
+            <w:r w:rsidRPr="00122CA8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> (UNSPSC</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc210900843 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226365817 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="50AC2B20" w14:textId="402DB540" w:rsidR="005A21C6" w:rsidRDefault="00003C5E">
+        <w:p w14:paraId="50AC2B20" w14:textId="6BC2DC0E" w:rsidR="005A21C6" w:rsidRDefault="00003C5E">
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:bCs/>
               <w:caps/>
               <w:noProof/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="4BCAF3C8" w14:textId="77777777" w:rsidR="00975D07" w:rsidRDefault="00975D07">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:sectPr w:rsidR="00975D07" w:rsidSect="00975D07">
           <w:headerReference w:type="first" r:id="rId19"/>
           <w:footerReference w:type="first" r:id="rId20"/>
@@ -3640,51 +3737,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>TIP: To return to the first page throughout this document, use Ctrl+home</w:t>
       </w:r>
       <w:r w:rsidRPr="4C2A9F3F">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D66FF8">
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="_Toc194066592"/>
     </w:p>
     <w:p w14:paraId="0954B7C4" w14:textId="695E6010" w:rsidR="00E26E6E" w:rsidRDefault="00F65966" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Contract_Summary_1"/>
-      <w:bookmarkStart w:id="6" w:name="_Toc210900814"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc226365788"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="00564A93">
         <w:lastRenderedPageBreak/>
         <w:t>Contract</w:t>
       </w:r>
       <w:r w:rsidR="00C0549D" w:rsidRPr="00564A93">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B15B3F" w:rsidRPr="00633557">
         <w:t>Summary</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="1FDB5EB7" w14:textId="7778DE87" w:rsidR="00126576" w:rsidRDefault="00F30437" w:rsidP="00F30437">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00597D91">
         <w:rPr>
           <w:b/>
@@ -3933,51 +4030,51 @@
       </w:r>
       <w:r w:rsidRPr="00505933">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId21">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>FAC131 Master Blanket Purchase Order (MBPO)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AA47DAA" w14:textId="77777777" w:rsidR="00EF0700" w:rsidRPr="00705E5A" w:rsidRDefault="00EF0700" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc194066617"/>
-      <w:bookmarkStart w:id="8" w:name="_Toc210900815"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc226365789"/>
       <w:r>
         <w:t xml:space="preserve">Benefits and </w:t>
       </w:r>
       <w:r w:rsidRPr="00633557">
         <w:rPr>
           <w:color w:val="4F81BD"/>
         </w:rPr>
         <w:t>Cost</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Savings</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="082CDB9C" w14:textId="214D317C" w:rsidR="00EF0700" w:rsidRPr="00A12C2C" w:rsidRDefault="00EF0700" w:rsidP="00EF0700">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc188457898"/>
@@ -4696,51 +4793,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Wide Eligibility:</w:t>
       </w:r>
       <w:r w:rsidRPr="00605FDE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A44E1F" w:rsidRPr="00605FDE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">FAC131 is available to a broad range of entities, including other states, state agencies, municipalities, public schools, and non-profit organizations. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D36351C" w14:textId="0F750E1F" w:rsidR="007E5187" w:rsidRDefault="007E5187" w:rsidP="007E5187">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Contract_Categories_1"/>
       <w:bookmarkStart w:id="11" w:name="_Toc194066593"/>
-      <w:bookmarkStart w:id="12" w:name="_Toc210900816"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc226365790"/>
       <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidRPr="007E5187">
         <w:t>Contract Categories</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="43A042BF" w14:textId="77777777" w:rsidR="007E5187" w:rsidRDefault="007E5187" w:rsidP="007E5187">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B97CBB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>This contract covers the following rental product</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">s and services </w:t>
       </w:r>
@@ -4916,51 +5013,51 @@
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
       </w:pPr>
       <w:r>
         <w:t>• Trucks and Trailers (bucket trucks, dump trucks, pickups, etc.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EA36F56" w14:textId="77777777" w:rsidR="007E5187" w:rsidRDefault="007E5187" w:rsidP="007E5187">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02EE84F7" w14:textId="3FCB08D5" w:rsidR="005D20CA" w:rsidRDefault="005D20CA" w:rsidP="00CE1C41">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Contract_Categories"/>
       <w:bookmarkStart w:id="14" w:name="_Toc194066595"/>
-      <w:bookmarkStart w:id="15" w:name="_Toc210900817"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc226365791"/>
       <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidRPr="00564A93">
         <w:lastRenderedPageBreak/>
         <w:t>Contract Exclusions and Related Statewide Contracts</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="561B02FD" w14:textId="77777777" w:rsidR="009E7FCA" w:rsidRDefault="00B03AB1" w:rsidP="00B03AB1">
       <w:r w:rsidRPr="00B03AB1">
         <w:t xml:space="preserve">FAC131 is strictly for renting </w:t>
       </w:r>
       <w:r w:rsidR="00337FF0">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00B03AB1">
         <w:t xml:space="preserve">quipment. Purchases of used or new </w:t>
       </w:r>
       <w:r w:rsidR="00951327">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00B03AB1">
         <w:t xml:space="preserve">quipment are strictly prohibited under this contract. </w:t>
       </w:r>
     </w:p>
@@ -5235,51 +5332,51 @@
       </w:r>
       <w:r w:rsidR="001E2986">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B03AB1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="00B03AB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>FAC122</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B03AB1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43E9CB97" w14:textId="480FE874" w:rsidR="005F7C01" w:rsidRDefault="00B77AE5" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Who_May_Use"/>
       <w:bookmarkStart w:id="17" w:name="_Toc194066594"/>
-      <w:bookmarkStart w:id="18" w:name="_Toc210900818"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc226365792"/>
       <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidRPr="000067FD">
         <w:t xml:space="preserve">Who </w:t>
       </w:r>
       <w:r w:rsidR="008B1C4B">
         <w:t>May</w:t>
       </w:r>
       <w:r w:rsidRPr="000067FD">
         <w:t xml:space="preserve"> Use the Contract</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="430940BE" w14:textId="262AB86D" w:rsidR="00CA1B99" w:rsidRPr="00CA1B99" w:rsidRDefault="00CA1B99" w:rsidP="00CA1B99">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Hlk199758440"/>
       <w:r w:rsidRPr="00986E0E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FAC131</w:t>
@@ -5614,332 +5711,408 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="0B394519" w14:textId="3C7F7EE8" w:rsidR="00F355B6" w:rsidRDefault="00F355B6" w:rsidP="00844B0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C62B7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Other entities when designated in writing by the State Purchasing Agent</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E3A806F" w14:textId="77777777" w:rsidR="00F35A63" w:rsidRDefault="00F35A63" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc194066597"/>
-      <w:bookmarkStart w:id="21" w:name="_Toc210900819"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc226365793"/>
       <w:r>
         <w:t>Pricing Options</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="37A2F685" w14:textId="2F6EBC39" w:rsidR="002A0B5B" w:rsidRPr="002A0B5B" w:rsidRDefault="002A0B5B" w:rsidP="002A0B5B">
       <w:r w:rsidRPr="002A0B5B">
         <w:t xml:space="preserve">Contract pricing is based on awarded Master Agreement contract line-item pricing. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D6DD695" w14:textId="2BA51652" w:rsidR="00633DE5" w:rsidRPr="00633DE5" w:rsidRDefault="00633DE5" w:rsidP="00633DE5">
       <w:r>
         <w:t>Plea</w:t>
       </w:r>
       <w:r w:rsidR="00783769">
         <w:t>se refer to the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="793444E2" w14:textId="77777777" w:rsidR="004B42E4" w:rsidRDefault="00D66042" w:rsidP="00466B12">
+    <w:p w14:paraId="793444E2" w14:textId="4BEC56DE" w:rsidR="004B42E4" w:rsidRDefault="00D66042" w:rsidP="00466B12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00102D51">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Herc </w:t>
       </w:r>
       <w:r w:rsidR="00783769" w:rsidRPr="00102D51">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Rentals </w:t>
-[...6 lines deleted...]
-        <w:t>Pricing</w:t>
+        <w:t>Rentals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A6A81C6" w14:textId="7F505862" w:rsidR="000D201C" w:rsidRPr="000D201C" w:rsidRDefault="000D201C" w:rsidP="000D201C">
+    <w:p w14:paraId="7A6A81C6" w14:textId="267F125C" w:rsidR="000D201C" w:rsidRPr="000D201C" w:rsidRDefault="000D201C" w:rsidP="000D201C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D66042">
         <w:t>When requesting a quote from Herc, please reference</w:t>
       </w:r>
       <w:r w:rsidRPr="00D66042">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> FAC131 </w:t>
       </w:r>
       <w:r w:rsidRPr="00D66042">
         <w:t xml:space="preserve">and the </w:t>
       </w:r>
       <w:r>
         <w:t>Sourcewell</w:t>
       </w:r>
       <w:r w:rsidRPr="00D66042">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Master A</w:t>
       </w:r>
       <w:r w:rsidRPr="00D66042">
         <w:t>greement number</w:t>
       </w:r>
       <w:r w:rsidRPr="00D66042">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>040924-HRC</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D66042">
+      <w:r w:rsidR="00667AAB">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FE28DFA" w14:textId="77777777" w:rsidR="004B42E4" w:rsidRPr="004B42E4" w:rsidRDefault="00D66042" w:rsidP="004B42E4">
+    <w:p w14:paraId="6FE28DFA" w14:textId="77777777" w:rsidR="004B42E4" w:rsidRPr="008D2BAA" w:rsidRDefault="00D66042" w:rsidP="004B42E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D66042">
         <w:t>Herc offers</w:t>
       </w:r>
       <w:r w:rsidRPr="00D66042">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000D201C">
         <w:t>Fixed</w:t>
       </w:r>
       <w:r w:rsidRPr="00D66042">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D66042">
         <w:t>daily, weekly, and monthly rental rates.</w:t>
       </w:r>
       <w:r w:rsidR="00102D51">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="287E9312" w14:textId="77777777" w:rsidR="002B5B1D" w:rsidRPr="00966754" w:rsidRDefault="00D66042" w:rsidP="007F0E83">
+    <w:p w14:paraId="385574F5" w14:textId="655C4EBF" w:rsidR="008D2BAA" w:rsidRDefault="008D2BAA" w:rsidP="008D2BAA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="002B5B1D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>United Rentals</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00770AAE" w:rsidRPr="002B5B1D">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Pricing</w:t>
+        <w:t>Sunbelt Rentals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21B24FCF" w14:textId="43663508" w:rsidR="00966754" w:rsidRPr="002B5B1D" w:rsidRDefault="00966754" w:rsidP="00966754">
+    <w:p w14:paraId="77B438E8" w14:textId="3AA2BE53" w:rsidR="00667AAB" w:rsidRDefault="00667AAB" w:rsidP="00667AAB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00390C64">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="00D66042">
-        <w:t xml:space="preserve">reference </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00611F61">
+        <w:t xml:space="preserve">When requesting a quote from </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Sunbelt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D66042">
+        <w:t>, please reference</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D66042">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>FAC131</w:t>
+        <w:t xml:space="preserve"> FAC131 </w:t>
       </w:r>
       <w:r w:rsidRPr="00D66042">
-        <w:t>, and the Master Agreement number</w:t>
+        <w:t xml:space="preserve">and the </w:t>
       </w:r>
       <w:r>
+        <w:t>Sourcewell</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D66042">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r>
+        <w:t>Master A</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D66042">
-        <w:t>#</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D37056">
+        <w:t>greement number</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D66042">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>040924-URI</w:t>
-[...2 lines deleted...]
-        <w:t>. </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00667AAB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>040924-SNB.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F21F510" w14:textId="77777777" w:rsidR="00390C64" w:rsidRDefault="00D66042" w:rsidP="002B5B1D">
+    <w:p w14:paraId="773F37F0" w14:textId="64DEE0D7" w:rsidR="008D2BAA" w:rsidRPr="00667AAB" w:rsidRDefault="00667AAB" w:rsidP="00667AAB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
-      </w:pPr>
-[...9 lines deleted...]
-      <w:r w:rsidR="005B54F7" w:rsidRPr="005B54F7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Maximum</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005B54F7" w:rsidRPr="00BC75FE">
+      </w:pPr>
+      <w:r>
+        <w:t>Sunbelt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D66042">
+        <w:t xml:space="preserve"> offers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D66042">
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="24"/>
-[...1 lines deleted...]
-        <w:t>/Not-to-Exceed</w:t>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D201C">
+        <w:t>Fixed</w:t>
       </w:r>
       <w:r w:rsidRPr="00D66042">
-        <w:t xml:space="preserve"> and requires eligible entities to request quotes and negotiate directly with the vendor. </w:t>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D66042">
+        <w:t>daily, weekly, and monthly rental rates.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75BEF869" w14:textId="56F96DDD" w:rsidR="00D66042" w:rsidRPr="00D66042" w:rsidRDefault="00D66042" w:rsidP="002B5B1D">
+    <w:p w14:paraId="287E9312" w14:textId="3E3BF920" w:rsidR="002B5B1D" w:rsidRPr="00966754" w:rsidRDefault="00D66042" w:rsidP="007F0E83">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5B1D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>United Rentals</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21B24FCF" w14:textId="43663508" w:rsidR="00966754" w:rsidRPr="002B5B1D" w:rsidRDefault="00966754" w:rsidP="00966754">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
       </w:pPr>
+      <w:r w:rsidRPr="00611F61">
+        <w:t>When requesting a quote from United</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00390C64">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
       <w:r w:rsidRPr="00D66042">
-        <w:t xml:space="preserve">Eligible entities must ensure that the quoted price does not exceed the prices listed on the </w:t>
-[...17 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">reference </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00611F61">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>FAC131</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D66042">
+        <w:t>, and the Master Agreement number</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D66042">
+        <w:t>#</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D37056">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>040924-URI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D66042">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F21F510" w14:textId="77777777" w:rsidR="00390C64" w:rsidRDefault="00D66042" w:rsidP="002B5B1D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D66042">
+        <w:t>United Rentals’</w:t>
+      </w:r>
+      <w:r w:rsidR="009C246D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D66042">
+        <w:t xml:space="preserve">price model for FAC131 has a </w:t>
+      </w:r>
+      <w:r w:rsidR="005B54F7" w:rsidRPr="005B54F7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Maximum</w:t>
+      </w:r>
+      <w:r w:rsidR="005B54F7" w:rsidRPr="00BC75FE">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/Not-to-Exceed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D66042">
+        <w:t xml:space="preserve"> and requires eligible entities to request quotes and negotiate directly with the vendor. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3548439C" w14:textId="786A4DCF" w:rsidR="00D66042" w:rsidRPr="00D66042" w:rsidRDefault="00D66042" w:rsidP="00D66042">
       <w:r w:rsidRPr="00D66042">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note: </w:t>
       </w:r>
       <w:r w:rsidRPr="00D66042">
         <w:t xml:space="preserve">All vendor prices include </w:t>
       </w:r>
       <w:r w:rsidR="0076629A">
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00D66042">
         <w:t xml:space="preserve">elivery, </w:t>
       </w:r>
       <w:r w:rsidR="00BF5AAB">
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00D66042">
         <w:t>ickup</w:t>
       </w:r>
@@ -5985,51 +6158,51 @@
           <w:t>vendor information</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D66042">
         <w:t xml:space="preserve"> page, where links to all the vendors’ </w:t>
       </w:r>
       <w:r w:rsidR="00D44BB0">
         <w:t>Master Blanket Purchase Orders (</w:t>
       </w:r>
       <w:r w:rsidRPr="00D66042">
         <w:t>MBPOs</w:t>
       </w:r>
       <w:r w:rsidR="00D44BB0">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D66042">
         <w:t xml:space="preserve"> are provided.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F451098" w14:textId="21A3479F" w:rsidR="00614844" w:rsidRDefault="00F35A63" w:rsidP="00D74A1A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Quote_Response_and"/>
       <w:bookmarkStart w:id="23" w:name="_Toc194066598"/>
-      <w:bookmarkStart w:id="24" w:name="_Toc210900820"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc226365794"/>
       <w:bookmarkEnd w:id="22"/>
       <w:r>
         <w:t>Quote Response and Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="7280F903" w14:textId="153B9509" w:rsidR="00AB45E8" w:rsidRPr="00AB45E8" w:rsidRDefault="00AB45E8" w:rsidP="00AB45E8">
       <w:r w:rsidRPr="00AB45E8">
         <w:t xml:space="preserve">All quotes </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB45E8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB45E8">
         <w:t xml:space="preserve"> reference</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB45E8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -6065,95 +6238,95 @@
       </w:r>
       <w:r w:rsidR="005139AA">
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00DE6F6C" w:rsidRPr="00DE6F6C">
         <w:t xml:space="preserve">rice </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB45E8">
         <w:t>encompassing all costs associated with delivery, maintenance, repair</w:t>
       </w:r>
       <w:r w:rsidR="00F65D0E">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB45E8">
         <w:t xml:space="preserve"> and pick up.</w:t>
       </w:r>
       <w:r w:rsidR="00031AC5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45336D7C" w14:textId="04C58DEE" w:rsidR="00ED723A" w:rsidRDefault="00ED723A" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="25" w:name="_Toc194066596"/>
-      <w:bookmarkStart w:id="26" w:name="_Toc210900821"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc226365795"/>
       <w:r w:rsidRPr="00564A93">
+        <w:lastRenderedPageBreak/>
         <w:t>Purchase</w:t>
       </w:r>
       <w:r w:rsidR="00BC5DEA" w:rsidRPr="00564A93">
         <w:t xml:space="preserve"> Options</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p w14:paraId="3A845589" w14:textId="28C879DB" w:rsidR="00966754" w:rsidRPr="00BE218F" w:rsidRDefault="00966754" w:rsidP="00BE218F">
       <w:pPr>
         <w:spacing w:after="191"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE218F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vendors </w:t>
       </w:r>
       <w:r w:rsidR="00BE218F" w:rsidRPr="00BE218F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">on this contract are </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE218F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>not awarded to provide equipment sales (new or used) under Statewide Contract FAC131</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6037EB25" w14:textId="1789BEE1" w:rsidR="006C510F" w:rsidRPr="006C510F" w:rsidRDefault="006C510F" w:rsidP="006C510F">
       <w:r w:rsidRPr="002A0B5B">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Purchases made through this contract will be </w:t>
       </w:r>
       <w:r w:rsidR="00BE218F">
         <w:t>equipment</w:t>
       </w:r>
       <w:r w:rsidRPr="002A0B5B">
         <w:t xml:space="preserve"> rental services</w:t>
       </w:r>
       <w:r w:rsidR="00BE218F">
         <w:t xml:space="preserve"> and training</w:t>
       </w:r>
       <w:r w:rsidRPr="002A0B5B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08C45AC3" w14:textId="7A299B14" w:rsidR="008C29B5" w:rsidRPr="008C29B5" w:rsidRDefault="00C35CCB" w:rsidP="008C29B5">
       <w:r w:rsidRPr="00C35CCB">
         <w:t xml:space="preserve">This contract </w:t>
       </w:r>
       <w:r w:rsidR="00BE218F" w:rsidRPr="00C35CCB">
         <w:t>provides</w:t>
       </w:r>
       <w:r w:rsidRPr="00C35CCB">
         <w:t xml:space="preserve"> the following methods of </w:t>
       </w:r>
@@ -6167,51 +6340,51 @@
         <w:t xml:space="preserve">rental </w:t>
       </w:r>
       <w:r w:rsidR="00BE218F">
         <w:t>services</w:t>
       </w:r>
       <w:r w:rsidR="00804B19">
         <w:t xml:space="preserve"> training</w:t>
       </w:r>
       <w:r w:rsidRPr="00C35CCB">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00C3320F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008C29B5" w:rsidRPr="008C29B5">
         <w:t>Direct Quote through COMMBUYS and Direct Quote Outside of COMMBUYS</w:t>
       </w:r>
       <w:r w:rsidR="00146AF7">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31ECB01B" w14:textId="57DFCF58" w:rsidR="008C29B5" w:rsidRPr="008C29B5" w:rsidRDefault="008C29B5" w:rsidP="00B36790">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc210900822"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc226365796"/>
       <w:r w:rsidRPr="008C29B5">
         <w:t xml:space="preserve">Direct Quotes </w:t>
       </w:r>
       <w:r w:rsidR="003536E4" w:rsidRPr="003536E4">
         <w:t>U</w:t>
       </w:r>
       <w:r w:rsidRPr="008C29B5">
         <w:t>sing COMMBUYS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p w14:paraId="602CD040" w14:textId="3760073A" w:rsidR="008C29B5" w:rsidRDefault="00C04078" w:rsidP="008C29B5">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B0898">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Buyers </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -6351,51 +6524,51 @@
       </w:r>
       <w:r w:rsidRPr="008C29B5">
         <w:t>, contact</w:t>
       </w:r>
       <w:r w:rsidR="009403EE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidR="009403EE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>OSD Help Desk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008C29B5">
         <w:t xml:space="preserve"> or call (888) 627-8283.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DADB481" w14:textId="77777777" w:rsidR="008C29B5" w:rsidRPr="008C29B5" w:rsidRDefault="008C29B5" w:rsidP="00D16013">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc210900823"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc226365797"/>
       <w:r w:rsidRPr="008C29B5">
         <w:t>Direct Quotes (Outside of COMMBUYS)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="7F91C77F" w14:textId="4A5CB413" w:rsidR="008C29B5" w:rsidRPr="008C29B5" w:rsidRDefault="008C29B5" w:rsidP="008C29B5">
       <w:r w:rsidRPr="008C29B5">
         <w:t xml:space="preserve">Buyers can solicit quotes directly from multiple vendors outside of COMMBUYS by email or phone. When requesting a quote, the </w:t>
       </w:r>
       <w:r w:rsidR="00183199">
         <w:t xml:space="preserve">following </w:t>
       </w:r>
       <w:r w:rsidRPr="008C29B5">
         <w:t xml:space="preserve">should </w:t>
       </w:r>
       <w:r w:rsidR="00183199">
         <w:t xml:space="preserve">be </w:t>
       </w:r>
       <w:r w:rsidRPr="008C29B5">
         <w:t>include</w:t>
       </w:r>
       <w:r w:rsidR="00183199">
         <w:t>d in the request</w:t>
       </w:r>
       <w:r w:rsidRPr="008C29B5">
@@ -6524,71 +6697,83 @@
         </w:numPr>
         <w:spacing w:after="100" w:afterAutospacing="1"/>
       </w:pPr>
       <w:r w:rsidRPr="008C29B5">
         <w:t>Pick-up location</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AE3C40C" w14:textId="79BA1BD9" w:rsidR="008C29B5" w:rsidRPr="008C29B5" w:rsidRDefault="00EE2B0F" w:rsidP="008C29B5">
       <w:r w:rsidRPr="00EE2B0F">
         <w:t xml:space="preserve">Please reference </w:t>
       </w:r>
       <w:r w:rsidR="008E618E" w:rsidRPr="008E618E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>FAC131</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE2B0F">
         <w:t xml:space="preserve"> on all quotes to ensure correct pricing</w:t>
       </w:r>
       <w:r w:rsidR="008C29B5" w:rsidRPr="008C29B5">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F6807AE" w14:textId="77777777" w:rsidR="008C29B5" w:rsidRDefault="008C29B5" w:rsidP="008C29B5">
+    <w:p w14:paraId="6F6807AE" w14:textId="4FF33D5C" w:rsidR="008C29B5" w:rsidRDefault="008C29B5" w:rsidP="008C29B5">
       <w:r w:rsidRPr="008C29B5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Note:</w:t>
       </w:r>
       <w:r w:rsidRPr="008C29B5">
-        <w:t xml:space="preserve"> MMARS and COMMBUYS do not interface. Payment request and invoice must be reported in both MMARS and COMMBUYS.</w:t>
+        <w:t xml:space="preserve"> M</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB4277">
+        <w:t>OSAIC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C29B5">
+        <w:t xml:space="preserve"> and COMMBUYS do not interface. Payment request and invoice must be reported in both M</w:t>
+      </w:r>
+      <w:r w:rsidR="00140E08">
+        <w:t>OSAIC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C29B5">
+        <w:t xml:space="preserve"> and COMMBUYS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56D52044" w14:textId="77777777" w:rsidR="00A3678D" w:rsidRPr="009575CF" w:rsidRDefault="00A3678D" w:rsidP="00A3678D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc174671715"/>
       <w:bookmarkStart w:id="30" w:name="_Toc206114784"/>
-      <w:bookmarkStart w:id="31" w:name="_Toc210900824"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc226365798"/>
       <w:r w:rsidRPr="009575CF">
-        <w:lastRenderedPageBreak/>
         <w:t>How to Place a Purchase Order in COMMB</w:t>
       </w:r>
       <w:r>
         <w:t>U</w:t>
       </w:r>
       <w:r w:rsidRPr="009575CF">
         <w:t>YS for a One-Time Rental</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
       <w:r w:rsidRPr="009575CF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4943A96B" w14:textId="77777777" w:rsidR="00A3678D" w:rsidRPr="00597D91" w:rsidRDefault="00A3678D" w:rsidP="00A3678D">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00597D91">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -6870,51 +7055,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If applicable, a</w:t>
       </w:r>
       <w:r w:rsidR="00A3678D" w:rsidRPr="00597D91">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ttach the vendor quote and a detailed order summary</w:t>
       </w:r>
       <w:r w:rsidR="00A3678D">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B5FD6F3" w14:textId="77777777" w:rsidR="00A3678D" w:rsidRPr="001546CF" w:rsidRDefault="00A3678D" w:rsidP="00A3678D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="32" w:name="_Toc206114785"/>
-      <w:bookmarkStart w:id="33" w:name="_Toc210900825"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc226365799"/>
       <w:r w:rsidRPr="001546CF">
         <w:t>How to Place a Purchase Order in COMMBUYS for an Ongoing Rental</w:t>
       </w:r>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
       <w:r w:rsidRPr="001546CF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36C6074A" w14:textId="77777777" w:rsidR="00A3678D" w:rsidRPr="00597D91" w:rsidRDefault="00A3678D" w:rsidP="00A3678D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00597D91">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:bCs w:val="0"/>
@@ -7117,51 +7302,51 @@
       </w:r>
       <w:r w:rsidR="00A3678D" w:rsidRPr="0037107C">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> will execute partial receipts in COMMBUYS upon receipt and approval of invoices, in order to record the Equipment supplied according to the agreed upon engagement terms. All estimated expenditures are subject to reconciliation based on invoices rendered for agreed-upon delivery of goods and/or services.</w:t>
       </w:r>
       <w:r w:rsidRPr="0037107C">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0288325A" w14:textId="32D6FF57" w:rsidR="000067FD" w:rsidRPr="000067FD" w:rsidRDefault="000067FD" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="34" w:name="_Extend_Beyond_(Performance"/>
-      <w:bookmarkStart w:id="35" w:name="_Toc210900826"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc226365800"/>
       <w:bookmarkEnd w:id="34"/>
       <w:r>
         <w:t xml:space="preserve">Setting Up a </w:t>
       </w:r>
       <w:r w:rsidRPr="00633557">
         <w:t>COMMBUYS</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Account</w:t>
       </w:r>
       <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="78CB2CA0" w14:textId="37DC3E94" w:rsidR="000B5F54" w:rsidRDefault="000B5F54" w:rsidP="00FE302E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">COMMBUYS is the Commonwealth of Massachusetts' e-procurement platform, serving as a central marketplace for state agencies </w:t>
@@ -7262,50 +7447,51 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="00124E63" w:rsidRPr="00136C46">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>efficiency in the procurement process.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="370E26D7" w14:textId="1F0CF014" w:rsidR="0082614B" w:rsidRPr="00136C46" w:rsidRDefault="0082614B" w:rsidP="00FE302E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">For Executive Agencies, COMMBUYS is required. </w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Per </w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>801 CMR 21.00</w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, Executive Agencies must use established </w:t>
       </w:r>
       <w:r>
@@ -7319,59 +7505,51 @@
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">tatewide </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ontracts (SWCs) for the purchase of products and services. </w:t>
       </w:r>
       <w:r w:rsidR="001468E4" w:rsidRPr="00136C46">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">To set up a </w:t>
-[...7 lines deleted...]
-        <w:t>COMMBUYS buyer account or to update an existing agency account,</w:t>
+        <w:t>To set up a COMMBUYS buyer account or to update an existing agency account,</w:t>
       </w:r>
       <w:r w:rsidR="00B3390A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B3390A" w:rsidRPr="00136C46">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the buyers must </w:t>
       </w:r>
       <w:r w:rsidR="0065246C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>email</w:t>
       </w:r>
       <w:r w:rsidR="00A17CD7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -7499,51 +7677,51 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mak</w:t>
       </w:r>
       <w:r w:rsidR="00DF3644">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> informed purchasing choices. Eligible entities should follow their internal guidelines for COMMBUYS use.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01DC6409" w14:textId="58CA8183" w:rsidR="004B6469" w:rsidRDefault="00AB211E" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc210900827"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc226365801"/>
       <w:bookmarkStart w:id="37" w:name="_Toc194066601"/>
       <w:r w:rsidRPr="00AB211E">
         <w:t>Finding Contract Documents</w:t>
       </w:r>
       <w:bookmarkEnd w:id="36"/>
       <w:r w:rsidRPr="00AB211E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:p w14:paraId="782F9C76" w14:textId="33E86DAB" w:rsidR="00AF445B" w:rsidRPr="00136C46" w:rsidRDefault="00D2137A" w:rsidP="00AF445B">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Buyers </w:t>
       </w:r>
       <w:r w:rsidR="00E3202F">
         <w:rPr>
           <w:szCs w:val="24"/>
@@ -7831,99 +8009,107 @@
         </w:rPr>
         <w:t>Master Blanket Purchase Orders (</w:t>
       </w:r>
       <w:r w:rsidR="00AB211E" w:rsidRPr="00136C46">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MBPOs</w:t>
       </w:r>
       <w:r w:rsidR="00837172" w:rsidRPr="00136C46">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00AB211E" w:rsidRPr="00136C46">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> information opens in a table format. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C5DE19C" w14:textId="04D79911" w:rsidR="00EF6BEA" w:rsidRPr="00136C46" w:rsidRDefault="00AB211E" w:rsidP="00F329F3">
+    <w:p w14:paraId="6C5DE19C" w14:textId="0EB714FE" w:rsidR="00EF6BEA" w:rsidRPr="00136C46" w:rsidRDefault="00AB211E" w:rsidP="00F329F3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">To view </w:t>
       </w:r>
       <w:r w:rsidR="006219BA" w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00F951D6" w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>associated</w:t>
       </w:r>
       <w:r w:rsidR="006219BA" w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">contract documents, under the </w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Blanket #</w:t>
+        <w:t xml:space="preserve">Blanket </w:t>
+      </w:r>
+      <w:r w:rsidR="00140E08">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Number</w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> column, </w:t>
       </w:r>
       <w:r w:rsidR="00CF04CB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>select</w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> on the applicable </w:t>
       </w:r>
       <w:r w:rsidR="00A14A44" w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Purchase Order (</w:t>
       </w:r>
@@ -8061,51 +8247,51 @@
       </w:r>
       <w:r w:rsidR="00242AC9" w:rsidRPr="00D17040">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ing </w:t>
       </w:r>
       <w:hyperlink r:id="rId31">
         <w:r w:rsidR="00663BE8" w:rsidRPr="006F6297">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>FAC131 Master Contract Record</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00663BE8">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44C1318A" w14:textId="646B8CC7" w:rsidR="003C3ABF" w:rsidRDefault="00554AF0" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="38" w:name="_Toc194066602"/>
-      <w:bookmarkStart w:id="39" w:name="_Toc210900828"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc226365802"/>
       <w:r>
         <w:t>Finding Vendor-Specific Documents</w:t>
       </w:r>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
     </w:p>
     <w:p w14:paraId="60A82AFB" w14:textId="3A9FF174" w:rsidR="00F33440" w:rsidRPr="00136C46" w:rsidRDefault="00554AF0" w:rsidP="00554AF0">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">To find vendor-specific documents, including </w:t>
       </w:r>
       <w:r w:rsidR="002430D5">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -8198,99 +8384,106 @@
       <w:hyperlink w:anchor="_Appendix_A:_Vendor" w:history="1">
         <w:r w:rsidRPr="00136C46">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Vendor Information</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> page</w:t>
       </w:r>
       <w:r w:rsidR="00F33440" w:rsidRPr="00136C46">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, and follow these steps:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EAA3403" w14:textId="22E92C57" w:rsidR="00F33440" w:rsidRPr="00EB01C8" w:rsidRDefault="00F33440" w:rsidP="00844B0E">
+    <w:p w14:paraId="1EAA3403" w14:textId="12FFAB1D" w:rsidR="00F33440" w:rsidRPr="00EB01C8" w:rsidRDefault="00F33440" w:rsidP="00844B0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">On the </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Appendix_A:_Vendor" w:history="1">
         <w:r w:rsidRPr="00EB01C8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Vendor Information</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> page, u</w:t>
       </w:r>
       <w:r w:rsidR="002E618D" w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nder the </w:t>
       </w:r>
       <w:r w:rsidR="002E618D" w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Master Blanket Purchase Order #</w:t>
+        <w:t xml:space="preserve">Master Blanket Purchase Order </w:t>
+      </w:r>
+      <w:r w:rsidR="00140E08">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Number</w:t>
       </w:r>
       <w:r w:rsidR="002E618D" w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Column, </w:t>
       </w:r>
       <w:r w:rsidR="00CF04CB">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>select</w:t>
       </w:r>
       <w:r w:rsidR="002E618D" w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the applicable </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:bCs/>
@@ -8322,115 +8515,115 @@
       <w:r w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Master Blanket Purchase Order (MBPO) opens for the selected PO.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0681DD01" w14:textId="33618CF0" w:rsidR="00554AF0" w:rsidRPr="00EB01C8" w:rsidRDefault="00F33440" w:rsidP="00844B0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">On the MBPO, scroll down to the </w:t>
       </w:r>
       <w:r w:rsidR="002E618D" w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vendor Attachments</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> section to find the vendor-specific documents</w:t>
       </w:r>
       <w:r w:rsidR="002E618D" w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64B41098" w14:textId="04D66C77" w:rsidR="00F33440" w:rsidRPr="00EB01C8" w:rsidRDefault="00F33440" w:rsidP="00844B0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">To view, </w:t>
       </w:r>
       <w:r w:rsidR="00BE76D0">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>select</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the desired document link.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36BC0800" w14:textId="68AFCE52" w:rsidR="003813D4" w:rsidRPr="00B6218B" w:rsidRDefault="003813D4" w:rsidP="000D7FAE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="40" w:name="_Toc201925128"/>
-      <w:bookmarkStart w:id="41" w:name="_Toc210900829"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc226365803"/>
       <w:r w:rsidRPr="00B6218B">
         <w:t xml:space="preserve">Supplier Diversity </w:t>
       </w:r>
       <w:r w:rsidR="006C2DAB">
         <w:t>Office</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (SD</w:t>
       </w:r>
       <w:r w:rsidR="006C2DAB">
         <w:t>O</w:t>
       </w:r>
       <w:r>
         <w:t>) Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="40"/>
       <w:bookmarkEnd w:id="41"/>
     </w:p>
     <w:p w14:paraId="668BC85C" w14:textId="6CF9E2B5" w:rsidR="003813D4" w:rsidRDefault="003813D4" w:rsidP="003813D4">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
@@ -8647,51 +8840,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="0031019F" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and SBPP)</w:t>
       </w:r>
       <w:r w:rsidR="0031019F" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> tab on the index (scroll to view the tab).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57F758EA" w14:textId="3A242519" w:rsidR="00CF5EB3" w:rsidRDefault="00DD5236" w:rsidP="00CF5EB3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Toc210900830"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc226365804"/>
       <w:r w:rsidRPr="00DD5236">
         <w:t>Supplier Diversity Program (SDP) Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="42"/>
     </w:p>
     <w:p w14:paraId="57E6AF7E" w14:textId="23FD8D57" w:rsidR="00DD5236" w:rsidRDefault="00DD5236" w:rsidP="00DD5236">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD5236">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please view the following guidelines:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7774F470" w14:textId="24C50C07" w:rsidR="007002E9" w:rsidRDefault="007002E9" w:rsidP="00844B0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
@@ -8790,103 +8983,109 @@
         </w:rPr>
         <w:t xml:space="preserve"> be found on the </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Appendix_A:_Vendor" w:history="1">
         <w:r w:rsidRPr="009E12A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>vendor list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> table.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3086F60C" w14:textId="140E70D3" w:rsidR="00A2036A" w:rsidRDefault="007418B6" w:rsidP="007418B6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_Toc210900831"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc226365805"/>
       <w:r w:rsidRPr="007418B6">
         <w:t>Small Business Purchasing Program (SBPP) Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="43"/>
     </w:p>
     <w:p w14:paraId="07859058" w14:textId="229DACA8" w:rsidR="007418B6" w:rsidRDefault="003C6101" w:rsidP="007418B6">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C6101">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please view the following guidelines:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B1D11BB" w14:textId="5E52330C" w:rsidR="003C6101" w:rsidRDefault="003C6101" w:rsidP="003C6101">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C6101">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>If available, departments must notify at least two certified small businesses capable of providing the product or service. Bids received from SBPP-participating small businesses must be evaluated, and if one meets the department’s best value criteria, the contract must be awarded to that vendor.</w:t>
+        <w:t xml:space="preserve">If available, departments must notify at least two certified small businesses capable of providing the product or service. Bids received from SBPP-participating small businesses must </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6101">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>be evaluated, and if one meets the department’s best value criteria, the contract must be awarded to that vendor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ACB0633" w14:textId="181C0B0C" w:rsidR="003C6101" w:rsidRDefault="008F629C" w:rsidP="003C6101">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F629C">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">For more information, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>refer to</w:t>
       </w:r>
       <w:r w:rsidRPr="008F629C">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId37" w:tgtFrame="_blank" w:tooltip="https://www.mass.gov/doc/best-value-evaluation-of-responses-to-small-procurements-a-guide-for-strategic-sourcing-teams/download" w:history="1">
         <w:r w:rsidRPr="008F629C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Best Value Evaluation of Responses to Small Procurements: A Guide for Strategic Sourcing Teams</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008F629C">
         <w:rPr>
@@ -8924,51 +9123,51 @@
       <w:r w:rsidRPr="00ED6956">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> table in the </w:t>
       </w:r>
       <w:r w:rsidRPr="009E2D17">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SDO Certification Type</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED6956">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> column.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36C87046" w14:textId="1D961C17" w:rsidR="00B41726" w:rsidRDefault="00DB33F1" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="_Toc210900832"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc226365806"/>
       <w:bookmarkStart w:id="45" w:name="_Toc194066607"/>
       <w:r w:rsidRPr="003066B4">
         <w:t>Subcontractor</w:t>
       </w:r>
       <w:r w:rsidR="000E3C80" w:rsidRPr="003066B4">
         <w:t>s</w:t>
       </w:r>
       <w:bookmarkEnd w:id="44"/>
       <w:r w:rsidR="004D3A5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="45"/>
     </w:p>
     <w:p w14:paraId="477867D8" w14:textId="22C066D0" w:rsidR="000E3C80" w:rsidRDefault="000E3C80" w:rsidP="000E3C80">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The awarded vendor’s use of subcontractors is subject to the provisions of the </w:t>
@@ -9011,51 +9210,51 @@
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SWC</w:t>
       </w:r>
       <w:r w:rsidR="005C457B" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5428B58D" w14:textId="77777777" w:rsidR="00670B5F" w:rsidRDefault="00670B5F" w:rsidP="00670B5F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="46" w:name="_Toc206114793"/>
-      <w:bookmarkStart w:id="47" w:name="_Toc210900833"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc226365807"/>
       <w:bookmarkStart w:id="48" w:name="_Toc194066610"/>
       <w:r w:rsidRPr="004553D2">
         <w:t>Repairs and Services Warranties</w:t>
       </w:r>
       <w:bookmarkEnd w:id="46"/>
       <w:bookmarkEnd w:id="47"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="48"/>
     </w:p>
     <w:p w14:paraId="38C9B2C5" w14:textId="572B3C9F" w:rsidR="00670B5F" w:rsidRPr="004E4021" w:rsidRDefault="00670B5F" w:rsidP="00670B5F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00597D91">
         <w:rPr>
@@ -9794,51 +9993,51 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>roducts</w:t>
       </w:r>
       <w:r w:rsidRPr="004215A9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> that arrive in a defective or inoperable condition.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15B09715" w14:textId="22183C37" w:rsidR="006659DA" w:rsidRDefault="00F52DB7" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="50" w:name="_Toc194066611"/>
-      <w:bookmarkStart w:id="51" w:name="_Toc210900834"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc226365808"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Additional Discounts</w:t>
       </w:r>
       <w:bookmarkEnd w:id="50"/>
       <w:bookmarkEnd w:id="51"/>
     </w:p>
     <w:p w14:paraId="6CE2CCB5" w14:textId="77777777" w:rsidR="00D06EC3" w:rsidRDefault="00D06EC3" w:rsidP="00D06EC3">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Vendors in this statewide contract offer </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -10002,51 +10201,51 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">in the </w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Master Contract Record MBPO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62A76A16" w14:textId="7BBC409D" w:rsidR="004553D2" w:rsidRPr="00C50D01" w:rsidRDefault="00280EC3" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="52" w:name="_Toc194066612"/>
-      <w:bookmarkStart w:id="53" w:name="_Toc210900835"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc226365809"/>
       <w:r w:rsidRPr="003066B4">
         <w:t>Emergency Services</w:t>
       </w:r>
       <w:bookmarkEnd w:id="52"/>
       <w:bookmarkEnd w:id="53"/>
     </w:p>
     <w:p w14:paraId="087026AC" w14:textId="4B074EB0" w:rsidR="00280EC3" w:rsidRPr="009E12A3" w:rsidRDefault="00280EC3" w:rsidP="00280EC3">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vendors on this contract may be required to provide products or services in cases of statewide emergencies</w:t>
       </w:r>
       <w:r w:rsidR="00497BD7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="007A7E73">
@@ -10081,51 +10280,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">defines emergency for procurement purposes. Visit the </w:t>
       </w:r>
       <w:hyperlink r:id="rId42" w:history="1">
         <w:r w:rsidRPr="009E12A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Emergency Response Supplies, Services and Equipment Contact Information for Statewide Contracts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> list for emergency services related to this contract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E2BA003" w14:textId="1E68B3FE" w:rsidR="00177A06" w:rsidRDefault="00177A06" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="54" w:name="_Toc194066614"/>
-      <w:bookmarkStart w:id="55" w:name="_Toc210900836"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc226365810"/>
       <w:r w:rsidRPr="00564A93">
         <w:t>Vendor Performance</w:t>
       </w:r>
       <w:bookmarkEnd w:id="54"/>
       <w:bookmarkEnd w:id="55"/>
     </w:p>
     <w:p w14:paraId="56E5F7E6" w14:textId="48BF78A9" w:rsidR="00177A06" w:rsidRPr="009E12A3" w:rsidRDefault="00F0752D" w:rsidP="00177A06">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0752D">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Key points concerning vendor performance are outlined below</w:t>
       </w:r>
       <w:r w:rsidR="000E7EC0" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
@@ -10252,114 +10451,131 @@
       <w:r w:rsidR="00E8347B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>app</w:t>
       </w:r>
       <w:r w:rsidR="00B94333">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>licable</w:t>
       </w:r>
       <w:r w:rsidR="00E8347B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vendor listed.</w:t>
       </w:r>
       <w:r w:rsidR="00116495">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12F3CD7E" w14:textId="6284D1F7" w:rsidR="0060320F" w:rsidRPr="009E12A3" w:rsidRDefault="0060320F" w:rsidP="00844B0E">
+    <w:p w14:paraId="12F3CD7E" w14:textId="5BAC684B" w:rsidR="0060320F" w:rsidRPr="009E12A3" w:rsidRDefault="0060320F" w:rsidP="00844B0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Buyers are encouraged to reach out to the </w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Category Manager</w:t>
       </w:r>
       <w:r w:rsidR="004F6F66">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(s</w:t>
       </w:r>
       <w:r w:rsidR="00F72CB9">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>) (</w:t>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00007F3C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F72CB9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006103FE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
       </w:r>
       <w:hyperlink r:id="rId44" w:history="1">
         <w:r w:rsidR="00F72CB9" w:rsidRPr="00DE1A17">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Tatiana Henry</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00F72CB9">
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:hyperlink r:id="rId45" w:history="1">
         <w:r w:rsidR="00F72CB9" w:rsidRPr="00DE1A17">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Sean Corbin</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00F72CB9">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00D411D5">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00BE5560">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>if vendors are not meeting their contractual obligations and buyers may be surveyed for vendor performance feedback.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EEB944D" w14:textId="2C0339E6" w:rsidR="00EF1817" w:rsidRPr="009E12A3" w:rsidRDefault="00423FB0" w:rsidP="00844B0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
@@ -10554,51 +10770,51 @@
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Vendors</w:t>
       </w:r>
       <w:r w:rsidR="00471474" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> must meet all contractual requirements throughout the life of the contract, including requirements for timely and accurate report submission, to remain in good standing under the contract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E4F3ADB" w14:textId="477EF2DC" w:rsidR="000E01B4" w:rsidRDefault="000E01B4" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="56" w:name="_Toc194066615"/>
-      <w:bookmarkStart w:id="57" w:name="_Toc210900837"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc226365811"/>
       <w:r>
         <w:t>General Procurement Guidelines and Best Practices</w:t>
       </w:r>
       <w:bookmarkEnd w:id="56"/>
       <w:bookmarkEnd w:id="57"/>
     </w:p>
     <w:p w14:paraId="6091B2E8" w14:textId="465D2E1E" w:rsidR="000E01B4" w:rsidRPr="009E12A3" w:rsidRDefault="000E01B4" w:rsidP="000E01B4">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For general procurement guidelines and best practices, follow these recommendations:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="508955D5" w14:textId="4C3CF3B2" w:rsidR="000E01B4" w:rsidRPr="009E12A3" w:rsidRDefault="000E01B4" w:rsidP="00844B0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
@@ -10729,51 +10945,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Payments for products or services provided must be paid </w:t>
       </w:r>
       <w:r w:rsidR="0059231F" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">within </w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>45 days per Massachusetts Bill Payment Policy, or sooner if applying Prompt Payment Discount.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BC49F8A" w14:textId="775ED143" w:rsidR="000E01B4" w:rsidRPr="009E12A3" w:rsidRDefault="000E01B4" w:rsidP="00844B0E">
+    <w:p w14:paraId="3BC49F8A" w14:textId="4340E5E0" w:rsidR="000E01B4" w:rsidRPr="009E12A3" w:rsidRDefault="000E01B4" w:rsidP="00844B0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Buyers are not required to sign additional agreements with vendors that conflict with the </w:t>
       </w:r>
       <w:r w:rsidR="00804B19">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sourcewell Master Agreement</w:t>
       </w:r>
@@ -10838,267 +11054,287 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ontact </w:t>
       </w:r>
       <w:r w:rsidR="0059140B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Category Manager</w:t>
       </w:r>
       <w:r w:rsidR="004F6F66">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
+      <w:r w:rsidR="00007F3C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001B0F64">
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="00B71124">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:hyperlink r:id="rId46" w:history="1">
         <w:r w:rsidR="001B0F64" w:rsidRPr="00DE1A17">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Tatiana Henry</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="001B0F64">
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:hyperlink r:id="rId47" w:history="1">
         <w:r w:rsidR="001B0F64" w:rsidRPr="00DE1A17">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Sean Corbin</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00B71124">
+        <w:t>)</w:t>
+      </w:r>
       <w:r w:rsidR="001B0F64">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">) </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>for gui</w:t>
       </w:r>
       <w:r w:rsidR="00861069">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dance</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="012945E2" w14:textId="77777777" w:rsidR="000E01B4" w:rsidRPr="00877180" w:rsidRDefault="000E01B4" w:rsidP="00844B0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vendors must notify buyers of product substitutions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EEEF58A" w14:textId="56183DC8" w:rsidR="00877180" w:rsidRPr="002E2D42" w:rsidRDefault="00877180" w:rsidP="00877180">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="58" w:name="_Toc194066616"/>
-      <w:bookmarkStart w:id="59" w:name="_Toc210900838"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc226365812"/>
       <w:r w:rsidRPr="002E2D42">
         <w:t>Adding a Product</w:t>
       </w:r>
       <w:bookmarkEnd w:id="58"/>
       <w:r>
         <w:t xml:space="preserve"> or Service</w:t>
       </w:r>
       <w:bookmarkEnd w:id="59"/>
     </w:p>
-    <w:p w14:paraId="68D3A273" w14:textId="01005FD5" w:rsidR="00877180" w:rsidRPr="00877180" w:rsidRDefault="00877180" w:rsidP="00877180">
+    <w:p w14:paraId="68D3A273" w14:textId="46BF33D3" w:rsidR="00877180" w:rsidRPr="00877180" w:rsidRDefault="00877180" w:rsidP="00877180">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00877180">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe UI" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">To add a product </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe UI" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">or service </w:t>
       </w:r>
       <w:r w:rsidRPr="00877180">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe UI" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">to the list of eligible products </w:t>
       </w:r>
       <w:r w:rsidR="00D14787">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe UI" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">or service </w:t>
       </w:r>
       <w:r w:rsidRPr="00877180">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe UI" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sold under this contract, buyers must contact the Category Manager(s</w:t>
       </w:r>
       <w:r w:rsidR="00F84AE9">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe UI" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">) </w:t>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E72FB5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Segoe UI" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00F84AE9">
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:eastAsia="Segoe UI" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0064409A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Segoe UI" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:hyperlink r:id="rId48" w:history="1">
         <w:r w:rsidR="00F84AE9" w:rsidRPr="00DE1A17">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Tatiana Henry</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00F84AE9">
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:hyperlink r:id="rId49" w:history="1">
         <w:r w:rsidR="00F84AE9" w:rsidRPr="00DE1A17">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Sean Corbin</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00F84AE9">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00B71124">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00877180">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00877180">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe UI" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">for approval. The new product </w:t>
       </w:r>
       <w:r w:rsidR="00D14787">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe UI" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">or service </w:t>
       </w:r>
       <w:r w:rsidRPr="00877180">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe UI" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>requested must comply with the established specifications and scope of the contract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F940BCA" w14:textId="05EA8093" w:rsidR="00DF780E" w:rsidRDefault="00EF4D38" w:rsidP="001B0F64">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="60" w:name="_Toc194066618"/>
-      <w:bookmarkStart w:id="61" w:name="_Toc210900839"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc226365813"/>
       <w:r w:rsidRPr="00D40F23">
         <w:t xml:space="preserve">Environmentally Preferable Products </w:t>
       </w:r>
       <w:bookmarkEnd w:id="60"/>
       <w:r w:rsidR="00C73C16">
         <w:t>and Services</w:t>
       </w:r>
       <w:r w:rsidR="000702C6">
         <w:t xml:space="preserve"> (EPPS)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="61"/>
     </w:p>
     <w:p w14:paraId="05DDE6ED" w14:textId="07CB1A44" w:rsidR="0077712A" w:rsidRPr="00597D91" w:rsidRDefault="0077712A" w:rsidP="0077712A">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="62" w:name="_Hlk203731616"/>
       <w:r w:rsidRPr="00597D91">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Vendors awarded under this </w:t>
       </w:r>
@@ -11237,190 +11473,228 @@
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Products</w:t>
         </w:r>
         <w:r w:rsidRPr="00597D91">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> and Services Guide</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00597D91">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="401E5311" w14:textId="10360EED" w:rsidR="004C38FD" w:rsidRPr="002E2D42" w:rsidRDefault="004C38FD" w:rsidP="00633557">
+    <w:p w14:paraId="401E5311" w14:textId="37E78159" w:rsidR="004C38FD" w:rsidRPr="002E2D42" w:rsidRDefault="004C38FD" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="63" w:name="_Memorandum_of_Understanding"/>
       <w:bookmarkStart w:id="64" w:name="_Toc194066620"/>
-      <w:bookmarkStart w:id="65" w:name="_Toc210900840"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc226365814"/>
       <w:bookmarkEnd w:id="62"/>
       <w:bookmarkEnd w:id="63"/>
       <w:r w:rsidRPr="003066B4">
         <w:t>Instructions for</w:t>
       </w:r>
       <w:r w:rsidR="00BA483E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BA483E" w:rsidRPr="00BA483E">
-        <w:t>Massachusetts Management Accounting and Reporting System (MMARS)</w:t>
+        <w:t>Massachusetts Management Accounting and Reporting System (M</w:t>
+      </w:r>
+      <w:r w:rsidR="0056617B">
+        <w:t>OSAIC</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA483E" w:rsidRPr="00BA483E">
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="003066B4">
         <w:t xml:space="preserve"> Users</w:t>
       </w:r>
       <w:bookmarkEnd w:id="64"/>
       <w:bookmarkEnd w:id="65"/>
     </w:p>
-    <w:p w14:paraId="66268E6D" w14:textId="77777777" w:rsidR="007B6539" w:rsidRDefault="006F493B" w:rsidP="00D26A77">
+    <w:p w14:paraId="66268E6D" w14:textId="09C920F1" w:rsidR="007B6539" w:rsidRDefault="006F493B" w:rsidP="00D26A77">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F493B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">When placing orders with a contractor, </w:t>
       </w:r>
       <w:r w:rsidR="00BD68D3" w:rsidRPr="00E006A5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>MMARS</w:t>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="0056617B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OSAIC</w:t>
       </w:r>
       <w:r w:rsidRPr="006F493B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> users </w:t>
       </w:r>
       <w:r w:rsidRPr="00075074">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
       <w:r w:rsidRPr="006F493B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> include a reference to the Statewide Contract ID number </w:t>
       </w:r>
       <w:r w:rsidR="00BD4E40">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FAC131*</w:t>
       </w:r>
       <w:r w:rsidR="00BD68D3">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F493B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>in the Agreement ID field in MMARS for encumbrances related to purchases from Statewide Contracts.</w:t>
+        <w:t>in the Agreement ID field in M</w:t>
+      </w:r>
+      <w:r w:rsidR="0056617B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OSAIC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F493B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for encumbrances related to purchases from Statewide Contracts.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="66" w:name="_Contract_Summary"/>
       <w:bookmarkStart w:id="67" w:name="_Who_Can_Use_2"/>
       <w:bookmarkStart w:id="68" w:name="_Find_Bid/Contract_Documents"/>
       <w:bookmarkStart w:id="69" w:name="_Who_Can_Use_3"/>
       <w:bookmarkStart w:id="70" w:name="_Contract_Categories_3"/>
       <w:bookmarkStart w:id="71" w:name="_Additional_Information/FAQs_3"/>
       <w:bookmarkStart w:id="72" w:name="_Frequently_Purchased_Items"/>
       <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
       <w:bookmarkEnd w:id="68"/>
       <w:bookmarkEnd w:id="69"/>
       <w:bookmarkEnd w:id="70"/>
       <w:bookmarkEnd w:id="71"/>
       <w:bookmarkEnd w:id="72"/>
       <w:r w:rsidR="00376AED" w:rsidRPr="00D27BA2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please address all inquiries regarding</w:t>
       </w:r>
       <w:r w:rsidR="00376AED">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00376AED" w:rsidRPr="00E006A5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>MMARS</w:t>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="0056617B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OSAIC</w:t>
       </w:r>
       <w:r w:rsidR="00376AED" w:rsidRPr="00D27BA2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> technical support and job aids </w:t>
       </w:r>
       <w:r w:rsidR="000E68EE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">by emailing </w:t>
       </w:r>
       <w:r w:rsidR="003764F5">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="00417EA8">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -11455,51 +11729,51 @@
         <w:t xml:space="preserve"> calling</w:t>
       </w:r>
       <w:r w:rsidR="00E9505D">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00417EA8" w:rsidRPr="00D27BA2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>617-973-2468</w:t>
       </w:r>
       <w:r w:rsidR="00417EA8" w:rsidRPr="00E006A5">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="777A9C88" w14:textId="77777777" w:rsidR="007B6539" w:rsidRDefault="007B6539" w:rsidP="007B6539">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="73" w:name="_Toc210900841"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc226365815"/>
       <w:r w:rsidRPr="00D650C8">
         <w:t>Cooperative Contract Information</w:t>
       </w:r>
       <w:bookmarkEnd w:id="73"/>
       <w:r w:rsidRPr="00D650C8">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="561107CF" w14:textId="720CE103" w:rsidR="00ED7EB7" w:rsidRDefault="00ED7EB7" w:rsidP="00ED7EB7">
       <w:r w:rsidRPr="002D6FA0">
         <w:t xml:space="preserve">This contract was awarded outside the </w:t>
       </w:r>
       <w:r>
         <w:t>standard Operational Services Division (</w:t>
       </w:r>
       <w:r w:rsidRPr="002D6FA0">
         <w:t>OSD</w:t>
       </w:r>
       <w:r>
         <w:t>) Request for Response</w:t>
       </w:r>
       <w:r w:rsidRPr="002D6FA0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -11538,129 +11812,177 @@
       <w:r w:rsidRPr="00594A44">
         <w:t xml:space="preserve"> contract is documented by a Participating Addendum. </w:t>
       </w:r>
       <w:r w:rsidR="00BE73AC" w:rsidRPr="00BE73AC">
         <w:t>The Master Agreement for Sourcewel</w:t>
       </w:r>
       <w:r w:rsidR="00804B19">
         <w:t xml:space="preserve">l </w:t>
       </w:r>
       <w:r w:rsidR="00BE73AC" w:rsidRPr="00BE73AC">
         <w:t>can be found in each vendor</w:t>
       </w:r>
       <w:r w:rsidR="00D03D1C">
         <w:t>’s</w:t>
       </w:r>
       <w:r w:rsidR="00BE73AC" w:rsidRPr="00BE73AC">
         <w:t xml:space="preserve"> Master Blanket Purchase Order (MBPO) on COMMBUYS.</w:t>
       </w:r>
       <w:r w:rsidR="00BE73AC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00065C33">
         <w:t>The executed Participating Addendum, a legally binding document between OSD and the vendor, formally incorporates terms specific to Massachusetts while superseding or amending any conflicting provisions within the Master Agreement to ensure compliance with Commonwealth laws. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E417E0F" w14:textId="34DE24D4" w:rsidR="00266475" w:rsidRDefault="00ED7EB7" w:rsidP="00ED7EB7">
+    <w:p w14:paraId="1E417E0F" w14:textId="74A46E1E" w:rsidR="00266475" w:rsidRPr="00461C9B" w:rsidRDefault="00ED7EB7" w:rsidP="00ED7EB7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461C9B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>United Rentals</w:t>
       </w:r>
-      <w:r w:rsidR="000C7D07">
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="00461C9B" w:rsidRPr="00461C9B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Sunbelt </w:t>
+      </w:r>
+      <w:r w:rsidR="00461C9B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00461C9B" w:rsidRPr="00461C9B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">entals </w:t>
+      </w:r>
+      <w:r w:rsidR="000C7D07" w:rsidRPr="00461C9B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00804B19" w:rsidRPr="00461C9B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Herc Rentals are</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B297D">
-        <w:rPr>
+      <w:r w:rsidRPr="00461C9B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> adopted from </w:t>
       </w:r>
       <w:hyperlink r:id="rId55" w:history="1">
-        <w:r w:rsidRPr="00CB2250">
+        <w:r w:rsidRPr="00461C9B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:bCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Sourcewell</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00804B19">
-        <w:rPr>
+      <w:r w:rsidR="00804B19" w:rsidRPr="00461C9B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71C99DDE" w14:textId="344239AB" w:rsidR="00D26A77" w:rsidRDefault="00D26A77" w:rsidP="00D26A77">
+    <w:p w14:paraId="4FB3C30F" w14:textId="77777777" w:rsidR="00D26A77" w:rsidRDefault="00D26A77" w:rsidP="00D26A77">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00D26A77" w:rsidSect="003E7DC2">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71C99DDE" w14:textId="344239AB" w:rsidR="001D460E" w:rsidRDefault="001D460E" w:rsidP="00D26A77">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="001D460E" w:rsidSect="003E7DC2">
           <w:footerReference w:type="first" r:id="rId56"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="125" w:right="1152" w:bottom="1440" w:left="1152" w:header="864" w:footer="360" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23BB5747" w14:textId="77777777" w:rsidR="005A3738" w:rsidRDefault="00E51057" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="74" w:name="_Appendix_A:_Vendor"/>
       <w:bookmarkStart w:id="75" w:name="_Vendor_Specific_Information"/>
       <w:bookmarkStart w:id="76" w:name="_Vendor_Information*"/>
       <w:bookmarkStart w:id="77" w:name="_Vendor_List_and"/>
       <w:bookmarkStart w:id="78" w:name="_Appendix_A:_1"/>
       <w:bookmarkStart w:id="79" w:name="_Toc194066623"/>
-      <w:bookmarkStart w:id="80" w:name="_Toc210900842"/>
+      <w:bookmarkStart w:id="80" w:name="_Toc226365816"/>
       <w:bookmarkEnd w:id="74"/>
       <w:bookmarkEnd w:id="75"/>
       <w:bookmarkEnd w:id="76"/>
       <w:bookmarkEnd w:id="77"/>
       <w:bookmarkEnd w:id="78"/>
       <w:r w:rsidRPr="00ED150D">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Vendor </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">List and </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED150D">
         <w:t>Information</w:t>
       </w:r>
       <w:bookmarkEnd w:id="79"/>
       <w:bookmarkEnd w:id="80"/>
     </w:p>
     <w:p w14:paraId="66F6F6D9" w14:textId="1A77655B" w:rsidR="00E51057" w:rsidRDefault="00A9686C" w:rsidP="00A9686C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
@@ -11668,325 +11990,325 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> N/A equals not applicable.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="751114A0" w14:textId="77777777" w:rsidR="009447F4" w:rsidRDefault="009447F4" w:rsidP="00A9686C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="14815" w:type="dxa"/>
+        <w:tblW w:w="14760" w:type="dxa"/>
         <w:tblInd w:w="-1175" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1919"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="1722"/>
+        <w:gridCol w:w="1940"/>
+        <w:gridCol w:w="2156"/>
+        <w:gridCol w:w="1664"/>
+        <w:gridCol w:w="1350"/>
+        <w:gridCol w:w="2901"/>
+        <w:gridCol w:w="1487"/>
+        <w:gridCol w:w="1642"/>
+        <w:gridCol w:w="1620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00617049" w:rsidRPr="00BD2067" w14:paraId="3505A8E8" w14:textId="171C2D13" w:rsidTr="00182685">
+      <w:tr w:rsidR="00617049" w:rsidRPr="00BD2067" w14:paraId="3505A8E8" w14:textId="171C2D13" w:rsidTr="00EC6CCB">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="1042"/>
+          <w:trHeight w:val="882"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1919" w:type="dxa"/>
+            <w:tcW w:w="1940" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="3B8A9A05" w14:textId="77777777" w:rsidR="00617049" w:rsidRPr="0040035E" w:rsidRDefault="00617049" w:rsidP="00617049">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040035E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Vendor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2132" w:type="dxa"/>
+            <w:tcW w:w="2156" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="4F437600" w14:textId="77777777" w:rsidR="00617049" w:rsidRPr="0040035E" w:rsidRDefault="00617049" w:rsidP="00617049">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040035E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Master Blanket Purchase Order Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1379" w:type="dxa"/>
+            <w:tcW w:w="1664" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="6A12C313" w14:textId="77777777" w:rsidR="00617049" w:rsidRPr="0040035E" w:rsidRDefault="00617049" w:rsidP="00617049">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040035E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Contact Person</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1549" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="6CD2B160" w14:textId="77777777" w:rsidR="00617049" w:rsidRPr="0040035E" w:rsidRDefault="00617049" w:rsidP="00617049">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040035E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Phone Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2831" w:type="dxa"/>
+            <w:tcW w:w="2901" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="69EBAB48" w14:textId="77777777" w:rsidR="00617049" w:rsidRPr="0040035E" w:rsidRDefault="00617049" w:rsidP="00617049">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040035E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1561" w:type="dxa"/>
+            <w:tcW w:w="1487" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="1116C94B" w14:textId="77777777" w:rsidR="00617049" w:rsidRPr="0040035E" w:rsidRDefault="00617049" w:rsidP="00617049">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040035E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>PPD Discounts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1722" w:type="dxa"/>
+            <w:tcW w:w="1642" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="3234F772" w14:textId="77777777" w:rsidR="00617049" w:rsidRPr="0040035E" w:rsidRDefault="00617049" w:rsidP="00617049">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040035E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Supplier Diversity Office (SDO) Certification Type </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1722" w:type="dxa"/>
+            <w:tcW w:w="1620" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="5A67727F" w14:textId="77777777" w:rsidR="00617049" w:rsidRPr="00DA4669" w:rsidRDefault="00617049" w:rsidP="00617049">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4669">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Supplier Diversity Program (SDP)</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA4669">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2EF9E501" w14:textId="4DA0472E" w:rsidR="00617049" w:rsidRPr="0040035E" w:rsidRDefault="00617049" w:rsidP="00617049">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4669">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Commitment Percentage</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00617049" w:rsidRPr="00BD2067" w14:paraId="44DCAA64" w14:textId="06B7ED7C" w:rsidTr="00182685">
+      <w:tr w:rsidR="00617049" w:rsidRPr="00BD2067" w14:paraId="44DCAA64" w14:textId="06B7ED7C" w:rsidTr="00EC6CCB">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="887"/>
+          <w:trHeight w:val="751"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1919" w:type="dxa"/>
+            <w:tcW w:w="1940" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="352D939D" w14:textId="77777777" w:rsidR="00617049" w:rsidRPr="00187377" w:rsidRDefault="00617049" w:rsidP="00617049">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187377">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>**Master Contract Record MBPO</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3084C4E1" w14:textId="77777777" w:rsidR="00617049" w:rsidRPr="00187377" w:rsidRDefault="00617049" w:rsidP="00617049">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187377">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(All contract documents)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2132" w:type="dxa"/>
+            <w:tcW w:w="2156" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7081B338" w14:textId="4BDBECB2" w:rsidR="00617049" w:rsidRPr="00187377" w:rsidRDefault="00617049" w:rsidP="00617049">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="00187377">
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="20"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>PO-25-1080-</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00187377">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:tgtFrame="_blank" w:history="1">
@@ -11998,537 +12320,727 @@
                 </w:rPr>
                 <w:t>OSD03-OSD03-</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00187377">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="00187377">
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="20"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>34052</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1379" w:type="dxa"/>
+            <w:tcW w:w="1664" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AC5501F" w14:textId="77777777" w:rsidR="00617049" w:rsidRPr="00187377" w:rsidRDefault="00617049" w:rsidP="00617049">
+          <w:p w14:paraId="4EA10815" w14:textId="77777777" w:rsidR="00461C9B" w:rsidRDefault="00461C9B" w:rsidP="00617049">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="69E89831" w14:textId="1B2376FB" w:rsidR="00461C9B" w:rsidRDefault="00461C9B" w:rsidP="00617049">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187377">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Sean Corbin</w:t>
+              <w:t>Tatiana Henry</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E9F9AF1" w14:textId="77777777" w:rsidR="00617049" w:rsidRPr="00187377" w:rsidRDefault="00617049" w:rsidP="00617049">
+          <w:p w14:paraId="3AC5501F" w14:textId="12BFFA0E" w:rsidR="00617049" w:rsidRPr="00187377" w:rsidRDefault="00617049" w:rsidP="00617049">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187377">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Tatiana Henry</w:t>
-            </w:r>
+              <w:t>Sean Corbin</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E9F9AF1" w14:textId="271A888D" w:rsidR="00617049" w:rsidRPr="00187377" w:rsidRDefault="00617049" w:rsidP="00617049">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1549" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C07D5B0" w14:textId="77777777" w:rsidR="00617049" w:rsidRPr="00187377" w:rsidRDefault="00617049" w:rsidP="00617049">
+          <w:p w14:paraId="3EFC92C5" w14:textId="77777777" w:rsidR="00461C9B" w:rsidRDefault="00461C9B" w:rsidP="00617049">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1E34E6A3" w14:textId="6E80B4AF" w:rsidR="00461C9B" w:rsidRDefault="00461C9B" w:rsidP="00617049">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187377">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>617-720-3105</w:t>
+              <w:t>617-359-7289</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="239D7504" w14:textId="77777777" w:rsidR="00617049" w:rsidRPr="00187377" w:rsidRDefault="00617049" w:rsidP="00617049">
+          <w:p w14:paraId="0C07D5B0" w14:textId="7A976CC6" w:rsidR="00617049" w:rsidRPr="00187377" w:rsidRDefault="00617049" w:rsidP="00617049">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187377">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>617-359-7289</w:t>
-            </w:r>
+              <w:t>617-720-3105</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="239D7504" w14:textId="3BCD40C9" w:rsidR="00617049" w:rsidRPr="00187377" w:rsidRDefault="00617049" w:rsidP="00617049">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2831" w:type="dxa"/>
+            <w:tcW w:w="2901" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A9ED725" w14:textId="77777777" w:rsidR="00617049" w:rsidRPr="00187377" w:rsidRDefault="00617049" w:rsidP="00617049">
+          <w:p w14:paraId="073E5B25" w14:textId="77777777" w:rsidR="00461C9B" w:rsidRDefault="00461C9B" w:rsidP="00617049"/>
+          <w:p w14:paraId="6590046D" w14:textId="5144D07C" w:rsidR="00461C9B" w:rsidRPr="00461C9B" w:rsidRDefault="00461C9B" w:rsidP="00617049">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId60">
-              <w:r w:rsidRPr="00187377">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r w:rsidRPr="00461C9B">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:t>tatiana.henry@mass.gov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="6A9ED725" w14:textId="7323FF8F" w:rsidR="00617049" w:rsidRPr="00187377" w:rsidRDefault="00461C9B" w:rsidP="00617049">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r w:rsidRPr="00461C9B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>sean.corbin@mass.gov</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00187377">
+            <w:r w:rsidR="00617049" w:rsidRPr="00187377">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6AB08539" w14:textId="77777777" w:rsidR="00617049" w:rsidRPr="00187377" w:rsidRDefault="00617049" w:rsidP="00617049">
+          <w:p w14:paraId="6AB08539" w14:textId="6B32A206" w:rsidR="00617049" w:rsidRPr="00187377" w:rsidRDefault="00617049" w:rsidP="00617049">
             <w:pPr>
-              <w:rPr>
-[...26 lines deleted...]
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1722" w:type="dxa"/>
+            <w:tcW w:w="1487" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74FDBA30" w14:textId="4FAD90E3" w:rsidR="00617049" w:rsidRPr="00187377" w:rsidRDefault="00617049" w:rsidP="00617049">
+          <w:p w14:paraId="10F3D34C" w14:textId="1320EE16" w:rsidR="00617049" w:rsidRPr="00187377" w:rsidRDefault="00617049" w:rsidP="00617049">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1722" w:type="dxa"/>
+            <w:tcW w:w="1642" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74FDBA30" w14:textId="4FAD90E3" w:rsidR="00617049" w:rsidRPr="00187377" w:rsidRDefault="00617049" w:rsidP="00617049">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="591E650B" w14:textId="496C9B87" w:rsidR="00617049" w:rsidRPr="00187377" w:rsidRDefault="00617049" w:rsidP="00187377">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00617049" w:rsidRPr="00BD2067" w14:paraId="0580DB24" w14:textId="146A8CC0" w:rsidTr="00182685">
+      <w:tr w:rsidR="00617049" w:rsidRPr="00BD2067" w14:paraId="0580DB24" w14:textId="146A8CC0" w:rsidTr="00EC6CCB">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="1069"/>
+          <w:trHeight w:val="904"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1919" w:type="dxa"/>
+            <w:tcW w:w="1940" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="644A973A" w14:textId="06C42368" w:rsidR="00617049" w:rsidRPr="00187377" w:rsidRDefault="00617049" w:rsidP="00617049">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187377">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Herc Rentals, Inc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2132" w:type="dxa"/>
+            <w:tcW w:w="2156" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C986D41" w14:textId="48DE2535" w:rsidR="00617049" w:rsidRPr="00187377" w:rsidRDefault="00B35248" w:rsidP="00617049">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r w:rsidRPr="00187377">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>PO-26-1080-OSD03-SRC01-37848</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1379" w:type="dxa"/>
+            <w:tcW w:w="1664" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1EA420A5" w14:textId="3059E010" w:rsidR="00617049" w:rsidRPr="00187377" w:rsidRDefault="00617049" w:rsidP="00617049">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187377">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Richard Shugg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1549" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="19851F1A" w14:textId="07920FD2" w:rsidR="00617049" w:rsidRPr="00187377" w:rsidRDefault="00617049" w:rsidP="00617049">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187377">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>239-301-1344</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2831" w:type="dxa"/>
+            <w:tcW w:w="2901" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2306F506" w14:textId="6C3A8CB2" w:rsidR="00617049" w:rsidRPr="00187377" w:rsidRDefault="00617049" w:rsidP="00617049">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r w:rsidRPr="00187377">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>Richard.Shugg@hercrentalscom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1561" w:type="dxa"/>
+            <w:tcW w:w="1487" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CF2B315" w14:textId="14C006CA" w:rsidR="00617049" w:rsidRPr="00187377" w:rsidRDefault="00C26F2E" w:rsidP="00617049">
+          <w:p w14:paraId="5CF2B315" w14:textId="16433395" w:rsidR="00617049" w:rsidRPr="00187377" w:rsidRDefault="00617049" w:rsidP="00617049">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00187377">
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1722" w:type="dxa"/>
+            <w:tcW w:w="1642" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="65CD068A" w14:textId="12782466" w:rsidR="00617049" w:rsidRPr="00187377" w:rsidRDefault="00FB5808" w:rsidP="00617049">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187377">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1722" w:type="dxa"/>
+            <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="56A66170" w14:textId="63DD729A" w:rsidR="00617049" w:rsidRPr="00187377" w:rsidRDefault="00FB5808" w:rsidP="00617049">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187377">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00617049" w:rsidRPr="00BD2067" w14:paraId="046DE43A" w14:textId="7BDD2BA0" w:rsidTr="00182685">
+      <w:tr w:rsidR="004353E4" w:rsidRPr="00BD2067" w14:paraId="1C23305A" w14:textId="77777777" w:rsidTr="00EC6CCB">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="1175"/>
+          <w:trHeight w:val="904"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1919" w:type="dxa"/>
+            <w:tcW w:w="1940" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33C91FFC" w14:textId="1E724CE7" w:rsidR="00617049" w:rsidRPr="00187377" w:rsidRDefault="00617049" w:rsidP="00617049">
+          <w:p w14:paraId="6E7FE6C6" w14:textId="0319F642" w:rsidR="004353E4" w:rsidRPr="00187377" w:rsidRDefault="004353E4" w:rsidP="00617049">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00187377">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>United Rentals</w:t>
+              <w:t>Sunbelt Rentals</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2132" w:type="dxa"/>
+            <w:tcW w:w="2156" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BC53A22" w14:textId="310D52C8" w:rsidR="004353E4" w:rsidRPr="004353E4" w:rsidRDefault="004353E4" w:rsidP="00617049">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r w:rsidRPr="004353E4">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:t>PO-26-1080-OSD03-SRC01-38299</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1664" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1853FC1A" w14:textId="4541CFD3" w:rsidR="004353E4" w:rsidRPr="00187377" w:rsidRDefault="004353E4" w:rsidP="00617049">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ryan McNeal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68FB2B70" w14:textId="62BB4D6E" w:rsidR="004353E4" w:rsidRPr="00187377" w:rsidRDefault="00461C9B" w:rsidP="00617049">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>617-291-5798</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2901" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06BE5829" w14:textId="49653A80" w:rsidR="004353E4" w:rsidRPr="00461C9B" w:rsidRDefault="00461C9B" w:rsidP="00617049">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00461C9B">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:t>ryan.mcneal@sunbeltrentals.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F48C2A8" w14:textId="77777777" w:rsidR="004353E4" w:rsidRPr="00187377" w:rsidRDefault="004353E4" w:rsidP="00617049">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1642" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="356095DA" w14:textId="193E9682" w:rsidR="004353E4" w:rsidRPr="00187377" w:rsidRDefault="00461C9B" w:rsidP="00617049">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55619879" w14:textId="31B2F758" w:rsidR="004353E4" w:rsidRPr="00187377" w:rsidRDefault="00461C9B" w:rsidP="00617049">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00617049" w:rsidRPr="00BD2067" w14:paraId="046DE43A" w14:textId="7BDD2BA0" w:rsidTr="00EC6CCB">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="995"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1940" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33C91FFC" w14:textId="1E724CE7" w:rsidR="00617049" w:rsidRPr="00187377" w:rsidRDefault="00617049" w:rsidP="00617049">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00187377">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>United Rentals</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2156" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="45DCE448" w14:textId="21FD0260" w:rsidR="00617049" w:rsidRPr="00187377" w:rsidRDefault="00617049" w:rsidP="00617049">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:tgtFrame="_new" w:history="1">
+            <w:hyperlink r:id="rId66" w:tgtFrame="_new" w:history="1">
               <w:r w:rsidRPr="00187377">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>PO-25-1080-OSD03-SRC02-33662</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1379" w:type="dxa"/>
+            <w:tcW w:w="1664" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="462E80E9" w14:textId="6777A6C2" w:rsidR="00617049" w:rsidRPr="00187377" w:rsidRDefault="00617049" w:rsidP="00617049">
+          <w:p w14:paraId="462E80E9" w14:textId="79641A3C" w:rsidR="00617049" w:rsidRPr="00187377" w:rsidRDefault="00EC6CCB" w:rsidP="00617049">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00187377">
+            <w:r w:rsidRPr="00EC6CCB">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Peter Carey</w:t>
+              <w:t>Kevin Yeskevicz</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1549" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="011453EC" w14:textId="58AFCDAC" w:rsidR="00617049" w:rsidRPr="00187377" w:rsidRDefault="00617049" w:rsidP="00617049">
+          <w:p w14:paraId="011453EC" w14:textId="6B30D18C" w:rsidR="00617049" w:rsidRPr="00187377" w:rsidRDefault="00EC6CCB" w:rsidP="00617049">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00187377">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>617-839-7927</w:t>
+              <w:t>781-980</w:t>
+            </w:r>
+            <w:r w:rsidR="00617049" w:rsidRPr="00187377">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0050</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2831" w:type="dxa"/>
+            <w:tcW w:w="2901" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03E44015" w14:textId="3B29954C" w:rsidR="00617049" w:rsidRPr="00187377" w:rsidRDefault="00617049" w:rsidP="00617049">
+          <w:p w14:paraId="03E44015" w14:textId="0DA00BE4" w:rsidR="00617049" w:rsidRPr="00187377" w:rsidRDefault="00EC6CCB" w:rsidP="00617049">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
-              <w:r w:rsidRPr="00187377">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r w:rsidRPr="00EC6CCB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
-                <w:t>pcarey@ur.com</w:t>
+                <w:t>kyeskevicz@ur.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1561" w:type="dxa"/>
+            <w:tcW w:w="1487" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="22514017" w14:textId="5FC10F2E" w:rsidR="00617049" w:rsidRPr="00187377" w:rsidRDefault="00617049" w:rsidP="00617049">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187377">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10 days, 1% off</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1722" w:type="dxa"/>
+            <w:tcW w:w="1642" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="22146B87" w14:textId="63B89AC0" w:rsidR="00617049" w:rsidRPr="00187377" w:rsidRDefault="00617049" w:rsidP="00617049">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187377">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1722" w:type="dxa"/>
+            <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6EDF9EF2" w14:textId="320D6151" w:rsidR="00617049" w:rsidRPr="00187377" w:rsidRDefault="00A10DE8" w:rsidP="00617049">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187377">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="387CC61A" w14:textId="6B96FFF1" w:rsidR="00304C6F" w:rsidRDefault="00275216" w:rsidP="000777C2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="81" w:name="_Appendix_B:_Vendor"/>
       <w:bookmarkStart w:id="82" w:name="_Appendix_C:_Vendor"/>
       <w:bookmarkStart w:id="83" w:name="_Appendix_A:_[add"/>
       <w:bookmarkStart w:id="84" w:name="_Toc194066624"/>
-      <w:bookmarkStart w:id="85" w:name="_Toc210900843"/>
+      <w:bookmarkStart w:id="85" w:name="_Toc226365817"/>
       <w:bookmarkEnd w:id="81"/>
       <w:bookmarkEnd w:id="82"/>
       <w:bookmarkEnd w:id="83"/>
       <w:r w:rsidRPr="00275216">
+        <w:lastRenderedPageBreak/>
         <w:t>United Nations Standard Products and Services Code</w:t>
       </w:r>
       <w:r w:rsidR="00F0545F" w:rsidRPr="00F0545F">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
       <w:r w:rsidRPr="00275216">
         <w:t xml:space="preserve"> (UNSPSC</w:t>
       </w:r>
       <w:bookmarkEnd w:id="84"/>
       <w:bookmarkEnd w:id="85"/>
       <w:r w:rsidR="00235C9B" w:rsidRPr="002E58BD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59BFD38A" w14:textId="017A5106" w:rsidR="00E53E55" w:rsidRDefault="00D119CD" w:rsidP="00304C6F">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D119CD">
         <w:rPr>
@@ -12699,120 +13211,119 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006D36E5" w:rsidRPr="007B140F">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Equipment</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E53E55" w:rsidSect="008A4943">
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="864" w:footer="360" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="71EC0039" w14:textId="77777777" w:rsidR="00317921" w:rsidRDefault="00317921" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="7FB73CA6" w14:textId="77777777" w:rsidR="000E17CC" w:rsidRDefault="000E17CC" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05D17808" w14:textId="77777777" w:rsidR="00317921" w:rsidRDefault="00317921"/>
+    <w:p w14:paraId="339EB351" w14:textId="77777777" w:rsidR="000E17CC" w:rsidRDefault="000E17CC"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E72463D" w14:textId="77777777" w:rsidR="00317921" w:rsidRDefault="00317921" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="67077B8C" w14:textId="77777777" w:rsidR="000E17CC" w:rsidRDefault="000E17CC" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FD70F2" w14:textId="77777777" w:rsidR="00317921" w:rsidRDefault="00317921"/>
+    <w:p w14:paraId="251B8EA4" w14:textId="77777777" w:rsidR="000E17CC" w:rsidRDefault="000E17CC"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="77B1A5A8" w14:textId="77777777" w:rsidR="00317921" w:rsidRDefault="00317921">
+    <w:p w14:paraId="6E5F7F73" w14:textId="77777777" w:rsidR="000E17CC" w:rsidRDefault="000E17CC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
@@ -13223,51 +13734,51 @@
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:group w14:anchorId="7B803339" id="Group 1730328604" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:764.25pt;width:612pt;height:27.75pt;z-index:251661312;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin=",15285" coordsize="12240,555" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCsDMQilwIAAG0HAAAOAAAAZHJzL2Uyb0RvYy54bWzcVdtu1DAQfUfiHyy/02xuTTdqtiq9CalA&#10;ReEDvI5zEYltxt7Nlq9n7OwlLDygVgKJF8vjGY/nnDmTnF9s+o6sBZhWyYKGJzNKhOSqbGVd0C+f&#10;b9+cUWIskyXrlBQFfRKGXixevzofdC4i1aiuFEAwiTT5oAvaWKvzIDC8ET0zJ0oLic5KQc8smlAH&#10;JbABs/ddEM1mp8GgoNSguDAGT69HJ134/FUluP1YVUZY0hUUa7N+Bb8u3RoszlleA9NNy7dlsGdU&#10;0bNW4qP7VNfMMrKC9pdUfctBGVXZE676QFVVy4XHgGjC2RGaO1Ar7bHU+VDrPU1I7RFPz07LP6zv&#10;QD/qBxirx+294l8N8hIMus6nfmfXYzBZDu9Vif1kK6s88E0FvUuBkMjG8/u051dsLOF4mGVZlMyw&#10;DRx9cRolUTo2gDfYpcO1MI3O9p6b7eUwwrvj1TT13oDl46u+0m1lrvMoJXNgy7yMrceGaeGbYBwb&#10;D0DaEpUex/MomqdZTIlkPTLxCbXGZN0JcupAuSowfMesGWklUl01GCUuAdTQCFZidaGLRwyTC84w&#10;2JQ/5HlC2I7rCV1hMvcv7OhiuQZj74TqidsUFLB030S2vjfWFXMIcT01qmvL27brvAH18qoDsmY4&#10;Uje3b+fxrhk/hXXSBUvlro0Z3YlH6YCNBC1V+YQgQY1zid8R3DQKvlMy4EwW1HxbMRCUdO8kEjUP&#10;EycB640kzSI0YOpZTj1MckxVUEvJuL2y4+CvNLR1gy+FHrRUlyjiqvXAHfFjVdtiUUl/SVJxGIZx&#10;FDpQx4rK/oGikjh2r7L8N4pKZr6i/QAe5PJiRUU3cTYfJ+JIeP+VovwnC7/pfta2/x/305jaXoGH&#10;v+TiBwAAAP//AwBQSwMEFAAGAAgAAAAhACl8WAbfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPg0AQhe8m/ofNmHizCyiGIEvTNOqpMbE1Md6m7BRI2V3CboH+e4eT3mbem7z5XrGeTSdGGnzr&#10;rIJ4FYEgWznd2lrB1+HtIQPhA1qNnbOk4Eoe1uXtTYG5dpP9pHEfasEh1ueooAmhz6X0VUMG/cr1&#10;ZNk7ucFg4HWopR5w4nDTySSKnqXB1vKHBnvaNlSd9xej4H3CafMYv46782l7/TmkH9+7mJS6v5s3&#10;LyACzeHvGBZ8RoeSmY7uYrUXnQIuElhNkywFsfhJ8sTacdEynmRZyP8dyl8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEArAzEIpcCAABtBwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAKXxYBt8AAAALAQAADwAAAAAAAAAAAAAAAADxBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP0FAAAAAA==&#10;">
+            <v:group w14:anchorId="273C0E4A" id="Group 1730328604" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:764.25pt;width:612pt;height:27.75pt;z-index:251661312;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin=",15285" coordsize="12240,555" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCsDMQilwIAAG0HAAAOAAAAZHJzL2Uyb0RvYy54bWzcVdtu1DAQfUfiHyy/02xuTTdqtiq9CalA&#10;ReEDvI5zEYltxt7Nlq9n7OwlLDygVgKJF8vjGY/nnDmTnF9s+o6sBZhWyYKGJzNKhOSqbGVd0C+f&#10;b9+cUWIskyXrlBQFfRKGXixevzofdC4i1aiuFEAwiTT5oAvaWKvzIDC8ET0zJ0oLic5KQc8smlAH&#10;JbABs/ddEM1mp8GgoNSguDAGT69HJ134/FUluP1YVUZY0hUUa7N+Bb8u3RoszlleA9NNy7dlsGdU&#10;0bNW4qP7VNfMMrKC9pdUfctBGVXZE676QFVVy4XHgGjC2RGaO1Ar7bHU+VDrPU1I7RFPz07LP6zv&#10;QD/qBxirx+294l8N8hIMus6nfmfXYzBZDu9Vif1kK6s88E0FvUuBkMjG8/u051dsLOF4mGVZlMyw&#10;DRx9cRolUTo2gDfYpcO1MI3O9p6b7eUwwrvj1TT13oDl46u+0m1lrvMoJXNgy7yMrceGaeGbYBwb&#10;D0DaEpUex/MomqdZTIlkPTLxCbXGZN0JcupAuSowfMesGWklUl01GCUuAdTQCFZidaGLRwyTC84w&#10;2JQ/5HlC2I7rCV1hMvcv7OhiuQZj74TqidsUFLB030S2vjfWFXMIcT01qmvL27brvAH18qoDsmY4&#10;Uje3b+fxrhk/hXXSBUvlro0Z3YlH6YCNBC1V+YQgQY1zid8R3DQKvlMy4EwW1HxbMRCUdO8kEjUP&#10;EycB640kzSI0YOpZTj1MckxVUEvJuL2y4+CvNLR1gy+FHrRUlyjiqvXAHfFjVdtiUUl/SVJxGIZx&#10;FDpQx4rK/oGikjh2r7L8N4pKZr6i/QAe5PJiRUU3cTYfJ+JIeP+VovwnC7/pfta2/x/305jaXoGH&#10;v+TiBwAAAP//AwBQSwMEFAAGAAgAAAAhACl8WAbfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPg0AQhe8m/ofNmHizCyiGIEvTNOqpMbE1Md6m7BRI2V3CboH+e4eT3mbem7z5XrGeTSdGGnzr&#10;rIJ4FYEgWznd2lrB1+HtIQPhA1qNnbOk4Eoe1uXtTYG5dpP9pHEfasEh1ueooAmhz6X0VUMG/cr1&#10;ZNk7ucFg4HWopR5w4nDTySSKnqXB1vKHBnvaNlSd9xej4H3CafMYv46782l7/TmkH9+7mJS6v5s3&#10;LyACzeHvGBZ8RoeSmY7uYrUXnQIuElhNkywFsfhJ8sTacdEynmRZyP8dyl8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEArAzEIpcCAABtBwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAKXxYBt8AAAALAQAADwAAAAAAAAAAAAAAAADxBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP0FAAAAAA==&#10;">
               <v:rect id="Rectangle 6" o:spid="_x0000_s1027" style="position:absolute;top:15285;width:12240;height:149;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQACLuFgyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/dS8Mw&#10;EH8X/B/CCb651MaPrS4bMhQGg4FzjD0ezdkUm0tJ4lr31xtB8PF+3zdfjq4TJwqx9azhdlKAIK69&#10;abnRsH9/vZmCiAnZYOeZNHxThOXi8mKOlfEDv9FplxqRQzhWqMGm1FdSxtqSwzjxPXHmPnxwmPIZ&#10;GmkCDjncdbIsigfpsOXcYLGnlaX6c/flNBwP7eZcpkYdtuplsHfnsJquN1pfX43PTyASjelf/Ode&#10;mzxfqVlZzu4fFfz+lAGQix8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAi7hYMkAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" fillcolor="#efb935" stroked="f"/>
               <v:rect id="Rectangle 7" o:spid="_x0000_s1028" style="position:absolute;top:15433;width:12240;height:407;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAiIwxayQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;EIXvgv8hjODNZrMVkW3TIguCoKC2Ih7TzZgsbiZLErurv945CD0Ob973+NbbOQziiCn3kTSoRQUC&#10;qYu2J6fhbX9/dQsiF0PWDJFQww9m2G7Oz9amsXGiVzzuihMModwYDb6UsZEydx6DyYs4InH2GVMw&#10;hc/kpE1mYngYZF1VNzKYnnjBmxFbj93X7jswZd8+H6b334/rR/LzU9+6hO5F68uL+W4FouBcTs//&#10;7QerYamUWtaqZglWYh2Qmz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAIiMMWskAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" fillcolor="#2e3791" stroked="f"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="29F8E603" w14:textId="77777777" w:rsidR="0019409E" w:rsidRPr="00E365B8" w:rsidRDefault="0019409E" w:rsidP="00E365B8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10938" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
@@ -13717,51 +14228,51 @@
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:group w14:anchorId="6ED38E46" id="Group 26" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:764.25pt;width:612pt;height:27.75pt;z-index:251659264;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin=",15285" coordsize="12240,555" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkx6drjAIAAF4HAAAOAAAAZHJzL2Uyb0RvYy54bWzcVdtu1DAQfUfiHyy/02yy2aYbNVuV3oRU&#10;oKLwAV7HuYjENmPvZsvXM7b3EhYeUCuBxEvkyYzHZ86csc8vNn1H1gJMq2RB45MJJUJyVbayLuiX&#10;z7dvzigxlsmSdUqKgj4JQy8Wr1+dDzoXiWpUVwogmESafNAFbazVeRQZ3oiemROlhURnpaBnFk2o&#10;oxLYgNn7Lkomk9NoUFBqUFwYg3+vg5MufP6qEtx+rCojLOkKitis/4L/Lt03WpyzvAamm5ZvYbBn&#10;oOhZK/HQfaprZhlZQftLqr7loIyq7AlXfaSqquXC14DVxJOjau5ArbSvpc6HWu9pQmqPeHp2Wv5h&#10;fQf6UT9AQI/Le8W/GuQlGnSdj/3OrkMwWQ7vVYn9ZCurfOGbCnqXAksiG8/v055fsbGE488sy5J0&#10;gm3g6JvOkjSZhQbwBrt02BbPkrO952a7OU5wb9g6m3lvxPJwqke6ReY6j1IyB7bMy9h6bJgWvgnG&#10;sfEApC0LmmSUSNYjA59QY0zWnSCnrhh3OobtGDWBTiLVVYNR4hJADY1gJaKKXTxiH21whsFm/CG/&#10;I6J2HI9oitO5P2FHE8s1GHsnVE/coqCA0H3z2PreWAfmEOJ6aVTXlrdt13kD6uVVB2TNcJRubt/O&#10;p7sm/BTWSRcsldsWMro/vkpXWCBoqconLBJUmEe8P3DRKPhOyYCzWFDzbcVAUNK9k0jUPE5d6603&#10;0lmWoAFjz3LsYZJjqoJaSsLyyoaBX2lo6wZPin3RUl2ieKvWF+6ID6i2YFFBf0tKeEUeSyn7B1JK&#10;p1N3Kst/I6V04hHtJ+6gkxdLKbmZZvMwCkeK+6+k5O8ovMT9kG0fHPdKjG0vvcOzuPgBAAD//wMA&#10;UEsDBBQABgAIAAAAIQApfFgG3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6H&#10;zZh4swsohiBL0zTqqTGxNTHepuwUSNldwm6B/nuHk95m3pu8+V6xnk0nRhp866yCeBWBIFs53dpa&#10;wdfh7SED4QNajZ2zpOBKHtbl7U2BuXaT/aRxH2rBIdbnqKAJoc+l9FVDBv3K9WTZO7nBYOB1qKUe&#10;cOJw08kkip6lwdbyhwZ72jZUnfcXo+B9wmnzGL+Ou/Npe/05pB/fu5iUur+bNy8gAs3h7xgWfEaH&#10;kpmO7mK1F50CLhJYTZMsBbH4SfLE2nHRMp5kWcj/HcpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAGTHp2uMAgAAXgcAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhACl8WAbfAAAACwEAAA8AAAAAAAAAAAAAAAAA5gQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAADyBQAAAAA=&#10;">
+            <v:group w14:anchorId="746A4094" id="Group 26" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:764.25pt;width:612pt;height:27.75pt;z-index:251659264;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin=",15285" coordsize="12240,555" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkx6drjAIAAF4HAAAOAAAAZHJzL2Uyb0RvYy54bWzcVdtu1DAQfUfiHyy/02yy2aYbNVuV3oRU&#10;oKLwAV7HuYjENmPvZsvXM7b3EhYeUCuBxEvkyYzHZ86csc8vNn1H1gJMq2RB45MJJUJyVbayLuiX&#10;z7dvzigxlsmSdUqKgj4JQy8Wr1+dDzoXiWpUVwogmESafNAFbazVeRQZ3oiemROlhURnpaBnFk2o&#10;oxLYgNn7Lkomk9NoUFBqUFwYg3+vg5MufP6qEtx+rCojLOkKitis/4L/Lt03WpyzvAamm5ZvYbBn&#10;oOhZK/HQfaprZhlZQftLqr7loIyq7AlXfaSqquXC14DVxJOjau5ArbSvpc6HWu9pQmqPeHp2Wv5h&#10;fQf6UT9AQI/Le8W/GuQlGnSdj/3OrkMwWQ7vVYn9ZCurfOGbCnqXAksiG8/v055fsbGE488sy5J0&#10;gm3g6JvOkjSZhQbwBrt02BbPkrO952a7OU5wb9g6m3lvxPJwqke6ReY6j1IyB7bMy9h6bJgWvgnG&#10;sfEApC0LmmSUSNYjA59QY0zWnSCnrhh3OobtGDWBTiLVVYNR4hJADY1gJaKKXTxiH21whsFm/CG/&#10;I6J2HI9oitO5P2FHE8s1GHsnVE/coqCA0H3z2PreWAfmEOJ6aVTXlrdt13kD6uVVB2TNcJRubt/O&#10;p7sm/BTWSRcsldsWMro/vkpXWCBoqconLBJUmEe8P3DRKPhOyYCzWFDzbcVAUNK9k0jUPE5d6603&#10;0lmWoAFjz3LsYZJjqoJaSsLyyoaBX2lo6wZPin3RUl2ieKvWF+6ID6i2YFFBf0tKeEUeSyn7B1JK&#10;p1N3Kst/I6V04hHtJ+6gkxdLKbmZZvMwCkeK+6+k5O8ovMT9kG0fHPdKjG0vvcOzuPgBAAD//wMA&#10;UEsDBBQABgAIAAAAIQApfFgG3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6H&#10;zZh4swsohiBL0zTqqTGxNTHepuwUSNldwm6B/nuHk95m3pu8+V6xnk0nRhp866yCeBWBIFs53dpa&#10;wdfh7SED4QNajZ2zpOBKHtbl7U2BuXaT/aRxH2rBIdbnqKAJoc+l9FVDBv3K9WTZO7nBYOB1qKUe&#10;cOJw08kkip6lwdbyhwZ72jZUnfcXo+B9wmnzGL+Ou/Npe/05pB/fu5iUur+bNy8gAs3h7xgWfEaH&#10;kpmO7mK1F50CLhJYTZMsBbH4SfLE2nHRMp5kWcj/HcpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAGTHp2uMAgAAXgcAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhACl8WAbfAAAACwEAAA8AAAAAAAAAAAAAAAAA5gQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAADyBQAAAAA=&#10;">
               <v:rect id="Rectangle 6" o:spid="_x0000_s1027" style="position:absolute;top:15285;width:12240;height:149;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAHD+pxxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeIK3mnUtVbZGEVEQhEJVpMfH5nWzdPOyJNHd+uubQsHjMDPfMItVbxtxIx9qxwom4wwE&#10;cel0zZWC82n3PAcRIrLGxjEp+KEAq+XgaYGFdh1/0O0YK5EgHApUYGJsCylDachiGLuWOHlfzluM&#10;SfpKao9dgttG5ln2Ki3WnBYMtrQxVH4fr1bB56U+3PNYTS/v021nXu5+M98flBoN+/UbiEh9fIT/&#10;23utIJ/B35f0A+TyFwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAcP6nHEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" fillcolor="#efb935" stroked="f"/>
               <v:rect id="Rectangle 7" o:spid="_x0000_s1028" style="position:absolute;top:15433;width:12240;height:407;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCpMtFcwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BSgMx&#10;EIbvQt8hTMGbzbaIyNq0yEJBUFBbEY/TzTRZ3EyWJHZXn945CB6Hf/5v5ltvp9CrM6XcRTawXFSg&#10;iNtoO3YG3g67q1tQuSBb7COTgW/KsN3MLtZY2zjyK533xSmBcK7RgC9lqLXOraeAeREHYslOMQUs&#10;MianbcJR4KHXq6q60QE7lgseB2o8tZ/7ryCUQ/N8HN9/Pq4f2U9PXeMSuRdjLufT/R2oQlP5X/5r&#10;P1gDK3lWXMQD9OYXAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqTLRXMMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" fillcolor="#2e3791" stroked="f"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="14F7B0CA" w14:textId="77777777" w:rsidR="00AC1E9E" w:rsidRDefault="00AC1E9E"/>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10938" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3646"/>
       <w:gridCol w:w="3646"/>
       <w:gridCol w:w="3646"/>
@@ -14088,73 +14599,73 @@
         </w:rPr>
         <w:t xml:space="preserve">www.mass.gov/osd </w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidRPr="003E118F">
       <w:rPr>
         <w:color w:val="2E368F"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>| TDD: (617) 727 - 2716 | Fax: (617) 727 - 4527</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4D920BE9" w14:textId="77777777" w:rsidR="005851F6" w:rsidRDefault="005851F6" w:rsidP="4C2A9F3F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="76DFCE92" w14:textId="77777777" w:rsidR="005851F6" w:rsidRDefault="005851F6"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4AF7C174" w14:textId="77777777" w:rsidR="00317921" w:rsidRDefault="00317921" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="2784D048" w14:textId="77777777" w:rsidR="000E17CC" w:rsidRDefault="000E17CC" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DC553E3" w14:textId="77777777" w:rsidR="00317921" w:rsidRDefault="00317921"/>
+    <w:p w14:paraId="2D3724F0" w14:textId="77777777" w:rsidR="000E17CC" w:rsidRDefault="000E17CC"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="68099861" w14:textId="77777777" w:rsidR="00317921" w:rsidRDefault="00317921" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="48877F11" w14:textId="77777777" w:rsidR="000E17CC" w:rsidRDefault="000E17CC" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5327C2B7" w14:textId="77777777" w:rsidR="00317921" w:rsidRDefault="00317921"/>
+    <w:p w14:paraId="11227ED4" w14:textId="77777777" w:rsidR="000E17CC" w:rsidRDefault="000E17CC"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="54D7E3BD" w14:textId="77777777" w:rsidR="00317921" w:rsidRDefault="00317921">
+    <w:p w14:paraId="01ADD3E3" w14:textId="77777777" w:rsidR="000E17CC" w:rsidRDefault="000E17CC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7A9B9F4D" w14:textId="519FEDEC" w:rsidR="00886F53" w:rsidRPr="00D02B79" w:rsidRDefault="00196519" w:rsidP="007A023C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="2880"/>
         <w:tab w:val="left" w:pos="10365"/>
       </w:tabs>
       <w:ind w:left="-720"/>
       <w:rPr>
         <w:sz w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r>
@@ -14406,51 +14917,51 @@
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="3">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="2">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="016260AA" id="Straight Connector 4" o:spid="_x0000_s1026" alt="Title: Horizontal Blue Line - Description: Horizontal Blue Line in the Header" style="visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" from="0,0" to="550.8pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCD85/3nQEAAJQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01P4zAQvSPxHyzfadIiKoiacgDBBe2i&#10;BX6AccaNJdtj2aZJ//2O3TZF7EpIq704/pj3Zt6byep2tIZtIUSNruXzWc0ZOImddpuWv70+XFxz&#10;FpNwnTDooOU7iPx2fX62GnwDC+zRdBAYkbjYDL7lfUq+qaooe7AiztCDo0eFwYpEx7CpuiAGYrem&#10;WtT1showdD6ghBjp9n7/yNeFXymQ6adSERIzLafaUllDWd/zWq1XotkE4XstD2WIf6jCCu0o6UR1&#10;L5JgH0H/QWW1DBhRpZlEW6FSWkLRQGrm9Rc1L73wULSQOdFPNsX/Ryt/bO/ccyAbBh+b6J9DVjGq&#10;YPOX6mNjMWs3mQVjYpIulzc3V/MleSqPb9UJ6ENMj4CW5U3LjXZZh2jE9ikmSkahxxA6nFKXXdoZ&#10;yMHG/QLFdEfJLgu6TAXcmcC2gvoppASX5rmHxFeiM0xpYyZg/T3wEJ+hUCZmAi++B0+IkhldmsBW&#10;Owx/I0jjsWS1jz86sNedLXjHbleaUqyh1heFhzHNs/X5XOCnn2n9GwAA//8DAFBLAwQUAAYACAAA&#10;ACEA9fNL6dgAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN2kKggxKkq&#10;EKAe23LguI23SdR4HWK3NXw9Ti/0MtJoVjNvi0W0nTjR4FvHGrKZAkFcOdNyreFz+3b3CMIHZIOd&#10;Y9LwQx4W5eSmwNy4M6/ptAm1SCXsc9TQhNDnUvqqIYt+5nrilO3dYDEkO9TSDHhO5baT90rNpcWW&#10;00KDPb00VB02R6vhffv0+xrj98MXftCKaxOWK2W0vp3G5TOIQDH8H8OIn9ChTEw7d2TjRachPRIu&#10;OmaZyuYgdqOXZSGv2cs/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIPzn/edAQAAlAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPXzS+nYAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAA9wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" strokecolor="#4f81bd [3204]" strokeweight="3pt">
+            <v:line w14:anchorId="7FA43A29" id="Straight Connector 4" o:spid="_x0000_s1026" alt="Title: Horizontal Blue Line - Description: Horizontal Blue Line in the Header" style="visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" from="0,0" to="550.8pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCD85/3nQEAAJQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01P4zAQvSPxHyzfadIiKoiacgDBBe2i&#10;BX6AccaNJdtj2aZJ//2O3TZF7EpIq704/pj3Zt6byep2tIZtIUSNruXzWc0ZOImddpuWv70+XFxz&#10;FpNwnTDooOU7iPx2fX62GnwDC+zRdBAYkbjYDL7lfUq+qaooe7AiztCDo0eFwYpEx7CpuiAGYrem&#10;WtT1showdD6ghBjp9n7/yNeFXymQ6adSERIzLafaUllDWd/zWq1XotkE4XstD2WIf6jCCu0o6UR1&#10;L5JgH0H/QWW1DBhRpZlEW6FSWkLRQGrm9Rc1L73wULSQOdFPNsX/Ryt/bO/ccyAbBh+b6J9DVjGq&#10;YPOX6mNjMWs3mQVjYpIulzc3V/MleSqPb9UJ6ENMj4CW5U3LjXZZh2jE9ikmSkahxxA6nFKXXdoZ&#10;yMHG/QLFdEfJLgu6TAXcmcC2gvoppASX5rmHxFeiM0xpYyZg/T3wEJ+hUCZmAi++B0+IkhldmsBW&#10;Owx/I0jjsWS1jz86sNedLXjHbleaUqyh1heFhzHNs/X5XOCnn2n9GwAA//8DAFBLAwQUAAYACAAA&#10;ACEA9fNL6dgAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN2kKggxKkq&#10;EKAe23LguI23SdR4HWK3NXw9Ti/0MtJoVjNvi0W0nTjR4FvHGrKZAkFcOdNyreFz+3b3CMIHZIOd&#10;Y9LwQx4W5eSmwNy4M6/ptAm1SCXsc9TQhNDnUvqqIYt+5nrilO3dYDEkO9TSDHhO5baT90rNpcWW&#10;00KDPb00VB02R6vhffv0+xrj98MXftCKaxOWK2W0vp3G5TOIQDH8H8OIn9ChTEw7d2TjRachPRIu&#10;OmaZyuYgdqOXZSGv2cs/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIPzn/edAQAAlAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPXzS+nYAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAA9wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" strokecolor="#4f81bd [3204]" strokeweight="3pt">
               <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
               <w10:anchorlock/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1020B730" w14:textId="1B04F90A" w:rsidR="00886F53" w:rsidRDefault="00886F53" w:rsidP="00D02B79">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-720"/>
       <w:rPr>
         <w:sz w:val="10"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D02B79">
       <w:rPr>
         <w:sz w:val="10"/>
@@ -14765,51 +15276,51 @@
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="3">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="2">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="3A9DC2DF" id="Straight Connector 1684346985" o:spid="_x0000_s1026" alt="&quot;&quot;" style="visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" from="0,0" to="550.8pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCD85/3nQEAAJQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01P4zAQvSPxHyzfadIiKoiacgDBBe2i&#10;BX6AccaNJdtj2aZJ//2O3TZF7EpIq704/pj3Zt6byep2tIZtIUSNruXzWc0ZOImddpuWv70+XFxz&#10;FpNwnTDooOU7iPx2fX62GnwDC+zRdBAYkbjYDL7lfUq+qaooe7AiztCDo0eFwYpEx7CpuiAGYrem&#10;WtT1showdD6ghBjp9n7/yNeFXymQ6adSERIzLafaUllDWd/zWq1XotkE4XstD2WIf6jCCu0o6UR1&#10;L5JgH0H/QWW1DBhRpZlEW6FSWkLRQGrm9Rc1L73wULSQOdFPNsX/Ryt/bO/ccyAbBh+b6J9DVjGq&#10;YPOX6mNjMWs3mQVjYpIulzc3V/MleSqPb9UJ6ENMj4CW5U3LjXZZh2jE9ikmSkahxxA6nFKXXdoZ&#10;yMHG/QLFdEfJLgu6TAXcmcC2gvoppASX5rmHxFeiM0xpYyZg/T3wEJ+hUCZmAi++B0+IkhldmsBW&#10;Owx/I0jjsWS1jz86sNedLXjHbleaUqyh1heFhzHNs/X5XOCnn2n9GwAA//8DAFBLAwQUAAYACAAA&#10;ACEA9fNL6dgAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN2kKggxKkq&#10;EKAe23LguI23SdR4HWK3NXw9Ti/0MtJoVjNvi0W0nTjR4FvHGrKZAkFcOdNyreFz+3b3CMIHZIOd&#10;Y9LwQx4W5eSmwNy4M6/ptAm1SCXsc9TQhNDnUvqqIYt+5nrilO3dYDEkO9TSDHhO5baT90rNpcWW&#10;00KDPb00VB02R6vhffv0+xrj98MXftCKaxOWK2W0vp3G5TOIQDH8H8OIn9ChTEw7d2TjRachPRIu&#10;OmaZyuYgdqOXZSGv2cs/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIPzn/edAQAAlAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPXzS+nYAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAA9wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" strokecolor="#4f81bd [3204]" strokeweight="3pt">
+            <v:line w14:anchorId="5FF18CDC" id="Straight Connector 1684346985" o:spid="_x0000_s1026" alt="&quot;&quot;" style="visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" from="0,0" to="550.8pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCD85/3nQEAAJQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01P4zAQvSPxHyzfadIiKoiacgDBBe2i&#10;BX6AccaNJdtj2aZJ//2O3TZF7EpIq704/pj3Zt6byep2tIZtIUSNruXzWc0ZOImddpuWv70+XFxz&#10;FpNwnTDooOU7iPx2fX62GnwDC+zRdBAYkbjYDL7lfUq+qaooe7AiztCDo0eFwYpEx7CpuiAGYrem&#10;WtT1showdD6ghBjp9n7/yNeFXymQ6adSERIzLafaUllDWd/zWq1XotkE4XstD2WIf6jCCu0o6UR1&#10;L5JgH0H/QWW1DBhRpZlEW6FSWkLRQGrm9Rc1L73wULSQOdFPNsX/Ryt/bO/ccyAbBh+b6J9DVjGq&#10;YPOX6mNjMWs3mQVjYpIulzc3V/MleSqPb9UJ6ENMj4CW5U3LjXZZh2jE9ikmSkahxxA6nFKXXdoZ&#10;yMHG/QLFdEfJLgu6TAXcmcC2gvoppASX5rmHxFeiM0xpYyZg/T3wEJ+hUCZmAi++B0+IkhldmsBW&#10;Owx/I0jjsWS1jz86sNedLXjHbleaUqyh1heFhzHNs/X5XOCnn2n9GwAA//8DAFBLAwQUAAYACAAA&#10;ACEA9fNL6dgAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN2kKggxKkq&#10;EKAe23LguI23SdR4HWK3NXw9Ti/0MtJoVjNvi0W0nTjR4FvHGrKZAkFcOdNyreFz+3b3CMIHZIOd&#10;Y9LwQx4W5eSmwNy4M6/ptAm1SCXsc9TQhNDnUvqqIYt+5nrilO3dYDEkO9TSDHhO5baT90rNpcWW&#10;00KDPb00VB02R6vhffv0+xrj98MXftCKaxOWK2W0vp3G5TOIQDH8H8OIn9ChTEw7d2TjRachPRIu&#10;OmaZyuYgdqOXZSGv2cs/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIPzn/edAQAAlAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPXzS+nYAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAA9wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" strokecolor="#4f81bd [3204]" strokeweight="3pt">
               <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
               <w10:anchorlock/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF82"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C7967846"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListNumber2"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15027,50 +15538,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0ACF5D59"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E60E26D2"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0DD720C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A4D87D00"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15139,51 +15763,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0EBA35D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="71763006"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15252,51 +15876,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F770B89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="17929B4E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15365,51 +15989,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15B74313"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3FF2A34C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15478,51 +16102,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15CC711D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="836EA726"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15591,51 +16215,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1CB335DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="46E67CDE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15704,51 +16328,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20DB37F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DCCC1C74"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15817,51 +16441,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21CD5EEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="826AB432"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15930,51 +16554,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26507846"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CECE36DA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16043,51 +16667,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="282A0199"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="51024DDA"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -16129,51 +16753,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29F67225"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A2E0D600"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16242,51 +16866,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31C80140"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09D696D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16355,51 +16979,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="339471F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EA92697E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16468,51 +17092,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33C545DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="552A81CA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16581,51 +17205,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33CF47DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FBE4EDEE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16694,51 +17318,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35DE4A4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="62CEF148"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16807,51 +17431,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37A15BA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1F682544"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16920,51 +17544,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="397277A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3AA89562"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17033,51 +17657,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3AD955D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E7A64708"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -17119,51 +17743,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3BEA3EBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="37C2576E"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17232,51 +17856,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3CC06368"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3F96AEC8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17345,54 +17969,54 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41DF511A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="10A4BDEE"/>
+    <w:tmpl w:val="479C7FD2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
@@ -17458,51 +18082,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46C946E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5B08DA62"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17571,51 +18195,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A08BDDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A1CCAF70"/>
     <w:lvl w:ilvl="0" w:tplc="45FE7DFA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6178A9CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -17684,51 +18308,51 @@
     <w:lvl w:ilvl="7" w:tplc="6E60C2DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FB9E60F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E3455E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D73CAD16"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17797,51 +18421,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EFA1944"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0D70D9D8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17910,51 +18534,164 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FA82FFD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6FE2C0D6"/>
+    <w:lvl w:ilvl="0" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="546446F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="503EABA0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18023,51 +18760,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56F00C37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="43B02632"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18136,51 +18873,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A843FD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EDBA9CE8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18249,51 +18986,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68393087"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B6AEA06A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18362,51 +19099,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BCE0983"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1514E1BE"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18475,51 +19212,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E2D0135"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="12D28548"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18588,51 +19325,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E7B2862"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BFCED2CC"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18701,54 +19438,54 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70DD0E16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8F203DAA"/>
+    <w:tmpl w:val="7126542A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005">
@@ -18814,51 +19551,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="731363B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DD0CA1F8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18927,51 +19664,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77A83C4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1EC8574E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -19040,51 +19777,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7AE74867"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0CE05E94"/>
     <w:lvl w:ilvl="0" w:tplc="F30CCD72">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -19153,174 +19890,180 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="542207326">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="222839226">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="103381546">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="984166477">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="896821583">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="883181466">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1254818405">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1108283029">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1586958684">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="420370952">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1099913566">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="517740112">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1872330189">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="457794394">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="599144571">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1513181071">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="998272191">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="55519776">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="452554056">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="9114506">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1482648705">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1772581419">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="896821583">
-    <w:abstractNumId w:val="30"/>
+  <w:num w:numId="23" w16cid:durableId="1019039246">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="883181466">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="24" w16cid:durableId="1840392131">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1254818405">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="25" w16cid:durableId="1334213503">
+    <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1108283029">
-[...26 lines deleted...]
-  <w:num w:numId="17" w16cid:durableId="998272191">
+  <w:num w:numId="26" w16cid:durableId="271716133">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="55519776">
-[...25 lines deleted...]
-  </w:num>
   <w:num w:numId="27" w16cid:durableId="1018039495">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="137650379">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1481186824">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1280146803">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1206603811">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="79372880">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1990091469">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="479613548">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="2135058876">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1790054251">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="1510751635">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="693117212">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1440679234">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="1549803188">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="776489640">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="1280146803">
-    <w:abstractNumId w:val="39"/>
+  <w:num w:numId="42" w16cid:durableId="1737239998">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="1206603811">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="43" w16cid:durableId="1921672719">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="79372880">
-[...30 lines deleted...]
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="44" w16cid:durableId="1328286882">
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="27"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:writeProtection w:recommended="1"/>
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:doNotTrackFormatting/>
   <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -19344,50 +20087,51 @@
     <w:rsid w:val="000013EB"/>
     <w:rsid w:val="000015F4"/>
     <w:rsid w:val="00001B46"/>
     <w:rsid w:val="00001C42"/>
     <w:rsid w:val="00002213"/>
     <w:rsid w:val="0000281C"/>
     <w:rsid w:val="0000334B"/>
     <w:rsid w:val="00003599"/>
     <w:rsid w:val="00003B08"/>
     <w:rsid w:val="00003C5E"/>
     <w:rsid w:val="00004420"/>
     <w:rsid w:val="0000476F"/>
     <w:rsid w:val="00004AAB"/>
     <w:rsid w:val="000055B6"/>
     <w:rsid w:val="00005B0B"/>
     <w:rsid w:val="00005DDD"/>
     <w:rsid w:val="0000616D"/>
     <w:rsid w:val="000063D9"/>
     <w:rsid w:val="0000661A"/>
     <w:rsid w:val="000067FD"/>
     <w:rsid w:val="00006867"/>
     <w:rsid w:val="000069DF"/>
     <w:rsid w:val="00007251"/>
     <w:rsid w:val="000077C2"/>
     <w:rsid w:val="00007EFA"/>
+    <w:rsid w:val="00007F3C"/>
     <w:rsid w:val="0001081E"/>
     <w:rsid w:val="00010C5E"/>
     <w:rsid w:val="00011132"/>
     <w:rsid w:val="000114B0"/>
     <w:rsid w:val="00011ED4"/>
     <w:rsid w:val="00012CBF"/>
     <w:rsid w:val="00012E9F"/>
     <w:rsid w:val="000133D1"/>
     <w:rsid w:val="0001472E"/>
     <w:rsid w:val="00014EA3"/>
     <w:rsid w:val="00015735"/>
     <w:rsid w:val="000157ED"/>
     <w:rsid w:val="00015DFD"/>
     <w:rsid w:val="00015EB8"/>
     <w:rsid w:val="0001620A"/>
     <w:rsid w:val="0001647C"/>
     <w:rsid w:val="000176A7"/>
     <w:rsid w:val="00020269"/>
     <w:rsid w:val="00020358"/>
     <w:rsid w:val="00020715"/>
     <w:rsid w:val="00020955"/>
     <w:rsid w:val="00020A13"/>
     <w:rsid w:val="000211D7"/>
     <w:rsid w:val="0002144E"/>
     <w:rsid w:val="000216EB"/>
@@ -19689,50 +20433,51 @@
     <w:rsid w:val="000D1573"/>
     <w:rsid w:val="000D1F0B"/>
     <w:rsid w:val="000D201C"/>
     <w:rsid w:val="000D332E"/>
     <w:rsid w:val="000D35C1"/>
     <w:rsid w:val="000D3A16"/>
     <w:rsid w:val="000D4542"/>
     <w:rsid w:val="000D46F4"/>
     <w:rsid w:val="000D4A98"/>
     <w:rsid w:val="000D4B42"/>
     <w:rsid w:val="000D4C12"/>
     <w:rsid w:val="000D55B6"/>
     <w:rsid w:val="000D5CBA"/>
     <w:rsid w:val="000D6A01"/>
     <w:rsid w:val="000D6B77"/>
     <w:rsid w:val="000D6CE0"/>
     <w:rsid w:val="000D6E6D"/>
     <w:rsid w:val="000D73B9"/>
     <w:rsid w:val="000D758F"/>
     <w:rsid w:val="000D7FAE"/>
     <w:rsid w:val="000E01B4"/>
     <w:rsid w:val="000E0426"/>
     <w:rsid w:val="000E0A48"/>
     <w:rsid w:val="000E0B52"/>
     <w:rsid w:val="000E165F"/>
+    <w:rsid w:val="000E17CC"/>
     <w:rsid w:val="000E1981"/>
     <w:rsid w:val="000E24D8"/>
     <w:rsid w:val="000E2DD1"/>
     <w:rsid w:val="000E3A73"/>
     <w:rsid w:val="000E3C80"/>
     <w:rsid w:val="000E3D78"/>
     <w:rsid w:val="000E3DEC"/>
     <w:rsid w:val="000E4C54"/>
     <w:rsid w:val="000E4DF8"/>
     <w:rsid w:val="000E660F"/>
     <w:rsid w:val="000E68EE"/>
     <w:rsid w:val="000E704D"/>
     <w:rsid w:val="000E7CBB"/>
     <w:rsid w:val="000E7EC0"/>
     <w:rsid w:val="000F0321"/>
     <w:rsid w:val="000F0439"/>
     <w:rsid w:val="000F04D6"/>
     <w:rsid w:val="000F0607"/>
     <w:rsid w:val="000F149D"/>
     <w:rsid w:val="000F1965"/>
     <w:rsid w:val="000F1DBB"/>
     <w:rsid w:val="000F3090"/>
     <w:rsid w:val="000F3532"/>
     <w:rsid w:val="000F41C5"/>
     <w:rsid w:val="000F43F7"/>
@@ -19848,88 +20593,91 @@
     <w:rsid w:val="00131B3A"/>
     <w:rsid w:val="00132062"/>
     <w:rsid w:val="00132F28"/>
     <w:rsid w:val="00132F2A"/>
     <w:rsid w:val="001339B6"/>
     <w:rsid w:val="00134155"/>
     <w:rsid w:val="00134A24"/>
     <w:rsid w:val="00134C65"/>
     <w:rsid w:val="001361A1"/>
     <w:rsid w:val="00136526"/>
     <w:rsid w:val="00136649"/>
     <w:rsid w:val="0013695A"/>
     <w:rsid w:val="00136C46"/>
     <w:rsid w:val="00136D93"/>
     <w:rsid w:val="00137037"/>
     <w:rsid w:val="0013718A"/>
     <w:rsid w:val="001372D5"/>
     <w:rsid w:val="00137479"/>
     <w:rsid w:val="00137741"/>
     <w:rsid w:val="00137FC8"/>
     <w:rsid w:val="00140235"/>
     <w:rsid w:val="00140260"/>
     <w:rsid w:val="00140603"/>
     <w:rsid w:val="0014086F"/>
     <w:rsid w:val="00140CA3"/>
+    <w:rsid w:val="00140E08"/>
     <w:rsid w:val="001415D6"/>
     <w:rsid w:val="001422CB"/>
     <w:rsid w:val="001424D7"/>
     <w:rsid w:val="001428D8"/>
     <w:rsid w:val="001429C0"/>
     <w:rsid w:val="00143020"/>
     <w:rsid w:val="001434FE"/>
     <w:rsid w:val="00143905"/>
     <w:rsid w:val="00143930"/>
     <w:rsid w:val="00143AD0"/>
     <w:rsid w:val="00143EAE"/>
     <w:rsid w:val="001440EE"/>
     <w:rsid w:val="001442E8"/>
     <w:rsid w:val="001443E2"/>
+    <w:rsid w:val="00144404"/>
     <w:rsid w:val="00144AAC"/>
     <w:rsid w:val="00145223"/>
     <w:rsid w:val="001458E0"/>
     <w:rsid w:val="001465FF"/>
     <w:rsid w:val="001468E4"/>
     <w:rsid w:val="00146A9B"/>
     <w:rsid w:val="00146AF7"/>
     <w:rsid w:val="00147352"/>
     <w:rsid w:val="0014750F"/>
     <w:rsid w:val="0014784D"/>
     <w:rsid w:val="00150A45"/>
     <w:rsid w:val="00150F50"/>
     <w:rsid w:val="001519B5"/>
     <w:rsid w:val="00151AC8"/>
     <w:rsid w:val="00151E16"/>
     <w:rsid w:val="00152088"/>
     <w:rsid w:val="00153404"/>
     <w:rsid w:val="00154511"/>
     <w:rsid w:val="001545FB"/>
     <w:rsid w:val="0015470E"/>
     <w:rsid w:val="00154BFC"/>
     <w:rsid w:val="00155137"/>
     <w:rsid w:val="001554D4"/>
     <w:rsid w:val="001557BC"/>
+    <w:rsid w:val="001558BD"/>
     <w:rsid w:val="00155D61"/>
     <w:rsid w:val="00155FF4"/>
     <w:rsid w:val="001563B2"/>
     <w:rsid w:val="001569E2"/>
     <w:rsid w:val="00156EC8"/>
     <w:rsid w:val="00157563"/>
     <w:rsid w:val="001607A6"/>
     <w:rsid w:val="001607B6"/>
     <w:rsid w:val="001608EC"/>
     <w:rsid w:val="001610CD"/>
     <w:rsid w:val="001614C5"/>
     <w:rsid w:val="00161669"/>
     <w:rsid w:val="00161685"/>
     <w:rsid w:val="00161889"/>
     <w:rsid w:val="00162616"/>
     <w:rsid w:val="00162A0F"/>
     <w:rsid w:val="00163070"/>
     <w:rsid w:val="001632CC"/>
     <w:rsid w:val="00163404"/>
     <w:rsid w:val="00163557"/>
     <w:rsid w:val="00163A42"/>
     <w:rsid w:val="00163ED6"/>
     <w:rsid w:val="00164115"/>
     <w:rsid w:val="00164D61"/>
     <w:rsid w:val="001654B8"/>
@@ -20079,50 +20827,52 @@
     <w:rsid w:val="001C3D49"/>
     <w:rsid w:val="001C4336"/>
     <w:rsid w:val="001C4438"/>
     <w:rsid w:val="001C44AE"/>
     <w:rsid w:val="001C48B8"/>
     <w:rsid w:val="001C4B29"/>
     <w:rsid w:val="001C4D52"/>
     <w:rsid w:val="001C5226"/>
     <w:rsid w:val="001C537D"/>
     <w:rsid w:val="001C55DB"/>
     <w:rsid w:val="001C5906"/>
     <w:rsid w:val="001C61DE"/>
     <w:rsid w:val="001C6AE5"/>
     <w:rsid w:val="001C6DCC"/>
     <w:rsid w:val="001C7D0E"/>
     <w:rsid w:val="001D071B"/>
     <w:rsid w:val="001D0C65"/>
     <w:rsid w:val="001D1BEF"/>
     <w:rsid w:val="001D21D1"/>
     <w:rsid w:val="001D2478"/>
     <w:rsid w:val="001D2500"/>
     <w:rsid w:val="001D2EE0"/>
     <w:rsid w:val="001D3025"/>
     <w:rsid w:val="001D3BC9"/>
     <w:rsid w:val="001D4059"/>
+    <w:rsid w:val="001D41D9"/>
+    <w:rsid w:val="001D460E"/>
     <w:rsid w:val="001D50B0"/>
     <w:rsid w:val="001D55A2"/>
     <w:rsid w:val="001D5B17"/>
     <w:rsid w:val="001D6239"/>
     <w:rsid w:val="001D69EF"/>
     <w:rsid w:val="001D6AE2"/>
     <w:rsid w:val="001D6B59"/>
     <w:rsid w:val="001D7093"/>
     <w:rsid w:val="001D73C6"/>
     <w:rsid w:val="001D7649"/>
     <w:rsid w:val="001D7831"/>
     <w:rsid w:val="001E0098"/>
     <w:rsid w:val="001E12BE"/>
     <w:rsid w:val="001E13AD"/>
     <w:rsid w:val="001E1564"/>
     <w:rsid w:val="001E1D59"/>
     <w:rsid w:val="001E1F2E"/>
     <w:rsid w:val="001E21B4"/>
     <w:rsid w:val="001E25B1"/>
     <w:rsid w:val="001E2976"/>
     <w:rsid w:val="001E2986"/>
     <w:rsid w:val="001E2D48"/>
     <w:rsid w:val="001E3090"/>
     <w:rsid w:val="001E3E19"/>
     <w:rsid w:val="001E4148"/>
@@ -21080,50 +21830,51 @@
     <w:rsid w:val="0042691A"/>
     <w:rsid w:val="00426D49"/>
     <w:rsid w:val="00427738"/>
     <w:rsid w:val="00427FDA"/>
     <w:rsid w:val="004304A3"/>
     <w:rsid w:val="00430773"/>
     <w:rsid w:val="0043085E"/>
     <w:rsid w:val="004308CB"/>
     <w:rsid w:val="00430BC8"/>
     <w:rsid w:val="004317E4"/>
     <w:rsid w:val="00431EB4"/>
     <w:rsid w:val="004324D4"/>
     <w:rsid w:val="0043251A"/>
     <w:rsid w:val="004329A5"/>
     <w:rsid w:val="00432B2B"/>
     <w:rsid w:val="00432DF7"/>
     <w:rsid w:val="0043350C"/>
     <w:rsid w:val="00433757"/>
     <w:rsid w:val="00433A47"/>
     <w:rsid w:val="00433D49"/>
     <w:rsid w:val="004346E8"/>
     <w:rsid w:val="00434A20"/>
     <w:rsid w:val="00434C57"/>
     <w:rsid w:val="00434CA6"/>
     <w:rsid w:val="00435270"/>
+    <w:rsid w:val="004353E4"/>
     <w:rsid w:val="00435716"/>
     <w:rsid w:val="004357E8"/>
     <w:rsid w:val="00435C46"/>
     <w:rsid w:val="00435DA6"/>
     <w:rsid w:val="00435E08"/>
     <w:rsid w:val="00436AAA"/>
     <w:rsid w:val="004370DA"/>
     <w:rsid w:val="0043720D"/>
     <w:rsid w:val="0044056C"/>
     <w:rsid w:val="00440CA2"/>
     <w:rsid w:val="00440DBE"/>
     <w:rsid w:val="00441612"/>
     <w:rsid w:val="00441883"/>
     <w:rsid w:val="00441AE2"/>
     <w:rsid w:val="00441C35"/>
     <w:rsid w:val="00441CA5"/>
     <w:rsid w:val="00441D53"/>
     <w:rsid w:val="0044257F"/>
     <w:rsid w:val="00442B03"/>
     <w:rsid w:val="00442EFA"/>
     <w:rsid w:val="00442EFC"/>
     <w:rsid w:val="00442F68"/>
     <w:rsid w:val="00443224"/>
     <w:rsid w:val="004441DA"/>
     <w:rsid w:val="00444819"/>
@@ -21145,50 +21896,51 @@
     <w:rsid w:val="004504A1"/>
     <w:rsid w:val="00450520"/>
     <w:rsid w:val="004508ED"/>
     <w:rsid w:val="0045097F"/>
     <w:rsid w:val="004517CD"/>
     <w:rsid w:val="00451F2D"/>
     <w:rsid w:val="0045231F"/>
     <w:rsid w:val="004525F4"/>
     <w:rsid w:val="00452A75"/>
     <w:rsid w:val="0045374F"/>
     <w:rsid w:val="004537FC"/>
     <w:rsid w:val="0045437F"/>
     <w:rsid w:val="004553B6"/>
     <w:rsid w:val="004553D2"/>
     <w:rsid w:val="00455920"/>
     <w:rsid w:val="00455A03"/>
     <w:rsid w:val="0045665D"/>
     <w:rsid w:val="00456A03"/>
     <w:rsid w:val="0045734E"/>
     <w:rsid w:val="00457696"/>
     <w:rsid w:val="00457819"/>
     <w:rsid w:val="00457E8C"/>
     <w:rsid w:val="004614BC"/>
     <w:rsid w:val="0046167D"/>
     <w:rsid w:val="004619F8"/>
+    <w:rsid w:val="00461C9B"/>
     <w:rsid w:val="00462146"/>
     <w:rsid w:val="0046224A"/>
     <w:rsid w:val="004626EE"/>
     <w:rsid w:val="0046300D"/>
     <w:rsid w:val="0046341C"/>
     <w:rsid w:val="0046359E"/>
     <w:rsid w:val="00463A6E"/>
     <w:rsid w:val="00463B01"/>
     <w:rsid w:val="00464727"/>
     <w:rsid w:val="00464ABE"/>
     <w:rsid w:val="00464D67"/>
     <w:rsid w:val="00464E48"/>
     <w:rsid w:val="00465403"/>
     <w:rsid w:val="0046557B"/>
     <w:rsid w:val="004656E9"/>
     <w:rsid w:val="00465821"/>
     <w:rsid w:val="004663B1"/>
     <w:rsid w:val="00466457"/>
     <w:rsid w:val="00466BCD"/>
     <w:rsid w:val="00466D67"/>
     <w:rsid w:val="004670B8"/>
     <w:rsid w:val="004673F4"/>
     <w:rsid w:val="00467FE5"/>
     <w:rsid w:val="004702DD"/>
     <w:rsid w:val="00470E20"/>
@@ -21424,50 +22176,51 @@
     <w:rsid w:val="00506534"/>
     <w:rsid w:val="00506646"/>
     <w:rsid w:val="0050681A"/>
     <w:rsid w:val="00506B17"/>
     <w:rsid w:val="00506FF3"/>
     <w:rsid w:val="005074EF"/>
     <w:rsid w:val="00507A5B"/>
     <w:rsid w:val="00507FA3"/>
     <w:rsid w:val="00510161"/>
     <w:rsid w:val="0051083C"/>
     <w:rsid w:val="00511804"/>
     <w:rsid w:val="00511B4C"/>
     <w:rsid w:val="00511CB9"/>
     <w:rsid w:val="00511D19"/>
     <w:rsid w:val="00511E32"/>
     <w:rsid w:val="005120C8"/>
     <w:rsid w:val="00512308"/>
     <w:rsid w:val="005131F9"/>
     <w:rsid w:val="00513338"/>
     <w:rsid w:val="00513377"/>
     <w:rsid w:val="005134C2"/>
     <w:rsid w:val="00513833"/>
     <w:rsid w:val="005139AA"/>
     <w:rsid w:val="00513BB2"/>
     <w:rsid w:val="00514136"/>
+    <w:rsid w:val="00514C17"/>
     <w:rsid w:val="00514D92"/>
     <w:rsid w:val="00514E28"/>
     <w:rsid w:val="005150C5"/>
     <w:rsid w:val="005151D4"/>
     <w:rsid w:val="0051584A"/>
     <w:rsid w:val="00515B56"/>
     <w:rsid w:val="00515EC3"/>
     <w:rsid w:val="00515F38"/>
     <w:rsid w:val="00516279"/>
     <w:rsid w:val="00516726"/>
     <w:rsid w:val="0051699D"/>
     <w:rsid w:val="00516ABE"/>
     <w:rsid w:val="00516FE0"/>
     <w:rsid w:val="00517757"/>
     <w:rsid w:val="00517BA1"/>
     <w:rsid w:val="00517D1A"/>
     <w:rsid w:val="00520ADE"/>
     <w:rsid w:val="00521658"/>
     <w:rsid w:val="00521D49"/>
     <w:rsid w:val="005221F3"/>
     <w:rsid w:val="005229AF"/>
     <w:rsid w:val="00522E2B"/>
     <w:rsid w:val="0052358C"/>
     <w:rsid w:val="00523CF0"/>
     <w:rsid w:val="0052449B"/>
@@ -21562,50 +22315,51 @@
     <w:rsid w:val="005579E4"/>
     <w:rsid w:val="00557B8F"/>
     <w:rsid w:val="00557E62"/>
     <w:rsid w:val="00557F2C"/>
     <w:rsid w:val="00560098"/>
     <w:rsid w:val="005603DE"/>
     <w:rsid w:val="0056085F"/>
     <w:rsid w:val="00560EB5"/>
     <w:rsid w:val="00560F85"/>
     <w:rsid w:val="00561D1A"/>
     <w:rsid w:val="0056244C"/>
     <w:rsid w:val="00562697"/>
     <w:rsid w:val="00562EFB"/>
     <w:rsid w:val="00563148"/>
     <w:rsid w:val="00563606"/>
     <w:rsid w:val="00564149"/>
     <w:rsid w:val="0056426D"/>
     <w:rsid w:val="00564A93"/>
     <w:rsid w:val="00564B75"/>
     <w:rsid w:val="00564EF7"/>
     <w:rsid w:val="005654A3"/>
     <w:rsid w:val="00565A60"/>
     <w:rsid w:val="00565DEB"/>
     <w:rsid w:val="00565FBD"/>
     <w:rsid w:val="0056602A"/>
+    <w:rsid w:val="0056617B"/>
     <w:rsid w:val="0056669C"/>
     <w:rsid w:val="00566FCF"/>
     <w:rsid w:val="005673AE"/>
     <w:rsid w:val="00567AAC"/>
     <w:rsid w:val="005700E1"/>
     <w:rsid w:val="005703BE"/>
     <w:rsid w:val="00570761"/>
     <w:rsid w:val="00570EB4"/>
     <w:rsid w:val="005712A6"/>
     <w:rsid w:val="00571316"/>
     <w:rsid w:val="0057140A"/>
     <w:rsid w:val="00571BEC"/>
     <w:rsid w:val="005720FA"/>
     <w:rsid w:val="005729DA"/>
     <w:rsid w:val="00572C13"/>
     <w:rsid w:val="00573125"/>
     <w:rsid w:val="0057357A"/>
     <w:rsid w:val="0057361C"/>
     <w:rsid w:val="00573686"/>
     <w:rsid w:val="0057382C"/>
     <w:rsid w:val="00573B08"/>
     <w:rsid w:val="005741C5"/>
     <w:rsid w:val="005749F2"/>
     <w:rsid w:val="00575ADB"/>
     <w:rsid w:val="00575AE4"/>
@@ -21642,50 +22396,51 @@
     <w:rsid w:val="00590927"/>
     <w:rsid w:val="00590E85"/>
     <w:rsid w:val="00591234"/>
     <w:rsid w:val="0059140B"/>
     <w:rsid w:val="005918AD"/>
     <w:rsid w:val="005918B7"/>
     <w:rsid w:val="00591E6A"/>
     <w:rsid w:val="0059231F"/>
     <w:rsid w:val="005925D9"/>
     <w:rsid w:val="00592E7B"/>
     <w:rsid w:val="0059392F"/>
     <w:rsid w:val="005943FD"/>
     <w:rsid w:val="00594A44"/>
     <w:rsid w:val="00594CFF"/>
     <w:rsid w:val="00594F80"/>
     <w:rsid w:val="00595108"/>
     <w:rsid w:val="00595134"/>
     <w:rsid w:val="0059525A"/>
     <w:rsid w:val="00595342"/>
     <w:rsid w:val="00595B0F"/>
     <w:rsid w:val="00595D09"/>
     <w:rsid w:val="005961BD"/>
     <w:rsid w:val="00596410"/>
     <w:rsid w:val="005966AE"/>
     <w:rsid w:val="00596752"/>
+    <w:rsid w:val="00596A64"/>
     <w:rsid w:val="00596E24"/>
     <w:rsid w:val="005977B8"/>
     <w:rsid w:val="00597905"/>
     <w:rsid w:val="00597A48"/>
     <w:rsid w:val="005A0258"/>
     <w:rsid w:val="005A03C2"/>
     <w:rsid w:val="005A06FE"/>
     <w:rsid w:val="005A0705"/>
     <w:rsid w:val="005A0937"/>
     <w:rsid w:val="005A0BA9"/>
     <w:rsid w:val="005A1039"/>
     <w:rsid w:val="005A12BC"/>
     <w:rsid w:val="005A19B1"/>
     <w:rsid w:val="005A1A75"/>
     <w:rsid w:val="005A1F5C"/>
     <w:rsid w:val="005A202B"/>
     <w:rsid w:val="005A21C6"/>
     <w:rsid w:val="005A2754"/>
     <w:rsid w:val="005A2878"/>
     <w:rsid w:val="005A28F4"/>
     <w:rsid w:val="005A2C2B"/>
     <w:rsid w:val="005A3738"/>
     <w:rsid w:val="005A3986"/>
     <w:rsid w:val="005A3A2D"/>
     <w:rsid w:val="005A3DC8"/>
@@ -21837,146 +22592,150 @@
     <w:rsid w:val="00601784"/>
     <w:rsid w:val="00601AD1"/>
     <w:rsid w:val="00601AEF"/>
     <w:rsid w:val="00601B84"/>
     <w:rsid w:val="006022C0"/>
     <w:rsid w:val="006023C3"/>
     <w:rsid w:val="00602CA4"/>
     <w:rsid w:val="00602E1E"/>
     <w:rsid w:val="0060320F"/>
     <w:rsid w:val="00603363"/>
     <w:rsid w:val="00603957"/>
     <w:rsid w:val="0060400B"/>
     <w:rsid w:val="0060405B"/>
     <w:rsid w:val="00604328"/>
     <w:rsid w:val="00604587"/>
     <w:rsid w:val="0060459D"/>
     <w:rsid w:val="006054A8"/>
     <w:rsid w:val="006054FC"/>
     <w:rsid w:val="00605FDE"/>
     <w:rsid w:val="006061C4"/>
     <w:rsid w:val="0060623C"/>
     <w:rsid w:val="00606368"/>
     <w:rsid w:val="006063B5"/>
     <w:rsid w:val="006063EB"/>
     <w:rsid w:val="00607322"/>
+    <w:rsid w:val="006103FE"/>
     <w:rsid w:val="006105EB"/>
     <w:rsid w:val="006106BB"/>
     <w:rsid w:val="00610CE7"/>
     <w:rsid w:val="00610FC2"/>
     <w:rsid w:val="00611AE9"/>
     <w:rsid w:val="00611B0C"/>
     <w:rsid w:val="00611C5F"/>
     <w:rsid w:val="00611E9C"/>
     <w:rsid w:val="00611F61"/>
     <w:rsid w:val="006120EC"/>
     <w:rsid w:val="0061266C"/>
     <w:rsid w:val="00612DA2"/>
     <w:rsid w:val="00613AD0"/>
     <w:rsid w:val="00613FA9"/>
     <w:rsid w:val="00614374"/>
     <w:rsid w:val="00614844"/>
     <w:rsid w:val="00614D7F"/>
     <w:rsid w:val="00614EA3"/>
     <w:rsid w:val="00615613"/>
     <w:rsid w:val="006157E1"/>
     <w:rsid w:val="00615811"/>
     <w:rsid w:val="006158A9"/>
     <w:rsid w:val="006159B4"/>
     <w:rsid w:val="00615FD9"/>
     <w:rsid w:val="00616361"/>
     <w:rsid w:val="0061696E"/>
     <w:rsid w:val="00616DFF"/>
+    <w:rsid w:val="00616E57"/>
     <w:rsid w:val="00617049"/>
     <w:rsid w:val="006178AA"/>
     <w:rsid w:val="00617A30"/>
     <w:rsid w:val="006201C6"/>
     <w:rsid w:val="00620242"/>
     <w:rsid w:val="00620ECF"/>
     <w:rsid w:val="00621527"/>
     <w:rsid w:val="006219BA"/>
     <w:rsid w:val="00621BA7"/>
     <w:rsid w:val="00621EE2"/>
     <w:rsid w:val="006220A4"/>
     <w:rsid w:val="00622307"/>
     <w:rsid w:val="00622D59"/>
     <w:rsid w:val="00622F5C"/>
     <w:rsid w:val="00622F5E"/>
     <w:rsid w:val="00623467"/>
     <w:rsid w:val="0062348E"/>
     <w:rsid w:val="0062359E"/>
     <w:rsid w:val="00624184"/>
     <w:rsid w:val="00624246"/>
     <w:rsid w:val="0062454C"/>
     <w:rsid w:val="0062468D"/>
     <w:rsid w:val="00624750"/>
     <w:rsid w:val="00624765"/>
     <w:rsid w:val="00625157"/>
     <w:rsid w:val="006251E4"/>
     <w:rsid w:val="0062541B"/>
     <w:rsid w:val="00625F3D"/>
+    <w:rsid w:val="006262EE"/>
     <w:rsid w:val="006268EB"/>
     <w:rsid w:val="00626FDA"/>
     <w:rsid w:val="00630650"/>
     <w:rsid w:val="0063093E"/>
     <w:rsid w:val="00630CB1"/>
     <w:rsid w:val="006310F6"/>
     <w:rsid w:val="00631458"/>
     <w:rsid w:val="006314C6"/>
     <w:rsid w:val="006316E0"/>
     <w:rsid w:val="006317D2"/>
     <w:rsid w:val="00631975"/>
     <w:rsid w:val="00632884"/>
     <w:rsid w:val="00632D81"/>
     <w:rsid w:val="00632EC7"/>
     <w:rsid w:val="00632F85"/>
     <w:rsid w:val="00633557"/>
     <w:rsid w:val="00633DE5"/>
     <w:rsid w:val="00633E0E"/>
     <w:rsid w:val="00633F74"/>
     <w:rsid w:val="006344F5"/>
     <w:rsid w:val="0063450C"/>
     <w:rsid w:val="00634AC3"/>
     <w:rsid w:val="006351A2"/>
     <w:rsid w:val="006353BA"/>
     <w:rsid w:val="0063614C"/>
     <w:rsid w:val="0063648C"/>
     <w:rsid w:val="006369D5"/>
     <w:rsid w:val="00636A64"/>
     <w:rsid w:val="00636ABA"/>
     <w:rsid w:val="00636FE2"/>
     <w:rsid w:val="00637DCB"/>
     <w:rsid w:val="006401F2"/>
     <w:rsid w:val="006407B7"/>
     <w:rsid w:val="0064148A"/>
     <w:rsid w:val="00642056"/>
     <w:rsid w:val="0064285B"/>
     <w:rsid w:val="00642CA7"/>
     <w:rsid w:val="0064328B"/>
     <w:rsid w:val="006434DA"/>
     <w:rsid w:val="00643DF1"/>
     <w:rsid w:val="00644015"/>
+    <w:rsid w:val="0064409A"/>
     <w:rsid w:val="00644B19"/>
     <w:rsid w:val="00645098"/>
     <w:rsid w:val="006457D8"/>
     <w:rsid w:val="006458BD"/>
     <w:rsid w:val="006460EF"/>
     <w:rsid w:val="00646704"/>
     <w:rsid w:val="00646AC9"/>
     <w:rsid w:val="00646EF9"/>
     <w:rsid w:val="00647608"/>
     <w:rsid w:val="006477A3"/>
     <w:rsid w:val="00647A75"/>
     <w:rsid w:val="006506B2"/>
     <w:rsid w:val="00651112"/>
     <w:rsid w:val="006514CA"/>
     <w:rsid w:val="00651E56"/>
     <w:rsid w:val="006523FD"/>
     <w:rsid w:val="0065246C"/>
     <w:rsid w:val="00652494"/>
     <w:rsid w:val="00652750"/>
     <w:rsid w:val="0065298B"/>
     <w:rsid w:val="00652A1E"/>
     <w:rsid w:val="00652A5E"/>
     <w:rsid w:val="00652EDE"/>
     <w:rsid w:val="00653019"/>
     <w:rsid w:val="0065311E"/>
@@ -22014,50 +22773,51 @@
     <w:rsid w:val="006637A8"/>
     <w:rsid w:val="00663844"/>
     <w:rsid w:val="0066392F"/>
     <w:rsid w:val="00663BE8"/>
     <w:rsid w:val="00663F0B"/>
     <w:rsid w:val="00664554"/>
     <w:rsid w:val="00664D8F"/>
     <w:rsid w:val="00664F00"/>
     <w:rsid w:val="00665202"/>
     <w:rsid w:val="006659DA"/>
     <w:rsid w:val="00665A92"/>
     <w:rsid w:val="00665CC5"/>
     <w:rsid w:val="00665F2E"/>
     <w:rsid w:val="006664D8"/>
     <w:rsid w:val="00666503"/>
     <w:rsid w:val="00666649"/>
     <w:rsid w:val="00666816"/>
     <w:rsid w:val="00666A4E"/>
     <w:rsid w:val="00666ACC"/>
     <w:rsid w:val="00666B28"/>
     <w:rsid w:val="00666E4C"/>
     <w:rsid w:val="006673BB"/>
     <w:rsid w:val="006673BC"/>
     <w:rsid w:val="006674D4"/>
     <w:rsid w:val="006676CF"/>
+    <w:rsid w:val="00667AAB"/>
     <w:rsid w:val="00667C37"/>
     <w:rsid w:val="00667D22"/>
     <w:rsid w:val="00667D7B"/>
     <w:rsid w:val="00667E26"/>
     <w:rsid w:val="006700E9"/>
     <w:rsid w:val="00670955"/>
     <w:rsid w:val="006709BC"/>
     <w:rsid w:val="00670B5F"/>
     <w:rsid w:val="00671BFA"/>
     <w:rsid w:val="00671DFC"/>
     <w:rsid w:val="006724F3"/>
     <w:rsid w:val="006729BA"/>
     <w:rsid w:val="00672A95"/>
     <w:rsid w:val="00672EDB"/>
     <w:rsid w:val="00674652"/>
     <w:rsid w:val="00674E3D"/>
     <w:rsid w:val="00675450"/>
     <w:rsid w:val="006756E0"/>
     <w:rsid w:val="00675C65"/>
     <w:rsid w:val="0067638C"/>
     <w:rsid w:val="00676418"/>
     <w:rsid w:val="0067673B"/>
     <w:rsid w:val="00676A6A"/>
     <w:rsid w:val="00676D22"/>
     <w:rsid w:val="0067707E"/>
@@ -22383,50 +23143,51 @@
     <w:rsid w:val="00741074"/>
     <w:rsid w:val="00741244"/>
     <w:rsid w:val="007418B4"/>
     <w:rsid w:val="007418B6"/>
     <w:rsid w:val="0074213D"/>
     <w:rsid w:val="00742279"/>
     <w:rsid w:val="007423F4"/>
     <w:rsid w:val="00742503"/>
     <w:rsid w:val="0074264F"/>
     <w:rsid w:val="00742882"/>
     <w:rsid w:val="00742D32"/>
     <w:rsid w:val="00743276"/>
     <w:rsid w:val="007436D2"/>
     <w:rsid w:val="007439B5"/>
     <w:rsid w:val="00743ACA"/>
     <w:rsid w:val="00743C39"/>
     <w:rsid w:val="00743F4E"/>
     <w:rsid w:val="00744CB8"/>
     <w:rsid w:val="00745468"/>
     <w:rsid w:val="00745E16"/>
     <w:rsid w:val="0074637F"/>
     <w:rsid w:val="00746451"/>
     <w:rsid w:val="007464B3"/>
     <w:rsid w:val="007472BB"/>
     <w:rsid w:val="007472CD"/>
+    <w:rsid w:val="00747482"/>
     <w:rsid w:val="00747845"/>
     <w:rsid w:val="00750294"/>
     <w:rsid w:val="0075041B"/>
     <w:rsid w:val="00750860"/>
     <w:rsid w:val="0075112C"/>
     <w:rsid w:val="0075116C"/>
     <w:rsid w:val="007514C7"/>
     <w:rsid w:val="007514E1"/>
     <w:rsid w:val="00752008"/>
     <w:rsid w:val="0075262F"/>
     <w:rsid w:val="00752872"/>
     <w:rsid w:val="00752BCE"/>
     <w:rsid w:val="00753127"/>
     <w:rsid w:val="0075391A"/>
     <w:rsid w:val="0075396C"/>
     <w:rsid w:val="00753E85"/>
     <w:rsid w:val="0075477B"/>
     <w:rsid w:val="00754DF1"/>
     <w:rsid w:val="00754F08"/>
     <w:rsid w:val="00754FD0"/>
     <w:rsid w:val="00755050"/>
     <w:rsid w:val="0075509D"/>
     <w:rsid w:val="007553C2"/>
     <w:rsid w:val="00756482"/>
     <w:rsid w:val="00756CDF"/>
@@ -22523,50 +23284,51 @@
     <w:rsid w:val="00793174"/>
     <w:rsid w:val="00793564"/>
     <w:rsid w:val="00794290"/>
     <w:rsid w:val="0079498B"/>
     <w:rsid w:val="00794C98"/>
     <w:rsid w:val="00794CC5"/>
     <w:rsid w:val="00794EEF"/>
     <w:rsid w:val="00795177"/>
     <w:rsid w:val="007951E1"/>
     <w:rsid w:val="0079534A"/>
     <w:rsid w:val="00795AEA"/>
     <w:rsid w:val="00795B07"/>
     <w:rsid w:val="00795CB7"/>
     <w:rsid w:val="007970B9"/>
     <w:rsid w:val="007971F7"/>
     <w:rsid w:val="00797483"/>
     <w:rsid w:val="00797570"/>
     <w:rsid w:val="0079778A"/>
     <w:rsid w:val="00797A65"/>
     <w:rsid w:val="00797D0F"/>
     <w:rsid w:val="00797EC1"/>
     <w:rsid w:val="00797F33"/>
     <w:rsid w:val="007A023C"/>
     <w:rsid w:val="007A0487"/>
     <w:rsid w:val="007A0F40"/>
+    <w:rsid w:val="007A1011"/>
     <w:rsid w:val="007A1542"/>
     <w:rsid w:val="007A19C4"/>
     <w:rsid w:val="007A1AA5"/>
     <w:rsid w:val="007A264C"/>
     <w:rsid w:val="007A2B8A"/>
     <w:rsid w:val="007A2C0D"/>
     <w:rsid w:val="007A374A"/>
     <w:rsid w:val="007A39E9"/>
     <w:rsid w:val="007A3D89"/>
     <w:rsid w:val="007A4A20"/>
     <w:rsid w:val="007A554D"/>
     <w:rsid w:val="007A6659"/>
     <w:rsid w:val="007A698E"/>
     <w:rsid w:val="007A6BC1"/>
     <w:rsid w:val="007A6CB8"/>
     <w:rsid w:val="007A6FE3"/>
     <w:rsid w:val="007A7158"/>
     <w:rsid w:val="007A7335"/>
     <w:rsid w:val="007A7916"/>
     <w:rsid w:val="007A79C8"/>
     <w:rsid w:val="007A7A6E"/>
     <w:rsid w:val="007A7D44"/>
     <w:rsid w:val="007A7E73"/>
     <w:rsid w:val="007B006D"/>
     <w:rsid w:val="007B08B3"/>
@@ -22740,50 +23502,51 @@
     <w:rsid w:val="00814F65"/>
     <w:rsid w:val="00815201"/>
     <w:rsid w:val="008161E7"/>
     <w:rsid w:val="00816341"/>
     <w:rsid w:val="00816990"/>
     <w:rsid w:val="0081786A"/>
     <w:rsid w:val="00817B91"/>
     <w:rsid w:val="008200BD"/>
     <w:rsid w:val="008200FC"/>
     <w:rsid w:val="00820106"/>
     <w:rsid w:val="0082048B"/>
     <w:rsid w:val="008204F6"/>
     <w:rsid w:val="008209B8"/>
     <w:rsid w:val="00820B51"/>
     <w:rsid w:val="00820F13"/>
     <w:rsid w:val="0082151F"/>
     <w:rsid w:val="00821B56"/>
     <w:rsid w:val="008220DD"/>
     <w:rsid w:val="00822F94"/>
     <w:rsid w:val="008234A6"/>
     <w:rsid w:val="008249A6"/>
     <w:rsid w:val="008251FA"/>
     <w:rsid w:val="00825271"/>
     <w:rsid w:val="00825387"/>
     <w:rsid w:val="00825AB6"/>
+    <w:rsid w:val="00825BF1"/>
     <w:rsid w:val="00825BF6"/>
     <w:rsid w:val="0082614B"/>
     <w:rsid w:val="008262D7"/>
     <w:rsid w:val="0082661F"/>
     <w:rsid w:val="0082682E"/>
     <w:rsid w:val="00826CE0"/>
     <w:rsid w:val="0082784B"/>
     <w:rsid w:val="0082785E"/>
     <w:rsid w:val="00827E70"/>
     <w:rsid w:val="008301A2"/>
     <w:rsid w:val="00830454"/>
     <w:rsid w:val="0083077D"/>
     <w:rsid w:val="00830CD0"/>
     <w:rsid w:val="00831876"/>
     <w:rsid w:val="0083198F"/>
     <w:rsid w:val="0083213B"/>
     <w:rsid w:val="008329A9"/>
     <w:rsid w:val="00832C4E"/>
     <w:rsid w:val="008332F4"/>
     <w:rsid w:val="00833378"/>
     <w:rsid w:val="00833AFD"/>
     <w:rsid w:val="00833B99"/>
     <w:rsid w:val="00833DAC"/>
     <w:rsid w:val="00834059"/>
     <w:rsid w:val="00834B42"/>
@@ -23034,50 +23797,51 @@
     <w:rsid w:val="008C388D"/>
     <w:rsid w:val="008C38C1"/>
     <w:rsid w:val="008C39CC"/>
     <w:rsid w:val="008C3CFF"/>
     <w:rsid w:val="008C4133"/>
     <w:rsid w:val="008C45FA"/>
     <w:rsid w:val="008C4B77"/>
     <w:rsid w:val="008C4FE1"/>
     <w:rsid w:val="008C5550"/>
     <w:rsid w:val="008C5E2E"/>
     <w:rsid w:val="008C6212"/>
     <w:rsid w:val="008C68B5"/>
     <w:rsid w:val="008C6A68"/>
     <w:rsid w:val="008C6EE2"/>
     <w:rsid w:val="008C71FE"/>
     <w:rsid w:val="008C73C3"/>
     <w:rsid w:val="008C7622"/>
     <w:rsid w:val="008C7735"/>
     <w:rsid w:val="008C7951"/>
     <w:rsid w:val="008D11A7"/>
     <w:rsid w:val="008D1A6C"/>
     <w:rsid w:val="008D1CCC"/>
     <w:rsid w:val="008D1FD7"/>
     <w:rsid w:val="008D21CA"/>
     <w:rsid w:val="008D28FE"/>
+    <w:rsid w:val="008D2BAA"/>
     <w:rsid w:val="008D2D17"/>
     <w:rsid w:val="008D2DDD"/>
     <w:rsid w:val="008D2F70"/>
     <w:rsid w:val="008D318A"/>
     <w:rsid w:val="008D31BA"/>
     <w:rsid w:val="008D3892"/>
     <w:rsid w:val="008D3EB3"/>
     <w:rsid w:val="008D3F41"/>
     <w:rsid w:val="008D4B97"/>
     <w:rsid w:val="008D4FF5"/>
     <w:rsid w:val="008D5138"/>
     <w:rsid w:val="008D630E"/>
     <w:rsid w:val="008D670A"/>
     <w:rsid w:val="008D6837"/>
     <w:rsid w:val="008D6B80"/>
     <w:rsid w:val="008D6C39"/>
     <w:rsid w:val="008D6FB5"/>
     <w:rsid w:val="008D72B2"/>
     <w:rsid w:val="008E0340"/>
     <w:rsid w:val="008E041D"/>
     <w:rsid w:val="008E06F2"/>
     <w:rsid w:val="008E085D"/>
     <w:rsid w:val="008E174F"/>
     <w:rsid w:val="008E179F"/>
     <w:rsid w:val="008E1D0F"/>
@@ -23193,50 +23957,51 @@
     <w:rsid w:val="00926DB8"/>
     <w:rsid w:val="0092769E"/>
     <w:rsid w:val="009277DE"/>
     <w:rsid w:val="00927985"/>
     <w:rsid w:val="00927D1A"/>
     <w:rsid w:val="0093033F"/>
     <w:rsid w:val="00930B72"/>
     <w:rsid w:val="00930DEA"/>
     <w:rsid w:val="009310AC"/>
     <w:rsid w:val="00931513"/>
     <w:rsid w:val="00931787"/>
     <w:rsid w:val="00931BF7"/>
     <w:rsid w:val="00931DF2"/>
     <w:rsid w:val="00931F63"/>
     <w:rsid w:val="00931F93"/>
     <w:rsid w:val="00931FCC"/>
     <w:rsid w:val="009329E5"/>
     <w:rsid w:val="00932B3C"/>
     <w:rsid w:val="00932CA0"/>
     <w:rsid w:val="00933361"/>
     <w:rsid w:val="00933B39"/>
     <w:rsid w:val="00934797"/>
     <w:rsid w:val="00934B33"/>
     <w:rsid w:val="00934EEC"/>
     <w:rsid w:val="009351DB"/>
+    <w:rsid w:val="0093585B"/>
     <w:rsid w:val="009358CA"/>
     <w:rsid w:val="00935D4B"/>
     <w:rsid w:val="00936138"/>
     <w:rsid w:val="00936661"/>
     <w:rsid w:val="009369A0"/>
     <w:rsid w:val="00936D40"/>
     <w:rsid w:val="009372BC"/>
     <w:rsid w:val="0093786A"/>
     <w:rsid w:val="009403EE"/>
     <w:rsid w:val="0094112B"/>
     <w:rsid w:val="009412AE"/>
     <w:rsid w:val="009416EB"/>
     <w:rsid w:val="009420A2"/>
     <w:rsid w:val="00943337"/>
     <w:rsid w:val="0094354C"/>
     <w:rsid w:val="009436BE"/>
     <w:rsid w:val="00943764"/>
     <w:rsid w:val="00943E7F"/>
     <w:rsid w:val="009447F4"/>
     <w:rsid w:val="00944B4D"/>
     <w:rsid w:val="00944F65"/>
     <w:rsid w:val="0094508D"/>
     <w:rsid w:val="00945CFD"/>
     <w:rsid w:val="009460DE"/>
     <w:rsid w:val="00946422"/>
@@ -23297,50 +24062,51 @@
     <w:rsid w:val="00971F06"/>
     <w:rsid w:val="0097232E"/>
     <w:rsid w:val="00972400"/>
     <w:rsid w:val="009724FF"/>
     <w:rsid w:val="0097276B"/>
     <w:rsid w:val="00972F58"/>
     <w:rsid w:val="00973573"/>
     <w:rsid w:val="00973CD6"/>
     <w:rsid w:val="009742BB"/>
     <w:rsid w:val="00974D8C"/>
     <w:rsid w:val="00975956"/>
     <w:rsid w:val="00975D07"/>
     <w:rsid w:val="00976226"/>
     <w:rsid w:val="00976D94"/>
     <w:rsid w:val="009770D2"/>
     <w:rsid w:val="009771D1"/>
     <w:rsid w:val="0097763B"/>
     <w:rsid w:val="009801A9"/>
     <w:rsid w:val="00980306"/>
     <w:rsid w:val="0098057D"/>
     <w:rsid w:val="00980B57"/>
     <w:rsid w:val="009812F9"/>
     <w:rsid w:val="00981648"/>
     <w:rsid w:val="00981F83"/>
     <w:rsid w:val="00981FCA"/>
+    <w:rsid w:val="009821EE"/>
     <w:rsid w:val="009823DC"/>
     <w:rsid w:val="0098311C"/>
     <w:rsid w:val="00984154"/>
     <w:rsid w:val="00984B4D"/>
     <w:rsid w:val="00984B63"/>
     <w:rsid w:val="009851E3"/>
     <w:rsid w:val="00985758"/>
     <w:rsid w:val="009863AE"/>
     <w:rsid w:val="00986DB3"/>
     <w:rsid w:val="00986E0E"/>
     <w:rsid w:val="00986F52"/>
     <w:rsid w:val="009876E8"/>
     <w:rsid w:val="00987AC9"/>
     <w:rsid w:val="00990347"/>
     <w:rsid w:val="00990499"/>
     <w:rsid w:val="009906F8"/>
     <w:rsid w:val="00990A36"/>
     <w:rsid w:val="009913F3"/>
     <w:rsid w:val="00991665"/>
     <w:rsid w:val="00991872"/>
     <w:rsid w:val="00991914"/>
     <w:rsid w:val="00991BA2"/>
     <w:rsid w:val="009929D7"/>
     <w:rsid w:val="00993294"/>
     <w:rsid w:val="009939A4"/>
@@ -23564,50 +24330,51 @@
     <w:rsid w:val="00A22805"/>
     <w:rsid w:val="00A22E95"/>
     <w:rsid w:val="00A23358"/>
     <w:rsid w:val="00A23392"/>
     <w:rsid w:val="00A237B6"/>
     <w:rsid w:val="00A23D68"/>
     <w:rsid w:val="00A23FD5"/>
     <w:rsid w:val="00A248CA"/>
     <w:rsid w:val="00A24F57"/>
     <w:rsid w:val="00A25427"/>
     <w:rsid w:val="00A26541"/>
     <w:rsid w:val="00A266B4"/>
     <w:rsid w:val="00A26B0C"/>
     <w:rsid w:val="00A270E0"/>
     <w:rsid w:val="00A27729"/>
     <w:rsid w:val="00A2788F"/>
     <w:rsid w:val="00A27D79"/>
     <w:rsid w:val="00A27DEF"/>
     <w:rsid w:val="00A30901"/>
     <w:rsid w:val="00A30922"/>
     <w:rsid w:val="00A3093A"/>
     <w:rsid w:val="00A3095F"/>
     <w:rsid w:val="00A30A67"/>
     <w:rsid w:val="00A31A6A"/>
     <w:rsid w:val="00A321EE"/>
+    <w:rsid w:val="00A325D5"/>
     <w:rsid w:val="00A326FA"/>
     <w:rsid w:val="00A32735"/>
     <w:rsid w:val="00A33EEF"/>
     <w:rsid w:val="00A341A4"/>
     <w:rsid w:val="00A354DB"/>
     <w:rsid w:val="00A3552B"/>
     <w:rsid w:val="00A35C30"/>
     <w:rsid w:val="00A361C1"/>
     <w:rsid w:val="00A361DB"/>
     <w:rsid w:val="00A3678D"/>
     <w:rsid w:val="00A367BD"/>
     <w:rsid w:val="00A36AA5"/>
     <w:rsid w:val="00A37279"/>
     <w:rsid w:val="00A372AE"/>
     <w:rsid w:val="00A37B09"/>
     <w:rsid w:val="00A37BE7"/>
     <w:rsid w:val="00A37C13"/>
     <w:rsid w:val="00A4000C"/>
     <w:rsid w:val="00A400FF"/>
     <w:rsid w:val="00A4039E"/>
     <w:rsid w:val="00A4076A"/>
     <w:rsid w:val="00A40EED"/>
     <w:rsid w:val="00A411B1"/>
     <w:rsid w:val="00A411C3"/>
     <w:rsid w:val="00A41852"/>
@@ -23673,50 +24440,51 @@
     <w:rsid w:val="00A62A3D"/>
     <w:rsid w:val="00A63214"/>
     <w:rsid w:val="00A64D6D"/>
     <w:rsid w:val="00A6581E"/>
     <w:rsid w:val="00A65B61"/>
     <w:rsid w:val="00A6637E"/>
     <w:rsid w:val="00A66918"/>
     <w:rsid w:val="00A6698E"/>
     <w:rsid w:val="00A673D1"/>
     <w:rsid w:val="00A67809"/>
     <w:rsid w:val="00A67C0B"/>
     <w:rsid w:val="00A67D05"/>
     <w:rsid w:val="00A7030F"/>
     <w:rsid w:val="00A70375"/>
     <w:rsid w:val="00A7060F"/>
     <w:rsid w:val="00A706B3"/>
     <w:rsid w:val="00A70D1C"/>
     <w:rsid w:val="00A70D69"/>
     <w:rsid w:val="00A70FB3"/>
     <w:rsid w:val="00A72542"/>
     <w:rsid w:val="00A72593"/>
     <w:rsid w:val="00A72844"/>
     <w:rsid w:val="00A72FD9"/>
     <w:rsid w:val="00A7414D"/>
     <w:rsid w:val="00A7446E"/>
+    <w:rsid w:val="00A74590"/>
     <w:rsid w:val="00A74AFF"/>
     <w:rsid w:val="00A74D52"/>
     <w:rsid w:val="00A74EB4"/>
     <w:rsid w:val="00A75758"/>
     <w:rsid w:val="00A75A59"/>
     <w:rsid w:val="00A7667C"/>
     <w:rsid w:val="00A76962"/>
     <w:rsid w:val="00A774B6"/>
     <w:rsid w:val="00A77EC2"/>
     <w:rsid w:val="00A800CD"/>
     <w:rsid w:val="00A80256"/>
     <w:rsid w:val="00A80360"/>
     <w:rsid w:val="00A8084E"/>
     <w:rsid w:val="00A8098F"/>
     <w:rsid w:val="00A80E0F"/>
     <w:rsid w:val="00A8129D"/>
     <w:rsid w:val="00A81426"/>
     <w:rsid w:val="00A81D67"/>
     <w:rsid w:val="00A81E2B"/>
     <w:rsid w:val="00A8273C"/>
     <w:rsid w:val="00A82EE7"/>
     <w:rsid w:val="00A831DA"/>
     <w:rsid w:val="00A83864"/>
     <w:rsid w:val="00A83E4F"/>
     <w:rsid w:val="00A840EB"/>
@@ -23752,69 +24520,71 @@
     <w:rsid w:val="00A95F45"/>
     <w:rsid w:val="00A96457"/>
     <w:rsid w:val="00A96592"/>
     <w:rsid w:val="00A9686C"/>
     <w:rsid w:val="00A968F7"/>
     <w:rsid w:val="00A97043"/>
     <w:rsid w:val="00A979B2"/>
     <w:rsid w:val="00AA0475"/>
     <w:rsid w:val="00AA04BD"/>
     <w:rsid w:val="00AA04D2"/>
     <w:rsid w:val="00AA0559"/>
     <w:rsid w:val="00AA09F5"/>
     <w:rsid w:val="00AA0BBF"/>
     <w:rsid w:val="00AA0BC6"/>
     <w:rsid w:val="00AA0CEE"/>
     <w:rsid w:val="00AA179A"/>
     <w:rsid w:val="00AA17DC"/>
     <w:rsid w:val="00AA1887"/>
     <w:rsid w:val="00AA1967"/>
     <w:rsid w:val="00AA2117"/>
     <w:rsid w:val="00AA24F5"/>
     <w:rsid w:val="00AA327F"/>
     <w:rsid w:val="00AA35D6"/>
     <w:rsid w:val="00AA3642"/>
     <w:rsid w:val="00AA4D44"/>
+    <w:rsid w:val="00AA5425"/>
     <w:rsid w:val="00AA5BF7"/>
     <w:rsid w:val="00AA6138"/>
     <w:rsid w:val="00AA6402"/>
     <w:rsid w:val="00AA7DE3"/>
     <w:rsid w:val="00AB0878"/>
     <w:rsid w:val="00AB0CF1"/>
     <w:rsid w:val="00AB0EE8"/>
     <w:rsid w:val="00AB0F7F"/>
     <w:rsid w:val="00AB211E"/>
     <w:rsid w:val="00AB253C"/>
     <w:rsid w:val="00AB2611"/>
     <w:rsid w:val="00AB2644"/>
     <w:rsid w:val="00AB29DA"/>
     <w:rsid w:val="00AB315D"/>
     <w:rsid w:val="00AB34E4"/>
     <w:rsid w:val="00AB39FB"/>
     <w:rsid w:val="00AB3FFD"/>
     <w:rsid w:val="00AB405A"/>
     <w:rsid w:val="00AB425A"/>
+    <w:rsid w:val="00AB4277"/>
     <w:rsid w:val="00AB45E8"/>
     <w:rsid w:val="00AB498D"/>
     <w:rsid w:val="00AB4E43"/>
     <w:rsid w:val="00AB4E5F"/>
     <w:rsid w:val="00AB58CE"/>
     <w:rsid w:val="00AB5EB5"/>
     <w:rsid w:val="00AB5ED1"/>
     <w:rsid w:val="00AB6347"/>
     <w:rsid w:val="00AB7D22"/>
     <w:rsid w:val="00AC07E7"/>
     <w:rsid w:val="00AC0B6A"/>
     <w:rsid w:val="00AC1E9E"/>
     <w:rsid w:val="00AC214E"/>
     <w:rsid w:val="00AC2465"/>
     <w:rsid w:val="00AC2BD8"/>
     <w:rsid w:val="00AC32AA"/>
     <w:rsid w:val="00AC3858"/>
     <w:rsid w:val="00AC3F4D"/>
     <w:rsid w:val="00AC400C"/>
     <w:rsid w:val="00AC4043"/>
     <w:rsid w:val="00AC417E"/>
     <w:rsid w:val="00AC4318"/>
     <w:rsid w:val="00AC4379"/>
     <w:rsid w:val="00AC5356"/>
     <w:rsid w:val="00AC5CCF"/>
@@ -23961,50 +24731,51 @@
     <w:rsid w:val="00B21B46"/>
     <w:rsid w:val="00B22304"/>
     <w:rsid w:val="00B22C90"/>
     <w:rsid w:val="00B22CBA"/>
     <w:rsid w:val="00B22DEF"/>
     <w:rsid w:val="00B240ED"/>
     <w:rsid w:val="00B24470"/>
     <w:rsid w:val="00B24699"/>
     <w:rsid w:val="00B24883"/>
     <w:rsid w:val="00B257BB"/>
     <w:rsid w:val="00B25BD5"/>
     <w:rsid w:val="00B26056"/>
     <w:rsid w:val="00B26332"/>
     <w:rsid w:val="00B264A7"/>
     <w:rsid w:val="00B2661C"/>
     <w:rsid w:val="00B267D5"/>
     <w:rsid w:val="00B26BDC"/>
     <w:rsid w:val="00B27F78"/>
     <w:rsid w:val="00B30371"/>
     <w:rsid w:val="00B30488"/>
     <w:rsid w:val="00B30A6A"/>
     <w:rsid w:val="00B30E0D"/>
     <w:rsid w:val="00B313CD"/>
     <w:rsid w:val="00B316C3"/>
     <w:rsid w:val="00B31CFC"/>
+    <w:rsid w:val="00B323CC"/>
     <w:rsid w:val="00B32745"/>
     <w:rsid w:val="00B32B3F"/>
     <w:rsid w:val="00B32FEB"/>
     <w:rsid w:val="00B3390A"/>
     <w:rsid w:val="00B33951"/>
     <w:rsid w:val="00B33A43"/>
     <w:rsid w:val="00B33C2D"/>
     <w:rsid w:val="00B33F71"/>
     <w:rsid w:val="00B342F6"/>
     <w:rsid w:val="00B349EE"/>
     <w:rsid w:val="00B35248"/>
     <w:rsid w:val="00B356CF"/>
     <w:rsid w:val="00B36790"/>
     <w:rsid w:val="00B36A5C"/>
     <w:rsid w:val="00B3704B"/>
     <w:rsid w:val="00B370B6"/>
     <w:rsid w:val="00B3785E"/>
     <w:rsid w:val="00B37E70"/>
     <w:rsid w:val="00B402CF"/>
     <w:rsid w:val="00B40C90"/>
     <w:rsid w:val="00B410D4"/>
     <w:rsid w:val="00B41726"/>
     <w:rsid w:val="00B41830"/>
     <w:rsid w:val="00B41CE4"/>
     <w:rsid w:val="00B41ED6"/>
@@ -24072,50 +24843,51 @@
     <w:rsid w:val="00B63060"/>
     <w:rsid w:val="00B631EE"/>
     <w:rsid w:val="00B6325A"/>
     <w:rsid w:val="00B632E9"/>
     <w:rsid w:val="00B634C1"/>
     <w:rsid w:val="00B6354D"/>
     <w:rsid w:val="00B637B4"/>
     <w:rsid w:val="00B63E5A"/>
     <w:rsid w:val="00B64320"/>
     <w:rsid w:val="00B64C9D"/>
     <w:rsid w:val="00B65975"/>
     <w:rsid w:val="00B65AF7"/>
     <w:rsid w:val="00B65BC6"/>
     <w:rsid w:val="00B66495"/>
     <w:rsid w:val="00B665CE"/>
     <w:rsid w:val="00B66700"/>
     <w:rsid w:val="00B66AAC"/>
     <w:rsid w:val="00B66BE5"/>
     <w:rsid w:val="00B66E07"/>
     <w:rsid w:val="00B6761D"/>
     <w:rsid w:val="00B67D2F"/>
     <w:rsid w:val="00B70257"/>
     <w:rsid w:val="00B70F2C"/>
     <w:rsid w:val="00B70FFB"/>
     <w:rsid w:val="00B7103D"/>
+    <w:rsid w:val="00B71124"/>
     <w:rsid w:val="00B7206D"/>
     <w:rsid w:val="00B720C8"/>
     <w:rsid w:val="00B722FE"/>
     <w:rsid w:val="00B7277C"/>
     <w:rsid w:val="00B72D6D"/>
     <w:rsid w:val="00B73214"/>
     <w:rsid w:val="00B73651"/>
     <w:rsid w:val="00B73F87"/>
     <w:rsid w:val="00B74465"/>
     <w:rsid w:val="00B74627"/>
     <w:rsid w:val="00B74893"/>
     <w:rsid w:val="00B75A1C"/>
     <w:rsid w:val="00B75F15"/>
     <w:rsid w:val="00B768C2"/>
     <w:rsid w:val="00B76BB7"/>
     <w:rsid w:val="00B76FBE"/>
     <w:rsid w:val="00B7723C"/>
     <w:rsid w:val="00B773B3"/>
     <w:rsid w:val="00B77742"/>
     <w:rsid w:val="00B778DE"/>
     <w:rsid w:val="00B77AE5"/>
     <w:rsid w:val="00B77DA3"/>
     <w:rsid w:val="00B77E92"/>
     <w:rsid w:val="00B77EC4"/>
     <w:rsid w:val="00B805A4"/>
@@ -24382,50 +25154,51 @@
     <w:rsid w:val="00C14865"/>
     <w:rsid w:val="00C14A06"/>
     <w:rsid w:val="00C156FD"/>
     <w:rsid w:val="00C16309"/>
     <w:rsid w:val="00C16601"/>
     <w:rsid w:val="00C1698D"/>
     <w:rsid w:val="00C16AC7"/>
     <w:rsid w:val="00C173B7"/>
     <w:rsid w:val="00C17798"/>
     <w:rsid w:val="00C17836"/>
     <w:rsid w:val="00C17972"/>
     <w:rsid w:val="00C20018"/>
     <w:rsid w:val="00C20280"/>
     <w:rsid w:val="00C204BA"/>
     <w:rsid w:val="00C2051C"/>
     <w:rsid w:val="00C20DED"/>
     <w:rsid w:val="00C21640"/>
     <w:rsid w:val="00C21F59"/>
     <w:rsid w:val="00C2214D"/>
     <w:rsid w:val="00C221EB"/>
     <w:rsid w:val="00C22710"/>
     <w:rsid w:val="00C22985"/>
     <w:rsid w:val="00C232E0"/>
     <w:rsid w:val="00C236A1"/>
     <w:rsid w:val="00C240F1"/>
+    <w:rsid w:val="00C2418A"/>
     <w:rsid w:val="00C24527"/>
     <w:rsid w:val="00C248DB"/>
     <w:rsid w:val="00C24BD5"/>
     <w:rsid w:val="00C24CC5"/>
     <w:rsid w:val="00C25422"/>
     <w:rsid w:val="00C25AC5"/>
     <w:rsid w:val="00C25C9B"/>
     <w:rsid w:val="00C25C9C"/>
     <w:rsid w:val="00C264FA"/>
     <w:rsid w:val="00C26749"/>
     <w:rsid w:val="00C26DFF"/>
     <w:rsid w:val="00C26F2E"/>
     <w:rsid w:val="00C27342"/>
     <w:rsid w:val="00C27626"/>
     <w:rsid w:val="00C278D5"/>
     <w:rsid w:val="00C30588"/>
     <w:rsid w:val="00C30DE4"/>
     <w:rsid w:val="00C319E1"/>
     <w:rsid w:val="00C31A56"/>
     <w:rsid w:val="00C31E2C"/>
     <w:rsid w:val="00C32171"/>
     <w:rsid w:val="00C3320F"/>
     <w:rsid w:val="00C33D4C"/>
     <w:rsid w:val="00C3451A"/>
     <w:rsid w:val="00C34F94"/>
@@ -24473,50 +25246,51 @@
     <w:rsid w:val="00C53640"/>
     <w:rsid w:val="00C537A2"/>
     <w:rsid w:val="00C546E6"/>
     <w:rsid w:val="00C54F10"/>
     <w:rsid w:val="00C55773"/>
     <w:rsid w:val="00C557F6"/>
     <w:rsid w:val="00C55864"/>
     <w:rsid w:val="00C55CE1"/>
     <w:rsid w:val="00C55ECE"/>
     <w:rsid w:val="00C5637A"/>
     <w:rsid w:val="00C567EE"/>
     <w:rsid w:val="00C56A7A"/>
     <w:rsid w:val="00C56CC6"/>
     <w:rsid w:val="00C56F96"/>
     <w:rsid w:val="00C574E6"/>
     <w:rsid w:val="00C57965"/>
     <w:rsid w:val="00C57AAD"/>
     <w:rsid w:val="00C60980"/>
     <w:rsid w:val="00C61011"/>
     <w:rsid w:val="00C6177E"/>
     <w:rsid w:val="00C61A5C"/>
     <w:rsid w:val="00C622D5"/>
     <w:rsid w:val="00C62548"/>
     <w:rsid w:val="00C63C17"/>
     <w:rsid w:val="00C63CD1"/>
+    <w:rsid w:val="00C63DBE"/>
     <w:rsid w:val="00C63E0C"/>
     <w:rsid w:val="00C649AB"/>
     <w:rsid w:val="00C64FAF"/>
     <w:rsid w:val="00C653B3"/>
     <w:rsid w:val="00C6715F"/>
     <w:rsid w:val="00C67564"/>
     <w:rsid w:val="00C67682"/>
     <w:rsid w:val="00C67C10"/>
     <w:rsid w:val="00C702BB"/>
     <w:rsid w:val="00C70A4C"/>
     <w:rsid w:val="00C70F3C"/>
     <w:rsid w:val="00C710D9"/>
     <w:rsid w:val="00C711A9"/>
     <w:rsid w:val="00C72039"/>
     <w:rsid w:val="00C721A8"/>
     <w:rsid w:val="00C7300A"/>
     <w:rsid w:val="00C732F1"/>
     <w:rsid w:val="00C7367F"/>
     <w:rsid w:val="00C73B42"/>
     <w:rsid w:val="00C73C16"/>
     <w:rsid w:val="00C74A6A"/>
     <w:rsid w:val="00C74DB0"/>
     <w:rsid w:val="00C755ED"/>
     <w:rsid w:val="00C75914"/>
     <w:rsid w:val="00C759B2"/>
@@ -24552,50 +25326,51 @@
     <w:rsid w:val="00C86E35"/>
     <w:rsid w:val="00C870C5"/>
     <w:rsid w:val="00C87295"/>
     <w:rsid w:val="00C87F12"/>
     <w:rsid w:val="00C87FC9"/>
     <w:rsid w:val="00C902FB"/>
     <w:rsid w:val="00C9106D"/>
     <w:rsid w:val="00C91368"/>
     <w:rsid w:val="00C9213E"/>
     <w:rsid w:val="00C9214F"/>
     <w:rsid w:val="00C92578"/>
     <w:rsid w:val="00C92632"/>
     <w:rsid w:val="00C93B80"/>
     <w:rsid w:val="00C93EF5"/>
     <w:rsid w:val="00C94170"/>
     <w:rsid w:val="00C942A0"/>
     <w:rsid w:val="00C9452E"/>
     <w:rsid w:val="00C9457F"/>
     <w:rsid w:val="00C94898"/>
     <w:rsid w:val="00C94A10"/>
     <w:rsid w:val="00C94A6E"/>
     <w:rsid w:val="00C94A92"/>
     <w:rsid w:val="00C94AEA"/>
     <w:rsid w:val="00C95159"/>
     <w:rsid w:val="00C951AA"/>
+    <w:rsid w:val="00C95652"/>
     <w:rsid w:val="00C956B9"/>
     <w:rsid w:val="00C95903"/>
     <w:rsid w:val="00C95AE5"/>
     <w:rsid w:val="00C96C5D"/>
     <w:rsid w:val="00C96F5B"/>
     <w:rsid w:val="00C96FCF"/>
     <w:rsid w:val="00C96FD3"/>
     <w:rsid w:val="00C9757A"/>
     <w:rsid w:val="00C977DC"/>
     <w:rsid w:val="00CA0059"/>
     <w:rsid w:val="00CA02EC"/>
     <w:rsid w:val="00CA04C9"/>
     <w:rsid w:val="00CA0B28"/>
     <w:rsid w:val="00CA0D58"/>
     <w:rsid w:val="00CA0DC3"/>
     <w:rsid w:val="00CA1405"/>
     <w:rsid w:val="00CA16D1"/>
     <w:rsid w:val="00CA16E0"/>
     <w:rsid w:val="00CA1918"/>
     <w:rsid w:val="00CA1A36"/>
     <w:rsid w:val="00CA1B99"/>
     <w:rsid w:val="00CA203B"/>
     <w:rsid w:val="00CA243B"/>
     <w:rsid w:val="00CA258A"/>
     <w:rsid w:val="00CA2779"/>
@@ -24824,50 +25599,51 @@
     <w:rsid w:val="00D318C3"/>
     <w:rsid w:val="00D31D64"/>
     <w:rsid w:val="00D321FA"/>
     <w:rsid w:val="00D332F1"/>
     <w:rsid w:val="00D3369B"/>
     <w:rsid w:val="00D33BDB"/>
     <w:rsid w:val="00D3430F"/>
     <w:rsid w:val="00D346D1"/>
     <w:rsid w:val="00D347CD"/>
     <w:rsid w:val="00D34DCA"/>
     <w:rsid w:val="00D353AA"/>
     <w:rsid w:val="00D35A46"/>
     <w:rsid w:val="00D35D05"/>
     <w:rsid w:val="00D362F3"/>
     <w:rsid w:val="00D365FE"/>
     <w:rsid w:val="00D37056"/>
     <w:rsid w:val="00D37E5D"/>
     <w:rsid w:val="00D40131"/>
     <w:rsid w:val="00D402EF"/>
     <w:rsid w:val="00D4030A"/>
     <w:rsid w:val="00D403F6"/>
     <w:rsid w:val="00D40553"/>
     <w:rsid w:val="00D405E8"/>
     <w:rsid w:val="00D40E02"/>
     <w:rsid w:val="00D40F23"/>
+    <w:rsid w:val="00D411D5"/>
     <w:rsid w:val="00D41841"/>
     <w:rsid w:val="00D4215A"/>
     <w:rsid w:val="00D424EB"/>
     <w:rsid w:val="00D4339C"/>
     <w:rsid w:val="00D43604"/>
     <w:rsid w:val="00D4391D"/>
     <w:rsid w:val="00D439B8"/>
     <w:rsid w:val="00D43A61"/>
     <w:rsid w:val="00D43B59"/>
     <w:rsid w:val="00D43CEC"/>
     <w:rsid w:val="00D445B1"/>
     <w:rsid w:val="00D4464F"/>
     <w:rsid w:val="00D447A7"/>
     <w:rsid w:val="00D448FC"/>
     <w:rsid w:val="00D44BB0"/>
     <w:rsid w:val="00D44D92"/>
     <w:rsid w:val="00D45329"/>
     <w:rsid w:val="00D46323"/>
     <w:rsid w:val="00D4659E"/>
     <w:rsid w:val="00D47118"/>
     <w:rsid w:val="00D47408"/>
     <w:rsid w:val="00D5048A"/>
     <w:rsid w:val="00D50C28"/>
     <w:rsid w:val="00D51754"/>
     <w:rsid w:val="00D51D8D"/>
@@ -24977,50 +25753,51 @@
     <w:rsid w:val="00D86C52"/>
     <w:rsid w:val="00D871E4"/>
     <w:rsid w:val="00D87605"/>
     <w:rsid w:val="00D87B58"/>
     <w:rsid w:val="00D87B92"/>
     <w:rsid w:val="00D87DAC"/>
     <w:rsid w:val="00D87E6F"/>
     <w:rsid w:val="00D912C6"/>
     <w:rsid w:val="00D915B3"/>
     <w:rsid w:val="00D91C4D"/>
     <w:rsid w:val="00D928A5"/>
     <w:rsid w:val="00D92D86"/>
     <w:rsid w:val="00D92EE3"/>
     <w:rsid w:val="00D92F35"/>
     <w:rsid w:val="00D93081"/>
     <w:rsid w:val="00D93B0C"/>
     <w:rsid w:val="00D94492"/>
     <w:rsid w:val="00D94520"/>
     <w:rsid w:val="00D949FE"/>
     <w:rsid w:val="00D94FBD"/>
     <w:rsid w:val="00D94FED"/>
     <w:rsid w:val="00D95373"/>
     <w:rsid w:val="00D95579"/>
     <w:rsid w:val="00D958F1"/>
     <w:rsid w:val="00D95C7F"/>
+    <w:rsid w:val="00D961BB"/>
     <w:rsid w:val="00D9628A"/>
     <w:rsid w:val="00D9648C"/>
     <w:rsid w:val="00D96BC1"/>
     <w:rsid w:val="00D96D80"/>
     <w:rsid w:val="00D96DA2"/>
     <w:rsid w:val="00D96E29"/>
     <w:rsid w:val="00D96F3B"/>
     <w:rsid w:val="00D972A1"/>
     <w:rsid w:val="00D9746C"/>
     <w:rsid w:val="00D97551"/>
     <w:rsid w:val="00D9774C"/>
     <w:rsid w:val="00DA0204"/>
     <w:rsid w:val="00DA030C"/>
     <w:rsid w:val="00DA0C01"/>
     <w:rsid w:val="00DA0DAA"/>
     <w:rsid w:val="00DA1973"/>
     <w:rsid w:val="00DA1E2F"/>
     <w:rsid w:val="00DA1EA5"/>
     <w:rsid w:val="00DA2039"/>
     <w:rsid w:val="00DA28D8"/>
     <w:rsid w:val="00DA2CC8"/>
     <w:rsid w:val="00DA2FC9"/>
     <w:rsid w:val="00DA32ED"/>
     <w:rsid w:val="00DA38F8"/>
     <w:rsid w:val="00DA3D2C"/>
@@ -25313,59 +26090,61 @@
     <w:rsid w:val="00E6055C"/>
     <w:rsid w:val="00E606F6"/>
     <w:rsid w:val="00E607AD"/>
     <w:rsid w:val="00E609CC"/>
     <w:rsid w:val="00E60F88"/>
     <w:rsid w:val="00E61AFA"/>
     <w:rsid w:val="00E6227D"/>
     <w:rsid w:val="00E62355"/>
     <w:rsid w:val="00E62420"/>
     <w:rsid w:val="00E624E8"/>
     <w:rsid w:val="00E62939"/>
     <w:rsid w:val="00E62AB6"/>
     <w:rsid w:val="00E62B70"/>
     <w:rsid w:val="00E62F63"/>
     <w:rsid w:val="00E63032"/>
     <w:rsid w:val="00E63474"/>
     <w:rsid w:val="00E6355A"/>
     <w:rsid w:val="00E63562"/>
     <w:rsid w:val="00E6393A"/>
     <w:rsid w:val="00E63C93"/>
     <w:rsid w:val="00E63DD0"/>
     <w:rsid w:val="00E643BF"/>
     <w:rsid w:val="00E65272"/>
     <w:rsid w:val="00E669BA"/>
     <w:rsid w:val="00E66EAC"/>
+    <w:rsid w:val="00E6717E"/>
     <w:rsid w:val="00E701E0"/>
     <w:rsid w:val="00E706D4"/>
     <w:rsid w:val="00E708D5"/>
     <w:rsid w:val="00E70D5A"/>
     <w:rsid w:val="00E71A75"/>
     <w:rsid w:val="00E71F5E"/>
     <w:rsid w:val="00E7249E"/>
     <w:rsid w:val="00E7265E"/>
     <w:rsid w:val="00E72943"/>
+    <w:rsid w:val="00E72FB5"/>
     <w:rsid w:val="00E73574"/>
     <w:rsid w:val="00E7373F"/>
     <w:rsid w:val="00E73921"/>
     <w:rsid w:val="00E73B4C"/>
     <w:rsid w:val="00E73CDC"/>
     <w:rsid w:val="00E73ED3"/>
     <w:rsid w:val="00E741B4"/>
     <w:rsid w:val="00E7435B"/>
     <w:rsid w:val="00E746F5"/>
     <w:rsid w:val="00E748DF"/>
     <w:rsid w:val="00E74989"/>
     <w:rsid w:val="00E752B2"/>
     <w:rsid w:val="00E7555A"/>
     <w:rsid w:val="00E75853"/>
     <w:rsid w:val="00E77B47"/>
     <w:rsid w:val="00E801E6"/>
     <w:rsid w:val="00E806E6"/>
     <w:rsid w:val="00E80851"/>
     <w:rsid w:val="00E80DA1"/>
     <w:rsid w:val="00E810BA"/>
     <w:rsid w:val="00E815A8"/>
     <w:rsid w:val="00E816BD"/>
     <w:rsid w:val="00E8195C"/>
     <w:rsid w:val="00E81B4E"/>
     <w:rsid w:val="00E820F7"/>
@@ -25402,50 +26181,51 @@
     <w:rsid w:val="00E95F46"/>
     <w:rsid w:val="00E965AA"/>
     <w:rsid w:val="00E968DA"/>
     <w:rsid w:val="00E9749F"/>
     <w:rsid w:val="00E976C1"/>
     <w:rsid w:val="00E97BB0"/>
     <w:rsid w:val="00EA0089"/>
     <w:rsid w:val="00EA06C5"/>
     <w:rsid w:val="00EA193C"/>
     <w:rsid w:val="00EA1E44"/>
     <w:rsid w:val="00EA1EB4"/>
     <w:rsid w:val="00EA22DE"/>
     <w:rsid w:val="00EA26D7"/>
     <w:rsid w:val="00EA26FF"/>
     <w:rsid w:val="00EA2A5D"/>
     <w:rsid w:val="00EA2CDA"/>
     <w:rsid w:val="00EA2D03"/>
     <w:rsid w:val="00EA2DBB"/>
     <w:rsid w:val="00EA2E2E"/>
     <w:rsid w:val="00EA2EC6"/>
     <w:rsid w:val="00EA2F32"/>
     <w:rsid w:val="00EA3067"/>
     <w:rsid w:val="00EA3325"/>
     <w:rsid w:val="00EA33D0"/>
     <w:rsid w:val="00EA3448"/>
+    <w:rsid w:val="00EA4393"/>
     <w:rsid w:val="00EA4434"/>
     <w:rsid w:val="00EA4465"/>
     <w:rsid w:val="00EA455C"/>
     <w:rsid w:val="00EA4812"/>
     <w:rsid w:val="00EA4D16"/>
     <w:rsid w:val="00EA4D40"/>
     <w:rsid w:val="00EA4F7C"/>
     <w:rsid w:val="00EA5B7E"/>
     <w:rsid w:val="00EA5E67"/>
     <w:rsid w:val="00EA6671"/>
     <w:rsid w:val="00EA6CB9"/>
     <w:rsid w:val="00EA6D22"/>
     <w:rsid w:val="00EA7C3E"/>
     <w:rsid w:val="00EA7CAA"/>
     <w:rsid w:val="00EB01AC"/>
     <w:rsid w:val="00EB01C8"/>
     <w:rsid w:val="00EB1F38"/>
     <w:rsid w:val="00EB246E"/>
     <w:rsid w:val="00EB27BA"/>
     <w:rsid w:val="00EB29AA"/>
     <w:rsid w:val="00EB3354"/>
     <w:rsid w:val="00EB3613"/>
     <w:rsid w:val="00EB3910"/>
     <w:rsid w:val="00EB396E"/>
     <w:rsid w:val="00EB3CA7"/>
@@ -25465,50 +26245,51 @@
     <w:rsid w:val="00EB7C68"/>
     <w:rsid w:val="00EC00E9"/>
     <w:rsid w:val="00EC03A8"/>
     <w:rsid w:val="00EC0435"/>
     <w:rsid w:val="00EC04C3"/>
     <w:rsid w:val="00EC0842"/>
     <w:rsid w:val="00EC09EE"/>
     <w:rsid w:val="00EC1F0E"/>
     <w:rsid w:val="00EC215D"/>
     <w:rsid w:val="00EC21AD"/>
     <w:rsid w:val="00EC24DF"/>
     <w:rsid w:val="00EC2629"/>
     <w:rsid w:val="00EC2941"/>
     <w:rsid w:val="00EC2BCB"/>
     <w:rsid w:val="00EC3441"/>
     <w:rsid w:val="00EC3762"/>
     <w:rsid w:val="00EC3ECF"/>
     <w:rsid w:val="00EC4044"/>
     <w:rsid w:val="00EC4AE8"/>
     <w:rsid w:val="00EC4C5F"/>
     <w:rsid w:val="00EC4E45"/>
     <w:rsid w:val="00EC551F"/>
     <w:rsid w:val="00EC67F3"/>
     <w:rsid w:val="00EC6B4D"/>
     <w:rsid w:val="00EC6C90"/>
+    <w:rsid w:val="00EC6CCB"/>
     <w:rsid w:val="00EC6D1C"/>
     <w:rsid w:val="00EC73CF"/>
     <w:rsid w:val="00ED150D"/>
     <w:rsid w:val="00ED195A"/>
     <w:rsid w:val="00ED1C51"/>
     <w:rsid w:val="00ED1E0E"/>
     <w:rsid w:val="00ED2378"/>
     <w:rsid w:val="00ED285F"/>
     <w:rsid w:val="00ED2E9B"/>
     <w:rsid w:val="00ED4906"/>
     <w:rsid w:val="00ED4DA2"/>
     <w:rsid w:val="00ED563B"/>
     <w:rsid w:val="00ED5700"/>
     <w:rsid w:val="00ED58C2"/>
     <w:rsid w:val="00ED5C88"/>
     <w:rsid w:val="00ED62F8"/>
     <w:rsid w:val="00ED64A8"/>
     <w:rsid w:val="00ED6547"/>
     <w:rsid w:val="00ED6956"/>
     <w:rsid w:val="00ED723A"/>
     <w:rsid w:val="00ED7312"/>
     <w:rsid w:val="00ED7B35"/>
     <w:rsid w:val="00ED7EB7"/>
     <w:rsid w:val="00EE0C35"/>
     <w:rsid w:val="00EE0DAF"/>
@@ -25572,50 +26353,51 @@
     <w:rsid w:val="00F02C57"/>
     <w:rsid w:val="00F02E44"/>
     <w:rsid w:val="00F03A7D"/>
     <w:rsid w:val="00F0402B"/>
     <w:rsid w:val="00F047E4"/>
     <w:rsid w:val="00F05186"/>
     <w:rsid w:val="00F0545F"/>
     <w:rsid w:val="00F05601"/>
     <w:rsid w:val="00F06170"/>
     <w:rsid w:val="00F061FB"/>
     <w:rsid w:val="00F06587"/>
     <w:rsid w:val="00F06645"/>
     <w:rsid w:val="00F0707D"/>
     <w:rsid w:val="00F0737F"/>
     <w:rsid w:val="00F0752D"/>
     <w:rsid w:val="00F0793A"/>
     <w:rsid w:val="00F07E53"/>
     <w:rsid w:val="00F102E7"/>
     <w:rsid w:val="00F10442"/>
     <w:rsid w:val="00F1069D"/>
     <w:rsid w:val="00F106B8"/>
     <w:rsid w:val="00F10CA5"/>
     <w:rsid w:val="00F10E20"/>
     <w:rsid w:val="00F11B51"/>
     <w:rsid w:val="00F11C3A"/>
+    <w:rsid w:val="00F1217D"/>
     <w:rsid w:val="00F125CC"/>
     <w:rsid w:val="00F12D32"/>
     <w:rsid w:val="00F12EF4"/>
     <w:rsid w:val="00F12F87"/>
     <w:rsid w:val="00F132AA"/>
     <w:rsid w:val="00F1378E"/>
     <w:rsid w:val="00F138AD"/>
     <w:rsid w:val="00F13A4A"/>
     <w:rsid w:val="00F13EEC"/>
     <w:rsid w:val="00F1498F"/>
     <w:rsid w:val="00F14E12"/>
     <w:rsid w:val="00F14EFA"/>
     <w:rsid w:val="00F15311"/>
     <w:rsid w:val="00F17EF5"/>
     <w:rsid w:val="00F17FBE"/>
     <w:rsid w:val="00F20251"/>
     <w:rsid w:val="00F207BB"/>
     <w:rsid w:val="00F20EAA"/>
     <w:rsid w:val="00F21752"/>
     <w:rsid w:val="00F21BD8"/>
     <w:rsid w:val="00F220FA"/>
     <w:rsid w:val="00F22853"/>
     <w:rsid w:val="00F229C4"/>
     <w:rsid w:val="00F22B02"/>
     <w:rsid w:val="00F22BEC"/>
@@ -31398,51 +32180,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2136943964">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/non-profit-purchasing-programs" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-34052&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/supplier-diversity-program-sdp?_gl=1*1dd4k06*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTY5MTE2ODkkbzM2OSRnMSR0MTc1NjkxMzk5MCRqNTckbDAkaDA." TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/emergency-response-supplies-services-and-equipment-contact-information" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Sean.Corbin2@mass.gov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/guides/epp-program-environmentally-preferable-products-and-services-on-statewide-contracts" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sourcewell-mn.gov/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Richard.Shugg@hercrentals.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OSDhelpdesk@mass.gov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/facility-landscaping-contract-user-guides?_gl=1*13s2npd*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTkyNTU2NzIkbzQyOCRnMSR0MTc1OTI1NTk4NSRqNjAkbDAkaDA." TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/supplier-diversity-office-sdo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/best-value-evaluation-of-responses-to-small-procurements-a-guide-for-strategic-sourcing-teams/download" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macomptroller.org/policies/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Sean.Corbin2@mass.gov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Comptroller.Info@mass.gov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-34052&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tatiana.henry@mass.gov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/osd" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/facility-maintenance-repair-and-operations-contract-user-guides?_gl=1*ml3drp*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTkyNTU2NzIkbzQyOCRnMCR0MTc1OTI1NTY3MiRqNjAkbDAkaDA." TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/how-to-request-quotes-from-vendors-on-statewide-contracts/download" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.commbuys.com/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/statewide-contract-index" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.procurated.com/ma-statewide/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tatiana.henry@mass.gov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-SRC02-33662&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/environmentally-preferable-products-epp-procurement-program" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tatiana.Henry@mass.gov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/facility-landscaping-contract-user-guides?_gl=1*13s2npd*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTkyNTU2NzIkbzQyOCRnMSR0MTc1OTI1NTk4NSRqNjAkbDAkaDA." TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/small-business-purchasing-program-sbpp?_gl=1*flb0s8*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTY5MTE2ODkkbzM2OSRnMSR0MTc1NjkxMzg1NCRqMjgkbDAkaDA." TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/exhibit-f-1-commonwealth-terms-and-conditions-0/download?_ga=2.11892660.1852975385.1737644168-411155804.1736349941&amp;_gl=1*1ehavvx*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*MTczNzY1MjIyMi4xNS4xLjE3Mzc2NTIzODYuMC4wLjA." TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tatiana.henry@mass.gov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-34052&amp;releaseNbr=0&amp;docType=P&amp;mode=initial" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/801-cmr-21-procurement-of-commodities-or-services-including-human-and-social-services/download?_ga=2.5187184.276064254.1754065769-411155804.1736349941&amp;_gl=1*sw9tsp*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTQwNzY0MjMkbzMyMyRnMSR0MTc1NDA3NjQ1NSRqMjgkbDAkaDA." TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sourcewell-mn.gov/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/purchaseorder/poSummary.sdo?docId=PO-26-1080-OSD03-SRC01-37848&amp;releaseNbr=0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/vehicle-acquisition-and-maintenance-contract-user-guides?_gl=1*o3eojk*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTkyNTU2NzIkbzQyOCRnMSR0MTc1OTI1NTg1MiRqNTkkbDAkaDA." TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OSDhelpdesk@mass.gov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/best-value-evaluation-of-sdp-plan-forms-a-guide-for-strategic-sourcing-teams/download" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Sean.Corbin2@mass.gov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-34052&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-34052&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tatiana.henry@mass.gov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/handbook/environmentally-preferable-products-and-services-guide" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sonia.castro@mass.gov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pcarey@ur.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Sean.Corbin2@mass.gov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macomptroller.org/wp-content/uploads/instructions_standard-contract-form.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/non-profit-purchasing-programs" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-34052&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/emergency-response-supplies-services-and-equipment-contact-information" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Sean.Corbin2@mass.gov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Richard.Shugg@hercrentals.com" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OSDhelpdesk@mass.gov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/facility-landscaping-contract-user-guides?_gl=1*13s2npd*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTkyNTU2NzIkbzQyOCRnMSR0MTc1OTI1NTk4NSRqNjAkbDAkaDA." TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/supplier-diversity-office-sdo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/best-value-evaluation-of-responses-to-small-procurements-a-guide-for-strategic-sourcing-teams/download" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macomptroller.org/policies/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Sean.Corbin2@mass.gov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Comptroller.Info@mass.gov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-34052&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-SRC02-33662&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sean.corbin@mass.gov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/osd" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/facility-maintenance-repair-and-operations-contract-user-guides?_gl=1*ml3drp*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTkyNTU2NzIkbzQyOCRnMCR0MTc1OTI1NTY3MiRqNjAkbDAkaDA." TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/how-to-request-quotes-from-vendors-on-statewide-contracts/download" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.commbuys.com/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/statewide-contract-index" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.procurated.com/ma-statewide/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tatiana.henry@mass.gov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-SRC01-38299&amp;releaseNbr=0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/environmentally-preferable-products-epp-procurement-program" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tatiana.Henry@mass.gov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/facility-landscaping-contract-user-guides?_gl=1*13s2npd*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTkyNTU2NzIkbzQyOCRnMSR0MTc1OTI1NTk4NSRqNjAkbDAkaDA." TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/small-business-purchasing-program-sbpp?_gl=1*flb0s8*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTY5MTE2ODkkbzM2OSRnMSR0MTc1NjkxMzg1NCRqMjgkbDAkaDA." TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/exhibit-f-1-commonwealth-terms-and-conditions-0/download?_ga=2.11892660.1852975385.1737644168-411155804.1736349941&amp;_gl=1*1ehavvx*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*MTczNzY1MjIyMi4xNS4xLjE3Mzc2NTIzODYuMC4wLjA." TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tatiana.henry@mass.gov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-34052&amp;releaseNbr=0&amp;docType=P&amp;mode=initial" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kyeskevicz@ur.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/801-cmr-21-procurement-of-commodities-or-services-including-human-and-social-services/download?_ga=2.5187184.276064254.1754065769-411155804.1736349941&amp;_gl=1*sw9tsp*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTQwNzY0MjMkbzMyMyRnMSR0MTc1NDA3NjQ1NSRqMjgkbDAkaDA." TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sourcewell-mn.gov/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/purchaseorder/poSummary.sdo?docId=PO-26-1080-OSD03-SRC01-37848&amp;releaseNbr=0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/vehicle-acquisition-and-maintenance-contract-user-guides?_gl=1*o3eojk*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTkyNTU2NzIkbzQyOCRnMSR0MTc1OTI1NTg1MiRqNTkkbDAkaDA." TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OSDhelpdesk@mass.gov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/best-value-evaluation-of-sdp-plan-forms-a-guide-for-strategic-sourcing-teams/download" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Sean.Corbin2@mass.gov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-34052&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-25-1080-OSD03-OSD03-34052&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tatiana.henry@mass.gov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/handbook/environmentally-preferable-products-and-services-guide" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tatiana.henry@mass.gov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ryan.mcneal@sunbeltrentals.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Sean.Corbin2@mass.gov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macomptroller.org/wp-content/uploads/instructions_standard-contract-form.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/supplier-diversity-program-sdp?_gl=1*1dd4k06*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTY5MTE2ODkkbzM2OSRnMSR0MTc1NjkxMzk5MCRqNTckbDAkaDA." TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/guides/epp-program-environmentally-preferable-products-and-services-on-statewide-contracts" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sourcewell-mn.gov/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/osd" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/osd" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/osd" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -31727,52 +32509,52 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BBCFE9BE6DEBCF4FAEF3D74F5E0F169D" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a935db215594a9448d4f792fa77a5eb7">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="07049b86-902b-4773-b7aa-1fd847dfddb9" xmlns:ns3="09ce38db-efdb-4708-8c34-9908d67fb011" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ce164f3e4dc664cfddf0b6a5cebcddc6" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BBCFE9BE6DEBCF4FAEF3D74F5E0F169D" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4acca893a766136a5bafeab47b9027e1">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="07049b86-902b-4773-b7aa-1fd847dfddb9" xmlns:ns3="09ce38db-efdb-4708-8c34-9908d67fb011" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2e0e5592891313212390eddb4a3d5f9a" ns2:_="" ns3:_="">
     <xsd:import namespace="07049b86-902b-4773-b7aa-1fd847dfddb9"/>
     <xsd:import namespace="09ce38db-efdb-4708-8c34-9908d67fb011"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -31990,114 +32772,108 @@
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="07049b86-902b-4773-b7aa-1fd847dfddb9">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E5E76A4-4B53-4E46-8362-0320020EC781}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{81DCA3EF-3B9D-4100-B105-4C0B18226286}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA717E60-34BC-4098-A167-B6DF6AF31FCB}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20DD85D6-0887-4118-8B8C-1267772729E8}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="09ce38db-efdb-4708-8c34-9908d67fb011"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="6b33c406-dd06-4363-a0cc-3f7e8f9bebb6"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51C4BD58-2203-4230-8F1F-9DCF4FB5BA44}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>16</Pages>
-[...1 lines deleted...]
-  <Characters>27154</Characters>
+  <Pages>17</Pages>
+  <Words>4812</Words>
+  <Characters>27429</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>2</DocSecurity>
-  <Lines>226</Lines>
-  <Paragraphs>63</Paragraphs>
+  <Lines>228</Lines>
+  <Paragraphs>64</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Products and Services Contract User Guide Template</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>31854</CharactersWithSpaces>
+  <CharactersWithSpaces>32177</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="480" baseType="variant">
       <vt:variant>
         <vt:i4>3342415</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>342</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.sec.state.ma.us/divisions/cis/download/maps/County_Map.pdf</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>2424926</vt:i4>
       </vt:variant>
       <vt:variant>