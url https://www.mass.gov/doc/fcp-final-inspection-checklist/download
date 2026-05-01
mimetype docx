--- v0 (2025-12-05)
+++ v1 (2026-05-01)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00721611" w:rsidRPr="00652A13" w:rsidRDefault="00721611" w:rsidP="00721611">
+    <w:p w14:paraId="2E2657E0" w14:textId="77777777" w:rsidR="00721611" w:rsidRPr="00652A13" w:rsidRDefault="00721611" w:rsidP="00721611">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652A13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Forest </w:t>
       </w:r>
       <w:r w:rsidR="004C60AF" w:rsidRPr="00652A13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -66,137 +66,153 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Plan </w:t>
       </w:r>
       <w:r w:rsidR="004C60AF" w:rsidRPr="00652A13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Final Inspection </w:t>
       </w:r>
       <w:r w:rsidR="001B382E" w:rsidRPr="00652A13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Checklist</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F3C5E" w:rsidRPr="00FA74B4" w:rsidRDefault="008F3C5E" w:rsidP="008F3C5E">
+    <w:p w14:paraId="2E2657E1" w14:textId="77777777" w:rsidR="008F3C5E" w:rsidRPr="00FA74B4" w:rsidRDefault="008F3C5E" w:rsidP="008F3C5E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008F3C5E" w:rsidRPr="008F3C5E" w:rsidRDefault="008F3C5E" w:rsidP="00513F13">
+    <w:p w14:paraId="2E2657E2" w14:textId="77777777" w:rsidR="008F3C5E" w:rsidRPr="008F3C5E" w:rsidRDefault="008F3C5E" w:rsidP="00513F13">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6030"/>
           <w:tab w:val="left" w:pos="10440"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Landowner:  </w:t>
-      </w:r>
+        <w:t>Landowner</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Town:</w:t>
+        <w:t>Town</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F3C5E" w:rsidRPr="008F3C5E" w:rsidRDefault="008F3C5E" w:rsidP="00513F13">
+    <w:p w14:paraId="2E2657E3" w14:textId="77777777" w:rsidR="008F3C5E" w:rsidRPr="008F3C5E" w:rsidRDefault="008F3C5E" w:rsidP="00513F13">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6030"/>
           <w:tab w:val="left" w:pos="10440"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008F3C5E" w:rsidRPr="008F3C5E" w:rsidRDefault="008F3C5E" w:rsidP="00513F13">
+    <w:p w14:paraId="2E2657E4" w14:textId="77777777" w:rsidR="008F3C5E" w:rsidRPr="008F3C5E" w:rsidRDefault="008F3C5E" w:rsidP="00513F13">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6030"/>
           <w:tab w:val="left" w:pos="10440"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Preparer:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
@@ -207,323 +223,298 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Case Number: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F3C5E" w:rsidRPr="008F3C5E" w:rsidRDefault="008F3C5E" w:rsidP="00513F13">
+    <w:p w14:paraId="2E2657E5" w14:textId="77777777" w:rsidR="008F3C5E" w:rsidRPr="008F3C5E" w:rsidRDefault="008F3C5E" w:rsidP="00513F13">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6030"/>
           <w:tab w:val="left" w:pos="10440"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008F3C5E" w:rsidRPr="008F3C5E" w:rsidRDefault="008F3C5E" w:rsidP="00513F13">
+    <w:p w14:paraId="2E2657E6" w14:textId="77777777" w:rsidR="008F3C5E" w:rsidRPr="008F3C5E" w:rsidRDefault="008F3C5E" w:rsidP="00513F13">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6030"/>
           <w:tab w:val="left" w:pos="10440"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Harvester</w:t>
       </w:r>
       <w:r w:rsidR="00513F13">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> &amp; </w:t>
-[...15 lines deleted...]
-        <w:t>. #</w:t>
+        <w:t xml:space="preserve"> &amp; Lic. #</w:t>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Date of Inspection: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00721611" w:rsidRDefault="00721611" w:rsidP="00372D40"/>
-    <w:p w:rsidR="00BA5CFE" w:rsidRPr="00567103" w:rsidRDefault="00BA5CFE" w:rsidP="0025393F">
+    <w:p w14:paraId="2E2657E7" w14:textId="77777777" w:rsidR="00721611" w:rsidRDefault="00721611" w:rsidP="00372D40"/>
+    <w:p w14:paraId="2E2657E8" w14:textId="77777777" w:rsidR="00BA5CFE" w:rsidRPr="00567103" w:rsidRDefault="00BA5CFE" w:rsidP="0025393F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5310"/>
           <w:tab w:val="left" w:pos="5850"/>
           <w:tab w:val="left" w:pos="7560"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="007F3269" w:rsidRPr="00567103">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>N.A.</w:t>
       </w:r>
       <w:r w:rsidR="007F3269" w:rsidRPr="00567103">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00567103">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Yes</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00567103">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>No</w:t>
       </w:r>
       <w:r w:rsidRPr="00567103">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Part</w:t>
       </w:r>
       <w:r w:rsidRPr="00567103">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0025393F" w:rsidRPr="0025393F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Unk</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Unk.</w:t>
+      </w:r>
       <w:r w:rsidR="0025393F" w:rsidRPr="0025393F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0025393F" w:rsidRPr="0025393F">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00567103">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:tab/>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>Comments</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB0BE7" w:rsidRPr="007F3269" w:rsidRDefault="00CB0BE7" w:rsidP="00CB0BE7">
+    <w:p w14:paraId="2E2657E9" w14:textId="77777777" w:rsidR="00CB0BE7" w:rsidRPr="007F3269" w:rsidRDefault="00CB0BE7" w:rsidP="00CB0BE7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3777"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5310"/>
           <w:tab w:val="left" w:pos="5940"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B91C6C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>NHESP</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> requirements followed</w:t>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB0BE7" w:rsidRPr="007272D8" w:rsidRDefault="00CB0BE7" w:rsidP="00CB0BE7">
+    <w:p w14:paraId="2E2657EA" w14:textId="77777777" w:rsidR="00CB0BE7" w:rsidRPr="007272D8" w:rsidRDefault="00CB0BE7" w:rsidP="00CB0BE7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007272D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -561,230 +552,265 @@
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D1FE9" w:rsidRPr="007272D8" w:rsidRDefault="004D1FE9" w:rsidP="004D1FE9">
+    <w:p w14:paraId="2E2657EB" w14:textId="77777777" w:rsidR="004D1FE9" w:rsidRPr="007272D8" w:rsidRDefault="004D1FE9" w:rsidP="004D1FE9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007272D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -830,230 +856,265 @@
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB0BE7" w:rsidRPr="007272D8" w:rsidRDefault="00CB0BE7" w:rsidP="00CB0BE7">
+    <w:p w14:paraId="2E2657EC" w14:textId="77777777" w:rsidR="00CB0BE7" w:rsidRPr="007272D8" w:rsidRDefault="00CB0BE7" w:rsidP="00CB0BE7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007272D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -1099,230 +1160,265 @@
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D1FE9" w:rsidRPr="007272D8" w:rsidRDefault="004D1FE9" w:rsidP="004D1FE9">
+    <w:p w14:paraId="2E2657ED" w14:textId="77777777" w:rsidR="004D1FE9" w:rsidRPr="007272D8" w:rsidRDefault="004D1FE9" w:rsidP="004D1FE9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007272D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -1368,230 +1464,265 @@
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB0BE7" w:rsidRPr="007272D8" w:rsidRDefault="00CB0BE7" w:rsidP="00CB0BE7">
+    <w:p w14:paraId="2E2657EE" w14:textId="77777777" w:rsidR="00CB0BE7" w:rsidRPr="007272D8" w:rsidRDefault="00CB0BE7" w:rsidP="00CB0BE7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007272D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1649,292 +1780,327 @@
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB0BE7" w:rsidRDefault="00CB0BE7" w:rsidP="00CB0BE7">
+    <w:p w14:paraId="2E2657EF" w14:textId="77777777" w:rsidR="00CB0BE7" w:rsidRDefault="00CB0BE7" w:rsidP="00CB0BE7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3777"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5310"/>
           <w:tab w:val="left" w:pos="5940"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E17B13" w:rsidRPr="00E17B13" w:rsidRDefault="00E17B13" w:rsidP="007F3269">
+    <w:p w14:paraId="2E2657F0" w14:textId="77777777" w:rsidR="00E17B13" w:rsidRPr="00E17B13" w:rsidRDefault="00E17B13" w:rsidP="007F3269">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5310"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E17B13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Filter Strips</w:t>
       </w:r>
       <w:r w:rsidR="00191BB9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00191BB9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(also see Slash Law)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA5CFE" w:rsidRPr="008F3C5E" w:rsidRDefault="00BA5CFE" w:rsidP="007F3269">
+    <w:p w14:paraId="2E2657F1" w14:textId="77777777" w:rsidR="00BA5CFE" w:rsidRPr="008F3C5E" w:rsidRDefault="00BA5CFE" w:rsidP="007F3269">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5310"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="007272D8">
         <w:rPr>
@@ -1947,51 +2113,51 @@
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>50% BA retained</w:t>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA5CFE" w:rsidRPr="007F3269" w:rsidRDefault="00BA5CFE" w:rsidP="0025393F">
+    <w:p w14:paraId="2E2657F2" w14:textId="77777777" w:rsidR="00BA5CFE" w:rsidRPr="007F3269" w:rsidRDefault="00BA5CFE" w:rsidP="0025393F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -2033,239 +2199,274 @@
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="007F3269" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="007F3269" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="0025393F" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="0025393F" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA5CFE" w:rsidRPr="008F3C5E" w:rsidRDefault="00BA5CFE" w:rsidP="0025393F">
+    <w:p w14:paraId="2E2657F3" w14:textId="77777777" w:rsidR="00BA5CFE" w:rsidRPr="008F3C5E" w:rsidRDefault="00BA5CFE" w:rsidP="0025393F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
@@ -2298,219 +2499,254 @@
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="007F3269" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="007F3269" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="0025393F" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA5CFE" w:rsidRPr="008F3C5E" w:rsidRDefault="00BA5CFE" w:rsidP="0025393F">
+    <w:p w14:paraId="2E2657F4" w14:textId="77777777" w:rsidR="00BA5CFE" w:rsidRPr="008F3C5E" w:rsidRDefault="00BA5CFE" w:rsidP="0025393F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
@@ -2543,219 +2779,254 @@
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="007F3269" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="007F3269" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="0025393F" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA5CFE" w:rsidRPr="008F3C5E" w:rsidRDefault="00BA5CFE" w:rsidP="0025393F">
+    <w:p w14:paraId="2E2657F5" w14:textId="77777777" w:rsidR="00BA5CFE" w:rsidRPr="008F3C5E" w:rsidRDefault="00BA5CFE" w:rsidP="0025393F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
@@ -2788,219 +3059,254 @@
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="007F3269" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="007F3269" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="0025393F" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E17B13" w:rsidRPr="008F3C5E" w:rsidRDefault="00567103" w:rsidP="00E17B13">
+    <w:p w14:paraId="2E2657F6" w14:textId="77777777" w:rsidR="00E17B13" w:rsidRPr="008F3C5E" w:rsidRDefault="00567103" w:rsidP="00E17B13">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5310"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E17B13">
         <w:rPr>
@@ -3010,80 +3316,62 @@
         </w:rPr>
         <w:t>No equipment within 50 feet</w:t>
       </w:r>
       <w:r w:rsidR="00652A13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> except at SC</w:t>
       </w:r>
       <w:r w:rsidR="00CB0BE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00652A13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> &amp; pre-existing logging roads (or if approved in FCP to reduce </w:t>
-[...17 lines deleted...]
-        <w:t>. impact)</w:t>
+        <w:t xml:space="preserve"> &amp; pre-existing logging roads (or if approved in FCP to reduce env. impact)</w:t>
       </w:r>
       <w:r w:rsidR="00E17B13" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E17B13" w:rsidRPr="007F3269" w:rsidRDefault="00E17B13" w:rsidP="00E17B13">
+    <w:p w14:paraId="2E2657F7" w14:textId="77777777" w:rsidR="00E17B13" w:rsidRPr="007F3269" w:rsidRDefault="00E17B13" w:rsidP="00E17B13">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -3125,239 +3413,274 @@
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E17B13" w:rsidRPr="008F3C5E" w:rsidRDefault="00E17B13" w:rsidP="00E17B13">
+    <w:p w14:paraId="2E2657F8" w14:textId="77777777" w:rsidR="00E17B13" w:rsidRPr="008F3C5E" w:rsidRDefault="00E17B13" w:rsidP="00E17B13">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
@@ -3390,219 +3713,254 @@
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E17B13" w:rsidRPr="008F3C5E" w:rsidRDefault="00E17B13" w:rsidP="00E17B13">
+    <w:p w14:paraId="2E2657F9" w14:textId="77777777" w:rsidR="00E17B13" w:rsidRPr="008F3C5E" w:rsidRDefault="00E17B13" w:rsidP="00E17B13">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
@@ -3635,219 +3993,254 @@
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E17B13" w:rsidRPr="008F3C5E" w:rsidRDefault="00E17B13" w:rsidP="00E17B13">
+    <w:p w14:paraId="2E2657FA" w14:textId="77777777" w:rsidR="00E17B13" w:rsidRPr="008F3C5E" w:rsidRDefault="00E17B13" w:rsidP="00E17B13">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
@@ -3880,275 +4273,310 @@
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00652A13" w:rsidRDefault="00652A13" w:rsidP="00567103">
+    <w:p w14:paraId="2E2657FB" w14:textId="77777777" w:rsidR="00652A13" w:rsidRDefault="00652A13" w:rsidP="00567103">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5310"/>
           <w:tab w:val="left" w:pos="5940"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E17B13" w:rsidRPr="00E17B13" w:rsidRDefault="00E17B13" w:rsidP="00567103">
+    <w:p w14:paraId="2E2657FC" w14:textId="77777777" w:rsidR="00E17B13" w:rsidRPr="00E17B13" w:rsidRDefault="00E17B13" w:rsidP="00567103">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5310"/>
           <w:tab w:val="left" w:pos="5940"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E17B13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Stream Crossings</w:t>
       </w:r>
       <w:r w:rsidRPr="00E17B13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00567103" w:rsidRPr="007F3269" w:rsidRDefault="00E17B13" w:rsidP="00567103">
+    <w:p w14:paraId="2E2657FD" w14:textId="77777777" w:rsidR="00567103" w:rsidRPr="007F3269" w:rsidRDefault="00E17B13" w:rsidP="00567103">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5310"/>
           <w:tab w:val="left" w:pos="5940"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>S</w:t>
       </w:r>
@@ -4168,54 +4596,64 @@
         </w:rPr>
         <w:t xml:space="preserve"> after harvest </w:t>
       </w:r>
       <w:r w:rsidR="001F0A73">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00567103">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>unless pre-existing</w:t>
       </w:r>
       <w:r w:rsidR="001F0A73">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>), stream stable and free-flowing</w:t>
-      </w:r>
+        <w:t xml:space="preserve">), stream stable and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001F0A73">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>free-flowing</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="00567103" w:rsidRPr="007F3269" w:rsidRDefault="00567103" w:rsidP="0025393F">
+    <w:p w14:paraId="2E2657FE" w14:textId="77777777" w:rsidR="00567103" w:rsidRPr="007F3269" w:rsidRDefault="00567103" w:rsidP="0025393F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -4261,232 +4699,267 @@
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="0025393F" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00567103" w:rsidRPr="007F3269" w:rsidRDefault="00567103" w:rsidP="0025393F">
+    <w:p w14:paraId="2E2657FF" w14:textId="77777777" w:rsidR="00567103" w:rsidRPr="007F3269" w:rsidRDefault="00567103" w:rsidP="0025393F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -4524,230 +4997,265 @@
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="0025393F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="0025393F" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00567103" w:rsidRPr="007F3269" w:rsidRDefault="00567103" w:rsidP="0025393F">
+    <w:p w14:paraId="2E265800" w14:textId="77777777" w:rsidR="00567103" w:rsidRPr="007F3269" w:rsidRDefault="00567103" w:rsidP="0025393F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -4785,230 +5293,265 @@
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="0025393F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="0025393F" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00567103" w:rsidRPr="007F3269" w:rsidRDefault="00567103" w:rsidP="0025393F">
+    <w:p w14:paraId="2E265801" w14:textId="77777777" w:rsidR="00567103" w:rsidRPr="007F3269" w:rsidRDefault="00567103" w:rsidP="0025393F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -5046,232 +5589,267 @@
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="0025393F" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA5CFE" w:rsidRPr="007F3269" w:rsidRDefault="00BA5CFE" w:rsidP="007F3269">
+    <w:p w14:paraId="2E265802" w14:textId="77777777" w:rsidR="00BA5CFE" w:rsidRPr="007F3269" w:rsidRDefault="00BA5CFE" w:rsidP="007F3269">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3777"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5310"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B40708">
         <w:rPr>
@@ -5316,51 +5894,51 @@
       <w:r w:rsidR="00B40708">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>stabilized</w:t>
       </w:r>
       <w:r w:rsidR="00E17B13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, no significant erosion / sedimentation</w:t>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA5CFE" w:rsidRPr="007272D8" w:rsidRDefault="00BA5CFE" w:rsidP="0025393F">
+    <w:p w14:paraId="2E265803" w14:textId="77777777" w:rsidR="00BA5CFE" w:rsidRPr="007272D8" w:rsidRDefault="00BA5CFE" w:rsidP="0025393F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -5401,231 +5979,266 @@
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="007272D8" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="007272D8" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="007272D8" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="007272D8" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="007272D8" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="007272D8" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="007272D8" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007272D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="0025393F" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA5CFE" w:rsidRPr="007272D8" w:rsidRDefault="00BA5CFE" w:rsidP="0025393F">
+    <w:p w14:paraId="2E265804" w14:textId="77777777" w:rsidR="00BA5CFE" w:rsidRPr="007272D8" w:rsidRDefault="00BA5CFE" w:rsidP="0025393F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007272D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
@@ -5679,232 +6292,267 @@
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="007272D8" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="007272D8" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="007272D8" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="007272D8" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="007272D8" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="007272D8" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="007272D8" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007272D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="0025393F" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA5CFE" w:rsidRPr="007272D8" w:rsidRDefault="00BA5CFE" w:rsidP="0025393F">
+    <w:p w14:paraId="2E265805" w14:textId="77777777" w:rsidR="00BA5CFE" w:rsidRPr="007272D8" w:rsidRDefault="00BA5CFE" w:rsidP="0025393F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007272D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
@@ -5958,232 +6606,267 @@
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="007272D8" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="007272D8" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="007272D8" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="007272D8" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="007272D8" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="007272D8" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="007272D8" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007272D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="0025393F" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA5CFE" w:rsidRPr="007272D8" w:rsidRDefault="00BA5CFE" w:rsidP="0025393F">
+    <w:p w14:paraId="2E265806" w14:textId="77777777" w:rsidR="00BA5CFE" w:rsidRPr="007272D8" w:rsidRDefault="00BA5CFE" w:rsidP="0025393F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007272D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
@@ -6237,251 +6920,286 @@
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="007272D8" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="007272D8" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="007272D8" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="007272D8" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="007272D8" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="007272D8" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="007272D8" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007272D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="0025393F" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00652A13" w:rsidRDefault="00652A13" w:rsidP="0025393F">
+    <w:p w14:paraId="2E265807" w14:textId="77777777" w:rsidR="00652A13" w:rsidRDefault="00652A13" w:rsidP="0025393F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3777"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5310"/>
           <w:tab w:val="left" w:pos="5940"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E17B13" w:rsidRPr="00E17B13" w:rsidRDefault="00E17B13" w:rsidP="0025393F">
+    <w:p w14:paraId="2E265808" w14:textId="77777777" w:rsidR="00E17B13" w:rsidRPr="00E17B13" w:rsidRDefault="00E17B13" w:rsidP="0025393F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3777"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5310"/>
           <w:tab w:val="left" w:pos="5940"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wetland </w:t>
@@ -6501,51 +7219,51 @@
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CB0BE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>&amp;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Harvests</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA14C5" w:rsidRPr="007F3269" w:rsidRDefault="00DA14C5" w:rsidP="0025393F">
+    <w:p w14:paraId="2E265809" w14:textId="77777777" w:rsidR="00DA14C5" w:rsidRPr="007F3269" w:rsidRDefault="00DA14C5" w:rsidP="0025393F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3777"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5310"/>
           <w:tab w:val="left" w:pos="5940"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
@@ -6575,51 +7293,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>when dry or stable</w:t>
       </w:r>
       <w:r w:rsidR="0025393F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, stabilized</w:t>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA14C5" w:rsidRPr="007272D8" w:rsidRDefault="00DA14C5" w:rsidP="0025393F">
+    <w:p w14:paraId="2E26580A" w14:textId="77777777" w:rsidR="00DA14C5" w:rsidRPr="007272D8" w:rsidRDefault="00DA14C5" w:rsidP="0025393F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007272D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
@@ -6664,232 +7382,267 @@
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="007272D8" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="007272D8" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="007272D8" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="007272D8" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="007272D8" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="007272D8" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="007272D8" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007272D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="0025393F" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA14C5" w:rsidRPr="007272D8" w:rsidRDefault="00DA14C5" w:rsidP="0025393F">
+    <w:p w14:paraId="2E26580B" w14:textId="77777777" w:rsidR="00DA14C5" w:rsidRPr="007272D8" w:rsidRDefault="00DA14C5" w:rsidP="0025393F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007272D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
@@ -6926,232 +7679,267 @@
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="007272D8" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="007272D8" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="007272D8" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="007272D8" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="007272D8" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="007272D8" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="007272D8" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007272D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="0025393F" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA14C5" w:rsidRPr="007272D8" w:rsidRDefault="00DA14C5" w:rsidP="0025393F">
+    <w:p w14:paraId="2E26580C" w14:textId="77777777" w:rsidR="00DA14C5" w:rsidRPr="007272D8" w:rsidRDefault="00DA14C5" w:rsidP="0025393F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007272D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
@@ -7188,232 +7976,267 @@
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="007272D8" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="007272D8" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="007272D8" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="007272D8" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="007272D8" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="007272D8" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="007272D8" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007272D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="0025393F" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA14C5" w:rsidRPr="007272D8" w:rsidRDefault="00DA14C5" w:rsidP="0025393F">
+    <w:p w14:paraId="2E26580D" w14:textId="77777777" w:rsidR="00DA14C5" w:rsidRPr="007272D8" w:rsidRDefault="00DA14C5" w:rsidP="0025393F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007272D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
@@ -7450,274 +8273,309 @@
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="007272D8" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="007272D8" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="007272D8" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="007272D8" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="007272D8" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="007272D8" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="007272D8" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007272D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="0025393F" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA14C5" w:rsidRPr="007F3269" w:rsidRDefault="00DA14C5" w:rsidP="0025393F">
+    <w:p w14:paraId="2E26580E" w14:textId="77777777" w:rsidR="00DA14C5" w:rsidRPr="007F3269" w:rsidRDefault="00DA14C5" w:rsidP="0025393F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3777"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5310"/>
           <w:tab w:val="left" w:pos="5940"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wetlands harvested when dry/stable</w:t>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007272D8" w:rsidRPr="007272D8" w:rsidRDefault="007272D8" w:rsidP="0025393F">
+    <w:p w14:paraId="2E26580F" w14:textId="77777777" w:rsidR="007272D8" w:rsidRPr="007272D8" w:rsidRDefault="007272D8" w:rsidP="0025393F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007272D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -7772,232 +8630,267 @@
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007272D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="0025393F" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007272D8" w:rsidRPr="007272D8" w:rsidRDefault="00567103" w:rsidP="0025393F">
+    <w:p w14:paraId="2E265810" w14:textId="77777777" w:rsidR="007272D8" w:rsidRPr="007272D8" w:rsidRDefault="00567103" w:rsidP="0025393F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -8044,232 +8937,267 @@
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="007272D8" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="007272D8" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="007272D8" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="007272D8" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="007272D8" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="007272D8" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="007272D8" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="007272D8" w:rsidRPr="007272D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="0025393F" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007272D8" w:rsidRPr="007272D8" w:rsidRDefault="007272D8" w:rsidP="0025393F">
+    <w:p w14:paraId="2E265811" w14:textId="77777777" w:rsidR="007272D8" w:rsidRPr="007272D8" w:rsidRDefault="007272D8" w:rsidP="0025393F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007272D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -8333,232 +9261,267 @@
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007272D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="0025393F" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007272D8" w:rsidRPr="007272D8" w:rsidRDefault="007272D8" w:rsidP="0025393F">
+    <w:p w14:paraId="2E265812" w14:textId="77777777" w:rsidR="007272D8" w:rsidRPr="007272D8" w:rsidRDefault="007272D8" w:rsidP="0025393F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007272D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -8622,274 +9585,309 @@
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007272D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="0025393F" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007272D8" w:rsidRPr="007F3269" w:rsidRDefault="007272D8" w:rsidP="0025393F">
+    <w:p w14:paraId="2E265813" w14:textId="77777777" w:rsidR="007272D8" w:rsidRPr="007F3269" w:rsidRDefault="007272D8" w:rsidP="0025393F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3777"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5310"/>
           <w:tab w:val="left" w:pos="5940"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wetland harvests retained ≥ 50% BA</w:t>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00652A13" w:rsidRPr="007272D8" w:rsidRDefault="00652A13" w:rsidP="00652A13">
+    <w:p w14:paraId="2E265814" w14:textId="77777777" w:rsidR="00652A13" w:rsidRPr="007272D8" w:rsidRDefault="00652A13" w:rsidP="00652A13">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007272D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -8936,232 +9934,267 @@
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007272D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00652A13" w:rsidRPr="007272D8" w:rsidRDefault="00652A13" w:rsidP="00652A13">
+    <w:p w14:paraId="2E265815" w14:textId="77777777" w:rsidR="00652A13" w:rsidRPr="007272D8" w:rsidRDefault="00652A13" w:rsidP="00652A13">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -9208,232 +10241,267 @@
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007272D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00652A13" w:rsidRPr="007272D8" w:rsidRDefault="00652A13" w:rsidP="00652A13">
+    <w:p w14:paraId="2E265816" w14:textId="77777777" w:rsidR="00652A13" w:rsidRPr="007272D8" w:rsidRDefault="00652A13" w:rsidP="00652A13">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007272D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -9488,232 +10556,267 @@
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007272D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00652A13" w:rsidRPr="007272D8" w:rsidRDefault="00652A13" w:rsidP="00652A13">
+    <w:p w14:paraId="2E265817" w14:textId="77777777" w:rsidR="00652A13" w:rsidRPr="007272D8" w:rsidRDefault="00652A13" w:rsidP="00652A13">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007272D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -9768,449 +10871,483 @@
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007272D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E17B13" w:rsidRDefault="00E17B13" w:rsidP="0025393F">
+    <w:p w14:paraId="2E265818" w14:textId="77777777" w:rsidR="00E17B13" w:rsidRDefault="00E17B13" w:rsidP="0025393F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3777"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5310"/>
           <w:tab w:val="left" w:pos="5940"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CB0BE7" w:rsidRDefault="00CB0BE7" w:rsidP="00E17B13">
+    <w:p w14:paraId="2E265819" w14:textId="77777777" w:rsidR="00CB0BE7" w:rsidRDefault="00CB0BE7" w:rsidP="00E17B13">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5310"/>
           <w:tab w:val="left" w:pos="5850"/>
           <w:tab w:val="left" w:pos="7560"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E17B13" w:rsidRPr="00567103" w:rsidRDefault="00E17B13" w:rsidP="00E17B13">
+    <w:p w14:paraId="2E26581A" w14:textId="77777777" w:rsidR="00E17B13" w:rsidRPr="00567103" w:rsidRDefault="00E17B13" w:rsidP="00E17B13">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5310"/>
           <w:tab w:val="left" w:pos="5850"/>
           <w:tab w:val="left" w:pos="7560"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00567103">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>N.A.</w:t>
       </w:r>
       <w:r w:rsidRPr="00567103">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00567103">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Yes</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00567103">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>No</w:t>
       </w:r>
       <w:r w:rsidRPr="00567103">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Part</w:t>
       </w:r>
       <w:r w:rsidRPr="00567103">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0025393F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Unk</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Unk.</w:t>
+      </w:r>
       <w:r w:rsidRPr="0025393F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0025393F">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00567103">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:tab/>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>Comments</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB0BE7" w:rsidRDefault="00CB0BE7" w:rsidP="00CB0BE7">
+    <w:p w14:paraId="2E26581B" w14:textId="77777777" w:rsidR="00CB0BE7" w:rsidRDefault="00CB0BE7" w:rsidP="00CB0BE7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
           <w:tab w:val="left" w:pos="6030"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Roads &amp; Landings</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (also see Slash Law)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB0BE7" w:rsidRDefault="00CB0BE7" w:rsidP="00CB0BE7">
+    <w:p w14:paraId="2E26581C" w14:textId="77777777" w:rsidR="00CB0BE7" w:rsidRDefault="00CB0BE7" w:rsidP="00CB0BE7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
           <w:tab w:val="left" w:pos="6030"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Skid Roads</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB0BE7" w:rsidRPr="008F3C5E" w:rsidRDefault="00CB0BE7" w:rsidP="00CB0BE7">
+    <w:p w14:paraId="2E26581D" w14:textId="77777777" w:rsidR="00CB0BE7" w:rsidRPr="008F3C5E" w:rsidRDefault="00CB0BE7" w:rsidP="00CB0BE7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
           <w:tab w:val="left" w:pos="6030"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
@@ -10246,235 +11383,270 @@
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="Check4"/>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB0BE7" w:rsidRPr="008F3C5E" w:rsidRDefault="00CB0BE7" w:rsidP="00CB0BE7">
+    <w:p w14:paraId="2E26581E" w14:textId="77777777" w:rsidR="00CB0BE7" w:rsidRPr="008F3C5E" w:rsidRDefault="00CB0BE7" w:rsidP="00CB0BE7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
           <w:tab w:val="left" w:pos="6030"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
@@ -10509,234 +11681,269 @@
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB0BE7" w:rsidRPr="00CB0BE7" w:rsidRDefault="00CB0BE7" w:rsidP="00CB0BE7">
+    <w:p w14:paraId="2E26581F" w14:textId="77777777" w:rsidR="00CB0BE7" w:rsidRPr="00CB0BE7" w:rsidRDefault="00CB0BE7" w:rsidP="00CB0BE7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB0BE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -10774,260 +11981,295 @@
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00CB0BE7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="00CB0BE7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="00CB0BE7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="00CB0BE7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00CB0BE7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="00CB0BE7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00CB0BE7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="00CB0BE7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="00CB0BE7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="00CB0BE7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00CB0BE7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="00CB0BE7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00CB0BE7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="00CB0BE7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="00CB0BE7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="00CB0BE7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00CB0BE7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="00CB0BE7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00CB0BE7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="00CB0BE7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="00CB0BE7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="00CB0BE7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00CB0BE7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="00CB0BE7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00CB0BE7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="00CB0BE7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="00CB0BE7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="00CB0BE7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB0BE7" w:rsidRDefault="00CB0BE7" w:rsidP="00CB0BE7">
+    <w:p w14:paraId="2E265820" w14:textId="77777777" w:rsidR="00CB0BE7" w:rsidRDefault="00CB0BE7" w:rsidP="00CB0BE7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Public Roads</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB0BE7" w:rsidRPr="007272D8" w:rsidRDefault="00CB0BE7" w:rsidP="00CB0BE7">
+    <w:p w14:paraId="2E265821" w14:textId="77777777" w:rsidR="00CB0BE7" w:rsidRPr="007272D8" w:rsidRDefault="00CB0BE7" w:rsidP="00CB0BE7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007272D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -11088,230 +12330,265 @@
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB0BE7" w:rsidRPr="007272D8" w:rsidRDefault="00CB0BE7" w:rsidP="00CB0BE7">
+    <w:p w14:paraId="2E265822" w14:textId="77777777" w:rsidR="00CB0BE7" w:rsidRPr="007272D8" w:rsidRDefault="00CB0BE7" w:rsidP="00CB0BE7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007272D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -11349,260 +12626,295 @@
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB0BE7" w:rsidRDefault="00CB0BE7" w:rsidP="00CB0BE7">
+    <w:p w14:paraId="2E265823" w14:textId="77777777" w:rsidR="00CB0BE7" w:rsidRDefault="00CB0BE7" w:rsidP="00CB0BE7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Landings:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB0BE7" w:rsidRPr="007272D8" w:rsidRDefault="00CB0BE7" w:rsidP="00CB0BE7">
+    <w:p w14:paraId="2E265824" w14:textId="77777777" w:rsidR="00CB0BE7" w:rsidRPr="007272D8" w:rsidRDefault="00CB0BE7" w:rsidP="00CB0BE7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -11640,230 +12952,265 @@
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB0BE7" w:rsidRDefault="00CB0BE7" w:rsidP="00CB0BE7">
+    <w:p w14:paraId="2E265825" w14:textId="77777777" w:rsidR="00CB0BE7" w:rsidRDefault="00CB0BE7" w:rsidP="00CB0BE7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -11901,230 +13248,265 @@
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB0BE7" w:rsidRDefault="00CB0BE7" w:rsidP="00CB0BE7">
+    <w:p w14:paraId="2E265826" w14:textId="77777777" w:rsidR="00CB0BE7" w:rsidRDefault="00CB0BE7" w:rsidP="00CB0BE7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -12162,283 +13544,318 @@
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB0BE7" w:rsidRDefault="00CB0BE7" w:rsidP="00CB0BE7">
+    <w:p w14:paraId="2E265827" w14:textId="77777777" w:rsidR="00CB0BE7" w:rsidRDefault="00CB0BE7" w:rsidP="00CB0BE7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5310"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CB0BE7" w:rsidRDefault="00CB0BE7" w:rsidP="0025393F">
+    <w:p w14:paraId="2E265828" w14:textId="77777777" w:rsidR="00CB0BE7" w:rsidRDefault="00CB0BE7" w:rsidP="0025393F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3777"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5310"/>
           <w:tab w:val="left" w:pos="5940"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Cutting Standards</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F30D0A" w:rsidRPr="007F3269" w:rsidRDefault="00CB0BE7" w:rsidP="0025393F">
+    <w:p w14:paraId="2E265829" w14:textId="77777777" w:rsidR="00F30D0A" w:rsidRPr="007F3269" w:rsidRDefault="00CB0BE7" w:rsidP="0025393F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3777"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5310"/>
           <w:tab w:val="left" w:pos="5940"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>H</w:t>
       </w:r>
@@ -12477,51 +13894,51 @@
       <w:r w:rsidR="00567103">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00513F13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Owner</w:t>
       </w:r>
       <w:r w:rsidR="00567103">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Objective</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F30D0A" w:rsidRPr="007272D8" w:rsidRDefault="00CB0BE7" w:rsidP="0025393F">
+    <w:p w14:paraId="2E26582A" w14:textId="77777777" w:rsidR="00F30D0A" w:rsidRPr="007272D8" w:rsidRDefault="00CB0BE7" w:rsidP="0025393F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -12576,232 +13993,267 @@
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00F30D0A" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00F30D0A" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00F30D0A" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00F30D0A" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00F30D0A" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00F30D0A" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="0025393F" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00F30D0A" w:rsidRPr="007272D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="0025393F" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F30D0A" w:rsidRPr="007272D8" w:rsidRDefault="00CB0BE7" w:rsidP="0025393F">
+    <w:p w14:paraId="2E26582B" w14:textId="77777777" w:rsidR="00F30D0A" w:rsidRPr="007272D8" w:rsidRDefault="00CB0BE7" w:rsidP="0025393F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -12856,232 +14308,267 @@
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00F30D0A" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00F30D0A" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00F30D0A" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00F30D0A" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00F30D0A" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00F30D0A" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="0025393F" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00F30D0A" w:rsidRPr="007272D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="0025393F" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F30D0A" w:rsidRPr="007272D8" w:rsidRDefault="00CB0BE7" w:rsidP="0025393F">
+    <w:p w14:paraId="2E26582C" w14:textId="77777777" w:rsidR="00F30D0A" w:rsidRPr="007272D8" w:rsidRDefault="00CB0BE7" w:rsidP="0025393F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -13136,232 +14623,267 @@
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00F30D0A" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00F30D0A" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00F30D0A" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00F30D0A" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00F30D0A" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00F30D0A" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="0025393F" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00F30D0A" w:rsidRPr="007272D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="0025393F" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F30D0A" w:rsidRPr="007272D8" w:rsidRDefault="00CB0BE7" w:rsidP="0025393F">
+    <w:p w14:paraId="2E26582D" w14:textId="77777777" w:rsidR="00F30D0A" w:rsidRPr="007272D8" w:rsidRDefault="00CB0BE7" w:rsidP="0025393F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -13416,289 +14938,324 @@
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00F30D0A" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00F30D0A" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00F30D0A" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00F30D0A" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00F30D0A" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00F30D0A" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="0025393F" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00F30D0A" w:rsidRPr="007272D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="0025393F" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF077B" w:rsidRDefault="00DF077B" w:rsidP="00DF077B">
+    <w:p w14:paraId="2E26582E" w14:textId="77777777" w:rsidR="00DF077B" w:rsidRDefault="00DF077B" w:rsidP="00DF077B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5310"/>
           <w:tab w:val="left" w:pos="5850"/>
           <w:tab w:val="left" w:pos="7560"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF077B" w:rsidRPr="00567103" w:rsidRDefault="00DF077B" w:rsidP="00DF077B">
+    <w:p w14:paraId="2E26582F" w14:textId="77777777" w:rsidR="00DF077B" w:rsidRPr="00567103" w:rsidRDefault="00DF077B" w:rsidP="00DF077B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5310"/>
           <w:tab w:val="left" w:pos="5850"/>
           <w:tab w:val="left" w:pos="7560"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Slash </w:t>
       </w:r>
       <w:r w:rsidR="00CB0BE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Law</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000C4956" w:rsidRDefault="00191BB9" w:rsidP="002476E7">
+    <w:p w14:paraId="2E265830" w14:textId="77777777" w:rsidR="000C4956" w:rsidRDefault="00191BB9" w:rsidP="002476E7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB0BE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -13719,405 +15276,451 @@
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
       <w:r w:rsidR="000C4956">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>’ from perennial stream</w:t>
       </w:r>
       <w:r w:rsidR="000C4956" w:rsidRPr="00CB0BE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF077B" w:rsidRPr="002476E7" w:rsidRDefault="000C4956" w:rsidP="002476E7">
+    <w:p w14:paraId="2E265831" w14:textId="77777777" w:rsidR="00DF077B" w:rsidRPr="002476E7" w:rsidRDefault="000C4956" w:rsidP="002476E7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="00191BB9" w:rsidRPr="00CB0BE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>o slash</w:t>
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00191BB9" w:rsidRPr="00CB0BE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>slash</w:t>
       </w:r>
       <w:r w:rsidR="001F0A73">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00191BB9" w:rsidRPr="00CB0BE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00191BB9" w:rsidRPr="00CB0BE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00CB0BE7" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00CB0BE7" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00CB0BE7" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00CB0BE7" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00CB0BE7" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00CB0BE7" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00CB0BE7" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00CB0BE7" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00CB0BE7" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00191BB9" w:rsidRPr="00CB0BE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002476E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF077B" w:rsidRDefault="00DF077B" w:rsidP="00DF077B">
+    <w:p w14:paraId="2E265832" w14:textId="77777777" w:rsidR="00DF077B" w:rsidRDefault="00DF077B" w:rsidP="00DF077B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002476E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>≤ 40’ from property boundary / road</w:t>
       </w:r>
       <w:r w:rsidR="008C1B57">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF077B" w:rsidRPr="007272D8" w:rsidRDefault="00DF077B" w:rsidP="00DF077B">
+    <w:p w14:paraId="2E265833" w14:textId="77777777" w:rsidR="00DF077B" w:rsidRPr="007272D8" w:rsidRDefault="00DF077B" w:rsidP="00DF077B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007272D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -14199,230 +15802,265 @@
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF077B" w:rsidRDefault="00DF077B" w:rsidP="00DF077B">
+    <w:p w14:paraId="2E265834" w14:textId="77777777" w:rsidR="00DF077B" w:rsidRDefault="00DF077B" w:rsidP="00DF077B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -14436,51 +16074,51 @@
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> from public road</w:t>
       </w:r>
       <w:r w:rsidR="008C1B57">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF077B" w:rsidRPr="007272D8" w:rsidRDefault="00DF077B" w:rsidP="00DF077B">
+    <w:p w14:paraId="2E265835" w14:textId="77777777" w:rsidR="00DF077B" w:rsidRPr="007272D8" w:rsidRDefault="00DF077B" w:rsidP="00DF077B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007272D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -14518,230 +16156,265 @@
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF077B" w:rsidRDefault="00DF077B" w:rsidP="00DF077B">
+    <w:p w14:paraId="2E265836" w14:textId="77777777" w:rsidR="00DF077B" w:rsidRDefault="00DF077B" w:rsidP="00DF077B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -14808,51 +16481,51 @@
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(SW) from</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> woods road</w:t>
       </w:r>
       <w:r w:rsidR="008C1B57">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF077B" w:rsidRPr="007272D8" w:rsidRDefault="00DF077B" w:rsidP="00DF077B">
+    <w:p w14:paraId="2E265837" w14:textId="77777777" w:rsidR="00DF077B" w:rsidRPr="007272D8" w:rsidRDefault="00DF077B" w:rsidP="00DF077B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007272D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -14907,248 +16580,283 @@
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B40708" w:rsidRDefault="00B40708" w:rsidP="00B40708">
+    <w:p w14:paraId="2E265838" w14:textId="77777777" w:rsidR="00B40708" w:rsidRDefault="00B40708" w:rsidP="00B40708">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3777"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5310"/>
           <w:tab w:val="left" w:pos="5940"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B40708" w:rsidRPr="007F3269" w:rsidRDefault="00B40708" w:rsidP="00B40708">
+    <w:p w14:paraId="2E265839" w14:textId="77777777" w:rsidR="00B40708" w:rsidRPr="007F3269" w:rsidRDefault="00B40708" w:rsidP="00B40708">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3777"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5310"/>
           <w:tab w:val="left" w:pos="5940"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B91C6C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Other</w:t>
       </w:r>
@@ -15173,51 +16881,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>equirements</w:t>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B40708" w:rsidRPr="007272D8" w:rsidRDefault="00B40708" w:rsidP="00B40708">
+    <w:p w14:paraId="2E26583A" w14:textId="77777777" w:rsidR="00B40708" w:rsidRPr="007272D8" w:rsidRDefault="00B40708" w:rsidP="00B40708">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007272D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -15253,275 +16961,320 @@
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B40708" w:rsidRPr="007272D8" w:rsidRDefault="00B40708" w:rsidP="00B40708">
+    <w:p w14:paraId="2E26583B" w14:textId="77777777" w:rsidR="00B40708" w:rsidRPr="007272D8" w:rsidRDefault="00B40708" w:rsidP="00B40708">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007272D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Adv. </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Adv.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>regen</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00513F13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> protected in CC ≥ 5 ac.</w:t>
       </w:r>
       <w:r w:rsidRPr="007272D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -15538,230 +17291,265 @@
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B40708" w:rsidRPr="007272D8" w:rsidRDefault="00B40708" w:rsidP="00B40708">
+    <w:p w14:paraId="2E26583C" w14:textId="77777777" w:rsidR="00B40708" w:rsidRPr="007272D8" w:rsidRDefault="00B40708" w:rsidP="00B40708">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007272D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -15798,230 +17586,265 @@
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B40708" w:rsidRPr="007272D8" w:rsidRDefault="00B40708" w:rsidP="00B40708">
+    <w:p w14:paraId="2E26583D" w14:textId="77777777" w:rsidR="00B40708" w:rsidRPr="007272D8" w:rsidRDefault="00B40708" w:rsidP="00B40708">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007272D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -16070,278 +17893,313 @@
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF077B" w:rsidRDefault="00DF077B" w:rsidP="0025393F">
+    <w:p w14:paraId="2E26583E" w14:textId="77777777" w:rsidR="00DF077B" w:rsidRDefault="00DF077B" w:rsidP="0025393F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3777"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5310"/>
           <w:tab w:val="left" w:pos="5940"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B40708" w:rsidRPr="00B40708" w:rsidRDefault="00B40708" w:rsidP="0025393F">
+    <w:p w14:paraId="2E26583F" w14:textId="77777777" w:rsidR="00B40708" w:rsidRPr="00B40708" w:rsidRDefault="00B40708" w:rsidP="0025393F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3777"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5310"/>
           <w:tab w:val="left" w:pos="5940"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B40708">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Overall Adherence to Approved Forest Cutting Plan</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002476E7" w:rsidRPr="007272D8" w:rsidRDefault="002476E7" w:rsidP="002476E7">
+    <w:p w14:paraId="2E265840" w14:textId="77777777" w:rsidR="002476E7" w:rsidRPr="007272D8" w:rsidRDefault="002476E7" w:rsidP="002476E7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007272D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -16378,230 +18236,265 @@
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B40708" w:rsidRPr="007272D8" w:rsidRDefault="00B40708" w:rsidP="00B40708">
+    <w:p w14:paraId="2E265841" w14:textId="77777777" w:rsidR="00B40708" w:rsidRPr="007272D8" w:rsidRDefault="00B40708" w:rsidP="00B40708">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007272D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -16637,230 +18530,265 @@
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002476E7" w:rsidRPr="007272D8" w:rsidRDefault="002476E7" w:rsidP="002476E7">
+    <w:p w14:paraId="2E265842" w14:textId="77777777" w:rsidR="002476E7" w:rsidRPr="007272D8" w:rsidRDefault="002476E7" w:rsidP="002476E7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007272D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -16897,230 +18825,265 @@
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B40708" w:rsidRPr="007272D8" w:rsidRDefault="00B40708" w:rsidP="00B40708">
+    <w:p w14:paraId="2E265843" w14:textId="77777777" w:rsidR="00B40708" w:rsidRPr="007272D8" w:rsidRDefault="00B40708" w:rsidP="00B40708">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007272D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -17157,230 +19120,265 @@
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B40708" w:rsidRPr="007272D8" w:rsidRDefault="00B40708" w:rsidP="00B40708">
+    <w:p w14:paraId="2E265844" w14:textId="77777777" w:rsidR="00B40708" w:rsidRPr="007272D8" w:rsidRDefault="00B40708" w:rsidP="00B40708">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007272D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -17416,230 +19414,265 @@
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B40708" w:rsidRPr="007272D8" w:rsidRDefault="00B40708" w:rsidP="00B40708">
+    <w:p w14:paraId="2E265845" w14:textId="77777777" w:rsidR="00B40708" w:rsidRPr="007272D8" w:rsidRDefault="00B40708" w:rsidP="00B40708">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007272D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -17694,230 +19727,265 @@
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B40708" w:rsidRPr="007272D8" w:rsidRDefault="00B40708" w:rsidP="00B40708">
+    <w:p w14:paraId="2E265846" w14:textId="77777777" w:rsidR="00B40708" w:rsidRPr="007272D8" w:rsidRDefault="00B40708" w:rsidP="00B40708">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007272D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -17964,230 +20032,265 @@
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00330966" w:rsidRPr="007272D8" w:rsidRDefault="00330966" w:rsidP="00330966">
+    <w:p w14:paraId="2E265847" w14:textId="77777777" w:rsidR="00330966" w:rsidRPr="007272D8" w:rsidRDefault="00330966" w:rsidP="00330966">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007272D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -18234,230 +20337,265 @@
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00330966" w:rsidRPr="007272D8" w:rsidRDefault="00330966" w:rsidP="00330966">
+    <w:p w14:paraId="2E265848" w14:textId="77777777" w:rsidR="00330966" w:rsidRPr="007272D8" w:rsidRDefault="00330966" w:rsidP="00330966">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007272D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -18494,252 +20632,287 @@
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="007F3269">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="007F3269">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="008F3C5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="008F3C5E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001F0A73" w:rsidRDefault="001F0A73" w:rsidP="001F0A73">
+    <w:p w14:paraId="2E265849" w14:textId="77777777" w:rsidR="001F0A73" w:rsidRDefault="001F0A73" w:rsidP="001F0A73">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001F0A73" w:rsidRDefault="001F0A73" w:rsidP="00513F13">
+    <w:p w14:paraId="2E26584A" w14:textId="77777777" w:rsidR="001F0A73" w:rsidRDefault="001F0A73" w:rsidP="00513F13">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="10530"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F0A73">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
@@ -18769,223 +20942,241 @@
       </w:r>
       <w:r w:rsidRPr="001F0A73">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="001F0A73">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="001F0A73">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="end"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001F0A73">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="001F0A73">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...22 lines deleted...]
-      <w:r w:rsidR="0007532B" w:rsidRPr="001F0A73">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="001F0A73">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="begin">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="001F0A73">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00513F13" w:rsidRPr="00513F13">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:caps/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:r w:rsidR="00513F13" w:rsidRPr="001F0A73">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="001F0A73">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
-[...1 lines deleted...]
-      <w:r w:rsidR="0007532B" w:rsidRPr="001F0A73">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check4"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="001F0A73">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="001F0A73">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="end"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001F0A73">
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="001F0A73">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="001F0A73">
+        <w:rPr>
+          <w:b/>
+          <w:caps/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="001F0A73">
+        <w:rPr>
+          <w:b/>
+          <w:caps/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00513F13" w:rsidRPr="00513F13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">No – </w:t>
       </w:r>
       <w:r w:rsidR="00513F13" w:rsidRPr="00513F13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>primary reason:</w:t>
       </w:r>
       <w:r w:rsidR="00513F13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00330966" w:rsidRDefault="00330966" w:rsidP="00513F13">
+    <w:p w14:paraId="2E26584B" w14:textId="77777777" w:rsidR="00330966" w:rsidRDefault="00330966" w:rsidP="00513F13">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="10530"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00330966" w:rsidRDefault="00330966" w:rsidP="00513F13">
+    <w:p w14:paraId="2E26584C" w14:textId="77777777" w:rsidR="00330966" w:rsidRDefault="00330966" w:rsidP="00513F13">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="261"/>
           <w:tab w:val="left" w:pos="531"/>
           <w:tab w:val="left" w:pos="3764"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5940"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="10530"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00330966" w:rsidRDefault="00330966" w:rsidP="00513F13">
+    <w:p w14:paraId="2E26584D" w14:textId="77777777" w:rsidR="00330966" w:rsidRDefault="00330966" w:rsidP="00513F13">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="10530"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F30D0A" w:rsidRDefault="00513F13" w:rsidP="00513F13">
+    <w:p w14:paraId="2E26584E" w14:textId="77777777" w:rsidR="00F30D0A" w:rsidRDefault="00513F13" w:rsidP="00513F13">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="10530"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">If no, follow-up initiated?  </w:t>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="001F0A73">
         <w:rPr>
           <w:b/>
           <w:caps/>
@@ -19006,222 +21197,240 @@
       </w:r>
       <w:r w:rsidRPr="001F0A73">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="001F0A73">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="001F0A73">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="end"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001F0A73">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="001F0A73">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...9 lines deleted...]
-        <w:t>Yes</w:t>
+        <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="001F0A73">
-        <w:rPr>
-[...9 lines deleted...]
-      <w:r w:rsidR="0007532B" w:rsidRPr="001F0A73">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="begin">
-[...9 lines deleted...]
-        </w:fldChar>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513F13">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:caps/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
       </w:r>
       <w:r w:rsidRPr="001F0A73">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="001F0A73">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
-[...1 lines deleted...]
-      <w:r w:rsidR="0007532B" w:rsidRPr="001F0A73">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check4"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="001F0A73">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="0007532B" w:rsidRPr="001F0A73">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="end"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001F0A73">
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="001F0A73">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0007532B" w:rsidRPr="001F0A73">
+        <w:rPr>
+          <w:b/>
+          <w:caps/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="001F0A73">
+        <w:rPr>
+          <w:b/>
+          <w:caps/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00513F13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>No –</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00513F13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>reason:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00330966" w:rsidRDefault="00330966" w:rsidP="00513F13">
+    <w:p w14:paraId="2E26584F" w14:textId="77777777" w:rsidR="00330966" w:rsidRDefault="00330966" w:rsidP="00513F13">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="10530"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00330966" w:rsidRDefault="00330966" w:rsidP="00513F13">
+    <w:p w14:paraId="2E265850" w14:textId="77777777" w:rsidR="00330966" w:rsidRDefault="00330966" w:rsidP="00513F13">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="10530"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00513F13" w:rsidRDefault="00513F13" w:rsidP="00513F13">
+    <w:p w14:paraId="2E265851" w14:textId="77777777" w:rsidR="00513F13" w:rsidRDefault="00513F13" w:rsidP="00513F13">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="282"/>
           <w:tab w:val="left" w:pos="3792"/>
           <w:tab w:val="left" w:pos="4424"/>
           <w:tab w:val="left" w:pos="5056"/>
           <w:tab w:val="left" w:pos="5310"/>
           <w:tab w:val="left" w:pos="10530"/>
           <w:tab w:val="left" w:pos="15516"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F3570B" w:rsidRPr="00513F13" w:rsidRDefault="001F0A73" w:rsidP="00513F13">
+    <w:p w14:paraId="2E265852" w14:textId="77777777" w:rsidR="00F3570B" w:rsidRPr="00513F13" w:rsidRDefault="001F0A73" w:rsidP="00513F13">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="282"/>
           <w:tab w:val="left" w:pos="3792"/>
           <w:tab w:val="left" w:pos="4424"/>
           <w:tab w:val="left" w:pos="5056"/>
           <w:tab w:val="left" w:pos="5310"/>
           <w:tab w:val="left" w:pos="10530"/>
           <w:tab w:val="left" w:pos="15516"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -19266,452 +21475,686 @@
         </w:rPr>
         <w:t xml:space="preserve">      Signature: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F3570B" w:rsidRPr="00513F13" w:rsidSect="00BA5CFE">
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="61002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-[...2 lines deleted...]
-  <w:stylePaneFormatFilter w:val="3F01"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:compat/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006655AF"/>
     <w:rsid w:val="0007532B"/>
     <w:rsid w:val="000A50F7"/>
     <w:rsid w:val="000C4956"/>
     <w:rsid w:val="00100522"/>
     <w:rsid w:val="00106991"/>
     <w:rsid w:val="00114DCF"/>
     <w:rsid w:val="001512CD"/>
     <w:rsid w:val="0019129A"/>
     <w:rsid w:val="00191BB9"/>
     <w:rsid w:val="001A1D8D"/>
     <w:rsid w:val="001B382E"/>
     <w:rsid w:val="001F0A73"/>
     <w:rsid w:val="00204BD0"/>
     <w:rsid w:val="002476E7"/>
     <w:rsid w:val="0025393F"/>
     <w:rsid w:val="00264ECA"/>
     <w:rsid w:val="002D6B43"/>
     <w:rsid w:val="00330966"/>
     <w:rsid w:val="00372D40"/>
     <w:rsid w:val="003E7CEB"/>
     <w:rsid w:val="00472B3D"/>
     <w:rsid w:val="004805A8"/>
     <w:rsid w:val="004B7A61"/>
     <w:rsid w:val="004C60AF"/>
     <w:rsid w:val="004D1FE9"/>
     <w:rsid w:val="00513F13"/>
     <w:rsid w:val="00567103"/>
     <w:rsid w:val="005C2FA9"/>
     <w:rsid w:val="005E0AAF"/>
     <w:rsid w:val="00613868"/>
     <w:rsid w:val="006469CF"/>
     <w:rsid w:val="00652A13"/>
     <w:rsid w:val="006655AF"/>
     <w:rsid w:val="006B089A"/>
     <w:rsid w:val="006D77CF"/>
     <w:rsid w:val="007030B7"/>
     <w:rsid w:val="00721611"/>
     <w:rsid w:val="007272D8"/>
+    <w:rsid w:val="00774399"/>
     <w:rsid w:val="00777CB5"/>
     <w:rsid w:val="007D1C5C"/>
     <w:rsid w:val="007F3269"/>
     <w:rsid w:val="0086451B"/>
     <w:rsid w:val="00864F9A"/>
     <w:rsid w:val="008A565B"/>
     <w:rsid w:val="008C1B57"/>
     <w:rsid w:val="008F3C5E"/>
     <w:rsid w:val="009145AF"/>
     <w:rsid w:val="00926CC1"/>
     <w:rsid w:val="00937A4D"/>
     <w:rsid w:val="00964049"/>
     <w:rsid w:val="009C3403"/>
     <w:rsid w:val="009C3B30"/>
     <w:rsid w:val="009E4854"/>
     <w:rsid w:val="009F4E37"/>
     <w:rsid w:val="00A26970"/>
     <w:rsid w:val="00A41897"/>
     <w:rsid w:val="00A6182B"/>
     <w:rsid w:val="00AB4353"/>
     <w:rsid w:val="00B40708"/>
     <w:rsid w:val="00B649D4"/>
     <w:rsid w:val="00B83E08"/>
     <w:rsid w:val="00B91C6C"/>
     <w:rsid w:val="00BA5CFE"/>
     <w:rsid w:val="00BB1220"/>
     <w:rsid w:val="00BC55A9"/>
     <w:rsid w:val="00BD66A4"/>
     <w:rsid w:val="00C0626B"/>
     <w:rsid w:val="00C42E3B"/>
     <w:rsid w:val="00CB0BE7"/>
     <w:rsid w:val="00CB0C9A"/>
     <w:rsid w:val="00CF0D09"/>
+    <w:rsid w:val="00D2237D"/>
     <w:rsid w:val="00DA14C5"/>
     <w:rsid w:val="00DA681E"/>
     <w:rsid w:val="00DF077B"/>
     <w:rsid w:val="00E17B13"/>
     <w:rsid w:val="00E538B2"/>
     <w:rsid w:val="00F30D0A"/>
     <w:rsid w:val="00F3570B"/>
     <w:rsid w:val="00F942B8"/>
     <w:rsid w:val="00FB5661"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="off"/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="2E2657E0"/>
+  <w15:docId w15:val="{F59ADCBE-DBE6-46E9-B665-2DF3912D03D8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...137 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00330966"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="009145AF"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="00B83E08"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="LightList-Accent5">
     <w:name w:val="Light List Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00B83E08"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -19762,72 +22205,72 @@
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:rsid w:val="008F3C5E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:rsid w:val="008F3C5E"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="816648420">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -20086,54 +22529,50 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100763905381BFDDA4D80F7F23FAE50E991" ma:contentTypeVersion="34" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="263482fcdf02dcd5b48b19573384c257">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3b360f7a-d5d3-4986-91c7-01203dc4bc3b" xmlns:ns3="974ea58c-40de-4ff0-acbb-cffe06d1eb3f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="78d88303fac9558bd92863b9d80b0ab4" ns2:_="" ns3:_="">
     <xsd:import namespace="3b360f7a-d5d3-4986-91c7-01203dc4bc3b"/>
     <xsd:import namespace="974ea58c-40de-4ff0-acbb-cffe06d1eb3f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxKeywordTaxHTField" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:downloadedbyMassAudubon" minOccurs="0"/>
                 <xsd:element ref="ns2:Datedownloaded" minOccurs="0"/>
@@ -20378,129 +22817,159 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxKeywordTaxHTField xmlns="974ea58c-40de-4ff0-acbb-cffe06d1eb3f">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </TaxKeywordTaxHTField>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="3b360f7a-d5d3-4986-91c7-01203dc4bc3b">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <downloadedbyMassAudubon xmlns="3b360f7a-d5d3-4986-91c7-01203dc4bc3b">false</downloadedbyMassAudubon>
     <Datedownloaded xmlns="3b360f7a-d5d3-4986-91c7-01203dc4bc3b" xsi:nil="true"/>
     <TaxCatchAll xmlns="974ea58c-40de-4ff0-acbb-cffe06d1eb3f" xsi:nil="true"/>
     <Digitized xmlns="3b360f7a-d5d3-4986-91c7-01203dc4bc3b">true</Digitized>
     <Municipality xmlns="3b360f7a-d5d3-4986-91c7-01203dc4bc3b" xsi:nil="true"/>
     <Inmasterlayer xmlns="3b360f7a-d5d3-4986-91c7-01203dc4bc3b">false</Inmasterlayer>
     <StartYear xmlns="3b360f7a-d5d3-4986-91c7-01203dc4bc3b" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C24DFC6D-EE83-4E4C-8628-2F056BF06F10}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="3b360f7a-d5d3-4986-91c7-01203dc4bc3b"/>
+    <ds:schemaRef ds:uri="974ea58c-40de-4ff0-acbb-cffe06d1eb3f"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E20ACF8-3E57-4FF3-8149-789628971233}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACE09324-552F-4A62-96D6-4E32E95E4295}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62F34D52-253E-4E43-95A6-2BF1F4D46DF0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="974ea58c-40de-4ff0-acbb-cffe06d1eb3f"/>
+    <ds:schemaRef ds:uri="3b360f7a-d5d3-4986-91c7-01203dc4bc3b"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62F34D52-253E-4E43-95A6-2BF1F4D46DF0}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACE09324-552F-4A62-96D6-4E32E95E4295}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>640</Words>
-  <Characters>7233</Characters>
+  <Characters>7547</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>60</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>62</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Massachusetts Forest Management Plan Evaluation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>DCR, Comm of Mass</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7858</CharactersWithSpaces>
+  <CharactersWithSpaces>8171</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Massachusetts Forest Management Plan Evaluation</dc:title>
   <dc:subject/>
   <dc:creator>tryan</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100763905381BFDDA4D80F7F23FAE50E991</vt:lpwstr>