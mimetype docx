--- v1 (2026-05-01)
+++ v2 (2026-06-22)
@@ -1,21739 +1,1053 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2E2657E0" w14:textId="77777777" w:rsidR="00721611" w:rsidRPr="00652A13" w:rsidRDefault="00721611" w:rsidP="00721611">
+    <w:p w14:paraId="3D57F9A4" w14:textId="6F0C094C" w:rsidR="00473ED1" w:rsidRDefault="000D0F43" w:rsidP="000D0F43">
       <w:pPr>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00652A13">
+        </w:rPr>
+        <w:t>Chapter 132 Forest Cutting Plan Final Inspection Report</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58CFA7F8" w14:textId="24397A85" w:rsidR="000D0F43" w:rsidRDefault="000D0F43" w:rsidP="000D0F43">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Landowner name:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C26D040" w14:textId="21CF29B5" w:rsidR="000D0F43" w:rsidRDefault="000D0F43" w:rsidP="000D0F43">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Town(s) of harvest location:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77FC07E2" w14:textId="3EBB83F7" w:rsidR="000D0F43" w:rsidRDefault="000D0F43" w:rsidP="000D0F43">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Plan Preparer (or Appointed Agent):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="374FAE06" w14:textId="71F8DCC7" w:rsidR="000D0F43" w:rsidRDefault="000D0F43" w:rsidP="000D0F43">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Harvester:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53299DC0" w14:textId="481B5E40" w:rsidR="000D0F43" w:rsidRDefault="000D0F43" w:rsidP="000D0F43">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Forest cutting plan </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>file #:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="3D8F201E" w14:textId="3774D919" w:rsidR="000D0F43" w:rsidRDefault="000D0F43" w:rsidP="000D0F43">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Date of final field inspection:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DD47BBC" w14:textId="73A7C534" w:rsidR="000D0F43" w:rsidRDefault="000D0F43" w:rsidP="000D0F43">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...77 lines deleted...]
-        <w:t>Landowner</w:t>
+        </w:rPr>
+        <w:t>Final Inspection Report</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E9FF9C9" w14:textId="3C9184C5" w:rsidR="000D0F43" w:rsidRDefault="000D0F43" w:rsidP="000D0F43">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Instructions: Please answer the following questions with: Not Applicable, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="008F3C5E">
-[...26 lines deleted...]
-        <w:t>Town</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>No</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="008F3C5E">
-[...9 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="000805D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:r w:rsidR="000805D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and provide necessary commentary.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13DDFB0C" w14:textId="2D6419D8" w:rsidR="000805D8" w:rsidRDefault="0062485B" w:rsidP="000805D8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Is</w:t>
+      </w:r>
+      <w:r w:rsidR="007337D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> this harvest</w:t>
+      </w:r>
+      <w:r w:rsidR="000805D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> subject to Natural Heritage and Endangered Species Program restrictions</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">? </w:t>
+      </w:r>
+      <w:r w:rsidR="000805D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If yes, were all requirements followed?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3490F96F" w14:textId="77777777" w:rsidR="00A311FC" w:rsidRPr="00A311FC" w:rsidRDefault="00A311FC" w:rsidP="00A311FC">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56A1FC63" w14:textId="41AD33FA" w:rsidR="000805D8" w:rsidRDefault="000805D8" w:rsidP="000805D8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Were all stream crossings installed and removed correctly protecting against any sedimentation concerns </w:t>
+      </w:r>
+      <w:r w:rsidR="00A311FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>post-harvest</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77025687" w14:textId="77777777" w:rsidR="000805D8" w:rsidRDefault="000805D8" w:rsidP="000805D8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29135358" w14:textId="77777777" w:rsidR="00304AD2" w:rsidRDefault="00304AD2" w:rsidP="000805D8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A69492E" w14:textId="77777777" w:rsidR="000805D8" w:rsidRPr="000805D8" w:rsidRDefault="000805D8" w:rsidP="000805D8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F579EEA" w14:textId="06EC2F89" w:rsidR="000805D8" w:rsidRDefault="000805D8" w:rsidP="002A673C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Were all wetland crossings installed and/or utilized appropriately </w:t>
+      </w:r>
+      <w:r w:rsidR="00A311FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> minimize soil disturbance?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58FF25BF" w14:textId="77777777" w:rsidR="002A673C" w:rsidRDefault="002A673C" w:rsidP="002A673C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E739486" w14:textId="77777777" w:rsidR="00304AD2" w:rsidRDefault="00304AD2" w:rsidP="002A673C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CAFEE7F" w14:textId="77777777" w:rsidR="002A673C" w:rsidRPr="002A673C" w:rsidRDefault="002A673C" w:rsidP="002A673C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A476CB8" w14:textId="7314604E" w:rsidR="000805D8" w:rsidRDefault="002A673C" w:rsidP="000805D8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Were harvested wetlands operated when dry or stable conditions were present and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C55060">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>did</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r w:rsidR="00C55060">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...203 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidR="00C55060">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">retain the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>required basal area?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AD10BB5" w14:textId="77777777" w:rsidR="002A673C" w:rsidRDefault="002A673C" w:rsidP="002A673C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21E75012" w14:textId="77777777" w:rsidR="00304AD2" w:rsidRDefault="00304AD2" w:rsidP="002A673C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DF51209" w14:textId="77777777" w:rsidR="000805D8" w:rsidRPr="000805D8" w:rsidRDefault="000805D8" w:rsidP="000805D8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E7E4A4C" w14:textId="0B2D974D" w:rsidR="000805D8" w:rsidRDefault="000805D8" w:rsidP="000805D8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Did Filter Strips maintain their required basal area and equipment </w:t>
+      </w:r>
+      <w:r w:rsidR="002A673C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>setbacks?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F389200" w14:textId="77777777" w:rsidR="002A673C" w:rsidRDefault="002A673C" w:rsidP="002A673C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DB0C68A" w14:textId="77777777" w:rsidR="00304AD2" w:rsidRDefault="00304AD2" w:rsidP="002A673C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EF601B0" w14:textId="77777777" w:rsidR="002A673C" w:rsidRDefault="002A673C" w:rsidP="002A673C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B77EDBC" w14:textId="77777777" w:rsidR="00304AD2" w:rsidRPr="002A673C" w:rsidRDefault="00304AD2" w:rsidP="002A673C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="557E6E67" w14:textId="75308DC7" w:rsidR="00A311FC" w:rsidRDefault="002A673C" w:rsidP="00A311FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Were all primary skid trails and landings left in stable condition (water bars, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00567103">
-[...6 lines deleted...]
-        <w:t>Yes</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>seeding</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00567103">
-[...21103 lines deleted...]
-      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, straw if necessary) to prevent risk of future erosion?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64370BB1" w14:textId="77777777" w:rsidR="00A311FC" w:rsidRDefault="00A311FC" w:rsidP="00A311FC">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CD460D7" w14:textId="77777777" w:rsidR="00304AD2" w:rsidRPr="00A311FC" w:rsidRDefault="00304AD2" w:rsidP="00A311FC">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E0B3D1F" w14:textId="6D0CE326" w:rsidR="002A673C" w:rsidRDefault="002A673C" w:rsidP="002A673C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Did the harvest follow the prescribed plan or timber marking in all stands as described in the approved forest cutting plan?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C40DCF6" w14:textId="77777777" w:rsidR="00A311FC" w:rsidRDefault="00A311FC" w:rsidP="00A311FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D6C847D" w14:textId="77777777" w:rsidR="005171BC" w:rsidRPr="00A311FC" w:rsidRDefault="005171BC" w:rsidP="00A311FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4716AEE8" w14:textId="77777777" w:rsidR="00A311FC" w:rsidRPr="00A311FC" w:rsidRDefault="00A311FC" w:rsidP="00A311FC">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75B03487" w14:textId="4CEC970B" w:rsidR="00A311FC" w:rsidRDefault="00A311FC" w:rsidP="00A311FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Were all relevant slash laws adhered to?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EE7C82A" w14:textId="77777777" w:rsidR="00A311FC" w:rsidRDefault="00A311FC" w:rsidP="00A311FC">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CEC6666" w14:textId="77777777" w:rsidR="00B63B30" w:rsidRDefault="00B63B30" w:rsidP="00A311FC">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CD0F808" w14:textId="77777777" w:rsidR="00A311FC" w:rsidRDefault="00A311FC" w:rsidP="00A311FC">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56CBA763" w14:textId="587325F2" w:rsidR="00A311FC" w:rsidRDefault="00A311FC" w:rsidP="00A311FC">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Any additional comments:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DFFA283" w14:textId="278A9573" w:rsidR="00A311FC" w:rsidRDefault="00A311FC" w:rsidP="00A311FC">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="163E4B4F" w14:textId="77777777" w:rsidR="00B63B30" w:rsidRDefault="00B63B30" w:rsidP="00A311FC">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F14F7D7" w14:textId="70F63DEE" w:rsidR="00A311FC" w:rsidRDefault="00A311FC" w:rsidP="00A311FC">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>I hereby certify that the afore described Forest Cutting Plan and all relevant statutes have been substantially complied with.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="346C12B6" w14:textId="77777777" w:rsidR="00A311FC" w:rsidRDefault="00A311FC" w:rsidP="00A311FC">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07AA1B59" w14:textId="4AA63F54" w:rsidR="00A311FC" w:rsidRDefault="00A311FC" w:rsidP="00A311FC">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>If “no” has follow-up been initiated?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DF72B96" w14:textId="77777777" w:rsidR="00A311FC" w:rsidRDefault="00A311FC" w:rsidP="00A311FC">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DB3EF47" w14:textId="1550B788" w:rsidR="00A311FC" w:rsidRDefault="00A311FC" w:rsidP="00A311FC">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Service Forester Name:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A66B180" w14:textId="055BCC29" w:rsidR="00A311FC" w:rsidRDefault="00A311FC" w:rsidP="00A311FC">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Service Forester Signature:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14A0B49F" w14:textId="77777777" w:rsidR="00A311FC" w:rsidRDefault="00A311FC" w:rsidP="00A311FC">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16AF2C9A" w14:textId="17B0080A" w:rsidR="000D0F43" w:rsidRPr="000D0F43" w:rsidRDefault="00A311FC" w:rsidP="00B63B30">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Date:</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="000D0F43" w:rsidRPr="000D0F43">
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="61002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos Display">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...1 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic">
+    <w:altName w:val="游ゴシック"/>
+    <w:panose1 w:val="020B0400000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72B00E8A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1420708C"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="953172529">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-[...1 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006655AF"/>
-[...81 lines deleted...]
-    <w:rsid w:val="00FB5661"/>
+    <w:rsidRoot w:val="000D0F43"/>
+    <w:rsid w:val="000805D8"/>
+    <w:rsid w:val="000D0F43"/>
+    <w:rsid w:val="0016376F"/>
+    <w:rsid w:val="00235AB0"/>
+    <w:rsid w:val="002A20D7"/>
+    <w:rsid w:val="002A673C"/>
+    <w:rsid w:val="00304AD2"/>
+    <w:rsid w:val="00473ED1"/>
+    <w:rsid w:val="005171BC"/>
+    <w:rsid w:val="0062485B"/>
+    <w:rsid w:val="007337D7"/>
+    <w:rsid w:val="008B1155"/>
+    <w:rsid w:val="00902C60"/>
+    <w:rsid w:val="009C0B51"/>
+    <w:rsid w:val="00A311FC"/>
+    <w:rsid w:val="00A62898"/>
+    <w:rsid w:val="00B63B30"/>
+    <w:rsid w:val="00BD46B2"/>
+    <w:rsid w:val="00C55060"/>
+    <w:rsid w:val="00CA4B26"/>
+    <w:rsid w:val="00E20B43"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="2E2657E0"/>
-  <w15:docId w15:val="{F59ADCBE-DBE6-46E9-B665-2DF3912D03D8}"/>
+  <w14:docId w14:val="48E14D38"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{77754261-3F15-4C72-B466-6293A1E882FB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -21812,51 +1126,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -22038,573 +1352,921 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00330966"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D0F43"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000D0F43"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000D0F43"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000D0F43"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000D0F43"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000D0F43"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000D0F43"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000D0F43"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000D0F43"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="000D0F43"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D0F43"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D0F43"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D0F43"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D0F43"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D0F43"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D0F43"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D0F43"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D0F43"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:semiHidden/>
-[...105 lines deleted...]
-    <w:name w:val="header"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D0F43"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="000D0F43"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
-    <w:rsid w:val="008F3C5E"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D0F43"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Header Char"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Header"/>
-[...3 lines deleted...]
-      <w:szCs w:val="24"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="000D0F43"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D0F43"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="000D0F43"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D0F43"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D0F43"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D0F43"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="000D0F43"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D0F43"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...13 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100763905381BFDDA4D80F7F23FAE50E991" ma:contentTypeVersion="34" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="263482fcdf02dcd5b48b19573384c257">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3b360f7a-d5d3-4986-91c7-01203dc4bc3b" xmlns:ns3="974ea58c-40de-4ff0-acbb-cffe06d1eb3f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="78d88303fac9558bd92863b9d80b0ab4" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100763905381BFDDA4D80F7F23FAE50E991" ma:contentTypeVersion="35" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6402916d776375d7c5212a5d23918802">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3b360f7a-d5d3-4986-91c7-01203dc4bc3b" xmlns:ns3="974ea58c-40de-4ff0-acbb-cffe06d1eb3f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6a188d4db73086bba8647de1a2a819a6" ns2:_="" ns3:_="">
     <xsd:import namespace="3b360f7a-d5d3-4986-91c7-01203dc4bc3b"/>
     <xsd:import namespace="974ea58c-40de-4ff0-acbb-cffe06d1eb3f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxKeywordTaxHTField" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:downloadedbyMassAudubon" minOccurs="0"/>
                 <xsd:element ref="ns2:Datedownloaded" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:Municipality" minOccurs="0"/>
                 <xsd:element ref="ns2:StartYear" minOccurs="0"/>
-                <xsd:element ref="ns2:Digitized" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:Inmasterlayer" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3b360f7a-d5d3-4986-91c7-01203dc4bc3b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="12" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
@@ -22618,97 +2280,97 @@
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="18" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="downloadedbyMassAudubon" ma:index="22" nillable="true" ma:displayName=" MassAudubon downloaded" ma:default="0" ma:format="Dropdown" ma:internalName="downloadedbyMassAudubon">
+    <xsd:element name="downloadedbyMassAudubon" ma:index="22" nillable="true" ma:displayName="Digitized" ma:default="0" ma:format="Dropdown" ma:internalName="downloadedbyMassAudubon">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Datedownloaded" ma:index="23" nillable="true" ma:displayName="Date downloaded" ma:format="DateOnly" ma:internalName="Datedownloaded">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="25" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="Municipality" ma:index="26" nillable="true" ma:displayName="Municipality " ma:description="Main municipality, followed by secondary municipality" ma:format="Dropdown" ma:internalName="Municipality">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="StartYear" ma:index="27" nillable="true" ma:displayName="Start Year" ma:description="Plan start year" ma:format="Dropdown" ma:internalName="StartYear">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Digitized" ma:index="28" nillable="true" ma:displayName="Digitized" ma:default="1" ma:format="Dropdown" ma:internalName="Digitized">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="28" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Inmasterlayer" ma:index="29" nillable="true" ma:displayName="In master layer" ma:default="0" ma:format="Dropdown" ma:internalName="Inmasterlayer">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="29" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="30" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Inmasterlayer" ma:index="30" nillable="true" ma:displayName="In master layer" ma:default="0" ma:format="Dropdown" ma:internalName="Inmasterlayer">
-[...4 lines deleted...]
-    <xsd:element name="MediaServiceSearchProperties" ma:index="31" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="31" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="974ea58c-40de-4ff0-acbb-cffe06d1eb3f" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
@@ -22818,161 +2480,153 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...2 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
+    <Municipality xmlns="3b360f7a-d5d3-4986-91c7-01203dc4bc3b" xsi:nil="true"/>
+    <Inmasterlayer xmlns="3b360f7a-d5d3-4986-91c7-01203dc4bc3b">false</Inmasterlayer>
     <TaxKeywordTaxHTField xmlns="974ea58c-40de-4ff0-acbb-cffe06d1eb3f">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </TaxKeywordTaxHTField>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="3b360f7a-d5d3-4986-91c7-01203dc4bc3b">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <downloadedbyMassAudubon xmlns="3b360f7a-d5d3-4986-91c7-01203dc4bc3b">false</downloadedbyMassAudubon>
     <Datedownloaded xmlns="3b360f7a-d5d3-4986-91c7-01203dc4bc3b" xsi:nil="true"/>
     <TaxCatchAll xmlns="974ea58c-40de-4ff0-acbb-cffe06d1eb3f" xsi:nil="true"/>
-    <Digitized xmlns="3b360f7a-d5d3-4986-91c7-01203dc4bc3b">true</Digitized>
-[...1 lines deleted...]
-    <Inmasterlayer xmlns="3b360f7a-d5d3-4986-91c7-01203dc4bc3b">false</Inmasterlayer>
     <StartYear xmlns="3b360f7a-d5d3-4986-91c7-01203dc4bc3b" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C24DFC6D-EE83-4E4C-8628-2F056BF06F10}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CDF0115C-AACA-4FAB-B119-B6F01A174863}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="3b360f7a-d5d3-4986-91c7-01203dc4bc3b"/>
     <ds:schemaRef ds:uri="974ea58c-40de-4ff0-acbb-cffe06d1eb3f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E20ACF8-3E57-4FF3-8149-789628971233}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{67A4EEC3-D9B0-4B35-B550-59926C42FFA9}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="3b360f7a-d5d3-4986-91c7-01203dc4bc3b"/>
+    <ds:schemaRef ds:uri="974ea58c-40de-4ff0-acbb-cffe06d1eb3f"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62F34D52-253E-4E43-95A6-2BF1F4D46DF0}">
-[...10 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACE09324-552F-4A62-96D6-4E32E95E4295}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{974A07D2-AF78-4532-A324-1017136A0065}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>7547</Characters>
+  <Pages>1</Pages>
+  <Words>220</Words>
+  <Characters>1258</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>16</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>10</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Massachusetts Forest Management Plan Evaluation</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>DCR, Comm of Mass</Company>
+  <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8171</CharactersWithSpaces>
+  <CharactersWithSpaces>1476</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Massachusetts Forest Management Plan Evaluation</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>tryan</dc:creator>
+  <dc:creator>Libbey, Sean (DCR)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100763905381BFDDA4D80F7F23FAE50E991</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="TaxKeyword">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>