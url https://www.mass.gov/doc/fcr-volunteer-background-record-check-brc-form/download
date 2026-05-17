--- v0 (2025-12-07)
+++ v1 (2026-05-17)
@@ -1,3833 +1,20790 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="20049B7A" w14:textId="77777777" w:rsidR="007507B0" w:rsidRDefault="007507B0" w:rsidP="00FE7C77">
+    <w:p w14:paraId="5B5CA273" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
       <w:pPr>
-        <w:ind w:right="455"/>
-[...2 lines deleted...]
-          <w:iCs/>
+        <w:spacing w:before="40"/>
+        <w:ind w:left="3372" w:right="3374"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15733248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5FB63F06" wp14:editId="0E329778">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>704092</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>23368</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1091421" cy="1280159"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1" name="Image 1">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name="Image 1">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1091421" cy="1280159"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="DCF_CORI_Form_2-20-26"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F487C"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>EXECUTIVE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F487C"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F487C"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>OFFICE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F487C"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F487C"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>OF</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F487C"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F487C"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>HEALTH</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F487C"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F487C"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>AND</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F487C"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F487C"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>HUMAN</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F487C"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F487C"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SERVICES </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="1F487C"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COMMONWEALTH OF MASSACHUSETTS </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F487C"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>DEPARTMENT OF CHILDREN AND FAMILIES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BD0FB3C" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:spacing w:line="243" w:lineRule="exact"/>
+        <w:ind w:left="3372" w:right="3377"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F487C"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ONE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F487C"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F487C"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ASHBURTON</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F487C"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F487C"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>PLACE,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F487C"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F487C"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F487C"/>
+          <w:sz w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>RD</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F487C"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F487C"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>FLOOR,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F487C"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F487C"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>BOSTON,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F487C"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F487C"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>MA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F487C"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F487C"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>02108</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B42DE06" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:spacing w:before="244"/>
+        <w:ind w:left="3374" w:right="3374"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F487C"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Tel:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F487C"/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F487C"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(617)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F487C"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F487C"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>748-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F487C"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F4C72FA" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:ind w:left="3372" w:right="3375"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F487C"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Fax:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F487C"/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F487C"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(617)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F487C"/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F487C"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>261-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F487C"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>7435</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32E3E91E" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="3372" w:right="3377"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId5">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="1F487C"/>
+            <w:spacing w:val="-2"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>www.mass.gov/dcf</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6C72E6F5" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="136"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F1334A6" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:left="3408" w:right="3404"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Department of Children and Families (DCF) Employment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Background</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Record</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Request</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Form</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ED790A7" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="292"/>
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5ED55A64" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="10742"/>
+        </w:tabs>
+        <w:ind w:left="720" w:right="714"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As an applicant for the position of: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+        </w:rPr>
+        <w:t>understand</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+        </w:rPr>
+        <w:t>Department</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+        </w:rPr>
+        <w:t>request</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+        </w:rPr>
+        <w:t>review</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+        </w:rPr>
+        <w:t>information</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+        </w:rPr>
+        <w:t>following:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+        </w:rPr>
+        <w:t>Sex</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+        </w:rPr>
+        <w:t>Offender Registry</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+        </w:rPr>
+        <w:t>Information</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+        </w:rPr>
+        <w:t>(SORI)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+        </w:rPr>
+        <w:t>DCF</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+        </w:rPr>
+        <w:t>Central</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+        </w:rPr>
+        <w:t>Registry</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+        </w:rPr>
+        <w:t>Child</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+        </w:rPr>
+        <w:t>Abuse/Neglect.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+        </w:rPr>
+        <w:t>results</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+        </w:rPr>
+        <w:t>such</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">not necessarily disqualify me for the above position. The information below is correct to the best of my </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>knowledge.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39F994C1" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36CC9591" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6192B344" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="94"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487587840" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2EADB6E7" wp14:editId="594E7E14">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>685800</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>230396</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2658110" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="2" name="Graphic 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2658110" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="2658110">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="2657856" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="9896">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="147612D4" id="Graphic 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:54pt;margin-top:18.15pt;width:209.3pt;height:.1pt;z-index:-15728640;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2658110,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBad+96FAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L04CNE2NOMXQoMOA&#10;oivQDDsrshwbk0WNVOL070fJdpJ1t2E+CJT4RD7yUV7dn1orjgapAVfI2WQqhXEaysbtC/l9+/hp&#10;KQUF5UplwZlCvhmS9+uPH1adz80carClQcFBHOWdL2Qdgs+zjHRtWkUT8MaxswJsVeAt7rMSVcfR&#10;W5vNp9NF1gGWHkEbIj7d9E65TvGryujwrarIBGELydxCWjGtu7hm65XK96h83eiBhvoHFq1qHCc9&#10;h9qooMQBm79CtY1GIKjCREObQVU12qQauJrZ9F01r7XyJtXCzSF/bhP9v7D6+fjqXzBSJ/8E+idx&#10;R7LOU372xA0NmFOFbcQycXFKXXw7d9GcgtB8OF/cLGczbrZm32x+m5qcqXy8qw8UvhhIcdTxiUKv&#10;QTlaqh4tfXKjiaxk1NAmDYMUrCFKwRrueg29CvFeJBdN0V2IxLMWjmYLyRveMWdqF6911ygu5XZ5&#10;s5BirJKxPYKNmIZ71RspNdvXxVkXWdwt7xZpNAhsUz421kYWhPvdg0VxVHEw0xfr4Ah/wDxS2Ciq&#10;e1xyDTDrBp16aaJIOyjfXlB0PM2FpF8HhUYK+9XxuMTRHw0cjd1oYLAPkB5IahDn3J5+KPQipi9k&#10;YGWfYRxGlY+ixdLP2HjTwedDgKqJiqYZ6hkNG57gVODw2uITud4n1OWfsP4NAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAirRhY3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4s0tp&#10;IIgsjZo0xoOJoocepzACkZ1FdtvSf+/0ZI/vzcub7xXr2Q7qQJPvHRtYLiJQxLVrem4NfH1u7jJQ&#10;PiA3ODgmAyfysC6vrwrMG3fkDzpUoVVSwj5HA10IY661rzuy6BduJJbbt5ssBpFTq5sJj1JuBx1H&#10;Uaot9iwfOhzpuaP6p9pbA3i/eeVTlrTV+8vv8q0a53i7fTLm9mZ+fAAVaA7/YTjjCzqUwrRze268&#10;GkRHmWwJBlbpCpQEkjhNQe3ORgK6LPTlgvIPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;WnfvehQCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAIq0YWN4AAAAJAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" path="m,l2657856,e" filled="f" strokeweight=".27489mm">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487588352" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3347AE04" wp14:editId="5FEBA6BE">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>3429000</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>230396</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2202180" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="3" name="Graphic 3"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2202180" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="2202180">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="2201882" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="9896">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="666D10CC" id="Graphic 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:270pt;margin-top:18.15pt;width:173.4pt;height:.1pt;z-index:-15728128;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2202180,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCBKFQGEwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L0586FIjTjE06DCg&#10;6Aq0xc6KLMfGZFEjldj5+1FynGTdbZgPAiU+kY98lFd3Q2fFwSC14Eq5mM2lME5D1bpdKd9eHz4t&#10;paCgXKUsOFPKoyF5t/74YdX7wuTQgK0MCg7iqOh9KZsQfJFlpBvTKZqBN46dNWCnAm9xl1Woeo7e&#10;2Syfz2+yHrDyCNoQ8elmdMp1il/XRofvdU0mCFtK5hbSimndxjVbr1SxQ+WbVp9oqH9g0anWcdJz&#10;qI0KSuyx/StU12oEgjrMNHQZ1HWrTaqBq1nM31Xz0ihvUi3cHPLnNtH/C6ufDi/+GSN18o+gfxJ3&#10;JOs9FWdP3NAJM9TYRSwTF0Pq4vHcRTMEofkwz+f5YsnN1uxb5J9TkzNVTHf1nsJXAymOOjxSGDWo&#10;Jks1k6UHN5nISkYNbdIwSMEaohSs4XbU0KsQ70Vy0RT9hUg86+BgXiF5wzvmTO3ite4axaUslstc&#10;iqlKxo4INmIa7tVopNRsXxdnXWRxu7y9SaNBYNvqobU2siDcbe8tioOKg5m+WAdH+APmkcJGUTPi&#10;kusEs+6k0yhNFGkL1fEZRc/TXEr6tVdopLDfHI9LHP3JwMnYTgYGew/pgaQGcc7X4YdCL2L6UgZW&#10;9gmmYVTFJFos/YyNNx182Qeo26homqGR0WnDE5wKPL22+ESu9wl1+SesfwMAAP//AwBQSwMEFAAG&#10;AAgAAAAhAJ0vADvdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4sZWNV&#10;VZpO0yoQHDfQuGaNacMapzTZVt5+3mkcbf/6/X3FYnSdOOIQrCcFj5MEBFLtjaVGwefHy0MGIkRN&#10;RneeUMEfBliUtzeFzo0/0RqPm9gILqGQawVtjH0uZahbdDpMfI/Et28/OB15HBppBn3ictfJaZKk&#10;0mlL/KHVPa5arPebg1Pwtq/savu1/a2y1x/ro7PVu7FK3d+Ny2cQEcd4DcMFn9GhZKadP5AJolMw&#10;f0rYJSqYpTMQHMiylF12l8UcZFnI/wblGQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIEo&#10;VAYTAgAAWwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AJ0vADvdAAAACQEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" path="m,l2201882,e" filled="f" strokeweight=".27489mm">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487588864" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E68B850" wp14:editId="4273C77A">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>5715000</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>230396</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1368425" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="4" name="Graphic 4"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1368425" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="1368425">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="1368254" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="9896">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="632EB26B" id="Graphic 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:450pt;margin-top:18.15pt;width:107.75pt;height:.1pt;z-index:-15727616;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="1368425,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDN5ZsJFQIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L06yNkuNOMXQoMOA&#10;oivQDDsrshwbk0WNVOLk70fJcZJ1t2E+CJT4RD7yUV7cH1or9gapAVfIyWgshXEaysZtC/l9/fhh&#10;LgUF5UplwZlCHg3J++X7d4vO52YKNdjSoOAgjvLOF7IOwedZRro2raIReOPYWQG2KvAWt1mJquPo&#10;rc2m4/Es6wBLj6ANEZ+ueqdcpvhVZXT4VlVkgrCFZG4hrZjWTVyz5ULlW1S+bvSJhvoHFq1qHCc9&#10;h1qpoMQOm79CtY1GIKjCSEObQVU12qQauJrJ+E01r7XyJtXCzSF/bhP9v7D6ef/qXzBSJ/8E+idx&#10;R7LOU372xA2dMIcK24hl4uKQung8d9EcgtB8OPk4m99Mb6XQ7JtMP6UmZyof7uodhS8GUhy1f6LQ&#10;a1AOlqoHSx/cYCIrGTW0ScMgBWuIUrCGm15Dr0K8F8lFU3QXIvGshb1ZQ/KGN8yZ2sVr3TUqljK9&#10;vZFiqJKxPYKNmIZ71RspNdvXxVkXWdzN72ZpNAhsUz421kYWhNvNg0WxV3Ew0xfr4Ah/wDxSWCmq&#10;e1xynWDWnXTqpYkibaA8vqDoeJoLSb92Co0U9qvjcYmjPxg4GJvBwGAfID2Q1CDOuT78UOhFTF/I&#10;wMo+wzCMKh9Ei6WfsfGmg8+7AFUTFU0z1DM6bXiCU4Gn1xafyPU+oS7/hOVvAAAA//8DAFBLAwQU&#10;AAYACAAAACEABtJXkd8AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3Kid&#10;RonaNE6FQIAQ4kCDenbjJYmI15Httilfj3OC4+yMZt+U28kM7ITO95YkJAsBDKmxuqdWwmf9dLcC&#10;5oMirQZLKOGCHrbV9VWpCm3P9IGnXWhZLCFfKAldCGPBuW86NMov7IgUvS/rjApRupZrp86x3Ax8&#10;KUTOjeopfujUiA8dNt+7o5GAz7x+yR+X76u1t28ue/25pPtaytub6X4DLOAU/sIw40d0qCLTwR5J&#10;ezZIWAsRtwQJaZ4CmwNJkmXADvMlA16V/P+E6hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQDN5ZsJFQIAAFsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQAG0leR3wAAAAoBAAAPAAAAAAAAAAAAAAAAAG8EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;" path="m,l1368254,e" filled="f" strokeweight=".27489mm">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53F41E81" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5039"/>
+          <w:tab w:val="left" w:pos="8639"/>
+        </w:tabs>
+        <w:spacing w:before="23"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>APPLICANT</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>SIGNATURE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>APPLICANT</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>WORK</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>LOCATION</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>DATE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57431CCB" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44B48118" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BC95E64" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="145"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57371903" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>APPLICANT/EMPLOYEE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>INFORMATION</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(PLEASE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>PRINT)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77C77D80" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B26898B" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50775EA7" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="92"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487589376" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6EB87B3E" wp14:editId="365CF741">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>685800</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>229104</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2202180" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="5" name="Graphic 5"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2202180" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="2202180">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="2201882" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="9896">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="4E3CD501" id="Graphic 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:54pt;margin-top:18.05pt;width:173.4pt;height:.1pt;z-index:-15727104;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2202180,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCBKFQGEwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L0586FIjTjE06DCg&#10;6Aq0xc6KLMfGZFEjldj5+1FynGTdbZgPAiU+kY98lFd3Q2fFwSC14Eq5mM2lME5D1bpdKd9eHz4t&#10;paCgXKUsOFPKoyF5t/74YdX7wuTQgK0MCg7iqOh9KZsQfJFlpBvTKZqBN46dNWCnAm9xl1Woeo7e&#10;2Syfz2+yHrDyCNoQ8elmdMp1il/XRofvdU0mCFtK5hbSimndxjVbr1SxQ+WbVp9oqH9g0anWcdJz&#10;qI0KSuyx/StU12oEgjrMNHQZ1HWrTaqBq1nM31Xz0ihvUi3cHPLnNtH/C6ufDi/+GSN18o+gfxJ3&#10;JOs9FWdP3NAJM9TYRSwTF0Pq4vHcRTMEofkwz+f5YsnN1uxb5J9TkzNVTHf1nsJXAymOOjxSGDWo&#10;Jks1k6UHN5nISkYNbdIwSMEaohSs4XbU0KsQ70Vy0RT9hUg86+BgXiF5wzvmTO3ite4axaUslstc&#10;iqlKxo4INmIa7tVopNRsXxdnXWRxu7y9SaNBYNvqobU2siDcbe8tioOKg5m+WAdH+APmkcJGUTPi&#10;kusEs+6k0yhNFGkL1fEZRc/TXEr6tVdopLDfHI9LHP3JwMnYTgYGew/pgaQGcc7X4YdCL2L6UgZW&#10;9gmmYVTFJFos/YyNNx182Qeo26homqGR0WnDE5wKPL22+ESu9wl1+SesfwMAAP//AwBQSwMEFAAG&#10;AAgAAAAhANaPQ0HdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FuwjAQRO+V+AdrkXorDoWi&#10;KMRBFVGrciyt4GribeISr9PYQPr3LKf2OLOj2Xn5anCtOGMfrCcF00kCAqnyxlKt4PPj5SEFEaIm&#10;o1tPqOAXA6yK0V2uM+Mv9I7nbawFl1DItIImxi6TMlQNOh0mvkPi25fvnY4s+1qaXl+43LXyMUkW&#10;0mlL/KHRHa4brI7bk1Pwdizterff/ZTp67f10dlyY6xS9+PheQki4hD/wnCbz9Oh4E0HfyITRMs6&#10;SZklKpgtpiA4MH+aM8vhZsxAFrn8T1BcAQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIEo&#10;VAYTAgAAWwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;ANaPQ0HdAAAACQEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" path="m,l2201882,e" filled="f" strokeweight=".27489mm">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487589888" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27864AA9" wp14:editId="65EB0B43">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>2971800</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>229104</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2202180" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="6" name="Graphic 6"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2202180" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="2202180">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="2201882" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="9896">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="41013300" id="Graphic 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:234pt;margin-top:18.05pt;width:173.4pt;height:.1pt;z-index:-15726592;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2202180,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCBKFQGEwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L0586FIjTjE06DCg&#10;6Aq0xc6KLMfGZFEjldj5+1FynGTdbZgPAiU+kY98lFd3Q2fFwSC14Eq5mM2lME5D1bpdKd9eHz4t&#10;paCgXKUsOFPKoyF5t/74YdX7wuTQgK0MCg7iqOh9KZsQfJFlpBvTKZqBN46dNWCnAm9xl1Woeo7e&#10;2Syfz2+yHrDyCNoQ8elmdMp1il/XRofvdU0mCFtK5hbSimndxjVbr1SxQ+WbVp9oqH9g0anWcdJz&#10;qI0KSuyx/StU12oEgjrMNHQZ1HWrTaqBq1nM31Xz0ihvUi3cHPLnNtH/C6ufDi/+GSN18o+gfxJ3&#10;JOs9FWdP3NAJM9TYRSwTF0Pq4vHcRTMEofkwz+f5YsnN1uxb5J9TkzNVTHf1nsJXAymOOjxSGDWo&#10;Jks1k6UHN5nISkYNbdIwSMEaohSs4XbU0KsQ70Vy0RT9hUg86+BgXiF5wzvmTO3ite4axaUslstc&#10;iqlKxo4INmIa7tVopNRsXxdnXWRxu7y9SaNBYNvqobU2siDcbe8tioOKg5m+WAdH+APmkcJGUTPi&#10;kusEs+6k0yhNFGkL1fEZRc/TXEr6tVdopLDfHI9LHP3JwMnYTgYGew/pgaQGcc7X4YdCL2L6UgZW&#10;9gmmYVTFJFos/YyNNx182Qeo26homqGR0WnDE5wKPL22+ESu9wl1+SesfwMAAP//AwBQSwMEFAAG&#10;AAgAAAAhAL0A8BPdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4sLZuq&#10;qjSdplUgOLKhcc0a02ZrnNJkW3l7vBMcbf/6/X3lcnK9OOMYrCcF6SwBgdR4Y6lV8LF9fshBhKjJ&#10;6N4TKvjBAMvq9qbUhfEXesfzJraCSygUWkEX41BIGZoOnQ4zPyDx7cuPTkcex1aaUV+43PXyMUky&#10;6bQl/tDpAdcdNsfNySl4PdZ2vfvcfdf5y8H66Gz9ZqxS93fT6glExCn+heGKz+hQMdPen8gE0StY&#10;ZDm7RAXzLAXBgTxdsMv+upiDrEr536D6BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIEo&#10;VAYTAgAAWwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AL0A8BPdAAAACQEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" path="m,l2201882,e" filled="f" strokeweight=".27489mm">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487590400" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="051BE954" wp14:editId="1AD2E2C8">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>5257800</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>229104</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1823085" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="7" name="Graphic 7"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1823085" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="1823085">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="1822704" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="9896">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="2AC25BF5" id="Graphic 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:414pt;margin-top:18.05pt;width:143.55pt;height:.1pt;z-index:-15726080;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="1823085,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD0yPOnFAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L06yrUuNOMXQoMOA&#10;oivQDDsrshwbk0WNVOLk70fJdpJ1t2E+CJT4RD7yUV7eHVsrDgapAVfI2WQqhXEaysbtCvl98/Bu&#10;IQUF5UplwZlCngzJu9XbN8vO52YONdjSoOAgjvLOF7IOwedZRro2raIJeOPYWQG2KvAWd1mJquPo&#10;rc3m0+lN1gGWHkEbIj5d9065SvGryujwrarIBGELydxCWjGt27hmq6XKd6h83eiBhvoHFq1qHCc9&#10;h1qroMQem79CtY1GIKjCREObQVU12qQauJrZ9FU1L7XyJtXCzSF/bhP9v7D66fDinzFSJ/8I+idx&#10;R7LOU372xA0NmGOFbcQycXFMXTydu2iOQWg+nC3m76eLj1Jo9s3mn1KTM5WPd/WewhcDKY46PFLo&#10;NShHS9WjpY9uNJGVjBrapGGQgjVEKVjDba+hVyHei+SiKboLkXjWwsFsIHnDK+ZM7eK17hrFpTD/&#10;D1KMVTK2R7AR03CveiOlZvu6OOsii9vF7U0aDQLblA+NtZEF4W57b1EcVBzM9MU6OMIfMI8U1orq&#10;HpdcA8y6QademijSFsrTM4qOp7mQ9Guv0Ehhvzoelzj6o4GjsR0NDPYe0gNJDeKcm+MPhV7E9IUM&#10;rOwTjMOo8lG0WPoZG286+LwPUDVR0TRDPaNhwxOcChxeW3wi1/uEuvwTVr8BAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCNlIoe3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BasMwEETvhf6D2EIvpZEd&#10;k2Bcy8EUQsmlpU4/YGNtbVNrZSQlcf6+8qm97e4Ms2/K3WxGcSHnB8sK0lUCgri1euBOwddx/5yD&#10;8AFZ42iZFNzIw666vyux0PbKn3RpQidiCPsCFfQhTIWUvu3JoF/ZiThq39YZDHF1ndQOrzHcjHKd&#10;JFtpcOD4oceJXntqf5qzUfCE72Zffxw2t9np5lDPGU3Nm1KPD3P9AiLQHP7MsOBHdKgi08meWXsx&#10;KsjXeewSFGTbFMRiSNNNnE7LJQNZlfJ/heoXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;9MjzpxQCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAjZSKHt4AAAAKAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" path="m,l1822704,e" filled="f" strokeweight=".27489mm">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E771F9C" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4319"/>
+          <w:tab w:val="left" w:pos="7919"/>
+        </w:tabs>
+        <w:spacing w:before="23"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>LAST</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>NAME</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>FIRST</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>NAME</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>MIDDLE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>NAME</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B046F94" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44393451" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="43"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487590912" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2752CD07" wp14:editId="2E904C20">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>685800</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>197692</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2202180" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="8" name="Graphic 8"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2202180" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="2202180">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="2201882" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="9896">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="4339C0C2" id="Graphic 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:54pt;margin-top:15.55pt;width:173.4pt;height:.1pt;z-index:-15725568;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2202180,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCBKFQGEwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L0586FIjTjE06DCg&#10;6Aq0xc6KLMfGZFEjldj5+1FynGTdbZgPAiU+kY98lFd3Q2fFwSC14Eq5mM2lME5D1bpdKd9eHz4t&#10;paCgXKUsOFPKoyF5t/74YdX7wuTQgK0MCg7iqOh9KZsQfJFlpBvTKZqBN46dNWCnAm9xl1Woeo7e&#10;2Syfz2+yHrDyCNoQ8elmdMp1il/XRofvdU0mCFtK5hbSimndxjVbr1SxQ+WbVp9oqH9g0anWcdJz&#10;qI0KSuyx/StU12oEgjrMNHQZ1HWrTaqBq1nM31Xz0ihvUi3cHPLnNtH/C6ufDi/+GSN18o+gfxJ3&#10;JOs9FWdP3NAJM9TYRSwTF0Pq4vHcRTMEofkwz+f5YsnN1uxb5J9TkzNVTHf1nsJXAymOOjxSGDWo&#10;Jks1k6UHN5nISkYNbdIwSMEaohSs4XbU0KsQ70Vy0RT9hUg86+BgXiF5wzvmTO3ite4axaUslstc&#10;iqlKxo4INmIa7tVopNRsXxdnXWRxu7y9SaNBYNvqobU2siDcbe8tioOKg5m+WAdH+APmkcJGUTPi&#10;kusEs+6k0yhNFGkL1fEZRc/TXEr6tVdopLDfHI9LHP3JwMnYTgYGew/pgaQGcc7X4YdCL2L6UgZW&#10;9gmmYVTFJFos/YyNNx182Qeo26homqGR0WnDE5wKPL22+ESu9wl1+SesfwMAAP//AwBQSwMEFAAG&#10;AAgAAAAhAJpANZTdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SL21TmiL&#10;ohCnQo2K4EhB5erGS2Iar0PstuHv2Z7KcWZHs/OK1eg6ccIhWE8K0lkCAqn2xlKj4ON9M81AhKjJ&#10;6M4TKvjFAKvy9qbQufFnesPTNjaCSyjkWkEbY59LGeoWnQ4z3yPx7csPTkeWQyPNoM9c7jp5nyQP&#10;0mlL/KHVPa5brA/bo1Pwcqjseve5+6my52/ro7PVq7FKTe7Gp0cQEcd4DcNlPk+Hkjft/ZFMEB3r&#10;JGOWqGCepiA4sFgumGV/MeYgy0L+Jyj/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIEo&#10;VAYTAgAAWwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AJpANZTdAAAACQEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" path="m,l2201882,e" filled="f" strokeweight=".27489mm">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487591424" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="70C54582" wp14:editId="5B087CEB">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>2971800</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>197692</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2202180" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="9" name="Graphic 9"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2202180" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="2202180">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="2202180" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="9896">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="6B472AE8" id="Graphic 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:234pt;margin-top:15.55pt;width:173.4pt;height:.1pt;z-index:-15725056;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2202180,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBh8CkhDwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L05y6FIjTjE06DCg&#10;6Aq0xc6KLMfGZFEjldj5+1GynWTdbZgPAiU+kY98lNd3fWvF0SA14Aq5mM2lME5D2bh9Id9eHz6t&#10;pKCgXKksOFPIkyF5t/n4Yd353CyhBlsaFBzEUd75QtYh+DzLSNemVTQDbxw7K8BWBd7iPitRdRy9&#10;tdlyPr/JOsDSI2hDxKfbwSk3KX5VGR2+VxWZIGwhmVtIK6Z1F9dss1b5HpWvGz3SUP/AolWN46Tn&#10;UFsVlDhg81eottEIBFWYaWgzqKpGm1QDV7OYv6vmpVbepFq4OeTPbaL/F1Y/HV/8M0bq5B9B/yTu&#10;SNZ5ys+euKER01fYRiwTF33q4uncRdMHoflwuZwvFytutmbfYvk5NTlT+XRXHyh8NZDiqOMjhUGD&#10;crJUPVm6d5OJrGTU0CYNgxSsIUrBGu4GDb0K8V4kF03RXYjEsxaO5hWSN7xjztQuXuuuUedSpioZ&#10;OyDYiGm4V4ORUrN9XZx1kcXt6vYmjQaBbcqHxtrIgnC/u7cojioOZvpiHRzhD5hHCltF9YBLrhFm&#10;3ajTIE0UaQfl6RlFx9NcSPp1UGiksN8cj0sc/cnAydhNBgZ7D+mBpAZxztf+h0IvYvpCBlb2CaZh&#10;VPkkWiz9jI03HXw5BKiaqGiaoYHRuOEJTgWOry0+ket9Ql3+CZvfAAAA//8DAFBLAwQUAAYACAAA&#10;ACEA8c+Gxt0AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwW7CMAyG75N4h8hIu420gFDVNUUT&#10;1abtOJjYNTRem9E4pQnQvf3MaTva/vX7+4r16DpxwSFYTwrSWQICqfbGUqPgY/f8kIEIUZPRnSdU&#10;8IMB1uXkrtC58Vd6x8s2NoJLKORaQRtjn0sZ6hadDjPfI/Htyw9ORx6HRppBX7ncdXKeJCvptCX+&#10;0OoeNy3Wx+3ZKXg9Vnaz/9yfquzl2/robPVmrFL30/HpEUTEMf6F4YbP6FAy08GfyQTRKViuMnaJ&#10;ChZpCoIDWbpkl8NtsQBZFvK/QfkLAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAYfApIQ8C&#10;AABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8c+G&#10;xt0AAAAJAQAADwAAAAAAAAAAAAAAAABpBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" path="m,l2202180,e" filled="f" strokeweight=".27489mm">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487591936" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6FAD2467" wp14:editId="605A65DF">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>5257800</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>197692</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1828800" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="10" name="Graphic 10"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1828800" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="1828800">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="1828800" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="9896">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="7F38FD3C" id="Graphic 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:414pt;margin-top:15.55pt;width:2in;height:.1pt;z-index:-15724544;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="1828800,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCgwY1bDwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L05y6FIjTjE06DCg&#10;6Aq0xc6KLMfGZFEjldj5+1Fy7GTdbZgPAiU+kY98lNd3fWvF0SA14Aq5mM2lME5D2bh9Id9eHz6t&#10;pKCgXKksOFPIkyF5t/n4Yd353CyhBlsaFBzEUd75QtYh+DzLSNemVTQDbxw7K8BWBd7iPitRdRy9&#10;tdlyPr/JOsDSI2hDxKfbwSk3KX5VGR2+VxWZIGwhmVtIK6Z1F9dss1b5HpWvG32mof6BRasax0mn&#10;UFsVlDhg81eottEIBFWYaWgzqKpGm1QDV7OYv6vmpVbepFq4OeSnNtH/C6ufji/+GSN18o+gfxJ3&#10;JOs85ZMnbuiM6StsI5aJiz518TR10fRBaD5crJar1Zybrdm3WH5OTc5UPt7VBwpfDaQ46vhIYdCg&#10;HC1Vj5bu3WgiKxk1tEnDIAVriFKwhrtBQ69CvBfJRVN0FyLxrIWjeYXkDe+YM7WL17pr1FTKWCVj&#10;BwQbMQ33ajBSaravi7Musrhd3d6k0SCwTfnQWBtZEO539xbFUcXBTF+sgyP8AfNIYauoHnDJdYZZ&#10;d9ZpkCaKtIPy9Iyi42kuJP06KDRS2G+OxyWO/mjgaOxGA4O9h/RAUoM452v/Q6EXMX0hAyv7BOMw&#10;qnwULZY+YeNNB18OAaomKppmaGB03vAEpwLPry0+ket9Ql3+CZvfAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAELhDMOAAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXFDruEVVlMap&#10;KqRKcKStQNzceIlT4nWI3db063FOcNzZ0cybchVtx844+NaRBDHNgCHVTrfUSNjvNpMcmA+KtOoc&#10;oYQf9LCqbm9KVWh3oVc8b0PDUgj5QkkwIfQF5742aJWfuh4p/T7dYFVI59BwPahLCrcdn2XZglvV&#10;Umowqscng/XX9mQlXK8f38fnzfpx59+a+IDHd/MSScr7u7heAgsYw58ZRvyEDlViOrgTac86Cfks&#10;T1uChLkQwEaDEIukHEZlDrwq+f8J1S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAoMGN&#10;Ww8CAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;ELhDMOAAAAAKAQAADwAAAAAAAAAAAAAAAABpBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" path="m,l1828800,e" filled="f" strokeweight=".27489mm">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6198E010" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="7919"/>
+        </w:tabs>
+        <w:spacing w:before="23"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>MAIDEN</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>NAME</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>OR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ALIAS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(IF</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>APPLICABLE)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>DATE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>OF</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>BIRTH</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>PLACE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>OF</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>BIRTH</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40D8C172" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1917"/>
+          <w:tab w:val="left" w:pos="2946"/>
+          <w:tab w:val="left" w:pos="4216"/>
+          <w:tab w:val="left" w:pos="7787"/>
+        </w:tabs>
+        <w:spacing w:before="292"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="49"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56820103" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4319"/>
+        </w:tabs>
+        <w:spacing w:before="2"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>SOCIAL</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>SECURITY</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>NUMBER</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>MOTHER’S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>MAIDEN</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>NAME</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="546DBEAF" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11391D50" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57264274" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="144"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71D0456A" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>CURRENT</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>AND</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>FORMER</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ADDRESSES</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>WITHIN</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>THE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>LAST</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>YEARS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E03D536" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="12"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="15"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="16722" w:type="dxa"/>
-        <w:tblInd w:w="-882" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="730" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="11250"/>
-        <w:gridCol w:w="5472"/>
+        <w:gridCol w:w="2518"/>
+        <w:gridCol w:w="2518"/>
+        <w:gridCol w:w="2518"/>
+        <w:gridCol w:w="2518"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005A20E3" w:rsidRPr="00C8084F" w14:paraId="083C0C0D" w14:textId="77777777" w:rsidTr="00B521D9">
+      <w:tr w:rsidR="00152C76" w14:paraId="0F1DDD94" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="268"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11250" w:type="dxa"/>
+            <w:tcW w:w="2518" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C958A49" w14:textId="77777777" w:rsidR="005A20E3" w:rsidRPr="00C8084F" w:rsidRDefault="005A20E3" w:rsidP="00B521D9">
+          <w:p w14:paraId="5417736C" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
             <w:pPr>
-              <w:tabs>
-[...4 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="248" w:lineRule="exact"/>
+              <w:ind w:left="532"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C8084F">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Department of Children and Families (DCF) </w:t>
+              <w:t>Street</w:t>
             </w:r>
-          </w:p>
-[...7 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:b/>
+                <w:spacing w:val="-3"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00C8084F">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
+                <w:spacing w:val="-2"/>
               </w:rPr>
-              <w:t>Background Record Check (BRC) Consent and Acknowledgment Form</w:t>
+              <w:t>Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5472" w:type="dxa"/>
+            <w:tcW w:w="2518" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4468EC3F" w14:textId="77777777" w:rsidR="005A20E3" w:rsidRPr="00C8084F" w:rsidRDefault="005A20E3" w:rsidP="00B521D9">
+          <w:p w14:paraId="22B3EB46" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
             <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="248" w:lineRule="exact"/>
+              <w:ind w:right="103"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...524 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...34 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>City</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1260" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2518" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="645F92A0" w14:textId="77777777" w:rsidR="005A20E3" w:rsidRPr="00C8084F" w:rsidRDefault="005A20E3" w:rsidP="00B521D9">
+          <w:p w14:paraId="6B55ABA0" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
             <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="248" w:lineRule="exact"/>
+              <w:ind w:left="2" w:right="103"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C8084F">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>State</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2518" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4188ECA6" w14:textId="77777777" w:rsidR="005A20E3" w:rsidRPr="00C8084F" w:rsidRDefault="005A20E3" w:rsidP="00B521D9">
+          <w:p w14:paraId="50A6191A" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="248" w:lineRule="exact"/>
+              <w:ind w:left="807"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C8084F">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Zip Code</w:t>
+              <w:t>Zip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A20E3" w:rsidRPr="00C8084F" w14:paraId="27BF83A4" w14:textId="77777777" w:rsidTr="00B521D9">
+      <w:tr w:rsidR="00152C76" w14:paraId="28058110" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="360"/>
+          <w:trHeight w:val="294"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5220" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2518" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="325C4161" w14:textId="77777777" w:rsidR="005A20E3" w:rsidRPr="00C8084F" w:rsidRDefault="005A20E3" w:rsidP="00B521D9">
+          <w:p w14:paraId="07CA3629" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
             <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="19"/>
+                <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2518" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1844F12B" w14:textId="77777777" w:rsidR="005A20E3" w:rsidRPr="00C8084F" w:rsidRDefault="005A20E3" w:rsidP="00B521D9">
+          <w:p w14:paraId="738C69A1" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
             <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="19"/>
+                <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1260" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2518" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27E4CAAD" w14:textId="77777777" w:rsidR="005A20E3" w:rsidRPr="00C8084F" w:rsidRDefault="005A20E3" w:rsidP="00B521D9">
+          <w:p w14:paraId="6CBD422B" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
             <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="19"/>
+                <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2518" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F401057" w14:textId="77777777" w:rsidR="005A20E3" w:rsidRPr="00C8084F" w:rsidRDefault="005A20E3" w:rsidP="00B521D9">
+          <w:p w14:paraId="33A04F0D" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
             <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="19"/>
+                <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A20E3" w:rsidRPr="00C8084F" w14:paraId="5A847920" w14:textId="77777777" w:rsidTr="00B521D9">
+      <w:tr w:rsidR="00152C76" w14:paraId="4E475135" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="360"/>
+          <w:trHeight w:val="292"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5220" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2518" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="792A0098" w14:textId="77777777" w:rsidR="005A20E3" w:rsidRPr="00C8084F" w:rsidRDefault="005A20E3" w:rsidP="00B521D9">
+          <w:p w14:paraId="76350665" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="19"/>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2518" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B65B523" w14:textId="77777777" w:rsidR="005A20E3" w:rsidRPr="00C8084F" w:rsidRDefault="005A20E3" w:rsidP="00B521D9">
+          <w:p w14:paraId="6B434ABF" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="19"/>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1260" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2518" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67E2EB89" w14:textId="77777777" w:rsidR="005A20E3" w:rsidRPr="00C8084F" w:rsidRDefault="005A20E3" w:rsidP="00B521D9">
+          <w:p w14:paraId="0F977D8C" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="19"/>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2518" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0772CF39" w14:textId="77777777" w:rsidR="005A20E3" w:rsidRPr="00C8084F" w:rsidRDefault="005A20E3" w:rsidP="00B521D9">
+          <w:p w14:paraId="41B81696" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="19"/>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A20E3" w:rsidRPr="00C8084F" w14:paraId="4460F5AD" w14:textId="77777777" w:rsidTr="00B521D9">
+      <w:tr w:rsidR="00152C76" w14:paraId="02A1AE1A" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="360"/>
+          <w:trHeight w:val="292"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5220" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2518" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27279C0A" w14:textId="77777777" w:rsidR="005A20E3" w:rsidRPr="00C8084F" w:rsidRDefault="005A20E3" w:rsidP="00B521D9">
+          <w:p w14:paraId="21033A7E" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="19"/>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2518" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3599F630" w14:textId="77777777" w:rsidR="005A20E3" w:rsidRPr="00C8084F" w:rsidRDefault="005A20E3" w:rsidP="00B521D9">
+          <w:p w14:paraId="13E7BE41" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="19"/>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1260" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2518" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E865F02" w14:textId="77777777" w:rsidR="005A20E3" w:rsidRPr="00C8084F" w:rsidRDefault="005A20E3" w:rsidP="00B521D9">
+          <w:p w14:paraId="3C7A8C38" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="19"/>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2518" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33F7CC2F" w14:textId="77777777" w:rsidR="005A20E3" w:rsidRPr="00C8084F" w:rsidRDefault="005A20E3" w:rsidP="00B521D9">
+          <w:p w14:paraId="44621A8F" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="19"/>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00152C76" w14:paraId="42F1840B" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="292"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FA0E03C" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29C70789" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5378E3EA" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FCC7D58" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00152C76" w14:paraId="4ACB1EDD" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="294"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46636320" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DDEA740" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11C34048" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A85D1B7" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="56BDB614" w14:textId="77777777" w:rsidR="005A20E3" w:rsidRDefault="005A20E3" w:rsidP="005A20E3">
+    <w:p w14:paraId="6D6BE5C4" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
       <w:pPr>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46FEFB00" w14:textId="77777777" w:rsidR="005A20E3" w:rsidRPr="00C8084F" w:rsidRDefault="005A20E3" w:rsidP="005A20E3">
+    <w:p w14:paraId="5F5A761B" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
       <w:pPr>
-        <w:rPr>
-[...132 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="222"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7AD0A75C" w14:textId="21470433" w:rsidR="005A20E3" w:rsidRPr="00C8084F" w:rsidRDefault="005A20E3" w:rsidP="005A20E3">
+    <w:p w14:paraId="2C71C4D9" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
       <w:pPr>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8594"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C8084F">
-[...10 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:t>DCF</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Background</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Record</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Form</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
-        <w:t xml:space="preserve">                         </w:t>
-[...149 lines deleted...]
-        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Revised-2/20/26</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31B175AD" w14:textId="77777777" w:rsidR="005A20E3" w:rsidRPr="00C8084F" w:rsidRDefault="005A20E3" w:rsidP="005A20E3">
+    <w:p w14:paraId="239986E9" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
       <w:pPr>
-        <w:rPr>
-[...114 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:sectPr w:rsidR="00152C76">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="760" w:right="360" w:bottom="280" w:left="360" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E144F75" w14:textId="77777777" w:rsidR="005A20E3" w:rsidRPr="00C8084F" w:rsidRDefault="005A20E3" w:rsidP="005A20E3">
+    <w:p w14:paraId="53D95676" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
       <w:pPr>
+        <w:spacing w:before="77" w:line="242" w:lineRule="auto"/>
+        <w:ind w:left="3033" w:right="3023" w:hanging="4"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C8084F">
-[...5 lines deleted...]
-        <w:t>To be completed by DCF for all applications submitted in person, prior to completing a CORI check:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15736320" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07030FEE" wp14:editId="26F9B295">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>455676</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>49276</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="895201" cy="895201"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="11" name="Image 11" descr="DCJIS logo"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="11" name="Image 11" descr="DCJIS logo"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId6" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="895201" cy="895201"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15736832" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E0778FE" wp14:editId="10817B3C">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>6361176</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>21843</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="918971" cy="917448"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="12" name="Image 12" descr="Mass state seal"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="12" name="Image 12" descr="Mass state seal"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="918971" cy="917448"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="Combined_added_notary_pg"/>
+      <w:bookmarkStart w:id="2" w:name="CORI_Forms_Combined"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="232323"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>THE COMMONWEALTH OF MASSACHUSETTS EXECUTIVE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="232323"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="232323"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>OFFICE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="232323"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="232323"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>OF</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="232323"/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="232323"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>PUBLIC</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="232323"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="232323"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>SAFETY</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="232323"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="232323"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>AND</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="232323"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="232323"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>SECURITY</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C38FCB1" w14:textId="77777777" w:rsidR="005A20E3" w:rsidRPr="00C8084F" w:rsidRDefault="005A20E3" w:rsidP="005A20E3">
+    <w:p w14:paraId="53D6C116" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
       <w:pPr>
+        <w:spacing w:before="22" w:line="206" w:lineRule="auto"/>
+        <w:ind w:left="4036" w:right="2529" w:hanging="934"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="232323"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Department</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="232323"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="232323"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="232323"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="232323"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Criminal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="232323"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="232323"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Justice</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="232323"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="232323"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Information</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="232323"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="232323"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Services</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="232323"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="232323"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>200 Arlington Street, Suite 2200, Chelsea, MA 02150</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70BA491F" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:spacing w:line="204" w:lineRule="auto"/>
+        <w:ind w:left="5196" w:right="2394" w:hanging="1642"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="232323"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>TEL:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="232323"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="232323"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>617-660-4640</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="232323"/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="232323"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="232323"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="232323"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>TTY:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="232323"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="232323"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>617-660-4606</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="232323"/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="232323"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="232323"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="232323"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>FAX:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="232323"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="232323"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">617-660-5973 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="232323"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>MASS.GOV/CJIS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35942C30" w14:textId="4B1308E5" w:rsidR="00152C76" w:rsidRDefault="00E262C6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="4"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E262C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="4"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00840FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="4"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487592960" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="258E8016" wp14:editId="757FAAB7">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>2164079</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>45501</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3534410" cy="96520"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="13" name="Group 13">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr>
+                        <a:grpSpLocks/>
+                      </wpg:cNvGrpSpPr>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3534410" cy="96520"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="3534410" cy="96520"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="14" name="Image 14">
+                            <a:extLst>
+                              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                              </a:ext>
+                            </a:extLst>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId8" cstate="print"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3482340" cy="96011"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                      <wps:wsp>
+                        <wps:cNvPr id="15" name="Graphic 15"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="3523488" y="65531"/>
+                            <a:ext cx="10795" cy="10795"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="10795" h="10795">
+                                <a:moveTo>
+                                  <a:pt x="10667" y="10668"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="10668"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="10667" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="10667" y="10668"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="232323"/>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="78DB8607" id="Group 13" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:170.4pt;margin-top:3.6pt;width:278.3pt;height:7.6pt;z-index:-15723520;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" coordsize="35344,965" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQDiq62oTQMAACcIAAAOAAAAZHJzL2Uyb0RvYy54bWycVW1P2zAQ/j5p/8HK&#10;d0jTN0pEiyYYFRJiaDDts+s4iYVje7bblH+/OyduO7oXhqqm5/p8fu65ey4Xl9tGkg23Tmg1T7LT&#10;QUK4YroQqpon355uTmYJcZ6qgkqt+Dx54S65XHz8cNGanA91rWXBLYEgyuWtmSe19yZPU8dq3lB3&#10;qg1XsFlq21APS1ulhaUtRG9kOhwMpmmrbWGsZtw5+Pe620wWIX5Zcua/lKXjnsh5Ath8eNrwXOEz&#10;XVzQvLLU1IL1MOg7UDRUKLh0F+qaekrWVhyFagSz2unSnzLdpLosBeMhB8gmG7zKZmn12oRcqryt&#10;zI4moPYVT+8Oy+43S2sezYPt0IN5p9mzA17S1lT54T6uq73ztrQNHoIkyDYw+rJjlG89YfDnaDIa&#10;jzMgnsHe+XQy7BlnNZTl6BSrP//1XErz7tIAbQfFCJbDt6cHrCN6/t1GcMqvLU/6IM2bYjTUPq/N&#10;CVTSUC9WQgr/EroSaoag1OZBMGQWF8DkgyWiAJWME6JoA2q4bWjFCayB7uiDJ5D9owArKcyNkBI5&#10;R7uHCs38qhl+k23XaNearRuufKccyyWg1srVwriE2Jw3Kw7w7G2RQcFAtR4gGiuU72TivOWe1Xh/&#10;CTi+grgQKM13GwH0Hiem4PrWelO3jGfD0XjXLYMsw4t3Vae5sc4vuW4IGoAUEADVNKebO9djiS49&#10;g931ARegwbEAc8ZF7mB1xN5/SemxpoYDBAx7UOBJLPCynyzZBDPpvVBt/eoP7IwmwMMMRieoZjqZ&#10;jAIPNI+qygZn53AFaqozf2WJrTuWDpmByVR0HAFbdbTYVkUTucQhKcOQ9NAPwG9CYEiuuupDi+M5&#10;DIomaePlpI4W7jV6w5908PIo8GwwnZ6FRNCa9QXde0l16A21D0ntPeN+/DUhaucXhgm0R9yLv53P&#10;/ua3+h0ijLGY1I53/GLaoR13VMDdh2Q7LUURJepstbqSlmwosDoc4adP/sANBpnrJYLWShcvMCRa&#10;6Jp54n6sKU4keaugSyFjHw0bjVU0rJdXOrziAvOgjqftd2pNLxQPnXOvY7Me6aXzxZNKf1p7XYog&#10;pj0iyBoXIJxghbdRYKJ/c+Lr7nAdvPbv98VPAAAA//8DAFBLAwQKAAAAAAAAACEAeguoD000AABN&#10;NAAAFAAAAGRycy9tZWRpYS9pbWFnZTEucG5niVBORw0KGgoAAAANSUhEUgAAAtwAAAAUCAYAAAC+&#10;jeqZAAAABmJLR0QA/wD/AP+gvaeTAAAACXBIWXMAAA7EAAAOxAGVKw4bAAAgAElEQVR4nO1deVxM&#10;3f8/M1PTLq2aSkRJIiRKm6UspUWKSKRp167SSmlRKe2lBWmn4kGINj0holJRGjuh0F60zszvj9xe&#10;p2tahMfzfX69X695veYs995zz/o+n/P5fC7GwsLiLzAF7Nq1K15JSem6tbV1DplMxiHxHh4eDoKC&#10;gq8nuv7Zs2cSoaGhfkiYjY2t89ixY/umUpbJori4WD05Odnu7t276ykUChaDwVDnzp37LDw8fJeE&#10;hETV73z2P42goKBjr1+/FkXChoaGkbKysjf/ZJl+Fzo6OjhLSkq2bN26NXUq11MoFOzly5d3Kysr&#10;X2ZjY+v81eWDUV9fvywqKsoLCXNwcLQcPXrU9Hc+cyKQyWRcbGysR25urv7Lly/FAAAAh8ORpaWl&#10;b6enp6/9k2X7Vejs7ORwdXU9DceFhITsYWFh6fmZ+zo4OGT09fUxjZeHQCA0GhsbHxcQEHiDxL1+&#10;/Vo0KCjoGJzP1tbWW1xcvOZnyjONH8OTJ0+WdnZ2cv5X5sa6urrlcXFx7nfu3FHp6uqaCQAAnJyc&#10;n319fS02bdp04U+X73eioaFBsqOjg+u/0pb/C6irq1seHR19GAlzcnJ+9vf3N/uTZXr58qXYu3fv&#10;hJWUlK7D8fv3779ApVIxSPjw4cO2BAKh8Z8sG11BQcHWqVwoLy9fAAAABQUFW2HCbWtr6z2Z69va&#10;2rjhZ3NycrZMpRyTRWFhoaaNjU3O4OAgPRJHpVIxr169WsDHx/ePVvo/gfLy8rW1tbUrkbCKisql&#10;P1me34He3l7mM2fO2CckJBwUFxevmQrhLi4uVj9+/PhREom05O7du4TfTbhbWlpmwf2ej4/v3e98&#10;3mTg4+MTmZ6evh+OI5PJuNbWVp4/VaZfjf7+fkb0XDc4OIj/2fsWFRVpfv36lWWifOfOnTP18PBw&#10;0NfXjwNgeJOILs/u3btjf7Y805gcGhsbhcPDw30vX76s7+LicvC/QNK6u7tn7Nu3r6C9vZ0Ljm9r&#10;a+Mhk8l0f6pcvxvf2tInNzdX39nZ2fW/0Jb/K2htbR21nv3TBBZGc3OzQFRUlFdOTg7RzMwsCE24&#10;8/PzteHwgQMHPP/ZEgLwnx2EaGRnZ5vAZBuPx/cTCIRGPB7fz8XF9flPlm0aP47Kykp5a2vrnM+f&#10;P/NN5fr+/n5GQ0PDgoqKCoVfXbb/NTx8+FAODrOwsPRwc3M3CwkJvfxTZfqvob+/n/HIkSPRy5Yt&#10;u7do0aLqP12e/8+Ij493iYiI8BkYGPjpDde/CeXl5WvRZJuPj+8dmUym+5NE6HciMTHROSwszO+/&#10;1pbT+DFkZGRYHD16NHSi08Y/DTr05N/X18eEHCsj4ODgaEUPWE5Ozp8iqUuWLKm4evWqJBLG4XBD&#10;P3O/HwWRSAx1cnJy7+/vZ/wnn/tPISwsbFdfXx8zEv6vTbgNDQ2SUyXbAAxLx6fJ9rCktb6+fhkc&#10;FxcXp7V69eri/+rY+J3A4/H9IiIiTwYGBvDPnz9fBKeRyWRcRETEkfj4eK0/Vb5pDBPT/yJBu3v3&#10;rjIclpaWvp2UlLSJgYGhDz6F/i/hv9qW/ytYsWLFbZjH0dPTD/yJclRUVChORLavXbu2BFYpERIS&#10;ev77SzYadJcvX14OR9TV1UlpaWlVwnEqKioXAwICTCZ703v37q0rKCjYeufOHZW+vj5mTk7Oz05O&#10;Tm5ycnJFSJ6WlpZZOTk5RkiYhYWlx97efkQX6NOnT4T09PT9zc3NghUVFQpDQ0P0GAyGunjx4sqF&#10;CxfW7Ny5M4Gbm/vjRGV59uzZoqysLJNnz55JwPEVFRWK/v7+oVu2bDm3bNmyciT+2rVr28+dO2f2&#10;5s0bEQwGQ2VlZe3i5+d/KycnV6ijo5PEysraDd8nIiLiSE9PDxsAADAxMX3dtWtXfFpamtXVq1f1&#10;Fi5cWGNkZBT++fNnvpqamlXINfv27YtobW3lzc3N1b9z547K169fWefNm9fg4uJyUExM7FFXV9fM&#10;lJQUm8rKSvlXr16J4XC4IRUVlUtubm5Ok22D4uJijQ8fPgghYQ0NjUxJSckHSLigoGDrgwcPFKur&#10;q2U/fvwoAAAArKysXcuWLbsnLi5eo6+vfwKLxVIm86zo6OhDnZ2dHAAAgMfjB5ydnV1bW1t5T548&#10;6XTjxg0dCoWCZWNj69y/f7+fqqpqDvr66upqmeTkZLvq6mpZKpWKoaOjG5w5c2arhITEQzU1tXMy&#10;MjJ/I3mpVCrm6NGjx0kkkiR8j7dv387z9/cPxWAwVHd3d8fxynvhwgXDmpoaGXR8ZGSkNyMj49dt&#10;27Ylw7q0ra2tvGlpaVZ5eXm6fX19zHR0dIPs7OztoqKidevWrbuyYcOGi5OtK1ro6OjgTE1Nta6s&#10;rFR4/fq1KB6P79+2bdsZY2Pj4/T09IPo/KWlpZtjYmI8m5ubBZE4BgaGvuXLl9/dsGHDXyoqKpcn&#10;89zz58/vq62tXYWOz8vL215cXKwO12NdXd3yixcv7rl7965yT0/PDCSekZHxq5ycXNHChQtrduzY&#10;cQqJT09Pt4RtCAAAQEdH58zChQtrARge/wkJCQeRCRCPxw/Y2tp6MTAw9CP5S0pK1GJjYz2Q/vnt&#10;eb3IeyorK+eiy97W1sYdFRXlVVJSsoVKpWL4+PjeqaqqZq9du/baZOrkZ8HPz/8WmVODg4MD4uPj&#10;XeF09Dw0Ee7du7cuNTXV+vHjxyuQOAYGhr5ly5bd27Bhw0UVFZVLGAyGir4uOzubWF1dLVtRUaEI&#10;b5yEhIReiIuLV2tqaqZLSEg8hK/p7e1lTk5Otn358uXCmpoaGWQBExYWfiohIVGpo6NzZt68eST0&#10;sz58+CCUnJxsW1RUpImo6WAwGOr8+fOfKCkpXdfW1k6ZMWNGx2Tet7+/nzEkJOQoEhYQEHgjLy9f&#10;EBUV5fXo0aOVK1euLCUSiaFIP6qurpZJSUmxraqqkkP6Ej09/YCkpOSD9evX56qqqmbjcDgyAAA8&#10;ffp0cXZ2NvHly5cL4WcWFxdrfPz4kX/BggWPt2/ffhpdBgCGVSXZ2Ni6AACgtrZ2ZW5u7i4kjZ+f&#10;/62RkVE4AAAcO3YsCDlJnTlzZpuhoWFEfHy865UrV3ZxcXF9PHDggOeMGTM6Ll26tBu5fu3atdfk&#10;5eULS0tLN8XHx7u9f/9+DgaDoW7atOn8wYMHXSaaWz5//syXkJBw8MGDB0pwfE9Pz4zQ0FA/RUXF&#10;fPh4vaysTDklJcWmoaFhKQDDm0QODo4WSUnJBxoaGhnwOgEAAElJSfbwWqKmppb1/v37ubGxsR4A&#10;AGBiYhKioKCQn5iY6IzkWbRoUfXmzZtzkpOTbW/fvr3x3bt3wjNnzmzdt29fuIaGRiYOhyMXFhZq&#10;5eXlbX/48KEshULBCQgIvPH29rYSFRWtG+99ARgeR1lZWcYvXrwQh+OLi4s1Pn36RBAVFa2D56Ou&#10;rq6Zqamp1levXtX7+vUrKwaDobKxsXUKCAi8lpeXL9i2bVsyMzPzl4mei8bff/+tmpGRYUkikZZg&#10;MBgqMzNzDy8vb5OUlNQdHR2dM/z8/G/h/CdPnnT6+PEjPxJ2cHA4dPbsWbOMjAxLRkbGXjMzsyBN&#10;Tc0MKpWKSUpKcjh37pxpX18fExMT0xcFBYUCdXX1zM7OTs7bt29vQO6xePHiSi0trXQk3NraypOW&#10;lmZdUVGh0NjYOA+JZ2Bg6JOWlr4lJSVVpqOjcwaJp1Ao2ICAgBAkzMvL22Rqahrc2NgofOLECfe7&#10;d+8qU6lUDDc390cXFxfnlStX3kLyfvz4UQDmcezs7O3W1ta+zc3NAqdOnRp3HUaA5iYXL140KC8v&#10;X1deXr6WQqFgARieT0RFRevExcWrDQwMYnh4eJoBGF73U1NTrevq6qTge5aVlan09fUxCQkJvdyz&#10;Z080AADk5OQYwYTb3Nw8iIGBYRSHLCoq0sjIyLB88eKFOAaDobKwsHTz8vJ+kJaWvr1t27YzfHx8&#10;7+H8cXFxrq2trbwAAIDFYilubm5ObW1t3KdPnz5w7dq1HRQKBcfKytplbm4eqKGhkYmhUkfP1bQI&#10;9/bt20+NRbjFxMSG4N3z6tWri+/evbsenY+bm/tjdnb26tmzZ78CAIDy8vI1u3fvLkHSOTk5W+7f&#10;v88DwPAEoqend+ft27fz0PdBwMrK2p2YmLgFbnxaKC4uVjczM/tuYUZw9OhR0x07dpzs7u6e4ezs&#10;nFJYWDim9ImDg6M1JCRkz5o1a/KQuFWrVn1qa2vjAQCAGTNmdIiKitZVVlbKI+m+vr4W1dXVsufP&#10;n9+HxNna2nrHx8e7oiWIWCyWcuzYMcOkpCQHdAcCAAB3d/cDRCIxbLz3RbBt27b7sA53UFCQETLI&#10;IiIijkRFRR0e82IAwPLly++mpaWtgwnQWFBUVHzb1NQ0G4BhQmRnZ+cVGRnp3dvbywznY2Fh6cnM&#10;zFSET1UKCwu1bGxssmF1HzSUlZUvh4SE7GVjY+skk8k4MTGxcU9Dnj9/jhkv3draOuf69es6Y6VH&#10;RkbqqampZQEAwIMHDxRtbGyyW1paZo2VX1JS8kFiYqI6FxfXp/GeCwAApaWlm4hE4sjix8TE9HXm&#10;zJmtSP3BUFFRuRQZGbkDj8cPAADA0NAQnZ+fX3haWprVeM9QVFS8ER0drTuRQeD+/fsvoPXaYDx9&#10;+hSHxWIpMTExnjExMZ4DAwMM490vJiZGBzHMqq2tXamnp3cHbldFRcUbSUlJmwEAwMTE5GpJSYka&#10;kmZtbe2LbLgHBwfpfXx8ojIzM83He97atWuvRUZG7kAWypaWllkGBgY3nz9/Lo7Oy8nJ+RkZpwgq&#10;Kiq4Zs6c2TbeMyaCpKRkD6zDPXfu3GeFhYULkPCyZcu6kA05AMOEt7i4WKS6ulpGV1f3HnyvM2fO&#10;bFRQUCgAYHhj6efnF56cnGw73vPl5eULY2JitiGCgLa2Nm47O7tztOZgGAICAm/i4+M1EeL65csX&#10;VlNT06v3799XGusaLBZLSUhI0IA3L4WFhVrOzs7J3d3d7GNdN2vWrA+xsbHaS5cuvT9emQAAoLu7&#10;m3358uUj5Hzx4sWVnz594v/06RMBKcOlS5ekxMXFayIjI72jo6MPIYsyLSxbtuxeQkKCBicnZ0t+&#10;fr72/v37xzQcVFZWzo2Pj9fs6uqaKSUl1Q6n3blzR2DWrFkfABjeqLq4uCQhaZKSkg8uXLiwCgAA&#10;Fi1a1IeMEwEBgTcqKiqX4DYMDw/fNTQ0ROfk5DRib7Jz586EhoaGpdXV1d8JAbZt25YcGBhIHI90&#10;k0ikJVu2bKkdK93KysrPwcHhEADDtgSenp7xMPFAQ0dH54yPj48lAwND37cyjFpL1q9ff6W4uFgd&#10;CVtYWASoq6ufVVdXHxFSrF279trXr19ZafUnJSWl60pKStf9/PzC0WliYmKPMjMzlSbaoBUWFmpZ&#10;WFhcHCt9/fr1VxISEjQAGBZo7N27t7C+vn75WPm5ubk/hoeH75qs/vfQ0BCdp6dnAkw20cDj8QMe&#10;Hh72u3fvPoHEbdmypZZEIi1BwmpqalnXrl3bgYTt7Oy8bGxsfBITE53RRtXf7tkvIyNTcuvWrU1I&#10;nKamZkZoaOhuAIbXF1dX1yRkvIwFIyOjMA8PjwMADM+34uLiI5JpERGRegUFhYK0tDSroaGhUWrH&#10;fHx877Kzs+WQE/PS0tLNRCJxhA8RCITGW7duCdHikWMB4Sbd3d3sDg4OGfC6QAtCQkIv0tPT1xII&#10;hHdoHomGtLT07bNnzyp+e69RZDcvL28xsrnr6+tjcnd3P3n58mX9se6Fx+P7jxw5sn/79u0jxvcq&#10;KipPEcESBoOhenh4OISFhfl9+fKFFb6WiYnpa0ZGxpoxJ6qpYqyJvqWlZdaRI0eiJ3OPyMhIb5hs&#10;r1mzJi8sLExfUVExH4nr6elhs7KyuoB+samgu7t7hpGR0Q002cbhcGRYetTe3s5lZmaWW15evpbW&#10;fb5+/coKk21OTs4WbW3tFHS+yMhIb1rH9RQKBevk5JRKi2wDAEBAQMBxWNIwFbx69WoBIpkAYHhS&#10;8PT0tHd3dz8Aq508fPhwdVZW1g97z+jr62MKCgo6hibbAAwv6q6uriMLVX5+vjaabGMwGCoikUJQ&#10;VFSkaWpqegU9+H833r9/P8fCwuISTLaR8sH9ora2dqWJicnVqRxt9vb2Mjc1Nc3GYrEU9HsXFhZq&#10;2dvbnwVgeIK3t7c/iybbOByOjF6Mb926tenkyZPO4BegsLBQMywszBdNtmk919HRMQ1R85GUlHyA&#10;NqC+devWpqqqKrm0tDQreFIVFRWt279/vx8Aw5O/ra1tFpps03peSUmJ2unTpw8AMDwf0CLbSFuh&#10;yfbvxNDQEN3Q0BBdamqqNUy2ARjuP5O5x4kTJ9zRZBuLxVLQdXDnzh0VWIru7+8fjp6DafXZ9+/f&#10;zwkLCxvxEuXg4JAJkyNFRcX8sLAw/e3bt49ICSkUCtbNze0UIqGrr69fZmdndxYm27TG78ePH/lN&#10;TU2vTMUIl0QiScLkQUdH54y4uHhNZmameWRkpBdMtmmNoerqalkbG5vs8Qjm70JLS8us1NRUayTM&#10;z8//dvPmzd+d8J09e9aMFtkGYPg0bjzhwI8gMzPTHE22abXX+fPn9x04cCD9+zsMAyZ7eDx+YO/e&#10;vVHoPCUlJWpjbd5KS0s30yLbAAxvHmAvTj+L9vZ2rj179hSjyTZ6PLS0tMwiEonX4ZPo8RAcHByI&#10;JtvoOWpgYADv5eUVe+3ate1j3aegoGBE4MHIyNi7e/fu2NjYWA802UbaaWBggAGufxhtbW3cNjY2&#10;OWiyTWtcJCUlOYxVrufPny86c+aMHa31trm5WdDf339SQr/JAmkHf3//MDTZpjV3vX37dr67u/vJ&#10;X/X83t5eZlNT0ytoso1+7sDAAIO7u/vJoqIiDVr3QYQktDhpb28vs7Ozc8ovJ9x4PL7fxcXlYGRk&#10;5A5eXt4mOA2t0zgW7t+/vwYOa2trp2hoaGSePn16s42NjY+lpeVRd3d3Rzc3N8evX7+OS7j5+fnf&#10;6urqJqF1mJcsWVKhq6ubJCwsTAoODg6qrq6WhdM9PDwcSCQSXXl5OS8idQJgWA8T7V4MwdDQEB0O&#10;hyO7u7sf8PHxsXR3dz/AyMjYSyuvtrZ2Snx8vKaIiEg9Om327NmvYmNjt2lqambA8VQqFUNLevcj&#10;qKioUIBPJMTExGoNDQ0jiURiWEhIyB4jI6OwAwcOePr6+losWLDg8VSegcViKS4uLgfj4uK2CgsL&#10;P4XTkD7Q2trK6+jomAaT7RUrVtwpKyvjJ5FIdHFxcVpMTExf4XKfPXvWDIvFUnR1dZOWL19+F74v&#10;Dw9Ps66ubhK8+xwLsrKyxfARHAJ1dfWzurq6SYKCgq8AAMDPzy8cUZUBYFhKWlpaOodEItFdvHhx&#10;BXy8/ujRI2nYPdKPYNOmTReqqqpmPn78mMnY2Pg4nJafn6/d3NwsUFxcrAEvvFgslhISErKnvr6e&#10;obq6eoaRkVE4PKmmpaVZjSeVBwAAOTm5InQfA2D4iE9XVzcJg8FQL1++vBtOIxAIjdnZ2atJJBJd&#10;VVXVzPnz5zcgaX19fUxXrlzZiYTNzc0DV61aVQpf7+3tHR0YGBiMhHE4HDkwMJCISPELCgq2wlbv&#10;dHR0Q6GhobufPHmCf/jwIfvevXuj4PdMSUmxaW1t5bl7964yemyYm5sHkUgkutLSUqHJHFP/Crx+&#10;/Vp04cKFgwsXLhw8cuTId0QEVqsbC42NjcJo0uHk5OT25MkTfE1NDRuRSAylo6MbOeXJzMy0+PTp&#10;E4FKpWIePXokDV+3devW1Fu3bs0mkUh0KSkpKnBaUVGRRltbGzcAo0kUAACYmZkFaWhoZAYEBJiY&#10;mpoGW1tb+3p6etq7uLg4I5LPw4cPx8GCA0VFxfzy8nJeEolEl5GRsWbOnDkjOpJtbW086enp457M&#10;0MLg4CA9CwtLT1BQkJGrq6uzg4ODZ1tbG3dgYGAInM/c3Dzo8ePHTCQSie7o0aOmsHpAeXn52vLy&#10;8rUCAgKvdXV1k9DHwpKSkg90dXWTEM9bvwr9/f2MdHR0QwcPHnQJDAwkurm5OcLtBmP16tXFcXFx&#10;WrTmr4nWTXZ29jZdXd0kERGRJ3D8/PnzG3R1dZMWL15c+fz5c3EvL69YmGwrKytfrqio4GpoaKBH&#10;u3K7cePGtrE8mA0ODtKvXr26OD4+XtPT09MOvc4j4OHhaY6MjNTbtWtXPDoNg8FQbW1tjwQEBBij&#10;VTkmwxP4+fnffGvLUV6e0G3p5+cX8eTJk6VIOiMjY29cXNxWEolEV1ZWxr948eIRKezAwAB+MkSu&#10;oaFBEtnoIzA3Nw988uQJvrKyksPS0nKUOpK7u/vJsTab3wQM3oGBgUQXF5eDnJycLaWlpZvhPCtX&#10;rrxVXl7O29DQQO/i4nJwrHIVFhZuhU/bWFlZu8PDw3fV1dUxkkgkOl1d3SQ4f05ODnGsezEyMvYe&#10;PXrUJCIiYifaXm8y7SMkJPQiPj5eE/7R8sIkLS19e8OGDRfJZDLu6tWrenCanp5eYklJiTCJRKI7&#10;ceLEqL5YU1Mj09nZycHLy9ukq6ubhDbwFxcXr9HV1U1au3bt1YnK+k1VcpSQws7OzquhoYG+srKS&#10;c8OGDSMnKVQqFePi4nIGcbmJBhaLpTg6OnqEhYXpo9Xvnj9/Lv7LJYZOTk5uiNoDFoulWFtbf7ej&#10;nwgYDGaUFMfPzy88MzPTnI2NrVNCQqJKWVn52vz58xsm48Jt4cKFtYGBgURzc/PL8LH9pk2bzltY&#10;WAQCAICJicko/U53d/cDiE4eJydnS3x8vKaEhMQIcW5sbBR+//79HNivLgIzM7OgidQ+ZGRk/j52&#10;7Ni+bzpCPQYGBsVIGh0d3dCZM2c2zpkz57mKisqlsrIy5YmI048Arff+6NEjaT09vduMjIy9wsLC&#10;T6WkpO6sXLnyFoFAaJysNA4NY2Pj46ampsEAAMDFxfVp+/btZeg8N27c2AZLwXl4eJpPnz69GVGD&#10;UFFRuWxubh4YHh7ug+QpLy9fa2BgEBsYGEhMT0+3fPjw4WokTVhY+GlgYOCYEwgMAwODWHV19bOw&#10;HiUAw5ssRDfsy5cvrOgTDz8/P3Nk4yYhIfHQzc3N0dTU9AqSnpycbGdlZeWHEJLJ4NsJgx2iEuDq&#10;6uqckZFhCddNc3OzIHwMCcAwcZORkSlBpBlEIvF4bW3tSuSEpb29nevSpUsGaAKPqocYNTW1c+id&#10;vaenpz2iHhMZGakXHBxs2N7eztXe3s7NzMzcM2fOnBdNTU2z8/PztdETD+xqD4vFUo4fP26wZcuW&#10;WiQfWtK0b9++cFjV4OnTp+j3LFy5cmUpIlU1NTU9VltbuwqRCLa1tfHk5ubqoyW/PDw8zYiEnUAg&#10;vHN2dnYdT7Xsn8CcOXOeT8Zt6tWrV/XgjaisrOxNLS2tNKStjYyMwh4/fiyNSBA7Ojo4//rrr73m&#10;5uZB+fn5C7u7u9mR9po3b14DIyNj78OHD2Vpqcsh7cXFxfURtgmwtbXNWrBgwSNmZuYvUlJSZatW&#10;rfpbWFiYhLhvff36tShaKuvt7W3V39/P2NTUJDh79uyXrq6uzpaWliPfeSgpKVGbrNtYGF5eXtbb&#10;tm1LRsJZWVkmsBRJXFy8xsDAIBrRpVRUVLxuYGAQk5CQMEJOSkpK1FxdXZ0DAwOJRCIxr7m5ecQu&#10;QE1NLcvExGQUgf9V2Lx5c46Zmdl3qgEwRERE6lNTU5W/lf1GfX39srFOOWmBj4/vfWBgIPHIkSNR&#10;8KZTRkamxMfHxxIAAMLDw33g0wBRUdG66OhoXcRGRE9PL/HixYt7Hjx4oIjkuXfv3jqYbCCYNWvW&#10;h5iYGJ2J1D4SExPVFy9eXKmmppZ1//79NS9evBjRnffy8rI2MDCIBQCAlpYWvuPHj/tP9n0BGNYR&#10;DwwMJJqYmFyF+62qqmo2svaQyWQcrGsPAAB+fn5miItcHh6eZjc3N6fdu3ePqJGQSKQlHR0dnOOp&#10;ml2+fHk3vHFRVVXNcXZ2dgMAADY2ti5HR0ePu3fvKiPjo6enZ0ZGRoaljY2ND/peS5YsqbC1tT0C&#10;x6HX+z179kQh487U1DS4rKxMmZaUe8eOHSd1dHSSOjo6uNrb27moVCpGVFS0vqWlZdb9+/fXoJ1h&#10;jOcW1cPDwwHRgR8cHKSHVaAmAzY2tk7Yxqa8vHzN+fPnR50IKCoq3oiNjd2GCNYePXrE0t3dPeNb&#10;+bkXLFjwmEKhYO/du7euqqpKHr62q6trZmtrK++8efNIgYGBxAMHDqTDWhFr16696ujo6AEmAfTa&#10;qqWllYa01YwZMzoiIyN3aGtrVzQ0NEgCMDzfnj171ozWuA4ICDBGVHdZWVm7YH4AwG9wCwjrQP0I&#10;8YDh7u7uCOsFtbS0zEI6YWFhoVZERMQRPB4/4O3tvR82jJgq0PrDsJEeALTfYyzfu/Ly8oUTPW/J&#10;kiUPxiKz7OzsbYhkCIvFUujo6L4zmvsZrFu37uqqVatK4eO+qqoqOQCGjWnS09MtARjeVSckJKgj&#10;hkI/ArgP4PF4mn1gaGhoVJ2LiIjUo3WO0fXe29s7ob/jXwUymUyHPoZeunRpORyGpSMADJP03t5e&#10;5h/p95ycnJ8IBMKIlAaDwVBp6WtSKJRRXgZu3769QVFRcVzPM0+fPl082XKMBzo6usEPHz7MuX//&#10;vtLjx4+lq6urZWHCMh4IBEKjl5eXtaOjYxo6TUBA4A2iW4oA7U2htLR082TeE9FFRiAiIlIPtwO6&#10;rf5psLKydqWkpKggG7rxgB4b9+7dW/cjbU2lUjENDQ1LKysr5R8/fryitrZ2FS0VLxhHjhzZb2lp&#10;eREhZe3t7VyI6tzNmze3ADDcN4lEYqibm5sTLZsLZWXlZ5Mt449ATk5u1JyKfvaTJ0+W/lNj4Ueh&#10;qqqaPVEePB4/YifDwMDQLyQk9PJHCPdkgK6zRYsWPUQbZGkoQ58AABPhSURBVC9evLgSJtxjrXE7&#10;d+6Mn4hs43A4Mjzm4HcEYJjIIP+nyhMmAoVCwaL1+2EHCQAAICEh8d280NvbyzIe4UbXJSsr63eC&#10;PwkJiSp4Q4psBtGYTP9An4osXry4ciy1EhwOR+7s7OS4f//+mtra2lVVVVVyaKI9GfwKHoegurpa&#10;xszM7ArsRURVVTXn+PHju5GTTRgkEmlJVVWVfHBwcGBlZaX8RLZDPwv02oru2/T09IMSEhJVCOEG&#10;YOz2hK9FTsph/HLCPVWpKAwlJaXrbm5uTpcvX9Z/+vTpElqT+8DAAN7DwyNRVFS0bvny5fdo3Wca&#10;tBESErInKirqcFlZmcr79+/n0Mrz4MEDRXd391NRUVFj6p+NhV/RB6bx8xjPmGyyIJFIS4yNja/B&#10;UiQAho1AJCQkqj59+sQ/nnEzAMN6tLTiW1tbeZuammaj1Y5+FFQq9Zerxk0VHBwcrUQiMRSO4+Hh&#10;aZKWlr5N60TsVwGpA1of+AJgeOOzcOHCWoQ8o6GsrJwbERGhd/r06QMkEkmSFtmiUqmYU6dOOc6f&#10;P/8JWqVrMvgV/XGq+FN9BO2l4r+A/+I7/SlMpS7HGkc9PT1slpaWF2nZcCxcuLCWgYGhbyxbATR+&#10;1Rr+5MmTpcbGxnnwiZSurm6Sv7+/KVqvPCUlxSYwMDAYTbAFBQVfi4mJ1RYVFWn+ijL9SfxrP3xj&#10;bGx83NjY+HhXV9fMmpqaVVVVVfKVlZXytbW1qxBDJCqViklLS7P+1YS7urpaBv7UOy0DR3Rn+V8C&#10;Pz//W8TrzPv37+eUl5evvXnz5pbGxsZ5sPux69ev6zQ3NwugdR5/B54/f76ov7+fEd5No+v9V0v7&#10;fxR1dXVSiKcCAACA6wrBj/qTb2tr421qahJEpNxUKhVDa0JlZWUdddKgoKBQEBAQMK4KzVTcXKFh&#10;Z2d3DibbJiYmIXp6eok8PDxNrKys3Xv37i0cj3AXFhZqwoZjMPr6+pgOHjx45ty5cwqIVB/9nkpK&#10;Stf9/f3HNd5lZmb+gj46RvcnWm2FICsrywSWXvDz87+dqooBOzt7G1qH80eBrgNZWdmbwcHBe8e7&#10;homJ6evjx49XWFpaXkROZnA4HPno0aMmcnJyhby8vE2tra28cnJyH8a6h6qqao6qqmpOf38/46NH&#10;j6Srq6tly8rKlCsrKxXgBfPZs2cSioqKN9DXFxUViY51ogXAr1vE0fUjLi5ek5CQoD5WfgB+rRSV&#10;lkvR/zXU19cvp1KpGLhN0FJ1Wi5J/9dRV1cnNXfu3GdQ+Lt54UfXmYGBge/4wc/U5axZsz7ALlW/&#10;uT78C4BhF5xXr17dSeu6iIgIH5hsr1mzJs/Kyspvzpw5z7i4uD4nJiY6T5Zw/wq8ePFioaGhYQFs&#10;B2VkZBTu7u5+AD0X5OXl6fr4+EQiYTY2ts6goCCjZcuW3ePl5W168+aNyD9FuNG8Y2hoiA7dnlPl&#10;Iv8ayRCCnp4eNhsbmywDA4PiLVu21KqqqtZJSUmV2dnZeaWkpKjs3LlzlAHGrzhuQB/r+Pv7hyPG&#10;X21tbdwWFhajPovOzMz8RUhI6MXPPvdPIDMz09zExOSqjo5O+fr1659HRkZ6b9u2LTkqKmpHTk7O&#10;KEkklUrFoI+3fxWWLVs2apP0+fNnPk9Pz3jEy0VRUZEG2ofxeJ9uRyRyLS0tsybjkYAWMUae/eXL&#10;F1ZWVtYutEFrcHBwYFNTkyAAw36pAwICRulHq6ioXPpRFZyBgQG8n59fxJcvX1gHBwfpAwMDg+Hj&#10;/9mzZ78SFRWtU1ZWHuVb+/bt2xtqampkCATCOz4+vvclJSVbdHR07hsZGd1wdHRM9/Pzi/jZD9f0&#10;9/czoA0R5eXlC4SFhZ/icDjyxYsX95SVlSmPdX1zc7OAm5vbKCMwe3v7w7Av+4cPH64+efLkiH95&#10;9HveunVrU11d3QoCgfBu1qxZH4qKijR1dHTuE4nE646Ojun+/v7hQ0ND9GJiYo/g6z5//swXEhJy&#10;dHBwkL6pqUkwODg4cKxyFhcXq6ekpNggP9jw808AXQeIDiPS1qWlpaq6urrlSFv7+vpG9vX1MSEk&#10;CrmOh4enaf369bkEAuHd27dv54eGhtLUk33z5s18Kyur8/r6+n+rqqo+VlZWfsbLy/vBxMQk5PTp&#10;06pqamrn0NcQCIR3q1evLobjjh8/7k8gEN4RCIR3fX19zObm5rkGBgY3bWxscg4fPhxHy+f7VLBu&#10;3bqrHBwcrUj4yZMnS4uKijSRZ5NIJMnt27ff3bdvX4GDg0Omj49PVHt7OzeSH31Ej5Cb8TxexcXF&#10;uRUVFWmkp6dbZmRkWPyK9/gngT6RePbsmcTRo0ePd3Z2clCpVMy5c+dM0V5Fxptv/61A1A4/f/7M&#10;R09PP7hkyZIKOD0kJCQAIaWfP3/mg/1PAzCsEjqR2he6LnNzc3elpaXtp1KpmO7u7hmhoaF+aGKr&#10;paX1nUrdWEB7sgkNDfWzt7fPdHFxSdq4cWPDu3fv5tK6Dm0fM3/+/CdSUlJlXFxcn/Py8nSnatQ/&#10;Fbx9+3aeoaFhIewdSlpa+rasrGxxcXGxelFRkQbyq62tXUkmk0cJf9nZ2dtXrFhxh5eXt6mhoUHy&#10;0KFDcT/yfLgfTJQX3Z7nz583ysrKMqZSqZiurq6Ztra2WbBABoPBUGk5XZgM/nUSblZW1u66uroV&#10;sNTM2Ng4b/fu3bFUKhVz6dIlAzi/rq7uhF4pJoKvr6/FmzdvRJCj74GBAby9vX2mo6NjGoVCwcKL&#10;GBaLpfj4+FiOZW3+bwcej++HXe80NzfPFhcXr+bi4vqEXhBlZWVvCgoKvv4d5ZCUlHxgbm4eFB8f&#10;74LE/fXXX3svXry4B4vFUtC6vMrKyrmIj2cAvpdYPX78eIWYmNjQNyMLvol8YrOxsXWJiYk9gg0m&#10;tm7dWonBYKienp72e/bsifb29rYmEol5yKbu2bNnEkpKSm+xWCwF3S/mz5/fgBgo/SgQjwAYDIaK&#10;fm8TE5NgFhaWHhYWlmfy8vKFd+7cGfE0YWNjk41IhpHrEMO6NWvW5I3lPWCywGKxFHp6+kFYPcHI&#10;yOgGDocjjyWJR0ChULCOjo7p8Kem9fT0Eq2trX27u7vZ4Y8ihIeH+6xbt+6KqKhovYiIyBMZGZkS&#10;RH+YSqViLC0t/xrrPZWVlXO5uLg+cXBwtKDrJykpySE5OdmOSqVi/oRbuKli9uzZr5SUlK7D3grs&#10;7e0zEVdtSB0ghqQKCgoFfHx879F6ss3NzYIyMjKfMBgMFd1fYfDy8jbdu3dvHSyJMjQ0LLS3tz80&#10;NDREj5YsIYbDhw8ftlFVVR3x/nLt2rUdN27c0IHLCAAAb968EWFkZOz18fH5JUR1xowZHfb29oe8&#10;vLxGvB4cOXIk2tfXNxL9bACGDedhtSU5OblC2I/02bNnzbKzs42XLFnyICcnZzUrK2sXOzt7O1wf&#10;qamp1mOd1PwvQEVF5bK2tnbKX3/9NXJSkpSU5HDmzBl7WvOtnp5eopSU1HfG7v82oNeByMhIr5iY&#10;GM/FixdXnj9/Xsbb29vK1NT0CkL8Ghsbhffs2VOEw+HI6DHBwsLS4+XlNWEbq6qq5qxZsybv77//&#10;VgVgeK7z9vaO8fX1jaQ1L7q5uTn9iA3J7t27Y69fv64Dz4GwEICNja2Tlt979Pg/ffr0geTkZDsA&#10;vh8Tvxvnz583Qtv5VFRUKND6urOysnIumse9e/du7urVq5torYm0gO4HZ86csUtNTbUWEhJ6UVBQ&#10;MK4Ou6amZvqFCxcMkY0YmUzGubu7nzx06FA8rXnTy8vLZsoe3KZy0e+Gv7+/KXx0X1FRoeDg4JBx&#10;4MCBdHjHoqamlgV/hGaqYGZm/pKUlLQJvdMhk8k4uLJZWVm7oqOjdf8Xd/4IdHR0zlhYWAQg4W8S&#10;1nAHB4eMpKQkeySeh4en2dnZ2ZX2XX4NnJ2dXY8fP24AH7dRqVQMeoApKCgUBAcH74WPoTZt2nQe&#10;bdiCtBda33gsoKUfFAoFSyaTcYg3G1lZ2Zvx8fGa8BE2Uj64X4iIiDxJS0tbNxWCu2zZsnJmZuYv&#10;yLPhtLlz5z6DvTMEBgYS4Q0QUhb0dYqKijciIyN3gJ8EPT39oJ2d3Xc+cclkMo5CoWC5uLg+ob2g&#10;dHR0cAEAQExMjGd5efmIe89Vq1aVent7WwEw7JkEbvOBgQGGgwcPJiPvcezYsX2wbuNY77l27dpr&#10;YWFhuwAY3hyEhobqo12jIROmoKDga7TrqH8zjh49agKXd6w6kJeXL4yOjtYBAICNGzdeQH8lEOlX&#10;VCoVo6ysfHnFihV34PSOjg4uJiamr5mZmUqw4WljY6Owo6NjmouLSxIspVJVVc1BvtwmKipab2Fh&#10;EQCr19EqIx0d3dDhw4dtYOPgn4Wmpmb6+vXrRzwAjFU/HBwcrUFBQUawIbK6uvpZ9P2+jXshAIb7&#10;0r59+2j6icZgMNTfPS/+LgQHBxt6eHg4wPMorflWTU0t6/Dhw+N+cOnfAj09vQR0HDyHL1269P6l&#10;S5dWwB9bQ/LAczgHB0drdHS0Dq0vqaKBwWCosbGx2hs3bvwLjkfmRTjOw8PDYTxPUbSAxWIpYWFh&#10;+ugy09PTDxKJxFB9ff0TtK6zsrLyhV3pImUik8k4LBZLcXJycvuRcvwMflTAoaSklIf+iCG8Jm7a&#10;tOnCeA4pduzYkYiOg/vBeMDhcOTExER19NeI0X2EiYnpa0hIyF4DA4OYybwTLXwn4ebi4vpoZGQ0&#10;yq3deDrSRkZGYfCAhX02zp49+yV8L/gYkEAgNMJpsIeK1atXF+fl5UnExsZ63LlzZwN6Nzd79uyX&#10;AQEBxj8ifVVRUbkoJCQ04hcW/dUzNja2rqSkpE3BwcFBDx8+lO3s7ORE0ujp6QfWr1+fa2hoGIk2&#10;fNq9e/cJ+OMWaH/fAAwToBkzZox8uWzlypWlcH64HtCfjt+5c2cCLGmZ7DtraGhkrFix4jYShv0Q&#10;Ozk5uS9duvR+Zmam+atXr8TQH0KwsrLy3bp1a+pkpfh6enqJqDKOWOdycXF9gt8PfU8tLa10Dg6O&#10;1rS0NKvnz5+Lw0dLAgICb3bs2JGoqamZgfbcwcbG1hUfH6955MiRaPjZ/Pz8b9E7/bHg4eFhz8DA&#10;0FtSUjJiSIbD4YZgsqeoqJh/6dIlqdjYWM+6ujopuC8yMjL2bt68OcfQ0DACcds0EQQFBV/D9bFq&#10;1arSJUuWPDh06FA84kmBnZ29XV1dPVNfX/8EPIESCITGgoKCBfn5+duioqIO9/X1jaieoD/3PZmy&#10;IO+AHu+MjIwjz7SwsAgQExOrTUxMPAgb2O7cuTNBW1s7GdksIPFsbGydX758Yfn69Ssrcl8sFksx&#10;NzcPREg2gUB4d+jQIdtXr14tgJ/79OnTxeLi4jUCAgJvioqKRK5fv64bExNzCLZuZ2Rk7P32nt99&#10;2p2Li+tzenr6Gi8vrxOIzjYGg6GuWbPm2sGDB12ys7ON4eNYxEc+Nzf3R3hczZo1a9I2C3v27ImC&#10;1dom87VRAIbbCz2WYZ/9fHx87/Pz88Xy8/O1o6KivGAPPfT09AOioqJ1GzduvKClpZWOEChmZuYv&#10;mZmZSvHx8a7Xrl3bjlzDyMjYa2pqekxLSyvtwYMHSrDh5MePHwXExMQeLViw4HFWVpZccHBw4MOH&#10;D1cjGycEc+bMeX7w4MGD6M/BOzk5uX/7MmHkq1evRkmSuLi4PsnKyhZv3bo1VVRU9LvvDdACHo/v&#10;R/dHFhaWbnQ+Nja2roSEBI1bt25tDA4ODoLdU2IwGOqcOXOeKygo5GtraydzcXGN8iPMzc39MSws&#10;TD8xMdEZnufnz58/slmzsbHxYWFh6cnOziYi9cjDw9O0f/9+fzk5uULYdRs8X+zbty8CPhHi4uIa&#10;5YYVgOENOvyO6I3I+vXrc/n4+EbWkckaqK5evboY1i1Fb64AGNah5eHhaT5//vy+169fL4DH7rx5&#10;8xr09fXj0K4Ax1tLEHBycn6G3wlt47R169ZUWVnZERUkuK4lJCQq4Wth3/4TQUlJ6YaHh4dDamqq&#10;DcJDcDgcWVxcfISsEgiExpSUFOXg4ODA2traVXBfwePx/Rs3bvxr7969kbCQbyIwMDD0x8bGbktL&#10;S9ufm5urjxbyiIiI1O/ZsycaTeK0tbVT4E+7z5s377t37e7unsHCwtJ96dIlqUePHkkjqoGCgoKv&#10;CQRCY0hICE0bEWlp6dunTp1SPXHihDu8ri9fvvzu/v37/RcsWPAYi8VSEKElPT39YGdnJwcbG1sn&#10;eszBfEVYWPgpnA6r3AgKCr6C09jZ2dsBGO576HuOhQULFjxmYGDoP3XqlKqvr2/kvXv31iH9kpGR&#10;sdfZ2dlVUVHxRlFRkcaCBQtGVAe/qYmRvr3jvbi4OK2QkJBAWCVTUFDwVX9/PwMDA0M/kUgMRW2y&#10;RtZsRkbG3sTERPXk5GTbq1ev6n369GmkjXA43NCaNWvy9u3bFwF/WwCAYQ0L2GMJnM7BwdGKroPv&#10;Pu0+jWlMYxrTmMY0pjGNfx7BwcGB8fHxLng8vp+Dg6NVWVn5sre3txUWi6V0d3fP0NXVLYd9mjs6&#10;Onr8rKH2NP4Z/Ot0uKcxjWlMYxrTmMY0/j8COdEZGBhg+PjxI39GRobFzZs3t+Dx+P7u7m52WMVr&#10;5syZbQYGBtF/rrTT+BFMS7inMY1pTGMa05jGNP4FePPmzXwdHZ37HR0dnOPlw+PxA9HR0TqwLcM0&#10;/t2YJtzTmMY0pjGNaUxjGv8SvH37dl5wcHBQRUWFAtq1nYiISL2oqGi9gYFBjIyMTMkfKuI0poD/&#10;A8ZiVf7XzsJIAAAAAElFTkSuQmCCUEsDBBQABgAIAAAAIQD2QV494AAAAAgBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI9BS8NAFITvgv9heYI3u0kabY3ZlFLUUynYCuLtNfuahGbfhuw2Sf+960mPwwwz&#10;3+SrybRioN41lhXEswgEcWl1w5WCz8PbwxKE88gaW8uk4EoOVsXtTY6ZtiN/0LD3lQgl7DJUUHvf&#10;ZVK6siaDbmY74uCdbG/QB9lXUvc4hnLTyiSKnqTBhsNCjR1tairP+4tR8D7iuJ7Hr8P2fNpcvw+P&#10;u69tTErd303rFxCeJv8Xhl/8gA5FYDraC2snWgXzNAroXsEiARH85fMiBXFUkCQpyCKX/w8UPwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAKomDr68AAAAIQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5y&#10;ZWxzhI9BasMwEEX3hdxBzD6WnUUoxbI3oeBtSA4wSGNZxBoJSS317SPIJoFAl/M//z2mH//8Kn4p&#10;ZRdYQde0IIh1MI6tguvle/8JIhdkg2tgUrBRhnHYffRnWrHUUV5czKJSOCtYSolfUma9kMfchEhc&#10;mzkkj6WeycqI+oaW5KFtjzI9M2B4YYrJKEiT6UBctljN/7PDPDtNp6B/PHF5o5DOV3cFYrJUFHgy&#10;Dh9h10S2IIdevjw23AEAAP//AwBQSwECLQAUAAYACAAAACEAsYJntgoBAAATAgAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAADsBAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDiq62oTQMAACcIAAAO&#10;AAAAAAAAAAAAAAAAADoCAABkcnMvZTJvRG9jLnhtbFBLAQItAAoAAAAAAAAAIQB6C6gPTTQAAE00&#10;AAAUAAAAAAAAAAAAAAAAALMFAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ1BLAQItABQABgAIAAAAIQD2&#10;QV494AAAAAgBAAAPAAAAAAAAAAAAAAAAADI6AABkcnMvZG93bnJldi54bWxQSwECLQAUAAYACAAA&#10;ACEAqiYOvrwAAAAhAQAAGQAAAAAAAAAAAAAAAAA/OwAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVs&#10;c1BLBQYAAAAABgAGAHwBAAAyPAAAAAA=&#10;">
+                <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+                  <v:stroke joinstyle="miter"/>
+                  <v:formulas>
+                    <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                    <v:f eqn="sum @0 1 0"/>
+                    <v:f eqn="sum 0 0 @1"/>
+                    <v:f eqn="prod @2 1 2"/>
+                    <v:f eqn="prod @3 21600 pixelWidth"/>
+                    <v:f eqn="prod @3 21600 pixelHeight"/>
+                    <v:f eqn="sum @0 0 1"/>
+                    <v:f eqn="prod @6 1 2"/>
+                    <v:f eqn="prod @7 21600 pixelWidth"/>
+                    <v:f eqn="sum @8 21600 0"/>
+                    <v:f eqn="prod @7 21600 pixelHeight"/>
+                    <v:f eqn="sum @10 21600 0"/>
+                  </v:formulas>
+                  <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+                  <o:lock v:ext="edit" aspectratio="t"/>
+                </v:shapetype>
+                <v:shape id="Image 14" o:spid="_x0000_s1027" type="#_x0000_t75" alt="&quot;&quot;" style="position:absolute;width:34823;height:960;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBxVGO4wgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LawIx&#10;EL4X/A9hhF6KZq1FZDWKFATR9uDzPG5mH7iZbDdx3f57Iwje5uN7znTemlI0VLvCsoJBPwJBnFhd&#10;cKbgsF/2xiCcR9ZYWiYF/+RgPuu8TTHW9sZbanY+EyGEXYwKcu+rWEqX5GTQ9W1FHLjU1gZ9gHUm&#10;dY23EG5K+RlFI2mw4NCQY0XfOSWX3dUoSH8/TsP0GK1/2u1wUOq/zdk1G6Xeu+1iAsJT61/ip3ul&#10;w/wvePwSDpCzOwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBxVGO4wgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
+                  <v:imagedata r:id="rId9" o:title=""/>
+                </v:shape>
+                <v:shape id="Graphic 15" o:spid="_x0000_s1028" style="position:absolute;left:35234;top:655;width:108;height:108;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10795,10795" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDlcmCtvwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LqsIw&#10;EN0L/kMYwY1oqqJINYoIF1x6fS+HZmxrm0lpcrX3740guJvDec5i1ZhSPKh2uWUFw0EEgjixOudU&#10;wfHw05+BcB5ZY2mZFPyTg9Wy3VpgrO2Tf+mx96kIIexiVJB5X8VSuiQjg25gK+LA3Wxt0AdYp1LX&#10;+AzhppSjKJpKgzmHhgwr2mSUFPs/o+Cym44PTTE5Vokvzti7l7fN9aRUt9Os5yA8Nf4r/ri3Osyf&#10;wPuXcIBcvgAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlcmCtvwAAANsAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;" path="m10667,10668l,10668,,,10667,r,10668xe" fillcolor="#232323" stroked="f">
+                  <v:path arrowok="t"/>
+                </v:shape>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10700615" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:spacing w:before="81" w:line="194" w:lineRule="auto"/>
+        <w:ind w:left="2999" w:right="2996"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:b/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Criminal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Offender</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Record</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Information</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(CORI) Acknowledgement Form</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34A60289" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="109"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487593472" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0555604A" wp14:editId="199FAC47">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>455676</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>240086</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6859905" cy="355600"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="16" name="Group 16">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr>
+                        <a:grpSpLocks/>
+                      </wpg:cNvGrpSpPr>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6859905" cy="355600"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="6859905" cy="355600"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="17" name="Graphic 17"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="6095" y="6095"/>
+                            <a:ext cx="6847840" cy="342900"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="6847840" h="342900">
+                                <a:moveTo>
+                                  <a:pt x="6847331" y="342900"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="342900"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="6847331" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="6847331" y="342900"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="D8D8D8"/>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="18" name="Image 18"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId10" cstate="print"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="4791455" y="71627"/>
+                            <a:ext cx="114300" cy="68580"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                      <wps:wsp>
+                        <wps:cNvPr id="19" name="Textbox 19"/>
+                        <wps:cNvSpPr txBox="1"/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="3809" y="3809"/>
+                            <a:ext cx="6852284" cy="347980"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln w="7619">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="6FB87AE0" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+                              <w:pPr>
+                                <w:tabs>
+                                  <w:tab w:val="left" w:pos="6454"/>
+                                </w:tabs>
+                                <w:spacing w:line="266" w:lineRule="exact"/>
+                                <w:ind w:left="2"/>
+                                <w:jc w:val="center"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:t>To</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-4"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:t>be</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-7"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:t>used</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-4"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:t>by</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-3"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:t>organizations</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-3"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:t>conducting</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-5"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:t>CORI</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-3"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:t>checks</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-4"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:t>for</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-3"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-2"/>
+                                </w:rPr>
+                                <w:t>employment</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:tab/>
+                                <w:t>licensing</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-6"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-2"/>
+                                </w:rPr>
+                                <w:t>purposes.</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="0555604A" id="Group 16" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:35.9pt;margin-top:18.9pt;width:540.15pt;height:28pt;z-index:-15723008;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" coordsize="68599,3556" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQAJOgkI1gMAAD4KAAAOAAAAZHJzL2Uyb0RvYy54bWy0Vl2P2zYQfC/Q/0Do&#10;PSfJ3xbODtq4ORwQpIfmij5TFCURkUSWpC3dv+8uKdqqnbSHpD3j7JW4JGeHsyPdvx3ahpy4NkJ2&#10;uyi9SyLCOyYL0VW76Pfn9282ETGWdgVtZMd30Qs30dv9jz/c9yrjM1nLpuCawCKdyXq1i2prVRbH&#10;htW8peZOKt7BYCl1Sy1c6iouNO1h9baJZ0myinupC6Ul48bA3YMfjPZu/bLkzP5aloZb0uwiwGbd&#10;t3bfOX7H+3uaVZqqWrARBv0GFC0VHWx6XupALSVHLW6WagXT0sjS3jHZxrIsBeOuBqgmTa6qedDy&#10;qFwtVdZX6kwTUHvF0zcvyz6eHrT6pJ60Rw/hB8k+G+Al7lWVTcfxurokD6VucRIUQQbH6MuZUT5Y&#10;wuDmarPcbpNlRBiMzZfLVTJSzmo4l5tprP7lnyfGNPPbOnBnML0C9ZgLQeb7CPpUU8Ud7wYJeNJE&#10;FCDudUQ62oKIH0a9wB3gCTeHLORwvDIjnVcMrZItMAFEuMAp78LTYr1ZgEAdT4vZ1vN0Lpdm7Gjs&#10;A5eOcXr6YKybXxUhonWI2NCFUIP+UfmNU76NCChfRwSUn3vlK2pxHh4jhqTHIxuh1HBiHgkOt/LE&#10;n6VLtHhumDafp66eMQ0QAeBLYtNNJ0BxqIFpbSEh/Cq3sk90OoHlwlj49TnT3V+f+cXNWSMN99CR&#10;AlfDmRYAMCXeyEYU70XTIA9GV/m7RpMTBYYPG/wgqTBlkgY6NZnXA0a5LF5ATj0IaBeZP49U84g0&#10;jx0IFt0pBDoEeQi0bd5J52HuCLSxz8MfVCuiINxFFoT0UQbd0iwoBMBggs/FmZ386WhlKVA+DptH&#10;NF5AD+3vlWAZ/I9uA9FNM/27K8Mse8TavLO3r1qjpfrzUb0BYwT+RS4aYV+cyUMrIqju9CQYGhVe&#10;TPoSHjG+Lx9bWnGSumMIOTgDa71ZIG+ECkeJ8QgVOuTKW79Qrfftg2THlnfWP4g0bwC17EwtlIFO&#10;y3ibc7AN/VhAlzB4CFqwDqVFZ33vGau5ZSA4mpUgqd+gV0f5hAEH+oITS/iKtSzW23Sx9O6yTlcz&#10;Z0w0C/aSpos5OIpzF7DkTWiZYFCoETSXUU1oG8D5jYy8/zhUHocLAZY3wf/fgbfhpJ+hslwOJN0i&#10;lxMHJnb4WYI9peH+VwibbxJYDA0JA1jjQhYQNJttFsGL19vvowstDH11vQKwuM/EHa5MJHF/iObv&#10;JuKb+EBN7c3GrTCmNd3YuxeTsUM+jKz8R37zCtdwD2R4SXHYxxcqfAuaXjukl9e+/V8AAAD//wMA&#10;UEsDBAoAAAAAAAAAIQDj9uhwswIAALMCAAAUAAAAZHJzL21lZGlhL2ltYWdlMS5wbmeJUE5HDQoa&#10;CgAAAA1JSERSAAAAGAAAAA8IBgAAAP6kD9sAAAAGYktHRAD/AP8A/6C9p5MAAAAJcEhZcwAADsQA&#10;AA7EAZUrDhsAAAJTSURBVDiNnZTBaxpREMa/zboiS+oGwUMOXQoNNAdBQohSQ6mXnrSmKZYsCWgv&#10;xlNgIYj6D5RQKIGeGjxYocVga7G2p5wktCK2FEEPQhGih+RQGswWFdRmeskGK7ulZmDg8d438+PN&#10;zHsgIqiez+fv+/3+NyaTqQeADAbDwOPxfCyVSs5R3agXi8Xbm5ube5VKxU5EKBQKd1dWVnKLi4tf&#10;ZVnevRSGw+EXAEjP19fXX/f7fW4csLq6+g4AybK8W61WbSzLDv+KJSLIsryrbiwsLHyr1+u3iAiH&#10;h4d37HZ7RT3b2Nh4pQdYW1vbn5ub+85xXD8SiTyNRqM7NputioODg3tqAp/P9344HLKjCXq9nml5&#10;efkTAGIY5rzZbIpaAADEsuwwk8k8Gj1HIBBIAaDp6elfrVbrulads9nsQzVJPB5/ogfY2tp6Ph4L&#10;i8XyEwC5XK7Peo1st9sCwzDnAMjpdJa0AGaz+azT6fDjsVOnp6cWAHA4HGXomCAIZ0tLS18AYDAY&#10;cFqamZmZNs/z3fH9Kb2k42Y0Gvv/q70S4Kp2CSiXyw49ERExJycnswDAcdxgIsD8/HwdAGq1mq3b&#10;7fJaoqOjoxuNRuMmALjd7sJEgFAolAAARVHMqVQqqCWKxWI76trv97+dBIDj4+NZnuc7AEgQhHYy&#10;mXysjpiiKNeCweBLXMy5JElpvZcsimJTa8RBREin0xKg/w8BIK/X++Fff5EewAAAkiTtC4Jwlkgk&#10;Qrlc7gERMeoNRVFshcPhve3t7WdaDXa5XEWWZX9brdYfWhX6A0t22YKA0LgRAAAAAElFTkSuQmCC&#10;UEsDBBQABgAIAAAAIQALHDWl4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9Ba8JAEIXvhf6H&#10;ZQq91c0arBozEZG2JylUC6W3NRmTYHY2ZNck/vuup3oaHu/x3jfpejSN6KlztWUENYlAEOe2qLlE&#10;+D68vyxAOK+50I1lQriSg3X2+JDqpLADf1G/96UIJewSjVB53yZSurwio93EtsTBO9nOaB9kV8qi&#10;00MoN42cRtGrNLrmsFDplrYV5ef9xSB8DHrYxOqt351P2+vvYfb5s1OE+Pw0blYgPI3+Pww3/IAO&#10;WWA62gsXTjQIcxXIPUI8D/fmq9lUgTgiLOMFyCyV9x9kfwAAAP//AwBQSwMEFAAGAAgAAAAhAKom&#10;Dr68AAAAIQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzhI9BasMwEEX3hdxBzD6WnUUo&#10;xbI3oeBtSA4wSGNZxBoJSS317SPIJoFAl/M//z2mH//8Kn4pZRdYQde0IIh1MI6tguvle/8JIhdk&#10;g2tgUrBRhnHYffRnWrHUUV5czKJSOCtYSolfUma9kMfchEhcmzkkj6WeycqI+oaW5KFtjzI9M2B4&#10;YYrJKEiT6UBctljN/7PDPDtNp6B/PHF5o5DOV3cFYrJUFHgyDh9h10S2IIdevjw23AEAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAsYJntgoBAAATAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAADsBAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQAJOgkI1gMAAD4KAAAOAAAAAAAAAAAAAAAAADoCAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItAAoAAAAAAAAAIQDj9uhwswIAALMCAAAUAAAAAAAAAAAAAAAAADwGAABk&#10;cnMvbWVkaWEvaW1hZ2UxLnBuZ1BLAQItABQABgAIAAAAIQALHDWl4AAAAAkBAAAPAAAAAAAAAAAA&#10;AAAAACEJAABkcnMvZG93bnJldi54bWxQSwECLQAUAAYACAAAACEAqiYOvrwAAAAhAQAAGQAAAAAA&#10;AAAAAAAAAAAuCgAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYAAAAABgAGAHwBAAAhCwAA&#10;AAA=&#10;">
+                <v:shape id="Graphic 17" o:spid="_x0000_s1027" style="position:absolute;left:60;top:60;width:68479;height:3429;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6847840,342900" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA4CpxrwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCL2UurGHVGI2IoIgYpGqLfQ2ZMckmJ0N2U2M/74rCN7m8T4nXQymFj21rrKsYDqJQBDn&#10;VldcKDgd1+8zEM4ja6wtk4IbOVhko5cUE22v/E39wRcihLBLUEHpfZNI6fKSDLqJbYgDd7atQR9g&#10;W0jd4jWEm1p+RFEsDVYcGkpsaFVSfjl0RsH68rPfxb+br8687e1sutpGw1+s1Ot4WM5BeBr8U/xw&#10;b3SY/wn3X8IBMvsHAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOAqca8MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m6847331,342900l,342900,,,6847331,r,342900xe" fillcolor="#d8d8d8" stroked="f">
+                  <v:path arrowok="t"/>
+                </v:shape>
+                <v:shape id="Image 18" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;left:47914;top:716;width:1143;height:686;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBlmll5xAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasNA&#10;DITvhbzDokAvpVm7hxDcrIMJlLS3xk3vqlf+wV6t8W5j5+2jQ6E3iRnNfNofFjeoK02h82wg3SSg&#10;iCtvO24MXL7ennegQkS2OHgmAzcKcMhXD3vMrJ/5TNcyNkpCOGRooI1xzLQOVUsOw8aPxKLVfnIY&#10;ZZ0abSecJdwN+iVJttphx9LQ4kjHlqq+/HUG+vHzozx+707np6J26fanONXpbMzjeileQUVa4r/5&#10;7/rdCr7Ayi8ygM7vAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGWaWXnEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
+                  <v:imagedata r:id="rId11" o:title=""/>
+                </v:shape>
+                <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                  <v:stroke joinstyle="miter"/>
+                  <v:path gradientshapeok="t" o:connecttype="rect"/>
+                </v:shapetype>
+                <v:shape id="Textbox 19" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:38;top:38;width:68522;height:3479;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBlpqEPwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/bisIw&#10;EH0X/Icwwr5pqrBSu0ZZRNkVRPACvs42s22xmdQm1vr3RhB8m8O5znTemlI0VLvCsoLhIAJBnFpd&#10;cKbgeFj1YxDOI2ssLZOCOzmYz7qdKSba3nhHzd5nIoSwS1BB7n2VSOnSnAy6ga2IA/dva4M+wDqT&#10;usZbCDelHEXRWBosODTkWNEip/S8vxoF5U8zosUl3uyuy9P2Ly4+T9F5rdRHr/3+AuGp9W/xy/2r&#10;w/wJPH8JB8jZAwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGWmoQ/BAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" filled="f" strokeweight=".21164mm">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="6FB87AE0" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+                        <w:pPr>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="6454"/>
+                          </w:tabs>
+                          <w:spacing w:line="266" w:lineRule="exact"/>
+                          <w:ind w:left="2"/>
+                          <w:jc w:val="center"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:t>To</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-4"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:t>be</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-7"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:t>used</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-4"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:t>by</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-3"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:t>organizations</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-3"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:t>conducting</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-5"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:t>CORI</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-3"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:t>checks</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-4"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:t>for</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-3"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-2"/>
+                          </w:rPr>
+                          <w:t>employment</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:tab/>
+                          <w:t>licensing</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-6"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-2"/>
+                          </w:rPr>
+                          <w:t>purposes.</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FBC105E" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9063"/>
+        </w:tabs>
+        <w:spacing w:before="193"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>registered</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>under</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CCCD4BE" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="4041"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15737856" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5369B42B" wp14:editId="7B27A844">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>1688439</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-155622</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="3037789" cy="113233"/>
+            <wp:effectExtent l="0" t="0" r="0" b="1270"/>
+            <wp:wrapNone/>
+            <wp:docPr id="20" name="Image 20">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="20" name="Image 20">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3037789" cy="113233"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>(Organization)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="690A5AC2" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="242" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>provisions</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>M.G.L.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>c.6,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>§ 172</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>receive</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CORI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>purpose</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>screening</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>current</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>otherwise</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>qualified</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>prospective employees,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>subcontractors,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>volunteers,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>license</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>applicants,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="25750D64" wp14:editId="014E93DC">
+            <wp:extent cx="114300" cy="68580"/>
+            <wp:effectExtent l="0" t="0" r="0" b="7620"/>
+            <wp:docPr id="21" name="Image 21">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="21" name="Image 21">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId13" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="114300" cy="68580"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>current</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>licensees.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D48A73B" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77446BB4" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="237" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15738368" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="186C44B9" wp14:editId="166A903F">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>952347</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>348447</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="3036265" cy="113233"/>
+            <wp:effectExtent l="0" t="0" r="0" b="1270"/>
+            <wp:wrapNone/>
+            <wp:docPr id="22" name="Image 22">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="22" name="Image 22">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId14" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3036265" cy="113233"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">As a prospective or current employee, subcontractor, volunteer, license applicant </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="534126A5" wp14:editId="7D3A5664">
+            <wp:extent cx="115824" cy="68580"/>
+            <wp:effectExtent l="0" t="0" r="0" b="7620"/>
+            <wp:docPr id="23" name="Image 23">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="23" name="Image 23">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId15" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="115824" cy="68580"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>current licensee</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="5"/>
+          <w:position w:val="-2"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="60394066" wp14:editId="7EAEE7DB">
+            <wp:extent cx="22860" cy="35052"/>
+            <wp:effectExtent l="0" t="0" r="15240" b="3175"/>
+            <wp:docPr id="24" name="Image 24">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="24" name="Image 24">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId16" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="22860" cy="35052"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:spacing w:val="5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>I understand that a CORI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>check</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>submitted</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>my</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>personal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>information</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>DCJIS</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>hereby</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>acknowledge</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>provide</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>permission</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16E4E077" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="11"/>
+        <w:rPr>
+          <w:sz w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487593984" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3669B18A" wp14:editId="0FCCD50D">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>457227</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>154205</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="4020820" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="25" name="Graphic 25"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="4020820" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="4020820">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="4020215" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="9005">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="3A59EAF6" id="Graphic 25" o:spid="_x0000_s1026" style="position:absolute;margin-left:36pt;margin-top:12.15pt;width:316.6pt;height:.1pt;z-index:-15722496;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="4020820,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCH+wPjEwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3aMdeuMOMXQoMOA&#10;oivQDDsrshwbk0WNVOLk70fJcZJ1t2E+CJT4RD7yUV7cHXor9gapA1fJ+SyXwjgNdee2lfy+fnh3&#10;KwUF5WplwZlKHg3Ju+XbN4vBl6aAFmxtUHAQR+XgK9mG4MssI92aXtEMvHHsbAB7FXiL26xGNXD0&#10;3mZFnn/IBsDaI2hDxKer0SmXKX7TGB2+NQ2ZIGwlmVtIK6Z1E9dsuVDlFpVvO32iof6BRa86x0nP&#10;oVYqKLHD7q9QfacRCJow09Bn0DSdNqkGrmaev6rmpVXepFq4OeTPbaL/F1Y/7V/8M0bq5B9B/yTu&#10;SDZ4Ks+euKET5tBgH7FMXBxSF4/nLppDEJoP3+dFfltwszX75sXH1ORMldNdvaPwxUCKo/aPFEYN&#10;6slS7WTpg5tMZCWjhjZpGKRgDVEK1nAzauhViPciuWiK4UIknvWwN2tI3vCKOVO7eK27RsVSivmN&#10;FFOVjB0RbMQ03KvRSKnZvi7OusjiU57fpNEgsF390FkbWRBuN/cWxV7FwUxfrIMj/AHzSGGlqB1x&#10;yXWCWXfSaZQmirSB+viMYuBpriT92ik0Utivjscljv5k4GRsJgODvYf0QFKDOOf68EOhFzF9JQMr&#10;+wTTMKpyEi2WfsbGmw4+7wI0XVQ0zdDI6LThCU4Fnl5bfCLX+4S6/BOWvwEAAP//AwBQSwMEFAAG&#10;AAgAAAAhAOFe/XDfAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ9oS&#10;GuJUAQlOHEpoJY7beEkiYjvE2zbh63FPcJyd1cybbD2aThxp8K2zCm5nEQiyldOtrRVs359v7kF4&#10;Rquxc5YUTORhnV9eZJhqd7JvdCy5FiHE+hQVNMx9KqWvGjLoZ64nG7xPNxjkIIda6gFPIdx0Mo6i&#10;O2mwtaGhwZ6eGqq+yoNR8FLsVj/8vWGcVh/FPFlMj8lrqdT11Vg8gGAa+e8ZzvgBHfLAtHcHq73o&#10;FCRxmMIK4sUcRPCTaBmD2J8PS5B5Jv8PyH8BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;h/sD4xMCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEA4V79cN8AAAAIAQAADwAAAAAAAAAAAAAAAABtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" path="m,l4020215,e" filled="f" strokeweight=".25014mm">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6583E34F" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="20"/>
+        <w:ind w:left="2776"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>(Organization)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FB442BE" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15737344" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="40160600" wp14:editId="27F10345">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>4461071</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>324276</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2842895" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="26" name="Graphic 26"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2842895" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="2842895">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="2842777" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="9005">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="50957C95" id="Graphic 26" o:spid="_x0000_s1026" style="position:absolute;margin-left:351.25pt;margin-top:25.55pt;width:223.85pt;height:.1pt;z-index:15737344;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2842895,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDY8a5PFAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L06CdWmNOMXQoMOA&#10;oivQDDsrshwbk0WNVGLn70fJcZJ1t2E+CJT4RD7yUV7e960VB4PUgCvkbDKVwjgNZeN2hfy+efxw&#10;KwUF5UplwZlCHg3J+9X7d8vO52YONdjSoOAgjvLOF7IOwedZRro2raIJeOPYWQG2KvAWd1mJquPo&#10;rc3m0+mnrAMsPYI2RHy6HpxyleJXldHhW1WRCcIWkrmFtGJat3HNVkuV71D5utEnGuofWLSqcZz0&#10;HGqtghJ7bP4K1TYagaAKEw1tBlXVaJNq4Gpm0zfVvNbKm1QLN4f8uU30/8Lq58Orf8FInfwT6J/E&#10;Hck6T/nZEzd0wvQVthHLxEWfung8d9H0QWg+nN9+nN/e3Uih2TebL1KTM5WPd/WewhcDKY46PFEY&#10;NChHS9WjpXs3mshKRg1t0jBIwRqiFKzhdtDQqxDvRXLRFN2FSDxr4WA2kLzhDXOmdvFad42KpSwW&#10;CynGKhk7INiIabhXg5FSs31dnHWRxd10epNGg8A25WNjbWRBuNs+WBQHFQczfbEOjvAHzCOFtaJ6&#10;wCXXCWbdSadBmijSFsrjC4qOp7mQ9Guv0Ehhvzoelzj6o4GjsR0NDPYB0gNJDeKcm/6HQi9i+kIG&#10;VvYZxmFU+ShaLP2MjTcdfN4HqJqoaJqhgdFpwxOcCjy9tvhErvcJdfknrH4DAAD//wMAUEsDBBQA&#10;BgAIAAAAIQA7wGU33gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BasMwDIbvg72D0WCX0drJ&#10;SFeyOGUUCqO3tYVdnVhNwmw5xE6avv2c03aU9PHr+4vdbA2bcPCdIwnJWgBDqp3uqJFwOR9WW2A+&#10;KNLKOEIJd/SwKx8fCpVrd6MvnE6hYTGEfK4ktCH0Oee+btEqv3Y9Urxd3WBViOPQcD2oWwy3hqdC&#10;bLhVHcUPrepx32L9cxqthOPxezz488slrcI+mPu2xunTS/n8NH+8Aws4hz8YFv2oDmV0qtxI2jMj&#10;4U2kWUQlZEkCbAGSTKTAqmXzCrws+P8K5S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;2PGuTxQCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAO8BlN94AAAAKAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" path="m,l2842777,e" filled="f" strokeweight=".25014mm">
+                <v:path arrowok="t"/>
+                <w10:wrap anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>submit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CORI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>check</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>my</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>information</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>DCJIS</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>This</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>authorization</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>valid</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>one</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>year</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>from</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>date</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">my </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>signature. I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>may</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>withdraw this</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>authorization</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>at any</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>time</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>providing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="64173CAA" wp14:editId="35F5F625">
+            <wp:extent cx="2801264" cy="123139"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="27" name="Image 27">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="27" name="Image 27">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId17" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2801264" cy="123139"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11711BDD" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="49"/>
+        <w:ind w:right="1973"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>(Organization)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B46A089" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="216"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>written</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>notice</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>my</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>intent</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>withdraw</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>consent</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CORI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> check.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F898AE7" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="77"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AA27F4E" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9405"/>
+        </w:tabs>
+        <w:ind w:left="379"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15738880" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D083E6F" wp14:editId="0F90E911">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>2471775</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>5673</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="3037789" cy="113233"/>
+            <wp:effectExtent l="0" t="0" r="0" b="1270"/>
+            <wp:wrapNone/>
+            <wp:docPr id="28" name="Image 28">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="28" name="Image 28">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId18" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3037789" cy="113233"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:position w:val="-2"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="040629C2" wp14:editId="52F8C551">
+            <wp:extent cx="1257299" cy="114300"/>
+            <wp:effectExtent l="0" t="0" r="635" b="0"/>
+            <wp:docPr id="29" name="Image 29">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="29" name="Image 29">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId19" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1257299" cy="114300"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>may</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>conduct</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46FAC6CD" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="360" w:right="4001" w:firstLine="4845"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>(Organization)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>subsequent</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CORI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>checks</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>within</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>one</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>year</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>date</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>this</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Form</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>was</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>signed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>me</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DA97CDE" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="75"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A2814B0" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="350"/>
+      </w:pPr>
+      <w:r>
+        <w:t>By</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>signing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>below,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>provide</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>my</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>consent</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CORI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>check</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>affirm</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>information</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>provided</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Page</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>this Acknowledgement Form is true and accurate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EAE54B7" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40F4D3D6" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B6F8D0A" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5182795F" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="157708F5" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="52"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487594496" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="79E4F6BB" wp14:editId="5FDA590B">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>458717</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>203752</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="4091304" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="30" name="Graphic 30"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="4091304" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="4091304">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="4090944" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="12594">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="4FD783B0" id="Graphic 30" o:spid="_x0000_s1026" style="position:absolute;margin-left:36.1pt;margin-top:16.05pt;width:322.15pt;height:.1pt;z-index:-15721984;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="4091304,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCC66etFQIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3aybGuMOMXQoMOA&#10;oivQDDsrshwbk0WNVOL070fJcZJ1t2E+CJRIke/xUV7eHjsrDgapBVfK6SSXwjgNVet2pfy+uX93&#10;IwUF5SplwZlSvhiSt6u3b5a9L8wMGrCVQcFJHBW9L2UTgi+yjHRjOkUT8MaxswbsVOAt7rIKVc/Z&#10;O5vN8vxj1gNWHkEbIj5dD065Svnr2ujwra7JBGFLydhCWjGt27hmq6Uqdqh80+oTDPUPKDrVOi56&#10;TrVWQYk9tn+l6lqNQFCHiYYug7putUkcmM00f8XmuVHeJC7cHPLnNtH/S6sfD8/+CSN08g+gfxJ3&#10;JOs9FWdP3NAp5lhjF2MZuDimLr6cu2iOQWg+nOeL6ft8LoVm33T2KTU5U8V4V+8pfDGQ8qjDA4VB&#10;g2q0VDNa+uhGE1nJqKFNGgYpWEOUgjXcDhp6FeK9CC6aor8AiWcdHMwGkje8Qs7QLl7rrqOYSr6Y&#10;M5WRJccOEWzEMtyrwUil2b4mZ11EMZ19WMzTbBDYtrpvrY0wCHfbO4vioOJkpi8S4RR/hHmksFbU&#10;DHHJdQqz7iTUoE1UaQvVyxOKnse5lPRrr9BIYb86npc4+6OBo7EdDQz2DtILSR3impvjD4VexPKl&#10;DCztI4zTqIpRtcj9HBtvOvi8D1C3UdI0RAOi04ZHOBE8Pbf4Rq73KeryU1j9BgAA//8DAFBLAwQU&#10;AAYACAAAACEAFcVEJt8AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBB1&#10;4ogGQpwqQiqIWykcOLrxNomw1yF205Svxz3BcXZGM2/L1WwNm3D0vSMJ6SIBhtQ43VMr4eN9fXsP&#10;zAdFWhlHKOGEHlbV5UWpCu2O9IbTNrQslpAvlIQuhKHg3DcdWuUXbkCK3t6NVoUox5brUR1juTVc&#10;JMmSW9VTXOjUgE8dNl/bg5Ww/34Ir/mnuHlZbyY0WV8//5xqKa+v5voRWMA5/IXhjB/RoYpMO3cg&#10;7ZmRkAsRkxIykQKLfp4u74DtzocMeFXy/w9UvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQCC66etFQIAAFwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQAVxUQm3wAAAAgBAAAPAAAAAAAAAAAAAAAAAG8EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;" path="m,l4090944,e" filled="f" strokeweight=".34983mm">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487595008" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5696F79A" wp14:editId="78A5AB67">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>5012527</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>211412</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2293620" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="31" name="Graphic 31"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2293620" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="2293620">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="2293583" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="12594">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="06B2C9A8" id="Graphic 31" o:spid="_x0000_s1026" style="position:absolute;margin-left:394.7pt;margin-top:16.65pt;width:180.6pt;height:.1pt;z-index:-15721472;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2293620,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBLDywTFQIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L07ctWuNOMXQoMOA&#10;oivQDDsrshwbk0WNVOLk70fJcZJ1t2E+CJT4RD7yUZ7f7zsrdgapBVfK2WQqhXEaqtZtSvl99fjh&#10;VgoKylXKgjOlPBiS94v37+a9L0wODdjKoOAgjorel7IJwRdZRroxnaIJeOPYWQN2KvAWN1mFqufo&#10;nc3y6fQm6wErj6ANEZ8uB6dcpPh1bXT4VtdkgrClZG4hrZjWdVyzxVwVG1S+afWRhvoHFp1qHSc9&#10;hVqqoMQW279Cda1GIKjDREOXQV232qQauJrZ9E01r43yJtXCzSF/ahP9v7D6effqXzBSJ/8E+idx&#10;R7LeU3HyxA0dMfsau4hl4mKfung4ddHsg9B8mOd3Vzc5N1uzb5Z/Sk3OVDHe1VsKXwykOGr3RGHQ&#10;oBot1YyW3rvRRFYyamiThkEK1hClYA3Xg4ZehXgvkoum6M9E4lkHO7OC5A1vmDO1s9e6S1Qs5fr2&#10;SoqxSsYOCDZiGu7VYKTUbF8WZ11kMcuv7z6m2SCwbfXYWhtpEG7WDxbFTsXJTF8shEP8AfNIYamo&#10;GXDJdYRZdxRq0CaqtIbq8IKi53EuJf3aKjRS2K+O5yXO/mjgaKxHA4N9gPRCUoc452r/Q6EXMX0p&#10;A0v7DOM0qmJULdZ+wsabDj5vA9RtlDQN0cDouOERTgUen1t8I5f7hDr/FBa/AQAA//8DAFBLAwQU&#10;AAYACAAAACEAJjC0deEAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQW7CMBBF95W4gzVI7IpD&#10;U1JI46AIqVJBaqVCD+DEQxw1HqexgZTT11m1y5l5+vN+thlMyy7Yu8aSgMU8AoZUWdVQLeDz+HK/&#10;Aua8JCVbSyjgBx1s8sldJlNlr/SBl4OvWQghl0oB2vsu5dxVGo10c9shhdvJ9kb6MPY1V728hnDT&#10;8ocoSriRDYUPWna41Vh9Hc5GwGlfvZZU7NfH3fd7Ujf69rYrbkLMpkPxDMzj4P9gGPWDOuTBqbRn&#10;Uo61Ap5W68eACojjGNgILJZRAqwcN0vgecb/V8h/AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAEsPLBMVAgAAXAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhACYwtHXhAAAACgEAAA8AAAAAAAAAAAAAAAAAbwQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" path="m,l2293583,e" filled="f" strokeweight=".34983mm">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="129F5182" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9136"/>
+        </w:tabs>
+        <w:spacing w:before="10"/>
+        <w:ind w:left="2440"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>Signature</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>CORI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>Subject</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Date</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0506AC0A" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C02BDDE" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="403ADD5E" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D4B3265" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38D91EF7" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C85AE23" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F766EB3" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D8197C6" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FA88376" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EC81B83" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DD43BAA" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5201E91C" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="99"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E58B6DB" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="3372" w:right="3374"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C6BC7AD" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="center"/>
+        <w:sectPr w:rsidR="00152C76">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="640" w:right="360" w:bottom="280" w:left="360" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DD802B3" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:spacing w:before="77" w:line="242" w:lineRule="auto"/>
+        <w:ind w:left="2999" w:right="2993"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15742976" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="06AD942B" wp14:editId="37F1442A">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>455676</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>49276</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="895201" cy="895201"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="32" name="Image 32" descr="DCJIS logo"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="32" name="Image 32" descr="DCJIS logo"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId6" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="895201" cy="895201"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15743488" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A63667F" wp14:editId="7004B28C">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>6361176</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>21843</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="918971" cy="917448"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="33" name="Image 33" descr="Mass state seal"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="33" name="Image 33" descr="Mass state seal"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="918971" cy="917448"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="232323"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>THE COMMONWEALTH OF MASSACHUSETTS EXECUTIVE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="232323"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="232323"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>OFFICE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="232323"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="232323"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>OF</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="232323"/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="232323"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>PUBLIC</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="232323"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="232323"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>SAFETY</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="232323"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="232323"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>AND</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="232323"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="232323"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>SECURITY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12EC787A" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:spacing w:line="226" w:lineRule="exact"/>
+        <w:ind w:left="2999" w:right="2998"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="232323"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Department</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="232323"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="232323"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="232323"/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="232323"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Criminal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="232323"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="232323"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Justice</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="232323"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="232323"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Information</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="232323"/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="232323"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14D6A615" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:spacing w:line="183" w:lineRule="exact"/>
+        <w:ind w:left="3377" w:right="3374"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="232323"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>200</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="232323"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="232323"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>Arlington</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="232323"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="232323"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>Street,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="232323"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="232323"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>Suite</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="232323"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="232323"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>2200,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="232323"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="232323"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>Chelsea,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="232323"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="232323"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>MA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="232323"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 02150</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09AE2B3B" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:ind w:left="3377" w:right="3374"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="232323"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>TEL:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="232323"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="232323"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>617-660-4640</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="232323"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="232323"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="232323"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="232323"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>TTY:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="232323"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="232323"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>617-660-4606</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="232323"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="232323"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="232323"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="232323"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>FAX:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="232323"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="232323"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">617-660-5973 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="232323"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>MASS.GOV/CJIS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79BD215D" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="41"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="372" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="18" w:space="0" w:color="0000FF"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="18" w:space="0" w:color="0000FF"/>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10754"/>
+        <w:gridCol w:w="10790"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005A20E3" w:rsidRPr="00C8084F" w14:paraId="1C7F587C" w14:textId="77777777" w:rsidTr="00B521D9">
+      <w:tr w:rsidR="00152C76" w14:paraId="49C75248" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="2088"/>
+          <w:trHeight w:val="263"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10872" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="10790" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A5A5A5"/>
           </w:tcPr>
-          <w:p w14:paraId="1142ED31" w14:textId="77777777" w:rsidR="005A20E3" w:rsidRPr="00C8084F" w:rsidRDefault="005A20E3" w:rsidP="00B521D9">
+          <w:p w14:paraId="67B5F00F" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
             <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="243" w:lineRule="exact"/>
+              <w:ind w:left="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="0000FF"/>
-[...1 lines deleted...]
-                <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-                <w:szCs w:val="20"/>
+                <w:b/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00C8084F">
+              <w:t>SUBJECT</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:spacing w:val="-7"/>
               </w:rPr>
-              <w:t>I, _____________________________________________________</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00C8084F">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
               </w:rPr>
-              <w:t>_ ,</w:t>
+              <w:t>INFORMATION</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-[...136 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...50 lines deleted...]
-      <w:tr w:rsidR="005A20E3" w:rsidRPr="00C8084F" w14:paraId="056CF13D" w14:textId="77777777" w:rsidTr="00B521D9">
+      <w:tr w:rsidR="00152C76" w14:paraId="64171273" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="532"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10872" w:type="dxa"/>
+            <w:tcW w:w="10790" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8"/>
           </w:tcPr>
-          <w:p w14:paraId="036B482D" w14:textId="77777777" w:rsidR="005A20E3" w:rsidRPr="00C8084F" w:rsidRDefault="005A20E3" w:rsidP="00B521D9">
+          <w:p w14:paraId="7EAC5E08" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
             <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="265" w:lineRule="exact"/>
+              <w:ind w:left="14" w:right="5"/>
               <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Please</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-                <w:b/>
+                <w:spacing w:val="-2"/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>complete</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00C8084F">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>this</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-                <w:b/>
+                <w:spacing w:val="-2"/>
               </w:rPr>
-              <w:t>NOTARY PUBLIC ACKNOWLEDGMENT</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C8084F">
+            <w:r>
+              <w:t>section</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-                <w:b/>
+                <w:spacing w:val="-5"/>
               </w:rPr>
-              <w:br/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>using</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>person</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>whose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>CORI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>you</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>are</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>requesting.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6EB98D15" w14:textId="77777777" w:rsidR="005A20E3" w:rsidRPr="00C8084F" w:rsidRDefault="005A20E3" w:rsidP="00B521D9">
+          <w:p w14:paraId="35A05CDB" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-              <w:ind w:left="1440" w:right="576"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="247" w:lineRule="exact"/>
+              <w:ind w:left="14"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>The</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00C8084F">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>fields</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
               </w:rPr>
-              <w:t>On this _____ day of ____________, 20____, in the county of ____________________, in the state of ____________________________________, I certify that ______________________________________ personally appeared before me, as the undersigned notary public, and proved his/her identity through satisfactory evidence to be the person whose name is signed on this DCF BRC Form.</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-              <w:ind w:left="1440" w:right="1440"/>
+            <w:r>
+              <w:t>marked</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-3"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00C8084F">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>with</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-3"/>
               </w:rPr>
-              <w:t>__________________________________________________________</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-              <w:ind w:left="1440" w:right="1440"/>
+            <w:r>
+              <w:t>an</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-3"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00C8084F">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>asterisk</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-3"/>
               </w:rPr>
-              <w:t>Signature</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-              <w:ind w:left="1440" w:right="1440"/>
+            <w:r>
+              <w:t>(*)</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00C8084F">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>are</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-3"/>
               </w:rPr>
-              <w:t>___________________________________</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-              <w:ind w:left="1440" w:right="1440"/>
+            <w:r>
+              <w:t>required</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-7"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00C8084F">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
               </w:rPr>
-              <w:t>Title of Office</w:t>
-[...36 lines deleted...]
-              <w:t>Stamp:</w:t>
+              <w:t>fields.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3F6F6C34" w14:textId="77777777" w:rsidR="005A20E3" w:rsidRPr="00554C82" w:rsidRDefault="005A20E3" w:rsidP="005A20E3"/>
-    <w:p w14:paraId="7B64601D" w14:textId="77777777" w:rsidR="00A352CE" w:rsidRPr="00F33B0F" w:rsidRDefault="00A352CE" w:rsidP="00FE7C77">
+    <w:p w14:paraId="642BBE43" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
       <w:pPr>
-        <w:ind w:right="455"/>
-[...2 lines deleted...]
-          <w:iCs/>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7795"/>
+          <w:tab w:val="left" w:pos="11211"/>
+        </w:tabs>
+        <w:spacing w:before="191"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>First</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Name:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Middle Initial:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="87"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D2EED2C" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7835"/>
+          <w:tab w:val="left" w:pos="11209"/>
+        </w:tabs>
+        <w:spacing w:before="195" w:line="415" w:lineRule="auto"/>
+        <w:ind w:left="540" w:right="307" w:hanging="181"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>* Last Name</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Suffix</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (Jr., Sr., etc.):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="48"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Former Last Name 1:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="54"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Former Last Name 2:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="54"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Former Last Name 3:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="54"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Former Last Name 4:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="54"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C4DB337" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5452"/>
+          <w:tab w:val="left" w:pos="11211"/>
+        </w:tabs>
+        <w:spacing w:line="264" w:lineRule="exact"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="39"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Date of Birth (MM/DD/YYYY):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="101"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Place of Birth:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BE0ECC5" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5013"/>
+          <w:tab w:val="left" w:pos="6713"/>
+        </w:tabs>
+        <w:spacing w:before="226"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Last </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">SIX </w:t>
+      </w:r>
+      <w:r>
+        <w:t>digits of Social Security Number:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="33"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:noProof/>
+          <w:position w:val="5"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="61924903" wp14:editId="382566C5">
+            <wp:extent cx="76200" cy="9144"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="34" name="Image 34">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="34" name="Image 34">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId20" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="76200" cy="9144"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:noProof/>
+          <w:spacing w:val="5"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7FADB3D9" wp14:editId="0BB9A953">
+            <wp:extent cx="99060" cy="97789"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="35" name="Image 35">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="35" name="Image 35">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId21" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="99060" cy="97789"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:spacing w:val="5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>No Social Security Number</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EE8065A" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46487ACB" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2933"/>
+          <w:tab w:val="left" w:pos="7521"/>
+          <w:tab w:val="left" w:pos="8150"/>
+          <w:tab w:val="left" w:pos="11212"/>
+        </w:tabs>
+        <w:spacing w:line="412" w:lineRule="auto"/>
+        <w:ind w:left="540" w:right="305"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15744512" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="445158DD" wp14:editId="7FCAEFE5">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>459486</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1118484</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6852284" cy="177165"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="36" name="Textbox 36"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6852284" cy="177165"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="D8D8D8"/>
+                        </a:solidFill>
+                        <a:ln w="7619">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="503087F8" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+                            <w:pPr>
+                              <w:spacing w:line="266" w:lineRule="exact"/>
+                              <w:ind w:left="110"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t>Current</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="000000"/>
+                                <w:spacing w:val="-7"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="000000"/>
+                                <w:spacing w:val="-2"/>
+                              </w:rPr>
+                              <w:t>Address</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="445158DD" id="Textbox 36" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:36.2pt;margin-top:88.05pt;width:539.55pt;height:13.95pt;z-index:15744512;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDPYiZ40wEAALkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0yQV25ao6Qq2WoS0&#10;gpWW/QDHcRoLx2M8bpP+PWM3bbksL4hEcsb28fGcM5P17dgbdlAeNdiKF7OcM2UlNNruKv789f7N&#10;ijMMwjbCgFUVPyrkt5vXr9aDK9UcOjCN8oxILJaDq3gXgiuzDGWneoEzcMrSZgu+F4Gmfpc1XgzE&#10;3ptsnueLbADfOA9SIdLq9rTJN4m/bZUMX9oWVWCm4pRbSKNPYx3HbLMW5c4L12k5pSH+IYteaEuX&#10;Xqi2Igi29/oPql5LDwhtmEnoM2hbLVXSQGqK/Dc1T51wKmkhc9BdbML/Rys/H57co2dh/AAjFTCJ&#10;QPcA8huSN9ngsJww0VMskdBR6Nj6Pn5JAqOD5O3x4qcaA5O0uFjdzOert5xJ2iuWy2JxEw3Prqed&#10;x/BRQc9iUHFP9UoZiMMDhhP0DImXIRjd3Gtj0sTv6jvj2UFQbber+E7sv8CMZUPFl4vi3UnbXyny&#10;9LxEEVPYCuxOVyX2CWbs5NHJlmhQGOuR6SZ6SQLiSg3NkSweqMsqjt/3wivOzCdLZYwteQ78OajP&#10;gQ/mDlLjRr0W3u8DtDr5cuWdEqD+SM5OvRwb8Od5Ql3/uM0PAAAA//8DAFBLAwQUAAYACAAAACEA&#10;pbfYhOEAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy27CMBBF95X4B2uQuit2ovBQGgdVlRAV&#10;UhfQfICJhzgiHqexgbRfX7Mqy5k5unNusR5tx644+NaRhGQmgCHVTrfUSKi+Ni8rYD4o0qpzhBJ+&#10;0MO6nDwVKtfuRnu8HkLDYgj5XEkwIfQ55742aJWfuR4p3k5usCrEcWi4HtQthtuOp0IsuFUtxQ9G&#10;9fhusD4fLlbCOa02vyuz/bTtbqw/Ttl3td3vpHyejm+vwAKO4R+Gu35UhzI6Hd2FtGedhGWaRTLu&#10;l4sE2B1I5skc2FFCKjIBvCz4Y4fyDwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAM9iJnjT&#10;AQAAuQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKW3&#10;2IThAAAACwEAAA8AAAAAAAAAAAAAAAAALQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAA7BQAAAAA=&#10;" fillcolor="#d8d8d8" strokeweight=".21164mm">
+                <v:path arrowok="t"/>
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="503087F8" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+                      <w:pPr>
+                        <w:spacing w:line="266" w:lineRule="exact"/>
+                        <w:ind w:left="110"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>Current</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="000000"/>
+                          <w:spacing w:val="-7"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="000000"/>
+                          <w:spacing w:val="-2"/>
+                        </w:rPr>
+                        <w:t>Address</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:t>Sex:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="63"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Height:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="39"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="80"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ft.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="80"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Eye Color: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Race:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Drivers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> License or ID Number: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">State of Issue: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Fathers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Full Name:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="77"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Mothers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Full Name:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="87"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="659B9E40" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="40"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E12FBA8" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="10851"/>
+        </w:tabs>
+        <w:ind w:right="306"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Street Address: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="594D1FEA" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2930"/>
+          <w:tab w:val="left" w:pos="6529"/>
+          <w:tab w:val="left" w:pos="8333"/>
+          <w:tab w:val="left" w:pos="10670"/>
+        </w:tabs>
+        <w:spacing w:before="197"/>
+        <w:ind w:right="307"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Apt. #</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> or Suite:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="77"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">*City: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>*State:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="63"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>*Zip:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ECE4393" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="8"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487598592" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27622DB0" wp14:editId="7C7F7866">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>459486</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>126650</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6852284" cy="178435"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="37" name="Textbox 37"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6852284" cy="178435"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="A5A5A5"/>
+                        </a:solidFill>
+                        <a:ln w="7619">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="6C534FD4" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+                            <w:pPr>
+                              <w:spacing w:line="268" w:lineRule="exact"/>
+                              <w:ind w:left="1"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t>SUBJECT</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="000000"/>
+                                <w:spacing w:val="-6"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="000000"/>
+                                <w:spacing w:val="-2"/>
+                              </w:rPr>
+                              <w:t>VERIFICATION</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="27622DB0" id="Textbox 37" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:36.2pt;margin-top:9.95pt;width:539.55pt;height:14.05pt;z-index:-15717888;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDqxCDP0wEAALkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3bcTTa14qy2G21V&#10;adVW2vYDMMYxKmYoQ2Ln7zsQJ+n1paot4QEOhzlnxuu7sTfsoDxqsBWfz3LOlJXQaLur+JfPj69W&#10;nGEQthEGrKr4USG/27x8sR5cqQrowDTKMyKxWA6u4l0IrswylJ3qBc7AKUubLfheBJr6XdZ4MRB7&#10;b7Iiz5fZAL5xHqRCpNXtaZNvEn/bKhk+ti2qwEzFKbeQRp/GOo7ZZi3KnReu03JKQ/xDFr3Qli69&#10;UG1FEGzv9W9UvZYeENowk9Bn0LZaqqSB1MzzX9Q8d8KppIXMQXexCf8frfxweHafPAvjWxipgEkE&#10;uieQX5G8yQaH5YSJnmKJhI5Cx9b38UsSGB0kb48XP9UYmKTF5WpRFKsbziTtzW9XN68X0fDsetp5&#10;DO8U9CwGFfdUr5SBODxhOEHPkHgZgtHNozYmTfyufjCeHQTV9n4R34n9J5ixbKj47XL+5qTtrxR5&#10;ev5EEVPYCuxOVyX2CWbs5NHJlmhQGOuR6abiRcTElRqaI1k8UJdVHL/thVecmfeWyhhb8hz4c1Cf&#10;Ax/MA6TGjXot3O8DtDr5cuWdEqD+SM5OvRwb8Md5Ql3/uM13AAAA//8DAFBLAwQUAAYACAAAACEA&#10;LZ/QI94AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOqgbaEKdqQYhc&#10;EGroB2xjk0SN11HstOHv2Z7guDujmTfZdrKduJjBt44UxIsIhKHK6ZZqBcevt4c1CB+QNHaOjIIf&#10;42Gbz+4yTLW70sFcylALDiGfooImhD6V0leNsegXrjfE2rcbLAY+h1rqAa8cbju5jKJHabElbmiw&#10;Ny+Nqc7laLl3r1+LonwvpuLw+RHG8awxOSp1P592zyCCmcKfGW74jA45M53cSNqLTsHTcsVO/m82&#10;IG56nMQJiJOC1ToCmWfy/4L8FwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOrEIM/TAQAA&#10;uQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAC2f0CPe&#10;AAAACQEAAA8AAAAAAAAAAAAAAAAALQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA4&#10;BQAAAAA=&#10;" fillcolor="#a5a5a5" strokeweight=".21164mm">
+                <v:path arrowok="t"/>
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="6C534FD4" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+                      <w:pPr>
+                        <w:spacing w:line="268" w:lineRule="exact"/>
+                        <w:ind w:left="1"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>SUBJECT</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="000000"/>
+                          <w:spacing w:val="-6"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="000000"/>
+                          <w:spacing w:val="-2"/>
+                        </w:rPr>
+                        <w:t>VERIFICATION</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A034A00" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="18"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B3AB58B" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487368704" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="413ADB7D" wp14:editId="0A031CC3">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>5326379</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>93866</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="33655" cy="9525"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="38" name="Graphic 38"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="33655" cy="9525"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="33655" h="9525">
+                              <a:moveTo>
+                                <a:pt x="33528" y="9144"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="1524" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="7620"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="3048"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="1524" y="1524"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="1524" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="32004" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="32004" y="1524"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="33528" y="1524"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="33528" y="9144"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="60C39C1D" id="Graphic 38" o:spid="_x0000_s1026" style="position:absolute;margin-left:419.4pt;margin-top:7.4pt;width:2.65pt;height:.75pt;z-index:-15947776;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="33655,9525" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/fzN/TAIAAIoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuOmzAQfa/Uf7D83pBASLcoZFXtaqtK&#10;q+1Km1WfHWMCqmFc2wnJ33dsMEGp1JvKgz1mjsdnruvbUyPJUWhTQ5vTxWxOiWg5FHW7z+nr9uHd&#10;DSXGsrZgElqR07Mw9Hbz9s26U5mIoQJZCE3QSGuyTuW0slZlUWR4JRpmZqBEi8oSdMMsHvU+KjTr&#10;0Hojo3g+X0Ud6EJp4MIY/HvfK+nG2y9Lwe2XsjTCEplT5Gb9qv26c2u0WbNsr5mqaj7QYP/AomF1&#10;i4+Opu6ZZeSg659MNTXXYKC0Mw5NBGVZc+F9QG8W8ytvXiqmhPcFg2PUGCbz/8zyp+OLetaOulGP&#10;wL8ZjEjUKZONGncwA+ZU6sZhkTg5+SiexyiKkyUcfybJKk0p4aj5kMapC3HEsnCTH4z9JMBbYcdH&#10;Y/sMFEFiVZD4qQ2ixjy6DEqfQUsJZlBTghnc9RlUzLp7jpoTSTfSqAYWTtXAUWzBg6yjnyRpjPXp&#10;iC6Wy4HoBSTbKXiRxstrbECEXXmzWGdo8v0q9uWFvgd12KewZL68GV4O6rD3sPFdL/TBDIiwXyF/&#10;/W6CfdN78qe43758CeRfQCcxD35wCUb0Lro0+sIZU4uBnBaPAVkXD7WULp9G73d3UpMjc33uvyGo&#10;E5gv676SXU3voDg/a9Jh8+fUfD8wLSiRn1vsLjcpgqCDsAuCtvIO/DzxpaSN3Z6+Mq2IQjGnFhvh&#10;CULvsixUOfJ3gB7rbrbw8WChrF0LeG49o+GADe/9H4aTmyjTs0ddRujmBwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAHOnkIrdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoUxJV&#10;UYhTRVQUwY2UD3DjJY4ar6PYScPfs5zgtNqd0eybcr+6QSw4hd6Tgu0mAYHUetNTp+Dz9PKQgwhR&#10;k9GDJ1TwjQH21e1NqQvjr/SBSxM7wSEUCq3AxjgWUobWotNh40ck1r785HTkdeqkmfSVw90gH5Nk&#10;J53uiT9YPeKzxfbSzE7BPPrXy2LdUHfH9L1uwmF9Ox6Uur9b6ycQEdf4Z4ZffEaHipnOfiYTxKAg&#10;T3NGjyxkPNmQZ9kWxJkPuxRkVcr/DaofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAL9/&#10;M39MAgAAigUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AHOnkIrdAAAACQEAAA8AAAAAAAAAAAAAAAAApgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAACwBQAAAAA=&#10;" path="m33528,9144r-32004,l,7620,,3048,1524,1524,1524,,32004,r,1524l33528,1524r,7620xe" fillcolor="black" stroked="f">
+                <v:path arrowok="t"/>
+                <w10:wrap anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>above</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>information</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>was</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>verified</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>reviewing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>following</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>form(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>government</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>issued</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>identification:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="165383A5" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="9"/>
+        <w:rPr>
+          <w:sz w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487599104" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="347309DB" wp14:editId="3C4DE60F">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>499889</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>153334</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6814820" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="39" name="Graphic 39"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6814820" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="6814820">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="6814723" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="9005">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="62F98A49" id="Graphic 39" o:spid="_x0000_s1026" style="position:absolute;margin-left:39.35pt;margin-top:12.05pt;width:536.6pt;height:.1pt;z-index:-15717376;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6814820,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCCSuLvFAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L06yrc2MOMXQoMOA&#10;oivQDDsrshwbk0WNVOLk70fJdpJ1t2E+CJT4RD7yUV7eHVsrDgapAVfI2WQqhXEaysbtCvl98/Bu&#10;IQUF5UplwZlCngzJu9XbN8vO52YONdjSoOAgjvLOF7IOwedZRro2raIJeOPYWQG2KvAWd1mJquPo&#10;rc3m0+lN1gGWHkEbIj5d9065SvGryujwrarIBGELydxCWjGt27hmq6XKd6h83eiBhvoHFq1qHCc9&#10;h1qroMQem79CtY1GIKjCREObQVU12qQauJrZ9FU1L7XyJtXCzSF/bhP9v7D66fDinzFSJ/8I+idx&#10;R7LOU372xA0NmGOFbcQycXFMXTydu2iOQWg+vFnMPizm3GzNvtn8NjU5U/l4V+8pfDGQ4qjDI4Ve&#10;g3K0VD1a+uhGE1nJqKFNGgYpWEOUgjXc9hp6FeK9SC6aorsQiWctHMwGkje8Ys7ULl7rrlGxlNv5&#10;eynGKhnbI9iIabhXvZFSs31dnHWRxafp9GMaDQLblA+NtZEF4W57b1EcVBzM9MU6OMIfMI8U1orq&#10;HpdcA8y6QademijSFsrTM4qOp7mQ9Guv0Ehhvzoelzj6o4GjsR0NDPYe0gNJDeKcm+MPhV7E9IUM&#10;rOwTjMOo8lG0WPoZG286+LwPUDVR0TRDPaNhwxOcChxeW3wi1/uEuvwTVr8BAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCupeyu3AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9LT8MwEITvSPwHa5G4Uccl&#10;fYU4VYXEpScIXLht420S6pditw3/HudEj7Mzmvm23I5GswsNoXdWgphlwMg2TvW2lfD1+fa0BhYi&#10;WoXaWZLwSwG21f1diYVyV/tBlzq2LJXYUKCELkZfcB6ajgyGmfNkk3d0g8GY5NByNeA1lRvN51m2&#10;5AZ7mxY69PTaUXOqz0YCivz9e+PzXX1cnPa5p+UP6r2Ujw/j7gVYpDH+h2HCT+hQJaaDO1sVmJaw&#10;Wq9SUsI8F8AmXyzEBthhujwDr0p++0H1BwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIJK&#10;4u8UAgAAWwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AK6l7K7cAAAACQEAAA8AAAAAAAAAAAAAAAAAbgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" path="m,l6814723,e" filled="f" strokeweight=".25014mm">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487599616" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="137F9C94" wp14:editId="21A6860D">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>499889</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>323981</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6814820" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="40" name="Graphic 40"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6814820" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="6814820">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="6814723" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="9005">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="787D89DE" id="Graphic 40" o:spid="_x0000_s1026" style="position:absolute;margin-left:39.35pt;margin-top:25.5pt;width:536.6pt;height:.1pt;z-index:-15716864;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6814820,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCCSuLvFAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L06yrc2MOMXQoMOA&#10;oivQDDsrshwbk0WNVOLk70fJdpJ1t2E+CJT4RD7yUV7eHVsrDgapAVfI2WQqhXEaysbtCvl98/Bu&#10;IQUF5UplwZlCngzJu9XbN8vO52YONdjSoOAgjvLOF7IOwedZRro2raIJeOPYWQG2KvAWd1mJquPo&#10;rc3m0+lN1gGWHkEbIj5d9065SvGryujwrarIBGELydxCWjGt27hmq6XKd6h83eiBhvoHFq1qHCc9&#10;h1qroMQem79CtY1GIKjCREObQVU12qQauJrZ9FU1L7XyJtXCzSF/bhP9v7D66fDinzFSJ/8I+idx&#10;R7LOU372xA0NmGOFbcQycXFMXTydu2iOQWg+vFnMPizm3GzNvtn8NjU5U/l4V+8pfDGQ4qjDI4Ve&#10;g3K0VD1a+uhGE1nJqKFNGgYpWEOUgjXc9hp6FeK9SC6aorsQiWctHMwGkje8Ys7ULl7rrlGxlNv5&#10;eynGKhnbI9iIabhXvZFSs31dnHWRxafp9GMaDQLblA+NtZEF4W57b1EcVBzM9MU6OMIfMI8U1orq&#10;HpdcA8y6QademijSFsrTM4qOp7mQ9Guv0Ehhvzoelzj6o4GjsR0NDPYe0gNJDeKcm+MPhV7E9IUM&#10;rOwTjMOo8lG0WPoZG286+LwPUDVR0TRDPaNhwxOcChxeW3wi1/uEuvwTVr8BAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAZUGVf3AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9LT8MwEITvSPwHa5G4UcdV&#10;0keIU1VIXHqCwIXbNt4moX4pdtvw73FOcNyZ0ew31W4yml1pDIOzEsQiA0a2dWqwnYTPj9enDbAQ&#10;0SrUzpKEHwqwq+/vKiyVu9l3ujaxY6nEhhIl9DH6kvPQ9mQwLJwnm7yTGw3GdI4dVyPeUrnRfJll&#10;K25wsOlDj55eemrPzcVIQJG/fW19vm9OxfmQe1p9oz5I+fgw7Z+BRZriXxhm/IQOdWI6uotVgWkJ&#10;6806JSUUIk2afVGILbDjrCyB1xX/v6D+BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIJK&#10;4u8UAgAAWwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;ABlQZV/cAAAACQEAAA8AAAAAAAAAAAAAAAAAbgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" path="m,l6814723,e" filled="f" strokeweight=".25014mm">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487600128" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0C71619D" wp14:editId="74BA830C">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>499889</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>494672</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6814820" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="41" name="Graphic 41"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6814820" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="6814820">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="6814723" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="9005">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="06AB6688" id="Graphic 41" o:spid="_x0000_s1026" style="position:absolute;margin-left:39.35pt;margin-top:38.95pt;width:536.6pt;height:.1pt;z-index:-15716352;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6814820,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCCSuLvFAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L06yrc2MOMXQoMOA&#10;oivQDDsrshwbk0WNVOLk70fJdpJ1t2E+CJT4RD7yUV7eHVsrDgapAVfI2WQqhXEaysbtCvl98/Bu&#10;IQUF5UplwZlCngzJu9XbN8vO52YONdjSoOAgjvLOF7IOwedZRro2raIJeOPYWQG2KvAWd1mJquPo&#10;rc3m0+lN1gGWHkEbIj5d9065SvGryujwrarIBGELydxCWjGt27hmq6XKd6h83eiBhvoHFq1qHCc9&#10;h1qroMQem79CtY1GIKjCREObQVU12qQauJrZ9FU1L7XyJtXCzSF/bhP9v7D66fDinzFSJ/8I+idx&#10;R7LOU372xA0NmGOFbcQycXFMXTydu2iOQWg+vFnMPizm3GzNvtn8NjU5U/l4V+8pfDGQ4qjDI4Ve&#10;g3K0VD1a+uhGE1nJqKFNGgYpWEOUgjXc9hp6FeK9SC6aorsQiWctHMwGkje8Ys7ULl7rrlGxlNv5&#10;eynGKhnbI9iIabhXvZFSs31dnHWRxafp9GMaDQLblA+NtZEF4W57b1EcVBzM9MU6OMIfMI8U1orq&#10;HpdcA8y6QademijSFsrTM4qOp7mQ9Guv0Ehhvzoelzj6o4GjsR0NDPYe0gNJDeKcm+MPhV7E9IUM&#10;rOwTjMOo8lG0WPoZG286+LwPUDVR0TRDPaNhwxOcChxeW3wi1/uEuvwTVr8BAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDEl9+63AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqGOU&#10;Nm2IU1VIXHqClAu3bbxNQv2n2G3D2+Oc4LS7mtHsN9V2MppdaQyDsxLEIgNGtnVqsJ2Ez8Pb0xpY&#10;iGgVamdJwg8F2Nb3dxWWyt3sB12b2LEUYkOJEvoYfcl5aHsyGBbOk03ayY0GYzrHjqsRbyncaP6c&#10;ZStucLDpQ4+eXntqz83FSECRv39tfL5rTsvzPve0+ka9l/LxYdq9AIs0xT8zzPgJHerEdHQXqwLT&#10;Eop1kZxpFhtgsy6WIm3HWRHA64r/b1D/AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIJK&#10;4u8UAgAAWwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AMSX37rcAAAACQEAAA8AAAAAAAAAAAAAAAAAbgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" path="m,l6814723,e" filled="f" strokeweight=".25014mm">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CEE0505" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="5"/>
+        <w:rPr>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72434D81" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="5"/>
+        <w:rPr>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B015303" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="20"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CDA6B64" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Verified</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>by:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="025691E1" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E272134" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E31B823" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="20"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487600640" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32425A59" wp14:editId="3690CCE4">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>469417</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>183330</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="4102100" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="42" name="Graphic 42"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="4102100" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="4102100">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="4102039" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="12594">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="1D15CC29" id="Graphic 42" o:spid="_x0000_s1026" style="position:absolute;margin-left:36.95pt;margin-top:14.45pt;width:323pt;height:.1pt;z-index:-15715840;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="4102100,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDI+c4pFAIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3aybmuNOMXQoMOA&#10;oivQDDsrshwbk0WNVOL070fJdpJ1t2E+CJT4RD7yUV7eHjsrDgapBVfK+SyXwjgNVet2pfy+uX93&#10;LQUF5SplwZlSvhiSt6u3b5a9L8wCGrCVQcFBHBW9L2UTgi+yjHRjOkUz8MaxswbsVOAt7rIKVc/R&#10;O5st8vxj1gNWHkEbIj5dD065SvHr2ujwra7JBGFLydxCWjGt27hmq6Uqdqh80+qRhvoHFp1qHSc9&#10;hVqroMQe279Cda1GIKjDTEOXQV232qQauJp5/qqa50Z5k2rh5pA/tYn+X1j9eHj2Txipk38A/ZO4&#10;I1nvqTh54oZGzLHGLmKZuDimLr6cumiOQWg+vJrni3nOzdbsmy8+pSZnqpju6j2FLwZSHHV4oDBo&#10;UE2WaiZLH91kIisZNbRJwyAFa4hSsIbbQUOvQrwXyUVT9Gci8ayDg9lA8oZXzJna2WvdJSqWkr+/&#10;kWKqkrEDgo2Yhns1GCk125fFWRdZzBcfbq7SbBDYtrpvrY00CHfbO4vioOJkpi8WwiH+gHmksFbU&#10;DLjkGmHWjUIN2kSVtlC9PKHoeZxLSb/2Co0U9qvjeYmzPxk4GdvJwGDvIL2Q1CHOuTn+UOhFTF/K&#10;wNI+wjSNqphUi7WfsPGmg8/7AHUbJU1DNDAaNzzCqcDxucU3crlPqPNPYfUbAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCxJ6LA3AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI8/T8MwEMV3JL6DdUhs1Ekr&#10;aBPiVAjUpVsCA6MbH3GEfY5it0m/PccE0/15T+9+V+0X78QFpzgEUpCvMhBIXTAD9Qo+3g8POxAx&#10;aTLaBUIFV4ywr29vKl2aMFODlzb1gkMollqBTWkspYydRa/jKoxIrH2FyevE49RLM+mZw72T6yx7&#10;kl4PxBesHvHVYvfdnr2Cxs3NhpbjW2Y/D8e5bx/ttR+Vur9bXp5BJFzSnxl+8RkdamY6hTOZKJyC&#10;7aZgp4L1jivr27zg5sSLIgdZV/L/A/UPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMj5&#10;zikUAgAAXAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;ALEnosDcAAAACAEAAA8AAAAAAAAAAAAAAAAAbgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" path="m,l4102039,e" filled="f" strokeweight=".34983mm">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6471E4F0" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:spacing w:before="20"/>
+        <w:ind w:left="2100"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Print</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Name</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Verifying</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Employee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0068BD4F" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D332550" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E2B4EF2" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="17"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487601152" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C112862" wp14:editId="69472478">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>469417</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>181649</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="4102100" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="43" name="Graphic 43"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="4102100" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="4102100">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="4102039" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="12594">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="55C53AA7" id="Graphic 43" o:spid="_x0000_s1026" style="position:absolute;margin-left:36.95pt;margin-top:14.3pt;width:323pt;height:.1pt;z-index:-15715328;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="4102100,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDI+c4pFAIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3aybmuNOMXQoMOA&#10;oivQDDsrshwbk0WNVOL070fJdpJ1t2E+CJT4RD7yUV7eHjsrDgapBVfK+SyXwjgNVet2pfy+uX93&#10;LQUF5SplwZlSvhiSt6u3b5a9L8wCGrCVQcFBHBW9L2UTgi+yjHRjOkUz8MaxswbsVOAt7rIKVc/R&#10;O5st8vxj1gNWHkEbIj5dD065SvHr2ujwra7JBGFLydxCWjGt27hmq6Uqdqh80+qRhvoHFp1qHSc9&#10;hVqroMQe279Cda1GIKjDTEOXQV232qQauJp5/qqa50Z5k2rh5pA/tYn+X1j9eHj2Txipk38A/ZO4&#10;I1nvqTh54oZGzLHGLmKZuDimLr6cumiOQWg+vJrni3nOzdbsmy8+pSZnqpju6j2FLwZSHHV4oDBo&#10;UE2WaiZLH91kIisZNbRJwyAFa4hSsIbbQUOvQrwXyUVT9Gci8ayDg9lA8oZXzJna2WvdJSqWkr+/&#10;kWKqkrEDgo2Yhns1GCk125fFWRdZzBcfbq7SbBDYtrpvrY00CHfbO4vioOJkpi8WwiH+gHmksFbU&#10;DLjkGmHWjUIN2kSVtlC9PKHoeZxLSb/2Co0U9qvjeYmzPxk4GdvJwGDvIL2Q1CHOuTn+UOhFTF/K&#10;wNI+wjSNqphUi7WfsPGmg8/7AHUbJU1DNDAaNzzCqcDxucU3crlPqPNPYfUbAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBtE5ZX3AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqNNW&#10;tGmIUyFQL70lcODoxkscYa+j2G3Sv2d7guPOjGbflPvZO3HBMfaBFCwXGQikNpieOgWfH4enHERM&#10;mox2gVDBFSPsq/u7UhcmTFTjpUmd4BKKhVZgUxoKKWNr0eu4CAMSe99h9DrxOXbSjHricu/kKss2&#10;0uue+IPVA75ZbH+as1dQu6le03x8z+zX4Th1zbO9doNSjw/z6wuIhHP6C8MNn9GhYqZTOJOJwinY&#10;rnecVLDKNyDY3y53LJxuQg6yKuX/AdUvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMj5&#10;zikUAgAAXAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AG0TllfcAAAACAEAAA8AAAAAAAAAAAAAAAAAbgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" path="m,l4102039,e" filled="f" strokeweight=".34983mm">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487601664" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="694F0CF2" wp14:editId="18B09BB3">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>5019680</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>181649</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2295525" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="44" name="Graphic 44"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2295525" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="2295525">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="2294970" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="12594">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="4711BFA7" id="Graphic 44" o:spid="_x0000_s1026" style="position:absolute;margin-left:395.25pt;margin-top:14.3pt;width:180.75pt;height:.1pt;z-index:-15714816;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2295525,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCNGrXNFQIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L06MZluMOMXQoMOA&#10;oivQFDsrshwbk0WNVOL070fJcZJ1t2E+CJRIke/xUV7eHjsrDgapBVfK2WQqhXEaqtbtSvmyuf/w&#10;WQoKylXKgjOlfDUkb1fv3y17X5gcGrCVQcFJHBW9L2UTgi+yjHRjOkUT8MaxswbsVOAt7rIKVc/Z&#10;O5vl0+nHrAesPII2RHy6HpxylfLXtdHhe12TCcKWkrGFtGJat3HNVktV7FD5ptUnGOofUHSqdVz0&#10;nGqtghJ7bP9K1bUagaAOEw1dBnXdapM4MJvZ9A2b50Z5k7hwc8if20T/L61+PDz7J4zQyT+A/knc&#10;kaz3VJw9cUOnmGONXYxl4OKYuvh67qI5BqH5MM8X83k+l0Kzb5Z/Sk3OVDHe1XsKXw2kPOrwQGHQ&#10;oBot1YyWPrrRRFYyamiThkEK1hClYA23g4ZehXgvgoum6C9A4lkHB7OB5A1vkDO0i9e66yimcrNg&#10;AmJkybFDBBuxDPdqMFJptq/JWRdRzPL54ibNBoFtq/vW2giDcLe9sygOKk5m+iIRTvFHmEcKa0XN&#10;EJdcpzDrTkIN2kSVtlC9PqHoeZxLSb/2Co0U9pvjeYmzPxo4GtvRwGDvIL2Q1CGuuTn+UOhFLF/K&#10;wNI+wjiNqhhVi9zPsfGmgy/7AHUbJU1DNCA6bXiEE8HTc4tv5Hqfoi4/hdVvAAAA//8DAFBLAwQU&#10;AAYACAAAACEAU1eNoN0AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy26DMBBF95X6D9ZE6qZq&#10;DCgPQjFRFSnqGoKydvAEUOwxwk5C/75m1S5n5ujOufl+Mpo9cHS9JQHxMgKG1FjVUyugPh0/UmDO&#10;S1JSW0IBP+hgX7y+5DJT9kklPirfshBCLpMCOu+HjHPXdGikW9oBKdyudjTSh3FsuRrlM4QbzZMo&#10;2nAjewofOjngocPmVt2NgCh+Xx1Ourzaql7t6uP57MvvRIi3xfT1Cczj5P9gmPWDOhTB6WLvpBzT&#10;Ara7aB1QAUm6ATYD8ToJ7S7zJgVe5Px/heIXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;jRq1zRUCAABcBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAU1eNoN0AAAAKAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" path="m,l2294970,e" filled="f" strokeweight=".34983mm">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E807CD2" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7197"/>
+        </w:tabs>
+        <w:spacing w:before="20"/>
+        <w:ind w:left="228"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Signature</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Verifying</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Employee</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Date</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42415523" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="3372" w:right="3374"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F6BF92D" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="center"/>
+        <w:sectPr w:rsidR="00152C76">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="640" w:right="360" w:bottom="280" w:left="360" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C432EE7" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:spacing w:before="80" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="361" w:right="4522" w:hanging="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t>complete until</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t>notified that</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t>you are the final candidate for a position.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="486B41EA" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="12"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55CC7A5C" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Criminal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-26"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Records</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-25"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Disclosure</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-21"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Form</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="207EF8C9" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:spacing w:line="103" w:lineRule="exact"/>
+        <w:ind w:left="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:position w:val="-1"/>
+          <w:sz w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:noProof/>
+          <w:position w:val="-1"/>
+          <w:sz w:val="10"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4A51D833" wp14:editId="40E002E1">
+                <wp:extent cx="6859905" cy="66040"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="45" name="Group 45"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr>
+                        <a:grpSpLocks/>
+                      </wpg:cNvGrpSpPr>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6859905" cy="66040"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="6859905" cy="66040"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="46" name="Graphic 46"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="6859905" cy="66040"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="6859905" h="66040">
+                                <a:moveTo>
+                                  <a:pt x="6859524" y="65532"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="65532"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="6859524" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="6859524" y="65532"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="79A050FF" id="Group 45" o:spid="_x0000_s1026" style="width:540.15pt;height:5.2pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="68599,660" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBYIEnjdgIAAPsFAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X51mTdAadYqhXYMB&#10;RVegGXZWZPkDk0WNUuL034+SrcRogWHofLAp84kiH594fXPoNNsrdC2Ygp+fzThTRkLZmrrgPzb3&#10;ny45c16YUmgwquAvyvGb1ccP173N1Rwa0KVCRkGMy3tb8MZ7m2eZk43qhDsDqww5K8BOeFpinZUo&#10;eore6Ww+my2zHrC0CFI5R3/vBidfxfhVpaT/XlVOeaYLTrn5+Mb43oZ3troWeY3CNq0c0xDvyKIT&#10;raFDj6HuhBdsh+2bUF0rERxU/kxCl0FVtVLFGqia89mratYIOxtrqfO+tkeaiNpXPL07rHzcr9E+&#10;2yccsifzAeQvR7xkva3zqT+s6xP4UGEXNlER7BAZfTkyqg6eSfq5vFxcXc0WnEnyLZezi5Fx2VBb&#10;3uySzde/7stEPhwaUzum0lvSjjvR4/6PnudGWBVZd6H8J2RtWfCLJWdGdCTh9agW+kMshcMJFRgc&#10;V24k8/38HOsUudw5v1YQiRb7B+cHwZbJEk2y5MEkE0n2QfA6Ct5zRoJHzkjw20HwVviwL3QvmKyf&#10;dKpJjQreDvZqAxHnQ7tCPxfzC85COxeLz/MQj9I94bSZ4unKvUImf/raGHfARXFQtORL3wEzPfvf&#10;kdMsUzypwakh8VB+rOBICZ0/Jd2Bbsv7VutAgsN6e6uR7UUYJ/EZCZjASJwuH0QQrC2UL6ShnlRT&#10;cPd7J1Bxpr8ZUmkYSMnAZGyTgV7fQhxbkX90fnP4KdAyS2bBPd2xR0hiFXlSB+UfAAM27DTwZeeh&#10;aoN0Ym5DRuOCLk604oSJTIzTMIyw6TqiTjN79QcAAP//AwBQSwMEFAAGAAgAAAAhAFyXHKfbAAAA&#10;BQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdjVUpaTalFPVUBFtBeptmp0lo&#10;djZkt0n679140cvwhje89022Gm0jeup87VhDMlMgiAtnai41fO3fHhYgfEA22DgmDVfysMpvbzJM&#10;jRv4k/pdKEUMYZ+ihiqENpXSFxVZ9DPXEkfv5DqLIa5dKU2HQwy3jXxU6kVarDk2VNjSpqLivLtY&#10;De8DDut58tpvz6fN9bB//vjeJqT1/d24XoIINIa/Y5jwIzrkkenoLmy8aDTER8LvnDy1UHMQx0k9&#10;gcwz+Z8+/wEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBYIEnjdgIAAPsFAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBclxyn2wAAAAUBAAAPAAAA&#10;AAAAAAAAAAAAANAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2AUAAAAA&#10;">
+                <v:shape id="Graphic 46" o:spid="_x0000_s1027" style="position:absolute;width:68599;height:660;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6859905,66040" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBxnsUgwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6iZSpaSuogGhJyFq74/saxLNvg27a0z+fVcQPA4z8w2z2gymFT0531hWkM4SEMSl&#10;1Q1XCs6n/ccXCB+QNbaWScFIHjbrydsKM23vXFB/DJWIEPYZKqhD6DIpfVmTQT+zHXH0/qwzGKJ0&#10;ldQO7xFuWjlPkqU02HBcqLGjvKbyerwZBf2YpoXH/FC4sfm9WJ0vdpdRqffpsP0GEWgIr/Cz/aMV&#10;fC7h8SX+ALn+BwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHGexSDBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m6859524,65532l,65532,,,6859524,r,65532xe" fillcolor="black" stroked="f">
+                  <v:path arrowok="t"/>
+                </v:shape>
+                <w10:anchorlock/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="421AF6EF" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:spacing w:before="464" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="361" w:right="3852" w:firstLine="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t>Criminal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t>Offender Record</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t>Information</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t>(C.O.R.1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t>Sex Offender Registry Information</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t>5.O.R.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t>1.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F800658" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="126"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D801771" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4680"/>
+          <w:tab w:val="left" w:pos="5598"/>
+        </w:tabs>
+        <w:spacing w:before="1" w:line="418" w:lineRule="exact"/>
+        <w:ind w:left="365"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>Have</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>been</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>convicted</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:spacing w:val="12"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>felony?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="37"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="37"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="061009BE" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:spacing w:line="235" w:lineRule="auto"/>
+        <w:ind w:left="364" w:right="3720" w:hanging="4"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+        </w:rPr>
+        <w:t>(Conviction will not necessarily</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="35"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+        </w:rPr>
+        <w:t>disqualify an applicant from employment.)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+        </w:rPr>
+        <w:t>If yes, please explain.,.,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="305280A3" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="57"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487604736" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6CDB5038" wp14:editId="34A1766C">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>457200</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>197696</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6858000" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="47" name="Graphic 47"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6858000" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="6858000">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="6858000" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="7620">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="1642E10A" id="Graphic 47" o:spid="_x0000_s1026" style="position:absolute;margin-left:36pt;margin-top:15.55pt;width:540pt;height:.1pt;z-index:-15711744;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6858000,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCUqfnKDwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+wEWBoYcYqhQYcB&#10;RVegKXaWZTk2JksaqcTOvx8lfyTrbsN8ECjxiXzko7y971vNzgqwsSbny0XKmTLSlo055vzt8Php&#10;wxl6YUqhrVE5vyjk97uPH7ady9TK1laXChgFMZh1Lue19y5LEpS1agUurFOGnJWFVnjawjEpQXQU&#10;vdXJKk3XSWehdGClQqTT/eDkuxi/qpT036sKlWc658TNxxXiWoQ12W1FdgTh6kaONMQ/sGhFYyjp&#10;HGovvGAnaP4K1TYSLNrKL6RtE1tVjVSxBqpmmb6r5rUWTsVaqDno5jbh/wsrn8+v7gUCdXRPVv5E&#10;6kjSOcxmT9jgiOkraAOWiLM+dvEyd1H1nkk6XG8+b9KUmi3Jt1zdxSYnIpvuyhP6r8rGOOL8hH7Q&#10;oJwsUU+W7M1kAikZNNRRQ88ZaQickYbFoKETPtwL5ILJuiuRcNbaszrY6PXvmBO1q1ebW9RcylQl&#10;YQcEGSEN9WowYmqyb4vTJrC4W6/SOBpodVM+NloHFgjH4kEDO4swmPELdVCEP2AO0O8F1gMuukaY&#10;NqNOgzRBpMKWlxdgHU1zzvHXSYDiTH8zNC5h9CcDJqOYDPD6wcYHEhtEOQ/9DwGOhfQ596Tss52G&#10;UWSTaKH0GRtuGvvl5G3VBEXjDA2Mxg1NcCxwfG3hidzuI+r6T9j9BgAA//8DAFBLAwQUAAYACAAA&#10;ACEAnSApzN8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KiTlJ8qxKmg&#10;gh56QNAWJG5uvCQR8TqK1214e5wTHHdmNPtNsRxtJ444+NaRgnSWgECqnGmpVrDfPV8tQHjWZHTn&#10;CBX8oIdleX5W6Ny4E73hccu1iCXkc62gYe5zKX3VoNV+5nqk6H25wWqO51BLM+hTLLedzJLkVlrd&#10;UvzQ6B5XDVbf22AVhPC53vFj1vbr8P60ernefLzyRqnLi/HhHgTjyH9hmPAjOpSR6eACGS86BXdZ&#10;nMIK5mkKYvLTm0k5TMocZFnI/wvKXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCUqfnK&#10;DwIAAFsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCd&#10;ICnM3wAAAAkBAAAPAAAAAAAAAAAAAAAAAGkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" path="m,l6858000,e" filled="f" strokeweight=".6pt">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487605248" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3148CD4D" wp14:editId="50F8C210">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>457200</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>401912</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6858000" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="48" name="Graphic 48"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6858000" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="6858000">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="6858000" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="7620">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="03254AB9" id="Graphic 48" o:spid="_x0000_s1026" style="position:absolute;margin-left:36pt;margin-top:31.65pt;width:540pt;height:.1pt;z-index:-15711232;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6858000,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCUqfnKDwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+wEWBoYcYqhQYcB&#10;RVegKXaWZTk2JksaqcTOvx8lfyTrbsN8ECjxiXzko7y971vNzgqwsSbny0XKmTLSlo055vzt8Php&#10;wxl6YUqhrVE5vyjk97uPH7ady9TK1laXChgFMZh1Lue19y5LEpS1agUurFOGnJWFVnjawjEpQXQU&#10;vdXJKk3XSWehdGClQqTT/eDkuxi/qpT036sKlWc658TNxxXiWoQ12W1FdgTh6kaONMQ/sGhFYyjp&#10;HGovvGAnaP4K1TYSLNrKL6RtE1tVjVSxBqpmmb6r5rUWTsVaqDno5jbh/wsrn8+v7gUCdXRPVv5E&#10;6kjSOcxmT9jgiOkraAOWiLM+dvEyd1H1nkk6XG8+b9KUmi3Jt1zdxSYnIpvuyhP6r8rGOOL8hH7Q&#10;oJwsUU+W7M1kAikZNNRRQ88ZaQickYbFoKETPtwL5ILJuiuRcNbaszrY6PXvmBO1q1ebW9RcylQl&#10;YQcEGSEN9WowYmqyb4vTJrC4W6/SOBpodVM+NloHFgjH4kEDO4swmPELdVCEP2AO0O8F1gMuukaY&#10;NqNOgzRBpMKWlxdgHU1zzvHXSYDiTH8zNC5h9CcDJqOYDPD6wcYHEhtEOQ/9DwGOhfQ596Tss52G&#10;UWSTaKH0GRtuGvvl5G3VBEXjDA2Mxg1NcCxwfG3hidzuI+r6T9j9BgAA//8DAFBLAwQUAAYACAAA&#10;ACEAkSw1o98AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTlJYqxKmg&#10;gh56QNAWJG5uvCQR8TqK1234e5wTHHdmNPsmXw22FSfsfeNIwXSSgEAqnWmoUnDYP98sQXjWZHTr&#10;CBX8oIdVcXmR68y4M73haceViCXkM62gZu4yKX1Zo9V+4jqk6H253mqOZ19J0+tzLLetTJNkIa1u&#10;KH6odYfrGsvvXbAKQvjc7PkxbbpNeH9av9xuP155q9T11fBwD4Jx4L8wjPgRHYrIdHSBjBetgrs0&#10;TmEFi9kMxOhP56NyHJU5yCKX/xcUvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCUqfnK&#10;DwIAAFsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCR&#10;LDWj3wAAAAkBAAAPAAAAAAAAAAAAAAAAAGkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" path="m,l6858000,e" filled="f" strokeweight=".6pt">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487605760" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7239B767" wp14:editId="2B3DD139">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>457200</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>604604</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6858000" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="49" name="Graphic 49"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6858000" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="6858000">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="6858000" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="7620">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="456C1E01" id="Graphic 49" o:spid="_x0000_s1026" style="position:absolute;margin-left:36pt;margin-top:47.6pt;width:540pt;height:.1pt;z-index:-15710720;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6858000,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCUqfnKDwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+wEWBoYcYqhQYcB&#10;RVegKXaWZTk2JksaqcTOvx8lfyTrbsN8ECjxiXzko7y971vNzgqwsSbny0XKmTLSlo055vzt8Php&#10;wxl6YUqhrVE5vyjk97uPH7ady9TK1laXChgFMZh1Lue19y5LEpS1agUurFOGnJWFVnjawjEpQXQU&#10;vdXJKk3XSWehdGClQqTT/eDkuxi/qpT036sKlWc658TNxxXiWoQ12W1FdgTh6kaONMQ/sGhFYyjp&#10;HGovvGAnaP4K1TYSLNrKL6RtE1tVjVSxBqpmmb6r5rUWTsVaqDno5jbh/wsrn8+v7gUCdXRPVv5E&#10;6kjSOcxmT9jgiOkraAOWiLM+dvEyd1H1nkk6XG8+b9KUmi3Jt1zdxSYnIpvuyhP6r8rGOOL8hH7Q&#10;oJwsUU+W7M1kAikZNNRRQ88ZaQickYbFoKETPtwL5ILJuiuRcNbaszrY6PXvmBO1q1ebW9RcylQl&#10;YQcEGSEN9WowYmqyb4vTJrC4W6/SOBpodVM+NloHFgjH4kEDO4swmPELdVCEP2AO0O8F1gMuukaY&#10;NqNOgzRBpMKWlxdgHU1zzvHXSYDiTH8zNC5h9CcDJqOYDPD6wcYHEhtEOQ/9DwGOhfQ596Tss52G&#10;UWSTaKH0GRtuGvvl5G3VBEXjDA2Mxg1NcCxwfG3hidzuI+r6T9j9BgAA//8DAFBLAwQUAAYACAAA&#10;ACEAdsrUjN8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTqIUS4lRQ&#10;QQ89VNAWJG5uvCQR8TqK1234e5wTHHdmNPsmXw62FSfsfeNIwXSSgEAqnWmoUnDYv9wsQHjWZHTr&#10;CBX8oIdlcXmR68y4M73haceViCXkM62gZu4yKX1Zo9V+4jqk6H253mqOZ19J0+tzLLetTJPkVlrd&#10;UPxQ6w5XNZbfu2AVhPC53vNT2nTr8P682s42H6+8Uer6anh8AME48F8YRvyIDkVkOrpAxotWwV0a&#10;p7CC+3kKYvSn81E5jsoMZJHL/wuKXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCUqfnK&#10;DwIAAFsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB2&#10;ytSM3wAAAAkBAAAPAAAAAAAAAAAAAAAAAGkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" path="m,l6858000,e" filled="f" strokeweight=".6pt">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="681DB30C" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="61"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="566AB849" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="59"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="572CBC0F" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="32"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A3768BC" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:spacing w:line="280" w:lineRule="atLeast"/>
+        <w:ind w:left="365" w:right="511" w:hanging="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>Have you</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>been convicted of a misdemeanor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:spacing w:val="33"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>other than a first misdemeanor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>conviction for drunkenness, simple assault, speeding, minor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:spacing w:val="26"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>traffic</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:spacing w:val="26"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>violations, affray, or disturbance</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:spacing w:val="27"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>of the peace within the last 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AB9D39A" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1796"/>
+          <w:tab w:val="left" w:pos="2714"/>
+        </w:tabs>
+        <w:spacing w:line="324" w:lineRule="exact"/>
+        <w:ind w:left="359"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>years?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="37"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="37"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75F7BCF1" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:spacing w:line="269" w:lineRule="exact"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+        </w:rPr>
+        <w:t>(Conviction</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+        </w:rPr>
+        <w:t>necessarily</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="33"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+        </w:rPr>
+        <w:t>disqualify</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+        </w:rPr>
+        <w:t>applicant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>employment.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C186F60" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:spacing w:before="8"/>
+        <w:ind w:left="417"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>If yes,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="7"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>please</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="7"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>explain.'�</w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A352CE" w:rsidRPr="00F33B0F" w:rsidSect="005A20E3">
-[...1 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId12"/>
+    <w:p w14:paraId="1075793D" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="42"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487606272" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7D903346" wp14:editId="200BEDC8">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>457200</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>188460</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6858000" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="50" name="Graphic 50"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6858000" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="6858000">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="6858000" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="7620">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="5B806C57" id="Graphic 50" o:spid="_x0000_s1026" style="position:absolute;margin-left:36pt;margin-top:14.85pt;width:540pt;height:.1pt;z-index:-15710208;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6858000,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCUqfnKDwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+wEWBoYcYqhQYcB&#10;RVegKXaWZTk2JksaqcTOvx8lfyTrbsN8ECjxiXzko7y971vNzgqwsSbny0XKmTLSlo055vzt8Php&#10;wxl6YUqhrVE5vyjk97uPH7ady9TK1laXChgFMZh1Lue19y5LEpS1agUurFOGnJWFVnjawjEpQXQU&#10;vdXJKk3XSWehdGClQqTT/eDkuxi/qpT036sKlWc658TNxxXiWoQ12W1FdgTh6kaONMQ/sGhFYyjp&#10;HGovvGAnaP4K1TYSLNrKL6RtE1tVjVSxBqpmmb6r5rUWTsVaqDno5jbh/wsrn8+v7gUCdXRPVv5E&#10;6kjSOcxmT9jgiOkraAOWiLM+dvEyd1H1nkk6XG8+b9KUmi3Jt1zdxSYnIpvuyhP6r8rGOOL8hH7Q&#10;oJwsUU+W7M1kAikZNNRRQ88ZaQickYbFoKETPtwL5ILJuiuRcNbaszrY6PXvmBO1q1ebW9RcylQl&#10;YQcEGSEN9WowYmqyb4vTJrC4W6/SOBpodVM+NloHFgjH4kEDO4swmPELdVCEP2AO0O8F1gMuukaY&#10;NqNOgzRBpMKWlxdgHU1zzvHXSYDiTH8zNC5h9CcDJqOYDPD6wcYHEhtEOQ/9DwGOhfQ596Tss52G&#10;UWSTaKH0GRtuGvvl5G3VBEXjDA2Mxg1NcCxwfG3hidzuI+r6T9j9BgAA//8DAFBLAwQUAAYACAAA&#10;ACEAOuEX/t8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTCGgb4lRQ&#10;QQ89VNAWJG5uvCQR8TqK1234e5wTHHdmNPsmXw62FSfsfeNIwXSSgEAqnWmoUnDYv9zMQXjWZHTr&#10;CBX8oIdlcXmR68y4M73haceViCXkM62gZu4yKX1Zo9V+4jqk6H253mqOZ19J0+tzLLetTJPkXlrd&#10;UPxQ6w5XNZbfu2AVhPC53vNT2nTr8P682t5uPl55o9T11fD4AIJx4L8wjPgRHYrIdHSBjBetglka&#10;p7CCdDEDMfrTu1E5jsoCZJHL/wuKXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCUqfnK&#10;DwIAAFsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA6&#10;4Rf+3wAAAAkBAAAPAAAAAAAAAAAAAAAAAGkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" path="m,l6858000,e" filled="f" strokeweight=".6pt">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487606784" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="04ADD41F" wp14:editId="1BAF6129">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>457200</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>392676</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6858000" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="51" name="Graphic 51"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6858000" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="6858000">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="6858000" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="7620">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="6BC7F744" id="Graphic 51" o:spid="_x0000_s1026" style="position:absolute;margin-left:36pt;margin-top:30.9pt;width:540pt;height:.1pt;z-index:-15709696;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6858000,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCUqfnKDwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+wEWBoYcYqhQYcB&#10;RVegKXaWZTk2JksaqcTOvx8lfyTrbsN8ECjxiXzko7y971vNzgqwsSbny0XKmTLSlo055vzt8Php&#10;wxl6YUqhrVE5vyjk97uPH7ady9TK1laXChgFMZh1Lue19y5LEpS1agUurFOGnJWFVnjawjEpQXQU&#10;vdXJKk3XSWehdGClQqTT/eDkuxi/qpT036sKlWc658TNxxXiWoQ12W1FdgTh6kaONMQ/sGhFYyjp&#10;HGovvGAnaP4K1TYSLNrKL6RtE1tVjVSxBqpmmb6r5rUWTsVaqDno5jbh/wsrn8+v7gUCdXRPVv5E&#10;6kjSOcxmT9jgiOkraAOWiLM+dvEyd1H1nkk6XG8+b9KUmi3Jt1zdxSYnIpvuyhP6r8rGOOL8hH7Q&#10;oJwsUU+W7M1kAikZNNRRQ88ZaQickYbFoKETPtwL5ILJuiuRcNbaszrY6PXvmBO1q1ebW9RcylQl&#10;YQcEGSEN9WowYmqyb4vTJrC4W6/SOBpodVM+NloHFgjH4kEDO4swmPELdVCEP2AO0O8F1gMuukaY&#10;NqNOgzRBpMKWlxdgHU1zzvHXSYDiTH8zNC5h9CcDJqOYDPD6wcYHEhtEOQ/9DwGOhfQ596Tss52G&#10;UWSTaKH0GRtuGvvl5G3VBEXjDA2Mxg1NcCxwfG3hidzuI+r6T9j9BgAA//8DAFBLAwQUAAYACAAA&#10;ACEA9vV/vt8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3FjaCgYqTSeY&#10;YIcd0NjYJG5ZY9qKJqkaZyv/HvcEJ8vvWc/fKxaj7cQJh9B6pyCdJSDQVd60rlbwsXu9eQARSDuj&#10;O+9QwQ8GWJSXF4XOjT+7dzxtqRYc4kKuFTREfS5lqBq0Osx8j469Lz9YTbwOtTSDPnO47WSWJHNp&#10;dev4Q6N7XDZYfW+jVRDj52pHz1nbr+L+Zfl2uz5saK3U9dX49AiCcKS/Y5jwGR1KZjr66EwQnYL7&#10;jKuQgnnKDSY/vZuUIys8ZVnI/w3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCUqfnK&#10;DwIAAFsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD2&#10;9X++3wAAAAkBAAAPAAAAAAAAAAAAAAAAAGkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" path="m,l6858000,e" filled="f" strokeweight=".6pt">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487607296" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="322F28B4" wp14:editId="56394DD1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>457200</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>595368</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6858000" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="52" name="Graphic 52"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6858000" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="6858000">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="6858000" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="7620">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="2C92573F" id="Graphic 52" o:spid="_x0000_s1026" style="position:absolute;margin-left:36pt;margin-top:46.9pt;width:540pt;height:.1pt;z-index:-15709184;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6858000,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCUqfnKDwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+wEWBoYcYqhQYcB&#10;RVegKXaWZTk2JksaqcTOvx8lfyTrbsN8ECjxiXzko7y971vNzgqwsSbny0XKmTLSlo055vzt8Php&#10;wxl6YUqhrVE5vyjk97uPH7ady9TK1laXChgFMZh1Lue19y5LEpS1agUurFOGnJWFVnjawjEpQXQU&#10;vdXJKk3XSWehdGClQqTT/eDkuxi/qpT036sKlWc658TNxxXiWoQ12W1FdgTh6kaONMQ/sGhFYyjp&#10;HGovvGAnaP4K1TYSLNrKL6RtE1tVjVSxBqpmmb6r5rUWTsVaqDno5jbh/wsrn8+v7gUCdXRPVv5E&#10;6kjSOcxmT9jgiOkraAOWiLM+dvEyd1H1nkk6XG8+b9KUmi3Jt1zdxSYnIpvuyhP6r8rGOOL8hH7Q&#10;oJwsUU+W7M1kAikZNNRRQ88ZaQickYbFoKETPtwL5ILJuiuRcNbaszrY6PXvmBO1q1ebW9RcylQl&#10;YQcEGSEN9WowYmqyb4vTJrC4W6/SOBpodVM+NloHFgjH4kEDO4swmPELdVCEP2AO0O8F1gMuukaY&#10;NqNOgzRBpMKWlxdgHU1zzvHXSYDiTH8zNC5h9CcDJqOYDPD6wcYHEhtEOQ/9DwGOhfQ596Tss52G&#10;UWSTaKH0GRtuGvvl5G3VBEXjDA2Mxg1NcCxwfG3hidzuI+r6T9j9BgAA//8DAFBLAwQUAAYACAAA&#10;ACEAHXk8nd8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTUGgJcSqo&#10;oIceELSAxM2NTRIRr6N43Ya/7+YEx50Zzc7Ll4NrxcH2ofGoYDpJQFgsvWmwUvC+e75agAik0ejW&#10;o1XwawMsi/OzXGfGH/HNHrZUCS7BkGkFNVGXSRnK2jodJr6zyN63750mPvtKml4fudy1Mk2SW+l0&#10;g/yh1p1d1bb82UanIMav9Y4e06Zbx4+n1cts8/lKG6UuL4aHexBkB/oLwzifp0PBm/Y+ogmiVTBP&#10;GYUU3F0zwehPb0Zlz8osAVnk8j9BcQIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCUqfnK&#10;DwIAAFsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAd&#10;eTyd3wAAAAkBAAAPAAAAAAAAAAAAAAAAAGkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" path="m,l6858000,e" filled="f" strokeweight=".6pt">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05B8D7F4" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="61"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F41675C" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="59"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B270559" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="37"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1304E168" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="519" w:right="511" w:hanging="130"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:color w:val="2A2A2A"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>''</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:color w:val="2A2A2A"/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>An</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-14"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>applicant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-18"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>employment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>sealed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>record</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>file</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-18"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>Commissioner</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>Probation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>may</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>answer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-16"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="2A2A2A"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"no </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>record"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>respect</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-22"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>inquiry herein relative to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-18"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>prior</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>arrests,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>criminal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>court appearances,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-17"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>convictions. In</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-19"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>addition,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>any</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>applicant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-17"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>employment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>may</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>answer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>"no</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>record" with</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>respect</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>any</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>inquiry</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>relative</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prior </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>arrests,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>court</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>appearances,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="14"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>adjudications</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-17"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>all</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>cases</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>delinquency</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>child</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-21"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>need</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>services</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve">which </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>did</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>result</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-16"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-16"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>complaint</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>transferred</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-22"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>superior</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>court</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-22"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>criminal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>prosecution.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D47FD7E" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DD492C8" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:ind w:left="517" w:right="739" w:firstLine="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>An</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>applicant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="22"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>employment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>a record expunged</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="23"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>pursuant to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>section JOOF, section JOOG, section</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-21"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>1OOH, or section JOOK</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>chapter</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>276 of the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>General</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="16"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>Laws</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>may answer "no record"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="18"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>with respect to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>inquiry herein</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F0FCB7D" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:spacing w:before="2"/>
+        <w:ind w:left="516" w:right="224" w:firstLine="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>relative</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>prior</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>arrests,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>criminal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>court</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>appearances,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>convictions.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>An</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-14"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>applicant for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-17"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>employment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="4"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve">record </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>expunged</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>pursuant to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>section</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-23"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>1OOF,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>section</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>JOOG, section</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>JOOH,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>section</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-23"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>1OOK</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>of chapter</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>276</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>of the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve">General </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>Laws</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>may</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>answer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-16"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>"no</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>record"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-18"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-17"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>inquiry</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>herein</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>relative</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-18"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>prior</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>arrests,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>criminal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>court</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>appearances,juvenile</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>court appearances,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>adjudications.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-19"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+        <w:t>convictions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BFE432B" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="13"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34638A69" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:spacing w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="362" w:right="224" w:firstLine="2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-17"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>certify</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>under</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-17"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>pains</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-17"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>penalty</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>perjury</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-17"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>all</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-17"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>statements</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>made</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>me</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-17"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>this</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-18"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>form</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>true</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+        </w:rPr>
+        <w:t>complete</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="34"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+        </w:rPr>
+        <w:t>to the best</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+        </w:rPr>
+        <w:t>my knowledge</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="2A2A2A"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="2A2A2A"/>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+        </w:rPr>
+        <w:t>I have withheld</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+        </w:rPr>
+        <w:t>nothing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+        </w:rPr>
+        <w:t>that, if disclosed,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+        </w:rPr>
+        <w:t>would</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="39"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="2A2A2A"/>
+        </w:rPr>
+        <w:t>affect</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="2A2A2A"/>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+        </w:rPr>
+        <w:t>this application</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+        </w:rPr>
+        <w:t>unfavorably.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+        </w:rPr>
+        <w:t>understand</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="33"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+        </w:rPr>
+        <w:t>any false</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+        </w:rPr>
+        <w:t>statements,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="39"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+        </w:rPr>
+        <w:t>omissions,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+        </w:rPr>
+        <w:t>incomplete</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="39"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+        </w:rPr>
+        <w:t>answers</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="39"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+        </w:rPr>
+        <w:t>made</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="33"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+        </w:rPr>
+        <w:t>by me on</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+        </w:rPr>
+        <w:t>my</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+        </w:rPr>
+        <w:t>employment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+        </w:rPr>
+        <w:t>application</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+        </w:rPr>
+        <w:t>may</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+        </w:rPr>
+        <w:t>result</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+        </w:rPr>
+        <w:t>my</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+        </w:rPr>
+        <w:t>immediate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+        </w:rPr>
+        <w:t>termination.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69C1A40D" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44BF729F" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F9D06D0" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487607808" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6F6B2F41" wp14:editId="7E00B2C4">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>457200</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>250201</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3912235" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="53" name="Graphic 53"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3912235" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3912235">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="3912108" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="7619">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="61B48F8B" id="Graphic 53" o:spid="_x0000_s1026" style="position:absolute;margin-left:36pt;margin-top:19.7pt;width:308.05pt;height:.1pt;z-index:-15708672;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="3912235,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAKWuBRFAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L45TrF2NOMXQoMOA&#10;oivQDDsrshwbk0WNVOL070fJdpJ1t2E+CJT4RD7yUV7eHTsrDgapBVfKfDaXwjgNVet2pfy+efjw&#10;SQoKylXKgjOlfDUk71bv3y17X5gFNGArg4KDOCp6X8omBF9kGenGdIpm4I1jZw3YqcBb3GUVqp6j&#10;dzZbzOfXWQ9YeQRtiPh0PTjlKsWva6PDt7omE4QtJXMLacW0buOarZaq2KHyTatHGuofWHSqdZz0&#10;FGqtghJ7bP8K1bUagaAOMw1dBnXdapNq4Gry+ZtqXhrlTaqFm0P+1Cb6f2H10+HFP2OkTv4R9E/i&#10;jmS9p+LkiRsaMccau4hl4uKYuvh66qI5BqH58Oo2XyyuPkqh2ZcvblKTM1VMd/WewhcDKY46PFIY&#10;NKgmSzWTpY9uMpGVjBrapGGQgjVEKVjD7aChVyHei+SiKfozkXjWwcFsIHnDG+ZM7ey17hIVS8nn&#10;PMJTlYwdEGzENNyrwUip2b4szrrI4uY6v02jQWDb6qG1NrIg3G3vLYqDioOZvlgHR/gD5pHCWlEz&#10;4JJrhFk36jRIE0XaQvX6jKLnaS4l/dorNFLYr47HJY7+ZOBkbCcDg72H9EBSgzjn5vhDoRcxfSkD&#10;K/sE0zCqYhItln7CxpsOPu8D1G1UNM3QwGjc8ASnAsfXFp/I5T6hzv+E1W8AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAjAC7F3QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfgHa5F6Kw5p&#10;lYQ0DoJKvfTQCsoHbOIliRqvQ2wg/H3NqT3OzmrmTbGeTC8uNLrOsoLlIgJBXFvdcaPg8P3+lIFw&#10;Hlljb5kU3MjBupw9FJhre+UdXfa+ESGEXY4KWu+HXEpXt2TQLexAHLyjHQ36IMdG6hGvIdz0Mo6i&#10;RBrsODS0ONBbS/XP/mwUuM3JRkP6tT2mu+qWfdJHvDqgUo/zafMKwtPk/57hjh/QoQxMlT2zdqJX&#10;kMZhilfwvHoBEfwky5YgqvshAVkW8v+A8hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAK&#10;WuBRFAIAAFsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQAjAC7F3QAAAAgBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;" path="m,l3912108,e" filled="f" strokeweight=".21164mm">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487608320" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7BD7079B" wp14:editId="034BAFA3">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>4498847</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>250201</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2816860" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="54" name="Graphic 54"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2816860" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="2816860">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="2816352" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="7619">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="5440F671" id="Graphic 54" o:spid="_x0000_s1026" style="position:absolute;margin-left:354.25pt;margin-top:19.7pt;width:221.8pt;height:.1pt;z-index:-15708160;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2816860,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/VRwsFAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L04yLG2NOMXQoMOA&#10;oivQDDsrshwbk0WNVGLn70fJcZJ1t2E+CJT4RD7yUV7e960VB4PUgCvkbDKVwjgNZeN2hfy+efxw&#10;KwUF5UplwZlCHg3J+9X7d8vO52YONdjSoOAgjvLOF7IOwedZRro2raIJeOPYWQG2KvAWd1mJquPo&#10;rc3m0+ki6wBLj6ANEZ+uB6dcpfhVZXT4VlVkgrCFZG4hrZjWbVyz1VLlO1S+bvSJhvoHFq1qHCc9&#10;h1qroMQem79CtY1GIKjCREObQVU12qQauJrZ9E01r7XyJtXCzSF/bhP9v7D6+fDqXzBSJ/8E+idx&#10;R7LOU372xA2dMH2FbcQycdGnLh7PXTR9EJoP57ezxe2Cm63ZN5vfpCZnKh/v6j2FLwZSHHV4ojBo&#10;UI6WqkdL9240kZWMGtqkYZCCNUQpWMPtoKFXId6L5KIpuguReNbCwWwgecMb5kzt4rXuGhVL+fhp&#10;LsVYJWMHBBsxDfdqMFJqtq+Lsy6yuFnM7tJoENimfGysjSwId9sHi+Kg4mCmL9bBEf6AeaSwVlQP&#10;uOQ6waw76TRIE0XaQnl8QdHxNBeSfu0VGinsV8fjEkd/NHA0tqOBwT5AeiCpQZxz0/9Q6EVMX8jA&#10;yj7DOIwqH0WLpZ+x8aaDz/sAVRMVTTM0MDpteIJTgafXFp/I9T6hLv+E1W8AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDGA3224AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLO1g&#10;oytNJzQJJE5og8OOXmOaiCZpm2xr9/Skp3G0/en39xfrwTTsRL3XzgpIZwkwspWT2tYCvr/eHjJg&#10;PqCV2DhLAkbysC5vbwrMpTvbLZ12oWYxxPocBagQ2pxzXyky6GeuJRtvP643GOLY11z2eI7hpuHz&#10;JFlyg9rGDwpb2iiqfndHIyDT+nPouvTS8f3HKN8vG7XFUYj7u+H1BVigIVxhmPSjOpTR6eCOVnrW&#10;CHhOskVEBTyunoBNQLqYp8AO02YJvCz4/wrlHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQC/VRwsFAIAAFsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQDGA3224AAAAAoBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;" path="m,l2816352,e" filled="f" strokeweight=".21164mm">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="461B5D96" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6851"/>
+        </w:tabs>
+        <w:spacing w:before="44"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Signature of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Applicant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Date</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22E21F6E" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:spacing w:before="241"/>
+        <w:ind w:left="362"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="414141"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="85"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>EHS-Criminal-Records-Disclosure</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="414141"/>
+          <w:spacing w:val="48"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="414141"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="85"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>(04-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="414141"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="85"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>20)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57DC93EE" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00152C76">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="580" w:right="360" w:bottom="280" w:left="360" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4423EA8D" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:spacing w:before="70" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="359" w:right="5068"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>not complete until you are notified that you are the final candidate for a position.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30E9FBF0" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="286"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B73026D" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Criminal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-33"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Records</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-33"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Notification</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-32"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Form</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2630DA14" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:spacing w:line="103" w:lineRule="exact"/>
+        <w:ind w:left="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:position w:val="-1"/>
+          <w:sz w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:noProof/>
+          <w:position w:val="-1"/>
+          <w:sz w:val="10"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="099DAA1A" wp14:editId="00936F88">
+                <wp:extent cx="6859905" cy="66040"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="55" name="Group 55"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr>
+                        <a:grpSpLocks/>
+                      </wpg:cNvGrpSpPr>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6859905" cy="66040"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="6859905" cy="66040"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="56" name="Graphic 56"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="6859905" cy="66040"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="6859905" h="66040">
+                                <a:moveTo>
+                                  <a:pt x="6859524" y="65532"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="65532"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="6859524" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="6859524" y="65532"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="3E4D1DED" id="Group 55" o:spid="_x0000_s1026" style="width:540.15pt;height:5.2pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="68599,660" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQASAHIkdgIAAPsFAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X51mTdAadYqhXYMB&#10;RVegGXZWZPkDk0WNUuL034+SrcRogWHofLAp84kiH594fXPoNNsrdC2Ygp+fzThTRkLZmrrgPzb3&#10;ny45c16YUmgwquAvyvGb1ccP173N1Rwa0KVCRkGMy3tb8MZ7m2eZk43qhDsDqww5K8BOeFpinZUo&#10;eore6Ww+my2zHrC0CFI5R3/vBidfxfhVpaT/XlVOeaYLTrn5+Mb43oZ3troWeY3CNq0c0xDvyKIT&#10;raFDj6HuhBdsh+2bUF0rERxU/kxCl0FVtVLFGqia89mratYIOxtrqfO+tkeaiNpXPL07rHzcr9E+&#10;2yccsifzAeQvR7xkva3zqT+s6xP4UGEXNlER7BAZfTkyqg6eSfq5vFxcXc0WnEnyLZezi5Fx2VBb&#10;3uySzde/7stEPhwaUzum0lvSjjvR4/6PnudGWBVZd6H8J2RtWfDFkjMjOpLwelQL/SGWwuGECgyO&#10;KzeS+X5+jnWKXO6cXyuIRIv9g/ODYMtkiSZZ8mCSiST7IHgdBe85I8EjZyT47SB4K3zYF7oXTNZP&#10;OtWkRgVvB3u1gYjzoV2hn4v5BWehnYvF53mIR+mecNpM8XTlXiGTP31tjDvgojgoWvKl74CZnv3v&#10;yGmWKZ7U4NSQeCg/VnCkhM6fku5At+V9q3UgwWG9vdXI9iKMk/iMBExgJE6XDyII1hbKF9JQT6op&#10;uPu9E6g4098MqTQMpGRgMrbJQK9vIY6tyD86vzn8FGiZJbPgnu7YIySxijypg/IPgAEbdhr4svNQ&#10;tUE6Mbcho3FBFydaccJEJsZpGEbYdB1Rp5m9+gMAAP//AwBQSwMEFAAGAAgAAAAhAFyXHKfbAAAA&#10;BQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdjVUpaTalFPVUBFtBeptmp0lo&#10;djZkt0n679140cvwhje89022Gm0jeup87VhDMlMgiAtnai41fO3fHhYgfEA22DgmDVfysMpvbzJM&#10;jRv4k/pdKEUMYZ+ihiqENpXSFxVZ9DPXEkfv5DqLIa5dKU2HQwy3jXxU6kVarDk2VNjSpqLivLtY&#10;De8DDut58tpvz6fN9bB//vjeJqT1/d24XoIINIa/Y5jwIzrkkenoLmy8aDTER8LvnDy1UHMQx0k9&#10;gcwz+Z8+/wEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQASAHIkdgIAAPsFAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBclxyn2wAAAAUBAAAPAAAA&#10;AAAAAAAAAAAAANAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2AUAAAAA&#10;">
+                <v:shape id="Graphic 56" o:spid="_x0000_s1027" style="position:absolute;width:68599;height:660;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6859905,66040" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD0R1P9wQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvC36H8ARvmnZBkWoULSzsaaH+uT+aZ1ttXkoSa/vtzcLCHoeZ+Q2z3Q+mFT0531hWkC4SEMSl&#10;1Q1XCi7nr/kahA/IGlvLpGAkD/vd5GOLmbYvLqg/hUpECPsMFdQhdJmUvqzJoF/Yjjh6N+sMhihd&#10;JbXDV4SbVn4myUoabDgu1NhRXlP5OD2Ngn5M08Jj/lO4sbnerc6Xx/uo1Gw6HDYgAg3hP/zX/tYK&#10;liv4/RJ/gNy9AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPRHU/3BAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m6859524,65532l,65532,,,6859524,r,65532xe" fillcolor="black" stroked="f">
+                  <v:path arrowok="t"/>
+                </v:shape>
+                <w10:anchorlock/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B2AF9DF" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:spacing w:before="447" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="355" w:right="578" w:hanging="7"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="131313"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t>If</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+        </w:rPr>
+        <w:t>employed,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+        </w:rPr>
+        <w:t>I agree</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+        </w:rPr>
+        <w:t>to abide</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+        </w:rPr>
+        <w:t>by all</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+        </w:rPr>
+        <w:t>rules</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+        </w:rPr>
+        <w:t>regulations</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+        </w:rPr>
+        <w:t>Commonwealth.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+        </w:rPr>
+        <w:t>I understand</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+        </w:rPr>
+        <w:t>if</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+        </w:rPr>
+        <w:t>convicted of a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+        </w:rPr>
+        <w:t>felony, I will notify my supervisor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+        </w:rPr>
+        <w:t xml:space="preserve">immediately. I agree to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+        </w:rPr>
+        <w:t>furnish</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> such additional information</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+        </w:rPr>
+        <w:t>and complete</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+        </w:rPr>
+        <w:t>such</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+        </w:rPr>
+        <w:t>examination</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+        </w:rPr>
+        <w:t>may</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+        </w:rPr>
+        <w:t>required</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+        </w:rPr>
+        <w:t>complete</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+        </w:rPr>
+        <w:t>employment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+        </w:rPr>
+        <w:t>process</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="33"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+        </w:rPr>
+        <w:t>understand</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+        </w:rPr>
+        <w:t>that this</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+        </w:rPr>
+        <w:t>application</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+        </w:rPr>
+        <w:t>employment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+        </w:rPr>
+        <w:t>way</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+        </w:rPr>
+        <w:t>obligates</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+        </w:rPr>
+        <w:t>Commonwealth</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="65"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+        </w:rPr>
+        <w:t>employ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+        </w:rPr>
+        <w:t>me.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+        </w:rPr>
+        <w:t>acknowledge that the Commonwealth</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+        </w:rPr>
+        <w:t>will, if applicable,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="35"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+        </w:rPr>
+        <w:t>review the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+        </w:rPr>
+        <w:t>Criminal Offender</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="38"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+        </w:rPr>
+        <w:t>Record</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="34"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+        </w:rPr>
+        <w:t>Information</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+        </w:rPr>
+        <w:t>(C.O.R.I.), Sex Offender</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+        </w:rPr>
+        <w:t>Registry</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+        </w:rPr>
+        <w:t>Information</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="38"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+        </w:rPr>
+        <w:t>(S.O.R.I.) and the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="35"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+        </w:rPr>
+        <w:t>Central</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="33"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+        </w:rPr>
+        <w:t>Registry</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+        </w:rPr>
+        <w:t>Child</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+        </w:rPr>
+        <w:t>Abuse/Neglect</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+        </w:rPr>
+        <w:t>reports in accordance with M.G.L., Chapter 119, Section 51B.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AC0BA39" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="22"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EB51138" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:spacing w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="358" w:right="224" w:firstLine="6"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:color w:val="131313"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:color w:val="131313"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>certify under the pains</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:color w:val="131313"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>and penalty of perjury</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:color w:val="131313"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>that all</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:color w:val="131313"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>statements made by me</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:color w:val="131313"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:color w:val="131313"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>this</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:color w:val="131313"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>application are true and complete</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:color w:val="131313"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:color w:val="131313"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:color w:val="131313"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>best of my</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:color w:val="131313"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>knowledge and that I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:color w:val="131313"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>have</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:color w:val="131313"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>withheld nothing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:color w:val="131313"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>that,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:color w:val="131313"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>if</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:color w:val="131313"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>disclosed, would affect this</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:color w:val="131313"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>application unfavorably. I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:color w:val="131313"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>understand that any</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:color w:val="131313"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>false</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:color w:val="131313"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>statements, omissions, or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:color w:val="131313"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>answers made by</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:color w:val="131313"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>me</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:color w:val="131313"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>on this application can result in my immediate termination.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13627C92" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44519DBE" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="57"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A1D5E6A" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:ind w:left="366"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>I hereby</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:spacing w:val="11"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>acknowledge</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:spacing w:val="24"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:spacing w:val="14"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>have</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:spacing w:val="4"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>read</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>full and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>understand</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:spacing w:val="16"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>the above</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:spacing w:val="9"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>statement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23BBBA90" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73F0E6AC" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BCE55CF" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35BED3D2" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="220"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487609344" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="332A74D6" wp14:editId="7ED1086A">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>457200</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>301082</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3930650" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="57" name="Graphic 57"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3930650" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3930650">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="3930396" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="7620">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="73ABB61E" id="Graphic 57" o:spid="_x0000_s1026" style="position:absolute;margin-left:36pt;margin-top:23.7pt;width:309.5pt;height:.1pt;z-index:-15707136;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="3930650,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDhepCmFAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5wPLF2NOMXQoMOA&#10;oivQDDsrshwbk0WNVGL334+S4yTrbsN8ECjxiXzko7y661srjgapAVfI2WQqhXEaysbtC/l9+/Dh&#10;kxQUlCuVBWcK+WpI3q3fv1t1PjdzqMGWBgUHcZR3vpB1CD7PMtK1aRVNwBvHzgqwVYG3uM9KVB1H&#10;b202n06XWQdYegRtiPh0MzjlOsWvKqPDt6oiE4QtJHMLacW07uKarVcq36PydaNPNNQ/sGhV4zjp&#10;OdRGBSUO2PwVqm00AkEVJhraDKqq0SbVwNXMpm+qeamVN6kWbg75c5vo/4XVT8cX/4yROvlH0D+J&#10;O5J1nvKzJ27ohOkrbCOWiYs+dfH13EXTB6H5cHG7mC4/crM1+2bzm9TkTOXjXX2g8MVAiqOOjxQG&#10;DcrRUvVo6d6NJrKSUUObNAxSsIYoBWu4GzT0KsR7kVw0RXchEs9aOJotJG94w5ypXbzWXaNiKYvb&#10;pRRjlYwdEGzENNyrwUip2b4uzrrI4mY5n6bRILBN+dBYG1kQ7nf3FsVRxcFMX6yDI/wB80hho6ge&#10;cMl1gll30mmQJoq0g/L1GUXH01xI+nVQaKSwXx2PSxz90cDR2I0GBnsP6YGkBnHObf9DoRcxfSED&#10;K/sE4zCqfBQtln7GxpsOPh8CVE1UNM3QwOi04QlOBZ5eW3wi1/uEuvwT1r8BAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBLvDja3QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqJMq&#10;pDSNU1WVIiFuFA4cnXjzA/E6xG4a3p7tCY47M5r9Jt8vdhAzTr53pCBeRSCQamd6ahW8v5UPTyB8&#10;0GT04AgV/KCHfXF7k+vMuAu94nwKreAS8plW0IUwZlL6ukOr/cqNSOw1brI68Dm10kz6wuV2kOso&#10;SqXVPfGHTo947LD+Op2tgkM1N8f+O/1MQvliKI2fH8vmQ6n7u+WwAxFwCX9huOIzOhTMVLkzGS8G&#10;BZs1TwkKkk0Cgv10G7NQXYUUZJHL/wOKXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDh&#10;epCmFAIAAFsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQBLvDja3QAAAAgBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;" path="m,l3930396,e" filled="f" strokeweight=".6pt">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487609856" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="343CC4AE" wp14:editId="1A521451">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>4517135</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>301082</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2798445" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="58" name="Graphic 58"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2798445" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="2798445">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="2798064" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="7620">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="439EFB35" id="Graphic 58" o:spid="_x0000_s1026" style="position:absolute;margin-left:355.7pt;margin-top:23.7pt;width:220.35pt;height:.1pt;z-index:-15706624;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2798445,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDX2ndQFAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+wEWdIZcYqhQYcB&#10;RVegGXZWZDk2JosapcTOvx8lfyTrbsN8ECjxiXzko7y57xrNzgpdDSbn81nKmTISitocc/59//jh&#10;jjPnhSmEBqNyflGO32/fv9u0NlMLqEAXChkFMS5rbc4r722WJE5WqhFuBlYZcpaAjfC0xWNSoGgp&#10;eqOTRZqukhawsAhSOUenu97JtzF+WSrpv5WlU57pnBM3H1eM6yGsyXYjsiMKW9VyoCH+gUUjakNJ&#10;p1A74QU7Yf1XqKaWCA5KP5PQJFCWtVSxBqpmnr6p5rUSVsVaqDnOTm1y/y+sfD6/2hcM1J19AvnT&#10;UUeS1rps8oSNGzBdiU3AEnHWxS5epi6qzjNJh4v1p7vl8iNnknzzxTo2ORHZeFeenP+iIMYR5yfn&#10;ew2K0RLVaMnOjCaSkkFDHTX0nJGGyBlpeOg1tMKHe4FcMFl7JRLOGjirPUSvf8OcqF292tyiQinp&#10;asnZWCVhewQZIQ31qjdiarJvi9MmsFivFmkcDQe6Lh5rrQMLh8fDg0Z2FmEw4xfqoAh/wCw6vxOu&#10;6nHRNcC0GXTqpQkiHaC4vCBraZpz7n6dBCrO9FdD4xJGfzRwNA6jgV4/QHwgsUGUc9/9EGhZSJ9z&#10;T8o+wziMIhtFC6VP2HDTwOeTh7IOisYZ6hkNG5rgWODw2sITud1H1PWfsP0NAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAFLnAZ3QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9Nb8IwDIbvk/YfIiNxG2kq&#10;PqrSFE2gHXsYIHENjWkLjdM1Acq/X3raTpbtR68fZ5vBtOyBvWssSRCzCBhSaXVDlYTj4esjAea8&#10;Iq1aSyjhhQ42+ftbplJtn/SNj72vWAghlyoJtfddyrkrazTKzWyHFHYX2xvlQ9tXXPfqGcJNy+Mo&#10;WnKjGgoXatXhtsbytr8bCbfELK4Vdbtkty2iw7E4/cQFSTmdDJ9rYB4H/wfDqB/UIQ9OZ3sn7Vgr&#10;YSXEPKAS5qtQR0AsYgHsPE6WwPOM/38h/wUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDX&#10;2ndQFAIAAFsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQAFLnAZ3QAAAAoBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;" path="m,l2798064,e" filled="f" strokeweight=".6pt">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74D0EF3C" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6851"/>
+        </w:tabs>
+        <w:spacing w:before="37"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Signature of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Applicant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Date</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E76C9BC" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E25EB5D" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="94"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487610368" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="59E21761" wp14:editId="51A7C7AB">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>457200</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>221388</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3930650" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="59" name="Graphic 59"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3930650" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3930650">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="3930396" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="7620">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="455D22C7" id="Graphic 59" o:spid="_x0000_s1026" style="position:absolute;margin-left:36pt;margin-top:17.45pt;width:309.5pt;height:.1pt;z-index:-15706112;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="3930650,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDhepCmFAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5wPLF2NOMXQoMOA&#10;oivQDDsrshwbk0WNVGL334+S4yTrbsN8ECjxiXzko7y661srjgapAVfI2WQqhXEaysbtC/l9+/Dh&#10;kxQUlCuVBWcK+WpI3q3fv1t1PjdzqMGWBgUHcZR3vpB1CD7PMtK1aRVNwBvHzgqwVYG3uM9KVB1H&#10;b202n06XWQdYegRtiPh0MzjlOsWvKqPDt6oiE4QtJHMLacW07uKarVcq36PydaNPNNQ/sGhV4zjp&#10;OdRGBSUO2PwVqm00AkEVJhraDKqq0SbVwNXMpm+qeamVN6kWbg75c5vo/4XVT8cX/4yROvlH0D+J&#10;O5J1nvKzJ27ohOkrbCOWiYs+dfH13EXTB6H5cHG7mC4/crM1+2bzm9TkTOXjXX2g8MVAiqOOjxQG&#10;DcrRUvVo6d6NJrKSUUObNAxSsIYoBWu4GzT0KsR7kVw0RXchEs9aOJotJG94w5ypXbzWXaNiKYvb&#10;pRRjlYwdEGzENNyrwUip2b4uzrrI4mY5n6bRILBN+dBYG1kQ7nf3FsVRxcFMX6yDI/wB80hho6ge&#10;cMl1gll30mmQJoq0g/L1GUXH01xI+nVQaKSwXx2PSxz90cDR2I0GBnsP6YGkBnHObf9DoRcxfSED&#10;K/sE4zCqfBQtln7GxpsOPh8CVE1UNM3QwOi04QlOBZ5eW3wi1/uEuvwT1r8BAAD//wMAUEsDBBQA&#10;BgAIAAAAIQC0OJai3gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqJPS&#10;hjaNU1WVIiFuFA4cnXjzA/E6xG4a3p7lRI87M5r9JtvPthcTjr5zpCBeRCCQKmc6ahS8vxUPGxA+&#10;aDK6d4QKftDDPr+9yXRq3IVecTqFRnAJ+VQraEMYUil91aLVfuEGJPZqN1od+BwbaUZ94XLby2UU&#10;JdLqjvhDqwc8tlh9nc5WwaGc6mP3nXyuQvFiKImf10X9odT93XzYgQg4h/8w/OEzOuTMVLozGS96&#10;BU9LnhIUPK62INhPtjELJQvrGGSeyesB+S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;4XqQphQCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAtDiWot4AAAAIAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" path="m,l3930396,e" filled="f" strokeweight=".6pt">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FC34639" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:spacing w:before="33"/>
+        <w:ind w:left="362"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Printed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="131313"/>
+          <w:spacing w:val="36"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Name</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5169C0DD" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6118B50D" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BE69A9A" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28C5C87C" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46A8FBE9" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BD502B1" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15D53378" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F243D0A" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C467630" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5630C2D6" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27AF7CD0" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1253EEB6" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38F989F8" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="582EBE5E" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1449FCBC" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="757170F1" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C06B3AE" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4827E3DE" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D5D8454" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="19"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47AA6BB3" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:ind w:left="362"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="414141"/>
+          <w:w w:val="85"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>EHS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:w w:val="85"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="414141"/>
+          <w:w w:val="85"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>Crimina</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:w w:val="85"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>l-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="282828"/>
+          <w:w w:val="85"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>Records-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="282828"/>
+          <w:w w:val="85"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>Notification</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="414141"/>
+          <w:w w:val="85"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="414141"/>
+          <w:w w:val="85"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>04</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:w w:val="85"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="414141"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="85"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>20)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FF27C0E" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00152C76">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="580" w:right="360" w:bottom="280" w:left="360" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="448E109C" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:spacing w:before="78"/>
+        <w:ind w:left="3033" w:right="3024" w:hanging="2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15756800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2CA3C663" wp14:editId="524CA000">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>477984</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>75796</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="873169" cy="864846"/>
+            <wp:effectExtent l="0" t="0" r="3175" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="60" name="Image 60">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="60" name="Image 60">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId22" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="873169" cy="864846"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15757312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B97ABF2" wp14:editId="69710697">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>6364947</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>22644</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="917035" cy="914741"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="61" name="Image 61">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="61" name="Image 61">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId23" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="917035" cy="914741"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="2B0B55"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>THE COMMONWEALTH OF MASSACHUSETTS EXECUTIVE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="2B0B55"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="2B0B55"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>OFFICE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="2B0B55"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="2B0B55"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>OF</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="2B0B55"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="2B0B55"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>PUBLIC</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="2B0B55"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="2B0B55"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>SAFETY</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="2B0B55"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="2B0B55"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>AND</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="2B0B55"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="2B0B55"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>SECURITY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="191FFD54" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:spacing w:line="242" w:lineRule="auto"/>
+        <w:ind w:left="3001" w:right="2993"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="2B0B55"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Department</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="2B0B55"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="2B0B55"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="2B0B55"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="2B0B55"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Criminal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="2B0B55"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="2B0B55"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Justice</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="2B0B55"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="2B0B55"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Information</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="2B0B55"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="2B0B55"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Services</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:color w:val="2B0B55"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="2B0B55"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>200 Arlington Street, Suite 2200, Chelsea, MA 02150</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B462C05" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:spacing w:line="235" w:lineRule="auto"/>
+        <w:ind w:left="3748" w:right="3741"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="2B0B55"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>TEL:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="2B0B55"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="2B0B55"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>617-660-4640</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="2B0B55"/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="2B0B55"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="2B0B55"/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="2B0B55"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>TTY:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="2B0B55"/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="2B0B55"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">617-660-4606 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="2B0B55"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>MASS.GOV/CJIS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E13B7F9" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="122"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6585A48B" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4551"/>
+          <w:tab w:val="left" w:pos="11051"/>
+        </w:tabs>
+        <w:spacing w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="472" w:right="466"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+        </w:rPr>
+        <w:t>Authentication of Signature</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Please note that ALL fields in this section must be completed by the Notary Public.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>This section does not need to be completed if you are currently incarcerated; please proceed to the next section.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53066793" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2518"/>
+          <w:tab w:val="left" w:pos="4397"/>
+        </w:tabs>
+        <w:spacing w:before="66"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>On</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="38"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>this</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>day</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="39"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:spacing w:val="54"/>
+          <w:w w:val="150"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:spacing w:val="54"/>
+          <w:w w:val="150"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>before</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>me,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>undersigned</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Notary</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Public,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>personally</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>appeared</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37C04EA4" w14:textId="34334092" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2920"/>
+          <w:tab w:val="left" w:pos="3788"/>
+        </w:tabs>
+        <w:spacing w:before="80" w:line="312" w:lineRule="auto"/>
+        <w:ind w:left="359" w:right="352"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(name of CORI requestor) and proved to me through satisfactory evidence of identification, which was </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>(Ex:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Driver’s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>license,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>passport,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>etc.),</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>person</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>whose</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>name</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>signed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">the preceding or attached </w:t>
+      </w:r>
+      <w:r w:rsidR="008614E5">
+        <w:t>document and</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> acknowledged to me that (he)(she) signed it voluntarily for its stated purpose.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6795B40E" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487610880" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1DF7118C" wp14:editId="2A68EBF9">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>456615</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>160058</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3674745" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="62" name="Graphic 62"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3674745" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3674745">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="3674741" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="12663">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="7E77A8B2" id="Graphic 62" o:spid="_x0000_s1026" style="position:absolute;margin-left:35.95pt;margin-top:12.6pt;width:289.35pt;height:.1pt;z-index:-15705600;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="3674745,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDyF/tmEwIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L07SLh2MOMXQoMOA&#10;oivQDDsrshwbk0WNVGLn70fJcZJ1t2E+CJT4RD7yUV7e960VB4PUgCvkbDKVwjgNZeN2hfy+efzw&#10;SQoKypXKgjOFPBqS96v375adz80carClQcFBHOWdL2Qdgs+zjHRtWkUT8MaxswJsVeAt7rISVcfR&#10;W5vNp9NF1gGWHkEbIj5dD065SvGryujwrarIBGELydxCWjGt27hmq6XKd6h83egTDfUPLFrVOE56&#10;DrVWQYk9Nn+FahuNQFCFiYY2g6pqtEk1cDWz6ZtqXmvlTaqFm0P+3Cb6f2H18+HVv2CkTv4J9E/i&#10;jmSdp/zsiRs6YfoK24hl4qJPXTyeu2j6IDQf3izubu9uP0qh2Teb36UmZyof7+o9hS8GUhx1eKIw&#10;aFCOlqpHS/duNJGVjBrapGGQgjVEKVjD7aChVyHei+SiKboLkXjWwsFsIHnDG+ZM7eK17ho1lDKT&#10;YqySsQOCjZiGezUYKTXb18VZF1nM5ovFTZoNAtuUj421kQbhbvtgURxUnMz0xUI4xB8wjxTWiuoB&#10;l1wnmHUnoQZtokpbKI8vKDoe50LSr71CI4X96nhe4uyPBo7GdjQw2AdILyR1iHNu+h8KvYjpCxlY&#10;2mcYp1Hlo2qx9jM23nTweR+gaqKkaYgGRqcNj3Aq8PTc4hu53ifU5aew+g0AAP//AwBQSwMEFAAG&#10;AAgAAAAhAIxQCM3gAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQdRpo&#10;gBCnQqAKqYcIApfe3HhJosbryHbbwNezPcFxdkYzb4vlZAdxQB96RwrmswQEUuNMT62Cz4/V9T2I&#10;EDUZPThCBd8YYFmenxU6N+5I73ioYyu4hEKuFXQxjrmUoenQ6jBzIxJ7X85bHVn6Vhqvj1xuB5km&#10;SSat7okXOj3ic4fNrt5bBf6GNtXuJ12v3hDrav1SvV5tUKnLi+npEUTEKf6F4YTP6FAy09btyQQx&#10;KLibP3BSQbpIQbCfLZIMxPZ0uAVZFvL/A+UvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;APIX+2YTAgAAXAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAIxQCM3gAAAACAEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" path="m,l3674741,e" filled="f" strokeweight=".35175mm">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487611392" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="16316735" wp14:editId="00511521">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>5024945</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>155156</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2287905" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="63" name="Graphic 63"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2287905" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="2287905">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="2287883" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="12663">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="63DCC930" id="Graphic 63" o:spid="_x0000_s1026" style="position:absolute;margin-left:395.65pt;margin-top:12.2pt;width:180.15pt;height:.1pt;z-index:-15705088;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2287905,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpw6n5FQIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L05SLM2MOMXQoMOA&#10;oivQDDsrshwbk0WNVGL370fJcZJ1t2E+CJT4RD7yUV7d9a0VR4PUgCvkbDKVwjgNZeP2hfy+ffiw&#10;lIKCcqWy4EwhXw3Ju/X7d6vO52YONdjSoOAgjvLOF7IOwedZRro2raIJeOPYWQG2KvAW91mJquPo&#10;rc3m0+ki6wBLj6ANEZ9uBqdcp/hVZXT4VlVkgrCFZG4hrZjWXVyz9Urle1S+bvSJhvoHFq1qHCc9&#10;h9qooMQBm79CtY1GIKjCREObQVU12qQauJrZ9E01L7XyJtXCzSF/bhP9v7D66fjinzFSJ/8I+idx&#10;R7LOU372xA2dMH2FbcQycdGnLr6eu2j6IDQfzufL20/Tj1Jo9s3mt6nJmcrHu/pA4YuBFEcdHykM&#10;GpSjperR0r0bTWQlo4Y2aRikYA1RCtZwN2joVYj3Irloiu5CJJ61cDRbSN7whjlTu3itu0bFUpbL&#10;GynGKhk7INiIabhXg5FSs31dnHWRxWy+WNyk2SCwTfnQWBtpEO539xbFUcXJTF8shEP8AfNIYaOo&#10;HnDJdYJZdxJq0CaqtIPy9RlFx+NcSPp1UGiksF8dz0uc/dHA0diNBgZ7D+mFpA5xzm3/Q6EXMX0h&#10;A0v7BOM0qnxULdZ+xsabDj4fAlRNlDQN0cDotOERTgWenlt8I9f7hLr8FNa/AQAA//8DAFBLAwQU&#10;AAYACAAAACEA1KaSeuIAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzWV2CDq&#10;pJTQpnEqhAStBJuWSnTp2JOHiMdR7Lbh7+usYDkzR3fOzdaDadkZe9dYEhBPI2BIyuqGKgGHr7eH&#10;BTDnJWnZWkIBv+hgnd/eZDLV9kI7PO99xUIIuVQKqL3vUs6dqtFIN7UdUriVtjfSh7GvuO7lJYSb&#10;ls+iKOFGNhQ+1LLD1xrVz/5kBCRFaZT2m82yVIePz91x+33/vhXibjK8rIB5HPwfDKN+UIc8OBX2&#10;RNqxVsDzMn4MqIDZfA5sBOKnOAFWjJsEeJ7x/xXyKwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQBpw6n5FQIAAFwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQDUppJ64gAAAAoBAAAPAAAAAAAAAAAAAAAAAG8EAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" path="m,l2287883,e" filled="f" strokeweight=".35175mm">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75296C0D" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="2"/>
+        <w:rPr>
+          <w:sz w:val="5"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51232F4D" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:ind w:left="359"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="41A4414B" wp14:editId="5569BDD4">
+                <wp:extent cx="6854825" cy="177165"/>
+                <wp:effectExtent l="9525" t="0" r="0" b="3810"/>
+                <wp:docPr id="64" name="Textbox 64"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6854825" cy="177165"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln w="6098">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="1E221BCD" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+                            <w:pPr>
+                              <w:tabs>
+                                <w:tab w:val="left" w:pos="7706"/>
+                              </w:tabs>
+                              <w:spacing w:line="225" w:lineRule="exact"/>
+                              <w:ind w:left="-11"/>
+                              <w:rPr>
+                                <w:i/>
+                                <w:position w:val="2"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:i/>
+                              </w:rPr>
+                              <w:t>Signature</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:i/>
+                                <w:spacing w:val="-6"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:i/>
+                              </w:rPr>
+                              <w:t>of</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:i/>
+                                <w:spacing w:val="-7"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:i/>
+                              </w:rPr>
+                              <w:t>Notary</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:i/>
+                                <w:spacing w:val="-6"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:i/>
+                              </w:rPr>
+                              <w:t>Public</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:i/>
+                                <w:spacing w:val="-6"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t>(</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>Notary</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-6"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>stamp</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-5"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>or</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-5"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>seal</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-5"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>is</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-5"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>also</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-5"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-2"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>required</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-2"/>
+                              </w:rPr>
+                              <w:t>)</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:tab/>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:i/>
+                                <w:position w:val="2"/>
+                              </w:rPr>
+                              <w:t>Date</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:i/>
+                                <w:spacing w:val="-9"/>
+                                <w:position w:val="2"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:i/>
+                                <w:position w:val="2"/>
+                              </w:rPr>
+                              <w:t>my</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:i/>
+                                <w:spacing w:val="-8"/>
+                                <w:position w:val="2"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:i/>
+                                <w:position w:val="2"/>
+                              </w:rPr>
+                              <w:t>Commission</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:i/>
+                                <w:spacing w:val="-9"/>
+                                <w:position w:val="2"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:i/>
+                                <w:spacing w:val="-2"/>
+                                <w:position w:val="2"/>
+                              </w:rPr>
+                              <w:t>expires</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="41A4414B" id="Textbox 64" o:spid="_x0000_s1032" type="#_x0000_t202" style="width:539.75pt;height:13.95pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBmCb/RxwEAAIUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNG2h3RI1XcFWi5BW&#10;gLTwAY5jNxaOx3jcJv17xk7aruCGyMGZeJ6f572ZbO+HzrKTCmjAVXwxm3OmnITGuEPFf3x/fLPh&#10;DKNwjbDgVMXPCvn97vWrbe9LtYQWbKMCIxKHZe8r3sboy6JA2apO4Ay8cpTUEDoR6TMciiaIntg7&#10;Wyzn83XRQ2h8AKkQaXc/Jvku82utZPyqNarIbMWptpjXkNc6rcVuK8pDEL41cipD/EMVnTCOLr1S&#10;7UUU7BjMX1SdkQEQdJxJ6ArQ2kiVNZCaxfwPNc+t8CprIXPQX23C/0crv5ye/bfA4vARBmpgFoH+&#10;CeRPJG+K3mM5YZKnWCKhk9BBhy69SQKjg+Tt+eqnGiKTtLnerN5tlivOJOUWd3eL9SoZXtxO+4Dx&#10;k4KOpaDigfqVKxCnJ4wj9AJJl1nHeqKdv9+MdYI1zaOxNuUwHOoHG9hJpFbnZ7oMX8IS3V5gO+Jy&#10;aoJZN+kdJSaxcagHZpqKv02YtFNDcya7epqYiuOvowiKM/vZUUvSeF2CcAnqSxCifYA8hKlYBx+O&#10;EbTJGm+8UwHU6+zSNJdpmF5+Z9Tt79n9BgAA//8DAFBLAwQUAAYACAAAACEA1THRTNwAAAAFAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTStA2xKkKqAgh9UBAnLfxEjvE6yh2&#10;28DX43KBy0qjGc28LVaj68SBhmA9K5hOMhDEtdeWGwVvr5urBYgQkTV2nknBFwVYlednBebaH/mF&#10;DlVsRCrhkKMCE2OfSxlqQw7DxPfEyfvwg8OY5NBIPeAxlbtOzrLsRjq0nBYM9nRvqP6s9k7B4zNu&#10;2/ZpUy2CNd84vXuw7+tWqcuLcX0LItIY/8Jwwk/oUCamnd+zDqJTkB6Jv/fkZfPlNYidgtl8CbIs&#10;5H/68gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBmCb/RxwEAAIUDAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDVMdFM3AAAAAUBAAAPAAAAAAAA&#10;AAAAAAAAACEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAKgUAAAAA&#10;" filled="f" strokeweight=".16939mm">
+                <v:path arrowok="t"/>
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="1E221BCD" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+                      <w:pPr>
+                        <w:tabs>
+                          <w:tab w:val="left" w:pos="7706"/>
+                        </w:tabs>
+                        <w:spacing w:line="225" w:lineRule="exact"/>
+                        <w:ind w:left="-11"/>
+                        <w:rPr>
+                          <w:i/>
+                          <w:position w:val="2"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:i/>
+                        </w:rPr>
+                        <w:t>Signature</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:i/>
+                          <w:spacing w:val="-6"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:i/>
+                        </w:rPr>
+                        <w:t>of</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:i/>
+                          <w:spacing w:val="-7"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:i/>
+                        </w:rPr>
+                        <w:t>Notary</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:i/>
+                          <w:spacing w:val="-6"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:i/>
+                        </w:rPr>
+                        <w:t>Public</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:i/>
+                          <w:spacing w:val="-6"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t>(</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>Notary</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:spacing w:val="-6"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>stamp</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:spacing w:val="-5"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>or</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:spacing w:val="-5"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>seal</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:spacing w:val="-5"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>is</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:spacing w:val="-5"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>also</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:spacing w:val="-5"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:spacing w:val="-2"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>required</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:spacing w:val="-2"/>
+                        </w:rPr>
+                        <w:t>)</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:tab/>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:i/>
+                          <w:position w:val="2"/>
+                        </w:rPr>
+                        <w:t>Date</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:i/>
+                          <w:spacing w:val="-9"/>
+                          <w:position w:val="2"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:i/>
+                          <w:position w:val="2"/>
+                        </w:rPr>
+                        <w:t>my</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:i/>
+                          <w:spacing w:val="-8"/>
+                          <w:position w:val="2"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:i/>
+                          <w:position w:val="2"/>
+                        </w:rPr>
+                        <w:t>Commission</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:i/>
+                          <w:spacing w:val="-9"/>
+                          <w:position w:val="2"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:i/>
+                          <w:spacing w:val="-2"/>
+                          <w:position w:val="2"/>
+                        </w:rPr>
+                        <w:t>expires</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:anchorlock/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DDA6B1F" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00840FDB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="4"/>
+        <w:rPr>
+          <w:sz w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487612416" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54A43F3D" wp14:editId="3C1ADD1A">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>451104</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>149822</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2756535" cy="1153160"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="65" name="Graphic 65"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2756535" cy="1153160"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="2756535" h="1153160">
+                              <a:moveTo>
+                                <a:pt x="2753868" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="3048" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="2738"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="1150965"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="3048" y="1153019"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2753868" y="1153019"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2756154" y="1150965"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2756154" y="1147541"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="12954" y="1147541"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6858" y="1141379"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="12954" y="1141379"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="12954" y="11639"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6858" y="11639"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="12954" y="6162"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2756154" y="6162"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2756154" y="2738"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2753868" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                            <a:path w="2756535" h="1153160">
+                              <a:moveTo>
+                                <a:pt x="12954" y="1141379"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="6858" y="1141379"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="12954" y="1147541"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="12954" y="1141379"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                            <a:path w="2756535" h="1153160">
+                              <a:moveTo>
+                                <a:pt x="2743200" y="1141379"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="12954" y="1141379"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="12954" y="1147541"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2743200" y="1147541"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2743200" y="1141379"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                            <a:path w="2756535" h="1153160">
+                              <a:moveTo>
+                                <a:pt x="2743200" y="6162"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="2743200" y="1147541"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2750058" y="1141379"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2756154" y="1141379"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2756154" y="11639"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2750058" y="11639"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2743200" y="6162"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                            <a:path w="2756535" h="1153160">
+                              <a:moveTo>
+                                <a:pt x="2756154" y="1141379"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="2750058" y="1141379"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2743200" y="1147541"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2756154" y="1147541"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2756154" y="1141379"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                            <a:path w="2756535" h="1153160">
+                              <a:moveTo>
+                                <a:pt x="12954" y="6162"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="6858" y="11639"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="12954" y="11639"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="12954" y="6162"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                            <a:path w="2756535" h="1153160">
+                              <a:moveTo>
+                                <a:pt x="2743200" y="6162"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="12954" y="6162"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="12954" y="11639"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2743200" y="11639"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2743200" y="6162"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                            <a:path w="2756535" h="1153160">
+                              <a:moveTo>
+                                <a:pt x="2756154" y="6162"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="2743200" y="6162"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2750058" y="11639"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2756154" y="11639"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="2756154" y="6162"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="7FD65ED3" id="Graphic 65" o:spid="_x0000_s1026" style="position:absolute;margin-left:35.5pt;margin-top:11.8pt;width:217.05pt;height:90.8pt;z-index:-15704064;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2756535,1153160" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDuBM48WwMAAK4OAAAOAAAAZHJzL2Uyb0RvYy54bWy0V1FvmzAQfp+0/2DxvgIhkDRqUk2tOk2q&#10;tkrttGeHmAQNMLPdJP33O5sYjraEUGV5wCb+OL777s74rq73eUa2TMiUF3PHv/AcwoqYr9JiPXd+&#10;Pd19mTpEKlqsaMYLNndemHSuF58/Xe3KGRvxDc9WTBAwUsjZrpw7G6XKmevKeMNyKi94yQpYTLjI&#10;qYJbsXZXgu7Aep65I8+L3B0Xq1LwmEkJ/95Wi87C2E8SFqufSSKZItncAW7KXIW5LvXVXVzR2VrQ&#10;cpPGBxr0Ayxymhbw0trULVWUPIv0jak8jQWXPFEXMc9dniRpzIwP4I3vvfLmcUNLZnwBcWRZyyTP&#10;Zzb+sX0sH4SmLst7Hv+RoIi7K+WsXtE38oDZJyLXWCBO9kbFl1pFtlckhj9HkzAKg9AhMaz5fhj4&#10;kdHZpTP7ePws1TfGjSm6vZeqCsPKzujGzuJ9YacCgqnDmJkwKodAGIVDIIzLKowlVfo5zU9PyQ5x&#10;2TRU9HrOt+yJG6TSjgDnYBpBrlp3gGyDyQqMDbxxG2iX7Vgak5BtYGw0CaaaHdizy3bEMJDJu4zC&#10;o8j6vVpTz788CsYOnYiP/HBsOJ9CRge5wY8n4dg/yscfXdbW+9HRNKwk9v2xH0yOu9oyPQgdBcct&#10;Ixp90IZE5Eejo1Jg6QaBe3MJB92WnM22OOOSVYmoi+MjRdL42A5LV6Eg+QZGcVg6vRPzM3g7mowD&#10;+MIcKgI70OVvlz42BHasCr+F7nX4FZuh+P8vEcrkLn2G+xB63oCNABdWO0Ot8nasItDG91U4oBGb&#10;fnSTPUgaS+As+dnagVGEu/XHHuCMtrTsaPVpfAA9T8i5FqOheOSB5XEGmZoyQ2HoUgjtWH0Bbuz6&#10;/ulYxOGMPuLCQm/o8rKhjsCWjh3fblJ9XmIW/Zpg9Ds0zhB5XN7oDV2q9BBq6zJ0M8CF0a9jg0a8&#10;LYE3ysDRsj75whyfrSXP0tVdmmX6cy/FenmTCbKluhcyv8M5BcHM0b867etz/5KvXh4E2UGDNHfk&#10;32cqmEOy7wV0ILqbshNhJ0s7ESq74abnMicNIdXT/jcVJSlhOncUNAs/uO1v6Mw2AdqXGqufLPjX&#10;Z8WTVHcIhlvF6HADTZE5Wh8aON114XuDatrMxT8AAAD//wMAUEsDBBQABgAIAAAAIQBXCEba4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqJOgpFWIUyGkCqT2AIUDvbnx&#10;kkSN11HsNubvWU5wnJ3VzJtqHe0gLjj53pGCdJGAQGqc6alV8PG+uVuB8EGT0YMjVPCNHtb19VWl&#10;S+NmesPLPrSCQ8iXWkEXwlhK6ZsOrfYLNyKx9+UmqwPLqZVm0jOH20FmSVJIq3vihk6P+NRhc9qf&#10;rQJzenne7Mbmc1fIVZwPr8t42G6Vur2Jjw8gAsbw9wy/+IwONTMd3ZmMF4OCZcpTgoLsvgDBfp7k&#10;KYgjH5I8A1lX8v+C+gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDuBM48WwMAAK4OAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBXCEba4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAALUFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAwgYAAAAA&#10;" path="m2753868,l3048,,,2738,,1150965r3048,2054l2753868,1153019r2286,-2054l2756154,1147541r-2743200,l6858,1141379r6096,l12954,11639r-6096,l12954,6162r2743200,l2756154,2738,2753868,xem12954,1141379r-6096,l12954,1147541r,-6162xem2743200,1141379r-2730246,l12954,1147541r2730246,l2743200,1141379xem2743200,6162r,1141379l2750058,1141379r6096,l2756154,11639r-6096,l2743200,6162xem2756154,1141379r-6096,l2743200,1147541r12954,l2756154,1141379xem12954,6162l6858,11639r6096,l12954,6162xem2743200,6162r-2730246,l12954,11639r2730246,l2743200,6162xem2756154,6162r-12954,l2750058,11639r6096,l2756154,6162xe" fillcolor="black" stroked="f">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F4C6F69" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="425ADF3E" w14:textId="6674D1FC" w:rsidR="00152C76" w:rsidRDefault="008614E5">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487617536" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2AA8982D" wp14:editId="20E2B1D8">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>228600</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>162560</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6858000" cy="612140"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="709889629" name="Group 709889629"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr>
+                        <a:grpSpLocks/>
+                      </wpg:cNvGrpSpPr>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6858000" cy="612140"/>
+                          <a:chOff x="0" y="9"/>
+                          <a:chExt cx="6858000" cy="612140"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="420608911" name="Textbox 57"/>
+                        <wps:cNvSpPr txBox="1"/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="6095" y="10370"/>
+                            <a:ext cx="6845934" cy="290830"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="A6A6A6"/>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="6D1CBA3B" w14:textId="77777777" w:rsidR="008614E5" w:rsidRDefault="008614E5" w:rsidP="008614E5">
+                              <w:pPr>
+                                <w:spacing w:line="265" w:lineRule="exact"/>
+                                <w:ind w:left="110"/>
+                                <w:jc w:val="center"/>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:color w:val="000000"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:color w:val="000000"/>
+                                </w:rPr>
+                                <w:t>Correctional</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:color w:val="000000"/>
+                                  <w:spacing w:val="-10"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:color w:val="000000"/>
+                                </w:rPr>
+                                <w:t>Facility</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:color w:val="000000"/>
+                                  <w:spacing w:val="-11"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:color w:val="000000"/>
+                                  <w:spacing w:val="-2"/>
+                                </w:rPr>
+                                <w:t>Information</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="328197105" name="Graphic 58"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="9"/>
+                            <a:ext cx="6858000" cy="612140"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="6858000" h="612140">
+                                <a:moveTo>
+                                  <a:pt x="6858000" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="6851904" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="6851904" y="10363"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="6851904" y="300736"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="6851904" y="311111"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="6851904" y="601484"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="6096" y="601484"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="6096" y="311111"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="6851904" y="311111"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="6851904" y="300736"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="6096" y="300736"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="6096" y="10363"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="6851904" y="10363"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="6851904" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="6096" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="10363"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="300736"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="311111"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="601484"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="611860"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="6096" y="611860"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="6851904" y="611860"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="6858000" y="611860"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="6858000" y="601484"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="6858000" y="311111"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="6858000" y="300736"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="6858000" y="10363"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="6858000" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1488307703" name="Textbox 59"/>
+                        <wps:cNvSpPr txBox="1"/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="6095" y="311115"/>
+                            <a:ext cx="6845934" cy="290830"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="540FC44B" w14:textId="77777777" w:rsidR="008614E5" w:rsidRDefault="008614E5" w:rsidP="008614E5">
+                              <w:pPr>
+                                <w:spacing w:line="266" w:lineRule="exact"/>
+                                <w:ind w:left="966"/>
+                                <w:rPr>
+                                  <w:color w:val="000000"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:color w:val="000000"/>
+                                </w:rPr>
+                                <w:t>If</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:color w:val="000000"/>
+                                  <w:spacing w:val="-9"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:color w:val="000000"/>
+                                </w:rPr>
+                                <w:t>you</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:color w:val="000000"/>
+                                  <w:spacing w:val="-9"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:color w:val="000000"/>
+                                </w:rPr>
+                                <w:t>are</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:color w:val="000000"/>
+                                  <w:spacing w:val="-8"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:color w:val="000000"/>
+                                </w:rPr>
+                                <w:t>currently</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:color w:val="000000"/>
+                                  <w:spacing w:val="-9"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:color w:val="000000"/>
+                                </w:rPr>
+                                <w:t>incarcerated,</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:color w:val="000000"/>
+                                  <w:spacing w:val="-9"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:color w:val="000000"/>
+                                </w:rPr>
+                                <w:t>a</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:color w:val="000000"/>
+                                  <w:spacing w:val="-8"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:color w:val="000000"/>
+                                </w:rPr>
+                                <w:t>correctional</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:color w:val="000000"/>
+                                  <w:spacing w:val="-8"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:color w:val="000000"/>
+                                </w:rPr>
+                                <w:t>facility</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:color w:val="000000"/>
+                                  <w:spacing w:val="-9"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:color w:val="000000"/>
+                                </w:rPr>
+                                <w:t>official</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:color w:val="000000"/>
+                                  <w:spacing w:val="-7"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:color w:val="000000"/>
+                                </w:rPr>
+                                <w:t>MUST</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:color w:val="000000"/>
+                                  <w:spacing w:val="-8"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:color w:val="000000"/>
+                                </w:rPr>
+                                <w:t>complete</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:color w:val="000000"/>
+                                  <w:spacing w:val="-7"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:color w:val="000000"/>
+                                </w:rPr>
+                                <w:t>the</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:color w:val="000000"/>
+                                  <w:spacing w:val="-9"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:color w:val="000000"/>
+                                </w:rPr>
+                                <w:t>following</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:color w:val="000000"/>
+                                  <w:spacing w:val="-6"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:color w:val="000000"/>
+                                  <w:spacing w:val="-2"/>
+                                </w:rPr>
+                                <w:t>section.</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="2AA8982D" id="Group 709889629" o:spid="_x0000_s1033" style="position:absolute;margin-left:18pt;margin-top:12.8pt;width:540pt;height:48.2pt;z-index:-15698944;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page;mso-position-vertical-relative:text" coordorigin="" coordsize="68580,6121" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBnD+8ktgMAAPINAAAOAAAAZHJzL2Uyb0RvYy54bWzMV12PmzgUfa+0/8Hy+w4mJATQZKq2sx2t&#10;VE0rdap9dsAEtICp7QTm3/faxoDS7gzplzaRgoGDc+8594vrl31doRMTsuTNDvtXBCPWpDwrm8MO&#10;f3p4+2eEkVS0yWjFG7bDj0zilzd/vLju2oSteMGrjAkEmzQy6dodLpRqE8+TacFqKq94yxq4mXNR&#10;UwWn4uBlgnawe115K0JCr+MiawVPmZRw9dbexDdm/zxnqXqf55IpVO0w2KbMrzC/e/3r3VzT5CBo&#10;W5TpYAb9DitqWjbwp+NWt1RRdBTlV1vVZSq45Lm6Snnt8TwvU2Z8AG98cubNneDH1vhySLpDO9IE&#10;1J7x9N3bpvenO9F+bD8Iaz0s3/H0Xwm8eF17SOb39flhAve5qPVD4ATqDaOPI6OsVyiFi2G0iQgB&#10;4lO4F/orfz1Qnhagy/RYbIVIi7+eftCjif1bY9xoTNdC9MiJIPljBH0saMsM71IT8EGgMtvh9YqE&#10;JIp9H6OG1hDLD+Dlnvdos9XWaxsArKlEqn/NwXvfXZcDv2eUhSTeYATM+CTYDsRMzK03cbC2zK1i&#10;EgUGMBJAk1ZIdcd4jfRihwXEuglBenonldZvgmiZJK/K7G1ZVeZEHPZvKoFOFPLiVai/2lZ4ZAYD&#10;jmViTdcr1e97S4Rza8+zR/C2g/TZYfn5SAXDqPq7Afp1rrmFcIu9WwhVveEmI7UxDX91VDwvjdH6&#10;n+y+JgKNrpbcXy5wsIr8eOsT0MQKfDfUhU3kPB4EHuT+D1nBd9B0COlJz29mwkzP9Gj11JQ4DaGg&#10;ZFZNuFa4Vdo3bqlV17WtMrVNYQS1TWAEtW2vbYYQoEo/55aomyVlMeakvl3zE3vgBqh0Zo6569Ia&#10;bJ0wVXOG9WMC0TrDOoQ7tm7XEQlhHwZD3DmUO36NDgjZBi5MHcwdvwH39Wfx7iHx19H6aTiJQ+Ph&#10;JdjgMjMuhS/gxFm9hD+HvUyZy9Cujjnp3HGQ0JnwNMzm2BLM88bZvRbQMwCfV9QCF4TJAPT9KHza&#10;F2gVQ+wtwEabMcXCRXDboyF3L4UvSBo3AcDuy4J7NGaBIvMa9bzQc/Q53WnFJbMtUJdM2z5d7YTK&#10;N6/Osx4JDXPeSmHW0eOO3WcGO2ulP6lx6sb/0P9DRTvMAAq6zT1348vURsD+Casr/P+l5ULNhcFm&#10;uyWB67njUGX6548MVSbaNloLmkxd+LdNVbex/j4bCuNUZSydpp/fMVWZIRpeLEywDy9B+s1lfm6m&#10;sOlV7eYLAAAA//8DAFBLAwQUAAYACAAAACEAByJsPN8AAAAKAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPQWuDQBCF74X+h2UCvTWrhkgxriGEtqdQaFIovU3ciUrcWXE3av5911N7m5n3ePO9fDuZVgzU&#10;u8aygngZgSAurW64UvB1ent+AeE8ssbWMim4k4Nt8fiQY6btyJ80HH0lQgi7DBXU3neZlK6syaBb&#10;2o44aBfbG/Rh7SupexxDuGllEkWpNNhw+FBjR/uayuvxZhS8jzjuVvHrcLhe9vef0/rj+xCTUk+L&#10;abcB4Wnyf2aY8QM6FIHpbG+snWgVrNJQxStI1imIWY/j+XIOU5JEIItc/q9Q/AIAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQBnD+8ktgMAAPINAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQAHImw83wAAAAoBAAAPAAAAAAAAAAAAAAAAABAGAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAHAcAAAAA&#10;">
+                <v:shape id="Textbox 57" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:60;top:103;width:68460;height:2909;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDhjGIZygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;FITvBf9DeIKXYpPdllLXpqUULN6k1Yu3x+a5u7p5WZJ0G/31Rih4HGbmG2a9TbYXI/nQOdZQzBQI&#10;4tqZjhsNb69P9ysQISIb7B2Thm8KsN3cTNZYGXfhI42n2IgM4VChhjbGoZIy1C1ZDDM3EGfvw3mL&#10;MUvfSOPxkuG2l6VSS2mx47zQ4kD7luqv09lq6NP7tCwX05f552H8kQd/7Oa7pPXdbdo9goiU4n/4&#10;2n42GhalWqrVQ1HA36V8B+TmFwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOGMYhnKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" fillcolor="#a6a6a6" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="6D1CBA3B" w14:textId="77777777" w:rsidR="008614E5" w:rsidRDefault="008614E5" w:rsidP="008614E5">
+                        <w:pPr>
+                          <w:spacing w:line="265" w:lineRule="exact"/>
+                          <w:ind w:left="110"/>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:b/>
+                            <w:color w:val="000000"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:color w:val="000000"/>
+                          </w:rPr>
+                          <w:t>Correctional</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:color w:val="000000"/>
+                            <w:spacing w:val="-10"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:color w:val="000000"/>
+                          </w:rPr>
+                          <w:t>Facility</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:color w:val="000000"/>
+                            <w:spacing w:val="-11"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:color w:val="000000"/>
+                            <w:spacing w:val="-2"/>
+                          </w:rPr>
+                          <w:t>Information</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+                <v:shape id="Graphic 58" o:spid="_x0000_s1035" style="position:absolute;width:68580;height:6121;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6858000,612140" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB0FoCIygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BbsIw&#10;EETvSP0HaytxAzupSGmKQQUJ0QMXaD9gFW+TqPE6tV0S+Pq6UqUeRzPzRrPajLYTF/KhdawhmysQ&#10;xJUzLdca3t/2syWIEJENdo5Jw5UCbNZ3kxWWxg18oss51iJBOJSooYmxL6UMVUMWw9z1xMn7cN5i&#10;TNLX0ngcEtx2MleqkBZbTgsN9rRrqPo8f1sN7rTdHQe/veURVXcwx69CjYXW0/vx5RlEpDH+h//a&#10;r0bDQ77Mnh4ztYDfS+kOyPUPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHQWgIjKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" path="m6858000,r-6096,l6851904,10363r,290373l6851904,311111r,290373l6096,601484r,-290373l6851904,311111r,-10375l6096,300736r,-290373l6851904,10363r,-10363l6096,,,,,10363,,300736r,10375l,601484r,10376l6096,611860r6845808,l6858000,611860r,-10376l6858000,311111r,-10375l6858000,10363r,-10363xe" fillcolor="black" stroked="f">
+                  <v:path arrowok="t"/>
+                </v:shape>
+                <v:shape id="Textbox 59" o:spid="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:60;top:3111;width:68460;height:2908;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAbgWdWyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LS8NA&#10;EL4L/odlBG92tw9NiN2WUijUQ5A24nnMjklodjbNrk38992C4HG+9yzXo23FhXrfONYwnSgQxKUz&#10;DVcaPordUwrCB2SDrWPS8Ese1qv7uyVmxg18oMsxVCKGsM9QQx1Cl0npy5os+onriCP37XqLIZ59&#10;JU2PQwy3rZwp9SItNhwbauxoW1N5Ov5YDeev8Na+F0Ux7PN8kT9jNSafG60fH8bNK4hAY/gX/7n3&#10;Js5fpOlcJYmaw+2nCIBcXQEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAbgWdWyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" fillcolor="#d9d9d9" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="540FC44B" w14:textId="77777777" w:rsidR="008614E5" w:rsidRDefault="008614E5" w:rsidP="008614E5">
+                        <w:pPr>
+                          <w:spacing w:line="266" w:lineRule="exact"/>
+                          <w:ind w:left="966"/>
+                          <w:rPr>
+                            <w:color w:val="000000"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:color w:val="000000"/>
+                          </w:rPr>
+                          <w:t>If</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:color w:val="000000"/>
+                            <w:spacing w:val="-9"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:color w:val="000000"/>
+                          </w:rPr>
+                          <w:t>you</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:color w:val="000000"/>
+                            <w:spacing w:val="-9"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:color w:val="000000"/>
+                          </w:rPr>
+                          <w:t>are</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:color w:val="000000"/>
+                            <w:spacing w:val="-8"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:color w:val="000000"/>
+                          </w:rPr>
+                          <w:t>currently</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:color w:val="000000"/>
+                            <w:spacing w:val="-9"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:color w:val="000000"/>
+                          </w:rPr>
+                          <w:t>incarcerated,</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:color w:val="000000"/>
+                            <w:spacing w:val="-9"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:color w:val="000000"/>
+                          </w:rPr>
+                          <w:t>a</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:color w:val="000000"/>
+                            <w:spacing w:val="-8"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:color w:val="000000"/>
+                          </w:rPr>
+                          <w:t>correctional</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:color w:val="000000"/>
+                            <w:spacing w:val="-8"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:color w:val="000000"/>
+                          </w:rPr>
+                          <w:t>facility</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:color w:val="000000"/>
+                            <w:spacing w:val="-9"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:color w:val="000000"/>
+                          </w:rPr>
+                          <w:t>official</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:color w:val="000000"/>
+                            <w:spacing w:val="-7"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:color w:val="000000"/>
+                          </w:rPr>
+                          <w:t>MUST</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:color w:val="000000"/>
+                            <w:spacing w:val="-8"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:color w:val="000000"/>
+                          </w:rPr>
+                          <w:t>complete</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:color w:val="000000"/>
+                            <w:spacing w:val="-7"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:color w:val="000000"/>
+                          </w:rPr>
+                          <w:t>the</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:color w:val="000000"/>
+                            <w:spacing w:val="-9"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:color w:val="000000"/>
+                          </w:rPr>
+                          <w:t>following</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:color w:val="000000"/>
+                            <w:spacing w:val="-6"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:color w:val="000000"/>
+                            <w:spacing w:val="-2"/>
+                          </w:rPr>
+                          <w:t>section.</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33332E08" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="66"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29B30BDE" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54DB1B04" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74A83A59" w14:textId="5DD66EEC" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="171"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74D356A0" w14:textId="45DC9E3B" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AAF2059" w14:textId="6B00C9F0" w:rsidR="00152C76" w:rsidRDefault="008614E5">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="025D87CF" w14:textId="77777777" w:rsidR="008614E5" w:rsidRDefault="008614E5" w:rsidP="008614E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8695"/>
+        </w:tabs>
+        <w:spacing w:before="20"/>
+        <w:ind w:left="543"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Name</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>rank</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Correctional</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Facility</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Official</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>(Please</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>print.)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Phone</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Number</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B78E9A5" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48A84DAF" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BB91E3E" w14:textId="066A32AC" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="39"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07CA3167" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72D60013" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16CDD9EF" w14:textId="27AE22F8" w:rsidR="00152C76" w:rsidRDefault="008614E5">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C92DC88" w14:textId="77777777" w:rsidR="008614E5" w:rsidRDefault="008614E5" w:rsidP="008614E5">
+      <w:pPr>
+        <w:spacing w:before="20"/>
+        <w:ind w:left="2999" w:right="2999"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Address</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Correctional</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Facility</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="722E5134" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75EE3E9C" w14:textId="3E494543" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="39"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FE4D74A" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19240C06" w14:textId="77777777" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16EE095D" w14:textId="711B9A91" w:rsidR="00152C76" w:rsidRDefault="008614E5">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46554FC6" w14:textId="77777777" w:rsidR="008614E5" w:rsidRDefault="008614E5" w:rsidP="008614E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9146"/>
+        </w:tabs>
+        <w:spacing w:before="20"/>
+        <w:ind w:left="1446"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Signature</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Correctional</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Facility</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Official</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Date</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51E236AC" w14:textId="77777777" w:rsidR="008614E5" w:rsidRDefault="008614E5" w:rsidP="008614E5">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44E9FDB1" w14:textId="1BF2DDCE" w:rsidR="00152C76" w:rsidRDefault="00152C76">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="115"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00152C76">
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="640" w:right="360" w:bottom="0" w:left="360" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:titlePg/>
-      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...1637 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...9 lines deleted...]
-  </w:endnotePr>
   <w:compat>
+    <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00153DCE"/>
-[...171 lines deleted...]
-    <w:rsid w:val="00FF480F"/>
+    <w:rsidRoot w:val="00152C76"/>
+    <w:rsid w:val="00152C76"/>
+    <w:rsid w:val="001C21E3"/>
+    <w:rsid w:val="00637DD5"/>
+    <w:rsid w:val="00840FDB"/>
+    <w:rsid w:val="008614E5"/>
+    <w:rsid w:val="0087583A"/>
+    <w:rsid w:val="00A34220"/>
+    <w:rsid w:val="00A454A5"/>
+    <w:rsid w:val="00AD019C"/>
+    <w:rsid w:val="00AE1690"/>
+    <w:rsid w:val="00E008E6"/>
+    <w:rsid w:val="00E262C6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="3A881F73"/>
-  <w15:docId w15:val="{231312F8-6503-4E6C-B309-8C6C6493E65C}"/>
+  <w14:docId w14:val="064F8423"/>
+  <w15:docId w15:val="{106DF6A8-9D15-4567-84DA-DEB71DC2F9F9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3871,51 +20828,51 @@
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3940,51 +20897,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -4166,243 +21123,177 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00EE4CAE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="359"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="45"/>
+      <w:szCs w:val="45"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="359"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="44"/>
+      <w:szCs w:val="44"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="2999" w:right="2999" w:hanging="2"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="360"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-    <w:name w:val="header"/>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
-[...78 lines deleted...]
-    </w:rPr>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00F10913"/>
-[...3 lines deleted...]
-    </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...22 lines deleted...]
-    </w:tblPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...30 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/dcf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4436,86 +21327,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -4646,385 +21535,75 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...301 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>3778</Characters>
+  <Pages>6</Pages>
+  <Words>1305</Words>
+  <Characters>7442</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>31</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>62</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4432</CharactersWithSpaces>
+  <CharactersWithSpaces>8730</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>ANF</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100DDFE772BD5B5B74C94EFFE3DE6602178</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
+    <vt:filetime>2026-04-14T00:00:00Z</vt:filetime>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
-    <vt:r8>9600</vt:r8>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
+    <vt:lpwstr>Adobe Acrobat (64-bit) 26.1.21411</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
+    <vt:filetime>2026-04-14T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
+    <vt:lpwstr>Adobe Acrobat (64-bit) 26.1.21411</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="GrammarlyDocumentId">
+    <vt:lpwstr>90896a89-7fb3-4627-8f70-92159ff657ec</vt:lpwstr>
   </property>
 </Properties>
 </file>