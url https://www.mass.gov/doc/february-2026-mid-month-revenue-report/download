--- v0 (2026-02-26)
+++ v1 (2026-04-26)
@@ -1,216 +1,210 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr updateLinks="never" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\leap\Revenue Reports\Mid-Month\FY2026\February 2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\mohanr\Desktop\2026 Remediated Mid-Months\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{99C96D84-2084-4847-8E6D-8AA9C369AED9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{449B0C6F-0B0F-4D19-AFC8-6B462AEBCA39}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{2EF1EDA5-C595-4124-85A5-AF0679CF8352}"/>
   </bookViews>
   <sheets>
     <sheet name="Mid-Month" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
     <externalReference r:id="rId3"/>
     <externalReference r:id="rId4"/>
     <externalReference r:id="rId5"/>
     <externalReference r:id="rId6"/>
     <externalReference r:id="rId7"/>
   </externalReferences>
   <definedNames>
     <definedName name="_mn16">'[1]FLASH VS PRIOR YEAR'!#REF!</definedName>
     <definedName name="_MTD2">[2]!OpenNonBus</definedName>
     <definedName name="amndep">#REF!</definedName>
     <definedName name="B">'[3]Amount-FY22'!#REF!</definedName>
     <definedName name="Bc">'[3]Amount-FY22'!#REF!</definedName>
     <definedName name="book1">[2]!OpenFootnote</definedName>
     <definedName name="BookX">[2]!UpdateEndofMonth</definedName>
     <definedName name="Cigarrette">[2]!shiftsum2</definedName>
     <definedName name="CrpRef">'[4]FY 55-62'!$G$6</definedName>
     <definedName name="CUTS_Increases">'[5]FY05 Benchmark Calculations'!#REF!</definedName>
     <definedName name="Daily_from_Access">'[3]1-Access'!$1:$1048576</definedName>
     <definedName name="days">#REF!</definedName>
     <definedName name="ds">[2]!OpenNonBus</definedName>
     <definedName name="full_view">#REF!</definedName>
     <definedName name="FY2003_Query">'[4]FY 55-62'!$A$1:$G$9</definedName>
     <definedName name="IncRef">'[4]FY 55-62'!$G$4</definedName>
     <definedName name="MotorFuel">'[3]Amount-FY22'!#REF!</definedName>
     <definedName name="MTD__DEC">#REF!</definedName>
     <definedName name="OpenFootnote">[2]!OpenFootnote</definedName>
     <definedName name="OpenNonBus">[2]!OpenNonBus</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Mid-Month'!$A$1:$AD$21</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Mid-Month'!$A$1:$Z$17</definedName>
     <definedName name="Proj_only">#REF!</definedName>
     <definedName name="Rooms">#REF!</definedName>
     <definedName name="shiftsum2">[2]!shiftsum2</definedName>
     <definedName name="Tax_and_Totals">'[3]1-Access'!#REF!</definedName>
     <definedName name="TotRef">'[4]FY 55-62'!$G$14</definedName>
     <definedName name="two_panels">'[6]MGMT VIEW'!$E$3:$U$32,'[6]MGMT VIEW'!$Z$3:$AL$32</definedName>
     <definedName name="UpdateEndofMonth">[2]!UpdateEndofMonth</definedName>
     <definedName name="x">[2]!OpenNonBus</definedName>
     <definedName name="YTD_DEC">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <si>
     <t xml:space="preserve">  Income Withholding</t>
   </si>
   <si>
     <t xml:space="preserve">  Income Est. Payments</t>
   </si>
   <si>
     <t xml:space="preserve">  Income Returns/Bills</t>
   </si>
   <si>
     <t xml:space="preserve">  Income Refunds Net (outflow)</t>
   </si>
   <si>
     <t xml:space="preserve">  Subtotal Income</t>
-  </si>
-[...1 lines deleted...]
-    <t>Sales &amp; Use</t>
   </si>
   <si>
     <t xml:space="preserve">  Sales - Regular</t>
   </si>
   <si>
     <t xml:space="preserve">  Sales - Meals</t>
   </si>
   <si>
     <t xml:space="preserve">  Sales - Motor Vehicles</t>
   </si>
   <si>
     <t xml:space="preserve">  Subtotal Sales &amp; Use</t>
   </si>
   <si>
     <t>All Other</t>
   </si>
   <si>
     <t xml:space="preserve">Total Tax Collections </t>
   </si>
   <si>
     <t>Corporate &amp; Business</t>
-  </si>
-[...5 lines deleted...]
-    <t>It would not be advisable to use this data to predict trends.</t>
   </si>
   <si>
     <t>Mid-Month Tax Collection Report for February 2026 (in $ Millions)</t>
   </si>
   <si>
     <t>Tax Collections as of February 13, 2026, Compared to Same Collection Period in FY2025</t>
   </si>
   <si>
     <t>02/2026 MTD Actual Collections</t>
   </si>
   <si>
     <t>02/2026 MTD v. 02/2025 MTD $ Fav/(Unfav)</t>
   </si>
   <si>
     <t>02/2026 MTD v. 02/2025 MTD % Fav/(Unfav)</t>
   </si>
   <si>
     <t>02/2026 YTD   Actual Collections</t>
   </si>
   <si>
     <t>02/2026 YTD v. 02/2025 YTD $ Fav/(Unfav)</t>
   </si>
   <si>
     <t>02/2026 YTD v. 02/2025 YTD % Fav/(Unfav)</t>
   </si>
   <si>
     <t xml:space="preserve">February (Through February 13th)                              </t>
   </si>
   <si>
     <t xml:space="preserve">FY26 YTD (Through February 13th)                      </t>
   </si>
+  <si>
+    <t>Tax Collections</t>
+  </si>
+  <si>
+    <t xml:space="preserve">It would not be advisable to use this data to predict trends. 
+At the time of the mid-month report, the available tax collection data is too early to provide a reliable estimate of full-month results.  </t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="7">
+  <numFmts count="5">
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="\+0.0%;\-0.0%"/>
-    <numFmt numFmtId="165" formatCode="0.0%"/>
-    <numFmt numFmtId="166" formatCode="#,##0.0_);\(#,##0.0\)"/>
     <numFmt numFmtId="167" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="168" formatCode="\+0;\-0"/>
     <numFmt numFmtId="169" formatCode="\+0,000;\-0,000"/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Times New Roman"/>
@@ -253,132 +247,132 @@
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="16"/>
       <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="76">
+  <cellXfs count="84">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
-    <xf numFmtId="37" fontId="8" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="8" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="37" fontId="3" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="37" fontId="3" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" indent="2"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="37" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="37" fontId="8" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="37" fontId="8" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="2"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="2" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="37" fontId="8" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
@@ -398,182 +392,328 @@
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="37" fontId="8" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="37" fontId="8" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="2" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="37" fontId="8" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="2" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="37" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="37" fontId="9" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="166" fontId="8" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...12 lines deleted...]
-    <xf numFmtId="37" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="37" fontId="11" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="centerContinuous" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="37" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="9" fontId="0" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
     <xf numFmtId="167" fontId="12" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="167" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="168" fontId="3" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="168" fontId="8" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="168" fontId="3" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="168" fontId="8" fillId="2" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="8" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="3" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="3" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="169" fontId="8" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="3" fillId="3" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="8" fillId="3" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="8" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="3" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="3" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="8" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="8" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="8" fillId="3" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="8" fillId="3" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="3" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal_Revmemo Table" xfId="3" xr:uid="{0E095425-16DB-4E48-87FD-0B1F989B2482}"/>
     <cellStyle name="Percent" xfId="2" builtinId="5"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="5">
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="\+0.0%;\-0.0%"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="6" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="1" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="168" formatCode="\+0;\-0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="6" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="6" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="168" formatCode="\+0;\-0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///S:\stpl\baer\TAXUNIT\RV\Annest\FY2025\FLASH-REPORT-MASTER-FY25-August%202024-Excl.%201timers.xlsm" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/stpl/baer/TAXUNIT/RV/Annest/FY2025/FLASH-REPORT-MASTER-FY25-August%202024-Excl.%201timers.xlsm" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///S:\stpl\baer\TAXUNIT\RV\Annest\FY2025\FLASH-REPORT-MASTER-FY25-August%202024-Excl.%201timers.xlsm" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///S:\stpl\baer\TAXUNIT\RV\Annest\FY2025\FLASH-REPORT-MASTER-FY25-August%202024-Excl.%201timers.xlsm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\Dor-bos3\groups\STPL\BAER\TAXUNIT\RV\Annest\FY2006\FY06%20Benchmarks\10-26-05%20Revision\STPL\BAER\TAXUNIT\DB\TAX\TAX-2-10-04.XLS" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/stpl/baer/TAXUNIT/RV/Annest/FY2024/FLASH-REPORT-MASTER-FY24-February%202024-Excl.%201timers.xlsm" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///S:\stpl\baer\TAXUNIT\RV\Annest\FY2024\FLASH-REPORT-MASTER-FY24-February%202024-Excl.%201timers.xlsm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///S:\stpl\baer\TAXUNIT\DB\TAX\TAX.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/stpl/baer/TAXUNIT/DB/TAX/TAX.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///S:\stpl\baer\TAXUNIT\DB\TAX\TAX.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///S:\stpl\baer\TAXUNIT\DB\TAX\TAX.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\Dor-bos3\groups\stpl\baer\TAXUNIT\RV\Annest\FY2012\FY05%20Benchmarks\4-15-05%20Benchmarks\FY05%20Benchmarks-4-15-05.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\dor-bos3\groups\leap\2016.12%20Consensus%20Revenue\Misc%20for%20CR\implied%20growth%20rates%202016.12.06b.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="DepDays"/>
       <sheetName val="Actuals"/>
       <sheetName val="copy-Paste_Genesis"/>
       <sheetName val="copy-paste-MassTax"/>
       <sheetName val="Copy-paste"/>
       <sheetName val="Query_MTD"/>
       <sheetName val="1-Access"/>
       <sheetName val="2-Formula"/>
@@ -5023,50 +5163,74 @@
           </cell>
           <cell r="K30">
             <v>9526.4972668677892</v>
           </cell>
           <cell r="L30">
             <v>9547.3932450730936</v>
           </cell>
           <cell r="M30">
             <v>0</v>
           </cell>
           <cell r="N30">
             <v>-20.895978205304345</v>
           </cell>
           <cell r="O30">
             <v>-2.1886579581382234E-3</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
+</file>
+
+<file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{7065E21E-2181-42ED-AAFE-25382F22520A}" name="Table3" displayName="Table3" ref="A5:G17" totalsRowShown="0" headerRowDxfId="3" headerRowCellStyle="Normal_Revmemo Table">
+  <autoFilter ref="A5:G17" xr:uid="{7065E21E-2181-42ED-AAFE-25382F22520A}">
+    <filterColumn colId="0" hiddenButton="1"/>
+    <filterColumn colId="1" hiddenButton="1"/>
+    <filterColumn colId="2" hiddenButton="1"/>
+    <filterColumn colId="3" hiddenButton="1"/>
+    <filterColumn colId="4" hiddenButton="1"/>
+    <filterColumn colId="5" hiddenButton="1"/>
+    <filterColumn colId="6" hiddenButton="1"/>
+  </autoFilter>
+  <tableColumns count="7">
+    <tableColumn id="1" xr3:uid="{B40B781D-201E-4E91-99D6-9716635257B0}" name="Tax Collections"/>
+    <tableColumn id="3" xr3:uid="{D2DCEFC5-0CE7-44FE-9396-E941DC827CFB}" name="02/2026 MTD Actual Collections"/>
+    <tableColumn id="4" xr3:uid="{F98D4C62-687E-4D09-9B84-5C1E6035A350}" name="02/2026 MTD v. 02/2025 MTD $ Fav/(Unfav)" dataDxfId="4" dataCellStyle="Percent"/>
+    <tableColumn id="5" xr3:uid="{56358551-D373-4828-A578-96096B079FBA}" name="02/2026 MTD v. 02/2025 MTD % Fav/(Unfav)"/>
+    <tableColumn id="6" xr3:uid="{07CB59AB-AADF-4132-866E-C0A05B4784BE}" name="02/2026 YTD   Actual Collections" dataDxfId="2"/>
+    <tableColumn id="7" xr3:uid="{5A32C270-C812-4BEB-BA5E-C4276AFA420B}" name="02/2026 YTD v. 02/2025 YTD $ Fav/(Unfav)" dataDxfId="1" dataCellStyle="Percent"/>
+    <tableColumn id="8" xr3:uid="{C03E53CA-A6D4-4893-9E1A-B4731BD9D27D}" name="02/2026 YTD v. 02/2025 YTD % Fav/(Unfav)" dataDxfId="0" dataCellStyle="Percent"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5321,1253 +5485,1023 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{83055F8A-D976-4729-9CDB-1A8EAED5BA05}">
   <sheetPr codeName="Sheet42">
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
-  <dimension ref="A1:BX31"/>
+  <dimension ref="A1:BT28"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="M7" sqref="M7"/>
+      <selection activeCell="C4" sqref="C4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.54296875" defaultRowHeight="20.5" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="25.90625" style="3" customWidth="1"/>
-    <col min="2" max="2" width="1.26953125" style="3" customWidth="1"/>
-[...36 lines deleted...]
-    <col min="70" max="16384" width="8.54296875" style="3"/>
+    <col min="2" max="2" width="15.6328125" style="3" customWidth="1"/>
+    <col min="3" max="3" width="16.6328125" style="3" customWidth="1"/>
+    <col min="4" max="4" width="13.26953125" style="3" customWidth="1"/>
+    <col min="5" max="5" width="12.36328125" style="3" customWidth="1"/>
+    <col min="6" max="6" width="15.26953125" style="3" customWidth="1"/>
+    <col min="7" max="25" width="14.08984375" style="3" customWidth="1"/>
+    <col min="26" max="26" width="1.453125" style="3" customWidth="1"/>
+    <col min="27" max="27" width="4.453125" style="3" customWidth="1"/>
+    <col min="28" max="28" width="10.54296875" style="3" hidden="1" customWidth="1"/>
+    <col min="29" max="29" width="2.81640625" style="3" hidden="1" customWidth="1"/>
+    <col min="30" max="30" width="2.54296875" style="3" hidden="1" customWidth="1"/>
+    <col min="31" max="31" width="1.81640625" style="3" hidden="1" customWidth="1"/>
+    <col min="32" max="32" width="8.54296875" style="3"/>
+    <col min="33" max="33" width="11.6328125" style="3" customWidth="1"/>
+    <col min="34" max="34" width="12" style="2" customWidth="1"/>
+    <col min="35" max="35" width="13.453125" style="2" customWidth="1"/>
+    <col min="36" max="36" width="14.1796875" style="34" bestFit="1" customWidth="1"/>
+    <col min="37" max="37" width="11.36328125" style="2" bestFit="1" customWidth="1"/>
+    <col min="38" max="42" width="8.54296875" style="2"/>
+    <col min="43" max="43" width="24" style="2" customWidth="1"/>
+    <col min="44" max="44" width="3.54296875" style="2" customWidth="1"/>
+    <col min="45" max="45" width="8.54296875" style="2"/>
+    <col min="46" max="46" width="3" style="2" customWidth="1"/>
+    <col min="47" max="50" width="8.54296875" style="2"/>
+    <col min="51" max="51" width="7.54296875" style="2" customWidth="1"/>
+    <col min="52" max="52" width="3.54296875" style="2" customWidth="1"/>
+    <col min="53" max="54" width="8.54296875" style="2"/>
+    <col min="55" max="56" width="0" style="2" hidden="1" customWidth="1"/>
+    <col min="57" max="57" width="8.54296875" style="2"/>
+    <col min="58" max="58" width="2.453125" style="2" customWidth="1"/>
+    <col min="59" max="63" width="8.54296875" style="2"/>
+    <col min="64" max="64" width="3.54296875" style="2" customWidth="1"/>
+    <col min="65" max="65" width="8.54296875" style="2"/>
+    <col min="66" max="16384" width="8.54296875" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:76" ht="19.5" customHeight="1" x14ac:dyDescent="0.45">
-[...34 lines deleted...]
-      <c r="AK1" s="2"/>
+    <row r="1" spans="1:72" ht="19.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A1" s="62" t="s">
+        <v>12</v>
+      </c>
+      <c r="B1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="56"/>
+      <c r="J1" s="56"/>
+      <c r="K1" s="56"/>
+      <c r="L1" s="56"/>
+      <c r="M1" s="56"/>
+      <c r="N1" s="56"/>
+      <c r="O1" s="56"/>
+      <c r="P1" s="56"/>
+      <c r="Q1" s="56"/>
+      <c r="R1" s="56"/>
+      <c r="S1" s="56"/>
+      <c r="T1" s="56"/>
+      <c r="U1" s="56"/>
+      <c r="V1" s="56"/>
+      <c r="W1" s="56"/>
+      <c r="X1" s="56"/>
+      <c r="Y1" s="56"/>
+      <c r="Z1" s="56"/>
+      <c r="AA1" s="38"/>
+      <c r="AB1" s="1"/>
+      <c r="AC1" s="1"/>
+      <c r="AD1" s="1"/>
+      <c r="AE1" s="1"/>
+      <c r="AG1" s="2"/>
     </row>
-    <row r="2" spans="1:76" ht="19.5" customHeight="1" x14ac:dyDescent="0.45">
-[...35 lines deleted...]
-      <c r="AK2" s="2"/>
+    <row r="2" spans="1:72" ht="19.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A2" s="62" t="s">
+        <v>13</v>
+      </c>
+      <c r="C2" s="56"/>
+      <c r="E2" s="56"/>
+      <c r="F2" s="56"/>
+      <c r="G2" s="56"/>
+      <c r="H2" s="56"/>
+      <c r="I2" s="56"/>
+      <c r="J2" s="56"/>
+      <c r="K2" s="56"/>
+      <c r="L2" s="56"/>
+      <c r="M2" s="56"/>
+      <c r="N2" s="56"/>
+      <c r="O2" s="56"/>
+      <c r="P2" s="56"/>
+      <c r="Q2" s="56"/>
+      <c r="R2" s="56"/>
+      <c r="S2" s="56"/>
+      <c r="T2" s="56"/>
+      <c r="U2" s="56"/>
+      <c r="V2" s="56"/>
+      <c r="W2" s="56"/>
+      <c r="X2" s="56"/>
+      <c r="Y2" s="56"/>
+      <c r="Z2" s="56"/>
+      <c r="AA2" s="39"/>
+      <c r="AB2" s="4"/>
+      <c r="AC2" s="4"/>
+      <c r="AD2" s="4"/>
+      <c r="AE2" s="4"/>
+      <c r="AG2" s="2"/>
     </row>
-    <row r="3" spans="1:76" ht="9" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="3" spans="1:72" ht="9" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
       <c r="Q3" s="4"/>
       <c r="R3" s="4"/>
       <c r="S3" s="4"/>
       <c r="T3" s="4"/>
       <c r="U3" s="4"/>
       <c r="V3" s="4"/>
       <c r="W3" s="4"/>
       <c r="X3" s="4"/>
       <c r="Y3" s="4"/>
       <c r="Z3" s="4"/>
       <c r="AA3" s="4"/>
       <c r="AB3" s="4"/>
       <c r="AC3" s="4"/>
       <c r="AD3" s="4"/>
       <c r="AE3" s="4"/>
-      <c r="AF3" s="4"/>
       <c r="AG3" s="4"/>
-      <c r="AH3" s="4"/>
-[...1 lines deleted...]
-      <c r="AK3" s="4"/>
     </row>
-    <row r="4" spans="1:76" s="56" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
-[...5 lines deleted...]
-        <v>24</v>
+    <row r="4" spans="1:72" s="46" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A4" s="41"/>
+      <c r="B4" s="58"/>
+      <c r="C4" s="59" t="s">
+        <v>20</v>
+      </c>
+      <c r="D4" s="57"/>
+      <c r="E4" s="66" t="s">
+        <v>21</v>
       </c>
       <c r="F4" s="67"/>
-      <c r="G4" s="51"/>
-[...62 lines deleted...]
-      <c r="BQ4" s="54"/>
+      <c r="G4" s="68"/>
+      <c r="H4" s="60"/>
+      <c r="I4" s="60"/>
+      <c r="J4" s="60"/>
+      <c r="K4" s="60"/>
+      <c r="L4" s="60"/>
+      <c r="M4" s="60"/>
+      <c r="N4" s="60"/>
+      <c r="O4" s="60"/>
+      <c r="P4" s="60"/>
+      <c r="Q4" s="60"/>
+      <c r="R4" s="60"/>
+      <c r="S4" s="60"/>
+      <c r="T4" s="60"/>
+      <c r="U4" s="60"/>
+      <c r="V4" s="60"/>
+      <c r="W4" s="60"/>
+      <c r="X4" s="60"/>
+      <c r="Y4" s="60"/>
+      <c r="Z4" s="42"/>
+      <c r="AA4" s="42"/>
+      <c r="AB4" s="43"/>
+      <c r="AC4" s="43"/>
+      <c r="AD4" s="43"/>
+      <c r="AE4" s="43"/>
+      <c r="AG4" s="44"/>
+      <c r="AH4" s="44"/>
+      <c r="AI4" s="44"/>
+      <c r="AJ4" s="45"/>
+      <c r="AK4" s="44"/>
+      <c r="AL4" s="44"/>
+      <c r="AM4" s="44"/>
+      <c r="AN4" s="44"/>
+      <c r="AO4" s="44"/>
+      <c r="AP4" s="44"/>
+      <c r="AQ4" s="44"/>
+      <c r="AR4" s="44"/>
+      <c r="AS4" s="44"/>
+      <c r="AT4" s="44"/>
+      <c r="AU4" s="44"/>
+      <c r="AV4" s="44"/>
+      <c r="AW4" s="44"/>
+      <c r="AX4" s="44"/>
+      <c r="AY4" s="44"/>
+      <c r="AZ4" s="44"/>
+      <c r="BA4" s="44"/>
+      <c r="BB4" s="44"/>
+      <c r="BC4" s="44"/>
+      <c r="BD4" s="44"/>
+      <c r="BE4" s="44"/>
+      <c r="BF4" s="44"/>
+      <c r="BG4" s="44"/>
+      <c r="BH4" s="44"/>
+      <c r="BI4" s="44"/>
+      <c r="BJ4" s="44"/>
+      <c r="BK4" s="44"/>
+      <c r="BL4" s="44"/>
+      <c r="BM4" s="44"/>
     </row>
-    <row r="5" spans="1:76" ht="53.5" customHeight="1" x14ac:dyDescent="0.45">
-[...2 lines deleted...]
-      <c r="C5" s="44" t="s">
+    <row r="5" spans="1:72" ht="53" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A5" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="B5" s="65" t="s">
+        <v>14</v>
+      </c>
+      <c r="C5" s="65" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" s="65" t="s">
+        <v>16</v>
+      </c>
+      <c r="E5" s="69" t="s">
+        <v>17</v>
+      </c>
+      <c r="F5" s="69" t="s">
         <v>18</v>
       </c>
-      <c r="D5" s="7"/>
-      <c r="E5" s="44" t="s">
+      <c r="G5" s="69" t="s">
         <v>19</v>
       </c>
-      <c r="F5" s="44" t="s">
-[...30 lines deleted...]
-      <c r="AC5" s="73"/>
+      <c r="H5" s="61"/>
+      <c r="I5" s="61"/>
+      <c r="J5" s="61"/>
+      <c r="K5" s="61"/>
+      <c r="L5" s="61"/>
+      <c r="M5" s="61"/>
+      <c r="N5" s="61"/>
+      <c r="O5" s="61"/>
+      <c r="P5" s="61"/>
+      <c r="Q5" s="61"/>
+      <c r="R5" s="61"/>
+      <c r="S5" s="61"/>
+      <c r="T5" s="61"/>
+      <c r="U5" s="61"/>
+      <c r="V5" s="61"/>
+      <c r="W5" s="61"/>
+      <c r="X5" s="61"/>
+      <c r="Y5" s="61"/>
+      <c r="Z5" s="7"/>
+      <c r="AA5" s="7"/>
+      <c r="AB5" s="6"/>
+      <c r="AC5" s="6"/>
       <c r="AD5" s="7"/>
-      <c r="AE5" s="7"/>
-[...4 lines deleted...]
-      <c r="AK5" s="44"/>
+      <c r="AE5" s="6"/>
+      <c r="AG5" s="36"/>
     </row>
-    <row r="6" spans="1:76" ht="19" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A6" s="8" t="s">
+    <row r="6" spans="1:72" ht="19" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A6" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="8"/>
-[...26 lines deleted...]
-      <c r="AC6" s="10"/>
+      <c r="B6" s="10">
+        <v>1097.0688749200001</v>
+      </c>
+      <c r="C6" s="52">
+        <v>240.59176427000011</v>
+      </c>
+      <c r="D6" s="12">
+        <v>0.2809085745296912</v>
+      </c>
+      <c r="E6" s="70">
+        <v>12338.613101199997</v>
+      </c>
+      <c r="F6" s="71">
+        <v>694.79861974999585</v>
+      </c>
+      <c r="G6" s="72">
+        <v>5.9671048594676063E-2</v>
+      </c>
+      <c r="H6" s="12"/>
+      <c r="I6" s="12"/>
+      <c r="J6" s="12"/>
+      <c r="K6" s="12"/>
+      <c r="L6" s="12"/>
+      <c r="M6" s="12"/>
+      <c r="N6" s="12"/>
+      <c r="O6" s="12"/>
+      <c r="P6" s="12"/>
+      <c r="Q6" s="12"/>
+      <c r="R6" s="12"/>
+      <c r="S6" s="12"/>
+      <c r="T6" s="12"/>
+      <c r="U6" s="12"/>
+      <c r="V6" s="12"/>
+      <c r="W6" s="12"/>
+      <c r="X6" s="12"/>
+      <c r="Y6" s="12"/>
+      <c r="Z6" s="7"/>
+      <c r="AA6" s="7"/>
+      <c r="AB6" s="11"/>
+      <c r="AC6" s="12"/>
       <c r="AD6" s="7"/>
-      <c r="AE6" s="7"/>
-      <c r="AF6" s="9"/>
+      <c r="AE6" s="12"/>
       <c r="AG6" s="10"/>
-      <c r="AH6" s="7"/>
-[...1 lines deleted...]
-      <c r="AK6" s="9"/>
+      <c r="AH6" s="52"/>
+      <c r="AI6" s="33"/>
+      <c r="AJ6" s="35"/>
+      <c r="BO6" s="14"/>
+      <c r="BP6" s="14"/>
+      <c r="BR6" s="13"/>
+      <c r="BS6" s="13"/>
+      <c r="BT6" s="13"/>
     </row>
-    <row r="7" spans="1:76" ht="19" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="7" spans="1:72" ht="14.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A7" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B7" s="5"/>
-[...38 lines deleted...]
-      <c r="AC7" s="14"/>
+      <c r="B7" s="10">
+        <v>16.277927129999998</v>
+      </c>
+      <c r="C7" s="52">
+        <v>-1.3585147599999985</v>
+      </c>
+      <c r="D7" s="12">
+        <v>-7.702884564092756E-2</v>
+      </c>
+      <c r="E7" s="70">
+        <v>3407.1492589200002</v>
+      </c>
+      <c r="F7" s="71">
+        <v>348.65507181000021</v>
+      </c>
+      <c r="G7" s="72">
+        <v>0.11399566272821583</v>
+      </c>
+      <c r="H7" s="12"/>
+      <c r="I7" s="12"/>
+      <c r="J7" s="12"/>
+      <c r="K7" s="12"/>
+      <c r="L7" s="12"/>
+      <c r="M7" s="12"/>
+      <c r="N7" s="12"/>
+      <c r="O7" s="12"/>
+      <c r="P7" s="12"/>
+      <c r="Q7" s="12"/>
+      <c r="R7" s="12"/>
+      <c r="S7" s="12"/>
+      <c r="T7" s="12"/>
+      <c r="U7" s="12"/>
+      <c r="V7" s="12"/>
+      <c r="W7" s="12"/>
+      <c r="X7" s="12"/>
+      <c r="Y7" s="12"/>
+      <c r="Z7" s="7"/>
+      <c r="AA7" s="7"/>
+      <c r="AB7" s="11"/>
+      <c r="AC7" s="12"/>
       <c r="AD7" s="7"/>
-      <c r="AE7" s="7"/>
-[...12 lines deleted...]
-      <c r="BX7" s="15"/>
+      <c r="AE7" s="12"/>
+      <c r="AG7" s="10"/>
+      <c r="AH7" s="52"/>
+      <c r="AI7" s="33"/>
+      <c r="AJ7" s="35"/>
+      <c r="BO7" s="14"/>
+      <c r="BP7" s="14"/>
+      <c r="BR7" s="13"/>
+      <c r="BS7" s="13"/>
+      <c r="BT7" s="13"/>
     </row>
-    <row r="8" spans="1:76" ht="19" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="8" spans="1:72" ht="14.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A8" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B8" s="5"/>
-[...38 lines deleted...]
-      <c r="AC8" s="14"/>
+      <c r="B8" s="10">
+        <v>35.730721189999997</v>
+      </c>
+      <c r="C8" s="52">
+        <v>3.5044315199999971</v>
+      </c>
+      <c r="D8" s="12">
+        <v>0.10874449264515648</v>
+      </c>
+      <c r="E8" s="70">
+        <v>959.01214386000004</v>
+      </c>
+      <c r="F8" s="71">
+        <v>-21.346058730000095</v>
+      </c>
+      <c r="G8" s="72">
+        <v>-2.177373400212914E-2</v>
+      </c>
+      <c r="H8" s="12"/>
+      <c r="I8" s="12"/>
+      <c r="J8" s="12"/>
+      <c r="K8" s="12"/>
+      <c r="L8" s="12"/>
+      <c r="M8" s="12"/>
+      <c r="N8" s="12"/>
+      <c r="O8" s="12"/>
+      <c r="P8" s="12"/>
+      <c r="Q8" s="12"/>
+      <c r="R8" s="12"/>
+      <c r="S8" s="12"/>
+      <c r="T8" s="12"/>
+      <c r="U8" s="12"/>
+      <c r="V8" s="12"/>
+      <c r="W8" s="12"/>
+      <c r="X8" s="12"/>
+      <c r="Y8" s="12"/>
+      <c r="Z8" s="7"/>
+      <c r="AA8" s="7"/>
+      <c r="AB8" s="11"/>
+      <c r="AC8" s="12"/>
       <c r="AD8" s="7"/>
-      <c r="AE8" s="7"/>
-[...12 lines deleted...]
-      <c r="BX8" s="15"/>
+      <c r="AE8" s="12"/>
+      <c r="AG8" s="10"/>
+      <c r="AH8" s="54"/>
+      <c r="AI8" s="33"/>
+      <c r="AJ8" s="35"/>
+      <c r="BO8" s="14"/>
+      <c r="BP8" s="14"/>
+      <c r="BR8" s="13"/>
+      <c r="BS8" s="13"/>
+      <c r="BT8" s="13"/>
     </row>
-    <row r="9" spans="1:76" ht="14.5" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="9" spans="1:72" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A9" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="5"/>
-[...38 lines deleted...]
-      <c r="AC9" s="14"/>
+      <c r="B9" s="10">
+        <v>-190.84972854</v>
+      </c>
+      <c r="C9" s="54">
+        <v>137.63807755000005</v>
+      </c>
+      <c r="D9" s="12">
+        <v>0.41900513504081049</v>
+      </c>
+      <c r="E9" s="70">
+        <v>-877.65156553999998</v>
+      </c>
+      <c r="F9" s="73">
+        <v>93.835437550000051</v>
+      </c>
+      <c r="G9" s="72">
+        <v>9.6589493479108335E-2</v>
+      </c>
+      <c r="H9" s="25"/>
+      <c r="I9" s="25"/>
+      <c r="J9" s="25"/>
+      <c r="K9" s="25"/>
+      <c r="L9" s="25"/>
+      <c r="M9" s="25"/>
+      <c r="N9" s="25"/>
+      <c r="O9" s="25"/>
+      <c r="P9" s="25"/>
+      <c r="Q9" s="25"/>
+      <c r="R9" s="25"/>
+      <c r="S9" s="25"/>
+      <c r="T9" s="25"/>
+      <c r="U9" s="25"/>
+      <c r="V9" s="25"/>
+      <c r="W9" s="25"/>
+      <c r="X9" s="25"/>
+      <c r="Y9" s="25"/>
+      <c r="Z9" s="7"/>
+      <c r="AA9" s="7"/>
+      <c r="AB9" s="17"/>
+      <c r="AC9" s="18"/>
       <c r="AD9" s="7"/>
-      <c r="AE9" s="7"/>
-[...12 lines deleted...]
-      <c r="BX9" s="15"/>
+      <c r="AE9" s="18"/>
+      <c r="AG9" s="16"/>
+      <c r="AH9" s="53"/>
+      <c r="AI9" s="33"/>
+      <c r="AJ9" s="35"/>
+      <c r="BO9" s="14"/>
+      <c r="BP9" s="14"/>
+      <c r="BR9" s="13"/>
+      <c r="BS9" s="13"/>
+      <c r="BT9" s="13"/>
     </row>
-    <row r="10" spans="1:76" ht="14.5" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A10" s="5" t="s">
+    <row r="10" spans="1:72" ht="19" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A10" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="B10" s="5"/>
-[...38 lines deleted...]
-      <c r="AC10" s="14"/>
+      <c r="B10" s="16">
+        <v>958.22779470000012</v>
+      </c>
+      <c r="C10" s="53">
+        <v>380.37575858000014</v>
+      </c>
+      <c r="D10" s="18">
+        <v>0.65825805708679586</v>
+      </c>
+      <c r="E10" s="74">
+        <v>15827.122938439999</v>
+      </c>
+      <c r="F10" s="75">
+        <v>1115.943070379999</v>
+      </c>
+      <c r="G10" s="76">
+        <v>7.5856802811776175E-2</v>
+      </c>
+      <c r="H10" s="12"/>
+      <c r="I10" s="12"/>
+      <c r="J10" s="12"/>
+      <c r="K10" s="12"/>
+      <c r="L10" s="12"/>
+      <c r="M10" s="12"/>
+      <c r="N10" s="12"/>
+      <c r="O10" s="12"/>
+      <c r="P10" s="12"/>
+      <c r="Q10" s="12"/>
+      <c r="R10" s="12"/>
+      <c r="S10" s="12"/>
+      <c r="T10" s="12"/>
+      <c r="U10" s="12"/>
+      <c r="V10" s="12"/>
+      <c r="W10" s="12"/>
+      <c r="X10" s="12"/>
+      <c r="Y10" s="12"/>
+      <c r="Z10" s="7"/>
+      <c r="AA10" s="7"/>
+      <c r="AB10" s="11"/>
+      <c r="AC10" s="22"/>
       <c r="AD10" s="7"/>
-      <c r="AE10" s="7"/>
-[...12 lines deleted...]
-      <c r="BX10" s="15"/>
+      <c r="AE10" s="22"/>
+      <c r="AG10" s="10"/>
+      <c r="AH10" s="52"/>
+      <c r="AI10" s="33"/>
+      <c r="AJ10" s="35"/>
+      <c r="BO10" s="14"/>
+      <c r="BP10" s="14"/>
+      <c r="BR10" s="13"/>
+      <c r="BS10" s="13"/>
+      <c r="BT10" s="13"/>
     </row>
-    <row r="11" spans="1:76" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A11" s="17" t="s">
+    <row r="11" spans="1:72" ht="19" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A11" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B11" s="8"/>
-[...38 lines deleted...]
-      <c r="AC11" s="27"/>
+      <c r="B11" s="10">
+        <v>61.089113740000002</v>
+      </c>
+      <c r="C11" s="52">
+        <v>24.576780179999993</v>
+      </c>
+      <c r="D11" s="21">
+        <v>0.67310899588527939</v>
+      </c>
+      <c r="E11" s="70">
+        <v>4193.7899632044</v>
+      </c>
+      <c r="F11" s="71">
+        <v>63.300037397999404</v>
+      </c>
+      <c r="G11" s="72">
+        <v>1.5325067615469673E-2</v>
+      </c>
+      <c r="H11" s="12"/>
+      <c r="I11" s="12"/>
+      <c r="J11" s="12"/>
+      <c r="K11" s="12"/>
+      <c r="L11" s="12"/>
+      <c r="M11" s="12"/>
+      <c r="N11" s="12"/>
+      <c r="O11" s="12"/>
+      <c r="P11" s="12"/>
+      <c r="Q11" s="12"/>
+      <c r="R11" s="12"/>
+      <c r="S11" s="12"/>
+      <c r="T11" s="12"/>
+      <c r="U11" s="12"/>
+      <c r="V11" s="12"/>
+      <c r="W11" s="12"/>
+      <c r="X11" s="12"/>
+      <c r="Y11" s="12"/>
+      <c r="Z11" s="7"/>
+      <c r="AA11" s="7"/>
+      <c r="AB11" s="11"/>
+      <c r="AC11" s="22"/>
       <c r="AD11" s="7"/>
-      <c r="AE11" s="7"/>
-[...12 lines deleted...]
-      <c r="BX11" s="15"/>
+      <c r="AE11" s="22"/>
+      <c r="AG11" s="10"/>
+      <c r="AH11" s="52"/>
+      <c r="AI11" s="33"/>
+      <c r="AJ11" s="35"/>
+      <c r="BO11" s="14"/>
+      <c r="BP11" s="14"/>
+      <c r="BR11" s="13"/>
+      <c r="BS11" s="13"/>
+      <c r="BT11" s="13"/>
     </row>
-    <row r="12" spans="1:76" ht="27.5" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A12" s="8" t="s">
+    <row r="12" spans="1:72" ht="19" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A12" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="B12" s="8"/>
-[...4 lines deleted...]
-      <c r="G12" s="7"/>
+      <c r="B12" s="10">
+        <v>21.114281189999996</v>
+      </c>
+      <c r="C12" s="52">
+        <v>1.6141307499999975</v>
+      </c>
+      <c r="D12" s="21">
+        <v>8.2775297296629344E-2</v>
+      </c>
+      <c r="E12" s="70">
+        <v>1024.6152690500001</v>
+      </c>
+      <c r="F12" s="71">
+        <v>11.777122840000175</v>
+      </c>
+      <c r="G12" s="72">
+        <v>1.162784289283505E-2</v>
+      </c>
       <c r="H12" s="21"/>
-      <c r="I12" s="7"/>
-[...18 lines deleted...]
-      <c r="AB12" s="22"/>
+      <c r="I12" s="21"/>
+      <c r="J12" s="21"/>
+      <c r="K12" s="21"/>
+      <c r="L12" s="21"/>
+      <c r="M12" s="21"/>
+      <c r="N12" s="21"/>
+      <c r="O12" s="21"/>
+      <c r="P12" s="21"/>
+      <c r="Q12" s="21"/>
+      <c r="R12" s="21"/>
+      <c r="S12" s="21"/>
+      <c r="T12" s="21"/>
+      <c r="U12" s="21"/>
+      <c r="V12" s="21"/>
+      <c r="W12" s="21"/>
+      <c r="X12" s="21"/>
+      <c r="Y12" s="21"/>
+      <c r="Z12" s="7"/>
+      <c r="AA12" s="7"/>
+      <c r="AB12" s="11"/>
       <c r="AC12" s="22"/>
       <c r="AD12" s="7"/>
-      <c r="AE12" s="7"/>
-[...12 lines deleted...]
-      <c r="BX12" s="15"/>
+      <c r="AE12" s="22"/>
+      <c r="AG12" s="10"/>
+      <c r="AH12" s="54"/>
+      <c r="AI12" s="33"/>
+      <c r="AJ12" s="35"/>
+      <c r="BO12" s="14"/>
+      <c r="BP12" s="14"/>
+      <c r="BR12" s="13"/>
+      <c r="BS12" s="13"/>
+      <c r="BT12" s="13"/>
     </row>
-    <row r="13" spans="1:76" ht="19" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="13" spans="1:72" ht="20" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A13" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B13" s="5"/>
-[...38 lines deleted...]
-      <c r="AC13" s="14"/>
+      <c r="B13" s="10">
+        <v>30.664510080000007</v>
+      </c>
+      <c r="C13" s="54">
+        <v>-14.374248900000005</v>
+      </c>
+      <c r="D13" s="23">
+        <v>-0.31915286356764533</v>
+      </c>
+      <c r="E13" s="70">
+        <v>682.44797627000014</v>
+      </c>
+      <c r="F13" s="73">
+        <v>-44.806187469999941</v>
+      </c>
+      <c r="G13" s="77">
+        <v>-6.1610080359771661E-2</v>
+      </c>
+      <c r="H13" s="9"/>
+      <c r="I13" s="9"/>
+      <c r="J13" s="9"/>
+      <c r="K13" s="9"/>
+      <c r="L13" s="9"/>
+      <c r="M13" s="9"/>
+      <c r="N13" s="9"/>
+      <c r="O13" s="9"/>
+      <c r="P13" s="9"/>
+      <c r="Q13" s="9"/>
+      <c r="R13" s="9"/>
+      <c r="S13" s="9"/>
+      <c r="T13" s="9"/>
+      <c r="U13" s="9"/>
+      <c r="V13" s="9"/>
+      <c r="W13" s="9"/>
+      <c r="X13" s="9"/>
+      <c r="Y13" s="9"/>
+      <c r="Z13" s="7"/>
+      <c r="AA13" s="7"/>
+      <c r="AB13" s="17"/>
+      <c r="AC13" s="24"/>
       <c r="AD13" s="7"/>
-      <c r="AE13" s="7"/>
-[...12 lines deleted...]
-      <c r="BX13" s="15"/>
+      <c r="AE13" s="24"/>
+      <c r="AG13" s="16"/>
+      <c r="AH13" s="53"/>
+      <c r="AI13" s="33"/>
+      <c r="AJ13" s="35"/>
+      <c r="BO13" s="14"/>
+      <c r="BP13" s="14"/>
+      <c r="BR13" s="13"/>
+      <c r="BS13" s="13"/>
+      <c r="BT13" s="13"/>
     </row>
-    <row r="14" spans="1:76" ht="19" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A14" s="5" t="s">
+    <row r="14" spans="1:72" ht="16.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A14" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="B14" s="5"/>
-[...38 lines deleted...]
-      <c r="AC14" s="14"/>
+      <c r="B14" s="16">
+        <v>112.86790501000002</v>
+      </c>
+      <c r="C14" s="53">
+        <v>11.816662030000003</v>
+      </c>
+      <c r="D14" s="18">
+        <v>0.11693732488118674</v>
+      </c>
+      <c r="E14" s="74">
+        <v>5900.8532085244005</v>
+      </c>
+      <c r="F14" s="78">
+        <v>30.27097276800032</v>
+      </c>
+      <c r="G14" s="79">
+        <v>5.1563833964588064E-3</v>
+      </c>
+      <c r="H14" s="9"/>
+      <c r="I14" s="9"/>
+      <c r="J14" s="9"/>
+      <c r="K14" s="9"/>
+      <c r="L14" s="9"/>
+      <c r="M14" s="9"/>
+      <c r="N14" s="9"/>
+      <c r="O14" s="9"/>
+      <c r="P14" s="9"/>
+      <c r="Q14" s="9"/>
+      <c r="R14" s="9"/>
+      <c r="S14" s="9"/>
+      <c r="T14" s="9"/>
+      <c r="U14" s="9"/>
+      <c r="V14" s="9"/>
+      <c r="W14" s="9"/>
+      <c r="X14" s="9"/>
+      <c r="Y14" s="9"/>
+      <c r="Z14" s="7"/>
+      <c r="AA14" s="7"/>
+      <c r="AB14" s="26"/>
+      <c r="AC14" s="20"/>
       <c r="AD14" s="7"/>
-      <c r="AE14" s="7"/>
-[...12 lines deleted...]
-      <c r="BX14" s="15"/>
+      <c r="AE14" s="20"/>
+      <c r="AG14" s="19"/>
+      <c r="AH14" s="53"/>
+      <c r="AI14" s="33"/>
+      <c r="AJ14" s="35"/>
+      <c r="BO14" s="14"/>
+      <c r="BP14" s="14"/>
+      <c r="BR14" s="13"/>
+      <c r="BS14" s="13"/>
+      <c r="BT14" s="13"/>
     </row>
-    <row r="15" spans="1:76" ht="19" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A15" s="5" t="s">
+    <row r="15" spans="1:72" ht="18" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A15" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="B15" s="19">
+        <v>9.6745298200000001</v>
+      </c>
+      <c r="C15" s="53">
+        <v>-22.719951230000003</v>
+      </c>
+      <c r="D15" s="25">
+        <v>-0.70135252961553463</v>
+      </c>
+      <c r="E15" s="80">
+        <v>1587.5714967399997</v>
+      </c>
+      <c r="F15" s="78">
+        <v>-317.42123687000048</v>
+      </c>
+      <c r="G15" s="79">
+        <v>-0.16662595676597713</v>
+      </c>
+      <c r="H15" s="9"/>
+      <c r="I15" s="9"/>
+      <c r="J15" s="9"/>
+      <c r="K15" s="9"/>
+      <c r="L15" s="9"/>
+      <c r="M15" s="9"/>
+      <c r="N15" s="9"/>
+      <c r="O15" s="9"/>
+      <c r="P15" s="9"/>
+      <c r="Q15" s="9"/>
+      <c r="R15" s="9"/>
+      <c r="S15" s="9"/>
+      <c r="T15" s="9"/>
+      <c r="U15" s="9"/>
+      <c r="V15" s="9"/>
+      <c r="W15" s="9"/>
+      <c r="X15" s="9"/>
+      <c r="Y15" s="9"/>
+      <c r="Z15" s="7"/>
+      <c r="AA15" s="7"/>
+      <c r="AB15" s="26"/>
+      <c r="AC15" s="20"/>
+      <c r="AD15" s="7"/>
+      <c r="AE15" s="20"/>
+      <c r="AG15" s="19"/>
+      <c r="AH15" s="53"/>
+      <c r="AI15" s="33"/>
+      <c r="AJ15" s="35"/>
+      <c r="BO15" s="14"/>
+      <c r="BP15" s="14"/>
+      <c r="BR15" s="13"/>
+      <c r="BS15" s="13"/>
+      <c r="BT15" s="13"/>
+    </row>
+    <row r="16" spans="1:72" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A16" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="B15" s="5"/>
-[...53 lines deleted...]
-      <c r="BX15" s="15"/>
+      <c r="B16" s="19">
+        <v>48.747957409999991</v>
+      </c>
+      <c r="C16" s="53">
+        <v>-3.3973850600000191</v>
+      </c>
+      <c r="D16" s="25">
+        <v>-6.5152224514674256E-2</v>
+      </c>
+      <c r="E16" s="80">
+        <v>1782.4871553462501</v>
+      </c>
+      <c r="F16" s="78">
+        <v>146.03033053075023</v>
+      </c>
+      <c r="G16" s="79">
+        <v>8.9235675708837739E-2</v>
+      </c>
+      <c r="H16" s="25"/>
+      <c r="I16" s="25"/>
+      <c r="J16" s="25"/>
+      <c r="K16" s="25"/>
+      <c r="L16" s="25"/>
+      <c r="M16" s="25"/>
+      <c r="N16" s="25"/>
+      <c r="O16" s="25"/>
+      <c r="P16" s="25"/>
+      <c r="Q16" s="25"/>
+      <c r="R16" s="25"/>
+      <c r="S16" s="25"/>
+      <c r="T16" s="25"/>
+      <c r="U16" s="25"/>
+      <c r="V16" s="25"/>
+      <c r="W16" s="25"/>
+      <c r="X16" s="25"/>
+      <c r="Y16" s="25"/>
+      <c r="Z16" s="7"/>
+      <c r="AA16" s="7"/>
+      <c r="AB16" s="30"/>
+      <c r="AC16" s="31"/>
+      <c r="AD16" s="7"/>
+      <c r="AE16" s="31"/>
+      <c r="AG16" s="28"/>
+      <c r="AH16" s="55"/>
+      <c r="AI16" s="33"/>
+      <c r="AJ16" s="35"/>
+      <c r="AK16" s="40"/>
+      <c r="BO16" s="14"/>
+      <c r="BP16" s="14"/>
+      <c r="BR16" s="13"/>
+      <c r="BS16" s="13"/>
+      <c r="BT16" s="13"/>
     </row>
-    <row r="16" spans="1:76" ht="20" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A16" s="17" t="s">
+    <row r="17" spans="1:37" ht="18" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A17" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="B16" s="8"/>
-[...53 lines deleted...]
-      <c r="BX16" s="15"/>
+      <c r="B17" s="28">
+        <v>1129.5181869400003</v>
+      </c>
+      <c r="C17" s="55">
+        <v>366.07508432000031</v>
+      </c>
+      <c r="D17" s="29">
+        <v>0.47950539216831772</v>
+      </c>
+      <c r="E17" s="81">
+        <v>25098.034799050649</v>
+      </c>
+      <c r="F17" s="82">
+        <v>974.82313680874722</v>
+      </c>
+      <c r="G17" s="83">
+        <v>4.0410172180123036E-2</v>
+      </c>
+      <c r="AA17" s="37"/>
+      <c r="AG17" s="33"/>
+      <c r="AH17" s="33"/>
+      <c r="AI17" s="50"/>
+      <c r="AK17" s="33"/>
     </row>
-    <row r="17" spans="1:76" ht="25.5" customHeight="1" x14ac:dyDescent="0.45">
-[...57 lines deleted...]
-      <c r="BX17" s="15"/>
+    <row r="18" spans="1:37" ht="12.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A18" s="64" t="s">
+        <v>23</v>
+      </c>
+      <c r="AH18" s="33"/>
+      <c r="AI18" s="51"/>
     </row>
-    <row r="18" spans="1:76" ht="23" customHeight="1" x14ac:dyDescent="0.45">
-[...57 lines deleted...]
-      <c r="BX18" s="15"/>
+    <row r="19" spans="1:37" ht="23" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A19" s="63"/>
+      <c r="AG19" s="50"/>
+      <c r="AH19" s="33"/>
     </row>
-    <row r="19" spans="1:76" ht="12.5" customHeight="1" x14ac:dyDescent="0.45">
-[...43 lines deleted...]
-      <c r="BX19" s="15"/>
+    <row r="20" spans="1:37" x14ac:dyDescent="0.45">
+      <c r="AG20" s="14"/>
     </row>
-    <row r="20" spans="1:76" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.45">
-[...58 lines deleted...]
-      <c r="BX20" s="15"/>
+    <row r="21" spans="1:37" x14ac:dyDescent="0.45">
+      <c r="B21" s="47"/>
+      <c r="C21" s="47"/>
+      <c r="E21" s="47"/>
+      <c r="F21" s="47"/>
     </row>
-    <row r="21" spans="1:76" ht="12.5" customHeight="1" x14ac:dyDescent="0.45">
-[...7 lines deleted...]
-      <c r="AO21" s="35"/>
+    <row r="22" spans="1:37" x14ac:dyDescent="0.45">
+      <c r="B22" s="47"/>
+      <c r="C22" s="47"/>
+      <c r="E22" s="47"/>
+      <c r="F22" s="47"/>
     </row>
-    <row r="22" spans="1:76" ht="12.5" customHeight="1" x14ac:dyDescent="0.45">
-[...4 lines deleted...]
-      <c r="AM22" s="61"/>
+    <row r="23" spans="1:37" x14ac:dyDescent="0.45">
+      <c r="B23" s="47"/>
+      <c r="C23" s="47"/>
+      <c r="E23" s="47"/>
+      <c r="F23" s="47"/>
     </row>
-    <row r="23" spans="1:76" ht="23" customHeight="1" x14ac:dyDescent="0.45">
-[...1 lines deleted...]
-      <c r="AL23" s="35"/>
+    <row r="25" spans="1:37" x14ac:dyDescent="0.45">
+      <c r="B25" s="32"/>
+      <c r="C25" s="32"/>
+      <c r="D25" s="14"/>
+      <c r="E25" s="48"/>
     </row>
-    <row r="24" spans="1:76" x14ac:dyDescent="0.45">
-[...26 lines deleted...]
-      <c r="H31" s="59"/>
+    <row r="28" spans="1:37" x14ac:dyDescent="0.45">
+      <c r="E28" s="49"/>
     </row>
   </sheetData>
   <pageMargins left="1.35" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="85" orientation="landscape" r:id="rId1"/>
+  <tableParts count="1">
+    <tablePart r:id="rId2"/>
+  </tableParts>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{c4bc3177-0536-4996-8eb6-21250ea187dc}" enabled="1" method="Standard" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">