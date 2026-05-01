--- v0 (2026-03-05)
+++ v1 (2026-05-01)
@@ -1,64 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Dor-bos3\groups\leap\Revenue Reports\Monthly\FY2026\February 2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\mohanr\Desktop\2026 remediated end-of-month\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E56C8628-363B-486A-A0F2-CD493F93BB9C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{6DE7DB02-F208-45FC-90E0-AC71F2A88D29}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="759" xr2:uid="{004666E9-4271-49FB-9512-7237F3CBB91E}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" tabRatio="759" xr2:uid="{004666E9-4271-49FB-9512-7237F3CBB91E}"/>
   </bookViews>
   <sheets>
     <sheet name="Revenue Table" sheetId="3" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
     <externalReference r:id="rId3"/>
     <externalReference r:id="rId4"/>
     <externalReference r:id="rId5"/>
     <externalReference r:id="rId6"/>
     <externalReference r:id="rId7"/>
   </externalReferences>
   <definedNames>
     <definedName name="_3_Year_Ave_of_Tot">'[1]FY10 Benchmark Calculations'!$A$3</definedName>
     <definedName name="_3_Year_Average_of_Total">#REF!</definedName>
     <definedName name="_mn16">[2]WHT_M!#REF!</definedName>
     <definedName name="_NM">[3]WHT_M!#REF!</definedName>
     <definedName name="Add_FY09_One_Time_Events_and_Other_Adjustments__Initiatives__etc__This_is_Not_an_Adjustment_to_Baseline">#REF!</definedName>
     <definedName name="ANN">#REF!</definedName>
     <definedName name="b" localSheetId="0">[4]!UpdateEndofMonth</definedName>
     <definedName name="b">[4]!UpdateEndofMonth</definedName>
     <definedName name="Base___Change_Treating_One_Time_Settlements_and_Court_Judgments_as_Baseline_Adjustments">#REF!</definedName>
     <definedName name="Base_Change_Dollars">#REF!</definedName>
     <definedName name="Base_Change_Pct">#REF!</definedName>
     <definedName name="Base_Quarterly_Pct_Chg">'[5]FY04 Benchmark Calculations'!#REF!</definedName>
@@ -81,51 +82,51 @@
     <definedName name="FY08_Monthly_Base_Change___Calculation__After_All_Shifts">#REF!</definedName>
     <definedName name="FY08_YTD_Actual">#REF!</definedName>
     <definedName name="FY09_Base_After_Adj_for_FY08_One_Timers_Tax_Increases___Refunds___Payments__Use_as_FY07_Base_for_Baseline_Growth_in_Creation_of_FY07_Benchmarks">#REF!</definedName>
     <definedName name="FY09_Baseline___Growth_Treating_FY08___FY09_One_Time_Payments___Refunds_as_Baseline_Changes__not_Adjustments_to_Baseline">#REF!</definedName>
     <definedName name="FY09_Baseline_Treating_One_Time_FY08___FY09_One_Time_Events_as_Baseline_Changes__Not_Adjustments_to_Baseline">#REF!</definedName>
     <definedName name="FY09_Month_Pct_of_FY09_Total">#REF!</definedName>
     <definedName name="FY09_Monthly_Base_Collections_Treating_FY08___FY09_One_Time_Payments___Refunds_as_Adjust_to_Baseline">#REF!</definedName>
     <definedName name="FY10_Baseline_Pct_Incl_One_Timers">#REF!</definedName>
     <definedName name="FY10_Month_Pct_of_FY10_Total">#REF!</definedName>
     <definedName name="FY10_Monthly_Pct_Baseline_Excl_One_Timers">#REF!</definedName>
     <definedName name="FY10_Net_Collections">#REF!</definedName>
     <definedName name="FY92B">'[6]TAX 80-00'!#REF!</definedName>
     <definedName name="Grand_Total_Adj_to_Baseline">'[5]FY04 Benchmark Calculations'!#REF!</definedName>
     <definedName name="growth">#REF!</definedName>
     <definedName name="Input_FY09_Monthly___Growth_From_FY08_Base_After_Adjustments_for_FY06_One_Time_Taxes___Events__Forecasting_Base___Input_Field">#REF!</definedName>
     <definedName name="MONTHEST">#REF!</definedName>
     <definedName name="Monthly_Baseline___Change_Treating_One_Time_Settlements___Court_Judgments_as_Adjustments_to_Baseline">#REF!</definedName>
     <definedName name="NEED">#REF!</definedName>
     <definedName name="Net_Change_Dollars">#REF!</definedName>
     <definedName name="OpenFootnote" localSheetId="0">[4]!OpenFootnote</definedName>
     <definedName name="OpenFootnote">[4]!OpenFootnote</definedName>
     <definedName name="OpenNonBus" localSheetId="0">[4]!OpenNonBus</definedName>
     <definedName name="OpenNonBus">[4]!OpenNonBus</definedName>
     <definedName name="Other_One_Time_Event_Changes_from_FY04__Payments__Refunds_from_Settlements___Judgments_These_are_Not_Adjustments_to_Baseline">#REF!</definedName>
     <definedName name="PERCENT">#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Revenue Table'!$A$1:$P$22</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Revenue Table'!$A$1:$K$19</definedName>
     <definedName name="QUARTERLY">#REF!</definedName>
     <definedName name="Reconcile_Alc_Bev">#REF!</definedName>
     <definedName name="Reconcile_Beano">#REF!</definedName>
     <definedName name="Reconcile_Boxing">#REF!</definedName>
     <definedName name="Reconcile_Cash_Refunds">#REF!</definedName>
     <definedName name="Reconcile_Cig">#REF!</definedName>
     <definedName name="Reconcile_Corp">#REF!</definedName>
     <definedName name="Reconcile_Deeds">#REF!</definedName>
     <definedName name="Reconcile_Deeds_Secy_State">#REF!</definedName>
     <definedName name="Reconcile_DOI">#REF!</definedName>
     <definedName name="Reconcile_Estate">#REF!</definedName>
     <definedName name="Reconcile_Fin_Inst">#REF!</definedName>
     <definedName name="Reconcile_Inc_Est_Cash">#REF!</definedName>
     <definedName name="Reconcile_Inc_Net">#REF!</definedName>
     <definedName name="Reconcile_Insurance">#REF!</definedName>
     <definedName name="Reconcile_Misc">#REF!</definedName>
     <definedName name="Reconcile_Motor_Fuels">#REF!</definedName>
     <definedName name="Reconcile_Pub_Utils">#REF!</definedName>
     <definedName name="Reconcile_Raffles">#REF!</definedName>
     <definedName name="Reconcile_Returns_Bills">#REF!</definedName>
     <definedName name="Reconcile_Room_Occ">#REF!</definedName>
     <definedName name="Reconcile_Sales_Meals">#REF!</definedName>
     <definedName name="Reconcile_Sales_MV">#REF!</definedName>
     <definedName name="Reconcile_Sales_Reg">#REF!</definedName>
     <definedName name="Reconcile_Sales_Total">#REF!</definedName>
@@ -165,76 +166,70 @@
     <definedName name="YTD_Net_Collections">#REF!</definedName>
     <definedName name="YTD90">'[6]TAX 80-00'!#REF!</definedName>
     <definedName name="YTD91">'[6]TAX 80-00'!#REF!</definedName>
     <definedName name="YTD92">'[6]TAX 80-00'!#REF!</definedName>
     <definedName name="YTD93">'[6]TAX 80-00'!#REF!</definedName>
     <definedName name="YTDEST">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="31">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <si>
     <t xml:space="preserve">  Income Withholding</t>
   </si>
   <si>
     <t xml:space="preserve">      Income Est. Payments</t>
   </si>
   <si>
     <t xml:space="preserve">      Income Returns/Bills</t>
   </si>
   <si>
     <t xml:space="preserve">      Income Refunds Net (outflow)</t>
   </si>
   <si>
     <t xml:space="preserve">  Subtotal Non-withheld Income</t>
   </si>
   <si>
     <t xml:space="preserve">  Subtotal Income</t>
   </si>
   <si>
-    <t>Sales &amp; Use</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">  Sales - Regular</t>
   </si>
   <si>
     <t xml:space="preserve">  Sales - Meals</t>
   </si>
   <si>
     <t xml:space="preserve">  Sales - Motor Vehicles</t>
   </si>
   <si>
     <t xml:space="preserve">  Subtotal Sales &amp; Use</t>
   </si>
   <si>
     <t>All Other</t>
   </si>
   <si>
     <t xml:space="preserve">Total Tax Collections </t>
   </si>
   <si>
     <t xml:space="preserve">Corporate &amp; Business - Total </t>
   </si>
   <si>
     <t xml:space="preserve">  </t>
   </si>
   <si>
     <t>February 2026 Tax Collections Summary (in $ millions)</t>
@@ -254,70 +249,79 @@
   <si>
     <t>02/26 v. 02/25 % Fav/(Unfav)</t>
   </si>
   <si>
     <t>02/26 Actual v. Benchmark $ Fav/(Unfav)</t>
   </si>
   <si>
     <t>02/26 Actual v. Benchmark % Fav/(Unfav)</t>
   </si>
   <si>
     <t>02/26 YTD Actual Collections</t>
   </si>
   <si>
     <t>02/26 YTD v. 02/25 YTD $ Fav/(Unfav)</t>
   </si>
   <si>
     <t>02/26 YTD v. 02/25 YTD % Fav/(Unfav)</t>
   </si>
   <si>
     <t>02/26 YTD Actual v. Benchmark $ Fav/(Unfav)</t>
   </si>
   <si>
     <t>02/26 YTD Actual v. Benchmark % Fav/(Unfav)</t>
   </si>
   <si>
-    <t xml:space="preserve">Note: The figures above exclude Tax-Related Settlements &amp; Judgments exceeding $10 million each. The total for these was $26.8 million in February 2026 and $26.8 million in FY26 year-to-date. </t>
-[...1 lines deleted...]
-  <si>
     <t>Preliminary as of March 4, 2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Note: The figures above exclude Tax-Related Settlements &amp; Judgments exceeding $10 million each. The total for these was $0.00 million in February 2026 and $26.8 million in FY26 year-to-date. </t>
+  </si>
+  <si>
+    <t>Tax Collections</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="3">
+  <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="\+0.0%;\-0.0%"/>
-    <numFmt numFmtId="165" formatCode="#,##0.0_);\(#,##0.0\)"/>
   </numFmts>
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="16"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
@@ -336,255 +340,561 @@
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="4">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top style="thin">
-[...3 lines deleted...]
-        <color indexed="64"/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="5">
+  <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="43" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
+    <xf numFmtId="37" fontId="11" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" indent="2"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="6" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="6" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" indent="2"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="6" fillId="2" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="37" fontId="6" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="2"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="37" fontId="11" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="11" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="2"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="2" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="11" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="11" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="2"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="37" fontId="6" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="37" fontId="10" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="13" fillId="3" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="13" fillId="3" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" indent="2"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="13" fillId="3" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
-    <xf numFmtId="37" fontId="5" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="13" fillId="3" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
-    <xf numFmtId="37" fontId="5" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="13" fillId="3" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="2"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="13" fillId="3" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
-    <xf numFmtId="37" fontId="5" fillId="2" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="37" fontId="5" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="13" fillId="3" borderId="2" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="13" fillId="3" borderId="2" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="2"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="13" fillId="3" borderId="2" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="37" fontId="10" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="13" fillId="3" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
-    <xf numFmtId="37" fontId="10" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="13" fillId="3" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="2"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="2" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...34 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="0" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="5">
+  <cellStyles count="8">
+    <cellStyle name="20% - Accent3" xfId="5" builtinId="38"/>
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Comma 2" xfId="4" xr:uid="{09CEADD9-136D-4FF1-BF22-FF05AD9C5897}"/>
+    <cellStyle name="Heading 1" xfId="6" builtinId="16"/>
+    <cellStyle name="Heading 2" xfId="7" builtinId="17"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal_Revmemo Table" xfId="3" xr:uid="{81851EFC-380A-47C6-940B-BEA2711C31E7}"/>
     <cellStyle name="Percent" xfId="2" builtinId="5"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="14">
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="\+0.0%;\-0.0%"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="1" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="\+0.0%;\-0.0%"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="1" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="\+0.0%;\-0.0%"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="1" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="\+0.0%;\-0.0%"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="1" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\dor-bos3\GROUPS\Stpl\Baer\Taxunit\Rv\Annest\FY2010\Cash%20Flow\For%20Feb%202010%20Cashflow%20-%20FY10%20Benchmarks%20-%201-7-10%20Revenue%20Estimate-adjusted.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../../../stpl/baer/TAXUNIT/RV/EOM/FY20/Jun-20/Eom_Jun-20.xlsm" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/stpl/baer/TAXUNIT/RV/EOM/FY20/Jun-20/Eom_Jun-20.xlsm" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///S:\stpl\baer\TAXUNIT\RV\EOM\FY20\Jun-20\Eom_Jun-20.xlsm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\DORFS28\VOL1\STPL\BAER\TAXUNIT\RV\EOM\FY04\04-06\June2004ws.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../../../STPL/BAER/TAXUNIT/DB/TAX/TAX-2-10-04.XLS" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/STPL/BAER/TAXUNIT/DB/TAX/TAX-2-10-04.XLS" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///S:\STPL\BAER\TAXUNIT\DB\TAX\TAX-2-10-04.XLS" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\DORFS28\VOL1\STPL\BAER\TAXUNIT\RV\Annest\FY2004\1-15-04%20Consensus%20Agreement\FY04%20Benchmarks-1-04%20Consensus-final.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\DORFS28\VOL1\STPL\BAER\TAXUNIT\DB\TAX\TAX.XLS" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Refund Runs"/>
       <sheetName val="Quarterly Withholding"/>
       <sheetName val="Commonwealth Withholding"/>
       <sheetName val="Check DIFF"/>
       <sheetName val="FY06-7-8-9 Baseline Adj"/>
       <sheetName val="Summary"/>
       <sheetName val="Public Benchmarks"/>
       <sheetName val="Monthly Tax Collections"/>
       <sheetName val="FY05 Annual Benchmark"/>
       <sheetName val="1 Time Tax Cut-Fed Code Update"/>
       <sheetName val="1 Time Amnesty Spill"/>
@@ -851,53 +1161,50 @@
       <sheetData sheetId="102"/>
       <sheetData sheetId="103"/>
       <sheetData sheetId="104"/>
       <sheetData sheetId="105"/>
       <sheetData sheetId="106"/>
       <sheetData sheetId="107"/>
       <sheetData sheetId="108"/>
       <sheetData sheetId="109"/>
       <sheetData sheetId="110"/>
       <sheetData sheetId="111"/>
       <sheetData sheetId="112"/>
       <sheetData sheetId="113"/>
       <sheetData sheetId="114"/>
       <sheetData sheetId="115"/>
       <sheetData sheetId="116"/>
       <sheetData sheetId="117"/>
       <sheetData sheetId="118"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
-    <xxl21:alternateUrls>
-[...1 lines deleted...]
-    </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Sheet1"/>
       <sheetName val="Sheet2"/>
       <sheetName val="Instruction"/>
       <sheetName val="One-timers-Certified only"/>
       <sheetName val="One-timers-All"/>
       <sheetName val="Revmemo Table-Old"/>
       <sheetName val="Revmemo Table-New"/>
       <sheetName val="Revmemo Table-NewNew"/>
       <sheetName val="Diff"/>
       <sheetName val="B"/>
       <sheetName val="Table-New Format"/>
       <sheetName val="baseline"/>
       <sheetName val="Monthly Baseline Adjustments"/>
       <sheetName val="FY20 Benchmarks"/>
       <sheetName val="Cash-Credit"/>
       <sheetName val="BAERmonthly"/>
       <sheetName val="input"/>
       <sheetName val="PRESS"/>
       <sheetName val="WHT_M"/>
       <sheetName val="db-mr2"/>
       <sheetName val="db-mr1"/>
       <sheetName val="Convention Center &amp; other_pc"/>
       <sheetName val="Module1"/>
       <sheetName val="Compatibility Report"/>
@@ -956,53 +1263,50 @@
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2" refreshError="1"/>
       <sheetData sheetId="3" refreshError="1"/>
       <sheetData sheetId="4" refreshError="1"/>
       <sheetData sheetId="5" refreshError="1"/>
       <sheetData sheetId="6" refreshError="1"/>
       <sheetData sheetId="7" refreshError="1"/>
       <sheetData sheetId="8" refreshError="1"/>
       <sheetData sheetId="9" refreshError="1"/>
       <sheetData sheetId="10" refreshError="1"/>
       <sheetData sheetId="11" refreshError="1"/>
       <sheetData sheetId="12" refreshError="1"/>
       <sheetData sheetId="13" refreshError="1"/>
       <sheetData sheetId="14" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink4.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
-    <xxl21:alternateUrls>
-[...1 lines deleted...]
-    </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="TAX-2-10-04"/>
       <sheetName val="Module1"/>
       <sheetName val="7.79-10.03"/>
       <sheetName val="TY-FY - Sent"/>
       <sheetName val="FY 55-62"/>
       <sheetName val="TAX 63-79"/>
       <sheetName val="TAX 80-00"/>
       <sheetName val="TAX 01-20 "/>
       <sheetName val="Tax04aft"/>
       <sheetName val="TAX 02-Current"/>
       <sheetName val="Cash Credit"/>
       <sheetName val="Bus-cash credit"/>
       <sheetName val="SOS-Deeds"/>
       <sheetName val="FYTotals 71-00"/>
       <sheetName val="Jul79-Oct98"/>
       <sheetName val="FY TOTALS"/>
       <sheetName val="CY TOTALS"/>
       <sheetName val=" CY Quarter Totals"/>
       <sheetName val="CY qtr 63-79"/>
       <sheetName val="YA % Change"/>
       <sheetName val="Mth 1998-1999"/>
       <sheetName val="Cigarette Packs"/>
       <sheetName val="TAX-2-10-04.XLS"/>
     </sheetNames>
@@ -1191,50 +1495,82 @@
       <sheetData sheetId="6" refreshError="1"/>
       <sheetData sheetId="7" refreshError="1"/>
       <sheetData sheetId="8" refreshError="1"/>
       <sheetData sheetId="9" refreshError="1"/>
       <sheetData sheetId="10" refreshError="1"/>
       <sheetData sheetId="11" refreshError="1"/>
       <sheetData sheetId="12" refreshError="1"/>
       <sheetData sheetId="13" refreshError="1"/>
       <sheetData sheetId="14" refreshError="1"/>
       <sheetData sheetId="15" refreshError="1"/>
       <sheetData sheetId="16" refreshError="1"/>
       <sheetData sheetId="17" refreshError="1"/>
       <sheetData sheetId="18" refreshError="1"/>
       <sheetData sheetId="19" refreshError="1"/>
       <sheetData sheetId="20" refreshError="1"/>
       <sheetData sheetId="21" refreshError="1"/>
       <sheetData sheetId="22" refreshError="1"/>
       <sheetData sheetId="23" refreshError="1"/>
       <sheetData sheetId="24" refreshError="1"/>
       <sheetData sheetId="25" refreshError="1"/>
       <sheetData sheetId="26" refreshError="1"/>
       <sheetData sheetId="27" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
+</file>
+
+<file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{D088CBD7-8D84-4F81-9334-FBC7E25533B3}" name="Table1" displayName="Table1" ref="A5:K18" totalsRowShown="0" headerRowDxfId="13" dataDxfId="12" tableBorderDxfId="11" headerRowCellStyle="Normal_Revmemo Table">
+  <autoFilter ref="A5:K18" xr:uid="{D088CBD7-8D84-4F81-9334-FBC7E25533B3}">
+    <filterColumn colId="0" hiddenButton="1"/>
+    <filterColumn colId="1" hiddenButton="1"/>
+    <filterColumn colId="2" hiddenButton="1"/>
+    <filterColumn colId="3" hiddenButton="1"/>
+    <filterColumn colId="4" hiddenButton="1"/>
+    <filterColumn colId="5" hiddenButton="1"/>
+    <filterColumn colId="6" hiddenButton="1"/>
+    <filterColumn colId="7" hiddenButton="1"/>
+    <filterColumn colId="8" hiddenButton="1"/>
+    <filterColumn colId="9" hiddenButton="1"/>
+    <filterColumn colId="10" hiddenButton="1"/>
+  </autoFilter>
+  <tableColumns count="11">
+    <tableColumn id="1" xr3:uid="{F0737A00-CBFF-47B6-88EC-51A8BCEAEA53}" name="Tax Collections" dataDxfId="10"/>
+    <tableColumn id="2" xr3:uid="{F94F3191-E963-4988-87AC-0B868D1E58F9}" name="02/26 Actual Collections" dataDxfId="9"/>
+    <tableColumn id="3" xr3:uid="{4F91CC66-61D1-432D-A9D0-788D0E4DC70E}" name="02/26 v. 02/25 $ Fav/(Unfav)" dataDxfId="8"/>
+    <tableColumn id="4" xr3:uid="{F5CD3B59-B869-4183-80DE-A9EBE9BF5DA8}" name="02/26 v. 02/25 % Fav/(Unfav)" dataDxfId="7" dataCellStyle="Percent"/>
+    <tableColumn id="5" xr3:uid="{D66D2CAE-E33F-4189-A041-AC99D665E5B4}" name="02/26 Actual v. Benchmark $ Fav/(Unfav)" dataDxfId="6"/>
+    <tableColumn id="6" xr3:uid="{51CE60C5-BF5E-4CBF-A300-B032999C00F3}" name="02/26 Actual v. Benchmark % Fav/(Unfav)" dataDxfId="5" dataCellStyle="Percent"/>
+    <tableColumn id="7" xr3:uid="{05D36C71-5FE5-47AB-93F9-EF562C77F711}" name="02/26 YTD Actual Collections" dataDxfId="4" dataCellStyle="20% - Accent3"/>
+    <tableColumn id="8" xr3:uid="{999D3151-E0DF-45D4-89DB-2B580232EBB1}" name="02/26 YTD v. 02/25 YTD $ Fav/(Unfav)" dataDxfId="3" dataCellStyle="20% - Accent3"/>
+    <tableColumn id="9" xr3:uid="{26C333DA-6D00-4A5E-88CF-04A64888B103}" name="02/26 YTD v. 02/25 YTD % Fav/(Unfav)" dataDxfId="2" dataCellStyle="20% - Accent3"/>
+    <tableColumn id="10" xr3:uid="{2784516F-9BA6-4F10-BDBF-4F1149FEACA5}" name="02/26 YTD Actual v. Benchmark $ Fav/(Unfav)" dataDxfId="1" dataCellStyle="20% - Accent3"/>
+    <tableColumn id="11" xr3:uid="{0E6D0495-501A-48AB-BC5E-E4547F05329B}" name="02/26 YTD Actual v. Benchmark % Fav/(Unfav)" dataDxfId="0" dataCellStyle="20% - Accent3"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1489,820 +1825,658 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B8714159-FE51-4B97-97F2-A78687A9E482}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AC28"/>
+  <dimension ref="A1:X25"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="75" zoomScaleNormal="75" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="T13" sqref="T13"/>
+      <selection activeCell="F9" sqref="F9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="28.5" style="35" customWidth="1"/>
-[...14 lines deleted...]
-    <col min="17" max="16384" width="9" style="35"/>
+    <col min="1" max="1" width="28" style="25" customWidth="1"/>
+    <col min="2" max="11" width="13.4140625" style="25" customWidth="1"/>
+    <col min="12" max="16384" width="9" style="25"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" s="1" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.45">
-[...17 lines deleted...]
-      <c r="P1" s="40"/>
+    <row r="1" spans="1:11" s="1" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A1" s="49" t="s">
+        <v>14</v>
+      </c>
+      <c r="C1" s="28"/>
+      <c r="E1" s="28"/>
+      <c r="F1" s="28"/>
+      <c r="G1" s="28"/>
+      <c r="H1" s="28"/>
+      <c r="I1" s="28"/>
+      <c r="J1" s="28"/>
+      <c r="K1" s="28"/>
     </row>
-    <row r="2" spans="1:16" s="2" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
-[...17 lines deleted...]
-      <c r="P2" s="44"/>
+    <row r="2" spans="1:11" s="2" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="50" t="s">
+        <v>27</v>
+      </c>
+      <c r="B2" s="48"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="32"/>
+      <c r="F2" s="29"/>
+      <c r="G2" s="29"/>
+      <c r="H2" s="29"/>
+      <c r="I2" s="29"/>
+      <c r="J2" s="29"/>
+      <c r="K2" s="29"/>
     </row>
-    <row r="3" spans="1:16" s="2" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:11" s="2" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
-      <c r="L3" s="3"/>
-[...3 lines deleted...]
-      <c r="P3" s="3"/>
     </row>
-    <row r="4" spans="1:16" s="4" customFormat="1" ht="32.9" customHeight="1" x14ac:dyDescent="0.4">
-[...3 lines deleted...]
-      <c r="E4" s="41" t="s">
+    <row r="4" spans="1:11" s="4" customFormat="1" ht="32.9" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B4" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" s="30"/>
+      <c r="D4" s="31"/>
+      <c r="E4" s="30"/>
+      <c r="F4" s="30"/>
+      <c r="G4" s="47" t="s">
+        <v>16</v>
+      </c>
+      <c r="H4" s="46"/>
+      <c r="I4" s="46"/>
+      <c r="J4" s="33"/>
+      <c r="K4" s="33"/>
+    </row>
+    <row r="5" spans="1:11" s="5" customFormat="1" ht="65.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="B5" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="F4" s="41"/>
-[...6 lines deleted...]
-      <c r="M4" s="41" t="s">
+      <c r="C5" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="N4" s="41"/>
-[...1 lines deleted...]
-      <c r="P4" s="41"/>
+      <c r="D5" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="G5" s="34" t="s">
+        <v>22</v>
+      </c>
+      <c r="H5" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="I5" s="34" t="s">
+        <v>24</v>
+      </c>
+      <c r="J5" s="34" t="s">
+        <v>25</v>
+      </c>
+      <c r="K5" s="34" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="5" spans="1:16" s="5" customFormat="1" ht="65.5" customHeight="1" x14ac:dyDescent="0.3">
-[...34 lines deleted...]
-        <v>28</v>
+    <row r="6" spans="1:11" s="5" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B6" s="11">
+        <v>1979.4057491499998</v>
+      </c>
+      <c r="C6" s="12">
+        <v>273.66851760999975</v>
+      </c>
+      <c r="D6" s="13">
+        <v>0.16044002121177955</v>
+      </c>
+      <c r="E6" s="12">
+        <v>76.505462530658633</v>
+      </c>
+      <c r="F6" s="13">
+        <v>4.020466183573753E-2</v>
+      </c>
+      <c r="G6" s="35">
+        <v>13220.94997543</v>
+      </c>
+      <c r="H6" s="36">
+        <v>727.87537308999708</v>
+      </c>
+      <c r="I6" s="37">
+        <v>5.8262309019883954E-2</v>
+      </c>
+      <c r="J6" s="36">
+        <v>111.02676271165365</v>
+      </c>
+      <c r="K6" s="37">
+        <v>8.4689102224445607E-3</v>
       </c>
     </row>
-    <row r="6" spans="1:16" s="9" customFormat="1" ht="29.15" customHeight="1" x14ac:dyDescent="0.3">
-[...19 lines deleted...]
-    <row r="7" spans="1:16" s="5" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:11" s="5" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B7" s="12">
-[...2 lines deleted...]
-      <c r="C7" s="7"/>
+      <c r="B7" s="11">
+        <v>24.571391660000003</v>
+      </c>
+      <c r="C7" s="12">
+        <v>-2.4516028500000004</v>
+      </c>
       <c r="D7" s="13">
-        <v>273.66851760999975</v>
-[...27 lines deleted...]
-        <v>8.4689102224445607E-3</v>
+        <v>-9.0722841581926519E-2</v>
+      </c>
+      <c r="E7" s="12">
+        <v>-1.284384070278012</v>
+      </c>
+      <c r="F7" s="13">
+        <v>-4.9674938538933622E-2</v>
+      </c>
+      <c r="G7" s="35">
+        <v>3415.4427234500004</v>
+      </c>
+      <c r="H7" s="36">
+        <v>347.56198372000017</v>
+      </c>
+      <c r="I7" s="37">
+        <v>0.11329057848271788</v>
+      </c>
+      <c r="J7" s="36">
+        <v>464.63322762992721</v>
+      </c>
+      <c r="K7" s="37">
+        <v>0.15745958127357823</v>
       </c>
     </row>
-    <row r="8" spans="1:16" s="5" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:11" s="5" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B8" s="12">
-[...2 lines deleted...]
-      <c r="C8" s="37"/>
+      <c r="B8" s="11">
+        <v>81.564924470000008</v>
+      </c>
+      <c r="C8" s="12">
+        <v>-6.1465174999999874</v>
+      </c>
       <c r="D8" s="13">
-        <v>-2.4516028500000004</v>
-[...27 lines deleted...]
-        <v>0.15745958127357823</v>
+        <v>-7.0076575666174604E-2</v>
+      </c>
+      <c r="E8" s="12">
+        <v>-0.8514275395089328</v>
+      </c>
+      <c r="F8" s="13">
+        <v>-1.0330808374176739E-2</v>
+      </c>
+      <c r="G8" s="35">
+        <v>1004.84634714</v>
+      </c>
+      <c r="H8" s="36">
+        <v>-30.997007749999966</v>
+      </c>
+      <c r="I8" s="37">
+        <v>-2.9924416277489808E-2</v>
+      </c>
+      <c r="J8" s="36">
+        <v>17.978662897755839</v>
+      </c>
+      <c r="K8" s="37">
+        <v>1.8217906194345157E-2</v>
       </c>
     </row>
-    <row r="9" spans="1:16" s="5" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:11" s="5" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="12">
-[...32 lines deleted...]
-        <v>1.8217906194345157E-2</v>
+      <c r="B9" s="27">
+        <v>-673.76920266000002</v>
+      </c>
+      <c r="C9" s="15">
+        <v>19.570453339999972</v>
+      </c>
+      <c r="D9" s="16">
+        <v>2.822635799155843E-2</v>
+      </c>
+      <c r="E9" s="15">
+        <v>52.289171754049335</v>
+      </c>
+      <c r="F9" s="16">
+        <v>7.2017861919502338E-2</v>
+      </c>
+      <c r="G9" s="38">
+        <v>-1360.57103966</v>
+      </c>
+      <c r="H9" s="39">
+        <v>-24.232186660000025</v>
+      </c>
+      <c r="I9" s="40">
+        <v>-1.8133265081382789E-2</v>
+      </c>
+      <c r="J9" s="39">
+        <v>71.573070631829296</v>
+      </c>
+      <c r="K9" s="40">
+        <v>4.9976165189999477E-2</v>
       </c>
     </row>
-    <row r="10" spans="1:16" s="5" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:11" s="5" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B10" s="45">
-[...2 lines deleted...]
-      <c r="C10" s="7"/>
+      <c r="B10" s="11">
+        <v>-567.63288652999995</v>
+      </c>
+      <c r="C10" s="15">
+        <v>10.972332990000041</v>
+      </c>
       <c r="D10" s="16">
-        <v>19.570453339999972</v>
-[...27 lines deleted...]
-        <v>4.9976165189999477E-2</v>
+        <v>1.896341861399467E-2</v>
+      </c>
+      <c r="E10" s="15">
+        <v>50.153360144262479</v>
+      </c>
+      <c r="F10" s="16">
+        <v>8.1182383735885641E-2</v>
+      </c>
+      <c r="G10" s="35">
+        <v>3059.7180309300011</v>
+      </c>
+      <c r="H10" s="39">
+        <v>292.33278931000132</v>
+      </c>
+      <c r="I10" s="40">
+        <v>0.10563501781879585</v>
+      </c>
+      <c r="J10" s="39">
+        <v>554.18496115951302</v>
+      </c>
+      <c r="K10" s="40">
+        <v>0.22118445285987684</v>
       </c>
     </row>
-    <row r="11" spans="1:16" s="5" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="5" t="s">
+    <row r="11" spans="1:11" s="5" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="B11" s="12">
-[...32 lines deleted...]
-        <v>0.22118445285987684</v>
+      <c r="B11" s="18">
+        <v>1411.7728626199998</v>
+      </c>
+      <c r="C11" s="19">
+        <v>284.64085060000002</v>
+      </c>
+      <c r="D11" s="20">
+        <v>0.25253550388465884</v>
+      </c>
+      <c r="E11" s="19">
+        <v>126.65882267492111</v>
+      </c>
+      <c r="F11" s="20">
+        <v>9.8558430410062334E-2</v>
+      </c>
+      <c r="G11" s="41">
+        <v>16280.66800636</v>
+      </c>
+      <c r="H11" s="42">
+        <v>1020.2081623999966</v>
+      </c>
+      <c r="I11" s="43">
+        <v>6.6853041968049781E-2</v>
+      </c>
+      <c r="J11" s="42">
+        <v>665.2117238711653</v>
+      </c>
+      <c r="K11" s="43">
+        <v>4.2599570056568468E-2</v>
       </c>
     </row>
-    <row r="12" spans="1:16" s="5" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="18" t="s">
+    <row r="12" spans="1:11" s="5" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="B12" s="19">
-[...32 lines deleted...]
-        <v>4.2599570056568468E-2</v>
+      <c r="B12" s="11">
+        <v>498.22281670000001</v>
+      </c>
+      <c r="C12" s="12">
+        <v>0.46543391320000183</v>
+      </c>
+      <c r="D12" s="13">
+        <v>9.3506179776615592E-4</v>
+      </c>
+      <c r="E12" s="12">
+        <v>2.3523823372564721</v>
+      </c>
+      <c r="F12" s="13">
+        <v>4.7439455435159834E-3</v>
+      </c>
+      <c r="G12" s="35">
+        <v>4630.9236661643999</v>
+      </c>
+      <c r="H12" s="36">
+        <v>39.188691131199448</v>
+      </c>
+      <c r="I12" s="37">
+        <v>8.5346152041181553E-3</v>
+      </c>
+      <c r="J12" s="36">
+        <v>67.851267161351643</v>
+      </c>
+      <c r="K12" s="37">
+        <v>1.4869645104946387E-2</v>
       </c>
     </row>
-    <row r="13" spans="1:16" s="9" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="9" t="s">
+    <row r="13" spans="1:11" s="5" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B13" s="22"/>
-[...13 lines deleted...]
-      <c r="P13" s="23"/>
+      <c r="B13" s="11">
+        <v>98.689412759999996</v>
+      </c>
+      <c r="C13" s="12">
+        <v>-2.1964881500000217</v>
+      </c>
+      <c r="D13" s="13">
+        <v>-2.1772003126180155E-2</v>
+      </c>
+      <c r="E13" s="12">
+        <v>-9.5418360821499277</v>
+      </c>
+      <c r="F13" s="13">
+        <v>-8.816156317355478E-2</v>
+      </c>
+      <c r="G13" s="35">
+        <v>1102.1904006200002</v>
+      </c>
+      <c r="H13" s="36">
+        <v>7.9665039400003934</v>
+      </c>
+      <c r="I13" s="37">
+        <v>7.2805062694862319E-3</v>
+      </c>
+      <c r="J13" s="36">
+        <v>-41.092022080118568</v>
+      </c>
+      <c r="K13" s="37">
+        <v>-3.5942144534217985E-2</v>
+      </c>
     </row>
-    <row r="14" spans="1:16" s="5" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:11" s="5" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="B14" s="12">
-[...32 lines deleted...]
-        <v>1.4869645104946387E-2</v>
+      <c r="B14" s="11">
+        <v>52.414328850000004</v>
+      </c>
+      <c r="C14" s="12">
+        <v>-30.925180499999996</v>
+      </c>
+      <c r="D14" s="16">
+        <v>-0.37107466484022439</v>
+      </c>
+      <c r="E14" s="12">
+        <v>-30.160042151322273</v>
+      </c>
+      <c r="F14" s="16">
+        <v>-0.36524701048996566</v>
+      </c>
+      <c r="G14" s="35">
+        <v>704.19779504000007</v>
+      </c>
+      <c r="H14" s="36">
+        <v>-61.357119069999953</v>
+      </c>
+      <c r="I14" s="40">
+        <v>-8.0147247361518154E-2</v>
+      </c>
+      <c r="J14" s="36">
+        <v>-42.199786283976209</v>
+      </c>
+      <c r="K14" s="40">
+        <v>-5.653794618294624E-2</v>
       </c>
     </row>
-    <row r="15" spans="1:16" s="5" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="5" t="s">
+    <row r="15" spans="1:11" s="5" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="B15" s="12">
-[...32 lines deleted...]
-        <v>-3.5942144534217985E-2</v>
+      <c r="B15" s="18">
+        <v>649.32655831000011</v>
+      </c>
+      <c r="C15" s="19">
+        <v>-32.656234736799888</v>
+      </c>
+      <c r="D15" s="10">
+        <v>-4.7884250262248046E-2</v>
+      </c>
+      <c r="E15" s="19">
+        <v>-37.349495896215558</v>
+      </c>
+      <c r="F15" s="10">
+        <v>-5.4391726153012368E-2</v>
+      </c>
+      <c r="G15" s="41">
+        <v>6437.3118618244007</v>
+      </c>
+      <c r="H15" s="42">
+        <v>-14.20192399879943</v>
+      </c>
+      <c r="I15" s="37">
+        <v>-2.2013320393125834E-3</v>
+      </c>
+      <c r="J15" s="42">
+        <v>-15.440541202742679</v>
+      </c>
+      <c r="K15" s="37">
+        <v>-2.3928612533620761E-3</v>
       </c>
     </row>
-    <row r="16" spans="1:16" s="5" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="5" t="s">
+    <row r="16" spans="1:11" s="8" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="B16" s="21">
+        <v>22.762134230000001</v>
+      </c>
+      <c r="C16" s="9">
+        <v>-41.184930739999999</v>
+      </c>
+      <c r="D16" s="22">
+        <v>-0.64404724062506102</v>
+      </c>
+      <c r="E16" s="23">
+        <v>-38.422206199781812</v>
+      </c>
+      <c r="F16" s="22">
+        <v>-0.6279745099790206</v>
+      </c>
+      <c r="G16" s="35">
+        <v>1600.6591011499997</v>
+      </c>
+      <c r="H16" s="36">
+        <v>-335.88621638000041</v>
+      </c>
+      <c r="I16" s="44">
+        <v>-0.17344609152158247</v>
+      </c>
+      <c r="J16" s="45">
+        <v>-315.7517316240037</v>
+      </c>
+      <c r="K16" s="44">
+        <v>-0.1647620260875656</v>
+      </c>
+    </row>
+    <row r="17" spans="1:24" s="8" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B16" s="12">
-[...32 lines deleted...]
-        <v>-5.653794618294624E-2</v>
+      <c r="B17" s="21">
+        <v>252.21646612499998</v>
+      </c>
+      <c r="C17" s="9">
+        <v>-2.9469911490000129</v>
+      </c>
+      <c r="D17" s="22">
+        <v>-1.1549424751035061E-2</v>
+      </c>
+      <c r="E17" s="23">
+        <v>8.3191666195314724</v>
+      </c>
+      <c r="F17" s="22">
+        <v>3.4109301892229216E-2</v>
+      </c>
+      <c r="G17" s="35">
+        <v>1985.9556640612495</v>
+      </c>
+      <c r="H17" s="36">
+        <v>146.48072444174954</v>
+      </c>
+      <c r="I17" s="44">
+        <v>7.9631813017278424E-2</v>
+      </c>
+      <c r="J17" s="45">
+        <v>255.17039822396737</v>
+      </c>
+      <c r="K17" s="44">
+        <v>0.14743041974102231</v>
       </c>
     </row>
-    <row r="17" spans="1:29" s="5" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="18" t="s">
+    <row r="18" spans="1:24" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="B17" s="19">
-[...32 lines deleted...]
-        <v>-2.3928612533620761E-3</v>
+      <c r="B18" s="18">
+        <v>2336.0780212849995</v>
+      </c>
+      <c r="C18" s="19">
+        <v>207.85269397419961</v>
+      </c>
+      <c r="D18" s="20">
+        <v>9.7664796723775385E-2</v>
+      </c>
+      <c r="E18" s="19">
+        <v>59.206287198454902</v>
+      </c>
+      <c r="F18" s="20">
+        <v>2.6003347624765433E-2</v>
+      </c>
+      <c r="G18" s="41">
+        <v>26304.594633395649</v>
+      </c>
+      <c r="H18" s="42">
+        <v>816.60074646294743</v>
+      </c>
+      <c r="I18" s="43">
+        <v>3.2038643374032116E-2</v>
+      </c>
+      <c r="J18" s="42">
+        <v>589.18984926838311</v>
+      </c>
+      <c r="K18" s="43">
+        <v>2.2911941469109531E-2</v>
       </c>
     </row>
-    <row r="18" spans="1:29" s="9" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-[...37 lines deleted...]
-      </c>
+    <row r="19" spans="1:24" s="24" customFormat="1" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="B19" s="26"/>
+      <c r="C19" s="26"/>
+      <c r="D19" s="26"/>
+      <c r="E19" s="26"/>
+      <c r="F19" s="26"/>
+      <c r="G19" s="26"/>
+      <c r="H19" s="26"/>
+      <c r="I19" s="26"/>
+      <c r="J19" s="26"/>
+      <c r="K19" s="26"/>
+      <c r="L19" s="5"/>
+      <c r="M19" s="5"/>
+      <c r="N19" s="5"/>
+      <c r="O19" s="5"/>
+      <c r="P19" s="5"/>
+      <c r="Q19" s="5"/>
+      <c r="R19" s="5"/>
+      <c r="S19" s="5"/>
+      <c r="T19" s="5"/>
+      <c r="U19" s="5"/>
+      <c r="V19" s="5"/>
+      <c r="W19" s="5"/>
+      <c r="X19" s="5"/>
     </row>
-    <row r="19" spans="1:29" s="9" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-[...57 lines deleted...]
-      <c r="A21" s="30" t="s">
+    <row r="25" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="L25" s="25" t="s">
         <v>13</v>
-      </c>
-[...71 lines deleted...]
-        <v>15</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.9" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="71" orientation="landscape" r:id="rId1"/>
+  <tableParts count="1">
+    <tablePart r:id="rId2"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{c4bc3177-0536-4996-8eb6-21250ea187dc}" enabled="1" method="Standard" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>