--- v0 (2025-10-25)
+++ v1 (2026-08-04)
@@ -1,132 +1,142 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="12465" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2430"/>
         <w:gridCol w:w="8595"/>
         <w:gridCol w:w="1440"/>
       </w:tblGrid>
       <w:tr w:rsidR="002D7BBB" w:rsidRPr="0052201D" w14:paraId="2A9C3207" w14:textId="77777777" w:rsidTr="00A15A41">
         <w:trPr>
           <w:trHeight w:val="1530"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="271397B8" w14:textId="77777777" w:rsidR="002D7BBB" w:rsidRDefault="002D7BBB" w:rsidP="00A15A41">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:ind w:left="792" w:right="-356"/>
               <w:rPr>
                 <w:noProof/>
                 <w:spacing w:val="-3"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:br w:type="page"/>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="35B0261E" w14:textId="77777777" w:rsidR="00760647" w:rsidRPr="00252DEE" w:rsidRDefault="00760647" w:rsidP="00A15A41">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:ind w:left="792" w:right="-356"/>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:spacing w:val="-3"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7649B5CE" wp14:editId="04D0934E">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7649B5CE" wp14:editId="30A56BF9">
                   <wp:extent cx="866140" cy="866140"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="4" name="Picture 4"/>
+                  <wp:docPr id="4" name="Picture 4">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="4" name="seal.png"/>
+                          <pic:cNvPr id="4" name="Picture 4">
+                            <a:extLst>
+                              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                              </a:ext>
+                            </a:extLst>
+                          </pic:cNvPr>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="866681" cy="866681"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
@@ -331,52 +341,64 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="0033CC"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B32D7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="0033CC"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Application</w:t>
       </w:r>
       <w:r w:rsidR="001157DB" w:rsidRPr="005B32D7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="0033CC"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> by a Federally-Chartered</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> by a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001157DB" w:rsidRPr="005B32D7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0033CC"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Federally-Chartered</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00233348" w:rsidRPr="005B32D7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="0033CC"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bank </w:t>
       </w:r>
       <w:r w:rsidR="001157DB" w:rsidRPr="005B32D7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="0033CC"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>to Convert to a Massachusetts</w:t>
       </w:r>
       <w:r w:rsidR="006A137D" w:rsidRPr="005B32D7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="0033CC"/>
@@ -763,51 +785,71 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008751B4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve">For such information, a cross reference to the information is acceptable. </w:t>
       </w:r>
       <w:r w:rsidR="00AC4CD3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008751B4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t>Any such cross-reference must be made to a specific cite or location in the documents, so the inf</w:t>
+        <w:t xml:space="preserve">Any such cross-reference must be made to a specific </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008751B4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>cite</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008751B4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or location in the documents, so the inf</w:t>
       </w:r>
       <w:r w:rsidR="00CB7061">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve">ormation can be located easily.  </w:t>
       </w:r>
       <w:r w:rsidRPr="008751B4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve">Supporting information for all relevant factors, setting forth the basis for </w:t>
       </w:r>
       <w:r w:rsidR="00EE1717">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
@@ -935,60 +977,91 @@
       </w:r>
       <w:r w:rsidRPr="003A561A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">of the </w:t>
       </w:r>
       <w:r w:rsidR="00124B1B" w:rsidRPr="00956206">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Application</w:t>
       </w:r>
       <w:r w:rsidR="00956206" w:rsidRPr="00956206">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> by a Federally-Chartered Bank to Convert to a Massachusetts State-Chartered Bank</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:t xml:space="preserve"> by a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00956206" w:rsidRPr="00956206">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>Federally-Chartered</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00956206" w:rsidRPr="00956206">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bank to Convert to a Massachusetts State-Chartered </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00956206" w:rsidRPr="00956206">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bank</w:t>
+      </w:r>
+      <w:r w:rsidR="00786D89">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>;</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00A3682D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D239A21" w14:textId="77777777" w:rsidR="00A147EB" w:rsidRDefault="005A7AAF" w:rsidP="00E550A0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1454,51 +1527,65 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> on the 15</w:t>
       </w:r>
       <w:r w:rsidRPr="003A561A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidRPr="003A561A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003A561A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>of the month in order to be considered received during the month; provided however, that when the 15</w:t>
+        <w:t xml:space="preserve">of the month </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A561A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003A561A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be considered received during the month; provided however, that when the 15</w:t>
       </w:r>
       <w:r w:rsidRPr="003A561A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidRPr="003A561A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> falls on a Sunday or a legal holiday</w:t>
       </w:r>
       <w:r w:rsidR="000F1E2A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="003A561A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> the next business day shall be the filing day.</w:t>
@@ -1541,59 +1628,77 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Notice Requirements</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D55D069" w14:textId="0376E275" w:rsidR="002D7BBB" w:rsidRDefault="008318D3" w:rsidP="00D57A0C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00980322">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Upon a </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Upon </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00980322">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">determination that the application is sufficiently </w:t>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>determination</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that the application is sufficiently </w:t>
       </w:r>
       <w:r w:rsidRPr="00980322">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">complete, the Division will provide the applicant with a notice for publication and specific instructions for the publication and posting of notice.  The notice must appear in a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">daily </w:t>
       </w:r>
       <w:r w:rsidRPr="00980322">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">newspaper of general circulation in the city or town </w:t>
       </w:r>
@@ -2113,51 +2218,73 @@
           <w:b/>
           <w:i/>
           <w:color w:val="0000CC"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>APPLICATION</w:t>
       </w:r>
       <w:r w:rsidR="006A137D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000CC"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E24A0A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000CC"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">BY A FEDERALLY-CHARTERED BANK TO CONVERT </w:t>
+        <w:t xml:space="preserve">BY A </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E24A0A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000CC"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>FEDERALLY-CHARTERED</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E24A0A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000CC"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> BANK TO CONVERT </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F6B59ED" w14:textId="77777777" w:rsidR="00EE1717" w:rsidRPr="00B863A2" w:rsidRDefault="006A137D" w:rsidP="00EE1717">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000CC"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>TO A MASSACHUSETTS</w:t>
       </w:r>
       <w:r w:rsidR="00F86B36">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
@@ -2760,67 +2887,65 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1651789293"/>
           <w:lock w:val="contentLocked"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_1081868574"/>
           </w:placeholder>
           <w:group/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:id w:val="-924727831"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="00D9193F">
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>☐</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
           <w:r w:rsidR="006E0B62">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve">  </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
@@ -2828,51 +2953,50 @@
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D9193F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1652249420"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00593697">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D9193F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="009E353E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -2897,143 +3021,140 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1373567012"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004155E4">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="006E0B62">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Federal savings bank or association</w:t>
       </w:r>
       <w:r w:rsidR="00D9193F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1829204511"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="005B32D7">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D9193F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="009E353E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mutual    </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-316349176"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="009E353E">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="009E353E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  Stock</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C2C67B9" w14:textId="77777777" w:rsidR="002E0436" w:rsidRDefault="002E0436" w:rsidP="00D9193F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="1080"/>
@@ -3103,67 +3224,65 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1101023312"/>
           <w:lock w:val="contentLocked"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_1081868574"/>
           </w:placeholder>
           <w:group/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:id w:val="-1251733834"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="00956206">
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>☐</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
           <w:r w:rsidR="006E0B62">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve">  </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
@@ -3189,51 +3308,50 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="2128580772"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="006E0B62">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="006E0B62">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -3257,51 +3375,50 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-892278918"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="006E0B62">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="006E0B62">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -4119,83 +4236,106 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000CC"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="00EE1717" w:rsidRPr="00B863A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000CC"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>DIVISION OF BANKS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7584B541" w14:textId="77777777" w:rsidR="00E24A0A" w:rsidRDefault="00E24A0A" w:rsidP="00E24A0A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000CC"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B863A2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000CC"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>APPLICATION</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000CC"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> BY A FEDERALLY-CHARTERED BANK TO CONVERT </w:t>
+        <w:t xml:space="preserve"> BY A </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000CC"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>FEDERALLY-CHARTERED</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0000CC"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> BANK TO CONVERT </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F2A63FD" w14:textId="77777777" w:rsidR="00E24A0A" w:rsidRPr="00B863A2" w:rsidRDefault="00E24A0A" w:rsidP="00EA2F55">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000CC"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>TO A MASSACHUSETTS STATE-CHARTERED BANK</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="184AD7F9" w14:textId="77777777" w:rsidR="00F605F2" w:rsidRDefault="00F605F2" w:rsidP="00301E09">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
@@ -4281,52 +4421,63 @@
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A4C3710" w14:textId="77777777" w:rsidR="00A9750D" w:rsidRPr="00B70131" w:rsidRDefault="00A9750D" w:rsidP="004D456B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B70131">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>SECTION 1:  OVERVIEW</w:t>
-      </w:r>
+        <w:t>SECTION 1</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B70131">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  OVERVIEW</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="28E91EDB" w14:textId="77777777" w:rsidR="00A9750D" w:rsidRPr="00E24A0A" w:rsidRDefault="00A9750D" w:rsidP="00795072">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00795072">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Provide a</w:t>
       </w:r>
@@ -4346,133 +4497,205 @@
         </w:rPr>
         <w:t xml:space="preserve"> describe</w:t>
       </w:r>
       <w:r w:rsidR="003B2D3A" w:rsidRPr="00795072">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> why the </w:t>
       </w:r>
       <w:r w:rsidR="002A2EAD" w:rsidRPr="00795072">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>institution</w:t>
       </w:r>
       <w:r w:rsidR="003B2D3A" w:rsidRPr="00795072">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> is interested in converting to a Massachusetts state-chartered bank.</w:t>
+        <w:t xml:space="preserve"> is interested in converting to a Massachusetts state-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003B2D3A" w:rsidRPr="00795072">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>chartered</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003B2D3A" w:rsidRPr="00795072">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bank.</w:t>
       </w:r>
       <w:r w:rsidR="0013172E" w:rsidRPr="00795072">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00C2264A" w:rsidRPr="00795072">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The overview should also i</w:t>
       </w:r>
       <w:r w:rsidR="0013172E" w:rsidRPr="00795072">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">nclude a description of the benefits which will accrue to the institution as a result of the </w:t>
+        <w:t xml:space="preserve">nclude a description of the benefits which will accrue to the institution </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0013172E" w:rsidRPr="00795072">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>as a result of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0013172E" w:rsidRPr="00795072">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r w:rsidR="00BA22E2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>conversion</w:t>
       </w:r>
       <w:r w:rsidR="0013172E" w:rsidRPr="00795072">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> that were unavailable to the applicant as a federally-chartered bank.</w:t>
+        <w:t xml:space="preserve"> that were unavailable to the applicant as a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0013172E" w:rsidRPr="00795072">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>federally-chartered</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0013172E" w:rsidRPr="00795072">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bank.</w:t>
       </w:r>
       <w:r w:rsidR="003B2D3A" w:rsidRPr="00795072">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003B2D3A" w:rsidRPr="00E24A0A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12517A53" w14:textId="77777777" w:rsidR="00A9750D" w:rsidRPr="004F0982" w:rsidRDefault="00A9750D" w:rsidP="00795072">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00795072">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Describe any issues about the permissibility of the proposal with regard to applicable state </w:t>
+        <w:t xml:space="preserve">Describe any issues about the permissibility of the proposal </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00795072">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>with regard to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00795072">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> applicable state </w:t>
       </w:r>
       <w:r w:rsidRPr="00795072">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>or federal laws or regulations.</w:t>
       </w:r>
       <w:r w:rsidRPr="00842A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007F2D28" w:rsidRPr="00842A64">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -4854,68 +5077,70 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00E24A0A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">lan, </w:t>
       </w:r>
       <w:r w:rsidRPr="00751E0E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">including </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="002A2EAD" w:rsidRPr="00751E0E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
       <w:r w:rsidR="00751E0E" w:rsidRPr="00751E0E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> forma</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="007233C2" w:rsidRPr="00751E0E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00751E0E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">financial statements for </w:t>
       </w:r>
       <w:r w:rsidR="002A2EAD" w:rsidRPr="00751E0E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -5041,51 +5266,71 @@
       <w:r w:rsidRPr="00795072">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(a) the most recent annual report for trust department operations; and (b) a list of the location(s) where</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> fiduciary activities will be conducted</w:t>
       </w:r>
       <w:r w:rsidR="000D6B62">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>.  The institution should consult with the Division if the institution does not currently have authority to exercise fiduciary powers, but would seek to exercise such authority after the conversion as such activity requires a separate request for the grant of trust department powers.</w:t>
+        <w:t xml:space="preserve">.  The institution should consult with the Division if the institution does not currently have authority to exercise fiduciary </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000D6B62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>powers, but</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000D6B62">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> would seek to exercise such authority after the conversion as such activity requires a separate request for the grant of trust department powers.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78F3EBA1" w14:textId="70D08A26" w:rsidR="0013172E" w:rsidRDefault="0013172E" w:rsidP="00795072">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E24A0A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -5128,52 +5373,63 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6BB6E10D" w14:textId="77777777" w:rsidR="00B452A8" w:rsidRPr="00B70131" w:rsidRDefault="00B452A8" w:rsidP="00B452A8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1080" w:hanging="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B70131">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>SECTION 2:  MANAGEMENT</w:t>
-      </w:r>
+        <w:t>SECTION 2</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B70131">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  MANAGEMENT</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="188C9BCB" w14:textId="6D7695EF" w:rsidR="00A571C7" w:rsidRPr="00FB00BE" w:rsidRDefault="00B452A8" w:rsidP="00FB00BE">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="720" w:right="-43"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B70131">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide a list of the directors, senior executive officers, </w:t>
@@ -5384,50 +5640,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="27FA7CA2" w14:textId="2459E1B1" w:rsidR="00B452A8" w:rsidRPr="00B70131" w:rsidRDefault="00B452A8" w:rsidP="00607EB6">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="720" w:right="-43"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B70131">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Describe all </w:t>
       </w:r>
       <w:r w:rsidR="00EA74E9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">outstanding or proposed </w:t>
       </w:r>
       <w:r w:rsidRPr="00B70131">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">stock benefit plans of the </w:t>
       </w:r>
       <w:r w:rsidR="002A2EAD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>institution</w:t>
       </w:r>
       <w:r w:rsidRPr="00B70131">
         <w:rPr>
@@ -5478,190 +5735,235 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1980"/>
         </w:tabs>
         <w:ind w:left="1440" w:right="-36"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00B452A8" w:rsidRPr="00B70131">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>uration limits</w:t>
+        <w:t xml:space="preserve">uration </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B452A8" w:rsidRPr="00B70131">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>limits</w:t>
       </w:r>
       <w:r w:rsidR="00B70131">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="4D0071FA" w14:textId="0703D9DB" w:rsidR="00B70131" w:rsidRDefault="002914E8" w:rsidP="00842A64">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1980"/>
         </w:tabs>
         <w:ind w:left="1440" w:right="-36"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="00B452A8" w:rsidRPr="00B70131">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>esting requirements</w:t>
+        <w:t xml:space="preserve">esting </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B452A8" w:rsidRPr="00B70131">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>requirements</w:t>
       </w:r>
       <w:r w:rsidR="00B70131">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="25215A37" w14:textId="77777777" w:rsidR="00B70131" w:rsidRDefault="00B452A8" w:rsidP="00842A64">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1980"/>
         </w:tabs>
         <w:ind w:left="1440" w:right="-36"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B70131">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Transferability restrictions</w:t>
+        <w:t xml:space="preserve">Transferability </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B70131">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>restrictions</w:t>
       </w:r>
       <w:r w:rsidR="00B70131">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="0B8EB405" w14:textId="77777777" w:rsidR="00B70131" w:rsidRDefault="00B452A8" w:rsidP="00842A64">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1980"/>
         </w:tabs>
         <w:ind w:left="1440" w:right="-36"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B70131">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Exercise price requirements</w:t>
+        <w:t xml:space="preserve">Exercise price </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B70131">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>requirements</w:t>
       </w:r>
       <w:r w:rsidR="00B70131">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="7C9CD497" w14:textId="77777777" w:rsidR="00B70131" w:rsidRDefault="00B452A8" w:rsidP="00842A64">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1980"/>
         </w:tabs>
         <w:ind w:left="1440" w:right="-36"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B70131">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Rights upon termination</w:t>
+        <w:t xml:space="preserve">Rights upon </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B70131">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>termination</w:t>
       </w:r>
       <w:r w:rsidR="00B70131">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="2794AE93" w14:textId="77777777" w:rsidR="00B70131" w:rsidRDefault="00B452A8" w:rsidP="00842A64">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1980"/>
         </w:tabs>
         <w:ind w:left="1440" w:right="-36"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B70131">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Any “exercise or forfeiture” clause</w:t>
       </w:r>
       <w:r w:rsidR="00B70131">
@@ -5958,69 +6260,89 @@
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="225EA7C0" w14:textId="77777777" w:rsidR="000A39E0" w:rsidRDefault="00AC6681" w:rsidP="000A39E0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1080" w:hanging="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">SECTION 3: </w:t>
+        <w:t>SECTION 3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="006A3586">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>FINANCIAL INFORMATION</w:t>
+        <w:t>FINANCIAL</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> INFORMATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1981A22F" w14:textId="543E6051" w:rsidR="00E95472" w:rsidRPr="00B54C25" w:rsidRDefault="00564351" w:rsidP="00B54C25">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="num" w:pos="720"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:right="-43"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B54C25">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
@@ -6319,76 +6641,87 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">SECTION </w:t>
       </w:r>
       <w:r w:rsidR="00C21AFE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="006A3586">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00967844">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>BRANCH OFFICES AND OTHER FACILITIES</w:t>
+        <w:t>BRANCH</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00967844">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> OFFICES AND OTHER FACILITIES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32757F7D" w14:textId="77777777" w:rsidR="00AC6681" w:rsidRDefault="00967844" w:rsidP="00BA22E2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA22E2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide a list of the </w:t>
       </w:r>
@@ -6551,87 +6884,99 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60A74C13" w14:textId="77777777" w:rsidR="00AC6681" w:rsidRDefault="00AC6681">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">SECTION </w:t>
       </w:r>
       <w:r w:rsidR="00C21AFE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="006A3586">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">SUBSIDIARIES </w:t>
+        <w:t>SUBSIDIARIES</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D1E5F61" w14:textId="77777777" w:rsidR="00AC6681" w:rsidRPr="001A5A9B" w:rsidRDefault="008570DB" w:rsidP="003B07EE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008570DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide an organization chart for the institution which includes all subsidiaries of the bank.  Describe the activities of each subsidiary </w:t>
@@ -6773,76 +7118,87 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">SECTION </w:t>
       </w:r>
       <w:r w:rsidR="00C21AFE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="006A3586">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>OTHER INFORMATION</w:t>
+        <w:t>OTHER</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> INFORMATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFBCDBB" w14:textId="0B9F4B73" w:rsidR="002D73BE" w:rsidRDefault="00CE0C3E" w:rsidP="003B07EE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide certified copies of the authorizing </w:t>
       </w:r>
@@ -7022,51 +7378,69 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A97A3D0" w14:textId="77777777" w:rsidR="00942EB4" w:rsidRPr="00942EB4" w:rsidRDefault="00942EB4" w:rsidP="003B07EE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00942EB4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">If converting to a Massachusetts-chartered savings bank, provide the notice </w:t>
+        <w:t>If converting to a Massachusetts-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00942EB4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>chartered</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00942EB4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> savings bank, provide the notice </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>issued by</w:t>
       </w:r>
       <w:r w:rsidRPr="00942EB4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> the Depositors Insurance Fund</w:t>
       </w:r>
       <w:r w:rsidR="006D2B0B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  The Division must also receive notice that the institution has made </w:t>
       </w:r>
@@ -7086,51 +7460,87 @@
         </w:rPr>
         <w:t xml:space="preserve"> required payments into the Liquidity Fund and the Deposit Insurance Fund.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4674313D" w14:textId="77777777" w:rsidR="006D2B0B" w:rsidRPr="00817733" w:rsidRDefault="00942EB4" w:rsidP="003B07EE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:ind w:left="1469" w:hanging="389"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">If converting to a Massachusetts-chartered co-operative bank, provide the notice issued by </w:t>
+        <w:t xml:space="preserve">If converting </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a Massachusetts-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>chartered</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> co-operative bank, provide the notice issued by </w:t>
       </w:r>
       <w:r w:rsidR="006D2B0B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>he</w:t>
       </w:r>
       <w:r w:rsidR="006D2B0B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Co-operative Central Bank.  The Division must also receive notice that the institution has made </w:t>
       </w:r>
@@ -7206,51 +7616,69 @@
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81E2C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> including </w:t>
       </w:r>
       <w:r w:rsidR="008A7574">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the availability of </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81E2C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>deposit insurance in excess of FDIC coverage</w:t>
+        <w:t xml:space="preserve">deposit insurance </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A81E2C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in excess of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A81E2C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> FDIC coverage</w:t>
       </w:r>
       <w:r w:rsidR="004F0982">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, if applicable</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81E2C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.  Comment on the proposed time schedule for any such action.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C8D6309" w14:textId="799277DA" w:rsidR="00A51AF6" w:rsidRDefault="00A51AF6" w:rsidP="003B07EE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
@@ -7310,51 +7738,69 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D73BE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Identify the daily newspaper or newspapers of general circulation publish</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ed</w:t>
       </w:r>
       <w:r w:rsidRPr="002D73BE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in the area of the main office of the </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002D73BE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in the area of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002D73BE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the main office of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>institution</w:t>
       </w:r>
       <w:r w:rsidRPr="002D73BE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
@@ -7439,148 +7885,148 @@
         <w:t xml:space="preserve"> statement for each newspaper.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78F14D1D" w14:textId="77777777" w:rsidR="007C1BE4" w:rsidRDefault="007C1BE4" w:rsidP="005D2A49">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007C1BE4" w:rsidSect="00FB00BE">
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="720" w:right="1008" w:bottom="720" w:left="1008" w:header="0" w:footer="0" w:gutter="0"/>
       <w:paperSrc w:first="7" w:other="7"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="718CF02C" w14:textId="77777777" w:rsidR="00CA4009" w:rsidRDefault="00CA4009" w:rsidP="004C686C">
+    <w:p w14:paraId="60335CEF" w14:textId="77777777" w:rsidR="00FC2613" w:rsidRDefault="00FC2613" w:rsidP="004C686C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1FA03F7E" w14:textId="77777777" w:rsidR="00CA4009" w:rsidRDefault="00CA4009" w:rsidP="004C686C">
+    <w:p w14:paraId="4DE49732" w14:textId="77777777" w:rsidR="00FC2613" w:rsidRDefault="00FC2613" w:rsidP="004C686C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Dotum">
     <w:altName w:val="돋움"/>
     <w:panose1 w:val="020B0600000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000001" w:usb1="09060000" w:usb2="00000010" w:usb3="00000000" w:csb0="00080000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4D51FAC5" w14:textId="77777777" w:rsidR="002B0A1F" w:rsidRPr="005A725E" w:rsidRDefault="002B0A1F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="005A725E">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="005A725E">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
@@ -7598,51 +8044,51 @@
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>i</w:t>
     </w:r>
     <w:r w:rsidRPr="005A725E">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="5D0E3CDE" w14:textId="77777777" w:rsidR="002B0A1F" w:rsidRDefault="002B0A1F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1411275775"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="4E736281" w14:textId="2153E1F0" w:rsidR="007C1BE4" w:rsidRPr="006F1F74" w:rsidRDefault="007C1BE4">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             <w:sz w:val="20"/>
           </w:rPr>
         </w:pPr>
@@ -7673,70 +8119,70 @@
             <w:noProof/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>i</w:t>
         </w:r>
         <w:r w:rsidRPr="006F1F74">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             <w:noProof/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="1D89E719" w14:textId="77777777" w:rsidR="007C1BE4" w:rsidRDefault="007C1BE4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4FE84C1E" w14:textId="77777777" w:rsidR="00CA4009" w:rsidRDefault="00CA4009" w:rsidP="004C686C">
+    <w:p w14:paraId="5F8BD22E" w14:textId="77777777" w:rsidR="00FC2613" w:rsidRDefault="00FC2613" w:rsidP="004C686C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="762DDB02" w14:textId="77777777" w:rsidR="00CA4009" w:rsidRDefault="00CA4009" w:rsidP="004C686C">
+    <w:p w14:paraId="4C3FBBCD" w14:textId="77777777" w:rsidR="00FC2613" w:rsidRDefault="00FC2613" w:rsidP="004C686C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="034E84F1" w14:textId="7C01026D" w:rsidR="007C1BE4" w:rsidRDefault="00E519D9" w:rsidP="00E519D9">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="1590"/>
         <w:tab w:val="center" w:pos="5401"/>
         <w:tab w:val="center" w:pos="7921"/>
         <w:tab w:val="center" w:pos="8641"/>
       </w:tabs>
       <w:spacing w:line="259" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="2A0954"/>
         <w:sz w:val="20"/>
         <w:u w:val="single"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="2A0954"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
@@ -7791,137 +8237,161 @@
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="2A0954"/>
         <w:sz w:val="20"/>
         <w:u w:val="single"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="523ABBDA" w14:textId="77777777" w:rsidR="007C1BE4" w:rsidRDefault="007C1BE4" w:rsidP="007C1BE4">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="1590"/>
         <w:tab w:val="center" w:pos="5401"/>
         <w:tab w:val="center" w:pos="7921"/>
         <w:tab w:val="center" w:pos="8641"/>
       </w:tabs>
       <w:spacing w:line="259" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="53E4FF09" wp14:editId="1318E59F">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="53E4FF09" wp14:editId="4F71517A">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5905500</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-31115</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="916940" cy="914400"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
-          <wp:docPr id="8" name="Picture 8"/>
+          <wp:docPr id="8" name="Picture 8">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 15"/>
+                  <pic:cNvPr id="8" name="Picture 8">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="916940" cy="914400"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="3D2DC713" wp14:editId="203AF43A">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="3D2DC713" wp14:editId="146DA5CB">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-3175</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="914400" cy="914400"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
-          <wp:docPr id="9" name="Picture 9"/>
+          <wp:docPr id="9" name="Picture 9">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 18"/>
+                  <pic:cNvPr id="9" name="Picture 9">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="914400" cy="914400"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
@@ -8030,51 +8500,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="1590"/>
         <w:tab w:val="center" w:pos="5401"/>
       </w:tabs>
       <w:spacing w:after="52" w:line="259" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="2A0954"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>MASS.GOV/DOB</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="0B92C35A" w14:textId="77777777" w:rsidR="007C1BE4" w:rsidRDefault="007C1BE4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="005A334E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F9D6172A"/>
     <w:lvl w:ilvl="0" w:tplc="FA00826E">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -13085,293 +13555,293 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="967130395">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="2071993883">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="470556146">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1317999681">
     <w:abstractNumId w:val="52"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1818448944">
     <w:abstractNumId w:val="54"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="561336273">
     <w:abstractNumId w:val="57"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1080902981">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="937983831">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1137726687">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="418480086">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1998727662">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1807814765">
     <w:abstractNumId w:val="56"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="2079857540">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1118792257">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="998734841">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="296422914">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="889459037">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1922592462">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1754735612">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="1036152534">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="430130836">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="370150114">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="1724207931">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="1222012245">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="553124857">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="242423038">
     <w:abstractNumId w:val="47"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="656956309">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="159661128">
     <w:abstractNumId w:val="45"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="1166940569">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="1701080610">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="1294368537">
     <w:abstractNumId w:val="49"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="1473253846">
     <w:abstractNumId w:val="48"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="1201019600">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="1839618641">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="1526287108">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="36" w16cid:durableId="1833138267">
     <w:abstractNumId w:val="59"/>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="37" w16cid:durableId="1137186068">
     <w:abstractNumId w:val="53"/>
   </w:num>
-  <w:num w:numId="38">
+  <w:num w:numId="38" w16cid:durableId="1687636254">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="39">
+  <w:num w:numId="39" w16cid:durableId="681443733">
     <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="40">
+  <w:num w:numId="40" w16cid:durableId="1333487693">
     <w:abstractNumId w:val="50"/>
   </w:num>
-  <w:num w:numId="41">
+  <w:num w:numId="41" w16cid:durableId="716927530">
     <w:abstractNumId w:val="55"/>
   </w:num>
-  <w:num w:numId="42">
+  <w:num w:numId="42" w16cid:durableId="1119690847">
     <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="43">
+  <w:num w:numId="43" w16cid:durableId="1830440272">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="44">
+  <w:num w:numId="44" w16cid:durableId="12651753">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="45">
+  <w:num w:numId="45" w16cid:durableId="83649945">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="46">
+  <w:num w:numId="46" w16cid:durableId="1473055349">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="47">
+  <w:num w:numId="47" w16cid:durableId="1909605513">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="48">
+  <w:num w:numId="48" w16cid:durableId="948045151">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="49">
+  <w:num w:numId="49" w16cid:durableId="574055048">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="50">
+  <w:num w:numId="50" w16cid:durableId="451828037">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="51">
+  <w:num w:numId="51" w16cid:durableId="708722249">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="52">
+  <w:num w:numId="52" w16cid:durableId="2016611659">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="53">
+  <w:num w:numId="53" w16cid:durableId="1810703205">
     <w:abstractNumId w:val="51"/>
   </w:num>
-  <w:num w:numId="54">
+  <w:num w:numId="54" w16cid:durableId="2060939274">
     <w:abstractNumId w:val="58"/>
   </w:num>
-  <w:num w:numId="55">
+  <w:num w:numId="55" w16cid:durableId="588538137">
     <w:abstractNumId w:val="60"/>
   </w:num>
-  <w:num w:numId="56">
+  <w:num w:numId="56" w16cid:durableId="2144082532">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="57">
+  <w:num w:numId="57" w16cid:durableId="883635505">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="58">
+  <w:num w:numId="58" w16cid:durableId="1371370464">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="59">
+  <w:num w:numId="59" w16cid:durableId="1450509836">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="60">
+  <w:num w:numId="60" w16cid:durableId="899243177">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="61">
+  <w:num w:numId="61" w16cid:durableId="235364705">
     <w:abstractNumId w:val="43"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="54"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:view w:val="normal"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="26625"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F333B6"/>
     <w:rsid w:val="000162D0"/>
     <w:rsid w:val="00016D84"/>
     <w:rsid w:val="00027A9B"/>
     <w:rsid w:val="00030692"/>
     <w:rsid w:val="00042FA0"/>
     <w:rsid w:val="00056054"/>
     <w:rsid w:val="000672AA"/>
     <w:rsid w:val="00072827"/>
     <w:rsid w:val="000730F0"/>
     <w:rsid w:val="00081E0A"/>
     <w:rsid w:val="00082EFA"/>
     <w:rsid w:val="00091C66"/>
     <w:rsid w:val="000A03F0"/>
     <w:rsid w:val="000A39E0"/>
     <w:rsid w:val="000C2520"/>
     <w:rsid w:val="000C601F"/>
     <w:rsid w:val="000D6B62"/>
     <w:rsid w:val="000F1E2A"/>
     <w:rsid w:val="000F6F85"/>
     <w:rsid w:val="00101B66"/>
     <w:rsid w:val="001157DB"/>
     <w:rsid w:val="00115FF4"/>
@@ -13540,50 +14010,51 @@
     <w:rsid w:val="0081526F"/>
     <w:rsid w:val="00817733"/>
     <w:rsid w:val="0082200D"/>
     <w:rsid w:val="00822370"/>
     <w:rsid w:val="008229C0"/>
     <w:rsid w:val="00823BCF"/>
     <w:rsid w:val="00824763"/>
     <w:rsid w:val="008318D3"/>
     <w:rsid w:val="00833B47"/>
     <w:rsid w:val="00842A64"/>
     <w:rsid w:val="008515A6"/>
     <w:rsid w:val="00855322"/>
     <w:rsid w:val="008570DB"/>
     <w:rsid w:val="00867AD5"/>
     <w:rsid w:val="00872550"/>
     <w:rsid w:val="008751B4"/>
     <w:rsid w:val="0088542C"/>
     <w:rsid w:val="008A4000"/>
     <w:rsid w:val="008A7574"/>
     <w:rsid w:val="008A76FE"/>
     <w:rsid w:val="008C052A"/>
     <w:rsid w:val="008D0117"/>
     <w:rsid w:val="008D249B"/>
     <w:rsid w:val="008E1428"/>
     <w:rsid w:val="00907F77"/>
+    <w:rsid w:val="00921D8B"/>
     <w:rsid w:val="00923720"/>
     <w:rsid w:val="00927E21"/>
     <w:rsid w:val="00942EB4"/>
     <w:rsid w:val="009442E1"/>
     <w:rsid w:val="0094734A"/>
     <w:rsid w:val="00956206"/>
     <w:rsid w:val="0096237D"/>
     <w:rsid w:val="00967844"/>
     <w:rsid w:val="00971459"/>
     <w:rsid w:val="009733DA"/>
     <w:rsid w:val="0098703C"/>
     <w:rsid w:val="0098754B"/>
     <w:rsid w:val="009A1BD0"/>
     <w:rsid w:val="009A1F68"/>
     <w:rsid w:val="009B2A11"/>
     <w:rsid w:val="009B51B8"/>
     <w:rsid w:val="009B5564"/>
     <w:rsid w:val="009C7154"/>
     <w:rsid w:val="009D1D59"/>
     <w:rsid w:val="009D2692"/>
     <w:rsid w:val="009E074B"/>
     <w:rsid w:val="009E21C7"/>
     <w:rsid w:val="009E2553"/>
     <w:rsid w:val="009E295F"/>
     <w:rsid w:val="009E353E"/>
@@ -13647,50 +14118,51 @@
     <w:rsid w:val="00BB1BB2"/>
     <w:rsid w:val="00BB1CFF"/>
     <w:rsid w:val="00BB218E"/>
     <w:rsid w:val="00BB338A"/>
     <w:rsid w:val="00BB6B08"/>
     <w:rsid w:val="00BC3972"/>
     <w:rsid w:val="00BC4AE9"/>
     <w:rsid w:val="00BD02E8"/>
     <w:rsid w:val="00BD6264"/>
     <w:rsid w:val="00BE222E"/>
     <w:rsid w:val="00BF1F57"/>
     <w:rsid w:val="00BF5E1E"/>
     <w:rsid w:val="00BF7224"/>
     <w:rsid w:val="00C16762"/>
     <w:rsid w:val="00C21AFE"/>
     <w:rsid w:val="00C2264A"/>
     <w:rsid w:val="00C30767"/>
     <w:rsid w:val="00C323D5"/>
     <w:rsid w:val="00C33783"/>
     <w:rsid w:val="00C343D8"/>
     <w:rsid w:val="00C45EEB"/>
     <w:rsid w:val="00C465A0"/>
     <w:rsid w:val="00C46B29"/>
     <w:rsid w:val="00C54450"/>
     <w:rsid w:val="00C56924"/>
+    <w:rsid w:val="00C57AF8"/>
     <w:rsid w:val="00C62170"/>
     <w:rsid w:val="00C64EAD"/>
     <w:rsid w:val="00C66BDD"/>
     <w:rsid w:val="00C915D6"/>
     <w:rsid w:val="00C94DF3"/>
     <w:rsid w:val="00C970B2"/>
     <w:rsid w:val="00CA4009"/>
     <w:rsid w:val="00CA79DE"/>
     <w:rsid w:val="00CB108D"/>
     <w:rsid w:val="00CB7061"/>
     <w:rsid w:val="00CC0822"/>
     <w:rsid w:val="00CC4207"/>
     <w:rsid w:val="00CD376B"/>
     <w:rsid w:val="00CE0C3E"/>
     <w:rsid w:val="00CE0F74"/>
     <w:rsid w:val="00CE54C8"/>
     <w:rsid w:val="00CF370F"/>
     <w:rsid w:val="00D13EE5"/>
     <w:rsid w:val="00D1597F"/>
     <w:rsid w:val="00D22274"/>
     <w:rsid w:val="00D40E65"/>
     <w:rsid w:val="00D41CDC"/>
     <w:rsid w:val="00D44F8C"/>
     <w:rsid w:val="00D47386"/>
     <w:rsid w:val="00D57A0C"/>
@@ -13731,97 +14203,98 @@
     <w:rsid w:val="00EF631B"/>
     <w:rsid w:val="00F05EF3"/>
     <w:rsid w:val="00F171B4"/>
     <w:rsid w:val="00F214F2"/>
     <w:rsid w:val="00F23287"/>
     <w:rsid w:val="00F27E43"/>
     <w:rsid w:val="00F30C97"/>
     <w:rsid w:val="00F333B6"/>
     <w:rsid w:val="00F34E9A"/>
     <w:rsid w:val="00F3593F"/>
     <w:rsid w:val="00F359B6"/>
     <w:rsid w:val="00F37E30"/>
     <w:rsid w:val="00F42ADB"/>
     <w:rsid w:val="00F45A2C"/>
     <w:rsid w:val="00F51753"/>
     <w:rsid w:val="00F539E8"/>
     <w:rsid w:val="00F605F2"/>
     <w:rsid w:val="00F70750"/>
     <w:rsid w:val="00F84DB7"/>
     <w:rsid w:val="00F85092"/>
     <w:rsid w:val="00F86B36"/>
     <w:rsid w:val="00F87C7B"/>
     <w:rsid w:val="00F91995"/>
     <w:rsid w:val="00F95F00"/>
     <w:rsid w:val="00FB00BE"/>
+    <w:rsid w:val="00FC2613"/>
     <w:rsid w:val="00FD382D"/>
     <w:rsid w:val="00FD438D"/>
     <w:rsid w:val="00FE2595"/>
     <w:rsid w:val="00FE5DA7"/>
     <w:rsid w:val="00FF61D8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="26625"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4F376932"/>
   <w15:docId w15:val="{DE6917F7-D0EE-41A0-A0CB-C7D8031D4ACD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -14142,50 +14615,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002F6E33"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00A53DB2"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
@@ -14515,273 +14993,283 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:rsid w:val="005D2A49"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="005D2A49"/>
     <w:rPr>
       <w:spacing w:val="-3"/>
       <w:sz w:val="24"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="342897499">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2073111967">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_1081868574"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B2D01E14-9773-455F-BD1D-7F892AF0B072}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="003D66C1" w:rsidRDefault="00713B45">
           <w:r w:rsidRPr="00994ACD">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Dotum">
     <w:altName w:val="돋움"/>
     <w:panose1 w:val="020B0600000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000001" w:usb1="09060000" w:usb2="00000010" w:usb3="00000000" w:csb0="00080000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00713B45"/>
     <w:rsid w:val="003D66C1"/>
+    <w:rsid w:val="00610898"/>
     <w:rsid w:val="00617587"/>
     <w:rsid w:val="00713B45"/>
+    <w:rsid w:val="00C57AF8"/>
     <w:rsid w:val="00E836B5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -15109,105 +15597,102 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00713B45"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="29CC8251773D4623B0E99EA92F94C29E">
-[...6 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -15470,58 +15955,58 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{28571262-A7C0-4B9B-8B47-688604162C53}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>60CD02B8.dotm</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>14115</Characters>
+  <Pages>1</Pages>
+  <Words>2452</Words>
+  <Characters>13978</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-  <Lines>117</Lines>
+  <DocSecurity>0</DocSecurity>
+  <Lines>116</Lines>
   <Paragraphs>32</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>DRAFT</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Division of Banks</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>16398</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>