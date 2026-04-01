--- v0 (2025-12-19)
+++ v1 (2026-04-01)
@@ -6,101 +6,99 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28623"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov.sharepoint.com/sites/OGR-Files/HSD/CPS/FFY25/Car Seat Distribution/Docs to Post/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/robert_j_smith1_mass_gov/Documents/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="12" documentId="8_{45C73B82-FD74-4903-B4D5-997F0487C2E2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D3D3FB0A-A93A-445D-8DF2-63045CC072AB}"/>
+  <xr:revisionPtr revIDLastSave="1" documentId="8_{CD191901-A661-4226-821A-84E3EDB4C240}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{737EA0FC-45DA-4AE9-BE4F-57144B171DFC}"/>
   <workbookProtection workbookPassword="DBA5" lockStructure="1"/>
   <bookViews>
-    <workbookView showSheetTabs="0" xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView showSheetTabs="0" xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Order Form" sheetId="1" r:id="rId1"/>
     <sheet name="Frt Table" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="COUNTRYNAME">'Frt Table'!$C$4:$M$4</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Frt Table'!$1:$21</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Order Form'!$A$1:$H$31</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Order Form'!$A$1:$H$28</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Order Form'!$5:$5</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="H20" i="1" l="1"/>
-[...4 lines deleted...]
-  <c r="H26" i="1"/>
+  <c r="H15" i="1" l="1"/>
+  <c r="G26" i="1"/>
+  <c r="H14" i="1"/>
+  <c r="H19" i="1" l="1"/>
+  <c r="H25" i="1" l="1"/>
   <c r="H24" i="1"/>
-  <c r="H23" i="1"/>
-  <c r="H19" i="1"/>
+  <c r="H22" i="1"/>
   <c r="H21" i="1"/>
   <c r="H18" i="1"/>
-  <c r="H14" i="1"/>
+  <c r="H17" i="1"/>
   <c r="H12" i="1"/>
   <c r="H8" i="1"/>
   <c r="H9" i="1"/>
   <c r="H10" i="1"/>
   <c r="H7" i="1"/>
   <c r="D29" i="2"/>
   <c r="D15" i="2" s="1"/>
   <c r="E29" i="2"/>
   <c r="E15" i="2" s="1"/>
   <c r="F29" i="2"/>
   <c r="F15" i="2"/>
   <c r="G29" i="2"/>
   <c r="G15" i="2" s="1"/>
   <c r="H29" i="2"/>
   <c r="H15" i="2"/>
   <c r="I29" i="2"/>
   <c r="I15" i="2" s="1"/>
   <c r="J29" i="2"/>
   <c r="J15" i="2" s="1"/>
   <c r="K29" i="2"/>
   <c r="K15" i="2" s="1"/>
   <c r="L29" i="2"/>
   <c r="L15" i="2" s="1"/>
   <c r="M29" i="2"/>
   <c r="M15" i="2" s="1"/>
@@ -124,66 +122,66 @@
   <c r="K16" i="2"/>
   <c r="K17" i="2" s="1"/>
   <c r="L30" i="2"/>
   <c r="L31" i="2" s="1"/>
   <c r="M30" i="2"/>
   <c r="M16" i="2" s="1"/>
   <c r="C30" i="2"/>
   <c r="C16" i="2" s="1"/>
   <c r="C29" i="2"/>
   <c r="C15" i="2" s="1"/>
   <c r="M27" i="2"/>
   <c r="H31" i="2"/>
   <c r="L27" i="2"/>
   <c r="K27" i="2"/>
   <c r="J27" i="2"/>
   <c r="I27" i="2"/>
   <c r="H27" i="2"/>
   <c r="G27" i="2"/>
   <c r="F27" i="2"/>
   <c r="E27" i="2"/>
   <c r="D27" i="2"/>
   <c r="C27" i="2"/>
   <c r="K31" i="2"/>
   <c r="J31" i="2"/>
   <c r="E16" i="2"/>
-  <c r="H29" i="1" l="1"/>
-  <c r="D31" i="2"/>
+  <c r="D31" i="2" l="1"/>
   <c r="M17" i="2"/>
   <c r="D16" i="2"/>
   <c r="D17" i="2" s="1"/>
   <c r="C17" i="2"/>
   <c r="G31" i="2"/>
   <c r="C31" i="2"/>
   <c r="M31" i="2"/>
   <c r="J17" i="2"/>
   <c r="I17" i="2"/>
   <c r="H17" i="2"/>
   <c r="E17" i="2"/>
   <c r="G17" i="2"/>
   <c r="L16" i="2"/>
   <c r="L17" i="2" s="1"/>
+  <c r="H26" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="84">
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Stock Code</t>
   </si>
   <si>
     <t>Product Description</t>
   </si>
   <si>
     <t>4025-4F-CW-EU</t>
   </si>
   <si>
     <t>51-NM-G1-INTL</t>
   </si>
   <si>
     <t>97-NN-B1</t>
@@ -311,199 +309,315 @@
   <si>
     <t>UAE</t>
   </si>
   <si>
     <t>Yemen</t>
   </si>
   <si>
     <t>Item #</t>
   </si>
   <si>
     <t>Case Qty</t>
   </si>
   <si>
     <t>JD14101BLG</t>
   </si>
   <si>
     <t>JD14201BLG</t>
   </si>
   <si>
     <t>JD14301BLG</t>
   </si>
   <si>
     <t>Vests</t>
   </si>
   <si>
-    <t>IC238FSM</t>
-[...1 lines deleted...]
-  <si>
     <t>Convertible Car Seats</t>
   </si>
   <si>
     <t xml:space="preserve">RideSafer2 GEN5 Travel Vest Delight Small </t>
   </si>
   <si>
     <t xml:space="preserve">RideSafer2 GEN5 Travel Vest Delight Large </t>
   </si>
   <si>
     <t>RideSafer2 GEN5 Travel Vest Delight Extra Large</t>
   </si>
   <si>
     <t>Booster Seats</t>
   </si>
   <si>
     <t>Combination Seats</t>
   </si>
   <si>
     <t xml:space="preserve">Cosco® Dream Ride LATCH Infant Car Bed 5 - 20 lbs </t>
   </si>
   <si>
     <t>Price Per Seat</t>
   </si>
   <si>
     <t>Order Qty</t>
   </si>
   <si>
-    <t>Cosco® Scenera NEXT - RF 5 - 40 lbs, 22 - 40 lbs FF - 2 pk</t>
-[...10 lines deleted...]
-  <si>
     <t>JD14001BLG</t>
   </si>
   <si>
     <t>RideSafer2 Gen5 Travel Vest Delight Extra Small</t>
   </si>
   <si>
-    <t>CC254FSM2</t>
-[...1 lines deleted...]
-  <si>
     <t>Order Total</t>
   </si>
   <si>
     <t>Evenflo GoTime No Back Booster: 40 - 110 lbs, up to 57" tall</t>
   </si>
   <si>
-    <t>Evenflo GoTime High Back Booster: 40-120 lbs, up to 57" tall</t>
-[...22 lines deleted...]
-  <si>
     <t>Organization Name:</t>
   </si>
   <si>
     <t>Delivery Contact Name:</t>
   </si>
   <si>
     <t>Delivery Address:</t>
   </si>
   <si>
     <t>Delivery Contact Phone:</t>
   </si>
   <si>
     <t>Delivery Contact Email:</t>
   </si>
   <si>
     <t>Town+Zip:</t>
   </si>
   <si>
     <t>List any pertinent information in the box below regarding the delivery address</t>
   </si>
   <si>
-    <t>IC379HWL</t>
-[...4 lines deleted...]
-  <si>
     <t>Safety 1st® On Board LT - 4-30 lbs, front harness adjust (adj base)</t>
   </si>
   <si>
-    <t>Evenflo Sonus 65 - RF 5-40 lbs, 22-65 lbs FF</t>
-[...13 lines deleted...]
-  <si>
     <t>Infant Car Bed</t>
   </si>
   <si>
-    <t>Infant Car Seat (No Base)</t>
-[...1 lines deleted...]
-  <si>
     <t>Infant Car Seat (With Base)</t>
   </si>
   <si>
-    <t>P0417</t>
+    <t>2026 Massachusetts CPS Education and Assistance Program - Order Form</t>
+  </si>
+  <si>
+    <t>IC238LTG</t>
+  </si>
+  <si>
+    <t>IC379FSM</t>
+  </si>
+  <si>
+    <t>CS100111198</t>
+  </si>
+  <si>
+    <t>Evenflo Litemax Infant Seat 3-30 lbs, no head/body pillow (adj base)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Evenflo Titan/Sure Ride 65™ - RF 5 - 40 lbs, FF 30 - 65 lbs </t>
+  </si>
+  <si>
+    <t>CS200322198</t>
+  </si>
+  <si>
+    <t>CC341FSM2</t>
+  </si>
+  <si>
+    <t>Cosco® Scenera NEXT - RF 5 - 40 lbs, 30 - 50 lbs FF - 2 pk</t>
+  </si>
+  <si>
+    <t>Safety 1st® Grow and Go 3-in-1 RF 5-40 lbs, FF 30-65 lbs, BPB 40-100 lbs</t>
+  </si>
+  <si>
+    <t>CC409HMY</t>
+  </si>
+  <si>
+    <t>BC206FWM2</t>
+  </si>
+  <si>
+    <t>Cosco® Finale - FF 40 - 65 lbs w/harness, 40 - 100 lbs BPB</t>
+  </si>
+  <si>
+    <t>CS500412198</t>
+  </si>
+  <si>
+    <t>Evenflo SecureKid Booster - FF 30 - 65 lb w/harness, 42 - 110 lb BPB</t>
+  </si>
+  <si>
+    <t>Evenflo GoTime High Back Booster</t>
+  </si>
+  <si>
+    <t>CS700212198</t>
+  </si>
+  <si>
+    <t>CS800114198</t>
+  </si>
+  <si>
+    <t>Justification</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">What low-income population are you serving and/or what organization(s) are you working with that specifically has a need for </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Tahoma"/>
+        <family val="2"/>
+      </rPr>
+      <t>Infant Car Seats</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Tahoma"/>
+        <family val="2"/>
+      </rPr>
+      <t>?</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">What low-income population are you serving and/or what organization(s) are you working with that specifically has a need for </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Tahoma"/>
+        <family val="2"/>
+      </rPr>
+      <t>Vests</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Tahoma"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> and/or </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Tahoma"/>
+        <family val="2"/>
+      </rPr>
+      <t>Car Beds</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Tahoma"/>
+        <family val="2"/>
+      </rPr>
+      <t>?</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">What low-income population are you serving and/or what organization(s) are you working with that specifically has a need for </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Tahoma"/>
+        <family val="2"/>
+      </rPr>
+      <t>Convertible</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Tahoma"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> and/or </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Tahoma"/>
+        <family val="2"/>
+      </rPr>
+      <t>Combination Car Seats</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Tahoma"/>
+        <family val="2"/>
+      </rPr>
+      <t>?</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">What low-income population are you serving and/or what organization(s) are you working with that specifically has a need for </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Tahoma"/>
+        <family val="2"/>
+      </rPr>
+      <t>Booster Seats</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Tahoma"/>
+        <family val="2"/>
+      </rPr>
+      <t>?</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="[$€-2]\ #,##0.00"/>
     <numFmt numFmtId="165" formatCode="0.0%"/>
   </numFmts>
-  <fonts count="28">
+  <fonts count="30">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Geneva"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
@@ -615,95 +729,116 @@
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="13"/>
+      <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <b/>
+      <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="10.5"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="10"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="6">
+  <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="14"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-4.9989318521683403E-2"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="25">
+  <borders count="21">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -749,78 +884,50 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...26 lines deleted...]
-    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
@@ -861,136 +968,116 @@
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
-      <top/>
-      <bottom style="medium">
+      <top style="thin">
         <color indexed="64"/>
-      </bottom>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
-      <diagonal/>
-[...20 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="116">
+  <cellXfs count="151">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="43" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="43" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1040,252 +1127,374 @@
     <xf numFmtId="0" fontId="14" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="7" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="44" fontId="6" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="44" fontId="21" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="44" fontId="21" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="21" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="44" fontId="21" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="44" fontId="22" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="44" fontId="22" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="22" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="44" fontId="21" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="44" fontId="21" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="23" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="27" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="44" fontId="6" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="43" fontId="6" fillId="3" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="44" fontId="21" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1"/>
-[...32 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="5" borderId="6" xfId="5" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="44" fontId="21" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="21" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
+    <xf numFmtId="44" fontId="21" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="21" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="43" fontId="6" fillId="3" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="6" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="6" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="6" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Currency" xfId="2" builtinId="4"/>
     <cellStyle name="Hyperlink" xfId="5" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal_Sheet1" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Percent" xfId="4" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00990000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
@@ -1343,165 +1552,165 @@
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>16</xdr:row>
+      <xdr:row>15</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>16</xdr:row>
+      <xdr:row>15</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="1220" name="Line 61">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B18F56BE-2074-4724-83EA-2ECB2AC2D407}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="3688080" y="9144000"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="19050">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>373380</xdr:colOff>
-      <xdr:row>16</xdr:row>
+      <xdr:row>15</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>373380</xdr:colOff>
-      <xdr:row>16</xdr:row>
+      <xdr:row>15</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="1221" name="Line 63">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3741D4FA-2B75-464B-9AAE-9ADA1DDF0656}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1546860" y="9144000"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="19050">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>967740</xdr:colOff>
-      <xdr:row>16</xdr:row>
+      <xdr:row>15</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>762000</xdr:colOff>
-      <xdr:row>16</xdr:row>
+      <xdr:row>15</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="1222" name="Line 65">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB8A0301-5463-4F70-BD18-69127A9375C1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="7170420" y="9144000"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="19050">
@@ -1800,1066 +2009,1061 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
-    <pageSetUpPr autoPageBreaks="0"/>
+    <pageSetUpPr autoPageBreaks="0" fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:T31"/>
+  <dimension ref="A1:T32"/>
   <sheetViews>
     <sheetView showZeros="0" tabSelected="1" showOutlineSymbols="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="J4" sqref="J4"/>
+      <selection activeCell="B14" sqref="B14:D14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.5"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="17.54296875" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="9" width="5.36328125" customWidth="1"/>
+    <col min="1" max="1" width="17.5703125" customWidth="1"/>
+    <col min="2" max="2" width="12.85546875" style="137" customWidth="1"/>
+    <col min="3" max="3" width="29.42578125" customWidth="1"/>
+    <col min="4" max="4" width="24.85546875" customWidth="1"/>
+    <col min="5" max="5" width="6.42578125" customWidth="1"/>
+    <col min="6" max="6" width="11.140625" customWidth="1"/>
+    <col min="7" max="7" width="8.140625" customWidth="1"/>
+    <col min="8" max="8" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="5.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" s="21" customFormat="1" ht="17">
-[...9 lines deleted...]
-      <c r="H1" s="64"/>
+    <row r="1" spans="1:20" s="21" customFormat="1" ht="17.25">
+      <c r="A1" s="150" t="s">
+        <v>61</v>
+      </c>
+      <c r="B1" s="150"/>
+      <c r="C1" s="150"/>
+      <c r="D1" s="150"/>
+      <c r="E1" s="150"/>
+      <c r="F1" s="150"/>
+      <c r="G1" s="150"/>
+      <c r="H1" s="150"/>
       <c r="I1" s="20"/>
-      <c r="K1" s="65" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K1" s="56"/>
     </row>
     <row r="2" spans="1:20" s="21" customFormat="1" ht="16.5">
-      <c r="A2" s="43" t="s">
-[...10 lines deleted...]
-      <c r="H2" s="101"/>
+      <c r="A2" s="134" t="s">
+        <v>51</v>
+      </c>
+      <c r="B2" s="120"/>
+      <c r="C2" s="121"/>
+      <c r="D2" s="134" t="s">
+        <v>52</v>
+      </c>
+      <c r="E2" s="120"/>
+      <c r="F2" s="122"/>
+      <c r="G2" s="122"/>
+      <c r="H2" s="121"/>
       <c r="I2" s="20"/>
-      <c r="J2" s="78"/>
-[...2 lines deleted...]
-      <c r="M2" s="79"/>
+      <c r="J2" s="63"/>
+      <c r="K2" s="57"/>
+      <c r="L2" s="57"/>
+      <c r="M2" s="57"/>
     </row>
     <row r="3" spans="1:20" s="21" customFormat="1" ht="16.5">
-      <c r="A3" s="43" t="s">
-[...10 lines deleted...]
-      <c r="H3" s="101"/>
+      <c r="A3" s="134" t="s">
+        <v>53</v>
+      </c>
+      <c r="B3" s="120"/>
+      <c r="C3" s="121"/>
+      <c r="D3" s="134" t="s">
+        <v>54</v>
+      </c>
+      <c r="E3" s="120"/>
+      <c r="F3" s="122"/>
+      <c r="G3" s="122"/>
+      <c r="H3" s="121"/>
       <c r="I3" s="20"/>
-      <c r="J3" s="79"/>
-[...16 lines deleted...]
-      <c r="H4" s="101"/>
+      <c r="J3" s="57"/>
+      <c r="K3" s="57"/>
+      <c r="L3" s="57"/>
+      <c r="M3" s="57"/>
+    </row>
+    <row r="4" spans="1:20" s="21" customFormat="1" ht="17.25" thickBot="1">
+      <c r="A4" s="134" t="s">
+        <v>56</v>
+      </c>
+      <c r="B4" s="120"/>
+      <c r="C4" s="121"/>
+      <c r="D4" s="134" t="s">
+        <v>55</v>
+      </c>
+      <c r="E4" s="123"/>
+      <c r="F4" s="122"/>
+      <c r="G4" s="122"/>
+      <c r="H4" s="121"/>
       <c r="I4" s="20"/>
     </row>
-    <row r="5" spans="1:20" s="1" customFormat="1" ht="28.25" customHeight="1" thickBot="1">
+    <row r="5" spans="1:20" s="1" customFormat="1" ht="28.35" customHeight="1" thickBot="1">
       <c r="A5" s="32" t="s">
         <v>32</v>
       </c>
       <c r="B5" s="33" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="33"/>
       <c r="D5" s="33"/>
       <c r="E5" s="34" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="34" t="s">
+        <v>45</v>
+      </c>
+      <c r="G5" s="34" t="s">
         <v>46</v>
       </c>
-      <c r="G5" s="34" t="s">
-[...20 lines deleted...]
-    <row r="6" spans="1:20" s="37" customFormat="1" ht="15.65" customHeight="1">
+      <c r="H5" s="139" t="s">
+        <v>0</v>
+      </c>
+      <c r="I5" s="140" t="s">
+        <v>79</v>
+      </c>
+      <c r="J5" s="141"/>
+      <c r="K5" s="141"/>
+      <c r="L5" s="141"/>
+      <c r="M5" s="141"/>
+      <c r="N5" s="142"/>
+      <c r="O5" s="142"/>
+      <c r="P5" s="142"/>
+      <c r="Q5" s="142"/>
+      <c r="R5" s="142"/>
+      <c r="S5" s="142"/>
+      <c r="T5" s="143"/>
+    </row>
+    <row r="6" spans="1:20" s="37" customFormat="1" ht="15.6" customHeight="1">
       <c r="A6" s="39"/>
-      <c r="B6" s="72" t="s">
+      <c r="B6" s="109" t="s">
         <v>37</v>
       </c>
-      <c r="C6" s="73"/>
-[...2 lines deleted...]
-      <c r="F6" s="73"/>
+      <c r="C6" s="110"/>
+      <c r="D6" s="110"/>
+      <c r="E6" s="110"/>
+      <c r="F6" s="110"/>
       <c r="G6" s="35"/>
       <c r="H6" s="36"/>
-      <c r="I6" s="96" t="s">
+      <c r="I6" s="82" t="s">
+        <v>81</v>
+      </c>
+      <c r="J6" s="83"/>
+      <c r="K6" s="83"/>
+      <c r="L6" s="83"/>
+      <c r="M6" s="83"/>
+      <c r="N6" s="83"/>
+      <c r="O6" s="83"/>
+      <c r="P6" s="83"/>
+      <c r="Q6" s="83"/>
+      <c r="R6" s="83"/>
+      <c r="S6" s="83"/>
+      <c r="T6" s="84"/>
+    </row>
+    <row r="7" spans="1:20" s="1" customFormat="1" ht="13.5" thickBot="1">
+      <c r="A7" s="44" t="s">
+        <v>47</v>
+      </c>
+      <c r="B7" s="113" t="s">
+        <v>48</v>
+      </c>
+      <c r="C7" s="114"/>
+      <c r="D7" s="115"/>
+      <c r="E7" s="45">
+        <v>1</v>
+      </c>
+      <c r="F7" s="46">
+        <v>122</v>
+      </c>
+      <c r="G7" s="47">
+        <v>0</v>
+      </c>
+      <c r="H7" s="48">
+        <f>G7*F7</f>
+        <v>0</v>
+      </c>
+      <c r="I7" s="85"/>
+      <c r="J7" s="86"/>
+      <c r="K7" s="86"/>
+      <c r="L7" s="86"/>
+      <c r="M7" s="86"/>
+      <c r="N7" s="86"/>
+      <c r="O7" s="86"/>
+      <c r="P7" s="86"/>
+      <c r="Q7" s="86"/>
+      <c r="R7" s="86"/>
+      <c r="S7" s="86"/>
+      <c r="T7" s="87"/>
+    </row>
+    <row r="8" spans="1:20" s="1" customFormat="1">
+      <c r="A8" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="B8" s="113" t="s">
+        <v>39</v>
+      </c>
+      <c r="C8" s="114"/>
+      <c r="D8" s="115"/>
+      <c r="E8" s="45">
+        <v>1</v>
+      </c>
+      <c r="F8" s="46">
+        <v>127.2</v>
+      </c>
+      <c r="G8" s="47">
+        <v>0</v>
+      </c>
+      <c r="H8" s="48">
+        <f t="shared" ref="H8:H10" si="0">G8*F8</f>
+        <v>0</v>
+      </c>
+      <c r="I8" s="88"/>
+      <c r="J8" s="89"/>
+      <c r="K8" s="89"/>
+      <c r="L8" s="89"/>
+      <c r="M8" s="89"/>
+      <c r="N8" s="89"/>
+      <c r="O8" s="89"/>
+      <c r="P8" s="89"/>
+      <c r="Q8" s="89"/>
+      <c r="R8" s="89"/>
+      <c r="S8" s="89"/>
+      <c r="T8" s="90"/>
+    </row>
+    <row r="9" spans="1:20" s="1" customFormat="1">
+      <c r="A9" s="44" t="s">
+        <v>35</v>
+      </c>
+      <c r="B9" s="113" t="s">
+        <v>40</v>
+      </c>
+      <c r="C9" s="114"/>
+      <c r="D9" s="115"/>
+      <c r="E9" s="45">
+        <v>1</v>
+      </c>
+      <c r="F9" s="46">
+        <v>133.4</v>
+      </c>
+      <c r="G9" s="47">
+        <v>0</v>
+      </c>
+      <c r="H9" s="48">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="I9" s="91"/>
+      <c r="J9" s="138"/>
+      <c r="K9" s="138"/>
+      <c r="L9" s="138"/>
+      <c r="M9" s="138"/>
+      <c r="N9" s="138"/>
+      <c r="O9" s="138"/>
+      <c r="P9" s="138"/>
+      <c r="Q9" s="138"/>
+      <c r="R9" s="138"/>
+      <c r="S9" s="138"/>
+      <c r="T9" s="93"/>
+    </row>
+    <row r="10" spans="1:20" s="1" customFormat="1">
+      <c r="A10" s="44" t="s">
+        <v>36</v>
+      </c>
+      <c r="B10" s="113" t="s">
+        <v>41</v>
+      </c>
+      <c r="C10" s="114"/>
+      <c r="D10" s="115"/>
+      <c r="E10" s="45">
+        <v>1</v>
+      </c>
+      <c r="F10" s="46">
+        <v>162.6</v>
+      </c>
+      <c r="G10" s="47">
+        <v>0</v>
+      </c>
+      <c r="H10" s="48">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="I10" s="91"/>
+      <c r="J10" s="138"/>
+      <c r="K10" s="138"/>
+      <c r="L10" s="138"/>
+      <c r="M10" s="138"/>
+      <c r="N10" s="138"/>
+      <c r="O10" s="138"/>
+      <c r="P10" s="138"/>
+      <c r="Q10" s="138"/>
+      <c r="R10" s="138"/>
+      <c r="S10" s="138"/>
+      <c r="T10" s="93"/>
+    </row>
+    <row r="11" spans="1:20" s="1" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A11" s="31"/>
+      <c r="B11" s="135" t="s">
         <v>59</v>
       </c>
-      <c r="J6" s="97"/>
-[...151 lines deleted...]
-      <c r="F11" s="75"/>
+      <c r="C11" s="135"/>
+      <c r="D11" s="135"/>
+      <c r="E11" s="136"/>
+      <c r="F11" s="136"/>
       <c r="G11" s="30"/>
       <c r="H11" s="40"/>
-      <c r="I11" s="82" t="s">
+      <c r="I11" s="91"/>
+      <c r="J11" s="138"/>
+      <c r="K11" s="138"/>
+      <c r="L11" s="138"/>
+      <c r="M11" s="138"/>
+      <c r="N11" s="138"/>
+      <c r="O11" s="138"/>
+      <c r="P11" s="138"/>
+      <c r="Q11" s="138"/>
+      <c r="R11" s="138"/>
+      <c r="S11" s="138"/>
+      <c r="T11" s="93"/>
+    </row>
+    <row r="12" spans="1:20" s="1" customFormat="1" ht="12.75" customHeight="1" thickBot="1">
+      <c r="A12" s="44" t="s">
+        <v>62</v>
+      </c>
+      <c r="B12" s="113" t="s">
+        <v>44</v>
+      </c>
+      <c r="C12" s="114"/>
+      <c r="D12" s="115"/>
+      <c r="E12" s="45">
+        <v>1</v>
+      </c>
+      <c r="F12" s="46">
+        <v>110.7</v>
+      </c>
+      <c r="G12" s="47">
+        <v>0</v>
+      </c>
+      <c r="H12" s="48">
+        <f>G12*F12</f>
+        <v>0</v>
+      </c>
+      <c r="I12" s="94"/>
+      <c r="J12" s="95"/>
+      <c r="K12" s="95"/>
+      <c r="L12" s="95"/>
+      <c r="M12" s="95"/>
+      <c r="N12" s="95"/>
+      <c r="O12" s="95"/>
+      <c r="P12" s="95"/>
+      <c r="Q12" s="95"/>
+      <c r="R12" s="95"/>
+      <c r="S12" s="95"/>
+      <c r="T12" s="96"/>
+    </row>
+    <row r="13" spans="1:20" s="1" customFormat="1" ht="26.25" customHeight="1" thickBot="1">
+      <c r="A13" s="38"/>
+      <c r="B13" s="135" t="s">
         <v>60</v>
       </c>
-      <c r="J11" s="83"/>
-[...52 lines deleted...]
-      <c r="F13" s="75"/>
+      <c r="C13" s="135"/>
+      <c r="D13" s="135"/>
+      <c r="E13" s="136"/>
+      <c r="F13" s="136"/>
       <c r="G13" s="30"/>
       <c r="H13" s="40"/>
-      <c r="I13" s="66"/>
-[...16 lines deleted...]
-      <c r="B14" s="76" t="s">
+      <c r="I13" s="117" t="s">
+        <v>80</v>
+      </c>
+      <c r="J13" s="118"/>
+      <c r="K13" s="118"/>
+      <c r="L13" s="118"/>
+      <c r="M13" s="118"/>
+      <c r="N13" s="118"/>
+      <c r="O13" s="118"/>
+      <c r="P13" s="118"/>
+      <c r="Q13" s="118"/>
+      <c r="R13" s="118"/>
+      <c r="S13" s="118"/>
+      <c r="T13" s="119"/>
+    </row>
+    <row r="14" spans="1:20" s="2" customFormat="1" ht="14.45" customHeight="1">
+      <c r="A14" s="58" t="s">
+        <v>63</v>
+      </c>
+      <c r="B14" s="124" t="s">
+        <v>58</v>
+      </c>
+      <c r="C14" s="125"/>
+      <c r="D14" s="125"/>
+      <c r="E14" s="54">
+        <v>1</v>
+      </c>
+      <c r="F14" s="55">
+        <v>107.1</v>
+      </c>
+      <c r="G14" s="47">
+        <v>0</v>
+      </c>
+      <c r="H14" s="48">
+        <f>G14*F14</f>
+        <v>0</v>
+      </c>
+      <c r="I14" s="88"/>
+      <c r="J14" s="89"/>
+      <c r="K14" s="89"/>
+      <c r="L14" s="89"/>
+      <c r="M14" s="89"/>
+      <c r="N14" s="89"/>
+      <c r="O14" s="89"/>
+      <c r="P14" s="89"/>
+      <c r="Q14" s="89"/>
+      <c r="R14" s="89"/>
+      <c r="S14" s="89"/>
+      <c r="T14" s="90"/>
+    </row>
+    <row r="15" spans="1:20" s="2" customFormat="1" ht="14.45" customHeight="1">
+      <c r="A15" s="58" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" s="113" t="s">
+        <v>65</v>
+      </c>
+      <c r="C15" s="128"/>
+      <c r="D15" s="129"/>
+      <c r="E15" s="54">
+        <v>1</v>
+      </c>
+      <c r="F15" s="55">
+        <v>132.4</v>
+      </c>
+      <c r="G15" s="47">
+        <v>0</v>
+      </c>
+      <c r="H15" s="48">
+        <f>G15*F15</f>
+        <v>0</v>
+      </c>
+      <c r="I15" s="91"/>
+      <c r="J15" s="92"/>
+      <c r="K15" s="92"/>
+      <c r="L15" s="92"/>
+      <c r="M15" s="92"/>
+      <c r="N15" s="92"/>
+      <c r="O15" s="92"/>
+      <c r="P15" s="92"/>
+      <c r="Q15" s="92"/>
+      <c r="R15" s="92"/>
+      <c r="S15" s="92"/>
+      <c r="T15" s="93"/>
+    </row>
+    <row r="16" spans="1:20" s="2" customFormat="1" ht="27.6" customHeight="1" thickBot="1">
+      <c r="A16" s="38"/>
+      <c r="B16" s="111" t="s">
+        <v>38</v>
+      </c>
+      <c r="C16" s="111"/>
+      <c r="D16" s="111"/>
+      <c r="E16" s="112"/>
+      <c r="F16" s="112"/>
+      <c r="G16" s="30"/>
+      <c r="H16" s="42"/>
+      <c r="I16" s="94"/>
+      <c r="J16" s="95"/>
+      <c r="K16" s="95"/>
+      <c r="L16" s="95"/>
+      <c r="M16" s="95"/>
+      <c r="N16" s="95"/>
+      <c r="O16" s="95"/>
+      <c r="P16" s="95"/>
+      <c r="Q16" s="95"/>
+      <c r="R16" s="95"/>
+      <c r="S16" s="95"/>
+      <c r="T16" s="96"/>
+    </row>
+    <row r="17" spans="1:20" s="2" customFormat="1" ht="26.25" customHeight="1" thickBot="1">
+      <c r="A17" s="44" t="s">
+        <v>67</v>
+      </c>
+      <c r="B17" s="113" t="s">
+        <v>66</v>
+      </c>
+      <c r="C17" s="114"/>
+      <c r="D17" s="115"/>
+      <c r="E17" s="45">
+        <v>2</v>
+      </c>
+      <c r="F17" s="46">
+        <v>87.8</v>
+      </c>
+      <c r="G17" s="47">
+        <v>0</v>
+      </c>
+      <c r="H17" s="48">
+        <f>G17*F17</f>
+        <v>0</v>
+      </c>
+      <c r="I17" s="97" t="s">
+        <v>82</v>
+      </c>
+      <c r="J17" s="98"/>
+      <c r="K17" s="98"/>
+      <c r="L17" s="98"/>
+      <c r="M17" s="98"/>
+      <c r="N17" s="98"/>
+      <c r="O17" s="98"/>
+      <c r="P17" s="98"/>
+      <c r="Q17" s="98"/>
+      <c r="R17" s="98"/>
+      <c r="S17" s="98"/>
+      <c r="T17" s="99"/>
+    </row>
+    <row r="18" spans="1:20" s="1" customFormat="1" ht="18" customHeight="1">
+      <c r="A18" s="44" t="s">
+        <v>68</v>
+      </c>
+      <c r="B18" s="113" t="s">
+        <v>69</v>
+      </c>
+      <c r="C18" s="114"/>
+      <c r="D18" s="115"/>
+      <c r="E18" s="45">
+        <v>2</v>
+      </c>
+      <c r="F18" s="46">
+        <v>67.5</v>
+      </c>
+      <c r="G18" s="47">
+        <v>0</v>
+      </c>
+      <c r="H18" s="48">
+        <f t="shared" ref="H18:H19" si="1">G18*F18</f>
+        <v>0</v>
+      </c>
+      <c r="I18" s="100"/>
+      <c r="J18" s="101"/>
+      <c r="K18" s="101"/>
+      <c r="L18" s="101"/>
+      <c r="M18" s="101"/>
+      <c r="N18" s="101"/>
+      <c r="O18" s="101"/>
+      <c r="P18" s="101"/>
+      <c r="Q18" s="101"/>
+      <c r="R18" s="101"/>
+      <c r="S18" s="101"/>
+      <c r="T18" s="102"/>
+    </row>
+    <row r="19" spans="1:20">
+      <c r="A19" s="44" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" s="113" t="s">
+        <v>70</v>
+      </c>
+      <c r="C19" s="126"/>
+      <c r="D19" s="127"/>
+      <c r="E19" s="45">
+        <v>1</v>
+      </c>
+      <c r="F19" s="46">
+        <v>147.1</v>
+      </c>
+      <c r="G19" s="47">
+        <v>0</v>
+      </c>
+      <c r="H19" s="48">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="I19" s="103"/>
+      <c r="J19" s="104"/>
+      <c r="K19" s="104"/>
+      <c r="L19" s="104"/>
+      <c r="M19" s="104"/>
+      <c r="N19" s="104"/>
+      <c r="O19" s="104"/>
+      <c r="P19" s="104"/>
+      <c r="Q19" s="104"/>
+      <c r="R19" s="104"/>
+      <c r="S19" s="104"/>
+      <c r="T19" s="105"/>
+    </row>
+    <row r="20" spans="1:20" ht="15.75">
+      <c r="A20" s="38"/>
+      <c r="B20" s="111" t="s">
+        <v>43</v>
+      </c>
+      <c r="C20" s="111"/>
+      <c r="D20" s="111"/>
+      <c r="E20" s="112"/>
+      <c r="F20" s="116"/>
+      <c r="G20" s="30"/>
+      <c r="H20" s="41"/>
+      <c r="I20" s="103"/>
+      <c r="J20" s="104"/>
+      <c r="K20" s="104"/>
+      <c r="L20" s="104"/>
+      <c r="M20" s="104"/>
+      <c r="N20" s="104"/>
+      <c r="O20" s="104"/>
+      <c r="P20" s="104"/>
+      <c r="Q20" s="104"/>
+      <c r="R20" s="104"/>
+      <c r="S20" s="104"/>
+      <c r="T20" s="105"/>
+    </row>
+    <row r="21" spans="1:20">
+      <c r="A21" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="B21" s="113" t="s">
         <v>73</v>
       </c>
-      <c r="C14" s="77"/>
-[...55 lines deleted...]
-      <c r="B16" s="104" t="s">
+      <c r="C21" s="114"/>
+      <c r="D21" s="115"/>
+      <c r="E21" s="45">
+        <v>2</v>
+      </c>
+      <c r="F21" s="46">
+        <v>65.3</v>
+      </c>
+      <c r="G21" s="49">
+        <v>0</v>
+      </c>
+      <c r="H21" s="50">
+        <f>G21*F21</f>
+        <v>0</v>
+      </c>
+      <c r="I21" s="103"/>
+      <c r="J21" s="104"/>
+      <c r="K21" s="104"/>
+      <c r="L21" s="104"/>
+      <c r="M21" s="104"/>
+      <c r="N21" s="104"/>
+      <c r="O21" s="104"/>
+      <c r="P21" s="104"/>
+      <c r="Q21" s="104"/>
+      <c r="R21" s="104"/>
+      <c r="S21" s="104"/>
+      <c r="T21" s="105"/>
+    </row>
+    <row r="22" spans="1:20" ht="13.5" thickBot="1">
+      <c r="A22" s="44" t="s">
         <v>74</v>
       </c>
-      <c r="C16" s="105"/>
-[...55 lines deleted...]
-      <c r="B18" s="76" t="s">
+      <c r="B22" s="113" t="s">
+        <v>75</v>
+      </c>
+      <c r="C22" s="114"/>
+      <c r="D22" s="115"/>
+      <c r="E22" s="45">
+        <v>2</v>
+      </c>
+      <c r="F22" s="46">
+        <v>102.3</v>
+      </c>
+      <c r="G22" s="49">
+        <v>0</v>
+      </c>
+      <c r="H22" s="50">
+        <f t="shared" ref="H22" si="2">G22*F22</f>
+        <v>0</v>
+      </c>
+      <c r="I22" s="106"/>
+      <c r="J22" s="107"/>
+      <c r="K22" s="107"/>
+      <c r="L22" s="107"/>
+      <c r="M22" s="107"/>
+      <c r="N22" s="107"/>
+      <c r="O22" s="107"/>
+      <c r="P22" s="107"/>
+      <c r="Q22" s="107"/>
+      <c r="R22" s="107"/>
+      <c r="S22" s="107"/>
+      <c r="T22" s="108"/>
+    </row>
+    <row r="23" spans="1:20" s="1" customFormat="1" ht="18" customHeight="1">
+      <c r="A23" s="38"/>
+      <c r="B23" s="111" t="s">
+        <v>42</v>
+      </c>
+      <c r="C23" s="111"/>
+      <c r="D23" s="111"/>
+      <c r="E23" s="112"/>
+      <c r="F23" s="112"/>
+      <c r="G23" s="30"/>
+      <c r="H23" s="42"/>
+      <c r="I23" s="144" t="s">
+        <v>83</v>
+      </c>
+      <c r="J23" s="145"/>
+      <c r="K23" s="145"/>
+      <c r="L23" s="145"/>
+      <c r="M23" s="145"/>
+      <c r="N23" s="145"/>
+      <c r="O23" s="145"/>
+      <c r="P23" s="145"/>
+      <c r="Q23" s="145"/>
+      <c r="R23" s="145"/>
+      <c r="S23" s="145"/>
+      <c r="T23" s="146"/>
+    </row>
+    <row r="24" spans="1:20" ht="16.5" thickBot="1">
+      <c r="A24" s="44" t="s">
+        <v>77</v>
+      </c>
+      <c r="B24" s="113" t="s">
+        <v>76</v>
+      </c>
+      <c r="C24" s="114"/>
+      <c r="D24" s="114"/>
+      <c r="E24" s="45">
+        <v>2</v>
+      </c>
+      <c r="F24" s="46">
+        <v>52.9</v>
+      </c>
+      <c r="G24" s="51">
+        <v>0</v>
+      </c>
+      <c r="H24" s="52">
+        <f>G24*F24</f>
+        <v>0</v>
+      </c>
+      <c r="I24" s="147"/>
+      <c r="J24" s="148"/>
+      <c r="K24" s="148"/>
+      <c r="L24" s="148"/>
+      <c r="M24" s="148"/>
+      <c r="N24" s="148"/>
+      <c r="O24" s="148"/>
+      <c r="P24" s="148"/>
+      <c r="Q24" s="148"/>
+      <c r="R24" s="148"/>
+      <c r="S24" s="148"/>
+      <c r="T24" s="149"/>
+    </row>
+    <row r="25" spans="1:20" ht="16.5" thickBot="1">
+      <c r="A25" s="44" t="s">
+        <v>78</v>
+      </c>
+      <c r="B25" s="113" t="s">
+        <v>50</v>
+      </c>
+      <c r="C25" s="114"/>
+      <c r="D25" s="115"/>
+      <c r="E25" s="45">
+        <v>4</v>
+      </c>
+      <c r="F25" s="46">
+        <v>28.4</v>
+      </c>
+      <c r="G25" s="61">
+        <v>0</v>
+      </c>
+      <c r="H25" s="53">
+        <f t="shared" ref="H25" si="3">G25*F25</f>
+        <v>0</v>
+      </c>
+      <c r="I25" s="64"/>
+      <c r="J25" s="65"/>
+      <c r="K25" s="65"/>
+      <c r="L25" s="65"/>
+      <c r="M25" s="65"/>
+      <c r="N25" s="65"/>
+      <c r="O25" s="65"/>
+      <c r="P25" s="65"/>
+      <c r="Q25" s="65"/>
+      <c r="R25" s="65"/>
+      <c r="S25" s="65"/>
+      <c r="T25" s="66"/>
+    </row>
+    <row r="26" spans="1:20" ht="16.5" thickBot="1">
+      <c r="A26" s="132" t="s">
+        <v>57</v>
+      </c>
+      <c r="B26" s="133"/>
+      <c r="C26" s="133"/>
+      <c r="D26" s="133"/>
+      <c r="E26" s="130" t="s">
         <v>49</v>
       </c>
-      <c r="C18" s="77"/>
-[...312 lines deleted...]
-      </c>
+      <c r="F26" s="131"/>
+      <c r="G26" s="60">
+        <f>SUM(G7:G10)+G12+SUM(G14:G15)+SUM(G17:G19)+SUM(G21:G22)+SUM(G24:G25)</f>
+        <v>0</v>
+      </c>
+      <c r="H26" s="62">
+        <f>SUM(H7:H10)+H12++SUM(H14:H15)+SUM(H17:H19)+SUM(H21:H22)+SUM(H24:H25)</f>
+        <v>0</v>
+      </c>
+      <c r="I26" s="67"/>
+      <c r="J26" s="68"/>
+      <c r="K26" s="68"/>
+      <c r="L26" s="68"/>
+      <c r="M26" s="68"/>
+      <c r="N26" s="68"/>
+      <c r="O26" s="68"/>
+      <c r="P26" s="68"/>
+      <c r="Q26" s="68"/>
+      <c r="R26" s="68"/>
+      <c r="S26" s="68"/>
+      <c r="T26" s="69"/>
+    </row>
+    <row r="27" spans="1:20" ht="12.6" customHeight="1" thickBot="1">
+      <c r="A27" s="73"/>
+      <c r="B27" s="74"/>
+      <c r="C27" s="74"/>
+      <c r="D27" s="74"/>
+      <c r="E27" s="75"/>
+      <c r="F27" s="43"/>
+      <c r="G27" s="43"/>
+      <c r="H27" s="43"/>
+      <c r="I27" s="70"/>
+      <c r="J27" s="71"/>
+      <c r="K27" s="71"/>
+      <c r="L27" s="71"/>
+      <c r="M27" s="71"/>
+      <c r="N27" s="71"/>
+      <c r="O27" s="71"/>
+      <c r="P27" s="71"/>
+      <c r="Q27" s="71"/>
+      <c r="R27" s="71"/>
+      <c r="S27" s="71"/>
+      <c r="T27" s="72"/>
+    </row>
+    <row r="28" spans="1:20">
+      <c r="A28" s="76"/>
+      <c r="B28" s="77"/>
       <c r="C28" s="77"/>
-      <c r="D28" s="80"/>
-[...75 lines deleted...]
-    </row>
+      <c r="D28" s="77"/>
+      <c r="E28" s="78"/>
+      <c r="F28" s="43"/>
+      <c r="G28" s="43"/>
+      <c r="H28" s="43"/>
+      <c r="I28" s="59"/>
+      <c r="J28" s="59"/>
+      <c r="K28" s="59"/>
+      <c r="L28" s="59"/>
+      <c r="M28" s="59"/>
+      <c r="N28" s="59"/>
+      <c r="O28" s="59"/>
+      <c r="P28" s="59"/>
+      <c r="Q28" s="59"/>
+      <c r="R28" s="59"/>
+      <c r="S28" s="59"/>
+      <c r="T28" s="59"/>
+    </row>
+    <row r="29" spans="1:20" ht="12.6" customHeight="1" thickBot="1">
+      <c r="A29" s="79"/>
+      <c r="B29" s="80"/>
+      <c r="C29" s="80"/>
+      <c r="D29" s="80"/>
+      <c r="E29" s="81"/>
+      <c r="I29" s="59"/>
+      <c r="J29" s="59"/>
+      <c r="K29" s="59"/>
+      <c r="L29" s="59"/>
+      <c r="M29" s="59"/>
+      <c r="N29" s="59"/>
+      <c r="O29" s="59"/>
+      <c r="P29" s="59"/>
+      <c r="Q29" s="59"/>
+      <c r="R29" s="59"/>
+      <c r="S29" s="59"/>
+      <c r="T29" s="59"/>
+    </row>
+    <row r="30" spans="1:20" s="1" customFormat="1" ht="12.95" customHeight="1">
+      <c r="A30"/>
+      <c r="B30" s="137"/>
+      <c r="C30"/>
+      <c r="D30"/>
+      <c r="E30"/>
+      <c r="F30"/>
+      <c r="G30"/>
+      <c r="H30"/>
+      <c r="I30"/>
+      <c r="J30"/>
+      <c r="K30"/>
+      <c r="L30"/>
+      <c r="M30"/>
+      <c r="N30"/>
+      <c r="O30"/>
+      <c r="P30"/>
+      <c r="Q30"/>
+      <c r="R30"/>
+      <c r="S30"/>
+      <c r="T30"/>
+    </row>
+    <row r="31" spans="1:20" ht="14.45" customHeight="1"/>
+    <row r="32" spans="1:20" ht="16.5" customHeight="1"/>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
-  <mergeCells count="44">
-[...6 lines deleted...]
-    <mergeCell ref="B23:D23"/>
+  <mergeCells count="39">
+    <mergeCell ref="E26:F26"/>
+    <mergeCell ref="A26:D26"/>
+    <mergeCell ref="B22:D22"/>
+    <mergeCell ref="B25:D25"/>
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="I5:T5"/>
+    <mergeCell ref="B21:D21"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="E2:H2"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="E3:H3"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="E4:H4"/>
+    <mergeCell ref="B18:D18"/>
+    <mergeCell ref="B17:D17"/>
+    <mergeCell ref="B14:D14"/>
     <mergeCell ref="B19:D19"/>
-    <mergeCell ref="B21:D21"/>
-[...4 lines deleted...]
-    <mergeCell ref="I8:T10"/>
+    <mergeCell ref="B15:D15"/>
+    <mergeCell ref="B11:F11"/>
+    <mergeCell ref="B20:F20"/>
+    <mergeCell ref="I13:T13"/>
+    <mergeCell ref="I23:T24"/>
+    <mergeCell ref="I14:T16"/>
+    <mergeCell ref="I25:T27"/>
+    <mergeCell ref="A27:E29"/>
     <mergeCell ref="I6:T7"/>
-    <mergeCell ref="I11:T11"/>
-[...6 lines deleted...]
-    <mergeCell ref="I27:T29"/>
+    <mergeCell ref="I8:T12"/>
+    <mergeCell ref="I17:T17"/>
+    <mergeCell ref="I18:T22"/>
     <mergeCell ref="B6:F6"/>
-    <mergeCell ref="B15:F15"/>
-[...1 lines deleted...]
-    <mergeCell ref="J2:M3"/>
+    <mergeCell ref="B13:F13"/>
+    <mergeCell ref="B24:D24"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B12:D12"/>
-    <mergeCell ref="B14:D14"/>
-[...4 lines deleted...]
-    <mergeCell ref="B22:F22"/>
+    <mergeCell ref="B23:F23"/>
+    <mergeCell ref="B16:F16"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
-  <dataValidations count="5">
-[...1 lines deleted...]
-      <formula1>MOD(G28,4)=0</formula1>
+  <dataValidations count="4">
+    <dataValidation type="custom" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Invalid Entry" error="Please enter a multiple of 4" sqref="G25" xr:uid="{803E2609-E30F-4E83-BCC1-F63ACAFEE261}">
+      <formula1>MOD(G25,4)=0</formula1>
     </dataValidation>
-    <dataValidation type="custom" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Invalid Entry" error="Please enter a multiple of 2" sqref="G18 G26 G23:G24" xr:uid="{B596CE56-A831-4200-A88D-77CC1AC8EF09}">
+    <dataValidation type="custom" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Invalid Entry" error="Please enter a multiple of 2" sqref="G17 G24 G21:G22" xr:uid="{B596CE56-A831-4200-A88D-77CC1AC8EF09}">
+      <formula1>MOD(G17,2)=0</formula1>
+    </dataValidation>
+    <dataValidation type="custom" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Invalid Entry" error="Please enter a multple of 2" sqref="G18" xr:uid="{BBBAD396-C376-45BB-9E03-2EDC8005B8B6}">
       <formula1>MOD(G18,2)=0</formula1>
     </dataValidation>
-    <dataValidation type="custom" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Invalid Entry" error="Please enter a multple of 2" sqref="G19" xr:uid="{BBBAD396-C376-45BB-9E03-2EDC8005B8B6}">
-[...3 lines deleted...]
-    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Invalid Entry" error="Please enter a multple of 2" sqref="G20" xr:uid="{E53C7F64-13B1-474A-80CE-A814F7ED544E}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Invalid Entry" error="Please enter a multple of 2" sqref="G19" xr:uid="{E53C7F64-13B1-474A-80CE-A814F7ED544E}"/>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.5" right="0.5" top="0.15" bottom="0.1" header="0.05" footer="0.05"/>
-  <pageSetup orientation="landscape" horizontalDpi="200" verticalDpi="200" r:id="rId1"/>
+  <pageSetup fitToWidth="0" orientation="landscape" horizontalDpi="200" verticalDpi="200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A2:M88"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C11" sqref="C11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.08984375" defaultRowHeight="10"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="14.54296875" style="3" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.08984375" style="3"/>
+    <col min="1" max="1" width="14.5703125" style="3" customWidth="1"/>
+    <col min="2" max="2" width="43.42578125" style="4" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:13" ht="10.5">
+    <row r="2" spans="1:13">
       <c r="A2" s="5" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="5" customFormat="1" ht="10.5">
+    <row r="4" spans="1:13" s="5" customFormat="1">
       <c r="A4" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="8" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>26</v>
       </c>
       <c r="I4" s="8" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="8" t="s">
         <v>28</v>
       </c>
       <c r="K4" s="8" t="s">
         <v>29</v>
       </c>
       <c r="L4" s="8" t="s">
         <v>30</v>
       </c>
       <c r="M4" s="8" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="5" spans="1:13">
+    <row r="5" spans="1:13" ht="22.5">
       <c r="A5" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C5" s="11"/>
       <c r="D5" s="11"/>
       <c r="E5" s="11"/>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="11"/>
       <c r="D6" s="11"/>
       <c r="E6" s="11"/>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="9" t="s">
         <v>6</v>
       </c>
@@ -2898,196 +3102,196 @@
     </row>
     <row r="11" spans="1:13">
       <c r="B11" s="15" t="s">
         <v>11</v>
       </c>
       <c r="C11" s="16">
         <v>0</v>
       </c>
       <c r="D11" s="16">
         <v>0</v>
       </c>
       <c r="E11" s="16">
         <v>0</v>
       </c>
       <c r="F11" s="16">
         <v>0</v>
       </c>
       <c r="G11" s="16"/>
       <c r="H11" s="16"/>
       <c r="I11" s="16"/>
       <c r="J11" s="16"/>
       <c r="K11" s="16"/>
       <c r="L11" s="16"/>
       <c r="M11" s="16"/>
     </row>
-    <row r="13" spans="1:13" s="19" customFormat="1" ht="10.5">
+    <row r="13" spans="1:13" s="19" customFormat="1">
       <c r="A13" s="17"/>
       <c r="B13" s="18" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="19">
         <v>0</v>
       </c>
       <c r="D13" s="19">
         <v>0</v>
       </c>
       <c r="E13" s="19">
         <v>0</v>
       </c>
       <c r="F13" s="19">
         <v>0</v>
       </c>
       <c r="G13" s="19">
         <v>0</v>
       </c>
       <c r="H13" s="19">
         <v>0</v>
       </c>
       <c r="I13" s="19">
         <v>0</v>
       </c>
       <c r="J13" s="19">
         <v>0</v>
       </c>
       <c r="K13" s="19">
         <v>0</v>
       </c>
       <c r="L13" s="19">
         <v>0</v>
       </c>
       <c r="M13" s="19">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:13" s="5" customFormat="1" ht="10.5">
+    <row r="14" spans="1:13" s="5" customFormat="1">
       <c r="A14" s="6"/>
       <c r="B14" s="7"/>
       <c r="C14" s="8"/>
       <c r="D14" s="8"/>
       <c r="E14" s="8"/>
     </row>
-    <row r="15" spans="1:13" s="19" customFormat="1" ht="10.5">
+    <row r="15" spans="1:13" s="19" customFormat="1">
       <c r="A15" s="17"/>
       <c r="B15" s="18" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="29">
         <f>C29</f>
         <v>250</v>
       </c>
       <c r="D15" s="29">
         <f t="shared" ref="D15:M15" si="0">D29</f>
         <v>360</v>
       </c>
       <c r="E15" s="29">
         <f t="shared" si="0"/>
         <v>240</v>
       </c>
       <c r="F15" s="29">
         <f t="shared" si="0"/>
         <v>280</v>
       </c>
       <c r="G15" s="29">
         <f t="shared" si="0"/>
         <v>330</v>
       </c>
       <c r="H15" s="29">
         <f t="shared" si="0"/>
         <v>240</v>
       </c>
       <c r="I15" s="29">
         <f t="shared" si="0"/>
         <v>240</v>
       </c>
       <c r="J15" s="29">
         <f t="shared" si="0"/>
         <v>400</v>
       </c>
       <c r="K15" s="29">
         <f t="shared" si="0"/>
         <v>300</v>
       </c>
       <c r="L15" s="29">
         <f t="shared" si="0"/>
         <v>340</v>
       </c>
       <c r="M15" s="29">
         <f t="shared" si="0"/>
         <v>300</v>
       </c>
     </row>
-    <row r="16" spans="1:13" ht="10.5">
+    <row r="16" spans="1:13">
       <c r="B16" s="18" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="29">
         <f>C30</f>
         <v>450</v>
       </c>
       <c r="D16" s="29">
         <f t="shared" ref="D16:M16" si="1">D30</f>
         <v>630</v>
       </c>
       <c r="E16" s="29">
         <f t="shared" si="1"/>
         <v>440</v>
       </c>
       <c r="F16" s="29">
         <f t="shared" si="1"/>
         <v>520</v>
       </c>
       <c r="G16" s="29">
         <f t="shared" si="1"/>
         <v>620</v>
       </c>
       <c r="H16" s="29">
         <f t="shared" si="1"/>
         <v>440</v>
       </c>
       <c r="I16" s="29">
         <f t="shared" si="1"/>
         <v>440</v>
       </c>
       <c r="J16" s="29">
         <f t="shared" si="1"/>
         <v>770</v>
       </c>
       <c r="K16" s="29">
         <f t="shared" si="1"/>
         <v>560</v>
       </c>
       <c r="L16" s="29">
         <f t="shared" si="1"/>
         <v>630</v>
       </c>
       <c r="M16" s="29">
         <f t="shared" si="1"/>
         <v>540</v>
       </c>
     </row>
-    <row r="17" spans="1:13" ht="10.5">
+    <row r="17" spans="1:13">
       <c r="B17" s="18" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="29">
         <f t="shared" ref="C17:M17" si="2">C16-C15</f>
         <v>200</v>
       </c>
       <c r="D17" s="29">
         <f t="shared" si="2"/>
         <v>270</v>
       </c>
       <c r="E17" s="29">
         <f t="shared" si="2"/>
         <v>200</v>
       </c>
       <c r="F17" s="29">
         <f t="shared" si="2"/>
         <v>240</v>
       </c>
       <c r="G17" s="29">
         <f t="shared" si="2"/>
         <v>290</v>
       </c>
       <c r="H17" s="29">
         <f t="shared" si="2"/>
@@ -3116,136 +3320,136 @@
     </row>
     <row r="18" spans="1:13">
       <c r="C18" s="16"/>
       <c r="D18" s="16"/>
       <c r="E18" s="16"/>
     </row>
     <row r="19" spans="1:13">
       <c r="C19" s="16"/>
       <c r="D19" s="16"/>
       <c r="E19" s="16"/>
       <c r="F19" s="16"/>
       <c r="G19" s="16"/>
       <c r="H19" s="16"/>
       <c r="I19" s="16"/>
       <c r="J19" s="16"/>
       <c r="K19" s="16"/>
       <c r="L19" s="16"/>
       <c r="M19" s="16"/>
     </row>
     <row r="20" spans="1:13" s="22" customFormat="1">
       <c r="B20" s="23"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
     </row>
-    <row r="23" spans="1:13" ht="10.5">
+    <row r="23" spans="1:13">
       <c r="B23" s="25" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="26">
         <v>1.6</v>
       </c>
     </row>
-    <row r="25" spans="1:13" s="19" customFormat="1" ht="10.5">
+    <row r="25" spans="1:13" s="19" customFormat="1">
       <c r="A25" s="17"/>
       <c r="B25" s="18" t="s">
         <v>13</v>
       </c>
       <c r="C25" s="16">
         <v>155</v>
       </c>
       <c r="D25" s="16">
         <v>228</v>
       </c>
       <c r="E25" s="16">
         <v>150</v>
       </c>
       <c r="F25" s="16">
         <v>176</v>
       </c>
       <c r="G25" s="16">
         <v>208</v>
       </c>
       <c r="H25" s="16">
         <v>150</v>
       </c>
       <c r="I25" s="16">
         <v>150</v>
       </c>
       <c r="J25" s="16">
         <v>247</v>
       </c>
       <c r="K25" s="16">
         <v>185</v>
       </c>
       <c r="L25" s="16">
         <v>211</v>
       </c>
       <c r="M25" s="16">
         <v>185</v>
       </c>
     </row>
-    <row r="26" spans="1:13" ht="10.5">
+    <row r="26" spans="1:13">
       <c r="B26" s="18" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="16">
         <v>280</v>
       </c>
       <c r="D26" s="16">
         <v>396</v>
       </c>
       <c r="E26" s="16">
         <v>275</v>
       </c>
       <c r="F26" s="16">
         <v>322</v>
       </c>
       <c r="G26" s="16">
         <v>390</v>
       </c>
       <c r="H26" s="16">
         <v>275</v>
       </c>
       <c r="I26" s="16">
         <v>275</v>
       </c>
       <c r="J26" s="16">
         <v>484</v>
       </c>
       <c r="K26" s="16">
         <v>349</v>
       </c>
       <c r="L26" s="16">
         <v>392</v>
       </c>
       <c r="M26" s="16">
         <v>336</v>
       </c>
     </row>
-    <row r="27" spans="1:13" ht="10.5">
+    <row r="27" spans="1:13">
       <c r="B27" s="18" t="s">
         <v>15</v>
       </c>
       <c r="C27" s="16">
         <f t="shared" ref="C27:M27" si="3">C26-C25</f>
         <v>125</v>
       </c>
       <c r="D27" s="16">
         <f t="shared" si="3"/>
         <v>168</v>
       </c>
       <c r="E27" s="16">
         <f t="shared" si="3"/>
         <v>125</v>
       </c>
       <c r="F27" s="16">
         <f t="shared" si="3"/>
         <v>146</v>
       </c>
       <c r="G27" s="16">
         <f t="shared" si="3"/>
         <v>182</v>
       </c>
       <c r="H27" s="16">
         <f t="shared" si="3"/>
@@ -3255,149 +3459,149 @@
         <f t="shared" si="3"/>
         <v>125</v>
       </c>
       <c r="J27" s="16">
         <f t="shared" si="3"/>
         <v>237</v>
       </c>
       <c r="K27" s="16">
         <f t="shared" si="3"/>
         <v>164</v>
       </c>
       <c r="L27" s="16">
         <f t="shared" si="3"/>
         <v>181</v>
       </c>
       <c r="M27" s="16">
         <f t="shared" si="3"/>
         <v>151</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="C28" s="16"/>
       <c r="D28" s="16"/>
       <c r="E28" s="16"/>
     </row>
-    <row r="29" spans="1:13" ht="10.5">
+    <row r="29" spans="1:13">
       <c r="B29" s="18" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="27">
         <f>ROUND(C25*$C$23,-1)</f>
         <v>250</v>
       </c>
       <c r="D29" s="27">
         <f>ROUND(D25*$C$23,-1)</f>
         <v>360</v>
       </c>
       <c r="E29" s="27">
         <f t="shared" ref="E29:L30" si="4">ROUND(E25*$C$23,-1)</f>
         <v>240</v>
       </c>
       <c r="F29" s="27">
         <f t="shared" si="4"/>
         <v>280</v>
       </c>
       <c r="G29" s="27">
         <f t="shared" si="4"/>
         <v>330</v>
       </c>
       <c r="H29" s="27">
         <f t="shared" si="4"/>
         <v>240</v>
       </c>
       <c r="I29" s="27">
         <f t="shared" si="4"/>
         <v>240</v>
       </c>
       <c r="J29" s="27">
         <f t="shared" si="4"/>
         <v>400</v>
       </c>
       <c r="K29" s="27">
         <f t="shared" si="4"/>
         <v>300</v>
       </c>
       <c r="L29" s="27">
         <f t="shared" si="4"/>
         <v>340</v>
       </c>
       <c r="M29" s="27">
         <f>ROUND(M25*$C$23,-1)</f>
         <v>300</v>
       </c>
     </row>
-    <row r="30" spans="1:13" ht="10.5">
+    <row r="30" spans="1:13">
       <c r="B30" s="18" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="27">
         <f>ROUND(C26*$C$23,-1)</f>
         <v>450</v>
       </c>
       <c r="D30" s="27">
         <f>ROUND(D26*$C$23,-1)</f>
         <v>630</v>
       </c>
       <c r="E30" s="27">
         <f t="shared" si="4"/>
         <v>440</v>
       </c>
       <c r="F30" s="27">
         <f t="shared" si="4"/>
         <v>520</v>
       </c>
       <c r="G30" s="27">
         <f t="shared" si="4"/>
         <v>620</v>
       </c>
       <c r="H30" s="27">
         <f t="shared" si="4"/>
         <v>440</v>
       </c>
       <c r="I30" s="27">
         <f t="shared" si="4"/>
         <v>440</v>
       </c>
       <c r="J30" s="27">
         <f t="shared" si="4"/>
         <v>770</v>
       </c>
       <c r="K30" s="27">
         <f t="shared" si="4"/>
         <v>560</v>
       </c>
       <c r="L30" s="27">
         <f t="shared" si="4"/>
         <v>630</v>
       </c>
       <c r="M30" s="27">
         <f>ROUND(M26*$C$23,-1)</f>
         <v>540</v>
       </c>
     </row>
-    <row r="31" spans="1:13" ht="10.5">
+    <row r="31" spans="1:13">
       <c r="B31" s="18" t="s">
         <v>15</v>
       </c>
       <c r="C31" s="28">
         <f>C30-C29</f>
         <v>200</v>
       </c>
       <c r="D31" s="28">
         <f t="shared" ref="D31:M31" si="5">D30-D29</f>
         <v>270</v>
       </c>
       <c r="E31" s="28">
         <f t="shared" si="5"/>
         <v>200</v>
       </c>
       <c r="F31" s="28">
         <f t="shared" si="5"/>
         <v>240</v>
       </c>
       <c r="G31" s="28">
         <f t="shared" si="5"/>
         <v>290</v>
       </c>
       <c r="H31" s="28">
         <f t="shared" si="5"/>
@@ -3600,197 +3804,183 @@
       <c r="D88" s="16"/>
       <c r="E88" s="16"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...21 lines deleted...]
-    <xsd:import namespace="8d6e9931-ee73-4d1c-ad6b-40736c62f081"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003E653379ECCF32408CC7A9E7E59357C1" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fa6cf81ab1935d61739fdc20787789fe">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c02ef49a-3803-4b4d-8c9d-c67b6e53e4af" xmlns:ns3="7d7d3347-3f4a-43b7-ab51-5f5f7a1522a6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ae4c940d8b095f89d8b683e83347bfd9" ns2:_="" ns3:_="">
+    <xsd:import namespace="c02ef49a-3803-4b4d-8c9d-c67b6e53e4af"/>
     <xsd:import namespace="7d7d3347-3f4a-43b7-ab51-5f5f7a1522a6"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-[...4 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8d6e9931-ee73-4d1c-ad6b-40736c62f081" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c02ef49a-3803-4b4d-8c9d-c67b6e53e4af" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="10" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="11" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="14" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Unknown"/>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
-    </xsd:element>
-[...5 lines deleted...]
-      </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="20" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
-      </xsd:simpleType>
-[...3 lines deleted...]
-        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7d7d3347-3f4a-43b7-ab51-5f5f7a1522a6" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{ee8143d4-e5af-4983-b71d-5d630e5f8c34}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="7d7d3347-3f4a-43b7-ab51-5f5f7a1522a6">
-[...10 lines deleted...]
-    <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="19" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="19" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{ee8143d4-e5af-4983-b71d-5d630e5f8c34}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="7d7d3347-3f4a-43b7-ab51-5f5f7a1522a6">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -3848,84 +4038,89 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="7d7d3347-3f4a-43b7-ab51-5f5f7a1522a6" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c02ef49a-3803-4b4d-8c9d-c67b6e53e4af">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{214B0CEE-8B09-4471-A315-8FDDE5223E61}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DBC6C653-7DC9-4486-86C0-9D939455EDEF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="8d6e9931-ee73-4d1c-ad6b-40736c62f081"/>
     <ds:schemaRef ds:uri="7d7d3347-3f4a-43b7-ab51-5f5f7a1522a6"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E23BDA2C-0E10-4482-BBAE-EE58FBFE7302}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...17 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
@@ -3947,32 +4142,32 @@
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Nadine M. VanCamp</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_TemplateID">
     <vt:lpwstr>TC060827491033</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
-    <vt:lpwstr>0x010100FFCF4DA44041564DBFFEE230F20D9653</vt:lpwstr>
+    <vt:lpwstr>0x0101003E653379ECCF32408CC7A9E7E59357C1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>