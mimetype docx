--- v0 (2026-03-26)
+++ v1 (2026-05-14)
@@ -1,1635 +1,2474 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="54511F3C" w14:textId="77777777" w:rsidR="006F38E7" w:rsidRDefault="00F10358">
-      <w:pPr>
+    <w:p w14:paraId="3947E9AB" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="60"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>COMMONWEALTH OF MASSACHUSETTS</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="3947E9AC" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:br/>
         <w:t>APPEALS COURT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="472829FF" w14:textId="77777777" w:rsidR="006F38E7" w:rsidRDefault="00F10358">
+    <w:p w14:paraId="3947E9AD" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
         <w:t>Filing of Impounded Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADFF65F" w14:textId="77777777" w:rsidR="006F38E7" w:rsidRDefault="00F10358">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="3947E9AE" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:br/>
-[...147 lines deleted...]
-    <w:p w14:paraId="4833595A" w14:textId="77777777" w:rsidR="006F38E7" w:rsidRDefault="00F10358">
+        <w:t>Appeals Court Number</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3947E9AF" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Appeals Court Number"/>
+          <w:tag w:val="field_Appeals_Court_Number"/>
+          <w:id w:val="1001"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2700"/>
+        <w:gridCol w:w="6660"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001F453B" w14:paraId="3947E9B2" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="140" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3947E9B0" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Party role</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="140" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3947E9B1" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Party name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F453B" w14:paraId="3947E9B5" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="140" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3947E9B3" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>Plaintiff / Petitioner</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="140" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3947E9B4" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F453B" w14:paraId="3947E9B8" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="140" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3947E9B6" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>v.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="140" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3947E9B7" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F453B" w14:paraId="3947E9BB" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="140" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3947E9B9" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t>Defendant / Respondent</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="140" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="140" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3947E9BA" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3947E9BC" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Name of Filer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3947E9BD" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Name of Filer"/>
+          <w:tag w:val="field_Name_of_Filer"/>
+          <w:id w:val="1002"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="3947E9BE" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The following is a list of material that a statute, court rule, case law, court order, or standing order designates must be withheld as “impounded,” “withheld from public inspection,” “not available for public inspection,” or “confidential.” All filers are required to review this list and to mark on this form any and all applicable confidentiality </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>provisions, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> identify the precise location of the confidential information within the document being filed. Submitting this form does </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>not, by itself,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> guarantee compliance with any additional court rules for the handling of impounded information. Attorneys and self-represented parties are to conduct their own research prior to filing any papers to ensure full compliance with the law governing impoundment, including any redaction requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3947E9BF" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Title of Document Filed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3947E9C0" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Title of Document Filed"/>
+          <w:tag w:val="field_Title_of_Document_Filed"/>
+          <w:id w:val="1003"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="3947E9C1" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Location(s) of Impounded Information in the Document</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (e.g., entire document; specific page(s) or exhibit(s))</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3947E9C2" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Location(s) of Impounded Information in the Document (e.g., entire document; ..."/>
+          <w:tag w:val="field_Location_s_of_Impounded_Information_in_the_Document_e_g_enti"/>
+          <w:id w:val="1004"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="3947E9C3" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Location(s) of Impounded Information in the Document (e.g., entire document; ..."/>
+          <w:tag w:val="field_Location_s_of_Impounded_Information_in_the_Document_e_g_enti"/>
+          <w:id w:val="1005"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="3947E9C4" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>Source(s) of Authority for Impoundment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74F7AE14" w14:textId="77777777" w:rsidR="006F38E7" w:rsidRDefault="00F10358">
-[...327 lines deleted...]
-        <w:t xml:space="preserve">Guardian </w:t>
+    <w:p w14:paraId="3947E9C5" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Check all applicable boxes. If your basis is not listed, use “Other” at the end and specify the authority.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3947E9C6" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Abortion consent forms and materials. G. L. c. 112, § 12S."/>
+          <w:tag w:val="checkbox_Abortion_consent_forms_and_materials_G_L_c_112_12S"/>
+          <w:id w:val="1006"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve">  Abortion consent forms and materials. G. L. c. 112, § 12S.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3947E9C7" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Abuse Prevention Orders. G. L. c. 209A, § 8."/>
+          <w:tag w:val="checkbox_Abuse_Prevention_Orders_G_L_c_209A_8"/>
+          <w:id w:val="1007"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve">  Abuse Prevention Orders. G. L. c. 209A, § 8.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3947E9C8" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Address Confidentiality Program Affidavits. S.J.C. Rule 1:20; G. L. c. 9A; 95..."/>
+          <w:tag w:val="checkbox_Address_Confidentiality_Program_Affidavits_S_J_C_Rule_1_20_G"/>
+          <w:id w:val="1008"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve">  Address Confidentiality Program Affidavits. S.J.C. Rule 1:20; G. L. c. 9A; 950 Code Mass. Regs. § 130.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3947E9C9" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Adoptions. G. L. c. 210, § 5C."/>
+          <w:tag w:val="checkbox_Adoptions_G_L_c_210_5C"/>
+          <w:id w:val="1009"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve">  Adoptions. G. L. c. 210, § 5C.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3947E9CA" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Affidavits of Indigency. By Order of the S.J.C. on the Affidavit of Indigency..."/>
+          <w:tag w:val="checkbox_Affidavits_of_Indigency_By_Order_of_the_S_J_C_on_the_Affidav"/>
+          <w:id w:val="1010"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve">  Affidavits of Indigency. By Order of the S.J.C. on the Affidavit of Indigency form.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3947E9CB" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Alcohol and drug abuse program and treatment records. 42 U.S.C. § 1175, 290 d..."/>
+          <w:tag w:val="checkbox_Alcohol_and_drug_abuse_program_and_treatment_records_42_U_S"/>
+          <w:id w:val="1011"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve">  Alcohol and drug abuse program and treatment records. 42 U.S.C. § 1175, 290 dd-3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3947E9CC" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Appeals from the Sex Offender Registry Board. G. L. c. 6, § 178M."/>
+          <w:tag w:val="checkbox_Appeals_from_the_Sex_Offender_Registry_Board_G_L_c_6_178M"/>
+          <w:id w:val="1012"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve">  Appeals from the Sex Offender Registry Board. G. L. c. 6, § 178M.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3947E9CD" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Board of Bar Overseer proceedings. S.J.C. Rule 4:01, § 20(1)."/>
+          <w:tag w:val="checkbox_Board_of_Bar_Overseer_proceedings_S_J_C_Rule_4_01_20_1"/>
+          <w:id w:val="1013"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve">  Board of Bar Overseer proceedings. S.J.C. Rule 4:01, § 20(1).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3947E9CE" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Child in Need of Services / Child Requiring Assistance. G. L. c. 119, §§ 39E–..."/>
+          <w:tag w:val="checkbox_Child_in_Need_of_Services_Child_Requiring_Assistance_G_L_c_1"/>
+          <w:id w:val="1014"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve">  Child in Need of Services / Child Requiring Assistance. G. L. c. 119, §§ 39E–39I.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3947E9CF" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Child Protection Orders. G. L. c. 119, § 38."/>
+          <w:tag w:val="checkbox_Child_Protection_Orders_G_L_c_119_38"/>
+          <w:id w:val="1015"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve">  Child Protection Orders. G. L. c. 119, § 38.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3947E9D0" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Commission on Judicial Conduct Proceedings. G. L. c. 211C, § 6."/>
+          <w:tag w:val="checkbox_Commission_on_Judicial_Conduct_Proceedings_G_L_c_211C_6"/>
+          <w:id w:val="1016"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve">  Commission on Judicial Conduct Proceedings. G. L. c. 211C, § 6.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3947E9D1" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Court Order of Impoundment. (Provide date of order, case name, docket number,..."/>
+          <w:tag w:val="checkbox_Court_Order_of_Impoundment_Provide_date_of_order_case_name_d"/>
+          <w:id w:val="1017"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve">  Court Order of Impoundment. (Provide date of order, case name, docket number, and issuing judge below.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3947E9D2" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Delinquency Proceedings. G. L. c. 119, § 60A."/>
+          <w:tag w:val="checkbox_Delinquency_Proceedings_G_L_c_119_60A"/>
+          <w:id w:val="1018"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve">  Delinquency Proceedings. G. L. c. 119, § 60A.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3947E9D3" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Department of Workforce Development Hearings (unemployment hearings). G. L. c..."/>
+          <w:tag w:val="checkbox_Department_of_Workforce_Development_Hearings_unemployment_he"/>
+          <w:id w:val="1019"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve">  Department of Workforce Development Hearings (unemployment hearings). G. L. c. 151A, § 46.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3947E9D4" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Financial statements. Supplemental Probate and Family Court Rule 401(d)."/>
+          <w:tag w:val="checkbox_Financial_statements_Supplemental_Probate_and_Family_Court_R"/>
+          <w:id w:val="1020"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve">  Financial statements. Supplemental Probate and Family Court Rule 401(d).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3947E9D5" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Grand Jury minutes or documents. G. L. c. 268, § 13D(e)."/>
+          <w:tag w:val="checkbox_Grand_Jury_minutes_or_documents_G_L_c_268_13D_e"/>
+          <w:id w:val="1021"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve">  Grand Jury minutes or documents. G. L. c. 268, § 13D(e).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3947E9D6" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Guardian ad Litem Reports. Probate and Family Court Standing Order 2-08."/>
+          <w:tag w:val="checkbox_Guardian_ad_Litem_Reports_Probate_and_Family_Court_Standing"/>
+          <w:id w:val="1022"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve">  Guardian </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>ad</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> Litem Reports. Probate and Family Court Standing Order 2-08. </w:t>
-[...29 lines deleted...]
-      <w:r w:rsidRPr="00A106A6">
+        <w:t xml:space="preserve"> Litem Reports. Probate and Family Court Standing Order 2-08.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3947E9D7" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Harassment Prevention Orders. G. L. c. 258E, § 10."/>
+          <w:tag w:val="checkbox_Harassment_Prevention_Orders_G_L_c_258E_10"/>
+          <w:id w:val="1023"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve">  Harassment Prevention Orders. G. L. c. 258E, § 10.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3947E9D8" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Inquest Report and Transcript. G. L. c. 38, § 10; In re Globe Newspaper Co., ..."/>
+          <w:tag w:val="checkbox_Inquest_Report_and_Transcript_G_L_c_38_10_In_re_Globe_Newspa"/>
+          <w:id w:val="1024"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve">  Inquest Report and Transcript. G. L. c. 38, § 10; In re Globe Newspaper Co., Inc., 461 Mass. 113 (2011).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3947E9D9" w14:textId="77777777" w:rsidR="001F453B" w:rsidRPr="003A2663" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80"/>
+        <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Juror Questionnaires. G.L. c. 234A, §§ 23, 33.</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:lang w:val="fr-FR"/>
+          </w:rPr>
+          <w:alias w:val="Juror Questionnaires. G. L. c. 234A, §§ 23, 33."/>
+          <w:tag w:val="checkbox_Juror_Questionnaires_G_L_c_234A_23_33"/>
+          <w:id w:val="1025"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="003A2663">
+            <w:rPr>
+              <w:lang w:val="fr-FR"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="003A2663">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-      </w:pPr>
-[...23 lines deleted...]
-      <w:r w:rsidR="00601C9E">
+        <w:t xml:space="preserve">  Juror Questionnaires. G. L. c. 234A, §§ 23, 33.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3947E9DA" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Juvenile Trials. G. L. c. 119, § 65."/>
+          <w:tag w:val="checkbox_Juvenile_Trials_G_L_c_119_65"/>
+          <w:id w:val="1026"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve">  Juvenile Trials. G. L. c. 119, § 65.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3947E9DB" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Mediator Records. G. L. c. 233, § 23C."/>
+          <w:tag w:val="checkbox_Mediator_Records_G_L_c_233_23C"/>
+          <w:id w:val="1027"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve">  Mediator Records. G. L. c. 233, § 23C.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3947E9DC" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Medical Certificates and Clinical Team Reports. Probate and Family Court Stan..."/>
+          <w:tag w:val="checkbox_Medical_Certificates_and_Clinical_Team_Reports_Probate_and_F"/>
+          <w:id w:val="1028"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve">  Medical Certificates and Clinical Team Reports. Probate and Family Court Standing Order 5-08.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3947E9DD" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Medical, Health and Hospital Records. G. L. c. 111, § 70, § 70E(b)."/>
+          <w:tag w:val="checkbox_Medical_Health_and_Hospital_Records_G_L_c_111_70_70E_b"/>
+          <w:id w:val="1029"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve">  Medical, Health and Hospital Records. G. L. c. 111, § 70, § 70E(b).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3947E9DE" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Mental Health Reports. G. L. c. 123, §§ 1–18, 35."/>
+          <w:tag w:val="checkbox_Mental_Health_Reports_G_L_c_123_1_18_35"/>
+          <w:id w:val="1030"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve">  Mental Health Reports. G. L. c. 123, §§ 1–18, 35.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3947E9DF" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Medical Peer Review Committee. G. L. c. 111, § 204."/>
+          <w:tag w:val="checkbox_Medical_Peer_Review_Committee_G_L_c_111_204"/>
+          <w:id w:val="1031"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve">  Medical Peer Review Committee. G. L. c. 111, § 204.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3947E9E0" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Paternity actions. G. L. c. 209C, § 13."/>
+          <w:tag w:val="checkbox_Paternity_actions_G_L_c_209C_13"/>
+          <w:id w:val="1032"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve">  Paternity actions. G. L. c. 209C, § 13.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3947E9E1" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Pending or Denied Criminal Complaint Applications. District Court Standards o..."/>
+          <w:tag w:val="checkbox_Pending_or_Denied_Criminal_Complaint_Applications_District_C"/>
+          <w:id w:val="1033"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve">  Pending or Denied Criminal Complaint Applications. District Court Standards of Judicial Practice, The Complaint Procedure §§ 3:15 and 5:02 (rev. 2008).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3947E9E2" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Personal Medical Information. Probate and Family Court Standing Order 1-09; A..."/>
+          <w:tag w:val="checkbox_Personal_Medical_Information_Probate_and_Family_Court_Standi"/>
+          <w:id w:val="1034"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve">  Personal Medical Information. Probate and Family Court Standing Order 1-09; Article V of G. L. c. 190B.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3947E9E3" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Photographs of unsuspecting nude person. G. L. c. 272, § 105(g)."/>
+          <w:tag w:val="checkbox_Photographs_of_unsuspecting_nude_person_G_L_c_272_105_g"/>
+          <w:id w:val="1035"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve">  Photographs of unsuspecting nude </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>person</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>. G. L. c. 272, § 105(g).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3947E9E4" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Presentence Probation Reports. Mass. R. Crim. P. 28(d)(3); Commonwealth v. Ma..."/>
+          <w:tag w:val="checkbox_Presentence_Probation_Reports_Mass_R_Crim_P_28_d_3_Commonwea"/>
+          <w:id w:val="1036"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve">  Presentence Probation Reports. Mass. R. Crim. P. 28(d)(3); Commonwealth v. Martin, 355 Mass. 296 (1969).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3947E9E5" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Probation Records. G. L. c. 276, § 100."/>
+          <w:tag w:val="checkbox_Probation_Records_G_L_c_276_100"/>
+          <w:id w:val="1037"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve">  Probation Records. G. L. c. 276, § 100.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3947E9E6" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Psychotherapist Treatment Records. G. L. c. 112, § 129A, except as provided b..."/>
+          <w:tag w:val="checkbox_Psychotherapist_Treatment_Records_G_L_c_112_129A_except_as_p"/>
+          <w:id w:val="1038"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve">  Psychotherapist Treatment Records. G. L. c. 112, § 129A, except as provided by G. L. c. 233, § 20(b).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3947E9E7" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Qualified Domestic Relation Orders. Probate and Family Court Standing Order 3..."/>
+          <w:tag w:val="checkbox_Qualified_Domestic_Relation_Orders_Probate_and_Family_Court"/>
+          <w:id w:val="1039"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve">  Qualified Domestic Relation Orders. Probate and Family Court Standing Order 3-08.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3947E9E8" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Records deposited with the clerk-magistrate as potential exhibits. See genera..."/>
+          <w:tag w:val="checkbox_Records_deposited_with_the_clerk_magistrate_as_potential_exh"/>
+          <w:id w:val="1040"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve">  Records deposited with the clerk-magistrate as potential exhibits. See generally G. L. c. 233, § 79J; G. L. c. 233, § 79; Commonwealth v. Dwyer, 448 Mass. 122, 148–149 (2006).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3947E9E9" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Rights afforded victims, witnesses, or family members. G. L. c. 258B, § 3(h)."/>
+          <w:tag w:val="checkbox_Rights_afforded_victims_witnesses_or_family_members_G_L_c_25"/>
+          <w:id w:val="1041"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve">  Rights afforded victims, witnesses, or family members. G. L. c. 258B, § 3(h).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3947E9EA" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="School records. G. L. c. 71, § 34H; G. L. c. 208, § 31."/>
+          <w:tag w:val="checkbox_School_records_G_L_c_71_34H_G_L_c_208_31"/>
+          <w:id w:val="1042"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve">  School records. G. L. c. 71, § 34H; G. L. c. 208, § 31.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3947E9EB" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Search Warrant, application, or affidavit, before return. G. L. c. 276, § 2B."/>
+          <w:tag w:val="checkbox_Search_Warrant_application_or_affidavit_before_return_G_L_c"/>
+          <w:id w:val="1043"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Search</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Warrant, application, or affidavit, before return. G. L. c. 276, § 2B.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3947E9EC" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Social Worker records. G. L. c. 112, § 135A."/>
+          <w:tag w:val="checkbox_Social_Worker_records_G_L_c_112_135A"/>
+          <w:id w:val="1044"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve">  Social Worker records. G. L. c. 112, § 135A.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3947E9ED" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Trade secrets and other confidential matters in connection with discovery. Ma..."/>
+          <w:tag w:val="checkbox_Trade_secrets_and_other_confidential_matters_in_connection_w"/>
+          <w:id w:val="1045"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve">  Trade secrets and other confidential matters in connection with discovery. Mass. R. Civ. P. 26(c)(7).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3947E9EE" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Victim's name in Sexual Assault Record. G. L. c. 265, § 24C; G. L. c. 264, §§..."/>
+          <w:tag w:val="checkbox_Victim_s_name_in_Sexual_Assault_Record_G_L_c_265_24C_G_L_c_2"/>
+          <w:id w:val="1046"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve">  Victim's name in Sexual Assault Record. G. L. c. 265, § 24C; G. L. c. 264, §§ 13B, 13B½, 13B¾; G. L. c. 265, §§ 22, 23, 23A, 23B; G. L. c. 265, §§ 22A, 22B, 22C; G. L. c. 265, § 24; G. L. c. 265, § 24B.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3947E9EF" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Victim program locations. G. L. c. 233, §§ 20J and 20K."/>
+          <w:tag w:val="checkbox_Victim_program_locations_G_L_c_233_20J_and_20K"/>
+          <w:id w:val="1047"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve">  Victim program locations. G. L. c. 233, §§ 20J and 20K.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3947E9F0" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Other (specify the authority below)."/>
+          <w:tag w:val="checkbox_Other_specify_the_authority_below"/>
+          <w:id w:val="1048"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve">  Other (specify the authority below).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3947E9F1" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="60"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A106A6">
+        <w:t>Court Order of Impoundment details</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Juvenile</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A106A6">
+        <w:t xml:space="preserve"> (if applicable: date of order, case name, docket number, issuing judge)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3947E9F2" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Court Order of Impoundment details"/>
+          <w:tag w:val="field_Court_Order_of_Impoundment_details"/>
+          <w:id w:val="1049"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="3947E9F3" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Court Order of Impoundment details"/>
+          <w:tag w:val="field_Court_Order_of_Impoundment_details"/>
+          <w:id w:val="1050"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="3947E9F4" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="60"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Trials. G. L. c. 119, § 65. </w:t>
-[...289 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Other </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>Search</w:t>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>authority</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> Warrant, application, or affidavit, before return. G. L. c. 276, § 2B. Social Worker records. G. L. c. 112, § 135A.</w:t>
-[...129 lines deleted...]
-    <w:p w14:paraId="0FBE0614" w14:textId="77777777" w:rsidR="006F38E7" w:rsidRDefault="00F10358">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (if checked above)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (specify the statute, rule, case, or order)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3947E9F5" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Other authority (if checked above)"/>
+          <w:tag w:val="field_Other_authority_if_checked_above"/>
+          <w:id w:val="1051"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="3947E9F6" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Other authority (if checked above)"/>
+          <w:tag w:val="field_Other_authority_if_checked_above"/>
+          <w:id w:val="1052"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="3947E9F7" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
+        <w:t>Filer signature</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3947E9F8" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="60"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="2"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:t>Filer Signature</w:t>
-[...148 lines deleted...]
-      <w:r>
+        <w:t>Signature</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (handwritten, or type “/s/” followed by your name if filing electronically)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3947E9F9" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Signature"/>
+          <w:tag w:val="field_Signature"/>
+          <w:id w:val="1053"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="3947E9FA" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:br/>
-[...8 lines deleted...]
-    <w:sectPr w:rsidR="006F38E7" w:rsidSect="00034616">
+        <w:t>Printed name</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3947E9FB" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Printed name"/>
+          <w:tag w:val="field_Printed_name"/>
+          <w:id w:val="1054"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="3947E9FC" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Mailing address</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3947E9FD" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Mailing address"/>
+          <w:tag w:val="field_Mailing_address"/>
+          <w:id w:val="1055"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="3947E9FE" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Mailing address"/>
+          <w:tag w:val="field_Mailing_address"/>
+          <w:id w:val="1056"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="3947E9FF" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>City</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3947EA00" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="City"/>
+          <w:tag w:val="field_City"/>
+          <w:id w:val="1057"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="3947EA01" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>State</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3947EA02" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="State"/>
+          <w:tag w:val="field_State"/>
+          <w:id w:val="1058"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="3947EA03" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ZIP code</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3947EA04" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="ZIP code"/>
+          <w:tag w:val="field_ZIP_code"/>
+          <w:id w:val="1059"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="3947EA05" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Board of Bar Overseers (BBO) number</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (if applicable)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3947EA06" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Board of Bar Overseers (BBO) number"/>
+          <w:tag w:val="field_Board_of_Bar_Overseers_BBO_number"/>
+          <w:id w:val="1060"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="3947EA07" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Date</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3947EA08" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Date"/>
+          <w:tag w:val="field_Date"/>
+          <w:id w:val="1061"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="3947EA09" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="6" w:color="808080"/>
+        </w:pBdr>
+        <w:spacing w:before="480" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Accessibility </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>note</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="3947EA0A" w14:textId="77777777" w:rsidR="001F453B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This document uses semantic headings, real list semantics for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bulleted</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and numbered items, labeled fillable areas with descriptive captions, and table-structured data where appropriate. It is designed to comply with the Web Content Accessibility Guidelines (WCAG) 2.2 at Level AA, including Success Criteria 1.3.1 (Info and Relationships), 1.4.3 (Contrast Minimum), 1.4.10 (Reflow), 1.4.12 (Text Spacing), 2.4.2 (Page Titled), 2.4.6 (Headings and Labels), 3.3.2 (Labels or Instructions), and 4.1.2 (Name, Role, Value).</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="001F453B">
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...15 lines deleted...]
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...21 lines deleted...]
-    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="16DB11F6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="67523B12"/>
+    <w:lvl w:ilvl="0" w:tplc="B4188A82">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="39DE7B4A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="505EAE04">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4C5E0ED4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="46B29914">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="29202D32">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="24B22568">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="84202150">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="627EE3F2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="416A3161"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="09704B62"/>
+    <w:lvl w:ilvl="0" w:tplc="786A1EDE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-  </w:abstractNum>
-[...5 lines deleted...]
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="1" w:tplc="8E386972">
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="D34EF91E">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="75280E24">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="C7F8220A">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="630C3E58">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1FCA12C4">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="6C3CD70E">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="E06E6B1C">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7E"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="6FB245A8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0E146C46"/>
+    <w:lvl w:ilvl="0" w:tplc="2BF6C494">
       <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="150A8210">
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="ListNumber3"/>
-      <w:lvlText w:val="%1."/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="484E5E90">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="5324F890">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="4148D2FA">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="75001D5A">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="54C0A446">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="87EE1798">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="9AE6F84C">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...142 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="1154641913">
+  <w:num w:numId="1" w16cid:durableId="356733730">
     <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="130"/>
+  <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B47730"/>
-[...25 lines deleted...]
-    <w:rsid w:val="00FC693F"/>
+    <w:rsidRoot w:val="001F453B"/>
+    <w:rsid w:val="001F453B"/>
+    <w:rsid w:val="003A2663"/>
+    <w:rsid w:val="00E8236A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="3ADBA746"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{C3D7BF6D-73ED-4F8A-89FB-86A908F712DE}"/>
+  <w14:docId w14:val="3947E9AB"/>
+  <w15:docId w15:val="{B65F80DC-50CC-465E-8BB9-FFF02702E1E5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1742,51 +2581,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -1855,50 +2694,59 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -1959,11420 +2807,608 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
-[...3 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="480" w:after="0"/>
+      <w:spacing w:before="320" w:after="200"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="160"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
-[...3 lines deleted...]
-    <w:link w:val="Heading2Char"/>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="1"/>
+      <w:spacing w:before="220" w:after="120"/>
+      <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
-[...20 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="2E74B5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:color w:val="2E74B5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...73 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:color w:val="1F4D78"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-[...45 lines deleted...]
-    <w:uiPriority w:val="1"/>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00FC693F"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...4 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-[...32 lines deleted...]
-    <w:uiPriority w:val="10"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Strong1">
+    <w:name w:val="Strong1"/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
-[...461 lines deleted...]
-    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Emphasis">
-[...2 lines deleted...]
-    <w:uiPriority w:val="20"/>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
     <w:rPr>
-      <w:i/>
-[...74 lines deleted...]
-      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseReference">
-[...4 lines deleted...]
-    <w:rsid w:val="00FC693F"/>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rPr>
-      <w:b/>
-[...4 lines deleted...]
-      <w:u w:val="single"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BookTitle">
-[...4 lines deleted...]
-    <w:rsid w:val="00FC693F"/>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-      <w:spacing w:val="5"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOCHeading">
-[...3 lines deleted...]
-    <w:uiPriority w:val="39"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
-[...16 lines deleted...]
-    </w:tblPr>
+  <w:style w:type="character" w:styleId="EndnoteReference">
+    <w:name w:val="endnote reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightShading">
-[...6 lines deleted...]
-    </w:pPr>
+  <w:style w:type="paragraph" w:styleId="EndnoteText">
+    <w:name w:val="endnote text"/>
+    <w:link w:val="EndnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rPr>
-      <w:color w:val="000000" w:themeColor="text1" w:themeShade="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
-    <w:tblPr>
-[...82 lines deleted...]
-    </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightShading-Accent1">
-[...6 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
+    <w:name w:val="Endnote Text Char"/>
+    <w:link w:val="EndnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rPr>
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
-    <w:tblPr>
-[...9925 lines deleted...]
-    </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...1 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults>
-    <a:spDef>
-[...17 lines deleted...]
-    </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...14 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>786</Words>
-  <Characters>4486</Characters>
+  <Words>931</Words>
+  <Characters>4582</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>37</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>124</Lines>
+  <Paragraphs>71</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Filing-of-Impounded-Information-2026-Fillable</vt:lpstr>
+      <vt:lpstr>Filing of Impounded Information — Massachusetts Appeals Court</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5262</CharactersWithSpaces>
+  <CharactersWithSpaces>5485</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Filing-of-Impounded-Information-2026-Fillable</dc:title>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:title>Filing of Impounded Information — Massachusetts Appeals Court</dc:title>
+  <dc:subject>Filing of Impounded Information — Massachusetts Appeals Court</dc:subject>
+  <dc:creator>Massachusetts Appeals Court</dc:creator>
+  <dc:description>Filing of Impounded Information — Massachusetts Appeals Court — accessible Word version, WCAG 2.2 AA</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
 </cp:coreProperties>
 </file>