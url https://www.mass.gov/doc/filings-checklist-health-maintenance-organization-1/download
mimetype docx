--- v1 (2026-02-03)
+++ v2 (2026-04-01)
@@ -2550,67 +2550,51 @@
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3548" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="497364CD" w14:textId="77777777" w:rsidR="00EE05AE" w:rsidRPr="008A0094" w:rsidRDefault="00EE05AE" w:rsidP="00EE05AE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0094">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life Supp Statement non-guaranteed elements – </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> 5, Int. #3</w:t>
+              <w:t>Life Supp Statement non-guaranteed elements – Exh 5, Int. #3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6AEEE3FD" w14:textId="2D1C16EF" w:rsidR="00EE05AE" w:rsidRPr="008A0094" w:rsidRDefault="00477CC0" w:rsidP="00EE05AE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>EO</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2747,67 +2731,51 @@
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3548" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="226633EE" w14:textId="77777777" w:rsidR="00EE05AE" w:rsidRPr="008A0094" w:rsidRDefault="00EE05AE" w:rsidP="00EE05AE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0094">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life Supp Statement on par/non-par policies – </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> 5 Int. 1&amp;2</w:t>
+              <w:t>Life Supp Statement on par/non-par policies – Exh 5 Int. 1&amp;2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="45E2E740" w14:textId="29A89722" w:rsidR="00EE05AE" w:rsidRPr="008A0094" w:rsidRDefault="00477CC0" w:rsidP="00EE05AE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>EO</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -10397,64 +10365,64 @@
             <w:tcW w:w="604" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="454706BC" w14:textId="77777777" w:rsidR="00777476" w:rsidRPr="008A0094" w:rsidRDefault="00777476" w:rsidP="00777476">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A0094">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="772" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="50DA254D" w14:textId="4B1A1BF0" w:rsidR="00777476" w:rsidRPr="008A0094" w:rsidRDefault="00777476" w:rsidP="00777476">
+          <w:p w14:paraId="50DA254D" w14:textId="3C6AB109" w:rsidR="00777476" w:rsidRPr="008A0094" w:rsidRDefault="00A73B23" w:rsidP="00777476">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>EO</w:t>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="941" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5BD5CDFE" w14:textId="31D147E7" w:rsidR="00777476" w:rsidRPr="008A0094" w:rsidRDefault="00777476" w:rsidP="00777476">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3/1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11301,69 +11269,51 @@
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A0094">
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>***</w:t>
       </w:r>
       <w:r w:rsidR="000D64E1" w:rsidRPr="008A0094">
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="008A0094">
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">For those states that have adopted the NAIC updated Holding Company Model Act, a Form </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">For those states that have adopted the NAIC updated Holding Company Model Act, a Form F </w:t>
       </w:r>
       <w:r w:rsidR="00F8361A" w:rsidRPr="008A0094">
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="008A0094">
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">iling is required annually by holding company groups. Consistent with the Form B filing requirements, the Form F is a state filing only and should </w:t>
       </w:r>
       <w:r w:rsidRPr="008A0094">
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>not</w:t>
@@ -13555,58 +13505,58 @@
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00BF5C68" w:rsidRPr="00BF5C68" w:rsidSect="00BF5C68">
       <w:headerReference w:type="even" r:id="rId22"/>
       <w:headerReference w:type="default" r:id="rId23"/>
       <w:footerReference w:type="even" r:id="rId24"/>
       <w:footerReference w:type="default" r:id="rId25"/>
       <w:headerReference w:type="first" r:id="rId26"/>
       <w:footerReference w:type="first" r:id="rId27"/>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1080" w:right="1080" w:bottom="1080" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0804A4C5" w14:textId="77777777" w:rsidR="006F7CC1" w:rsidRDefault="006F7CC1">
+    <w:p w14:paraId="332B9DD2" w14:textId="77777777" w:rsidR="00454D31" w:rsidRDefault="00454D31">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="508E87F2" w14:textId="77777777" w:rsidR="006F7CC1" w:rsidRDefault="006F7CC1">
+    <w:p w14:paraId="1192F1C2" w14:textId="77777777" w:rsidR="00454D31" w:rsidRDefault="00454D31">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -13809,58 +13759,58 @@
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:tab/>
       <w:t>Health</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="55B1628C" w14:textId="77777777" w:rsidR="006F7CC1" w:rsidRDefault="006F7CC1">
+    <w:p w14:paraId="27FD3262" w14:textId="77777777" w:rsidR="00454D31" w:rsidRDefault="00454D31">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5630AA38" w14:textId="77777777" w:rsidR="006F7CC1" w:rsidRDefault="006F7CC1">
+    <w:p w14:paraId="27599F35" w14:textId="77777777" w:rsidR="00454D31" w:rsidRDefault="00454D31">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="397AEC39" w14:textId="77777777" w:rsidR="00CB3158" w:rsidRDefault="00CB3158">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="12AB5196" w14:textId="77777777" w:rsidR="00CB3158" w:rsidRDefault="00CB3158">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
@@ -14211,51 +14161,50 @@
   </w:num>
   <w:num w:numId="13" w16cid:durableId="497161844">
     <w:abstractNumId w:val="9"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="2"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1655064249">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
@@ -14290,50 +14239,51 @@
     <w:rsid w:val="00266E10"/>
     <w:rsid w:val="00272A63"/>
     <w:rsid w:val="002802F2"/>
     <w:rsid w:val="00285971"/>
     <w:rsid w:val="002A6BD0"/>
     <w:rsid w:val="002C0F97"/>
     <w:rsid w:val="002C2C15"/>
     <w:rsid w:val="002C2D76"/>
     <w:rsid w:val="002D4DC5"/>
     <w:rsid w:val="002E7B5C"/>
     <w:rsid w:val="002F1C11"/>
     <w:rsid w:val="002F584A"/>
     <w:rsid w:val="00310B8D"/>
     <w:rsid w:val="003120FA"/>
     <w:rsid w:val="00345E0A"/>
     <w:rsid w:val="00356095"/>
     <w:rsid w:val="00357A7C"/>
     <w:rsid w:val="003823B3"/>
     <w:rsid w:val="003C5EF2"/>
     <w:rsid w:val="003E6881"/>
     <w:rsid w:val="003F072E"/>
     <w:rsid w:val="004069B4"/>
     <w:rsid w:val="00427204"/>
     <w:rsid w:val="00450F3B"/>
     <w:rsid w:val="00454354"/>
+    <w:rsid w:val="00454D31"/>
     <w:rsid w:val="00470DFE"/>
     <w:rsid w:val="00471194"/>
     <w:rsid w:val="004746AA"/>
     <w:rsid w:val="0047473C"/>
     <w:rsid w:val="00477CC0"/>
     <w:rsid w:val="004831B5"/>
     <w:rsid w:val="0049038F"/>
     <w:rsid w:val="004A2980"/>
     <w:rsid w:val="004A5B0A"/>
     <w:rsid w:val="004A7B48"/>
     <w:rsid w:val="004B0033"/>
     <w:rsid w:val="005006B8"/>
     <w:rsid w:val="00521184"/>
     <w:rsid w:val="00522006"/>
     <w:rsid w:val="005278A9"/>
     <w:rsid w:val="0054011B"/>
     <w:rsid w:val="00540660"/>
     <w:rsid w:val="005452F6"/>
     <w:rsid w:val="00575705"/>
     <w:rsid w:val="005824AB"/>
     <w:rsid w:val="005A086A"/>
     <w:rsid w:val="005A4B53"/>
     <w:rsid w:val="005B2DEB"/>
     <w:rsid w:val="005B4EA4"/>
     <w:rsid w:val="005D1D4B"/>
@@ -14363,50 +14313,51 @@
     <w:rsid w:val="0083787B"/>
     <w:rsid w:val="0089663C"/>
     <w:rsid w:val="008A0094"/>
     <w:rsid w:val="008A2FD0"/>
     <w:rsid w:val="008B68DD"/>
     <w:rsid w:val="008E5BA4"/>
     <w:rsid w:val="008E7D77"/>
     <w:rsid w:val="008F395D"/>
     <w:rsid w:val="008F51E7"/>
     <w:rsid w:val="008F5A2A"/>
     <w:rsid w:val="00901A40"/>
     <w:rsid w:val="00906D2A"/>
     <w:rsid w:val="00960C82"/>
     <w:rsid w:val="00962212"/>
     <w:rsid w:val="00983220"/>
     <w:rsid w:val="009B23C9"/>
     <w:rsid w:val="009E0C15"/>
     <w:rsid w:val="009E1F6D"/>
     <w:rsid w:val="009E59C7"/>
     <w:rsid w:val="009F7DB0"/>
     <w:rsid w:val="00A2587C"/>
     <w:rsid w:val="00A30F16"/>
     <w:rsid w:val="00A43445"/>
     <w:rsid w:val="00A47DB2"/>
     <w:rsid w:val="00A73148"/>
+    <w:rsid w:val="00A73B23"/>
     <w:rsid w:val="00A96B49"/>
     <w:rsid w:val="00AA0B22"/>
     <w:rsid w:val="00AA5741"/>
     <w:rsid w:val="00AB5EED"/>
     <w:rsid w:val="00AD0CB0"/>
     <w:rsid w:val="00AE6C01"/>
     <w:rsid w:val="00AE729C"/>
     <w:rsid w:val="00AF6C15"/>
     <w:rsid w:val="00B51ADF"/>
     <w:rsid w:val="00B51B05"/>
     <w:rsid w:val="00B60BFE"/>
     <w:rsid w:val="00B66EDA"/>
     <w:rsid w:val="00B67BFB"/>
     <w:rsid w:val="00B74582"/>
     <w:rsid w:val="00B81D5E"/>
     <w:rsid w:val="00B907AE"/>
     <w:rsid w:val="00B9130F"/>
     <w:rsid w:val="00B95DFF"/>
     <w:rsid w:val="00BA2B62"/>
     <w:rsid w:val="00BA6F50"/>
     <w:rsid w:val="00BA7CAE"/>
     <w:rsid w:val="00BC6A7C"/>
     <w:rsid w:val="00BD6A1B"/>
     <w:rsid w:val="00BE4D19"/>
     <w:rsid w:val="00BE6CE0"/>
@@ -14446,50 +14397,51 @@
     <w:rsid w:val="00E60A96"/>
     <w:rsid w:val="00E61E3F"/>
     <w:rsid w:val="00E6283B"/>
     <w:rsid w:val="00E778CC"/>
     <w:rsid w:val="00E90E10"/>
     <w:rsid w:val="00E910F3"/>
     <w:rsid w:val="00E94CEF"/>
     <w:rsid w:val="00E95D43"/>
     <w:rsid w:val="00EA732E"/>
     <w:rsid w:val="00EE05AE"/>
     <w:rsid w:val="00EE1B5E"/>
     <w:rsid w:val="00F22A82"/>
     <w:rsid w:val="00F303A3"/>
     <w:rsid w:val="00F333E6"/>
     <w:rsid w:val="00F37E33"/>
     <w:rsid w:val="00F61E75"/>
     <w:rsid w:val="00F80802"/>
     <w:rsid w:val="00F8361A"/>
     <w:rsid w:val="00F86F8F"/>
     <w:rsid w:val="00FA39EB"/>
     <w:rsid w:val="00FA4F02"/>
     <w:rsid w:val="00FC0891"/>
     <w:rsid w:val="00FD294A"/>
     <w:rsid w:val="00FD2AE8"/>
     <w:rsid w:val="00FD598F"/>
+    <w:rsid w:val="00FF57DE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -15386,56 +15338,58 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="85471739-20a3-405f-8957-71a2abecc360" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="219cc07e-c1da-4270-a78f-3a6ce23ab0a8">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009DE413DC9396414788A0571B52761EC3" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="64ce9e119d01d05c60efa83d6e05e09e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="219cc07e-c1da-4270-a78f-3a6ce23ab0a8" xmlns:ns3="85471739-20a3-405f-8957-71a2abecc360" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="af287d5fabe2c5d05a5a3658eb2cd64b" ns2:_="" ns3:_="">
     <xsd:import namespace="219cc07e-c1da-4270-a78f-3a6ce23ab0a8"/>
     <xsd:import namespace="85471739-20a3-405f-8957-71a2abecc360"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -15636,113 +15590,126 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FE62ED0-A637-46FB-92DE-4B0E14BE301E}">
-[...10 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CD03A619-C82F-419D-B272-B3B60BFDDEEE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="85471739-20a3-405f-8957-71a2abecc360"/>
     <ds:schemaRef ds:uri="219cc07e-c1da-4270-a78f-3a6ce23ab0a8"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{50F2C6DA-592D-475E-BDBA-F341E9C2F18D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="219cc07e-c1da-4270-a78f-3a6ce23ab0a8"/>
+    <ds:schemaRef ds:uri="85471739-20a3-405f-8957-71a2abecc360"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FE62ED0-A637-46FB-92DE-4B0E14BE301E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
   <Words>2217</Words>
-  <Characters>12639</Characters>
+  <Characters>12638</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>105</Lines>
   <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>HEALTH ENTITIES</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>NAIC</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14827</CharactersWithSpaces>
+  <CharactersWithSpaces>14826</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>HEALTH ENTITIES</dc:title>
   <dc:creator>gchannel</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_NewReviewCycle">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x0101009DE413DC9396414788A0571B52761EC3</vt:lpwstr>