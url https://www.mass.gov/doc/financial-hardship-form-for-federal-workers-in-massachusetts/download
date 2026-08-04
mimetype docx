--- v0 (2025-12-29)
+++ v1 (2026-08-04)
@@ -1,1458 +1,1452 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2E6DEE4E" w14:textId="47D6554F" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
-[...16 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="2E6DEE4E" w14:textId="47D6554F" w:rsidR="00B91DB5" w:rsidRPr="00CD3FEC" w:rsidRDefault="00B91DB5" w:rsidP="00CD3FEC">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD3FEC">
         <w:t>Notice and certification from residential tenant financial hardship related federal government shutdown</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="418EC8EC" w14:textId="04938C26" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
-[...12 lines deleted...]
-        <w:t>This law also provides that landlords cannot impose a late fee for non-payment of rent or provide rental payment data to a consumer reporting agency related to the non-payment of rent for a residential dwelling unit if the tenant provides notice and documentation to the landlord not later than 30 days after the missed rent payment that the tenant is an impacted federal worker and that non-payment of rent was due to a significant financial impact from a federal government shutdown..  </w:t>
+    <w:p w14:paraId="418EC8EC" w14:textId="5DB06D0F" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91DB5">
+        <w:t>A law signed by the Governor on November 25, 2025, (Section 54 of Chapter 73 of the Acts of 2025) ensures that landlords cannot begin eviction processes against federal workers during a federal government shutdown. This includes, but is not limited to, service members or employees of the active-duty military, national guard and reserve components, who reside in Massachusetts</w:t>
+      </w:r>
+      <w:r w:rsidR="00E53DB7">
+        <w:t>, are furloughed or required to work without pay,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B91DB5">
+        <w:t xml:space="preserve"> and experience a </w:t>
+      </w:r>
+      <w:r w:rsidR="002D718F">
+        <w:t>significant</w:t>
+      </w:r>
+      <w:r w:rsidR="002D718F" w:rsidRPr="00B91DB5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B91DB5">
+        <w:t>financial impact from a</w:t>
+      </w:r>
+      <w:r w:rsidR="002D718F">
+        <w:t xml:space="preserve"> partial or full</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B91DB5">
+        <w:t xml:space="preserve"> federal government shutdown.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DBEE951" w14:textId="3E4C3480" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91DB5">
+        <w:t>This law also provides that landlords cannot impose a late fee for non-payment of rent or provide rental payment data to a consumer reporting agency related to the non-payment of rent for a residential dwelling unit if the tenant provides notice and documentation to the landlord not later than 30 days after the missed rent payment that the tenant is an impacted federal worker and that non-payment of rent was due to a significant financial impact from a federal government shutdown.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40098B43" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00B91DB5">
         <w:t>Please use this notice and certification form to inform your landlord if you have missed a rent payment due to a substantial financial impact from a federal government shutdown. If you are unable to download or obtain a hard copy of this form, you may send a letter or email containing the same information to your landlord. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49306414" w14:textId="440A038C" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
-[...4 lines deleted...]
-        <w:t>Instructions for completing this form can be found here</w:t>
+    <w:p w14:paraId="49306414" w14:textId="5454BB81" w:rsidR="00B91DB5" w:rsidRDefault="00B31B82" w:rsidP="00B91DB5">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>More information related to</w:t>
+      </w:r>
+      <w:r w:rsidR="00B91DB5" w:rsidRPr="00B91DB5">
+        <w:t xml:space="preserve"> completing this form can be found here</w:t>
       </w:r>
       <w:r w:rsidR="001F25F6">
-        <w:t xml:space="preserve">: </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidR="001F25F6" w:rsidRPr="00917901">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F66EB4" w:rsidRPr="00F66EB4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="00F66EB4" w:rsidRPr="00F66EB4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>https://www.mass.gov/how-to/notice-of-financial-hardship-for-federal-workers-during-a-government-shutdown</w:t>
+          <w:t>Notice of financial hardship for federal workers during a government shutdown | Mass.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="001F25F6">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="607C2BD4" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00B91DB5">
+    <w:p w14:paraId="4CCCB3A0" w14:textId="77777777" w:rsidR="006D5E93" w:rsidRPr="00B91DB5" w:rsidRDefault="006D5E93" w:rsidP="00B91DB5">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16AA58AF" w14:textId="07000B88" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00F66EB4" w:rsidP="006D5E93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>THIS IS AN IMPORTANT DOCUMENT, PLEASE HAVE IT TRANSLATED. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B91DB5">
+        <w:t>This is an important document, please have it translated.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B91DB5" w:rsidRPr="00B91DB5">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2018DDEF" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
-[...34 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+    <w:p w14:paraId="2018DDEF" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="006D5E93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00912E97">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>Este es un aviso importante, por favor hágalo traducir</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B91DB5">
         <w:t>.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7506E1AD" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
-[...42 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+    <w:p w14:paraId="7506E1AD" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="006D5E93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B02CAF">
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>Questa é una notizia molto importante. Per piacere falla tradurre</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B91DB5">
         <w:t>.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="240CB178" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
-[...3 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+    <w:p w14:paraId="240CB178" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="006D5E93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00B91DB5">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>这是个重要文件，请做好翻译</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B91DB5">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
       <w:r w:rsidRPr="00B91DB5">
         <w:t>  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="160119BE" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="160119BE" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00972D69" w:rsidRDefault="00B91DB5" w:rsidP="006D5E93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972D69">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Đây là tài liệu quan trọng, vui lòng biên dịch.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43455CFF" w14:textId="4741C741" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="006D5E93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91DB5">
+        <w:t>XIN VUI LÒNG CHO DỊCH LẠI THÔNG CÁO NÀY.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="570D8DB5" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="001107F4" w:rsidRDefault="00B91DB5" w:rsidP="006D5E93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="fil-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001107F4">
+        <w:rPr>
+          <w:lang w:val="fil-PH"/>
+        </w:rPr>
+        <w:t>Ito ay isang mahalagang dokumento, mangyaring ipasalin ito.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E02483F" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="003328FE" w:rsidRDefault="00B91DB5" w:rsidP="006D5E93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003328FE">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Es ê un avizu importanti. Di favor, manda traduzil.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="789A7D83" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="004D304E" w:rsidRDefault="00B91DB5" w:rsidP="006D5E93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="fr-HT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D304E">
+        <w:rPr>
+          <w:lang w:val="fr-HT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B91DB5">
-        <w:t>Đây</w:t>
+      <w:r w:rsidRPr="004D304E">
+        <w:rPr>
+          <w:lang w:val="fr-HT"/>
+        </w:rPr>
+        <w:t>yon</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B91DB5">
+      <w:r w:rsidRPr="004D304E">
+        <w:rPr>
+          <w:lang w:val="fr-HT"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B91DB5">
-        <w:t>là</w:t>
+      <w:r w:rsidRPr="004D304E">
+        <w:rPr>
+          <w:lang w:val="fr-HT"/>
+        </w:rPr>
+        <w:t>anons</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B91DB5">
+      <w:r w:rsidRPr="004D304E">
+        <w:rPr>
+          <w:lang w:val="fr-HT"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B91DB5">
-        <w:t>tài</w:t>
+      <w:r w:rsidRPr="004D304E">
+        <w:rPr>
+          <w:lang w:val="fr-HT"/>
+        </w:rPr>
+        <w:t>ki</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B91DB5">
+      <w:r w:rsidRPr="004D304E">
+        <w:rPr>
+          <w:lang w:val="fr-HT"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B91DB5">
-        <w:t>liệu</w:t>
+      <w:r w:rsidRPr="004D304E">
+        <w:rPr>
+          <w:lang w:val="fr-HT"/>
+        </w:rPr>
+        <w:t>enpòtan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B91DB5">
+      <w:r w:rsidRPr="004D304E">
+        <w:rPr>
+          <w:lang w:val="fr-HT"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B91DB5">
-        <w:t>quan</w:t>
+      <w:r w:rsidRPr="004D304E">
+        <w:rPr>
+          <w:lang w:val="fr-HT"/>
+        </w:rPr>
+        <w:t>anpil</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B91DB5">
+      <w:r w:rsidRPr="004D304E">
+        <w:rPr>
+          <w:lang w:val="fr-HT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Sou </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004D304E">
+        <w:rPr>
+          <w:lang w:val="fr-HT"/>
+        </w:rPr>
+        <w:t>Ple</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004D304E">
+        <w:rPr>
+          <w:lang w:val="fr-HT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004D304E">
+        <w:rPr>
+          <w:lang w:val="fr-HT"/>
+        </w:rPr>
+        <w:t>fè</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004D304E">
+        <w:rPr>
+          <w:lang w:val="fr-HT"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B91DB5">
-        <w:t>trọng</w:t>
+      <w:r w:rsidRPr="004D304E">
+        <w:rPr>
+          <w:lang w:val="fr-HT"/>
+        </w:rPr>
+        <w:t>tradwi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B91DB5">
-[...276 lines deleted...]
-      <w:r w:rsidRPr="00B91DB5">
+      <w:r w:rsidRPr="004D304E">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:lang w:val="fr-HT"/>
         </w:rPr>
+        <w:t xml:space="preserve"> li pou w.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59CE089E" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00C30AE7" w:rsidRDefault="00B91DB5" w:rsidP="006D5E93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C30AE7">
+        <w:rPr>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+        <w:t>Σπουδαιε Πληροφορεια − Παρακαλω να το µεταφρασετε.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74D44F5F" w14:textId="6B7A0960" w:rsidR="00B91DB5" w:rsidRPr="00C30AE7" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C30AE7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>C’est important. Veuillez faire traduire </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FF5DDE2" w14:textId="2B529032" w:rsidR="00B91DB5" w:rsidRPr="00F66EB4" w:rsidRDefault="00B91DB5" w:rsidP="00C03204">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F66EB4">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">A. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B91DB5">
-[...8 lines deleted...]
-        <w:t> </w:t>
+      <w:r w:rsidR="00F66EB4" w:rsidRPr="00F66EB4">
+        <w:t>Background Information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F66EB4">
+        <w:t>  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="664DF001" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00B91DB5">
         <w:t>Impacted Federal Worker  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56FD4C73" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
+    <w:p w14:paraId="56FD4C73" w14:textId="19728996" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00B91DB5">
-        <w:t>I am a resident of Massachusetts: Y/N </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4E6ABBCE" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
+        <w:t xml:space="preserve">I am a resident of Massachusetts: </w:t>
+      </w:r>
+      <w:r w:rsidR="00665943" w:rsidRPr="00B91DB5">
+        <w:t>Yes □</w:t>
+      </w:r>
+      <w:r w:rsidR="00665943">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00665943" w:rsidRPr="00B91DB5">
+        <w:t xml:space="preserve"> No □</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B91DB5">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43A814EE" w14:textId="77777777" w:rsidR="00665943" w:rsidRDefault="00B91DB5" w:rsidP="00665943">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00B91DB5">
-        <w:t>I work for the Federal Government (including, but not limited to, service members or employees of the active-duty military, national guard and reserve components): Y/N </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6FB3BA7B" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
+        <w:t xml:space="preserve">I work for the Federal Government (including, but not limited to, service members or employees of the active-duty military, national guard and reserve components): </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E6ABBCE" w14:textId="5A14F48A" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00665943" w:rsidP="00C03204">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91DB5">
+        <w:t>Yes □</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B91DB5">
+        <w:t xml:space="preserve"> No □</w:t>
+      </w:r>
+      <w:r w:rsidR="00B91DB5" w:rsidRPr="00B91DB5">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FB3BA7B" w14:textId="39F22DCD" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="00B91DB5">
-[...3 lines deleted...]
-    <w:p w14:paraId="5D05E90F" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B91DB5">
+        <w:t>Title:_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B91DB5">
+        <w:t>________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="004965FD">
+        <w:t>__________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B91DB5">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D05E90F" w14:textId="0C1EE627" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="00B91DB5">
-[...3 lines deleted...]
-    <w:p w14:paraId="46CABF56" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B91DB5">
+        <w:t>Employer:_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B91DB5">
+        <w:t>____________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="004965FD">
+        <w:t>_________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B91DB5">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B1B2CBE" w14:textId="0EAF556B" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00C03204">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00B91DB5">
-        <w:t>I have been furloughed or otherwise am required to work without pay during a federal government shutdown: Y/N </w:t>
-[...7 lines deleted...]
-        <w:t> </w:t>
+        <w:t xml:space="preserve">I have been furloughed or otherwise am required to work without pay during a federal government shutdown: </w:t>
+      </w:r>
+      <w:r w:rsidR="00665943" w:rsidRPr="00B91DB5">
+        <w:t>Yes □</w:t>
+      </w:r>
+      <w:r w:rsidR="00665943">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00665943" w:rsidRPr="00B91DB5">
+        <w:t xml:space="preserve"> No □</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B91DB5">
+        <w:t>  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C906173" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00B91DB5">
         <w:t>I am a tenant of a residential dwelling unit located at this address:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19F725F6" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
-[...1 lines deleted...]
-        <w:spacing w:line="278" w:lineRule="auto"/>
+    <w:p w14:paraId="19F725F6" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00C03204">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00B91DB5">
         <w:t>___________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39781626" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
+    <w:p w14:paraId="4EF68A18" w14:textId="52DC3209" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00C03204">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00B91DB5">
-        <w:t>There is a written lease for this unit: Yes □ No □ </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="631C8FD6" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
+        <w:t>There is a written lease for this unit: Yes □ No □  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59C6EBC4" w14:textId="55FDE0A8" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00C03204">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00B91DB5">
-        <w:t>The monthly rent is: $________________.  </w:t>
-[...7 lines deleted...]
-        <w:t>        </w:t>
+        <w:t>The monthly rent is: $________________.          </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75CD1B5F" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00B91DB5">
-        <w:t xml:space="preserve">Are any of the other working adults in the household impacted federal workers? </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6B70FD19" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
+        <w:t xml:space="preserve">Are any of the other working adults in the household </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B91DB5">
+        <w:t>impacted</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B91DB5">
+        <w:t xml:space="preserve"> federal workers? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FE11D9E" w14:textId="4E37F0D9" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00665943" w:rsidP="00C03204">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00B91DB5">
-        <w:t xml:space="preserve">Yes □ </w:t>
-[...16 lines deleted...]
-        <w:t> </w:t>
+        <w:t>Yes □</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B91DB5">
+        <w:t xml:space="preserve"> No □</w:t>
+      </w:r>
+      <w:r w:rsidR="00B91DB5" w:rsidRPr="00B91DB5">
+        <w:t>   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A3A2033" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00B91DB5">
         <w:t>If yes, please provide their title(s), employer(s), and indicate if they’ve been furloughed or otherwise are required to work without pay during the shutdown: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12F20A4A" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
-[...1 lines deleted...]
-        <w:spacing w:line="278" w:lineRule="auto"/>
+    <w:p w14:paraId="12F20A4A" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00C03204">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00B91DB5">
         <w:t>__________________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A81707A" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
-[...1 lines deleted...]
-        <w:spacing w:line="278" w:lineRule="auto"/>
+    <w:p w14:paraId="6A81707A" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00C03204">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00B91DB5">
         <w:t>__________________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02C4EFFC" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
-[...1 lines deleted...]
-        <w:spacing w:line="278" w:lineRule="auto"/>
+    <w:p w14:paraId="02C4EFFC" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00C03204">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00B91DB5">
         <w:t>__________________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58374D18" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
-[...15 lines deleted...]
-    <w:p w14:paraId="6CA5261A" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
+    <w:p w14:paraId="5C95748D" w14:textId="68F4DBD2" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00C03204">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91DB5">
+        <w:t>__________________________________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CA5261A" w14:textId="23228063" w:rsidR="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00B91DB5">
-        <w:lastRenderedPageBreak/>
         <w:t> I hereby give notice that I am an impacted federal worker and the nonpayment or late payment of rent due on (</w:t>
       </w:r>
       <w:r w:rsidRPr="00B91DB5">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">insert date[s]_________ </w:t>
+        <w:t>insert date[s]</w:t>
+      </w:r>
+      <w:r w:rsidR="00665943">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B91DB5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">_________ </w:t>
       </w:r>
       <w:r w:rsidRPr="00B91DB5">
         <w:t>was due to a substantial financial impact from a federal government shutdown.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16B3AE55" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
-[...7 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="770AC098" w14:textId="77777777" w:rsidR="00780693" w:rsidRDefault="00780693" w:rsidP="00780693">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D0D5651" w14:textId="77777777" w:rsidR="00780693" w:rsidRDefault="00780693" w:rsidP="00C03204">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16B3AE55" w14:textId="2E7758FA" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00C03204">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91DB5">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">B. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B91DB5">
-[...5 lines deleted...]
-        <w:t>CERTIFICATION OF SUBSTANTIAL FINANCIAL IMPACT</w:t>
+      <w:r w:rsidR="00665943">
+        <w:t>Certification of Substantial Financial Impact</w:t>
       </w:r>
       <w:r w:rsidRPr="00B91DB5">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0633A22A" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00B91DB5">
         <w:t>The undersigned hereby certify and attest that:   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05E0C9FA" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
+    <w:p w14:paraId="05E0C9FA" w14:textId="51AA22A6" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00B91DB5">
-        <w:t>The nonpayment of rent due on the rent due date was due to a substantial financial impact from a federal government shutdown.  </w:t>
+        <w:t xml:space="preserve">The nonpayment of rent due on the rent due date was due to a </w:t>
+      </w:r>
+      <w:r w:rsidR="00E53DB7">
+        <w:t>significant</w:t>
+      </w:r>
+      <w:r w:rsidR="00E53DB7" w:rsidRPr="00B91DB5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B91DB5">
+        <w:t>financial impact from a federal government shutdown.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BB12F73" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00B91DB5">
-        <w:t>The household has paid partial rent to the extent it can in light of the significant financial impact from a federal government shutdown.  </w:t>
+        <w:t xml:space="preserve">The household has paid partial rent to the extent it can </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B91DB5">
+        <w:t>in light of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B91DB5">
+        <w:t xml:space="preserve"> the significant financial impact from a federal government shutdown.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77760805" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00B91DB5">
-        <w:t>The information provided in this form is a true and accurate statement of the significant financial impact the household has experienced related to the federal government shutdown.  </w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">The information provided in this form is a true and accurate statement of the significant financial impact the household has experienced related to the federal </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B91DB5">
+        <w:t>government</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B91DB5">
+        <w:t xml:space="preserve"> shutdown.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="061E9F55" w14:textId="03CDC7D0" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00B91DB5">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">If you sign this form, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B91DB5">
+      <w:r w:rsidR="00780693" w:rsidRPr="00B91DB5">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>all</w:t>
       </w:r>
       <w:r w:rsidRPr="00B91DB5">
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B91DB5">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>of the above statements must be true</w:t>
-[...14 lines deleted...]
-        <w:t>C. ADDITIONAL DOCUMENTATION</w:t>
+        <w:t xml:space="preserve"> the above statements must be true</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B91DB5">
+        <w:t>.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FD32890" w14:textId="08772459" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00C03204">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91DB5">
+        <w:t xml:space="preserve">C. </w:t>
+      </w:r>
+      <w:r w:rsidR="00780693">
+        <w:t>Additional Documentation</w:t>
       </w:r>
       <w:r w:rsidRPr="00B91DB5">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42C80E5A" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00B91DB5">
         <w:t>You may, but are not required to, attach additional documentation to this notice that supports your attestations. Relevant documentation could be related to household expenses (food, medical and related expenses, health insurance premiums, utilities, childcare and job-related transportation, etc.), income earned by other tenants responsible for paying rent, and/or a comparison of total household income to total expenses before and after any loss of income due to a federal government shutdown.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FDB7E12" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00B91DB5">
         <w:t>You may in the future be required by a court to produce documentation supporting your attestations.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7280372D" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
-[...7 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="7280372D" w14:textId="3CEF0E63" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00C03204">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91DB5">
         <w:t xml:space="preserve">D. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B91DB5">
-[...15 lines deleted...]
-        <w:t> </w:t>
+      <w:r w:rsidR="00780693">
+        <w:t>Signatures</w:t>
+      </w:r>
+      <w:r w:rsidR="00780693" w:rsidRPr="00B91DB5">
+        <w:t>  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BD1B3DB" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00B91DB5">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>All adults in the household who are</w:t>
       </w:r>
       <w:r w:rsidRPr="00B91DB5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B91DB5">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>impacted federal workers should sign this form. </w:t>
+        <w:t>impacted</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B91DB5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> federal workers should sign this form. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B91DB5">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76EDB1CC" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00B91DB5">
+    <w:p w14:paraId="76EDB1CC" w14:textId="3A07B6D2" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00780693" w:rsidP="00B91DB5">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Please note that this form does not relieve you of the obligation to pay rent. You still owe all unpaid rent to the landlord and will need to work out an arrangement for payment.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B91DB5" w:rsidRPr="00B91DB5">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59119DFC" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
-[...4 lines deleted...]
-        <w:t>SIGNED AND ATTESTED AS TRUE as of the date set forth below.  </w:t>
+    <w:p w14:paraId="17CAC5C4" w14:textId="54FD5B5F" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00780693" w:rsidP="00C03204">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Signature of Impacted Federal Employee</w:t>
+      </w:r>
+      <w:r w:rsidR="00B91DB5" w:rsidRPr="00B91DB5">
+        <w:t>  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59119DFC" w14:textId="28086012" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00780693" w:rsidP="00B91DB5">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Signed and attested as true </w:t>
+      </w:r>
+      <w:r w:rsidR="00B91DB5" w:rsidRPr="00B91DB5">
+        <w:t>as of the date set forth below.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13E6A5B7" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="00B91DB5">
-        <w:t>/s/________________________________________  </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B91DB5">
+        <w:t>/s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B91DB5">
+        <w:t>/________________________________________  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="127016CE" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00B91DB5">
         <w:t>Signature  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71278E96" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00B91DB5">
         <w:t>Printed name: _____________________________  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="159601B6" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00B91DB5">
+        <w:t>Date: ____________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AC9385E" w14:textId="29E1535C" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00C03204">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B91DB5">
         <w:lastRenderedPageBreak/>
-        <w:t>Date: ____________________________________ </w:t>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00B91DB5">
         <w:t> </w:t>
       </w:r>
-    </w:p>
-[...21 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="00780693">
+        <w:t>Additional Signatures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3535B284" w14:textId="105B2732" w:rsidR="00780693" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00B91DB5">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Include signatures of all other impacted federal employees in the household.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B91DB5">
-        <w:t>) SIGNED AND ATTESTED AS TRUE as of the date set forth below.  </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74846069" w14:textId="13FB743F" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00780693" w:rsidP="00B91DB5">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C03204">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Signed and attested as true</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B91DB5" w:rsidDel="00780693">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B91DB5" w:rsidRPr="00B91DB5">
+        <w:t>as of the date set forth below.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15739C6D" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="00B91DB5">
-        <w:t>/s/________________________________________  </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B91DB5">
+        <w:t>/s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B91DB5">
+        <w:t>/________________________________________  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F44B3E1" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00B91DB5">
         <w:t>Signature  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59B56DA4" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00B91DB5">
         <w:t>Printed name: _____________________________  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="203C218B" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00B91DB5">
         <w:t>Date: ____________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DDF99BA" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
-[...4 lines deleted...]
-        <w:t>SIGNED AND ATTESTED AS TRUE as of the date set forth below.  </w:t>
+    <w:p w14:paraId="5EC77798" w14:textId="77777777" w:rsidR="00780693" w:rsidRDefault="00780693" w:rsidP="00B91DB5">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DDF99BA" w14:textId="30A74883" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00780693" w:rsidP="00B91DB5">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C03204">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Signed and attested as true</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B91DB5" w:rsidDel="00780693">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B91DB5" w:rsidRPr="00B91DB5">
+        <w:t>as of the date set forth below.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4619524E" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="00B91DB5">
-        <w:t>/s/________________________________________  </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B91DB5">
+        <w:t>/s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B91DB5">
+        <w:t>/________________________________________  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54775D17" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00B91DB5">
         <w:t>Signature  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="023B24A2" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00B91DB5">
         <w:t>Printed name: _____________________________  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31F91632" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00B91DB5">
         <w:t>Date: ____________________________________  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BD5509C" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00B91DB5">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0182565B" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
-[...4 lines deleted...]
-        <w:t>SIGNED AND ATTESTED AS TRUE as of the date set forth below.  </w:t>
+    <w:p w14:paraId="0182565B" w14:textId="1C95A933" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00780693" w:rsidP="00B91DB5">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C03204">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Signed and attested as true</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B91DB5" w:rsidDel="00780693">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B91DB5" w:rsidRPr="00B91DB5">
+        <w:t>as of the date set forth below.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="003780D5" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="00B91DB5">
-        <w:t>/s/________________________________________ </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B91DB5">
+        <w:t>/s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B91DB5">
+        <w:t>/________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C561F74" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00B91DB5">
         <w:t>Signature  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F0193B2" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00B91DB5">
         <w:t>Printed name: _____________________________  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A8BED0E" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00B91DB5">
         <w:t>Date: ____________________________________  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25120050" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00B91DB5">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EA2C8D1" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
-[...4 lines deleted...]
-        <w:t>SIGNED AND ATTESTED AS TRUE as of the date set forth below.  </w:t>
+    <w:p w14:paraId="3EA2C8D1" w14:textId="3488DAAD" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00780693" w:rsidP="00B91DB5">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C03204">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Signed and attested as true</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B91DB5" w:rsidDel="00780693">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B91DB5" w:rsidRPr="00B91DB5">
+        <w:t>as of the date set forth below.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05FEC5E8" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="00B91DB5">
-        <w:t>/s/________________________________________  </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B91DB5">
+        <w:t>/s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B91DB5">
+        <w:t>/________________________________________  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19FB0FCE" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00B91DB5">
         <w:t>Signature  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F99FFFE" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00B91DB5">
         <w:t>Printed name: _____________________________  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61FE88EA" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00B91DB5">
         <w:t>Date: ____________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CD76A72" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
+    <w:p w14:paraId="7CD76A72" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00B91DB5">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F1B97C4" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
-[...4 lines deleted...]
-        <w:t>SIGNED AND ATTESTED AS TRUE as of the date set forth below.  </w:t>
+    <w:p w14:paraId="0DBFB2A2" w14:textId="77777777" w:rsidR="00780693" w:rsidRPr="00B91DB5" w:rsidRDefault="00780693" w:rsidP="00B91DB5">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F1B97C4" w14:textId="0139EDD4" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00780693" w:rsidP="00B91DB5">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C03204">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Signed and attested as true</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B91DB5" w:rsidDel="00780693">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B91DB5" w:rsidRPr="00B91DB5">
+        <w:t>as of the date set forth below.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="109A19E4" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="00B91DB5">
-[...1 lines deleted...]
-        <w:t>/s/________________________________________  </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B91DB5">
+        <w:t>/s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B91DB5">
+        <w:t>/________________________________________  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DFF1A9" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00B91DB5">
         <w:t>Signature  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64468BDA" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00B91DB5">
         <w:t>Printed name: _____________________________  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01701187" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00B91DB5">
         <w:t>Date: ____________________________________  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="435D1EAA" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00B91DB5">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="666E498E" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
-[...4 lines deleted...]
-        <w:t>SIGNED AND ATTESTED AS TRUE as of the date set forth below.  </w:t>
+    <w:p w14:paraId="666E498E" w14:textId="26657C5D" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00780693" w:rsidP="00B91DB5">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C03204">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Signed and attested as true</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C03204" w:rsidDel="00780693">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B91DB5" w:rsidRPr="00B91DB5">
+        <w:t>as of the date set forth below.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3008C42C" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="00B91DB5">
-        <w:t>/s/________________________________________  </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B91DB5">
+        <w:t>/s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B91DB5">
+        <w:t>/________________________________________  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B5AA1ED" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00B91DB5">
         <w:t>Signature  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F02E80D" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00B91DB5">
         <w:t>Printed name: _____________________________  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D8D043A" w14:textId="77777777" w:rsidR="00B91DB5" w:rsidRPr="00B91DB5" w:rsidRDefault="00B91DB5" w:rsidP="00B91DB5">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00B91DB5">
         <w:t>Date: ____________________________________  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04EA3DFC" w14:textId="77777777" w:rsidR="00596551" w:rsidRDefault="00596551"/>
-    <w:sectPr w:rsidR="00596551">
+    <w:sectPr w:rsidR="00596551" w:rsidSect="00C03204">
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft JhengHei">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0EF328F6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4F1A11F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -1755,71 +1749,68 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1482775B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0EBA3C40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading3"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading4"/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="864" w:hanging="864"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading5"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1008" w:hanging="1008"/>
       </w:pPr>
@@ -1854,149 +1845,149 @@
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17DD2029"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F454C4A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="720"/>
-[...1 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1440"/>
-[...1 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2160"/>
-[...1 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2880"/>
-[...1 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3600"/>
-[...1 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4320"/>
-[...1 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5040"/>
-[...1 lines deleted...]
-        <w:ind w:left="5040" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5760"/>
-[...1 lines deleted...]
-        <w:ind w:left="5760" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="6480"/>
-[...1 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="7560"/>
+        </w:tabs>
+        <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D1C7724"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CFAA2710"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2193,375 +2184,375 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3BB02023"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="17D0CA0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="720"/>
-[...1 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1440"/>
-[...1 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2160"/>
-[...1 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2880"/>
-[...1 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3600"/>
-[...1 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4320"/>
-[...1 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5040"/>
-[...1 lines deleted...]
-        <w:ind w:left="5040" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5760"/>
-[...1 lines deleted...]
-        <w:ind w:left="5760" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="6480"/>
-[...1 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="452435BA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E0F0EDF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="720"/>
-[...1 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1440"/>
-[...1 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2160"/>
-[...1 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2880"/>
-[...1 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3600"/>
-[...1 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4320"/>
-[...1 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5040"/>
-[...1 lines deleted...]
-        <w:ind w:left="5040" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5760"/>
-[...1 lines deleted...]
-        <w:ind w:left="5760" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="6480"/>
-[...1 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="7560"/>
+        </w:tabs>
+        <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46EA330F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E4B0B598"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="720"/>
-[...1 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1440"/>
-[...1 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2160"/>
-[...1 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2880"/>
-[...1 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3600"/>
-[...1 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4320"/>
-[...1 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5040"/>
-[...1 lines deleted...]
-        <w:ind w:left="5040" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5760"/>
-[...1 lines deleted...]
-        <w:ind w:left="5760" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="6480"/>
-[...1 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F937E5F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="90C44F94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2871,149 +2862,149 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="634A46D5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="46B26C4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="720"/>
-[...1 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1440"/>
-[...1 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2160"/>
-[...1 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2880"/>
-[...1 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3600"/>
-[...1 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4320"/>
-[...1 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5040"/>
-[...1 lines deleted...]
-        <w:ind w:left="5040" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5760"/>
-[...1 lines deleted...]
-        <w:ind w:left="5760" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="6480"/>
-[...1 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6435107B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D8D26F10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3396,71 +3387,101 @@
   </w:num>
   <w:num w:numId="21" w16cid:durableId="32317803">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1161241574">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1718622684">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1305282927">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="576403678">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1564293645">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B91DB5"/>
+    <w:rsid w:val="00024264"/>
+    <w:rsid w:val="00040D3C"/>
     <w:rsid w:val="0010380D"/>
+    <w:rsid w:val="001107F4"/>
+    <w:rsid w:val="001A7A4F"/>
     <w:rsid w:val="001F25F6"/>
+    <w:rsid w:val="002D718F"/>
+    <w:rsid w:val="003328FE"/>
+    <w:rsid w:val="004965FD"/>
+    <w:rsid w:val="004D304E"/>
     <w:rsid w:val="0052489B"/>
     <w:rsid w:val="00596551"/>
+    <w:rsid w:val="00665943"/>
+    <w:rsid w:val="006D5E93"/>
     <w:rsid w:val="006F5395"/>
+    <w:rsid w:val="00780693"/>
+    <w:rsid w:val="00830FC5"/>
     <w:rsid w:val="008C0244"/>
+    <w:rsid w:val="00912E97"/>
+    <w:rsid w:val="00972D69"/>
+    <w:rsid w:val="00A26805"/>
+    <w:rsid w:val="00AC1EBA"/>
+    <w:rsid w:val="00B00018"/>
+    <w:rsid w:val="00B02CAF"/>
+    <w:rsid w:val="00B2328D"/>
+    <w:rsid w:val="00B31B82"/>
     <w:rsid w:val="00B91DB5"/>
+    <w:rsid w:val="00C03204"/>
+    <w:rsid w:val="00C30AE7"/>
+    <w:rsid w:val="00CD3FEC"/>
+    <w:rsid w:val="00D934A4"/>
+    <w:rsid w:val="00E53DB7"/>
+    <w:rsid w:val="00E959B3"/>
+    <w:rsid w:val="00EE1D25"/>
+    <w:rsid w:val="00EF7ECF"/>
+    <w:rsid w:val="00F45807"/>
+    <w:rsid w:val="00F66EB4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="213D4475"/>
@@ -3845,137 +3866,115 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B91DB5"/>
+    <w:rsid w:val="00780693"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00B91DB5"/>
+    <w:rsid w:val="00CD3FEC"/>
     <w:pPr>
-      <w:keepNext/>
-[...7 lines deleted...]
-      <w:spacing w:before="360"/>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
-      <w:smallCaps/>
-[...2 lines deleted...]
-      <w:szCs w:val="36"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00B91DB5"/>
+    <w:rsid w:val="00F66EB4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
       <w:spacing w:before="360" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
-      <w:smallCaps/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00B91DB5"/>
+    <w:rsid w:val="00780693"/>
     <w:pPr>
-      <w:keepNext/>
-[...5 lines deleted...]
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00B91DB5"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="25"/>
       </w:numPr>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
@@ -4130,90 +4129,82 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00B91DB5"/>
+    <w:rsid w:val="00CD3FEC"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
-      <w:smallCaps/>
-[...2 lines deleted...]
-      <w:szCs w:val="36"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00B91DB5"/>
+    <w:rsid w:val="00F66EB4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
-      <w:smallCaps/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00B91DB5"/>
+    <w:rsid w:val="00780693"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00B91DB5"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00B91DB5"/>
@@ -4546,62 +4537,84 @@
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001F25F6"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001F25F6"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F66EB4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F66EB4"/>
+    <w:rPr>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/notice-of-financial-hardship-for-federal-workers-during-a-government-shutdown" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/notice-of-financial-hardship-for-federal-workers-during-a-government-shutdown" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4875,59 +4888,408 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009CFC05FA77C05741BA89022CC0E90882" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d1e3f3f3dd099fbd5774604d5a8c3449">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9c3321f1-cec2-43ac-861f-4d8bf3f40846" xmlns:ns3="7b83dbe2-6fd2-449a-a932-0d75829bf641" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a82381fa7c1cec7e95ac80ce1288fe3a" ns2:_="" ns3:_="">
+    <xsd:import namespace="9c3321f1-cec2-43ac-861f-4d8bf3f40846"/>
+    <xsd:import namespace="7b83dbe2-6fd2-449a-a932-0d75829bf641"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9c3321f1-cec2-43ac-861f-4d8bf3f40846" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="11" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="17" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="18" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="20" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="22" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="24" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7b83dbe2-6fd2-449a-a932-0d75829bf641" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="15" nillable="true" ma:displayName="Shared With" ma:SearchPeopleOnly="false" ma:SharePointGroup="0" ma:internalName="SharedWithUsers" ma:readOnly="true" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="16" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="21" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{9b83c703-fc0f-4438-b893-9b091c0cb656}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="7b83dbe2-6fd2-449a-a932-0d75829bf641">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="9c3321f1-cec2-43ac-861f-4d8bf3f40846">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="7b83dbe2-6fd2-449a-a932-0d75829bf641" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{552FB345-E252-4154-95CE-C9C6126DCF9E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="9c3321f1-cec2-43ac-861f-4d8bf3f40846"/>
+    <ds:schemaRef ds:uri="7b83dbe2-6fd2-449a-a932-0d75829bf641"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{35B55F11-FF27-4880-88D7-2CA60A5CA6B5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11732160-7BA8-4FCF-A5F7-3C1DE8A705B1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="9c3321f1-cec2-43ac-861f-4d8bf3f40846"/>
+    <ds:schemaRef ds:uri="7b83dbe2-6fd2-449a-a932-0d75829bf641"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1018</Words>
-  <Characters>5804</Characters>
+  <Words>1034</Words>
+  <Characters>5899</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>48</Lines>
+  <Lines>49</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6809</CharactersWithSpaces>
+  <CharactersWithSpaces>6920</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>Notice and certification from residential tenant financial hardship related federal government shutdown</dc:title>
   <dc:subject/>
   <dc:creator>Bombard, Noah R (EOHLC)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101009CFC05FA77C05741BA89022CC0E90882</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>