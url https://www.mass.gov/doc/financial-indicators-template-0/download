--- v0 (2025-10-24)
+++ v1 (2026-08-12)
@@ -58,71 +58,72 @@
   <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart20.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart21.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart22.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart23.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart24.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart25.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart26.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing12.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart27.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart28.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart29.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing13.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart30.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart31.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing14.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart32.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart33.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing15.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart34.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart35.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart36.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart37.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="22827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\lsexec\dlswebsite\FMRB\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ulasauk\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{B3DB2B79-B1CC-4893-9014-E374B7A9FFF6}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="45" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B94081E9-F543-497B-B64B-AE9FD12C7148}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="806" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" tabRatio="806" firstSheet="12" activeTab="13" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="47" r:id="rId1"/>
     <sheet name="Dashboard" sheetId="44" r:id="rId2"/>
     <sheet name="1 - Net Operating Revenues" sheetId="26" r:id="rId3"/>
     <sheet name="2 - Econ Growth Revenues" sheetId="14" r:id="rId4"/>
     <sheet name="3 - State Aid" sheetId="27" r:id="rId5"/>
     <sheet name="4 - Property Tax Revenue" sheetId="20" r:id="rId6"/>
     <sheet name="4a - Levy Limit" sheetId="28" r:id="rId7"/>
     <sheet name="4b - Assessed Values" sheetId="45" r:id="rId8"/>
     <sheet name="5 - Uncollected Receivables" sheetId="16" r:id="rId9"/>
     <sheet name="6 - Operating Expenditures" sheetId="39" r:id="rId10"/>
     <sheet name="7 - Personnel Costs" sheetId="41" r:id="rId11"/>
     <sheet name="8 - Pension Liability" sheetId="46" r:id="rId12"/>
     <sheet name="9 - Long-Term Debt" sheetId="24" r:id="rId13"/>
     <sheet name="10 - Debt Service" sheetId="30" r:id="rId14"/>
     <sheet name="11 - Reserves" sheetId="34" r:id="rId15"/>
     <sheet name="12 - Population" sheetId="31" r:id="rId16"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId17"/>
   </externalReferences>
   <definedNames>
     <definedName name="pmthist_ST_HJH" localSheetId="2">#REF!</definedName>
     <definedName name="pmthist_ST_HJH" localSheetId="13">#REF!</definedName>
@@ -1607,51 +1608,51 @@
   <si>
     <t>Property Tax Levy (Net of Overlay)</t>
   </si>
   <si>
     <t>20XX</t>
   </si>
   <si>
     <t>1/1/20XX</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="9">
     <numFmt numFmtId="42" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="0.0_);\(0.0\)"/>
     <numFmt numFmtId="165" formatCode="0.0%"/>
     <numFmt numFmtId="166" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;?_);_(@_)"/>
     <numFmt numFmtId="167" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="168" formatCode="0.0000"/>
     <numFmt numFmtId="169" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="34" x14ac:knownFonts="1">
+  <fonts count="36" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
@@ -1741,57 +1742,50 @@
     </font>
     <font>
       <i/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1" tint="0.499984740745262"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
-      <color rgb="FFFF0000"/>
-[...5 lines deleted...]
-      <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1" tint="0.499984740745262"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -1834,50 +1828,71 @@
       <sz val="11"/>
       <color theme="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="12"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1" tint="0.249977111117893"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="6" tint="-0.499984740745262"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FFC80000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="15">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -2679,699 +2694,646 @@
     <border>
       <left/>
       <right style="medium">
         <color theme="3" tint="0.39994506668294322"/>
       </right>
       <top style="medium">
         <color theme="3" tint="0.39994506668294322"/>
       </top>
       <bottom style="medium">
         <color theme="3" tint="0.39994506668294322"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="14" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="44" fontId="23" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="23" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="276">
+  <cellXfs count="243">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1"/>
     <xf numFmtId="42" fontId="8" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="3" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="10" fontId="7" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="10" fontId="10" fillId="2" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="42" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="42" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="42" fontId="9" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="42" fontId="7" fillId="3" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="42" fontId="9" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="42" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
     <xf numFmtId="42" fontId="8" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="42" fontId="7" fillId="3" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="42" fontId="5" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="42" fontId="9" fillId="3" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="42" fontId="8" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="42" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="42" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="10" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="19" fillId="6" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="18" fillId="5" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="6" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="18" fillId="8" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="6" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="42" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="42" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="37" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="11" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="42" fontId="8" fillId="11" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="5" fillId="11" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="42" fontId="8" fillId="11" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="5" fillId="11" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="42" fontId="8" fillId="11" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="42" fontId="8" fillId="11" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="42" fontId="8" fillId="11" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="42" fontId="8" fillId="11" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="42" fontId="8" fillId="11" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="42" fontId="8" fillId="11" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="42" fontId="8" fillId="11" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="42" fontId="8" fillId="11" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="42" fontId="5" fillId="11" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="11" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="11" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="11" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="11" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="42" fontId="5" fillId="11" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="10" fontId="10" fillId="11" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="10" fontId="10" fillId="11" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="10" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="10" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="10" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="42" fontId="16" fillId="9" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="42" fontId="16" fillId="9" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="42" fontId="16" fillId="9" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="42" fontId="16" fillId="9" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="42" fontId="16" fillId="10" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="16" fillId="10" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="16" fillId="10" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="9" fontId="16" fillId="10" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="16" fillId="10" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="18" fillId="10" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="18" fillId="10" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="18" fillId="10" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="16" fillId="10" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="42" fontId="16" fillId="9" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="42" fontId="16" fillId="9" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="42" fontId="16" fillId="9" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="42" fontId="16" fillId="10" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="10" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="16" fillId="10" borderId="47" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="18" fillId="10" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="18" fillId="10" borderId="48" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="9" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="9" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="9" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="52" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="20" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="20" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="6" applyFont="1"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" xfId="6" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="53" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="42" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="42" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="12"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="12" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="12" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="42" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="42" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="37" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="18" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="10" fontId="21" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="20" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="18" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="12" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="12" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="54" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="55" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="56" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="57" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="58" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="59" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="60" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="13" borderId="62" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="13" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="13" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="13" borderId="62" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="12" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="42" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="21" fillId="13" borderId="62" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="13" borderId="62" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="13" borderId="62" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="13" borderId="62" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="16" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-    <xf numFmtId="42" fontId="16" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="42" fontId="16" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="42" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="42" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="42" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="42" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="42" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="42" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="42" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="42" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="9" fontId="16" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="42" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="42" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="42" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="42" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="18" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="42" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="10" fontId="18" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="42" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="42" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="42" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="42" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="42" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="42" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="42" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="42" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="42" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="10" fontId="27" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="26" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="12" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="12" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="42" fontId="16" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="42" fontId="16" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="10" fontId="10" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="7" applyFont="1" applyFill="1"/>
-    <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="42" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="42" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="42" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="42" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="42" fontId="18" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="42" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="42" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="18" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="18" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="39" fontId="18" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="42" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="42" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="42" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
-[...5 lines deleted...]
-    </xf>
     <xf numFmtId="10" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="12" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="12" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="2"/>
     </xf>
-    <xf numFmtId="37" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="37" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="42" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="42" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="169" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="12" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="12" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="3"/>
     </xf>
     <xf numFmtId="10" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="42" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="42" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="42" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="42" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="12" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="12" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="4"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="14" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="49" fontId="5" fillId="13" borderId="61" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="42" fontId="5" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="10" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="10" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="9" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="9" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="9" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="6" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="6" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="6" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="6" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="6" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="6" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="7" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="13">
     <cellStyle name="Comma" xfId="6" builtinId="3"/>
     <cellStyle name="Comma 2" xfId="11" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Currency" xfId="7" builtinId="4"/>
     <cellStyle name="Currency 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Currency 3" xfId="10" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Hyperlink" xfId="12" builtinId="8"/>
     <cellStyle name="Hyperlink 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Normal 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Normal 4" xfId="5" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Normal 5" xfId="9" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
   </cellStyles>
-  <dxfs count="23">
+  <dxfs count="15">
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
       <fill>
-        <patternFill patternType="none">
-          <bgColor auto="1"/>
+        <patternFill patternType="solid">
+          <bgColor theme="0" tint="-4.9989318521683403E-2"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
       <fill>
-        <patternFill patternType="solid">
-          <bgColor theme="0" tint="-4.9989318521683403E-2"/>
+        <patternFill patternType="none">
+          <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i/>
         <color rgb="FFFF0000"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
@@ -3404,212 +3366,104 @@
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C6500"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFEB9C"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF006100"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFC6EFCE"/>
         </patternFill>
       </fill>
-    </dxf>
-[...112 lines deleted...]
-      </fill>
       <border>
         <left style="thin">
           <color theme="6" tint="-0.24994659260841701"/>
         </left>
         <right style="thin">
           <color theme="6" tint="-0.24994659260841701"/>
         </right>
         <top style="thin">
           <color theme="6" tint="-0.24994659260841701"/>
         </top>
         <bottom style="thin">
           <color theme="6" tint="-0.24994659260841701"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF006100"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFC6EFCE"/>
         </patternFill>
       </fill>
-      <border>
-[...12 lines deleted...]
-      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C6500"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFEB9C"/>
+        </patternFill>
+      </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF006100"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFC6EFCE"/>
         </patternFill>
       </fill>
       <border>
         <left style="thin">
           <color theme="6" tint="-0.24994659260841701"/>
         </left>
         <right style="thin">
           <color theme="6" tint="-0.24994659260841701"/>
         </right>
         <top style="thin">
           <color theme="6" tint="-0.24994659260841701"/>
         </top>
         <bottom style="thin">
           <color theme="6" tint="-0.24994659260841701"/>
         </bottom>
       </border>
     </dxf>
@@ -21569,165 +21423,165 @@
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>175855</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>41422</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>872656</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>86807</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="2" name="Chart 1">
+        <xdr:cNvPr id="2" name="Chart 1" descr="Salary and Wage and Heakth Benefits as a Percentage of Operating Revenue">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0A00-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>876979</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>150358</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>559129</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>69396</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="3" name="Chart 2">
+        <xdr:cNvPr id="3" name="Chart 2" descr="alary and Wage and Benefits">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0A00-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>71439</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>109721</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>1452563</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>82506</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="5" name="Chart 4">
+        <xdr:cNvPr id="5" name="Chart 4" descr="Salary and Wages and Health Benefits Costs Per FTE">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0A00-000005000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>902711</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>175182</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>1299955</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>160502</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="6" name="Chart 5">
+        <xdr:cNvPr id="6" name="Chart 5" descr="Total Compensation Per FTE">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0A00-000006000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId4"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21822,51 +21676,51 @@
               <a:sysClr val="windowText" lastClr="000000"/>
             </a:solidFill>
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>686387</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>256407</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>26</xdr:col>
       <xdr:colOff>641701</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>80715</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="9" name="Chart 8">
+        <xdr:cNvPr id="9" name="Chart 8" descr="Total Compensation As a Percentage of Operating Expenditures">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0A00-000009000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId5"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
@@ -21983,170 +21837,170 @@
               <a:sysClr val="windowText" lastClr="000000"/>
             </a:solidFill>
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>1362021</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>117035</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>79039</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>134470</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="3" name="Chart 2">
+        <xdr:cNvPr id="3" name="Chart 2" descr="Retirement System Participants: Hampled County">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0B00-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>57224</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>1</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>1018759</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>11205</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="4" name="Chart 3">
+        <xdr:cNvPr id="4" name="Chart 3" descr="Funded Ratio: Hampled County">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0B00-000004000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing12.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>4771</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>223961</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
       <xdr:colOff>1259910</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>22111</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="2" name="Chart 1">
+        <xdr:cNvPr id="2" name="Chart 1" descr="Debt as a Percentage of Assessed Valuation">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0C00-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>206374</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>125788</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>230654</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>84667</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="3" name="Chart 2">
+        <xdr:cNvPr id="3" name="Chart 2" descr="Total Long-Term Debt">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0C00-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -22225,94 +22079,94 @@
           </a:pPr>
           <a:endParaRPr lang="en-US" sz="1400" baseline="0">
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>1088570</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>27217</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>23</xdr:col>
       <xdr:colOff>660401</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>154781</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="5" name="Chart 4">
+        <xdr:cNvPr id="5" name="Chart 4" descr="Debt per Capita">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0C00-000005000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing13.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>664716</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>89592</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>14</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>35719</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="2" name="Chart 1">
+        <xdr:cNvPr id="2" name="Chart 1" descr="Debt Service">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0D00-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -22416,132 +22270,132 @@
           </a:pPr>
           <a:endParaRPr lang="en-US" sz="1400">
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>246530</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>62235</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1524000</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>54429</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="5" name="Chart 4">
+        <xdr:cNvPr id="5" name="Chart 4" descr="Debt Service As a Percentage of Net Operating Revenue">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0D00-000005000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing14.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>298871</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>90675</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
       <xdr:colOff>596612</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>20566</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="2" name="Chart 1">
+        <xdr:cNvPr id="2" name="Chart 1" descr="Free Cash and Stabilization Fund Balances">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0E00-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>209022</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>54350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>476250</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>178593</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="3" name="Chart 2">
+        <xdr:cNvPr id="3" name="Chart 2" descr="Reserves as a Percentage of Net Operating Revenues">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0E00-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -22778,246 +22632,246 @@
           </a:pPr>
           <a:endParaRPr lang="en-US" sz="1400">
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>17</xdr:col>
       <xdr:colOff>1515667</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>4205</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>24</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>61833</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="5" name="Chart 4">
+        <xdr:cNvPr id="5" name="Chart 4" descr="Annual Percent Change">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0F00-000005000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>159575</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>11133</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1170391</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>135854</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="6" name="Chart 5">
+        <xdr:cNvPr id="6" name="Chart 5" descr="Population">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0F00-000006000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1509155</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>267195</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>1373703</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>18864</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="7" name="Chart 6">
+        <xdr:cNvPr id="7" name="Chart 6" descr="Age Cohorts as a Percentage of Total Population">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0F00-000007000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>11</xdr:col>
       <xdr:colOff>216316</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>8002</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>17</xdr:col>
       <xdr:colOff>1384528</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>13606</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="9" name="Chart 8">
+        <xdr:cNvPr id="9" name="Chart 8" descr="School Enrollment as a Percentage of Total Population">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0F00-000009000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId4"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>106856</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>155201</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>14</xdr:col>
       <xdr:colOff>1095375</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>78440</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="2" name="Chart 1">
+        <xdr:cNvPr id="2" name="Chart 1" descr="Percentage Change from Prior Year Net Operating Revenues (constant dollars)">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>241486</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>146235</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>964266</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>79560</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="3" name="Chart 2">
+        <xdr:cNvPr id="3" name="Chart 2" descr="Total Net Operating Revenue">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -23151,89 +23005,89 @@
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>203443</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>69273</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>1107312</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>68190</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="2" name="Chart 1">
+        <xdr:cNvPr id="2" name="Chart 1" descr="Economic Growth Revenues as a Percentage of Net Operating Revenues">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>1083081</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>152143</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>458933</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>81418</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="3" name="Chart 2">
+        <xdr:cNvPr id="3" name="Chart 2" descr="Total Revenues Related to Economic Growth">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23401,132 +23255,132 @@
         <a:p>
           <a:endParaRPr lang="en-US" sz="1400">
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>13</xdr:col>
       <xdr:colOff>394190</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>155057</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>24</xdr:col>
       <xdr:colOff>595312</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>49403</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="5" name="Chart 4">
+        <xdr:cNvPr id="5" name="Chart 4" descr="Economic Growth Revenues by Source">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000005000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>8245</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>2137</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>653144</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>39121</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="2" name="Chart 1">
+        <xdr:cNvPr id="2" name="Chart 1" descr="State Aid as a Percentage of Net Operating Revenues (constant dollars)">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>994681</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>56509</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>795377</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>142234</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="3" name="Chart 2">
+        <xdr:cNvPr id="3" name="Chart 2" descr="Net State Aid">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -23616,51 +23470,51 @@
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>177613</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>77037</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>115103</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>111332</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="3" name="Chart 2">
+        <xdr:cNvPr id="3" name="Chart 2" descr="Property Tax Levy">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0500-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23828,94 +23682,94 @@
           <a:pPr algn="just"/>
           <a:endParaRPr lang="en-US" sz="1400">
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>301044</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>171450</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>14</xdr:col>
       <xdr:colOff>678655</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>83344</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="7" name="Chart 6">
+        <xdr:cNvPr id="7" name="Chart 6" descr="Property Tax Levy As a Percentage of Operating Revenues">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0500-000007000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>16780</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>44132</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>22</xdr:col>
       <xdr:colOff>710292</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>88322</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="4" name="Chart 3">
+        <xdr:cNvPr id="4" name="Chart 3" descr="New Growth by Clacc">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000004000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24064,208 +23918,208 @@
           <a:pPr algn="just"/>
           <a:endParaRPr lang="en-US" sz="1400">
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>11</xdr:col>
       <xdr:colOff>420947</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38419</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>19</xdr:col>
       <xdr:colOff>751115</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>367392</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="6" name="Chart 5">
+        <xdr:cNvPr id="6" name="Chart 5" descr="Ovverride Capacity as a Percentage of the Levy Ceiling">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000006000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>52694</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>44824</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>483671</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>598714</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="10" name="Chart 9">
+        <xdr:cNvPr id="10" name="Chart 9" descr="Override Capacity as a Percentage of the Levy Ceiling">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-00000A000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>19</xdr:col>
       <xdr:colOff>794409</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>34636</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
       <xdr:colOff>200242</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>346363</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="7" name="Chart 6">
+        <xdr:cNvPr id="7" name="Chart 6" descr="Levy Ceiling">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000007000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId4"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>141515</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>48988</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>117514</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>134711</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="2" name="Chart 1">
+        <xdr:cNvPr id="2" name="Chart 1" descr="Assessed Values by Class">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0700-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>180975</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>121443</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
       <xdr:colOff>1176680</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="4" name="Chart 3">
+        <xdr:cNvPr id="4" name="Chart 3" descr="Value Changed from Prior Year">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0700-000004000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24366,89 +24220,89 @@
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>229689</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>142472</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>752475</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="2" name="Chart 1">
+        <xdr:cNvPr id="2" name="Chart 1" descr="Uncollected Receivables as a Percentage of the Tax Levy">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0800-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>1038224</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>83609</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
       <xdr:colOff>1087997</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>178595</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="3" name="Chart 2">
+        <xdr:cNvPr id="3" name="Chart 2" descr="Uncollected Receivables">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0800-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24532,89 +24386,89 @@
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>1087084</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>169895</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>1835727</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>34637</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="2" name="Chart 1">
+        <xdr:cNvPr id="2" name="Chart 1" descr="Total Operating Expenditures">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0900-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>173566</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>50176</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>726192</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>135901</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="3" name="Chart 2">
+        <xdr:cNvPr id="3" name="Chart 2" descr="Total Operating Expenditures">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0900-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24682,55 +24536,55 @@
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>A steep increase in annual operating costs, after accounting for inflation, may indicate that a community's expenses are unsustainable without accompanying revenue increases or budget adjustments.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr algn="just">
             <a:lnSpc>
               <a:spcPct val="150000"/>
             </a:lnSpc>
           </a:pPr>
           <a:endParaRPr lang="en-US" sz="1400" baseline="0">
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/lsexec/tashare/TA%20Reports/Somerset_financial_indicators_ZB_edits.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///S:\lsexec\tashare\TA%20Reports\Somerset_financial_indicators_ZB_edits.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Cover"/>
       <sheetName val="Dashboard"/>
       <sheetName val="1 - Net Operating Revenues"/>
       <sheetName val="2 - Econ Growth Revenues"/>
       <sheetName val="3 - State Aid"/>
       <sheetName val="4 - Property Tax Revenue"/>
       <sheetName val="4a - Levy Limit"/>
       <sheetName val="4b - Assessed Values"/>
       <sheetName val="5 - Uncollected Receivables"/>
       <sheetName val="6 - Operating Expenditures"/>
       <sheetName val="7 - Personnel Costs"/>
       <sheetName val="8 - Pension Liability"/>
       <sheetName val="9 - Long Term Debt"/>
       <sheetName val="10 - Debt Service"/>
       <sheetName val="11 - Reserves"/>
       <sheetName val="12 - Population"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
@@ -24812,197 +24666,163 @@
           </cell>
         </row>
         <row r="38">
           <cell r="I38">
             <v>2017</v>
           </cell>
           <cell r="S38">
             <v>2016</v>
           </cell>
         </row>
         <row r="39">
           <cell r="I39">
             <v>2018</v>
           </cell>
           <cell r="S39">
             <v>2017</v>
           </cell>
         </row>
       </sheetData>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -25198,13353 +25018,10686 @@
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/cherry-sheets-state-owned-land-payments-municipal-revenue-growth-factors-mrgf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/reports-relating-to-property-tax-data-and-statistics" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/municipal-finance-trend-dashboard" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:L37"/>
   <sheetViews>
-    <sheetView tabSelected="1" showWhiteSpace="0" view="pageBreakPreview" zoomScale="130" zoomScaleNormal="100" zoomScaleSheetLayoutView="130" zoomScalePageLayoutView="130" workbookViewId="0"/>
+    <sheetView showWhiteSpace="0" view="pageBreakPreview" zoomScale="130" zoomScaleNormal="100" zoomScaleSheetLayoutView="130" zoomScalePageLayoutView="130" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="2.125" customWidth="1"/>
-    <col min="12" max="12" width="2.625" customWidth="1"/>
+    <col min="1" max="1" width="2.08203125" customWidth="1"/>
+    <col min="12" max="12" width="2.58203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
-[...515 lines deleted...]
-      <c r="L37" s="147"/>
+    <row r="1" spans="1:12" ht="8.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="110"/>
+      <c r="B1" s="110"/>
+      <c r="C1" s="110"/>
+      <c r="D1" s="110"/>
+      <c r="E1" s="110"/>
+      <c r="F1" s="110"/>
+      <c r="G1" s="110"/>
+      <c r="H1" s="110"/>
+      <c r="I1" s="110"/>
+      <c r="J1" s="110"/>
+      <c r="K1" s="110"/>
+      <c r="L1" s="110"/>
+    </row>
+    <row r="2" spans="1:12" ht="2.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="110"/>
+      <c r="B2" s="131"/>
+      <c r="C2" s="131"/>
+      <c r="D2" s="131"/>
+      <c r="E2" s="131"/>
+      <c r="F2" s="131"/>
+      <c r="G2" s="131"/>
+      <c r="H2" s="131"/>
+      <c r="I2" s="131"/>
+      <c r="J2" s="131"/>
+      <c r="K2" s="131"/>
+      <c r="L2" s="110"/>
+    </row>
+    <row r="3" spans="1:12" ht="14.5" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="110"/>
+      <c r="B3" s="132"/>
+      <c r="C3" s="110"/>
+      <c r="D3" s="110"/>
+      <c r="E3" s="110"/>
+      <c r="F3" s="110"/>
+      <c r="G3" s="110"/>
+      <c r="H3" s="110"/>
+      <c r="I3" s="110"/>
+      <c r="J3" s="110"/>
+      <c r="K3" s="133"/>
+      <c r="L3" s="110"/>
+    </row>
+    <row r="4" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A4" s="110"/>
+      <c r="B4" s="134"/>
+      <c r="C4" s="110"/>
+      <c r="D4" s="110"/>
+      <c r="E4" s="110"/>
+      <c r="F4" s="110"/>
+      <c r="G4" s="110"/>
+      <c r="H4" s="110"/>
+      <c r="I4" s="110"/>
+      <c r="J4" s="110"/>
+      <c r="K4" s="135"/>
+      <c r="L4" s="110"/>
+    </row>
+    <row r="5" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A5" s="110"/>
+      <c r="B5" s="134"/>
+      <c r="C5" s="110"/>
+      <c r="D5" s="110"/>
+      <c r="E5" s="110"/>
+      <c r="F5" s="110"/>
+      <c r="G5" s="110"/>
+      <c r="H5" s="110"/>
+      <c r="I5" s="110"/>
+      <c r="J5" s="110"/>
+      <c r="K5" s="135"/>
+      <c r="L5" s="110"/>
+    </row>
+    <row r="6" spans="1:12" ht="5.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="110"/>
+      <c r="B6" s="134"/>
+      <c r="C6" s="110"/>
+      <c r="D6" s="110"/>
+      <c r="E6" s="110"/>
+      <c r="F6" s="110"/>
+      <c r="G6" s="110"/>
+      <c r="H6" s="110"/>
+      <c r="I6" s="110"/>
+      <c r="J6" s="110"/>
+      <c r="K6" s="135"/>
+      <c r="L6" s="110"/>
+    </row>
+    <row r="7" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A7" s="110"/>
+      <c r="B7" s="134"/>
+      <c r="C7" s="110"/>
+      <c r="D7" s="110"/>
+      <c r="E7" s="110"/>
+      <c r="F7" s="110"/>
+      <c r="G7" s="110"/>
+      <c r="H7" s="110"/>
+      <c r="I7" s="110"/>
+      <c r="J7" s="110"/>
+      <c r="K7" s="135"/>
+      <c r="L7" s="110"/>
+    </row>
+    <row r="8" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A8" s="110"/>
+      <c r="B8" s="134"/>
+      <c r="C8" s="110"/>
+      <c r="D8" s="110"/>
+      <c r="E8" s="110"/>
+      <c r="F8" s="110"/>
+      <c r="G8" s="110"/>
+      <c r="H8" s="110"/>
+      <c r="I8" s="110"/>
+      <c r="J8" s="110"/>
+      <c r="K8" s="135"/>
+      <c r="L8" s="110"/>
+    </row>
+    <row r="9" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A9" s="110"/>
+      <c r="B9" s="134"/>
+      <c r="C9" s="110"/>
+      <c r="D9" s="110"/>
+      <c r="E9" s="110"/>
+      <c r="F9" s="110"/>
+      <c r="G9" s="110"/>
+      <c r="H9" s="110"/>
+      <c r="I9" s="110"/>
+      <c r="J9" s="110"/>
+      <c r="K9" s="135"/>
+      <c r="L9" s="110"/>
+    </row>
+    <row r="10" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A10" s="110"/>
+      <c r="B10" s="134"/>
+      <c r="C10" s="110"/>
+      <c r="D10" s="110"/>
+      <c r="E10" s="110"/>
+      <c r="F10" s="110"/>
+      <c r="G10" s="110"/>
+      <c r="H10" s="110"/>
+      <c r="I10" s="110"/>
+      <c r="J10" s="110"/>
+      <c r="K10" s="135"/>
+      <c r="L10" s="110"/>
+    </row>
+    <row r="11" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A11" s="110"/>
+      <c r="B11" s="134"/>
+      <c r="C11" s="110"/>
+      <c r="D11" s="110"/>
+      <c r="E11" s="110"/>
+      <c r="F11" s="110"/>
+      <c r="G11" s="110"/>
+      <c r="H11" s="110"/>
+      <c r="I11" s="110"/>
+      <c r="J11" s="110"/>
+      <c r="K11" s="135"/>
+      <c r="L11" s="110"/>
+    </row>
+    <row r="12" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A12" s="110"/>
+      <c r="B12" s="134"/>
+      <c r="C12" s="110"/>
+      <c r="D12" s="110"/>
+      <c r="E12" s="110"/>
+      <c r="F12" s="110"/>
+      <c r="G12" s="110"/>
+      <c r="H12" s="110"/>
+      <c r="I12" s="110"/>
+      <c r="J12" s="110"/>
+      <c r="K12" s="135"/>
+      <c r="L12" s="110"/>
+    </row>
+    <row r="13" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A13" s="110"/>
+      <c r="B13" s="134"/>
+      <c r="C13" s="110"/>
+      <c r="D13" s="110"/>
+      <c r="E13" s="110"/>
+      <c r="F13" s="110"/>
+      <c r="G13" s="110"/>
+      <c r="H13" s="110"/>
+      <c r="I13" s="110"/>
+      <c r="J13" s="110"/>
+      <c r="K13" s="135"/>
+      <c r="L13" s="110"/>
+    </row>
+    <row r="14" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A14" s="110"/>
+      <c r="B14" s="134"/>
+      <c r="C14" s="110"/>
+      <c r="D14" s="110"/>
+      <c r="E14" s="110"/>
+      <c r="F14" s="110"/>
+      <c r="G14" s="110"/>
+      <c r="H14" s="110"/>
+      <c r="I14" s="110"/>
+      <c r="J14" s="110"/>
+      <c r="K14" s="135"/>
+      <c r="L14" s="110"/>
+    </row>
+    <row r="15" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A15" s="110"/>
+      <c r="B15" s="134"/>
+      <c r="C15" s="110"/>
+      <c r="D15" s="110"/>
+      <c r="E15" s="110"/>
+      <c r="F15" s="110"/>
+      <c r="G15" s="110"/>
+      <c r="H15" s="110"/>
+      <c r="I15" s="110"/>
+      <c r="J15" s="110"/>
+      <c r="K15" s="135"/>
+      <c r="L15" s="110"/>
+    </row>
+    <row r="16" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A16" s="110"/>
+      <c r="B16" s="134"/>
+      <c r="C16" s="110"/>
+      <c r="D16" s="110"/>
+      <c r="E16" s="110"/>
+      <c r="F16" s="110"/>
+      <c r="G16" s="110"/>
+      <c r="H16" s="110"/>
+      <c r="I16" s="110"/>
+      <c r="J16" s="110"/>
+      <c r="K16" s="135"/>
+      <c r="L16" s="110"/>
+    </row>
+    <row r="17" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A17" s="110"/>
+      <c r="B17" s="134"/>
+      <c r="C17" s="110"/>
+      <c r="D17" s="110"/>
+      <c r="E17" s="110"/>
+      <c r="F17" s="110"/>
+      <c r="G17" s="110"/>
+      <c r="H17" s="110"/>
+      <c r="I17" s="110"/>
+      <c r="J17" s="110"/>
+      <c r="K17" s="135"/>
+      <c r="L17" s="110"/>
+    </row>
+    <row r="18" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A18" s="110"/>
+      <c r="B18" s="134"/>
+      <c r="C18" s="110"/>
+      <c r="D18" s="110"/>
+      <c r="E18" s="110"/>
+      <c r="F18" s="110"/>
+      <c r="G18" s="110"/>
+      <c r="H18" s="110"/>
+      <c r="I18" s="110"/>
+      <c r="J18" s="110"/>
+      <c r="K18" s="135"/>
+      <c r="L18" s="110"/>
+    </row>
+    <row r="19" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A19" s="110"/>
+      <c r="B19" s="134"/>
+      <c r="C19" s="110"/>
+      <c r="D19" s="110"/>
+      <c r="E19" s="110"/>
+      <c r="F19" s="110"/>
+      <c r="G19" s="110"/>
+      <c r="H19" s="110"/>
+      <c r="I19" s="110"/>
+      <c r="J19" s="110"/>
+      <c r="K19" s="135"/>
+      <c r="L19" s="110"/>
+    </row>
+    <row r="20" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A20" s="110"/>
+      <c r="B20" s="134"/>
+      <c r="C20" s="110"/>
+      <c r="D20" s="110"/>
+      <c r="E20" s="110"/>
+      <c r="F20" s="110"/>
+      <c r="G20" s="110"/>
+      <c r="H20" s="110"/>
+      <c r="I20" s="110"/>
+      <c r="J20" s="110"/>
+      <c r="K20" s="135"/>
+      <c r="L20" s="110"/>
+    </row>
+    <row r="21" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A21" s="110"/>
+      <c r="B21" s="134"/>
+      <c r="C21" s="110"/>
+      <c r="D21" s="110"/>
+      <c r="E21" s="110"/>
+      <c r="F21" s="110"/>
+      <c r="G21" s="110"/>
+      <c r="H21" s="110"/>
+      <c r="I21" s="110"/>
+      <c r="J21" s="110"/>
+      <c r="K21" s="135"/>
+      <c r="L21" s="110"/>
+    </row>
+    <row r="22" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A22" s="110"/>
+      <c r="B22" s="134"/>
+      <c r="C22" s="110"/>
+      <c r="D22" s="110"/>
+      <c r="E22" s="110"/>
+      <c r="F22" s="110"/>
+      <c r="G22" s="110"/>
+      <c r="H22" s="110"/>
+      <c r="I22" s="110"/>
+      <c r="J22" s="110"/>
+      <c r="K22" s="135"/>
+      <c r="L22" s="110"/>
+    </row>
+    <row r="23" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A23" s="110"/>
+      <c r="B23" s="134"/>
+      <c r="C23" s="110"/>
+      <c r="D23" s="110"/>
+      <c r="E23" s="110"/>
+      <c r="F23" s="110"/>
+      <c r="G23" s="110"/>
+      <c r="H23" s="110"/>
+      <c r="I23" s="110"/>
+      <c r="J23" s="110"/>
+      <c r="K23" s="135"/>
+      <c r="L23" s="110"/>
+    </row>
+    <row r="24" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A24" s="110"/>
+      <c r="B24" s="134"/>
+      <c r="C24" s="110"/>
+      <c r="D24" s="110"/>
+      <c r="E24" s="110"/>
+      <c r="F24" s="110"/>
+      <c r="G24" s="110"/>
+      <c r="H24" s="110"/>
+      <c r="I24" s="110"/>
+      <c r="J24" s="110"/>
+      <c r="K24" s="135"/>
+      <c r="L24" s="110"/>
+    </row>
+    <row r="25" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A25" s="110"/>
+      <c r="B25" s="134"/>
+      <c r="C25" s="110"/>
+      <c r="D25" s="110"/>
+      <c r="E25" s="110"/>
+      <c r="F25" s="110"/>
+      <c r="G25" s="110"/>
+      <c r="H25" s="110"/>
+      <c r="I25" s="110"/>
+      <c r="J25" s="110"/>
+      <c r="K25" s="135"/>
+      <c r="L25" s="110"/>
+    </row>
+    <row r="26" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A26" s="110"/>
+      <c r="B26" s="134"/>
+      <c r="C26" s="110"/>
+      <c r="D26" s="110"/>
+      <c r="E26" s="110"/>
+      <c r="F26" s="110"/>
+      <c r="G26" s="110"/>
+      <c r="H26" s="110"/>
+      <c r="I26" s="110"/>
+      <c r="J26" s="110"/>
+      <c r="K26" s="135"/>
+      <c r="L26" s="110"/>
+    </row>
+    <row r="27" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A27" s="110"/>
+      <c r="B27" s="134"/>
+      <c r="C27" s="110"/>
+      <c r="D27" s="110"/>
+      <c r="E27" s="110"/>
+      <c r="F27" s="110"/>
+      <c r="G27" s="110"/>
+      <c r="H27" s="110"/>
+      <c r="I27" s="110"/>
+      <c r="J27" s="110"/>
+      <c r="K27" s="135"/>
+      <c r="L27" s="110"/>
+    </row>
+    <row r="28" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A28" s="110"/>
+      <c r="B28" s="134"/>
+      <c r="C28" s="110"/>
+      <c r="D28" s="110"/>
+      <c r="E28" s="110"/>
+      <c r="F28" s="110"/>
+      <c r="G28" s="110"/>
+      <c r="H28" s="110"/>
+      <c r="I28" s="110"/>
+      <c r="J28" s="110"/>
+      <c r="K28" s="135"/>
+      <c r="L28" s="110"/>
+    </row>
+    <row r="29" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A29" s="110"/>
+      <c r="B29" s="134"/>
+      <c r="C29" s="110"/>
+      <c r="D29" s="110"/>
+      <c r="E29" s="110"/>
+      <c r="F29" s="110"/>
+      <c r="G29" s="110"/>
+      <c r="H29" s="110"/>
+      <c r="I29" s="110"/>
+      <c r="J29" s="110"/>
+      <c r="K29" s="135"/>
+      <c r="L29" s="110"/>
+    </row>
+    <row r="30" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A30" s="110"/>
+      <c r="B30" s="134"/>
+      <c r="C30" s="110"/>
+      <c r="D30" s="110"/>
+      <c r="E30" s="110"/>
+      <c r="F30" s="110"/>
+      <c r="G30" s="110"/>
+      <c r="H30" s="110"/>
+      <c r="I30" s="110"/>
+      <c r="J30" s="110"/>
+      <c r="K30" s="135"/>
+      <c r="L30" s="110"/>
+    </row>
+    <row r="31" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A31" s="110"/>
+      <c r="B31" s="134"/>
+      <c r="C31" s="110"/>
+      <c r="D31" s="110"/>
+      <c r="E31" s="110"/>
+      <c r="F31" s="110"/>
+      <c r="G31" s="110"/>
+      <c r="H31" s="110"/>
+      <c r="I31" s="110"/>
+      <c r="J31" s="110"/>
+      <c r="K31" s="135"/>
+      <c r="L31" s="110"/>
+    </row>
+    <row r="32" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A32" s="110"/>
+      <c r="B32" s="134"/>
+      <c r="C32" s="110"/>
+      <c r="D32" s="110"/>
+      <c r="E32" s="110"/>
+      <c r="F32" s="110"/>
+      <c r="G32" s="110"/>
+      <c r="H32" s="110"/>
+      <c r="I32" s="110"/>
+      <c r="J32" s="110"/>
+      <c r="K32" s="135"/>
+      <c r="L32" s="110"/>
+    </row>
+    <row r="33" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A33" s="110"/>
+      <c r="B33" s="134"/>
+      <c r="C33" s="110"/>
+      <c r="D33" s="110"/>
+      <c r="E33" s="110"/>
+      <c r="F33" s="110"/>
+      <c r="G33" s="110"/>
+      <c r="H33" s="110"/>
+      <c r="I33" s="110"/>
+      <c r="J33" s="110"/>
+      <c r="K33" s="135"/>
+      <c r="L33" s="110"/>
+    </row>
+    <row r="34" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A34" s="110"/>
+      <c r="B34" s="134"/>
+      <c r="C34" s="110"/>
+      <c r="D34" s="110"/>
+      <c r="E34" s="110"/>
+      <c r="F34" s="110"/>
+      <c r="G34" s="110"/>
+      <c r="H34" s="110"/>
+      <c r="I34" s="110"/>
+      <c r="J34" s="110"/>
+      <c r="K34" s="135"/>
+      <c r="L34" s="110"/>
+    </row>
+    <row r="35" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A35" s="110"/>
+      <c r="B35" s="134"/>
+      <c r="C35" s="110"/>
+      <c r="D35" s="110"/>
+      <c r="E35" s="110"/>
+      <c r="F35" s="110"/>
+      <c r="G35" s="110"/>
+      <c r="H35" s="110"/>
+      <c r="I35" s="110"/>
+      <c r="J35" s="110"/>
+      <c r="K35" s="135"/>
+      <c r="L35" s="110"/>
+    </row>
+    <row r="36" spans="1:12" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A36" s="110"/>
+      <c r="B36" s="136"/>
+      <c r="C36" s="131"/>
+      <c r="D36" s="131"/>
+      <c r="E36" s="131"/>
+      <c r="F36" s="131"/>
+      <c r="G36" s="131"/>
+      <c r="H36" s="131"/>
+      <c r="I36" s="131"/>
+      <c r="J36" s="131"/>
+      <c r="K36" s="137"/>
+      <c r="L36" s="110"/>
+    </row>
+    <row r="37" spans="1:12" ht="10.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="110"/>
+      <c r="B37" s="110"/>
+      <c r="C37" s="110"/>
+      <c r="D37" s="110"/>
+      <c r="E37" s="110"/>
+      <c r="F37" s="110"/>
+      <c r="G37" s="110"/>
+      <c r="H37" s="110"/>
+      <c r="I37" s="110"/>
+      <c r="J37" s="110"/>
+      <c r="K37" s="110"/>
+      <c r="L37" s="110"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:T77"/>
+  <dimension ref="B1:R77"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
-      <selection activeCell="G51" sqref="G51:G61"/>
+      <selection activeCell="C3" sqref="C3:D3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="3.375" customWidth="1"/>
-    <col min="2" max="5" width="18.625" customWidth="1"/>
+    <col min="1" max="1" width="3.33203125" customWidth="1"/>
+    <col min="2" max="5" width="18.58203125" customWidth="1"/>
     <col min="6" max="6" width="22.5" customWidth="1"/>
     <col min="7" max="7" width="23.5" customWidth="1"/>
-    <col min="8" max="8" width="25.625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10" max="17" width="25.625" customWidth="1"/>
+    <col min="8" max="8" width="25.58203125" customWidth="1"/>
+    <col min="9" max="9" width="23.33203125" customWidth="1"/>
+    <col min="10" max="17" width="25.58203125" customWidth="1"/>
     <col min="18" max="18" width="27.5" customWidth="1"/>
-    <col min="19" max="19" width="25.625" customWidth="1"/>
+    <col min="19" max="19" width="25.58203125" customWidth="1"/>
     <col min="20" max="20" width="15" customWidth="1"/>
-    <col min="21" max="21" width="25.625" customWidth="1"/>
+    <col min="21" max="21" width="25.58203125" customWidth="1"/>
     <col min="22" max="22" width="15.5" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:15" ht="21" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B1" s="144" t="s">
+    <row r="1" spans="2:14" ht="20.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B1" s="128" t="s">
         <v>154</v>
       </c>
-      <c r="C1" s="105"/>
-[...29 lines deleted...]
-      <c r="B3" s="49" t="s">
+      <c r="C1" s="95"/>
+      <c r="D1" s="95"/>
+      <c r="E1" s="95"/>
+      <c r="F1" s="95"/>
+      <c r="G1" s="95"/>
+      <c r="H1" s="96"/>
+      <c r="I1" s="96"/>
+      <c r="J1" s="96"/>
+      <c r="K1" s="96"/>
+      <c r="L1" s="96"/>
+      <c r="M1" s="96"/>
+      <c r="N1" s="96"/>
+    </row>
+    <row r="2" spans="2:14" ht="19.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B2" s="4"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="3"/>
+    </row>
+    <row r="3" spans="2:14" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B3" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="C3" s="50" t="s">
+      <c r="C3" s="235" t="s">
         <v>70</v>
       </c>
-      <c r="D3" s="51" t="s">
+      <c r="D3" s="236" t="s">
         <v>37</v>
       </c>
-      <c r="E3" s="116"/>
-[...411 lines deleted...]
-      <c r="G32" s="203" t="s">
+      <c r="E3" s="103"/>
+      <c r="F3" s="3"/>
+      <c r="G3" s="3"/>
+    </row>
+    <row r="4" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B4" s="3"/>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3"/>
+      <c r="E4" s="3"/>
+      <c r="F4" s="3"/>
+      <c r="G4" s="3"/>
+    </row>
+    <row r="5" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B5" s="3"/>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3"/>
+      <c r="E5" s="3"/>
+      <c r="F5" s="3"/>
+      <c r="G5" s="3"/>
+    </row>
+    <row r="6" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B6" s="3"/>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3"/>
+      <c r="E6" s="3"/>
+      <c r="F6" s="3"/>
+      <c r="G6" s="3"/>
+    </row>
+    <row r="7" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B7" s="3"/>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3"/>
+      <c r="E7" s="3"/>
+      <c r="F7" s="3"/>
+      <c r="G7" s="3"/>
+    </row>
+    <row r="8" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B8" s="3"/>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3"/>
+      <c r="E8" s="3"/>
+      <c r="F8" s="3"/>
+      <c r="G8" s="3"/>
+    </row>
+    <row r="9" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B9" s="3"/>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3"/>
+      <c r="E9" s="3"/>
+      <c r="F9" s="3"/>
+      <c r="G9" s="3"/>
+    </row>
+    <row r="10" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B10" s="3"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+    </row>
+    <row r="11" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B11" s="3"/>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3"/>
+      <c r="E11" s="3"/>
+      <c r="F11" s="3"/>
+      <c r="G11" s="3"/>
+    </row>
+    <row r="12" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B12" s="3"/>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3"/>
+      <c r="E12" s="3"/>
+      <c r="F12" s="3"/>
+      <c r="G12" s="3"/>
+    </row>
+    <row r="13" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B13" s="3"/>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3"/>
+      <c r="E13" s="3"/>
+      <c r="F13" s="3"/>
+      <c r="G13" s="3"/>
+    </row>
+    <row r="14" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B14" s="3"/>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3"/>
+      <c r="E14" s="3"/>
+      <c r="F14" s="3"/>
+      <c r="G14" s="3"/>
+    </row>
+    <row r="15" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B15" s="3"/>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3"/>
+      <c r="E15" s="3"/>
+      <c r="F15" s="3"/>
+      <c r="G15" s="3"/>
+    </row>
+    <row r="16" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B16" s="3"/>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3"/>
+      <c r="E16" s="3"/>
+      <c r="F16" s="3"/>
+      <c r="G16" s="3"/>
+    </row>
+    <row r="17" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B17" s="3"/>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3"/>
+      <c r="E17" s="3"/>
+      <c r="F17" s="3"/>
+      <c r="G17" s="3"/>
+    </row>
+    <row r="18" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B18" s="3"/>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3"/>
+      <c r="E18" s="3"/>
+      <c r="F18" s="3"/>
+      <c r="G18" s="3"/>
+    </row>
+    <row r="19" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B19" s="3"/>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3"/>
+      <c r="E19" s="3"/>
+      <c r="F19" s="3"/>
+      <c r="G19" s="3"/>
+    </row>
+    <row r="20" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B20" s="3"/>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3"/>
+      <c r="E20" s="3"/>
+      <c r="F20" s="3"/>
+      <c r="G20" s="3"/>
+    </row>
+    <row r="21" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B21" s="3"/>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3"/>
+      <c r="E21" s="3"/>
+      <c r="F21" s="3"/>
+      <c r="G21" s="3"/>
+    </row>
+    <row r="22" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B22" s="3"/>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3"/>
+      <c r="E22" s="3"/>
+      <c r="F22" s="3"/>
+      <c r="G22" s="3"/>
+    </row>
+    <row r="23" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B23" s="3"/>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3"/>
+      <c r="E23" s="3"/>
+      <c r="F23" s="3"/>
+      <c r="G23" s="3"/>
+    </row>
+    <row r="24" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B24" s="3"/>
+      <c r="C24" s="3"/>
+      <c r="D24" s="3"/>
+      <c r="E24" s="3"/>
+      <c r="F24" s="3"/>
+      <c r="G24" s="3"/>
+    </row>
+    <row r="25" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B25" s="3"/>
+      <c r="C25" s="3"/>
+      <c r="D25" s="3"/>
+      <c r="E25" s="3"/>
+      <c r="F25" s="3"/>
+      <c r="G25" s="3"/>
+    </row>
+    <row r="26" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B26" s="3"/>
+      <c r="C26" s="3"/>
+      <c r="D26" s="3"/>
+      <c r="E26" s="3"/>
+      <c r="F26" s="3"/>
+      <c r="G26" s="3"/>
+    </row>
+    <row r="27" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B27" s="3"/>
+      <c r="C27" s="3"/>
+      <c r="D27" s="3"/>
+      <c r="E27" s="3"/>
+      <c r="F27" s="3"/>
+      <c r="G27" s="3"/>
+    </row>
+    <row r="28" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B28" s="3"/>
+      <c r="C28" s="3"/>
+      <c r="D28" s="3"/>
+      <c r="E28" s="3"/>
+      <c r="F28" s="3"/>
+      <c r="G28" s="3"/>
+    </row>
+    <row r="29" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B29" s="3"/>
+      <c r="C29" s="3"/>
+      <c r="D29" s="3"/>
+      <c r="E29" s="3"/>
+      <c r="F29" s="3"/>
+      <c r="G29" s="3"/>
+    </row>
+    <row r="30" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B30" s="3"/>
+      <c r="C30" s="3"/>
+      <c r="D30" s="3"/>
+      <c r="E30" s="3"/>
+      <c r="F30" s="3"/>
+      <c r="G30" s="3"/>
+    </row>
+    <row r="31" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B31" s="3"/>
+      <c r="C31" s="3"/>
+      <c r="D31" s="3"/>
+      <c r="E31" s="3"/>
+      <c r="F31" s="3"/>
+      <c r="G31" s="3"/>
+    </row>
+    <row r="32" spans="2:10" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B32" s="3"/>
+      <c r="C32" s="3"/>
+      <c r="D32" s="3"/>
+      <c r="E32" s="3"/>
+      <c r="F32" s="3"/>
+      <c r="G32" s="179" t="s">
         <v>43</v>
       </c>
-      <c r="H32" s="204"/>
-[...15 lines deleted...]
-      <c r="H33" s="193" t="s">
+      <c r="H32" s="180"/>
+      <c r="I32" s="180"/>
+      <c r="J32" s="180"/>
+    </row>
+    <row r="33" spans="2:11" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B33" s="3"/>
+      <c r="C33" s="3"/>
+      <c r="D33" s="3"/>
+      <c r="E33" s="3"/>
+      <c r="F33" s="3"/>
+      <c r="G33" s="169" t="s">
+        <v>0</v>
+      </c>
+      <c r="H33" s="169" t="s">
         <v>45</v>
       </c>
-      <c r="I33" s="145" t="s">
+      <c r="I33" s="129" t="s">
         <v>67</v>
       </c>
-      <c r="J33" s="193" t="s">
+      <c r="J33" s="169" t="s">
         <v>46</v>
       </c>
-      <c r="K33" s="193" t="s">
+      <c r="K33" s="169" t="s">
         <v>116</v>
       </c>
-      <c r="L33" s="107"/>
-[...8 lines deleted...]
-      <c r="G34" s="200">
+    </row>
+    <row r="34" spans="2:11" ht="25" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B34" s="3"/>
+      <c r="C34" s="3"/>
+      <c r="D34" s="3"/>
+      <c r="E34" s="3"/>
+      <c r="F34" s="3"/>
+      <c r="G34" s="176">
         <v>2007</v>
       </c>
-      <c r="H34" s="201">
+      <c r="H34" s="177">
         <f t="shared" ref="H34:H45" si="0">SUM(H50:R50)</f>
         <v>46042152</v>
       </c>
-      <c r="I34" s="205">
+      <c r="I34" s="181">
         <v>1.0192738682205289</v>
       </c>
-      <c r="J34" s="201">
+      <c r="J34" s="177">
         <f t="shared" ref="J34:J45" si="1">I34*H34</f>
         <v>46929562.370237559</v>
       </c>
-      <c r="K34" s="57"/>
-[...9 lines deleted...]
-      <c r="G35" s="172" t="s">
+    </row>
+    <row r="35" spans="2:11" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B35" s="3"/>
+      <c r="C35" s="3"/>
+      <c r="D35" s="3"/>
+      <c r="E35" s="3"/>
+      <c r="F35" s="3"/>
+      <c r="G35" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="H35" s="202">
+      <c r="H35" s="178">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I35" s="171">
-[...2 lines deleted...]
-      <c r="J35" s="202">
+      <c r="I35" s="152">
+        <v>0</v>
+      </c>
+      <c r="J35" s="178">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K35" s="189">
+      <c r="K35" s="167">
         <f>(J35/J34)-1</f>
         <v>-1</v>
       </c>
-      <c r="L35" s="107"/>
-[...8 lines deleted...]
-      <c r="G36" s="172" t="s">
+    </row>
+    <row r="36" spans="2:11" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B36" s="3"/>
+      <c r="C36" s="3"/>
+      <c r="D36" s="3"/>
+      <c r="E36" s="3"/>
+      <c r="F36" s="3"/>
+      <c r="G36" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="H36" s="202">
+      <c r="H36" s="178">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I36" s="171">
-[...2 lines deleted...]
-      <c r="J36" s="202">
+      <c r="I36" s="152">
+        <v>0</v>
+      </c>
+      <c r="J36" s="178">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K36" s="189" t="e">
+      <c r="K36" s="167" t="e">
         <f>(J36/J35)-1</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="L36" s="107"/>
-[...8 lines deleted...]
-      <c r="G37" s="172" t="s">
+    </row>
+    <row r="37" spans="2:11" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B37" s="3"/>
+      <c r="C37" s="3"/>
+      <c r="D37" s="3"/>
+      <c r="E37" s="3"/>
+      <c r="F37" s="3"/>
+      <c r="G37" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="H37" s="202">
+      <c r="H37" s="178">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I37" s="171">
-[...2 lines deleted...]
-      <c r="J37" s="202">
+      <c r="I37" s="152">
+        <v>0</v>
+      </c>
+      <c r="J37" s="178">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K37" s="189" t="e">
+      <c r="K37" s="167" t="e">
         <f t="shared" ref="K37:K45" si="2">(J37/J36)-1</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="L37" s="107"/>
-[...8 lines deleted...]
-      <c r="G38" s="172" t="s">
+    </row>
+    <row r="38" spans="2:11" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B38" s="3"/>
+      <c r="C38" s="3"/>
+      <c r="D38" s="3"/>
+      <c r="E38" s="3"/>
+      <c r="F38" s="3"/>
+      <c r="G38" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="H38" s="202">
+      <c r="H38" s="178">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I38" s="171">
-[...2 lines deleted...]
-      <c r="J38" s="202">
+      <c r="I38" s="152">
+        <v>0</v>
+      </c>
+      <c r="J38" s="178">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K38" s="189" t="e">
+      <c r="K38" s="167" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L38" s="107"/>
-[...8 lines deleted...]
-      <c r="G39" s="172" t="s">
+    </row>
+    <row r="39" spans="2:11" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B39" s="3"/>
+      <c r="C39" s="3"/>
+      <c r="D39" s="3"/>
+      <c r="E39" s="3"/>
+      <c r="F39" s="3"/>
+      <c r="G39" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="H39" s="202">
+      <c r="H39" s="178">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I39" s="171">
-[...2 lines deleted...]
-      <c r="J39" s="202">
+      <c r="I39" s="152">
+        <v>0</v>
+      </c>
+      <c r="J39" s="178">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K39" s="189" t="e">
+      <c r="K39" s="167" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L39" s="107"/>
-[...8 lines deleted...]
-      <c r="G40" s="172" t="s">
+    </row>
+    <row r="40" spans="2:11" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B40" s="3"/>
+      <c r="C40" s="3"/>
+      <c r="D40" s="3"/>
+      <c r="E40" s="3"/>
+      <c r="F40" s="3"/>
+      <c r="G40" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="H40" s="202">
+      <c r="H40" s="178">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I40" s="171">
-[...2 lines deleted...]
-      <c r="J40" s="202">
+      <c r="I40" s="152">
+        <v>0</v>
+      </c>
+      <c r="J40" s="178">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K40" s="189" t="e">
+      <c r="K40" s="167" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L40" s="107"/>
-[...8 lines deleted...]
-      <c r="G41" s="172" t="s">
+    </row>
+    <row r="41" spans="2:11" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B41" s="3"/>
+      <c r="C41" s="3"/>
+      <c r="D41" s="3"/>
+      <c r="E41" s="3"/>
+      <c r="F41" s="3"/>
+      <c r="G41" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="H41" s="202">
+      <c r="H41" s="178">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I41" s="171">
-[...2 lines deleted...]
-      <c r="J41" s="202">
+      <c r="I41" s="152">
+        <v>0</v>
+      </c>
+      <c r="J41" s="178">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K41" s="189" t="e">
+      <c r="K41" s="167" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L41" s="107"/>
-[...8 lines deleted...]
-      <c r="G42" s="172" t="s">
+    </row>
+    <row r="42" spans="2:11" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B42" s="3"/>
+      <c r="C42" s="3"/>
+      <c r="D42" s="3"/>
+      <c r="E42" s="3"/>
+      <c r="F42" s="3"/>
+      <c r="G42" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="H42" s="202">
+      <c r="H42" s="178">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I42" s="171">
-[...2 lines deleted...]
-      <c r="J42" s="202">
+      <c r="I42" s="152">
+        <v>0</v>
+      </c>
+      <c r="J42" s="178">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K42" s="189" t="e">
+      <c r="K42" s="167" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L42" s="107"/>
-[...8 lines deleted...]
-      <c r="G43" s="172" t="s">
+    </row>
+    <row r="43" spans="2:11" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B43" s="3"/>
+      <c r="C43" s="3"/>
+      <c r="D43" s="3"/>
+      <c r="E43" s="3"/>
+      <c r="F43" s="3"/>
+      <c r="G43" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="H43" s="202">
+      <c r="H43" s="178">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I43" s="171">
-[...2 lines deleted...]
-      <c r="J43" s="202">
+      <c r="I43" s="152">
+        <v>0</v>
+      </c>
+      <c r="J43" s="178">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K43" s="189" t="e">
+      <c r="K43" s="167" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L43" s="107"/>
-[...8 lines deleted...]
-      <c r="G44" s="172" t="s">
+    </row>
+    <row r="44" spans="2:11" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B44" s="3"/>
+      <c r="C44" s="3"/>
+      <c r="D44" s="3"/>
+      <c r="E44" s="3"/>
+      <c r="F44" s="3"/>
+      <c r="G44" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="H44" s="202">
+      <c r="H44" s="178">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I44" s="171">
-[...2 lines deleted...]
-      <c r="J44" s="202">
+      <c r="I44" s="152">
+        <v>0</v>
+      </c>
+      <c r="J44" s="178">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K44" s="189" t="e">
+      <c r="K44" s="167" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L44" s="107"/>
-[...8 lines deleted...]
-      <c r="G45" s="172" t="s">
+    </row>
+    <row r="45" spans="2:11" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B45" s="3"/>
+      <c r="C45" s="3"/>
+      <c r="D45" s="3"/>
+      <c r="E45" s="3"/>
+      <c r="F45" s="3"/>
+      <c r="G45" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="H45" s="202">
+      <c r="H45" s="178">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I45" s="171">
-[...2 lines deleted...]
-      <c r="J45" s="202">
+      <c r="I45" s="152">
+        <v>0</v>
+      </c>
+      <c r="J45" s="178">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K45" s="189" t="e">
+      <c r="K45" s="167" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="L45" s="107"/>
-[...8 lines deleted...]
-      <c r="G46" s="206" t="s">
+    </row>
+    <row r="46" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B46" s="3"/>
+      <c r="C46" s="3"/>
+      <c r="D46" s="3"/>
+      <c r="E46" s="3"/>
+      <c r="F46" s="3"/>
+      <c r="G46" s="182" t="s">
         <v>179</v>
       </c>
-      <c r="H46" s="107"/>
-[...26 lines deleted...]
-      <c r="G48" s="199" t="s">
+    </row>
+    <row r="47" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B47" s="3"/>
+      <c r="C47" s="3"/>
+      <c r="D47" s="3"/>
+      <c r="E47" s="3"/>
+      <c r="F47" s="3"/>
+      <c r="G47" s="3"/>
+    </row>
+    <row r="48" spans="2:11" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B48" s="3"/>
+      <c r="C48" s="3"/>
+      <c r="D48" s="3"/>
+      <c r="E48" s="3"/>
+      <c r="F48" s="3"/>
+      <c r="G48" s="175" t="s">
         <v>180</v>
       </c>
-      <c r="H48" s="107"/>
-[...20 lines deleted...]
-      <c r="H49" s="193" t="s">
+    </row>
+    <row r="49" spans="2:18" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C49" s="101"/>
+      <c r="D49" s="101"/>
+      <c r="E49" s="101"/>
+      <c r="G49" s="169" t="s">
+        <v>0</v>
+      </c>
+      <c r="H49" s="169" t="s">
         <v>28</v>
       </c>
-      <c r="I49" s="193" t="s">
+      <c r="I49" s="169" t="s">
         <v>40</v>
       </c>
-      <c r="J49" s="193" t="s">
+      <c r="J49" s="169" t="s">
         <v>104</v>
       </c>
-      <c r="K49" s="193" t="s">
+      <c r="K49" s="169" t="s">
         <v>41</v>
       </c>
-      <c r="L49" s="193" t="s">
+      <c r="L49" s="169" t="s">
         <v>100</v>
       </c>
-      <c r="M49" s="193" t="s">
+      <c r="M49" s="169" t="s">
         <v>101</v>
       </c>
-      <c r="N49" s="193" t="s">
+      <c r="N49" s="169" t="s">
         <v>102</v>
       </c>
-      <c r="O49" s="193" t="s">
+      <c r="O49" s="169" t="s">
         <v>42</v>
       </c>
-      <c r="P49" s="193" t="s">
+      <c r="P49" s="169" t="s">
         <v>103</v>
       </c>
-      <c r="Q49" s="193" t="s">
+      <c r="Q49" s="169" t="s">
         <v>26</v>
       </c>
-      <c r="R49" s="193" t="s">
+      <c r="R49" s="169" t="s">
         <v>105</v>
       </c>
-      <c r="S49" s="57"/>
-[...6 lines deleted...]
-      <c r="G50" s="200">
+    </row>
+    <row r="50" spans="2:18" ht="48" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C50" s="101"/>
+      <c r="D50" s="101"/>
+      <c r="E50" s="101"/>
+      <c r="G50" s="176">
         <v>2007</v>
       </c>
-      <c r="H50" s="201">
+      <c r="H50" s="177">
         <v>22690243</v>
       </c>
-      <c r="I50" s="201">
+      <c r="I50" s="177">
         <v>3279382</v>
       </c>
-      <c r="J50" s="201">
+      <c r="J50" s="177">
         <v>8128547</v>
       </c>
-      <c r="K50" s="201">
+      <c r="K50" s="177">
         <v>3358161</v>
       </c>
-      <c r="L50" s="201">
+      <c r="L50" s="177">
         <v>2692665</v>
       </c>
-      <c r="M50" s="201">
+      <c r="M50" s="177">
         <v>1754128</v>
       </c>
-      <c r="N50" s="201">
+      <c r="N50" s="177">
         <v>659002</v>
       </c>
-      <c r="O50" s="201">
+      <c r="O50" s="177">
         <v>636052</v>
       </c>
-      <c r="P50" s="201">
+      <c r="P50" s="177">
         <v>531562</v>
       </c>
-      <c r="Q50" s="201">
+      <c r="Q50" s="177">
         <v>2017127</v>
       </c>
-      <c r="R50" s="201">
+      <c r="R50" s="177">
         <f>295283+0</f>
         <v>295283</v>
       </c>
-      <c r="S50" s="57"/>
-[...6 lines deleted...]
-      <c r="G51" s="172" t="s">
+    </row>
+    <row r="51" spans="2:18" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C51" s="101"/>
+      <c r="D51" s="101"/>
+      <c r="E51" s="101"/>
+      <c r="G51" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="H51" s="202">
-[...39 lines deleted...]
-      <c r="G52" s="172" t="s">
+      <c r="H51" s="178">
+        <v>0</v>
+      </c>
+      <c r="I51" s="178">
+        <v>0</v>
+      </c>
+      <c r="J51" s="178">
+        <v>0</v>
+      </c>
+      <c r="K51" s="178">
+        <v>0</v>
+      </c>
+      <c r="L51" s="178">
+        <v>0</v>
+      </c>
+      <c r="M51" s="178">
+        <v>0</v>
+      </c>
+      <c r="N51" s="178">
+        <v>0</v>
+      </c>
+      <c r="O51" s="178">
+        <v>0</v>
+      </c>
+      <c r="P51" s="178">
+        <v>0</v>
+      </c>
+      <c r="Q51" s="178">
+        <v>0</v>
+      </c>
+      <c r="R51" s="178">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="2:18" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C52" s="101"/>
+      <c r="D52" s="101"/>
+      <c r="E52" s="101"/>
+      <c r="G52" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="H52" s="202">
-[...39 lines deleted...]
-      <c r="G53" s="172" t="s">
+      <c r="H52" s="178">
+        <v>0</v>
+      </c>
+      <c r="I52" s="178">
+        <v>0</v>
+      </c>
+      <c r="J52" s="178">
+        <v>0</v>
+      </c>
+      <c r="K52" s="178">
+        <v>0</v>
+      </c>
+      <c r="L52" s="178">
+        <v>0</v>
+      </c>
+      <c r="M52" s="178">
+        <v>0</v>
+      </c>
+      <c r="N52" s="178">
+        <v>0</v>
+      </c>
+      <c r="O52" s="178">
+        <v>0</v>
+      </c>
+      <c r="P52" s="178">
+        <v>0</v>
+      </c>
+      <c r="Q52" s="178">
+        <v>0</v>
+      </c>
+      <c r="R52" s="178">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="2:18" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C53" s="101"/>
+      <c r="D53" s="101"/>
+      <c r="E53" s="101"/>
+      <c r="G53" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="H53" s="202">
-[...39 lines deleted...]
-      <c r="G54" s="172" t="s">
+      <c r="H53" s="178">
+        <v>0</v>
+      </c>
+      <c r="I53" s="178">
+        <v>0</v>
+      </c>
+      <c r="J53" s="178">
+        <v>0</v>
+      </c>
+      <c r="K53" s="178">
+        <v>0</v>
+      </c>
+      <c r="L53" s="178">
+        <v>0</v>
+      </c>
+      <c r="M53" s="178">
+        <v>0</v>
+      </c>
+      <c r="N53" s="178">
+        <v>0</v>
+      </c>
+      <c r="O53" s="178">
+        <v>0</v>
+      </c>
+      <c r="P53" s="178">
+        <v>0</v>
+      </c>
+      <c r="Q53" s="178">
+        <v>0</v>
+      </c>
+      <c r="R53" s="178">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="2:18" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C54" s="101"/>
+      <c r="D54" s="101"/>
+      <c r="E54" s="101"/>
+      <c r="G54" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="H54" s="202">
-[...39 lines deleted...]
-      <c r="G55" s="172" t="s">
+      <c r="H54" s="178">
+        <v>0</v>
+      </c>
+      <c r="I54" s="178">
+        <v>0</v>
+      </c>
+      <c r="J54" s="178">
+        <v>0</v>
+      </c>
+      <c r="K54" s="178">
+        <v>0</v>
+      </c>
+      <c r="L54" s="178">
+        <v>0</v>
+      </c>
+      <c r="M54" s="178">
+        <v>0</v>
+      </c>
+      <c r="N54" s="178">
+        <v>0</v>
+      </c>
+      <c r="O54" s="178">
+        <v>0</v>
+      </c>
+      <c r="P54" s="178">
+        <v>0</v>
+      </c>
+      <c r="Q54" s="178">
+        <v>0</v>
+      </c>
+      <c r="R54" s="178">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="2:18" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C55" s="101"/>
+      <c r="D55" s="101"/>
+      <c r="E55" s="101"/>
+      <c r="G55" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="H55" s="202">
-[...39 lines deleted...]
-      <c r="G56" s="172" t="s">
+      <c r="H55" s="178">
+        <v>0</v>
+      </c>
+      <c r="I55" s="178">
+        <v>0</v>
+      </c>
+      <c r="J55" s="178">
+        <v>0</v>
+      </c>
+      <c r="K55" s="178">
+        <v>0</v>
+      </c>
+      <c r="L55" s="178">
+        <v>0</v>
+      </c>
+      <c r="M55" s="178">
+        <v>0</v>
+      </c>
+      <c r="N55" s="178">
+        <v>0</v>
+      </c>
+      <c r="O55" s="178">
+        <v>0</v>
+      </c>
+      <c r="P55" s="178">
+        <v>0</v>
+      </c>
+      <c r="Q55" s="178">
+        <v>0</v>
+      </c>
+      <c r="R55" s="178">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="2:18" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C56" s="101"/>
+      <c r="D56" s="101"/>
+      <c r="E56" s="101"/>
+      <c r="G56" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="H56" s="202">
-[...39 lines deleted...]
-      <c r="G57" s="172" t="s">
+      <c r="H56" s="178">
+        <v>0</v>
+      </c>
+      <c r="I56" s="178">
+        <v>0</v>
+      </c>
+      <c r="J56" s="178">
+        <v>0</v>
+      </c>
+      <c r="K56" s="178">
+        <v>0</v>
+      </c>
+      <c r="L56" s="178">
+        <v>0</v>
+      </c>
+      <c r="M56" s="178">
+        <v>0</v>
+      </c>
+      <c r="N56" s="178">
+        <v>0</v>
+      </c>
+      <c r="O56" s="178">
+        <v>0</v>
+      </c>
+      <c r="P56" s="178">
+        <v>0</v>
+      </c>
+      <c r="Q56" s="178">
+        <v>0</v>
+      </c>
+      <c r="R56" s="178">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="2:18" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C57" s="101"/>
+      <c r="D57" s="101"/>
+      <c r="E57" s="101"/>
+      <c r="G57" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="H57" s="202">
-[...39 lines deleted...]
-      <c r="G58" s="172" t="s">
+      <c r="H57" s="178">
+        <v>0</v>
+      </c>
+      <c r="I57" s="178">
+        <v>0</v>
+      </c>
+      <c r="J57" s="178">
+        <v>0</v>
+      </c>
+      <c r="K57" s="178">
+        <v>0</v>
+      </c>
+      <c r="L57" s="178">
+        <v>0</v>
+      </c>
+      <c r="M57" s="178">
+        <v>0</v>
+      </c>
+      <c r="N57" s="178">
+        <v>0</v>
+      </c>
+      <c r="O57" s="178">
+        <v>0</v>
+      </c>
+      <c r="P57" s="178">
+        <v>0</v>
+      </c>
+      <c r="Q57" s="178">
+        <v>0</v>
+      </c>
+      <c r="R57" s="178">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="2:18" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C58" s="101"/>
+      <c r="D58" s="101"/>
+      <c r="E58" s="101"/>
+      <c r="G58" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="H58" s="202">
-[...39 lines deleted...]
-      <c r="G59" s="172" t="s">
+      <c r="H58" s="178">
+        <v>0</v>
+      </c>
+      <c r="I58" s="178">
+        <v>0</v>
+      </c>
+      <c r="J58" s="178">
+        <v>0</v>
+      </c>
+      <c r="K58" s="178">
+        <v>0</v>
+      </c>
+      <c r="L58" s="178">
+        <v>0</v>
+      </c>
+      <c r="M58" s="178">
+        <v>0</v>
+      </c>
+      <c r="N58" s="178">
+        <v>0</v>
+      </c>
+      <c r="O58" s="178">
+        <v>0</v>
+      </c>
+      <c r="P58" s="178">
+        <v>0</v>
+      </c>
+      <c r="Q58" s="178">
+        <v>0</v>
+      </c>
+      <c r="R58" s="178">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="2:18" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C59" s="101"/>
+      <c r="D59" s="101"/>
+      <c r="E59" s="101"/>
+      <c r="G59" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="H59" s="202">
-[...39 lines deleted...]
-      <c r="G60" s="172" t="s">
+      <c r="H59" s="178">
+        <v>0</v>
+      </c>
+      <c r="I59" s="178">
+        <v>0</v>
+      </c>
+      <c r="J59" s="178">
+        <v>0</v>
+      </c>
+      <c r="K59" s="178">
+        <v>0</v>
+      </c>
+      <c r="L59" s="178">
+        <v>0</v>
+      </c>
+      <c r="M59" s="178">
+        <v>0</v>
+      </c>
+      <c r="N59" s="178">
+        <v>0</v>
+      </c>
+      <c r="O59" s="178">
+        <v>0</v>
+      </c>
+      <c r="P59" s="178">
+        <v>0</v>
+      </c>
+      <c r="Q59" s="178">
+        <v>0</v>
+      </c>
+      <c r="R59" s="178">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="2:18" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C60" s="101"/>
+      <c r="D60" s="101"/>
+      <c r="E60" s="101"/>
+      <c r="G60" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="H60" s="202">
-[...39 lines deleted...]
-      <c r="G61" s="172" t="s">
+      <c r="H60" s="178">
+        <v>0</v>
+      </c>
+      <c r="I60" s="178">
+        <v>0</v>
+      </c>
+      <c r="J60" s="178">
+        <v>0</v>
+      </c>
+      <c r="K60" s="178">
+        <v>0</v>
+      </c>
+      <c r="L60" s="178">
+        <v>0</v>
+      </c>
+      <c r="M60" s="178">
+        <v>0</v>
+      </c>
+      <c r="N60" s="178">
+        <v>0</v>
+      </c>
+      <c r="O60" s="178">
+        <v>0</v>
+      </c>
+      <c r="P60" s="178">
+        <v>0</v>
+      </c>
+      <c r="Q60" s="178">
+        <v>0</v>
+      </c>
+      <c r="R60" s="178">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="2:18" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C61" s="101"/>
+      <c r="D61" s="101"/>
+      <c r="E61" s="101"/>
+      <c r="G61" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="H61" s="202">
-[...41 lines deleted...]
-      <c r="G62" s="130" t="s">
+      <c r="H61" s="178">
+        <v>0</v>
+      </c>
+      <c r="I61" s="178">
+        <v>0</v>
+      </c>
+      <c r="J61" s="178">
+        <v>0</v>
+      </c>
+      <c r="K61" s="178">
+        <v>0</v>
+      </c>
+      <c r="L61" s="178">
+        <v>0</v>
+      </c>
+      <c r="M61" s="178">
+        <v>0</v>
+      </c>
+      <c r="N61" s="178">
+        <v>0</v>
+      </c>
+      <c r="O61" s="178">
+        <v>0</v>
+      </c>
+      <c r="P61" s="178">
+        <v>0</v>
+      </c>
+      <c r="Q61" s="178">
+        <v>0</v>
+      </c>
+      <c r="R61" s="178">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="B62" s="3"/>
+      <c r="C62" s="102"/>
+      <c r="D62" s="102"/>
+      <c r="E62" s="102"/>
+      <c r="F62" s="3"/>
+      <c r="G62" s="117" t="s">
         <v>179</v>
       </c>
-      <c r="H62" s="3"/>
-[...217 lines deleted...]
-      <c r="M77" s="3"/>
+    </row>
+    <row r="63" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="B63" s="3"/>
+      <c r="C63" s="102"/>
+      <c r="D63" s="102"/>
+      <c r="E63" s="102"/>
+      <c r="F63" s="3"/>
+      <c r="G63" s="3"/>
+    </row>
+    <row r="64" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="B64" s="3"/>
+      <c r="C64" s="102"/>
+      <c r="D64" s="102"/>
+      <c r="E64" s="102"/>
+      <c r="F64" s="3"/>
+      <c r="G64" s="3"/>
+    </row>
+    <row r="65" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B65" s="3"/>
+      <c r="C65" s="102"/>
+      <c r="D65" s="102"/>
+      <c r="E65" s="102"/>
+      <c r="F65" s="3"/>
+      <c r="G65" s="3"/>
+    </row>
+    <row r="66" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B66" s="3"/>
+      <c r="C66" s="102"/>
+      <c r="D66" s="102"/>
+      <c r="E66" s="102"/>
+      <c r="F66" s="3"/>
+      <c r="G66" s="3"/>
+    </row>
+    <row r="67" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B67" s="3"/>
+      <c r="C67" s="102"/>
+      <c r="D67" s="102"/>
+      <c r="E67" s="102"/>
+      <c r="F67" s="3"/>
+      <c r="G67" s="3"/>
+      <c r="J67" s="98"/>
+    </row>
+    <row r="68" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B68" s="3"/>
+      <c r="C68" s="102"/>
+      <c r="D68" s="102"/>
+      <c r="E68" s="102"/>
+      <c r="F68" s="3"/>
+      <c r="G68" s="3"/>
+    </row>
+    <row r="69" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B69" s="3"/>
+      <c r="C69" s="102"/>
+      <c r="D69" s="102"/>
+      <c r="E69" s="102"/>
+      <c r="F69" s="3"/>
+      <c r="G69" s="3"/>
+      <c r="J69" s="98"/>
+    </row>
+    <row r="70" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B70" s="3"/>
+      <c r="C70" s="102"/>
+      <c r="D70" s="102"/>
+      <c r="E70" s="102"/>
+      <c r="F70" s="3"/>
+      <c r="G70" s="3"/>
+    </row>
+    <row r="71" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B71" s="3"/>
+      <c r="C71" s="3"/>
+      <c r="D71" s="3"/>
+      <c r="E71" s="3"/>
+      <c r="F71" s="3"/>
+      <c r="G71" s="3"/>
+      <c r="J71" s="98"/>
+    </row>
+    <row r="72" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B72" s="3"/>
+      <c r="C72" s="3"/>
+      <c r="D72" s="3"/>
+      <c r="E72" s="3"/>
+      <c r="F72" s="3"/>
+      <c r="G72" s="3"/>
+    </row>
+    <row r="73" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B73" s="3"/>
+      <c r="C73" s="3"/>
+      <c r="D73" s="3"/>
+      <c r="E73" s="3"/>
+      <c r="F73" s="3"/>
+      <c r="G73" s="3"/>
+      <c r="J73" s="98"/>
+    </row>
+    <row r="74" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B74" s="3"/>
+      <c r="C74" s="3"/>
+      <c r="D74" s="3"/>
+      <c r="E74" s="3"/>
+      <c r="F74" s="3"/>
+      <c r="G74" s="3"/>
+    </row>
+    <row r="75" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B75" s="3"/>
+      <c r="C75" s="3"/>
+      <c r="D75" s="3"/>
+      <c r="E75" s="3"/>
+      <c r="F75" s="3"/>
+      <c r="G75" s="3"/>
+    </row>
+    <row r="76" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B76" s="3"/>
+      <c r="C76" s="3"/>
+      <c r="D76" s="3"/>
+      <c r="E76" s="3"/>
+      <c r="F76" s="3"/>
+      <c r="G76" s="3"/>
+    </row>
+    <row r="77" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B77" s="3"/>
+      <c r="C77" s="3"/>
+      <c r="D77" s="3"/>
+      <c r="E77" s="3"/>
+      <c r="F77" s="3"/>
+      <c r="G77" s="3"/>
     </row>
   </sheetData>
-  <conditionalFormatting sqref="H51:R61">
-    <cfRule type="dataBar" priority="132">
+  <conditionalFormatting sqref="H35:H45">
+    <cfRule type="dataBar" priority="113">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
-        <color rgb="FF638EC6"/>
+        <color theme="8" tint="0.39997558519241921"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
-          <x14:id>{625EC1A0-BD3C-495A-BE4E-0FEC176DA6DC}</x14:id>
+          <x14:id>{01AC9198-299D-4A22-A3F4-8D05E9916758}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H51:H61">
     <cfRule type="dataBar" priority="111">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF63C384"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{99F2193E-3098-40A8-B25B-D4D7CD1C3974}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
+  <conditionalFormatting sqref="H51:R61">
+    <cfRule type="dataBar" priority="132">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF638EC6"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{625EC1A0-BD3C-495A-BE4E-0FEC176DA6DC}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+  </conditionalFormatting>
   <conditionalFormatting sqref="I51:I61">
     <cfRule type="dataBar" priority="130">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{2EC37226-D98F-4A56-A8BC-BC730C55FFD0}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+    <cfRule type="dataBar" priority="100">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF63C384"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{08F39577-A38B-4036-89DD-11C1020D65ED}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+    <cfRule type="dataBar" priority="110">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF63C384"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{EB5D1C1A-7552-40CF-B739-107BC4278A7E}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J35:J45">
+    <cfRule type="dataBar" priority="112">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color theme="4" tint="0.39997558519241921"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{693B54F2-9153-41D2-9995-3792CBE2767E}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J51:J61">
     <cfRule type="dataBar" priority="129">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{18299765-6DD7-4F47-9A92-E91E468F5203}</x14:id>
         </ext>
       </extLst>
     </cfRule>
-  </conditionalFormatting>
-[...1 lines deleted...]
-    <cfRule type="dataBar" priority="128">
+    <cfRule type="dataBar" priority="109">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF63C384"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{A549937C-003C-4C60-8692-5624D354A2B2}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+    <cfRule type="dataBar" priority="99">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
-          <x14:id>{BB2D149E-4D93-4A95-8D99-DE735D9B01AC}</x14:id>
+          <x14:id>{7952E6DB-4280-4788-83BB-345D87B92714}</x14:id>
         </ext>
       </extLst>
     </cfRule>
-  </conditionalFormatting>
-[...1 lines deleted...]
-    <cfRule type="dataBar" priority="127">
+    <cfRule type="dataBar" priority="98">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
-        <color rgb="FF638EC6"/>
+        <color rgb="FF63C384"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
-          <x14:id>{B07AC6B0-6192-400E-A0A7-A86C1AA1C791}</x14:id>
+          <x14:id>{21551531-4E22-4150-9F8D-169B7AE860C3}</x14:id>
         </ext>
       </extLst>
     </cfRule>
-  </conditionalFormatting>
-[...1 lines deleted...]
-    <cfRule type="dataBar" priority="126">
+    <cfRule type="dataBar" priority="97">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
-        <color rgb="FF638EC6"/>
+        <color rgb="FF63C384"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
-          <x14:id>{E1B026D3-D46B-439F-ADC2-FED3261DBEC4}</x14:id>
-[...69 lines deleted...]
-          <x14:id>{0C389C68-01DF-4370-8F8A-41407C7B5F9F}</x14:id>
+          <x14:id>{3AF68790-3E32-43CE-B81E-59B4A27AECE7}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K35:K45">
     <cfRule type="dataBar" priority="114">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF008AEF"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{113B2901-6BE6-4457-BF04-300948D35DE4}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="H35:H45">
-    <cfRule type="dataBar" priority="113">
+  <conditionalFormatting sqref="K51:K61">
+    <cfRule type="dataBar" priority="128">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
-        <color theme="8" tint="0.39997558519241921"/>
+        <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
-          <x14:id>{01AC9198-299D-4A22-A3F4-8D05E9916758}</x14:id>
+          <x14:id>{BB2D149E-4D93-4A95-8D99-DE735D9B01AC}</x14:id>
         </ext>
       </extLst>
     </cfRule>
-  </conditionalFormatting>
-[...1 lines deleted...]
-    <cfRule type="dataBar" priority="112">
+    <cfRule type="dataBar" priority="94">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
-        <color theme="4" tint="0.39997558519241921"/>
+        <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
-          <x14:id>{693B54F2-9153-41D2-9995-3792CBE2767E}</x14:id>
+          <x14:id>{1BB7B4AF-91E5-4D29-8C45-19095F916F87}</x14:id>
         </ext>
       </extLst>
     </cfRule>
-  </conditionalFormatting>
-[...1 lines deleted...]
-    <cfRule type="dataBar" priority="110">
+    <cfRule type="dataBar" priority="93">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF63C384"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
-          <x14:id>{EB5D1C1A-7552-40CF-B739-107BC4278A7E}</x14:id>
+          <x14:id>{6B8CB4DE-B9E0-436C-AE7E-2EB40B140489}</x14:id>
         </ext>
       </extLst>
     </cfRule>
-  </conditionalFormatting>
-[...14 lines deleted...]
-  <conditionalFormatting sqref="K51:K61">
     <cfRule type="dataBar" priority="108">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF63C384"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{67EA0BD0-D0A5-42F2-A67C-731481824F43}</x14:id>
         </ext>
       </extLst>
     </cfRule>
+    <cfRule type="dataBar" priority="92">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF63C384"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{A3E3B2BC-99FF-471C-A490-89959770EBE8}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+    <cfRule type="dataBar" priority="95">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF63C384"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{2D699879-CFEA-4676-8EDD-53FD7B8C732E}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+    <cfRule type="dataBar" priority="96">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF638EC6"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{C9997725-D2C1-4F5C-A25A-A4B023CFEF41}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="L51:L61">
+    <cfRule type="dataBar" priority="127">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF638EC6"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{B07AC6B0-6192-400E-A0A7-A86C1AA1C791}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+    <cfRule type="dataBar" priority="86">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF63C384"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{9C1E5EA1-07C7-45D8-9378-0D95CE82ABC3}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+    <cfRule type="dataBar" priority="85">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF63C384"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{1DD335F7-1BFA-480B-AA72-B331484C3620}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
     <cfRule type="dataBar" priority="107">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF63C384"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{B0FAF80A-940C-4BA4-B419-B33DB41DB4E9}</x14:id>
         </ext>
       </extLst>
     </cfRule>
+    <cfRule type="dataBar" priority="91">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF638EC6"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{9A5E9149-946B-48A2-890E-C8A11FADEF9B}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+    <cfRule type="dataBar" priority="90">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF63C384"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{A121982F-2039-4C75-9CBF-F524D4588A34}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+    <cfRule type="dataBar" priority="89">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF638EC6"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{C5F952C9-2E19-4538-BB61-F4FE393A9370}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+    <cfRule type="dataBar" priority="88">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF63C384"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{A203B956-C702-4DCC-8977-E228D32D4921}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+    <cfRule type="dataBar" priority="87">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF638EC6"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{62EB9629-F47B-4C57-ACC9-615428AB5ED8}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="M51:M61">
+    <cfRule type="dataBar" priority="126">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF638EC6"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{E1B026D3-D46B-439F-ADC2-FED3261DBEC4}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+    <cfRule type="dataBar" priority="84">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF638EC6"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{4EC865C8-BAC7-463A-AA4A-8715F584E885}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+    <cfRule type="dataBar" priority="83">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF63C384"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{A1549DD1-1E52-4A51-95A0-E08C7ED40783}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+    <cfRule type="dataBar" priority="82">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF638EC6"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{A0DFF60C-917C-4429-A925-404C312DA9B8}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+    <cfRule type="dataBar" priority="81">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF63C384"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{8114163A-A71B-4A04-87EB-7401D6D7B566}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+    <cfRule type="dataBar" priority="80">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF638EC6"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{7D3F4D9B-16BE-4643-B242-71FBBF40452D}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+    <cfRule type="dataBar" priority="79">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF63C384"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{91E7AEEE-08DC-4ED4-A4B7-DC948F550862}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+    <cfRule type="dataBar" priority="77">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF63C384"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{A09480AB-1C7E-47EB-92C2-CB8AA09C4620}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+    <cfRule type="dataBar" priority="76">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF63C384"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{F4BDEDCB-E2E3-48BE-9AB5-9BE7CD03A8F8}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+    <cfRule type="dataBar" priority="78">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF638EC6"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{22C64678-4407-4C1E-99E9-91EC2ADBB6F1}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
     <cfRule type="dataBar" priority="106">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF63C384"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{5747342D-058D-4558-AAA6-D4EA845A6C35}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="N51:N61">
+    <cfRule type="dataBar" priority="125">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF638EC6"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{22E0670A-1214-4FA3-AE4E-450E29BF5501}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+    <cfRule type="dataBar" priority="75">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF638EC6"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{E775B9DD-43DF-4D8B-9D6C-3043E1E43A18}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
     <cfRule type="dataBar" priority="105">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF63C384"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{B376BD90-F7D9-49D7-B464-CFFF8802BB11}</x14:id>
         </ext>
       </extLst>
     </cfRule>
-  </conditionalFormatting>
-[...1 lines deleted...]
-    <cfRule type="dataBar" priority="104">
+    <cfRule type="dataBar" priority="73">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF638EC6"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{08B931C9-31CD-4D6F-A5AC-740128E3A8D7}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+    <cfRule type="dataBar" priority="72">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF63C384"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
-          <x14:id>{A0CB3D84-9085-41E1-858F-ACAAD684A1E4}</x14:id>
+          <x14:id>{BF2DCB57-CE47-4AF9-AA00-6B1760D714B3}</x14:id>
         </ext>
       </extLst>
     </cfRule>
-  </conditionalFormatting>
-[...1 lines deleted...]
-    <cfRule type="dataBar" priority="103">
+    <cfRule type="dataBar" priority="71">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF638EC6"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{D486E6DB-C360-4FDC-8280-1AE969772366}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+    <cfRule type="dataBar" priority="70">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF63C384"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
-          <x14:id>{217859E8-BD56-4F1F-A936-C1AB6888C643}</x14:id>
+          <x14:id>{E61C7DB7-DA95-4E1B-9E22-D2D916DCCD93}</x14:id>
         </ext>
       </extLst>
     </cfRule>
-  </conditionalFormatting>
-[...43 lines deleted...]
-    <cfRule type="dataBar" priority="99">
+    <cfRule type="dataBar" priority="69">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
-          <x14:id>{7952E6DB-4280-4788-83BB-345D87B92714}</x14:id>
+          <x14:id>{84AD7E7E-F17B-4208-B155-71F25AD1F9F6}</x14:id>
         </ext>
       </extLst>
     </cfRule>
-  </conditionalFormatting>
-[...336 lines deleted...]
-  <conditionalFormatting sqref="N51:N61">
     <cfRule type="dataBar" priority="74">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF63C384"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{48DD12C2-9738-40B5-AAAA-04C8CF6F4275}</x14:id>
         </ext>
       </extLst>
     </cfRule>
-  </conditionalFormatting>
-[...84 lines deleted...]
-  <conditionalFormatting sqref="N51:N61">
     <cfRule type="dataBar" priority="67">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{37667C46-BEAF-4954-BA4D-42C3C14E1379}</x14:id>
         </ext>
       </extLst>
     </cfRule>
-  </conditionalFormatting>
-  <conditionalFormatting sqref="N51:N61">
     <cfRule type="dataBar" priority="66">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF63C384"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{0EC4E28D-FBD7-42A7-9E65-13E75F9D2897}</x14:id>
         </ext>
       </extLst>
     </cfRule>
-  </conditionalFormatting>
-  <conditionalFormatting sqref="N51:N61">
     <cfRule type="dataBar" priority="65">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF63C384"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{EEF24AFB-F538-4AAA-9E5A-607FA8558CFA}</x14:id>
         </ext>
       </extLst>
     </cfRule>
-  </conditionalFormatting>
-[...15 lines deleted...]
-    <cfRule type="dataBar" priority="63">
+    <cfRule type="dataBar" priority="68">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF63C384"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
-          <x14:id>{4BC49B86-DC9D-45BD-8086-5F7509F75FF6}</x14:id>
-[...111 lines deleted...]
-          <x14:id>{45522330-03FA-4CA2-8972-AFD8CE492041}</x14:id>
+          <x14:id>{58DD5976-5107-48DE-9104-0B453D80A4FF}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="O51:O61">
     <cfRule type="dataBar" priority="54">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{2F112EC1-DC14-4CAD-AED3-D5DF63ACDDE7}</x14:id>
         </ext>
       </extLst>
     </cfRule>
-  </conditionalFormatting>
-[...1 lines deleted...]
-    <cfRule type="dataBar" priority="53">
+    <cfRule type="dataBar" priority="55">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF63C384"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
-          <x14:id>{7A57BFFD-15C6-4E35-87F2-7419C81D85AC}</x14:id>
+          <x14:id>{45522330-03FA-4CA2-8972-AFD8CE492041}</x14:id>
         </ext>
       </extLst>
     </cfRule>
-  </conditionalFormatting>
-  <conditionalFormatting sqref="O51:O61">
+    <cfRule type="dataBar" priority="56">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF638EC6"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{728CBCB1-F58D-4C57-827C-2A917E9F2431}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+    <cfRule type="dataBar" priority="57">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF63C384"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{D6F7B570-845D-482C-8625-4D0619CFBB37}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+    <cfRule type="dataBar" priority="58">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF638EC6"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{0D46E374-A13E-4861-B645-E17192BC23A7}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+    <cfRule type="dataBar" priority="59">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF63C384"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{3EFD06DD-8263-4B5A-935B-F1B47F0BE924}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+    <cfRule type="dataBar" priority="60">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF638EC6"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{0E1DDA21-30D2-4DDD-8342-FBAE2C3C40BA}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+    <cfRule type="dataBar" priority="61">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF63C384"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{102AB9D0-436D-43B8-8DBD-5DD1D3FE5B97}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+    <cfRule type="dataBar" priority="62">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF638EC6"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{DFD5A6FF-1BFE-4EF9-A81F-1C9C70059F26}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+    <cfRule type="dataBar" priority="63">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF63C384"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{4BC49B86-DC9D-45BD-8086-5F7509F75FF6}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+    <cfRule type="dataBar" priority="64">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF638EC6"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{FFC84B41-EB5D-4549-B935-8D10CC8E0413}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+    <cfRule type="dataBar" priority="104">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF63C384"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{A0CB3D84-9085-41E1-858F-ACAAD684A1E4}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+    <cfRule type="dataBar" priority="124">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF638EC6"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{44444BE4-C1E3-438C-8091-85B15A21B76C}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
     <cfRule type="dataBar" priority="52">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF63C384"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{E66A8E95-4F4A-46C3-A983-E614717B54E7}</x14:id>
         </ext>
       </extLst>
     </cfRule>
-  </conditionalFormatting>
-[...15 lines deleted...]
-    <cfRule type="dataBar" priority="50">
+    <cfRule type="dataBar" priority="53">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF63C384"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
-          <x14:id>{7ECBDF82-16D7-46BD-A7F2-BD2D5AB8149C}</x14:id>
-[...41 lines deleted...]
-          <x14:id>{6B95D1BA-F5CF-4B1E-AF03-7D44253AED9A}</x14:id>
+          <x14:id>{7A57BFFD-15C6-4E35-87F2-7419C81D85AC}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="P51:P61">
     <cfRule type="dataBar" priority="46">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF63C384"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{9C6EC7A5-AA1B-4EAD-9D67-ACC1A9D11D5E}</x14:id>
         </ext>
       </extLst>
     </cfRule>
-  </conditionalFormatting>
-  <conditionalFormatting sqref="P51:P61">
     <cfRule type="dataBar" priority="45">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{34A3C984-0BC0-4E44-BAAD-9ADD51CB26DD}</x14:id>
         </ext>
       </extLst>
     </cfRule>
-  </conditionalFormatting>
-  <conditionalFormatting sqref="P51:P61">
     <cfRule type="dataBar" priority="44">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF63C384"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{409376C0-B5F0-4CE4-9EA2-ACC4ECE8B8BF}</x14:id>
         </ext>
       </extLst>
     </cfRule>
-  </conditionalFormatting>
-  <conditionalFormatting sqref="P51:P61">
     <cfRule type="dataBar" priority="43">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{1A9FB1F7-1B3D-4282-BBAC-F9902C7ADF7B}</x14:id>
         </ext>
       </extLst>
     </cfRule>
-  </conditionalFormatting>
-  <conditionalFormatting sqref="P51:P61">
     <cfRule type="dataBar" priority="42">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF63C384"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{CBAAD942-F8DE-46B5-AD49-A9137407BD5F}</x14:id>
         </ext>
       </extLst>
     </cfRule>
-  </conditionalFormatting>
-  <conditionalFormatting sqref="P51:P61">
     <cfRule type="dataBar" priority="41">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{C6C942BA-CBBA-4DF4-AA76-69C037C5D171}</x14:id>
         </ext>
       </extLst>
     </cfRule>
-  </conditionalFormatting>
-  <conditionalFormatting sqref="P51:P61">
     <cfRule type="dataBar" priority="40">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF63C384"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{0850F352-45DC-487C-9206-41BEB8A0D35C}</x14:id>
         </ext>
       </extLst>
     </cfRule>
-  </conditionalFormatting>
-  <conditionalFormatting sqref="P51:P61">
     <cfRule type="dataBar" priority="39">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{618A1739-09F2-4569-AC32-77B67469144E}</x14:id>
         </ext>
       </extLst>
     </cfRule>
-  </conditionalFormatting>
-  <conditionalFormatting sqref="P51:P61">
     <cfRule type="dataBar" priority="38">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF63C384"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{C5CF5E37-BB0A-4A0D-B161-B026B9A84EF0}</x14:id>
         </ext>
       </extLst>
     </cfRule>
-  </conditionalFormatting>
-  <conditionalFormatting sqref="P51:P61">
+    <cfRule type="dataBar" priority="48">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF63C384"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{5D8E15FA-CE4C-485C-BE13-F9846FFD0A49}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
     <cfRule type="dataBar" priority="37">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF63C384"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{6E476D01-016D-41E9-BC0E-51B74F484733}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+    <cfRule type="dataBar" priority="47">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF638EC6"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{6B95D1BA-F5CF-4B1E-AF03-7D44253AED9A}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+    <cfRule type="dataBar" priority="103">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF63C384"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{217859E8-BD56-4F1F-A936-C1AB6888C643}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+    <cfRule type="dataBar" priority="50">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF63C384"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{7ECBDF82-16D7-46BD-A7F2-BD2D5AB8149C}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+    <cfRule type="dataBar" priority="123">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF638EC6"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{48F83F6D-271F-44A2-9B9F-9EA8CCC953FB}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+    <cfRule type="dataBar" priority="51">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF638EC6"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{B4936AC7-4CEA-489E-8CAE-040BDD705589}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+    <cfRule type="dataBar" priority="49">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF638EC6"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{C269C220-E8DA-4DFC-9A81-88A5AF0242D3}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Q51:Q61">
     <cfRule type="dataBar" priority="36">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{9FFFE95E-EAA0-4996-BA00-1D9CC3798F5C}</x14:id>
         </ext>
       </extLst>
     </cfRule>
-  </conditionalFormatting>
-  <conditionalFormatting sqref="Q51:Q61">
     <cfRule type="dataBar" priority="35">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF63C384"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{87F79BDC-19FA-485C-9223-28D96C30D813}</x14:id>
         </ext>
       </extLst>
     </cfRule>
-  </conditionalFormatting>
-  <conditionalFormatting sqref="Q51:Q61">
     <cfRule type="dataBar" priority="34">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{5C5FC883-7397-4884-BE63-462EBCFECB29}</x14:id>
         </ext>
       </extLst>
     </cfRule>
-  </conditionalFormatting>
-  <conditionalFormatting sqref="Q51:Q61">
     <cfRule type="dataBar" priority="33">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF63C384"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{423CAEE0-98E2-4920-9D8F-362BF8007D2A}</x14:id>
         </ext>
       </extLst>
     </cfRule>
-  </conditionalFormatting>
-  <conditionalFormatting sqref="Q51:Q61">
     <cfRule type="dataBar" priority="32">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{1993FBEE-957F-4F4C-8D5C-D08D330459FC}</x14:id>
         </ext>
       </extLst>
     </cfRule>
-  </conditionalFormatting>
-[...1 lines deleted...]
-    <cfRule type="dataBar" priority="31">
+    <cfRule type="dataBar" priority="102">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF63C384"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
-          <x14:id>{77390E5B-001E-4EB6-B745-8D0F722874E6}</x14:id>
+          <x14:id>{994B4782-5C00-4625-9CF1-8EFE2B873ABE}</x14:id>
         </ext>
       </extLst>
     </cfRule>
-  </conditionalFormatting>
-  <conditionalFormatting sqref="Q51:Q61">
     <cfRule type="dataBar" priority="30">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{F8C6E3F4-2EC4-4E1E-A019-F5FC617E5111}</x14:id>
         </ext>
       </extLst>
     </cfRule>
-  </conditionalFormatting>
-  <conditionalFormatting sqref="Q51:Q61">
     <cfRule type="dataBar" priority="29">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF63C384"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{1F4A23D6-2D5E-4CF3-BD59-40CF98DC8917}</x14:id>
         </ext>
       </extLst>
     </cfRule>
-  </conditionalFormatting>
-  <conditionalFormatting sqref="Q51:Q61">
     <cfRule type="dataBar" priority="28">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{84CB182F-105C-4555-BC6E-820827F3A3DE}</x14:id>
         </ext>
       </extLst>
     </cfRule>
-  </conditionalFormatting>
-  <conditionalFormatting sqref="Q51:Q61">
     <cfRule type="dataBar" priority="27">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF63C384"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{0AC6ADA7-BEE5-4537-85AA-C6A8DC5799D8}</x14:id>
         </ext>
       </extLst>
     </cfRule>
-  </conditionalFormatting>
-  <conditionalFormatting sqref="Q51:Q61">
+    <cfRule type="dataBar" priority="25">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF63C384"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{34964E2A-F3FE-4483-9040-196229B7024E}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+    <cfRule type="dataBar" priority="24">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF638EC6"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{D3FE51EF-BE75-4E47-8A9A-3CF24F9D4818}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+    <cfRule type="dataBar" priority="23">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF63C384"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{370AF47D-4C95-4A23-A485-45E4EA503709}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+    <cfRule type="dataBar" priority="22">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF638EC6"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{240F8BA7-BFC6-4FAD-9EFF-2B0C51D65B4E}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+    <cfRule type="dataBar" priority="21">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF63C384"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{C2E68739-213D-45A3-BC6A-93BAD4A2D832}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+    <cfRule type="dataBar" priority="20">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF63C384"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{1E0F2E69-FF67-4C1D-85D8-4B4B8E083787}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+    <cfRule type="dataBar" priority="122">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF638EC6"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{AE5E2BE6-154A-4D30-912F-5B0BEFAF1261}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
     <cfRule type="dataBar" priority="26">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{3AD7E074-D44B-430F-9EDC-3BDC5AE7BDC4}</x14:id>
         </ext>
       </extLst>
     </cfRule>
-  </conditionalFormatting>
-[...1 lines deleted...]
-    <cfRule type="dataBar" priority="25">
+    <cfRule type="dataBar" priority="31">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF63C384"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
-          <x14:id>{34964E2A-F3FE-4483-9040-196229B7024E}</x14:id>
-[...139 lines deleted...]
-          <x14:id>{205F64AC-31CF-4DAE-A82D-B1EBF3B07A07}</x14:id>
+          <x14:id>{77390E5B-001E-4EB6-B745-8D0F722874E6}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="R51:R61">
     <cfRule type="dataBar" priority="14">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF63C384"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{5925CDD7-CB8F-4249-876C-6B6E5870CF95}</x14:id>
         </ext>
       </extLst>
     </cfRule>
-  </conditionalFormatting>
-  <conditionalFormatting sqref="R51:R61">
     <cfRule type="dataBar" priority="13">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{AF9E1608-52A8-4FAD-BB4D-8AA2EEFEC651}</x14:id>
         </ext>
       </extLst>
     </cfRule>
-  </conditionalFormatting>
-  <conditionalFormatting sqref="R51:R61">
     <cfRule type="dataBar" priority="12">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF63C384"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{27661338-937E-43FB-94DD-D8C419626302}</x14:id>
         </ext>
       </extLst>
     </cfRule>
-  </conditionalFormatting>
-  <conditionalFormatting sqref="R51:R61">
     <cfRule type="dataBar" priority="11">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{C535FC7D-CABB-4BA4-B695-B0CFB0EAEE44}</x14:id>
         </ext>
       </extLst>
     </cfRule>
-  </conditionalFormatting>
-  <conditionalFormatting sqref="R51:R61">
     <cfRule type="dataBar" priority="10">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF63C384"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{302DCDB8-F8FD-4E49-8C61-0B027D4BD007}</x14:id>
         </ext>
       </extLst>
     </cfRule>
-  </conditionalFormatting>
-[...1 lines deleted...]
-    <cfRule type="dataBar" priority="9">
+    <cfRule type="dataBar" priority="1">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF63C384"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{148B1F79-5CBF-4001-8E4A-EFDDED07C8D0}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+    <cfRule type="dataBar" priority="17">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
-          <x14:id>{1015A11A-077B-4021-9FB4-6561C07E522A}</x14:id>
+          <x14:id>{05B40B0B-4326-4AA8-BF2B-6A29709E428A}</x14:id>
         </ext>
       </extLst>
     </cfRule>
-  </conditionalFormatting>
-  <conditionalFormatting sqref="R51:R61">
     <cfRule type="dataBar" priority="8">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF63C384"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{CAF97B5B-81CC-4030-80EB-5A565FC44D40}</x14:id>
         </ext>
       </extLst>
     </cfRule>
-  </conditionalFormatting>
-  <conditionalFormatting sqref="R51:R61">
     <cfRule type="dataBar" priority="7">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{E337387E-A520-459E-8942-215E7362D022}</x14:id>
         </ext>
       </extLst>
     </cfRule>
-  </conditionalFormatting>
-  <conditionalFormatting sqref="R51:R61">
     <cfRule type="dataBar" priority="6">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF63C384"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{7D424DA4-5A02-4998-9F5F-6A7A6EEAC77A}</x14:id>
         </ext>
       </extLst>
     </cfRule>
-  </conditionalFormatting>
-  <conditionalFormatting sqref="R51:R61">
+    <cfRule type="dataBar" priority="121">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF638EC6"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{0C389C68-01DF-4370-8F8A-41407C7B5F9F}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+    <cfRule type="dataBar" priority="16">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF63C384"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{AC480B60-9524-44F7-A92B-8C7BE0396FBC}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+    <cfRule type="dataBar" priority="15">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF638EC6"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{205F64AC-31CF-4DAE-A82D-B1EBF3B07A07}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+    <cfRule type="dataBar" priority="18">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF63C384"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{3D9BDE01-9A33-4855-9219-C3A8B91BB347}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
     <cfRule type="dataBar" priority="5">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{49209D41-C2F9-49B4-946D-0680D8E37F32}</x14:id>
         </ext>
       </extLst>
     </cfRule>
-  </conditionalFormatting>
-  <conditionalFormatting sqref="R51:R61">
     <cfRule type="dataBar" priority="4">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF63C384"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{01BDCE2A-0514-40DB-9D12-1CAD4A543514}</x14:id>
         </ext>
       </extLst>
     </cfRule>
-  </conditionalFormatting>
-  <conditionalFormatting sqref="R51:R61">
     <cfRule type="dataBar" priority="3">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{4C7C3524-2368-480E-A8C4-04BC79327C50}</x14:id>
         </ext>
       </extLst>
     </cfRule>
-  </conditionalFormatting>
-  <conditionalFormatting sqref="R51:R61">
     <cfRule type="dataBar" priority="2">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF63C384"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{FDA37C49-9194-4219-98E6-43E5C2C0FE88}</x14:id>
         </ext>
       </extLst>
     </cfRule>
-  </conditionalFormatting>
-[...1 lines deleted...]
-    <cfRule type="dataBar" priority="1">
+    <cfRule type="dataBar" priority="19">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF638EC6"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{302B5B1B-5946-4A14-84E8-E30BD4BFB443}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+    <cfRule type="dataBar" priority="101">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF63C384"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
-          <x14:id>{148B1F79-5CBF-4001-8E4A-EFDDED07C8D0}</x14:id>
+          <x14:id>{6FACEAEA-953A-41CE-B5A4-A298718236B0}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+    <cfRule type="dataBar" priority="9">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF638EC6"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{1015A11A-077B-4021-9FB4-6561C07E522A}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="G46" r:id="rId1" xr:uid="{00000000-0004-0000-0900-000000000000}"/>
     <hyperlink ref="G62" r:id="rId2" xr:uid="{00000000-0004-0000-0900-000001000000}"/>
   </hyperlinks>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="49" fitToHeight="0" orientation="landscape" r:id="rId3"/>
   <drawing r:id="rId4"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="dataBar" id="{625EC1A0-BD3C-495A-BE4E-0FEC176DA6DC}">
+          <x14:cfRule type="dataBar" id="{01AC9198-299D-4A22-A3F4-8D05E9916758}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
-              <x14:borderColor rgb="FF638EC6"/>
+              <x14:borderColor theme="8" tint="0.59999389629810485"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
-          <xm:sqref>H51:R61</xm:sqref>
+          <xm:sqref>H35:H45</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{99F2193E-3098-40A8-B25B-D4D7CD1C3974}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF63C384"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>H51:H61</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="dataBar" id="{625EC1A0-BD3C-495A-BE4E-0FEC176DA6DC}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF638EC6"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <xm:sqref>H51:R61</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{2EC37226-D98F-4A56-A8BC-BC730C55FFD0}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF638EC6"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{08F39577-A38B-4036-89DD-11C1020D65ED}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF63C384"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{EB5D1C1A-7552-40CF-B739-107BC4278A7E}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF63C384"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
           <xm:sqref>I51:I61</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="dataBar" id="{693B54F2-9153-41D2-9995-3792CBE2767E}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor theme="4" tint="0.59999389629810485"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <xm:sqref>J35:J45</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{18299765-6DD7-4F47-9A92-E91E468F5203}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF638EC6"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{A549937C-003C-4C60-8692-5624D354A2B2}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF63C384"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{7952E6DB-4280-4788-83BB-345D87B92714}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF638EC6"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{21551531-4E22-4150-9F8D-169B7AE860C3}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF63C384"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{3AF68790-3E32-43CE-B81E-59B4A27AECE7}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF63C384"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
           <xm:sqref>J51:J61</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="dataBar" id="{113B2901-6BE6-4457-BF04-300948D35DE4}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor theme="3" tint="0.59999389629810485"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor theme="5" tint="0.59999389629810485"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <xm:sqref>K35:K45</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{BB2D149E-4D93-4A95-8D99-DE735D9B01AC}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF638EC6"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{1BB7B4AF-91E5-4D29-8C45-19095F916F87}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF638EC6"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{6B8CB4DE-B9E0-436C-AE7E-2EB40B140489}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF63C384"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{67EA0BD0-D0A5-42F2-A67C-731481824F43}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF63C384"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{A3E3B2BC-99FF-471C-A490-89959770EBE8}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF63C384"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{2D699879-CFEA-4676-8EDD-53FD7B8C732E}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF63C384"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{C9997725-D2C1-4F5C-A25A-A4B023CFEF41}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF638EC6"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>K51:K61</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{B07AC6B0-6192-400E-A0A7-A86C1AA1C791}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF638EC6"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{9C1E5EA1-07C7-45D8-9378-0D95CE82ABC3}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF63C384"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{1DD335F7-1BFA-480B-AA72-B331484C3620}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF63C384"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{B0FAF80A-940C-4BA4-B419-B33DB41DB4E9}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF63C384"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{9A5E9149-946B-48A2-890E-C8A11FADEF9B}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF638EC6"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{A121982F-2039-4C75-9CBF-F524D4588A34}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF63C384"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{C5F952C9-2E19-4538-BB61-F4FE393A9370}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF638EC6"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{A203B956-C702-4DCC-8977-E228D32D4921}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF63C384"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{62EB9629-F47B-4C57-ACC9-615428AB5ED8}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF638EC6"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
           <xm:sqref>L51:L61</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{E1B026D3-D46B-439F-ADC2-FED3261DBEC4}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF638EC6"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{4EC865C8-BAC7-463A-AA4A-8715F584E885}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF638EC6"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{A1549DD1-1E52-4A51-95A0-E08C7ED40783}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF63C384"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{A0DFF60C-917C-4429-A925-404C312DA9B8}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF638EC6"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{8114163A-A71B-4A04-87EB-7401D6D7B566}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF63C384"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{7D3F4D9B-16BE-4643-B242-71FBBF40452D}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF638EC6"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{91E7AEEE-08DC-4ED4-A4B7-DC948F550862}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF63C384"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{A09480AB-1C7E-47EB-92C2-CB8AA09C4620}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF63C384"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{F4BDEDCB-E2E3-48BE-9AB5-9BE7CD03A8F8}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF63C384"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{22C64678-4407-4C1E-99E9-91EC2ADBB6F1}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF638EC6"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{5747342D-058D-4558-AAA6-D4EA845A6C35}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF63C384"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>M51:M61</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{22E0670A-1214-4FA3-AE4E-450E29BF5501}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF638EC6"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
-          <xm:sqref>N51:N61</xm:sqref>
-[...2 lines deleted...]
-          <x14:cfRule type="dataBar" id="{44444BE4-C1E3-438C-8091-85B15A21B76C}">
+          <x14:cfRule type="dataBar" id="{E775B9DD-43DF-4D8B-9D6C-3043E1E43A18}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF638EC6"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
-          <xm:sqref>O51:O61</xm:sqref>
-[...144 lines deleted...]
-        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{B376BD90-F7D9-49D7-B464-CFFF8802BB11}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF63C384"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
-          <xm:sqref>N51:N61</xm:sqref>
-[...2 lines deleted...]
-          <x14:cfRule type="dataBar" id="{A0CB3D84-9085-41E1-858F-ACAAD684A1E4}">
+          <x14:cfRule type="dataBar" id="{08B931C9-31CD-4D6F-A5AC-740128E3A8D7}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF638EC6"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{BF2DCB57-CE47-4AF9-AA00-6B1760D714B3}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF63C384"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
-          <xm:sqref>O51:O61</xm:sqref>
-[...2 lines deleted...]
-          <x14:cfRule type="dataBar" id="{217859E8-BD56-4F1F-A936-C1AB6888C643}">
+          <x14:cfRule type="dataBar" id="{D486E6DB-C360-4FDC-8280-1AE969772366}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF638EC6"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{E61C7DB7-DA95-4E1B-9E22-D2D916DCCD93}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF63C384"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
-          <xm:sqref>P51:P61</xm:sqref>
-[...41 lines deleted...]
-          <x14:cfRule type="dataBar" id="{7952E6DB-4280-4788-83BB-345D87B92714}">
+          <x14:cfRule type="dataBar" id="{84AD7E7E-F17B-4208-B155-71F25AD1F9F6}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF638EC6"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
-          <xm:sqref>J51:J61</xm:sqref>
-[...313 lines deleted...]
-        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{48DD12C2-9738-40B5-AAAA-04C8CF6F4275}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF63C384"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
-          <xm:sqref>N51:N61</xm:sqref>
-[...2 lines deleted...]
-          <x14:cfRule type="dataBar" id="{08B931C9-31CD-4D6F-A5AC-740128E3A8D7}">
+          <x14:cfRule type="dataBar" id="{37667C46-BEAF-4954-BA4D-42C3C14E1379}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF638EC6"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
-          <xm:sqref>N51:N61</xm:sqref>
-[...2 lines deleted...]
-          <x14:cfRule type="dataBar" id="{BF2DCB57-CE47-4AF9-AA00-6B1760D714B3}">
+          <x14:cfRule type="dataBar" id="{0EC4E28D-FBD7-42A7-9E65-13E75F9D2897}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF63C384"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
-          <xm:sqref>N51:N61</xm:sqref>
-[...15 lines deleted...]
-          <x14:cfRule type="dataBar" id="{E61C7DB7-DA95-4E1B-9E22-D2D916DCCD93}">
+          <x14:cfRule type="dataBar" id="{EEF24AFB-F538-4AAA-9E5A-607FA8558CFA}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF63C384"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
-          <xm:sqref>N51:N61</xm:sqref>
-[...14 lines deleted...]
-        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{58DD5976-5107-48DE-9104-0B453D80A4FF}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF63C384"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>N51:N61</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="dataBar" id="{37667C46-BEAF-4954-BA4D-42C3C14E1379}">
+          <x14:cfRule type="dataBar" id="{2F112EC1-DC14-4CAD-AED3-D5DF63ACDDE7}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF638EC6"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
-          <xm:sqref>N51:N61</xm:sqref>
-[...2 lines deleted...]
-          <x14:cfRule type="dataBar" id="{0EC4E28D-FBD7-42A7-9E65-13E75F9D2897}">
+          <x14:cfRule type="dataBar" id="{45522330-03FA-4CA2-8972-AFD8CE492041}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF63C384"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
-          <xm:sqref>N51:N61</xm:sqref>
-[...2 lines deleted...]
-          <x14:cfRule type="dataBar" id="{EEF24AFB-F538-4AAA-9E5A-607FA8558CFA}">
+          <x14:cfRule type="dataBar" id="{728CBCB1-F58D-4C57-827C-2A917E9F2431}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF638EC6"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{D6F7B570-845D-482C-8625-4D0619CFBB37}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF63C384"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
-          <xm:sqref>N51:N61</xm:sqref>
-[...1 lines deleted...]
-        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="dataBar" id="{0D46E374-A13E-4861-B645-E17192BC23A7}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF638EC6"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{3EFD06DD-8263-4B5A-935B-F1B47F0BE924}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF63C384"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{0E1DDA21-30D2-4DDD-8342-FBAE2C3C40BA}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF638EC6"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{102AB9D0-436D-43B8-8DBD-5DD1D3FE5B97}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF63C384"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{DFD5A6FF-1BFE-4EF9-A81F-1C9C70059F26}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF638EC6"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{4BC49B86-DC9D-45BD-8086-5F7509F75FF6}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF63C384"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
           <x14:cfRule type="dataBar" id="{FFC84B41-EB5D-4549-B935-8D10CC8E0413}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF638EC6"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
-          <xm:sqref>O51:O61</xm:sqref>
-[...2 lines deleted...]
-          <x14:cfRule type="dataBar" id="{4BC49B86-DC9D-45BD-8086-5F7509F75FF6}">
+          <x14:cfRule type="dataBar" id="{A0CB3D84-9085-41E1-858F-ACAAD684A1E4}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF63C384"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
-          <xm:sqref>O51:O61</xm:sqref>
-[...2 lines deleted...]
-          <x14:cfRule type="dataBar" id="{DFD5A6FF-1BFE-4EF9-A81F-1C9C70059F26}">
+          <x14:cfRule type="dataBar" id="{44444BE4-C1E3-438C-8091-85B15A21B76C}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF638EC6"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
-          <xm:sqref>O51:O61</xm:sqref>
-[...2 lines deleted...]
-          <x14:cfRule type="dataBar" id="{102AB9D0-436D-43B8-8DBD-5DD1D3FE5B97}">
+          <x14:cfRule type="dataBar" id="{E66A8E95-4F4A-46C3-A983-E614717B54E7}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF63C384"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
-          <xm:sqref>O51:O61</xm:sqref>
-[...92 lines deleted...]
-        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{7A57BFFD-15C6-4E35-87F2-7419C81D85AC}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF63C384"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>O51:O61</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="dataBar" id="{E66A8E95-4F4A-46C3-A983-E614717B54E7}">
+          <x14:cfRule type="dataBar" id="{9C6EC7A5-AA1B-4EAD-9D67-ACC1A9D11D5E}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF63C384"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
-          <xm:sqref>O51:O61</xm:sqref>
-[...1 lines deleted...]
-        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="dataBar" id="{34A3C984-0BC0-4E44-BAAD-9ADD51CB26DD}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF638EC6"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{409376C0-B5F0-4CE4-9EA2-ACC4ECE8B8BF}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF63C384"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{1A9FB1F7-1B3D-4282-BBAC-F9902C7ADF7B}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF638EC6"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{CBAAD942-F8DE-46B5-AD49-A9137407BD5F}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF63C384"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{C6C942BA-CBBA-4DF4-AA76-69C037C5D171}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF638EC6"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{0850F352-45DC-487C-9206-41BEB8A0D35C}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF63C384"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{618A1739-09F2-4569-AC32-77B67469144E}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF638EC6"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{C5CF5E37-BB0A-4A0D-B161-B026B9A84EF0}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF63C384"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{5D8E15FA-CE4C-485C-BE13-F9846FFD0A49}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF63C384"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{6E476D01-016D-41E9-BC0E-51B74F484733}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF63C384"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{6B95D1BA-F5CF-4B1E-AF03-7D44253AED9A}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF638EC6"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{217859E8-BD56-4F1F-A936-C1AB6888C643}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF63C384"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{7ECBDF82-16D7-46BD-A7F2-BD2D5AB8149C}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF63C384"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{48F83F6D-271F-44A2-9B9F-9EA8CCC953FB}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF638EC6"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
           <x14:cfRule type="dataBar" id="{B4936AC7-4CEA-489E-8CAE-040BDD705589}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF638EC6"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
-          <xm:sqref>P51:P61</xm:sqref>
-[...14 lines deleted...]
-        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{C269C220-E8DA-4DFC-9A81-88A5AF0242D3}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF638EC6"/>
-              <x14:negativeFillColor rgb="FFFF0000"/>
-[...154 lines deleted...]
-              <x14:borderColor rgb="FF63C384"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>P51:P61</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{9FFFE95E-EAA0-4996-BA00-1D9CC3798F5C}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF638EC6"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
-          <xm:sqref>Q51:Q61</xm:sqref>
-[...1 lines deleted...]
-        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{87F79BDC-19FA-485C-9223-28D96C30D813}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF63C384"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
-          <xm:sqref>Q51:Q61</xm:sqref>
-[...1 lines deleted...]
-        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{5C5FC883-7397-4884-BE63-462EBCFECB29}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF638EC6"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
-          <xm:sqref>Q51:Q61</xm:sqref>
-[...1 lines deleted...]
-        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{423CAEE0-98E2-4920-9D8F-362BF8007D2A}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF63C384"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
-          <xm:sqref>Q51:Q61</xm:sqref>
-[...1 lines deleted...]
-        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{1993FBEE-957F-4F4C-8D5C-D08D330459FC}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF638EC6"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
-          <xm:sqref>Q51:Q61</xm:sqref>
-[...1 lines deleted...]
-        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="dataBar" id="{994B4782-5C00-4625-9CF1-8EFE2B873ABE}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF63C384"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{F8C6E3F4-2EC4-4E1E-A019-F5FC617E5111}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF638EC6"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{1F4A23D6-2D5E-4CF3-BD59-40CF98DC8917}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF63C384"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{84CB182F-105C-4555-BC6E-820827F3A3DE}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF638EC6"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{0AC6ADA7-BEE5-4537-85AA-C6A8DC5799D8}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF63C384"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{34964E2A-F3FE-4483-9040-196229B7024E}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF63C384"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{D3FE51EF-BE75-4E47-8A9A-3CF24F9D4818}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF638EC6"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{370AF47D-4C95-4A23-A485-45E4EA503709}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF63C384"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{240F8BA7-BFC6-4FAD-9EFF-2B0C51D65B4E}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF638EC6"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{C2E68739-213D-45A3-BC6A-93BAD4A2D832}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF63C384"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{1E0F2E69-FF67-4C1D-85D8-4B4B8E083787}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF63C384"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{AE5E2BE6-154A-4D30-912F-5B0BEFAF1261}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF638EC6"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{3AD7E074-D44B-430F-9EDC-3BDC5AE7BDC4}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF638EC6"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
           <x14:cfRule type="dataBar" id="{77390E5B-001E-4EB6-B745-8D0F722874E6}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF63C384"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>Q51:Q61</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="dataBar" id="{F8C6E3F4-2EC4-4E1E-A019-F5FC617E5111}">
+          <x14:cfRule type="dataBar" id="{5925CDD7-CB8F-4249-876C-6B6E5870CF95}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF63C384"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{AF9E1608-52A8-4FAD-BB4D-8AA2EEFEC651}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF638EC6"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
-          <xm:sqref>Q51:Q61</xm:sqref>
-[...2 lines deleted...]
-          <x14:cfRule type="dataBar" id="{1F4A23D6-2D5E-4CF3-BD59-40CF98DC8917}">
+          <x14:cfRule type="dataBar" id="{27661338-937E-43FB-94DD-D8C419626302}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF63C384"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
-          <xm:sqref>Q51:Q61</xm:sqref>
-[...2 lines deleted...]
-          <x14:cfRule type="dataBar" id="{84CB182F-105C-4555-BC6E-820827F3A3DE}">
+          <x14:cfRule type="dataBar" id="{C535FC7D-CABB-4BA4-B695-B0CFB0EAEE44}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF638EC6"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
-          <xm:sqref>Q51:Q61</xm:sqref>
-[...2 lines deleted...]
-          <x14:cfRule type="dataBar" id="{0AC6ADA7-BEE5-4537-85AA-C6A8DC5799D8}">
+          <x14:cfRule type="dataBar" id="{302DCDB8-F8FD-4E49-8C61-0B027D4BD007}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF63C384"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
-          <xm:sqref>Q51:Q61</xm:sqref>
-[...2 lines deleted...]
-          <x14:cfRule type="dataBar" id="{3AD7E074-D44B-430F-9EDC-3BDC5AE7BDC4}">
+          <x14:cfRule type="dataBar" id="{148B1F79-5CBF-4001-8E4A-EFDDED07C8D0}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF63C384"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{05B40B0B-4326-4AA8-BF2B-6A29709E428A}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF638EC6"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
-          <xm:sqref>Q51:Q61</xm:sqref>
-[...2 lines deleted...]
-          <x14:cfRule type="dataBar" id="{34964E2A-F3FE-4483-9040-196229B7024E}">
+          <x14:cfRule type="dataBar" id="{CAF97B5B-81CC-4030-80EB-5A565FC44D40}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF63C384"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
-          <xm:sqref>Q51:Q61</xm:sqref>
-[...2 lines deleted...]
-          <x14:cfRule type="dataBar" id="{D3FE51EF-BE75-4E47-8A9A-3CF24F9D4818}">
+          <x14:cfRule type="dataBar" id="{E337387E-A520-459E-8942-215E7362D022}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF638EC6"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
-          <xm:sqref>Q51:Q61</xm:sqref>
-[...2 lines deleted...]
-          <x14:cfRule type="dataBar" id="{370AF47D-4C95-4A23-A485-45E4EA503709}">
+          <x14:cfRule type="dataBar" id="{7D424DA4-5A02-4998-9F5F-6A7A6EEAC77A}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF63C384"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
-          <xm:sqref>Q51:Q61</xm:sqref>
-[...2 lines deleted...]
-          <x14:cfRule type="dataBar" id="{240F8BA7-BFC6-4FAD-9EFF-2B0C51D65B4E}">
+          <x14:cfRule type="dataBar" id="{0C389C68-01DF-4370-8F8A-41407C7B5F9F}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF638EC6"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
-          <xm:sqref>Q51:Q61</xm:sqref>
-[...2 lines deleted...]
-          <x14:cfRule type="dataBar" id="{C2E68739-213D-45A3-BC6A-93BAD4A2D832}">
+          <x14:cfRule type="dataBar" id="{AC480B60-9524-44F7-A92B-8C7BE0396FBC}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF63C384"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
-          <xm:sqref>Q51:Q61</xm:sqref>
-[...2 lines deleted...]
-          <x14:cfRule type="dataBar" id="{1E0F2E69-FF67-4C1D-85D8-4B4B8E083787}">
+          <x14:cfRule type="dataBar" id="{205F64AC-31CF-4DAE-A82D-B1EBF3B07A07}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF638EC6"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{3D9BDE01-9A33-4855-9219-C3A8B91BB347}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF63C384"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
-          <xm:sqref>Q51:Q61</xm:sqref>
-[...1 lines deleted...]
-        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="dataBar" id="{49209D41-C2F9-49B4-946D-0680D8E37F32}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF638EC6"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{01BDCE2A-0514-40DB-9D12-1CAD4A543514}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF63C384"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{4C7C3524-2368-480E-A8C4-04BC79327C50}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF638EC6"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{FDA37C49-9194-4219-98E6-43E5C2C0FE88}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF63C384"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
           <x14:cfRule type="dataBar" id="{302B5B1B-5946-4A14-84E8-E30BD4BFB443}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF638EC6"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
-          <xm:sqref>R51:R61</xm:sqref>
-[...2 lines deleted...]
-          <x14:cfRule type="dataBar" id="{3D9BDE01-9A33-4855-9219-C3A8B91BB347}">
+          <x14:cfRule type="dataBar" id="{6FACEAEA-953A-41CE-B5A4-A298718236B0}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF63C384"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
-          <xm:sqref>R51:R61</xm:sqref>
-[...105 lines deleted...]
-        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{1015A11A-077B-4021-9FB4-6561C07E522A}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF638EC6"/>
-              <x14:negativeFillColor rgb="FFFF0000"/>
-[...102 lines deleted...]
-              <x14:borderColor rgb="FF63C384"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>R51:R61</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:U77"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="H53" sqref="H53:H62"/>
+    <sheetView showGridLines="0" topLeftCell="M3" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="C3" sqref="C3:D3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="3.375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="6" width="16.625" customWidth="1"/>
+    <col min="1" max="1" width="3.33203125" customWidth="1"/>
+    <col min="2" max="4" width="18.58203125" customWidth="1"/>
+    <col min="5" max="5" width="18.08203125" customWidth="1"/>
+    <col min="6" max="6" width="16.58203125" customWidth="1"/>
     <col min="7" max="7" width="25" customWidth="1"/>
-    <col min="8" max="8" width="14.625" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="18" max="20" width="17.625" customWidth="1"/>
+    <col min="8" max="8" width="14.58203125" customWidth="1"/>
+    <col min="9" max="12" width="17.58203125" customWidth="1"/>
+    <col min="13" max="13" width="1.58203125" customWidth="1"/>
+    <col min="14" max="16" width="17.58203125" customWidth="1"/>
+    <col min="17" max="17" width="1.58203125" customWidth="1"/>
+    <col min="18" max="20" width="17.58203125" customWidth="1"/>
     <col min="21" max="21" width="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:16" ht="21" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B1" s="36" t="s">
+    <row r="1" spans="2:15" ht="20.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B1" s="35" t="s">
         <v>153</v>
       </c>
-      <c r="C1" s="4"/>
-[...29 lines deleted...]
-      <c r="B3" s="49" t="s">
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+      <c r="E1" s="3"/>
+      <c r="F1" s="3"/>
+    </row>
+    <row r="2" spans="2:15" ht="15" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="5"/>
+      <c r="C2" s="5"/>
+      <c r="D2" s="5"/>
+      <c r="E2" s="5"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="6"/>
+      <c r="H2" s="6"/>
+      <c r="I2" s="6"/>
+      <c r="J2" s="6"/>
+      <c r="K2" s="6"/>
+      <c r="L2" s="6"/>
+      <c r="M2" s="6"/>
+      <c r="N2" s="6"/>
+      <c r="O2" s="6"/>
+    </row>
+    <row r="3" spans="2:15" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B3" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="C3" s="50" t="s">
+      <c r="C3" s="235" t="s">
         <v>70</v>
       </c>
-      <c r="D3" s="51" t="s">
+      <c r="D3" s="236" t="s">
         <v>37</v>
       </c>
-      <c r="E3" s="4"/>
-[...666 lines deleted...]
-      <c r="N50" s="272" t="s">
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
+    </row>
+    <row r="4" spans="2:15" x14ac:dyDescent="0.3">
+      <c r="B4" s="3"/>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3"/>
+      <c r="E4" s="3"/>
+      <c r="F4" s="3"/>
+    </row>
+    <row r="5" spans="2:15" x14ac:dyDescent="0.3">
+      <c r="B5" s="3"/>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3"/>
+      <c r="E5" s="3"/>
+      <c r="F5" s="3"/>
+    </row>
+    <row r="6" spans="2:15" x14ac:dyDescent="0.3">
+      <c r="B6" s="3"/>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3"/>
+      <c r="E6" s="3"/>
+      <c r="F6" s="3"/>
+    </row>
+    <row r="7" spans="2:15" x14ac:dyDescent="0.3">
+      <c r="B7" s="3"/>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3"/>
+      <c r="E7" s="3"/>
+      <c r="F7" s="3"/>
+    </row>
+    <row r="8" spans="2:15" x14ac:dyDescent="0.3">
+      <c r="B8" s="3"/>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3"/>
+      <c r="E8" s="3"/>
+      <c r="F8" s="3"/>
+    </row>
+    <row r="9" spans="2:15" x14ac:dyDescent="0.3">
+      <c r="B9" s="3"/>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3"/>
+      <c r="E9" s="3"/>
+      <c r="F9" s="3"/>
+    </row>
+    <row r="10" spans="2:15" x14ac:dyDescent="0.3">
+      <c r="B10" s="3"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+    </row>
+    <row r="11" spans="2:15" x14ac:dyDescent="0.3">
+      <c r="B11" s="3"/>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3"/>
+      <c r="E11" s="3"/>
+      <c r="F11" s="3"/>
+    </row>
+    <row r="12" spans="2:15" x14ac:dyDescent="0.3">
+      <c r="B12" s="3"/>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3"/>
+      <c r="E12" s="3"/>
+      <c r="F12" s="3"/>
+    </row>
+    <row r="13" spans="2:15" x14ac:dyDescent="0.3">
+      <c r="B13" s="3"/>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3"/>
+      <c r="E13" s="3"/>
+      <c r="F13" s="3"/>
+    </row>
+    <row r="14" spans="2:15" x14ac:dyDescent="0.3">
+      <c r="B14" s="3"/>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3"/>
+      <c r="E14" s="3"/>
+      <c r="F14" s="3"/>
+    </row>
+    <row r="15" spans="2:15" x14ac:dyDescent="0.3">
+      <c r="B15" s="3"/>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3"/>
+      <c r="E15" s="3"/>
+      <c r="F15" s="3"/>
+    </row>
+    <row r="16" spans="2:15" x14ac:dyDescent="0.3">
+      <c r="B16" s="3"/>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3"/>
+      <c r="E16" s="3"/>
+      <c r="F16" s="3"/>
+    </row>
+    <row r="17" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B17" s="3"/>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3"/>
+      <c r="E17" s="3"/>
+      <c r="F17" s="3"/>
+    </row>
+    <row r="18" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B18" s="3"/>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3"/>
+      <c r="E18" s="3"/>
+      <c r="F18" s="3"/>
+    </row>
+    <row r="19" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B19" s="3"/>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3"/>
+      <c r="E19" s="3"/>
+      <c r="F19" s="3"/>
+    </row>
+    <row r="20" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B20" s="3"/>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3"/>
+      <c r="E20" s="3"/>
+      <c r="F20" s="3"/>
+    </row>
+    <row r="21" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B21" s="3"/>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3"/>
+      <c r="E21" s="3"/>
+      <c r="F21" s="3"/>
+    </row>
+    <row r="22" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B22" s="3"/>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3"/>
+      <c r="E22" s="3"/>
+      <c r="F22" s="3"/>
+    </row>
+    <row r="23" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B23" s="3"/>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3"/>
+      <c r="E23" s="3"/>
+      <c r="F23" s="3"/>
+    </row>
+    <row r="24" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B24" s="3"/>
+      <c r="C24" s="3"/>
+      <c r="D24" s="3"/>
+      <c r="E24" s="3"/>
+      <c r="F24" s="3"/>
+    </row>
+    <row r="25" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B25" s="3"/>
+      <c r="C25" s="3"/>
+      <c r="D25" s="3"/>
+      <c r="E25" s="3"/>
+      <c r="F25" s="3"/>
+    </row>
+    <row r="26" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B26" s="3"/>
+      <c r="C26" s="3"/>
+      <c r="D26" s="3"/>
+      <c r="E26" s="3"/>
+      <c r="F26" s="3"/>
+    </row>
+    <row r="27" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B27" s="3"/>
+      <c r="C27" s="3"/>
+      <c r="D27" s="3"/>
+      <c r="E27" s="3"/>
+      <c r="F27" s="3"/>
+    </row>
+    <row r="28" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B28" s="3"/>
+      <c r="C28" s="3"/>
+      <c r="D28" s="3"/>
+      <c r="E28" s="3"/>
+      <c r="F28" s="3"/>
+    </row>
+    <row r="29" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B29" s="3"/>
+      <c r="C29" s="3"/>
+      <c r="D29" s="3"/>
+      <c r="E29" s="3"/>
+      <c r="F29" s="3"/>
+    </row>
+    <row r="30" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B30" s="3"/>
+      <c r="C30" s="3"/>
+      <c r="D30" s="3"/>
+      <c r="E30" s="3"/>
+      <c r="F30" s="3"/>
+    </row>
+    <row r="31" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B31" s="3"/>
+      <c r="C31" s="3"/>
+      <c r="D31" s="3"/>
+      <c r="E31" s="3"/>
+      <c r="F31" s="3"/>
+    </row>
+    <row r="32" spans="2:6" ht="36.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B32" s="3"/>
+      <c r="C32" s="3"/>
+      <c r="D32" s="3"/>
+      <c r="E32" s="3"/>
+      <c r="F32" s="3"/>
+    </row>
+    <row r="33" spans="2:6" ht="50.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B33" s="3"/>
+      <c r="C33" s="3"/>
+      <c r="D33" s="3"/>
+      <c r="E33" s="3"/>
+      <c r="F33" s="3"/>
+    </row>
+    <row r="34" spans="2:6" ht="25" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B34" s="3"/>
+      <c r="C34" s="3"/>
+      <c r="D34" s="3"/>
+      <c r="E34" s="3"/>
+      <c r="F34" s="3"/>
+    </row>
+    <row r="35" spans="2:6" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B35" s="3"/>
+      <c r="C35" s="3"/>
+      <c r="D35" s="3"/>
+      <c r="E35" s="3"/>
+      <c r="F35" s="3"/>
+    </row>
+    <row r="36" spans="2:6" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B36" s="3"/>
+      <c r="C36" s="3"/>
+      <c r="D36" s="3"/>
+      <c r="E36" s="3"/>
+      <c r="F36" s="3"/>
+    </row>
+    <row r="37" spans="2:6" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B37" s="3"/>
+      <c r="C37" s="3"/>
+      <c r="D37" s="3"/>
+      <c r="E37" s="3"/>
+      <c r="F37" s="3"/>
+    </row>
+    <row r="38" spans="2:6" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B38" s="3"/>
+      <c r="C38" s="3"/>
+      <c r="D38" s="3"/>
+      <c r="E38" s="3"/>
+      <c r="F38" s="3"/>
+    </row>
+    <row r="39" spans="2:6" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B39" s="3"/>
+      <c r="C39" s="3"/>
+      <c r="D39" s="3"/>
+      <c r="E39" s="3"/>
+      <c r="F39" s="3"/>
+    </row>
+    <row r="40" spans="2:6" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B40" s="3"/>
+      <c r="C40" s="3"/>
+      <c r="D40" s="3"/>
+      <c r="E40" s="3"/>
+      <c r="F40" s="3"/>
+    </row>
+    <row r="41" spans="2:6" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B41" s="3"/>
+      <c r="C41" s="3"/>
+      <c r="D41" s="3"/>
+      <c r="E41" s="3"/>
+      <c r="F41" s="3"/>
+    </row>
+    <row r="42" spans="2:6" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B42" s="3"/>
+      <c r="C42" s="3"/>
+      <c r="D42" s="3"/>
+      <c r="E42" s="3"/>
+      <c r="F42" s="3"/>
+    </row>
+    <row r="43" spans="2:6" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B43" s="3"/>
+      <c r="C43" s="3"/>
+      <c r="D43" s="3"/>
+      <c r="E43" s="3"/>
+      <c r="F43" s="3"/>
+    </row>
+    <row r="44" spans="2:6" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B44" s="3"/>
+      <c r="C44" s="3"/>
+      <c r="D44" s="3"/>
+      <c r="E44" s="3"/>
+      <c r="F44" s="3"/>
+    </row>
+    <row r="45" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B45" s="3"/>
+      <c r="C45" s="3"/>
+      <c r="D45" s="3"/>
+      <c r="E45" s="3"/>
+      <c r="F45" s="3"/>
+    </row>
+    <row r="46" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B46" s="3"/>
+      <c r="C46" s="3"/>
+      <c r="D46" s="3"/>
+      <c r="E46" s="3"/>
+      <c r="F46" s="3"/>
+    </row>
+    <row r="47" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B47" s="3"/>
+      <c r="C47" s="3"/>
+      <c r="D47" s="3"/>
+      <c r="E47" s="3"/>
+      <c r="F47" s="3"/>
+    </row>
+    <row r="48" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B48" s="3"/>
+      <c r="C48" s="3"/>
+      <c r="D48" s="3"/>
+      <c r="E48" s="3"/>
+      <c r="F48" s="3"/>
+    </row>
+    <row r="49" spans="2:21" x14ac:dyDescent="0.3">
+      <c r="B49" s="3"/>
+      <c r="C49" s="3"/>
+      <c r="D49" s="3"/>
+      <c r="E49" s="3"/>
+      <c r="F49" s="3"/>
+    </row>
+    <row r="50" spans="2:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B50" s="3"/>
+      <c r="C50" s="3"/>
+      <c r="D50" s="3"/>
+      <c r="E50" s="3"/>
+      <c r="F50" s="3"/>
+      <c r="H50" s="111"/>
+      <c r="I50" s="111"/>
+      <c r="J50" s="111"/>
+      <c r="K50" s="111"/>
+      <c r="L50" s="111"/>
+      <c r="M50" s="183"/>
+      <c r="N50" s="231" t="s">
         <v>106</v>
       </c>
-      <c r="O50" s="272"/>
-[...2 lines deleted...]
-      <c r="R50" s="272" t="s">
+      <c r="O50" s="231"/>
+      <c r="P50" s="231"/>
+      <c r="Q50" s="183"/>
+      <c r="R50" s="231" t="s">
         <v>107</v>
       </c>
-      <c r="S50" s="272"/>
-[...13 lines deleted...]
-      <c r="I51" s="145" t="s">
+      <c r="S50" s="231"/>
+      <c r="T50" s="231"/>
+    </row>
+    <row r="51" spans="2:21" ht="36.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B51" s="3"/>
+      <c r="C51" s="3"/>
+      <c r="D51" s="3"/>
+      <c r="E51" s="3"/>
+      <c r="F51" s="3"/>
+      <c r="H51" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="I51" s="129" t="s">
         <v>47</v>
       </c>
-      <c r="J51" s="145" t="s">
+      <c r="J51" s="129" t="s">
         <v>181</v>
       </c>
-      <c r="K51" s="145" t="s">
+      <c r="K51" s="129" t="s">
         <v>108</v>
       </c>
-      <c r="L51" s="145" t="s">
+      <c r="L51" s="129" t="s">
         <v>109</v>
       </c>
-      <c r="M51" s="181"/>
-      <c r="N51" s="145" t="s">
+      <c r="M51" s="160"/>
+      <c r="N51" s="129" t="s">
         <v>181</v>
       </c>
-      <c r="O51" s="145" t="s">
+      <c r="O51" s="129" t="s">
         <v>108</v>
       </c>
-      <c r="P51" s="145" t="s">
+      <c r="P51" s="129" t="s">
         <v>110</v>
       </c>
-      <c r="Q51" s="225"/>
-      <c r="R51" s="145" t="s">
+      <c r="Q51" s="183"/>
+      <c r="R51" s="129" t="s">
         <v>181</v>
       </c>
-      <c r="S51" s="145" t="s">
+      <c r="S51" s="129" t="s">
         <v>108</v>
       </c>
-      <c r="T51" s="145" t="s">
+      <c r="T51" s="129" t="s">
         <v>110</v>
       </c>
-      <c r="U51" s="112"/>
-[...8 lines deleted...]
-      <c r="H52" s="172">
+      <c r="U51" s="99"/>
+    </row>
+    <row r="52" spans="2:21" ht="25" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B52" s="3"/>
+      <c r="C52" s="3"/>
+      <c r="D52" s="3"/>
+      <c r="E52" s="3"/>
+      <c r="F52" s="3"/>
+      <c r="H52" s="111">
         <v>2008</v>
       </c>
-      <c r="I52" s="226">
+      <c r="I52" s="190">
         <f>'6 - Operating Expenditures'!H35</f>
         <v>0</v>
       </c>
-      <c r="J52" s="226">
+      <c r="J52" s="190">
         <v>28775911</v>
       </c>
-      <c r="K52" s="226"/>
-      <c r="L52" s="138">
+      <c r="K52" s="190"/>
+      <c r="L52" s="122">
         <v>1114</v>
       </c>
-      <c r="M52" s="227"/>
-[...16 lines deleted...]
-      <c r="H53" s="172" t="s">
+      <c r="M52" s="191"/>
+      <c r="N52" s="111"/>
+      <c r="O52" s="111"/>
+      <c r="P52" s="111"/>
+      <c r="Q52" s="183"/>
+      <c r="R52" s="111"/>
+      <c r="S52" s="111"/>
+      <c r="T52" s="111"/>
+    </row>
+    <row r="53" spans="2:21" ht="25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B53" s="3"/>
+      <c r="C53" s="3"/>
+      <c r="D53" s="3"/>
+      <c r="E53" s="3"/>
+      <c r="F53" s="3"/>
+      <c r="H53" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="I53" s="135">
+      <c r="I53" s="119">
         <f>'6 - Operating Expenditures'!H36</f>
         <v>0</v>
       </c>
-      <c r="J53" s="135">
-[...9 lines deleted...]
-      <c r="N53" s="142" t="e">
+      <c r="J53" s="119">
+        <v>0</v>
+      </c>
+      <c r="K53" s="121">
+        <v>0</v>
+      </c>
+      <c r="L53" s="122">
+        <v>0</v>
+      </c>
+      <c r="M53" s="191"/>
+      <c r="N53" s="126" t="e">
         <f>J53/$I53</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="O53" s="141" t="e">
+      <c r="O53" s="125" t="e">
         <f>K53/$I53</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="P53" s="142" t="e">
+      <c r="P53" s="126" t="e">
         <f>(J53+K53)/I53</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="Q53" s="225"/>
-      <c r="R53" s="228" t="e">
+      <c r="Q53" s="183"/>
+      <c r="R53" s="192" t="e">
         <f>J53/L53</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="S53" s="228" t="e">
+      <c r="S53" s="192" t="e">
         <f>K53/L53</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="T53" s="229" t="e">
+      <c r="T53" s="193" t="e">
         <f>(J53+K53)/L53</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="U53" s="57"/>
-[...8 lines deleted...]
-      <c r="H54" s="172" t="s">
+    </row>
+    <row r="54" spans="2:21" ht="25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B54" s="3"/>
+      <c r="C54" s="3"/>
+      <c r="D54" s="3"/>
+      <c r="E54" s="3"/>
+      <c r="F54" s="3"/>
+      <c r="H54" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="I54" s="135">
+      <c r="I54" s="119">
         <f>'6 - Operating Expenditures'!H37</f>
         <v>0</v>
       </c>
-      <c r="J54" s="135">
-[...9 lines deleted...]
-      <c r="N54" s="142" t="e">
+      <c r="J54" s="119">
+        <v>0</v>
+      </c>
+      <c r="K54" s="121">
+        <v>0</v>
+      </c>
+      <c r="L54" s="122">
+        <v>0</v>
+      </c>
+      <c r="M54" s="191"/>
+      <c r="N54" s="126" t="e">
         <f>J54/$I54</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="O54" s="141" t="e">
+      <c r="O54" s="125" t="e">
         <f>K54/$I54</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="P54" s="142" t="e">
+      <c r="P54" s="126" t="e">
         <f t="shared" ref="P54:P61" si="0">(J54+K54)/I54</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="Q54" s="225"/>
-      <c r="R54" s="228" t="e">
+      <c r="Q54" s="183"/>
+      <c r="R54" s="192" t="e">
         <f t="shared" ref="R54:R61" si="1">J54/L54</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="S54" s="228" t="e">
+      <c r="S54" s="192" t="e">
         <f t="shared" ref="S54:S61" si="2">K54/L54</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="T54" s="229" t="e">
+      <c r="T54" s="193" t="e">
         <f t="shared" ref="T54:T60" si="3">(J54+K54)/L54</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="U54" s="57"/>
-[...8 lines deleted...]
-      <c r="H55" s="172" t="s">
+    </row>
+    <row r="55" spans="2:21" ht="25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B55" s="3"/>
+      <c r="C55" s="3"/>
+      <c r="D55" s="3"/>
+      <c r="E55" s="3"/>
+      <c r="F55" s="3"/>
+      <c r="H55" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="I55" s="135">
+      <c r="I55" s="119">
         <f>'6 - Operating Expenditures'!H38</f>
         <v>0</v>
       </c>
-      <c r="J55" s="135">
-[...9 lines deleted...]
-      <c r="N55" s="142" t="e">
+      <c r="J55" s="119">
+        <v>0</v>
+      </c>
+      <c r="K55" s="121">
+        <v>0</v>
+      </c>
+      <c r="L55" s="122">
+        <v>0</v>
+      </c>
+      <c r="M55" s="191"/>
+      <c r="N55" s="126" t="e">
         <f t="shared" ref="N55:O61" si="4">J55/$I55</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="O55" s="141" t="e">
+      <c r="O55" s="125" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="P55" s="142" t="e">
+      <c r="P55" s="126" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="Q55" s="225"/>
-      <c r="R55" s="228" t="e">
+      <c r="Q55" s="183"/>
+      <c r="R55" s="192" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="S55" s="228" t="e">
+      <c r="S55" s="192" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="T55" s="229" t="e">
+      <c r="T55" s="193" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="U55" s="57"/>
-[...8 lines deleted...]
-      <c r="H56" s="172" t="s">
+    </row>
+    <row r="56" spans="2:21" ht="25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B56" s="3"/>
+      <c r="C56" s="3"/>
+      <c r="D56" s="3"/>
+      <c r="E56" s="3"/>
+      <c r="F56" s="3"/>
+      <c r="H56" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="I56" s="135">
+      <c r="I56" s="119">
         <f>'6 - Operating Expenditures'!H39</f>
         <v>0</v>
       </c>
-      <c r="J56" s="135">
-[...9 lines deleted...]
-      <c r="N56" s="142" t="e">
+      <c r="J56" s="119">
+        <v>0</v>
+      </c>
+      <c r="K56" s="121">
+        <v>0</v>
+      </c>
+      <c r="L56" s="122">
+        <v>0</v>
+      </c>
+      <c r="M56" s="191"/>
+      <c r="N56" s="126" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="O56" s="141" t="e">
+      <c r="O56" s="125" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="P56" s="142" t="e">
+      <c r="P56" s="126" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="Q56" s="225"/>
-      <c r="R56" s="228" t="e">
+      <c r="Q56" s="183"/>
+      <c r="R56" s="192" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="S56" s="228" t="e">
+      <c r="S56" s="192" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="T56" s="229" t="e">
+      <c r="T56" s="193" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="U56" s="57"/>
-[...8 lines deleted...]
-      <c r="H57" s="172" t="s">
+    </row>
+    <row r="57" spans="2:21" ht="25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B57" s="3"/>
+      <c r="C57" s="3"/>
+      <c r="D57" s="3"/>
+      <c r="E57" s="3"/>
+      <c r="F57" s="3"/>
+      <c r="H57" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="I57" s="135">
+      <c r="I57" s="119">
         <f>'6 - Operating Expenditures'!H40</f>
         <v>0</v>
       </c>
-      <c r="J57" s="135">
-[...9 lines deleted...]
-      <c r="N57" s="142" t="e">
+      <c r="J57" s="119">
+        <v>0</v>
+      </c>
+      <c r="K57" s="121">
+        <v>0</v>
+      </c>
+      <c r="L57" s="122">
+        <v>0</v>
+      </c>
+      <c r="M57" s="191"/>
+      <c r="N57" s="126" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="O57" s="141" t="e">
+      <c r="O57" s="125" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="P57" s="142" t="e">
+      <c r="P57" s="126" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="Q57" s="225"/>
-      <c r="R57" s="228" t="e">
+      <c r="Q57" s="183"/>
+      <c r="R57" s="192" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="S57" s="228" t="e">
+      <c r="S57" s="192" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="T57" s="229" t="e">
+      <c r="T57" s="193" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="U57" s="57"/>
-[...8 lines deleted...]
-      <c r="H58" s="172" t="s">
+    </row>
+    <row r="58" spans="2:21" ht="25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B58" s="3"/>
+      <c r="C58" s="3"/>
+      <c r="D58" s="3"/>
+      <c r="E58" s="3"/>
+      <c r="F58" s="3"/>
+      <c r="H58" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="I58" s="135">
+      <c r="I58" s="119">
         <f>'6 - Operating Expenditures'!H41</f>
         <v>0</v>
       </c>
-      <c r="J58" s="135">
-[...9 lines deleted...]
-      <c r="N58" s="142" t="e">
+      <c r="J58" s="119">
+        <v>0</v>
+      </c>
+      <c r="K58" s="121">
+        <v>0</v>
+      </c>
+      <c r="L58" s="122">
+        <v>0</v>
+      </c>
+      <c r="M58" s="191"/>
+      <c r="N58" s="126" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="O58" s="141" t="e">
+      <c r="O58" s="125" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="P58" s="142" t="e">
+      <c r="P58" s="126" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="Q58" s="225"/>
-      <c r="R58" s="228" t="e">
+      <c r="Q58" s="183"/>
+      <c r="R58" s="192" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="S58" s="228" t="e">
+      <c r="S58" s="192" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="T58" s="229" t="e">
+      <c r="T58" s="193" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="U58" s="57"/>
-[...8 lines deleted...]
-      <c r="H59" s="172" t="s">
+    </row>
+    <row r="59" spans="2:21" ht="25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B59" s="3"/>
+      <c r="C59" s="3"/>
+      <c r="D59" s="3"/>
+      <c r="E59" s="3"/>
+      <c r="F59" s="3"/>
+      <c r="H59" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="I59" s="135">
+      <c r="I59" s="119">
         <f>'6 - Operating Expenditures'!H42</f>
         <v>0</v>
       </c>
-      <c r="J59" s="135">
-[...9 lines deleted...]
-      <c r="N59" s="142" t="e">
+      <c r="J59" s="119">
+        <v>0</v>
+      </c>
+      <c r="K59" s="121">
+        <v>0</v>
+      </c>
+      <c r="L59" s="122">
+        <v>0</v>
+      </c>
+      <c r="M59" s="191"/>
+      <c r="N59" s="126" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="O59" s="141" t="e">
+      <c r="O59" s="125" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="P59" s="142" t="e">
+      <c r="P59" s="126" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="Q59" s="225"/>
-      <c r="R59" s="228" t="e">
+      <c r="Q59" s="183"/>
+      <c r="R59" s="192" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="S59" s="228" t="e">
+      <c r="S59" s="192" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="T59" s="229" t="e">
+      <c r="T59" s="193" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="U59" s="57"/>
-[...8 lines deleted...]
-      <c r="H60" s="172" t="s">
+    </row>
+    <row r="60" spans="2:21" ht="25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B60" s="3"/>
+      <c r="C60" s="3"/>
+      <c r="D60" s="3"/>
+      <c r="E60" s="3"/>
+      <c r="F60" s="3"/>
+      <c r="H60" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="I60" s="135">
+      <c r="I60" s="119">
         <f>'6 - Operating Expenditures'!H43</f>
         <v>0</v>
       </c>
-      <c r="J60" s="135">
-[...9 lines deleted...]
-      <c r="N60" s="142" t="e">
+      <c r="J60" s="119">
+        <v>0</v>
+      </c>
+      <c r="K60" s="121">
+        <v>0</v>
+      </c>
+      <c r="L60" s="122">
+        <v>0</v>
+      </c>
+      <c r="M60" s="191"/>
+      <c r="N60" s="126" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="O60" s="141" t="e">
+      <c r="O60" s="125" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="P60" s="142" t="e">
+      <c r="P60" s="126" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="Q60" s="225"/>
-      <c r="R60" s="228" t="e">
+      <c r="Q60" s="183"/>
+      <c r="R60" s="192" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="S60" s="228" t="e">
+      <c r="S60" s="192" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="T60" s="229" t="e">
+      <c r="T60" s="193" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="U60" s="57"/>
-[...8 lines deleted...]
-      <c r="H61" s="172" t="s">
+    </row>
+    <row r="61" spans="2:21" ht="25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B61" s="3"/>
+      <c r="C61" s="3"/>
+      <c r="D61" s="3"/>
+      <c r="E61" s="3"/>
+      <c r="F61" s="3"/>
+      <c r="H61" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="I61" s="135">
+      <c r="I61" s="119">
         <f>'6 - Operating Expenditures'!H44</f>
         <v>0</v>
       </c>
-      <c r="J61" s="135">
-[...9 lines deleted...]
-      <c r="N61" s="142" t="e">
+      <c r="J61" s="119">
+        <v>0</v>
+      </c>
+      <c r="K61" s="121">
+        <v>0</v>
+      </c>
+      <c r="L61" s="122">
+        <v>0</v>
+      </c>
+      <c r="M61" s="191"/>
+      <c r="N61" s="126" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="O61" s="141" t="e">
+      <c r="O61" s="125" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="P61" s="142" t="e">
+      <c r="P61" s="126" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="Q61" s="225"/>
-      <c r="R61" s="228" t="e">
+      <c r="Q61" s="183"/>
+      <c r="R61" s="192" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="S61" s="228" t="e">
+      <c r="S61" s="192" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="T61" s="229" t="e">
+      <c r="T61" s="193" t="e">
         <f>(J61+K61)/L61</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="U61" s="57"/>
-[...8 lines deleted...]
-      <c r="H62" s="172" t="s">
+    </row>
+    <row r="62" spans="2:21" ht="25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B62" s="3"/>
+      <c r="C62" s="3"/>
+      <c r="D62" s="3"/>
+      <c r="E62" s="3"/>
+      <c r="F62" s="3"/>
+      <c r="H62" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="I62" s="135">
+      <c r="I62" s="119">
         <f>'6 - Operating Expenditures'!H45</f>
         <v>0</v>
       </c>
-      <c r="J62" s="135">
-[...9 lines deleted...]
-      <c r="N62" s="142" t="e">
+      <c r="J62" s="119">
+        <v>0</v>
+      </c>
+      <c r="K62" s="121">
+        <v>0</v>
+      </c>
+      <c r="L62" s="122">
+        <v>0</v>
+      </c>
+      <c r="M62" s="191"/>
+      <c r="N62" s="126" t="e">
         <f t="shared" ref="N62" si="5">J62/$I62</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="O62" s="141" t="e">
+      <c r="O62" s="125" t="e">
         <f t="shared" ref="O62" si="6">K62/$I62</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="P62" s="142" t="e">
+      <c r="P62" s="126" t="e">
         <f t="shared" ref="P62" si="7">(J62+K62)/I62</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="Q62" s="225"/>
-      <c r="R62" s="228" t="e">
+      <c r="Q62" s="183"/>
+      <c r="R62" s="192" t="e">
         <f t="shared" ref="R62" si="8">J62/L62</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="S62" s="228" t="e">
+      <c r="S62" s="192" t="e">
         <f t="shared" ref="S62" si="9">K62/L62</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="T62" s="229" t="e">
+      <c r="T62" s="193" t="e">
         <f>(J62+K62)/L62</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="U62" s="57"/>
-[...8 lines deleted...]
-      <c r="H63" s="248" t="s">
+    </row>
+    <row r="63" spans="2:21" x14ac:dyDescent="0.3">
+      <c r="B63" s="3"/>
+      <c r="C63" s="3"/>
+      <c r="D63" s="3"/>
+      <c r="E63" s="3"/>
+      <c r="F63" s="3"/>
+      <c r="H63" s="209" t="s">
         <v>179</v>
       </c>
-      <c r="I63" s="3"/>
-[...199 lines deleted...]
-      <c r="M77" s="3"/>
+    </row>
+    <row r="64" spans="2:21" x14ac:dyDescent="0.3">
+      <c r="B64" s="3"/>
+      <c r="C64" s="3"/>
+      <c r="D64" s="3"/>
+      <c r="E64" s="3"/>
+      <c r="F64" s="3"/>
+    </row>
+    <row r="65" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B65" s="3"/>
+      <c r="C65" s="3"/>
+      <c r="D65" s="3"/>
+      <c r="E65" s="3"/>
+      <c r="F65" s="3"/>
+    </row>
+    <row r="66" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B66" s="3"/>
+      <c r="C66" s="3"/>
+      <c r="D66" s="3"/>
+      <c r="E66" s="3"/>
+      <c r="F66" s="3"/>
+    </row>
+    <row r="67" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B67" s="3"/>
+      <c r="C67" s="3"/>
+      <c r="D67" s="3"/>
+      <c r="E67" s="3"/>
+      <c r="F67" s="3"/>
+    </row>
+    <row r="68" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B68" s="3"/>
+      <c r="C68" s="3"/>
+      <c r="D68" s="3"/>
+      <c r="E68" s="3"/>
+      <c r="F68" s="3"/>
+    </row>
+    <row r="69" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B69" s="3"/>
+      <c r="C69" s="3"/>
+      <c r="D69" s="3"/>
+      <c r="E69" s="3"/>
+      <c r="F69" s="3"/>
+    </row>
+    <row r="70" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B70" s="3"/>
+      <c r="C70" s="3"/>
+      <c r="D70" s="3"/>
+      <c r="E70" s="3"/>
+      <c r="F70" s="3"/>
+    </row>
+    <row r="71" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B71" s="3"/>
+      <c r="C71" s="3"/>
+      <c r="D71" s="3"/>
+      <c r="E71" s="3"/>
+      <c r="F71" s="3"/>
+    </row>
+    <row r="72" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B72" s="3"/>
+      <c r="C72" s="3"/>
+      <c r="D72" s="3"/>
+      <c r="E72" s="3"/>
+      <c r="F72" s="3"/>
+    </row>
+    <row r="73" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B73" s="3"/>
+      <c r="C73" s="3"/>
+      <c r="D73" s="3"/>
+      <c r="E73" s="3"/>
+      <c r="F73" s="3"/>
+    </row>
+    <row r="74" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B74" s="3"/>
+      <c r="C74" s="3"/>
+      <c r="D74" s="3"/>
+      <c r="E74" s="3"/>
+      <c r="F74" s="3"/>
+    </row>
+    <row r="75" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B75" s="3"/>
+      <c r="C75" s="3"/>
+      <c r="D75" s="3"/>
+      <c r="E75" s="3"/>
+      <c r="F75" s="3"/>
+    </row>
+    <row r="76" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B76" s="3"/>
+      <c r="C76" s="3"/>
+      <c r="D76" s="3"/>
+      <c r="E76" s="3"/>
+      <c r="F76" s="3"/>
+    </row>
+    <row r="77" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B77" s="3"/>
+      <c r="C77" s="3"/>
+      <c r="D77" s="3"/>
+      <c r="E77" s="3"/>
+      <c r="F77" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="N50:P50"/>
     <mergeCell ref="R50:T50"/>
   </mergeCells>
-  <conditionalFormatting sqref="P53:P62">
-    <cfRule type="dataBar" priority="20">
+  <conditionalFormatting sqref="I53:I62">
+    <cfRule type="dataBar" priority="4">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
-        <color rgb="FFFF555A"/>
+        <color rgb="FF63C384"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
-          <x14:id>{B125AEA2-3B4A-4943-BB7C-E03F551C4108}</x14:id>
-[...27 lines deleted...]
-          <x14:id>{00ABA792-BC37-4024-880E-4AD9979EE5EF}</x14:id>
+          <x14:id>{1BE91FA7-4754-4326-A478-AFA0F4EA49E3}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J52">
     <cfRule type="dataBar" priority="14">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF63C384"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{2419724D-81BF-45EF-9696-BD373C57FEF6}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J53:J62">
+    <cfRule type="dataBar" priority="7">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color theme="3" tint="0.39997558519241921"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{478FEAA7-902B-47D9-969C-98C386AA04CD}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K52:K62">
     <cfRule type="dataBar" priority="13">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FFFF555A"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{1166F638-126D-421A-B8BA-077FA294B6B4}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="L52:L62">
     <cfRule type="dataBar" priority="12">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF008AEF"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{4AE9033B-A420-4C97-ABF8-C45A19F55074}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="I53:I62">
-[...26 lines deleted...]
-  </conditionalFormatting>
   <conditionalFormatting sqref="N53:N62">
     <cfRule type="dataBar" priority="6">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color theme="3" tint="0.39997558519241921"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{A4C696E2-6313-438A-B678-8816D9F340C6}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="O53:O62">
+    <cfRule type="dataBar" priority="1">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FFFF555A"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{3E459015-ECC4-4953-8A3E-B311F04A28DB}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="P53:P62">
+    <cfRule type="dataBar" priority="16">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color theme="7" tint="0.39997558519241921"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{00ABA792-BC37-4024-880E-4AD9979EE5EF}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+    <cfRule type="dataBar" priority="20">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FFFF555A"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{B125AEA2-3B4A-4943-BB7C-E03F551C4108}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="R53:R62">
     <cfRule type="dataBar" priority="5">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color theme="3" tint="0.39997558519241921"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{C33F56A6-769D-413F-9DE9-5159C93F7D98}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="T53:T62">
-    <cfRule type="dataBar" priority="3">
+  <conditionalFormatting sqref="S53:S62">
+    <cfRule type="dataBar" priority="17">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FFFF555A"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
-          <x14:id>{E7E325B8-0615-4F87-ACCC-AD54F2A0C287}</x14:id>
+          <x14:id>{06DC1DF9-E255-474F-A121-D5C5EB02A8E2}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="T53:T62">
     <cfRule type="dataBar" priority="2">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color theme="7" tint="0.39997558519241921"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{842C8384-D129-4D4B-AECD-6446A25D2CEB}</x14:id>
         </ext>
       </extLst>
     </cfRule>
-  </conditionalFormatting>
-[...1 lines deleted...]
-    <cfRule type="dataBar" priority="1">
+    <cfRule type="dataBar" priority="3">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FFFF555A"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
-          <x14:id>{3E459015-ECC4-4953-8A3E-B311F04A28DB}</x14:id>
+          <x14:id>{E7E325B8-0615-4F87-ACCC-AD54F2A0C287}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="H63" r:id="rId1" xr:uid="{00000000-0004-0000-0A00-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="50" fitToHeight="0" orientation="landscape" r:id="rId2"/>
   <drawing r:id="rId3"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="dataBar" id="{B125AEA2-3B4A-4943-BB7C-E03F551C4108}">
+          <x14:cfRule type="dataBar" id="{1BE91FA7-4754-4326-A478-AFA0F4EA49E3}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
-              <x14:borderColor theme="5" tint="0.39997558519241921"/>
+              <x14:borderColor rgb="FF63C384"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
-          <xm:sqref>P53:P62</xm:sqref>
-[...25 lines deleted...]
-          <xm:sqref>P53:P62</xm:sqref>
+          <xm:sqref>I53:I62</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{2419724D-81BF-45EF-9696-BD373C57FEF6}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF63C384"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>J52</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="dataBar" id="{478FEAA7-902B-47D9-969C-98C386AA04CD}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor theme="3" tint="0.59999389629810485"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <xm:sqref>J53:J62</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{1166F638-126D-421A-B8BA-077FA294B6B4}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FFFF555A"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>K52:K62</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{4AE9033B-A420-4C97-ABF8-C45A19F55074}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF008AEF"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>L52:L62</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="dataBar" id="{1BE91FA7-4754-4326-A478-AFA0F4EA49E3}">
-[...24 lines deleted...]
-        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{A4C696E2-6313-438A-B678-8816D9F340C6}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor theme="3" tint="0.59999389629810485"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>N53:N62</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="dataBar" id="{3E459015-ECC4-4953-8A3E-B311F04A28DB}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FFFF555A"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <xm:sqref>O53:O62</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="dataBar" id="{00ABA792-BC37-4024-880E-4AD9979EE5EF}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor theme="3" tint="0.79998168889431442"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{B125AEA2-3B4A-4943-BB7C-E03F551C4108}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor theme="5" tint="0.39997558519241921"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <xm:sqref>P53:P62</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{C33F56A6-769D-413F-9DE9-5159C93F7D98}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor theme="3" tint="0.59999389629810485"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>R53:R62</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="dataBar" id="{06DC1DF9-E255-474F-A121-D5C5EB02A8E2}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FFFF555A"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <xm:sqref>S53:S62</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="dataBar" id="{842C8384-D129-4D4B-AECD-6446A25D2CEB}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor theme="3" tint="0.79998168889431442"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
           <x14:cfRule type="dataBar" id="{E7E325B8-0615-4F87-ACCC-AD54F2A0C287}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor theme="5" tint="0.39997558519241921"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>T53:T62</xm:sqref>
         </x14:conditionalFormatting>
-        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-[...24 lines deleted...]
-        </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:Q61"/>
+  <dimension ref="B1:Q59"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="H44" sqref="H44:H48"/>
+      <selection activeCell="D3" activeCellId="1" sqref="B3 D3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="3.375" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="7" max="7" width="24.375" customWidth="1"/>
+    <col min="1" max="1" width="3.33203125" customWidth="1"/>
+    <col min="2" max="4" width="18.58203125" customWidth="1"/>
+    <col min="5" max="5" width="18.08203125" customWidth="1"/>
+    <col min="6" max="6" width="16.58203125" customWidth="1"/>
+    <col min="7" max="7" width="24.33203125" customWidth="1"/>
     <col min="8" max="8" width="14.5" customWidth="1"/>
-    <col min="9" max="9" width="21.875" customWidth="1"/>
-    <col min="10" max="10" width="25.875" customWidth="1"/>
+    <col min="9" max="9" width="21.83203125" customWidth="1"/>
+    <col min="10" max="10" width="25.83203125" customWidth="1"/>
     <col min="11" max="11" width="21.5" customWidth="1"/>
-    <col min="12" max="12" width="22.125" customWidth="1"/>
+    <col min="12" max="12" width="22.08203125" customWidth="1"/>
     <col min="13" max="13" width="1" customWidth="1"/>
-    <col min="14" max="14" width="23.625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="16" max="17" width="19.625" customWidth="1"/>
+    <col min="14" max="14" width="23.58203125" customWidth="1"/>
+    <col min="15" max="15" width="3.08203125" customWidth="1"/>
+    <col min="16" max="17" width="19.58203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:16" ht="21" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B1" s="36" t="s">
+    <row r="1" spans="2:15" ht="20.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B1" s="35" t="s">
         <v>140</v>
       </c>
-      <c r="C1" s="4"/>
-[...29 lines deleted...]
-      <c r="B3" s="52" t="s">
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+      <c r="E1" s="3"/>
+      <c r="F1" s="3"/>
+    </row>
+    <row r="2" spans="2:15" ht="15" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="5"/>
+      <c r="C2" s="5"/>
+      <c r="D2" s="5"/>
+      <c r="E2" s="5"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="6"/>
+      <c r="H2" s="6"/>
+      <c r="I2" s="6"/>
+      <c r="J2" s="6"/>
+      <c r="K2" s="6"/>
+      <c r="L2" s="6"/>
+      <c r="M2" s="6"/>
+      <c r="N2" s="6"/>
+      <c r="O2" s="6"/>
+    </row>
+    <row r="3" spans="2:15" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B3" s="239" t="s">
         <v>5</v>
       </c>
-      <c r="C3" s="53" t="s">
+      <c r="C3" s="46" t="s">
         <v>70</v>
       </c>
-      <c r="D3" s="54" t="s">
+      <c r="D3" s="240" t="s">
         <v>37</v>
       </c>
-      <c r="E3" s="4"/>
-[...440 lines deleted...]
-      <c r="H34" s="145" t="s">
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
+    </row>
+    <row r="4" spans="2:15" x14ac:dyDescent="0.3">
+      <c r="B4" s="3"/>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3"/>
+      <c r="E4" s="3"/>
+      <c r="F4" s="3"/>
+    </row>
+    <row r="5" spans="2:15" x14ac:dyDescent="0.3">
+      <c r="B5" s="3"/>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3"/>
+      <c r="E5" s="3"/>
+      <c r="F5" s="3"/>
+    </row>
+    <row r="6" spans="2:15" x14ac:dyDescent="0.3">
+      <c r="B6" s="3"/>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3"/>
+      <c r="E6" s="3"/>
+      <c r="F6" s="3"/>
+    </row>
+    <row r="7" spans="2:15" x14ac:dyDescent="0.3">
+      <c r="B7" s="3"/>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3"/>
+      <c r="E7" s="3"/>
+      <c r="F7" s="3"/>
+    </row>
+    <row r="8" spans="2:15" x14ac:dyDescent="0.3">
+      <c r="B8" s="3"/>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3"/>
+      <c r="E8" s="3"/>
+      <c r="F8" s="3"/>
+    </row>
+    <row r="9" spans="2:15" x14ac:dyDescent="0.3">
+      <c r="B9" s="3"/>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3"/>
+      <c r="E9" s="3"/>
+      <c r="F9" s="3"/>
+    </row>
+    <row r="10" spans="2:15" x14ac:dyDescent="0.3">
+      <c r="B10" s="3"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+    </row>
+    <row r="11" spans="2:15" x14ac:dyDescent="0.3">
+      <c r="B11" s="3"/>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3"/>
+      <c r="E11" s="3"/>
+      <c r="F11" s="3"/>
+    </row>
+    <row r="12" spans="2:15" x14ac:dyDescent="0.3">
+      <c r="B12" s="3"/>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3"/>
+      <c r="E12" s="3"/>
+      <c r="F12" s="3"/>
+    </row>
+    <row r="13" spans="2:15" x14ac:dyDescent="0.3">
+      <c r="B13" s="3"/>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3"/>
+      <c r="E13" s="3"/>
+      <c r="F13" s="3"/>
+    </row>
+    <row r="14" spans="2:15" x14ac:dyDescent="0.3">
+      <c r="B14" s="3"/>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3"/>
+      <c r="E14" s="3"/>
+      <c r="F14" s="3"/>
+    </row>
+    <row r="15" spans="2:15" x14ac:dyDescent="0.3">
+      <c r="B15" s="3"/>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3"/>
+      <c r="E15" s="3"/>
+      <c r="F15" s="3"/>
+    </row>
+    <row r="16" spans="2:15" x14ac:dyDescent="0.3">
+      <c r="B16" s="3"/>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3"/>
+      <c r="E16" s="3"/>
+      <c r="F16" s="3"/>
+    </row>
+    <row r="17" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B17" s="3"/>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3"/>
+      <c r="E17" s="3"/>
+      <c r="F17" s="3"/>
+    </row>
+    <row r="18" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B18" s="3"/>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3"/>
+      <c r="E18" s="3"/>
+      <c r="F18" s="3"/>
+    </row>
+    <row r="19" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B19" s="3"/>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3"/>
+      <c r="E19" s="3"/>
+      <c r="F19" s="3"/>
+    </row>
+    <row r="20" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B20" s="3"/>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3"/>
+      <c r="E20" s="3"/>
+      <c r="F20" s="3"/>
+    </row>
+    <row r="21" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B21" s="3"/>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3"/>
+      <c r="E21" s="3"/>
+      <c r="F21" s="3"/>
+    </row>
+    <row r="22" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B22" s="3"/>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3"/>
+      <c r="E22" s="3"/>
+      <c r="F22" s="3"/>
+    </row>
+    <row r="23" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B23" s="3"/>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3"/>
+      <c r="E23" s="3"/>
+      <c r="F23" s="3"/>
+    </row>
+    <row r="24" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B24" s="3"/>
+      <c r="C24" s="3"/>
+      <c r="D24" s="3"/>
+      <c r="E24" s="3"/>
+      <c r="F24" s="3"/>
+    </row>
+    <row r="25" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B25" s="3"/>
+      <c r="C25" s="3"/>
+      <c r="D25" s="3"/>
+      <c r="E25" s="3"/>
+      <c r="F25" s="3"/>
+    </row>
+    <row r="26" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B26" s="3"/>
+      <c r="C26" s="3"/>
+      <c r="D26" s="3"/>
+      <c r="E26" s="3"/>
+      <c r="F26" s="3"/>
+    </row>
+    <row r="27" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B27" s="3"/>
+      <c r="C27" s="3"/>
+      <c r="D27" s="3"/>
+      <c r="E27" s="3"/>
+      <c r="F27" s="3"/>
+    </row>
+    <row r="28" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B28" s="3"/>
+      <c r="C28" s="3"/>
+      <c r="D28" s="3"/>
+      <c r="E28" s="3"/>
+      <c r="F28" s="3"/>
+    </row>
+    <row r="29" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B29" s="3"/>
+      <c r="C29" s="3"/>
+      <c r="D29" s="3"/>
+      <c r="E29" s="3"/>
+      <c r="F29" s="3"/>
+    </row>
+    <row r="30" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B30" s="3"/>
+      <c r="C30" s="3"/>
+      <c r="D30" s="3"/>
+      <c r="E30" s="3"/>
+      <c r="F30" s="3"/>
+    </row>
+    <row r="31" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B31" s="3"/>
+      <c r="C31" s="3"/>
+      <c r="D31" s="3"/>
+      <c r="E31" s="3"/>
+      <c r="F31" s="3"/>
+    </row>
+    <row r="32" spans="2:11" ht="11.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B32" s="3"/>
+      <c r="C32" s="3"/>
+      <c r="D32" s="3"/>
+      <c r="E32" s="3"/>
+      <c r="F32" s="3"/>
+      <c r="H32" s="35"/>
+      <c r="J32" s="1"/>
+      <c r="K32" s="47"/>
+    </row>
+    <row r="33" spans="2:17" ht="15.5" x14ac:dyDescent="0.3">
+      <c r="B33" s="3"/>
+      <c r="C33" s="3"/>
+      <c r="D33" s="3"/>
+      <c r="E33" s="3"/>
+      <c r="F33" s="3"/>
+      <c r="H33" s="111"/>
+      <c r="I33" s="111"/>
+      <c r="J33" s="111"/>
+      <c r="K33" s="111"/>
+      <c r="L33" s="111"/>
+      <c r="M33" s="129"/>
+    </row>
+    <row r="34" spans="2:17" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B34" s="3"/>
+      <c r="C34" s="3"/>
+      <c r="D34" s="3"/>
+      <c r="E34" s="3"/>
+      <c r="F34" s="3"/>
+      <c r="H34" s="129" t="s">
         <v>156</v>
       </c>
-      <c r="I34" s="145" t="s">
+      <c r="I34" s="129" t="s">
         <v>141</v>
       </c>
-      <c r="J34" s="145" t="s">
+      <c r="J34" s="129" t="s">
         <v>142</v>
       </c>
-      <c r="K34" s="145" t="s">
+      <c r="K34" s="129" t="s">
         <v>147</v>
       </c>
-      <c r="L34" s="145" t="s">
+      <c r="L34" s="129" t="s">
         <v>148</v>
       </c>
-      <c r="M34" s="57"/>
-[...9 lines deleted...]
-      <c r="H35" s="230" t="s">
+      <c r="P34" s="99"/>
+    </row>
+    <row r="35" spans="2:17" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B35" s="3"/>
+      <c r="C35" s="3"/>
+      <c r="D35" s="3"/>
+      <c r="E35" s="3"/>
+      <c r="F35" s="3"/>
+      <c r="H35" s="194" t="s">
         <v>213</v>
       </c>
-      <c r="I35" s="231">
-[...20 lines deleted...]
-      <c r="H36" s="230" t="s">
+      <c r="I35" s="195">
+        <v>0</v>
+      </c>
+      <c r="J35" s="155">
+        <v>0</v>
+      </c>
+      <c r="K35" s="196">
+        <v>0</v>
+      </c>
+      <c r="L35" s="129">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="2:17" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B36" s="3"/>
+      <c r="C36" s="3"/>
+      <c r="D36" s="3"/>
+      <c r="E36" s="3"/>
+      <c r="F36" s="3"/>
+      <c r="H36" s="194" t="s">
         <v>213</v>
       </c>
-      <c r="I36" s="231">
-[...20 lines deleted...]
-      <c r="H37" s="230" t="s">
+      <c r="I36" s="195">
+        <v>0</v>
+      </c>
+      <c r="J36" s="155">
+        <v>0</v>
+      </c>
+      <c r="K36" s="196">
+        <v>0</v>
+      </c>
+      <c r="L36" s="129">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="2:17" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B37" s="3"/>
+      <c r="C37" s="3"/>
+      <c r="D37" s="3"/>
+      <c r="E37" s="3"/>
+      <c r="F37" s="3"/>
+      <c r="H37" s="194" t="s">
         <v>213</v>
       </c>
-      <c r="I37" s="231">
-[...20 lines deleted...]
-      <c r="H38" s="230" t="s">
+      <c r="I37" s="195">
+        <v>0</v>
+      </c>
+      <c r="J37" s="155">
+        <v>0</v>
+      </c>
+      <c r="K37" s="196">
+        <v>0</v>
+      </c>
+      <c r="L37" s="129">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="2:17" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B38" s="3"/>
+      <c r="C38" s="3"/>
+      <c r="D38" s="3"/>
+      <c r="E38" s="3"/>
+      <c r="F38" s="3"/>
+      <c r="H38" s="194" t="s">
         <v>213</v>
       </c>
-      <c r="I38" s="231">
-[...20 lines deleted...]
-      <c r="H39" s="230" t="s">
+      <c r="I38" s="195">
+        <v>0</v>
+      </c>
+      <c r="J38" s="155">
+        <v>0</v>
+      </c>
+      <c r="K38" s="196">
+        <v>0</v>
+      </c>
+      <c r="L38" s="129">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="2:17" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B39" s="3"/>
+      <c r="C39" s="3"/>
+      <c r="D39" s="3"/>
+      <c r="E39" s="3"/>
+      <c r="F39" s="3"/>
+      <c r="H39" s="194" t="s">
         <v>213</v>
       </c>
-      <c r="I39" s="231">
-[...20 lines deleted...]
-      <c r="H40" s="134" t="s">
+      <c r="I39" s="195">
+        <v>0</v>
+      </c>
+      <c r="J39" s="155">
+        <v>0</v>
+      </c>
+      <c r="K39" s="196">
+        <v>0</v>
+      </c>
+      <c r="L39" s="129">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="2:17" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B40" s="3"/>
+      <c r="C40" s="3"/>
+      <c r="D40" s="3"/>
+      <c r="E40" s="3"/>
+      <c r="F40" s="3"/>
+      <c r="H40" s="118" t="s">
         <v>150</v>
       </c>
-      <c r="I40" s="135"/>
-[...33 lines deleted...]
-      <c r="I42" s="272" t="s">
+      <c r="I40" s="119"/>
+      <c r="J40" s="119"/>
+      <c r="K40" s="121"/>
+      <c r="L40" s="122"/>
+      <c r="P40" s="124"/>
+      <c r="Q40" s="123"/>
+    </row>
+    <row r="41" spans="2:17" ht="42" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B41" s="3"/>
+      <c r="C41" s="3"/>
+      <c r="D41" s="3"/>
+      <c r="E41" s="3"/>
+      <c r="F41" s="3"/>
+      <c r="H41" s="217"/>
+      <c r="I41" s="119"/>
+      <c r="J41" s="120"/>
+      <c r="K41" s="121"/>
+      <c r="L41" s="122"/>
+      <c r="M41" s="124"/>
+      <c r="N41" s="124"/>
+      <c r="O41" s="123"/>
+      <c r="P41" s="124"/>
+      <c r="Q41" s="123"/>
+    </row>
+    <row r="42" spans="2:17" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B42" s="3"/>
+      <c r="C42" s="3"/>
+      <c r="D42" s="3"/>
+      <c r="E42" s="3"/>
+      <c r="F42" s="3"/>
+      <c r="H42" s="129"/>
+      <c r="I42" s="231" t="s">
         <v>143</v>
       </c>
-      <c r="J42" s="272"/>
-[...15 lines deleted...]
-      <c r="H43" s="145" t="s">
+      <c r="J42" s="231"/>
+      <c r="K42" s="231"/>
+      <c r="L42" s="231"/>
+      <c r="M42" s="129"/>
+      <c r="N42" s="123"/>
+      <c r="O42" s="124"/>
+      <c r="P42" s="124"/>
+      <c r="Q42" s="123"/>
+    </row>
+    <row r="43" spans="2:17" ht="40.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B43" s="3"/>
+      <c r="C43" s="3"/>
+      <c r="D43" s="3"/>
+      <c r="E43" s="3"/>
+      <c r="F43" s="3"/>
+      <c r="H43" s="129" t="s">
         <v>156</v>
       </c>
-      <c r="I43" s="145" t="s">
+      <c r="I43" s="129" t="s">
         <v>144</v>
       </c>
-      <c r="J43" s="145" t="s">
+      <c r="J43" s="129" t="s">
         <v>149</v>
       </c>
-      <c r="K43" s="145" t="s">
+      <c r="K43" s="129" t="s">
         <v>145</v>
       </c>
-      <c r="L43" s="233" t="s">
+      <c r="L43" s="197" t="s">
         <v>146</v>
       </c>
-      <c r="M43" s="140"/>
-[...10 lines deleted...]
-      <c r="H44" s="230" t="s">
+      <c r="M43" s="124"/>
+      <c r="N43" s="124"/>
+      <c r="O43" s="123"/>
+    </row>
+    <row r="44" spans="2:17" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B44" s="3"/>
+      <c r="C44" s="3"/>
+      <c r="D44" s="3"/>
+      <c r="E44" s="3"/>
+      <c r="F44" s="3"/>
+      <c r="H44" s="194" t="s">
         <v>213</v>
       </c>
-      <c r="I44" s="139">
-[...5 lines deleted...]
-      <c r="K44" s="139">
+      <c r="I44" s="123">
+        <v>0</v>
+      </c>
+      <c r="J44" s="123">
+        <v>0</v>
+      </c>
+      <c r="K44" s="123">
         <f>SUM(I44:J44)</f>
         <v>0</v>
       </c>
-      <c r="L44" s="234" t="e">
+      <c r="L44" s="198" t="e">
         <f>I44/J44</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M44" s="140"/>
-[...10 lines deleted...]
-      <c r="H45" s="230" t="s">
+      <c r="M44" s="124"/>
+      <c r="N44" s="125"/>
+      <c r="O44" s="126"/>
+    </row>
+    <row r="45" spans="2:17" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B45" s="3"/>
+      <c r="C45" s="3"/>
+      <c r="D45" s="3"/>
+      <c r="E45" s="3"/>
+      <c r="F45" s="3"/>
+      <c r="H45" s="194" t="s">
         <v>213</v>
       </c>
-      <c r="I45" s="139">
-[...5 lines deleted...]
-      <c r="K45" s="139">
+      <c r="I45" s="123">
+        <v>0</v>
+      </c>
+      <c r="J45" s="123">
+        <v>0</v>
+      </c>
+      <c r="K45" s="123">
         <f>SUM(I45:J45)</f>
         <v>0</v>
       </c>
-      <c r="L45" s="234" t="e">
+      <c r="L45" s="198" t="e">
         <f>I45/J45</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M45" s="140"/>
-[...8 lines deleted...]
-      <c r="H46" s="230" t="s">
+      <c r="M45" s="124"/>
+    </row>
+    <row r="46" spans="2:17" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B46" s="3"/>
+      <c r="C46" s="3"/>
+      <c r="D46" s="3"/>
+      <c r="E46" s="3"/>
+      <c r="F46" s="3"/>
+      <c r="H46" s="194" t="s">
         <v>213</v>
       </c>
-      <c r="I46" s="139">
-[...5 lines deleted...]
-      <c r="K46" s="139">
+      <c r="I46" s="123">
+        <v>0</v>
+      </c>
+      <c r="J46" s="123">
+        <v>0</v>
+      </c>
+      <c r="K46" s="123">
         <f>SUM(I46:J46)</f>
         <v>0</v>
       </c>
-      <c r="L46" s="234" t="e">
+      <c r="L46" s="198" t="e">
         <f>I46/J46</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M46" s="141"/>
-[...8 lines deleted...]
-      <c r="H47" s="230" t="s">
+      <c r="M46" s="125"/>
+    </row>
+    <row r="47" spans="2:17" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B47" s="3"/>
+      <c r="C47" s="3"/>
+      <c r="D47" s="3"/>
+      <c r="E47" s="3"/>
+      <c r="F47" s="3"/>
+      <c r="H47" s="194" t="s">
         <v>213</v>
       </c>
-      <c r="I47" s="139">
-[...5 lines deleted...]
-      <c r="K47" s="139">
+      <c r="I47" s="123">
+        <v>0</v>
+      </c>
+      <c r="J47" s="123">
+        <v>0</v>
+      </c>
+      <c r="K47" s="123">
         <f>SUM(I47:J47)</f>
         <v>0</v>
       </c>
-      <c r="L47" s="234" t="e">
+      <c r="L47" s="198" t="e">
         <f>I47/J47</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M47" s="57"/>
-[...8 lines deleted...]
-      <c r="H48" s="230" t="s">
+    </row>
+    <row r="48" spans="2:17" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B48" s="3"/>
+      <c r="C48" s="3"/>
+      <c r="D48" s="3"/>
+      <c r="E48" s="3"/>
+      <c r="F48" s="3"/>
+      <c r="H48" s="194" t="s">
         <v>213</v>
       </c>
-      <c r="I48" s="139">
-[...5 lines deleted...]
-      <c r="K48" s="139">
+      <c r="I48" s="123">
+        <v>0</v>
+      </c>
+      <c r="J48" s="123">
+        <v>0</v>
+      </c>
+      <c r="K48" s="123">
         <f>SUM(I48:J48)</f>
         <v>0</v>
       </c>
-      <c r="L48" s="234" t="e">
+      <c r="L48" s="198" t="e">
         <f>I48/J48</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M48" s="57"/>
-[...8 lines deleted...]
-      <c r="H49" s="134" t="s">
+    </row>
+    <row r="49" spans="2:8" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B49" s="3"/>
+      <c r="C49" s="3"/>
+      <c r="D49" s="3"/>
+      <c r="E49" s="3"/>
+      <c r="F49" s="3"/>
+      <c r="H49" s="118" t="s">
         <v>150</v>
       </c>
-      <c r="I49" s="107"/>
-[...159 lines deleted...]
-      <c r="M61" s="3"/>
+    </row>
+    <row r="50" spans="2:8" x14ac:dyDescent="0.3">
+      <c r="B50" s="3"/>
+      <c r="C50" s="3"/>
+      <c r="D50" s="3"/>
+      <c r="E50" s="3"/>
+      <c r="F50" s="3"/>
+    </row>
+    <row r="51" spans="2:8" x14ac:dyDescent="0.3">
+      <c r="B51" s="3"/>
+      <c r="C51" s="3"/>
+      <c r="D51" s="3"/>
+      <c r="E51" s="3"/>
+      <c r="F51" s="3"/>
+    </row>
+    <row r="52" spans="2:8" x14ac:dyDescent="0.3">
+      <c r="B52" s="3"/>
+      <c r="C52" s="3"/>
+      <c r="D52" s="3"/>
+      <c r="E52" s="3"/>
+      <c r="F52" s="3"/>
+    </row>
+    <row r="53" spans="2:8" x14ac:dyDescent="0.3">
+      <c r="B53" s="3"/>
+      <c r="C53" s="3"/>
+      <c r="D53" s="3"/>
+      <c r="E53" s="3"/>
+      <c r="F53" s="3"/>
+    </row>
+    <row r="54" spans="2:8" x14ac:dyDescent="0.3">
+      <c r="B54" s="3"/>
+      <c r="C54" s="3"/>
+      <c r="D54" s="3"/>
+      <c r="E54" s="3"/>
+      <c r="F54" s="3"/>
+    </row>
+    <row r="55" spans="2:8" x14ac:dyDescent="0.3">
+      <c r="B55" s="3"/>
+      <c r="C55" s="3"/>
+      <c r="D55" s="3"/>
+      <c r="E55" s="3"/>
+      <c r="F55" s="3"/>
+    </row>
+    <row r="56" spans="2:8" x14ac:dyDescent="0.3">
+      <c r="B56" s="3"/>
+      <c r="C56" s="3"/>
+      <c r="D56" s="3"/>
+      <c r="E56" s="3"/>
+      <c r="F56" s="3"/>
+    </row>
+    <row r="57" spans="2:8" x14ac:dyDescent="0.3">
+      <c r="B57" s="3"/>
+      <c r="C57" s="3"/>
+      <c r="D57" s="3"/>
+      <c r="E57" s="3"/>
+      <c r="F57" s="3"/>
+    </row>
+    <row r="58" spans="2:8" x14ac:dyDescent="0.3">
+      <c r="B58" s="3"/>
+      <c r="C58" s="3"/>
+      <c r="D58" s="3"/>
+      <c r="E58" s="3"/>
+      <c r="F58" s="3"/>
+    </row>
+    <row r="59" spans="2:8" x14ac:dyDescent="0.3">
+      <c r="B59" s="3"/>
+      <c r="C59" s="3"/>
+      <c r="D59" s="3"/>
+      <c r="E59" s="3"/>
+      <c r="F59" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="I42:L42"/>
   </mergeCells>
-  <conditionalFormatting sqref="O43:O44 K44 O41 Q40:Q42">
-    <cfRule type="dataBar" priority="45">
+  <conditionalFormatting sqref="I39">
+    <cfRule type="dataBar" priority="37">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FFFF555A"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
-          <x14:id>{98B4568C-D238-4697-B5AB-52F68D9E47D4}</x14:id>
+          <x14:id>{916E518B-CCF4-4AC0-AB54-533BB9806F5F}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="O43:O44 K44 O41 Q40:Q42">
-    <cfRule type="dataBar" priority="44">
+  <conditionalFormatting sqref="I40:I41">
+    <cfRule type="dataBar" priority="67">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
-        <color theme="7" tint="0.39997558519241921"/>
+        <color rgb="FF63C384"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
-          <x14:id>{B2E34663-1A0C-4448-9E7A-A40443770796}</x14:id>
+          <x14:id>{86BD6166-A00C-4591-BC82-038236789AEA}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="I46">
+    <cfRule type="dataBar" priority="4">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color theme="3" tint="0.39997558519241921"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{CBFC228A-65AB-4436-BABC-C859741F39C5}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="I47 L47">
+    <cfRule type="dataBar" priority="16">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color theme="3" tint="0.39997558519241921"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{349734BE-0ECA-4130-A7DB-6B79C28163BF}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J35:J39">
+    <cfRule type="dataBar" priority="36">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color theme="4" tint="0.59999389629810485"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{25C40BAB-8A28-4E4E-BA12-72771D07C431}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J40:J41">
+    <cfRule type="dataBar" priority="68">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color theme="3" tint="0.39997558519241921"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{E8BDEDCF-A3CE-4BA6-A4A8-17DE9FC9ECE9}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J44">
+    <cfRule type="dataBar" priority="35">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FFFF555A"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{127B47D2-B855-4C91-9F29-81256087DBDA}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+    <cfRule type="dataBar" priority="34">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color theme="5" tint="0.39997558519241921"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{B1642072-C9C4-4E46-A2AA-AF6E53F05B19}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J45">
+    <cfRule type="dataBar" priority="28">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FFFF555A"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{BE55B593-8825-463F-9473-AE602F4C1EC3}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+    <cfRule type="dataBar" priority="27">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color theme="5" tint="0.39997558519241921"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{41045C3B-A17D-4805-8C9F-B4382444AC1A}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J46">
+    <cfRule type="dataBar" priority="2">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color theme="5" tint="0.39997558519241921"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{BFDC932A-C3D7-47FE-8BF2-72DF1608E684}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+    <cfRule type="dataBar" priority="3">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FFFF555A"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{86DF1A4B-9EA9-47C1-9EE9-A2B1DE761813}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J47">
+    <cfRule type="dataBar" priority="13">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color theme="5" tint="0.39997558519241921"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{E1EC8777-5BCD-4364-8B8E-A9A33E4A376C}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+    <cfRule type="dataBar" priority="14">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FFFF555A"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{493D6DEC-34D9-491F-B462-B8B53E383EEE}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J48">
+    <cfRule type="dataBar" priority="6">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color theme="5" tint="0.39997558519241921"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{228961E4-DE99-4D6C-B992-1FFB042293F8}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+    <cfRule type="dataBar" priority="7">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FFFF555A"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{F859DD93-1C1A-40C9-BD52-11268DECE877}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K35:K39">
+    <cfRule type="dataBar" priority="1">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF63C384"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{654AED0D-B617-4BD6-B969-FD52DB0FC31A}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K40:K41 I35:I39">
     <cfRule type="dataBar" priority="43">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FFFF555A"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{A1D1BA05-FC00-492D-894C-2326560D570C}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K45">
+    <cfRule type="dataBar" priority="32">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FFFF555A"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{2E5C9274-6D11-43E9-9D24-705ABED6AF5B}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+    <cfRule type="dataBar" priority="31">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color theme="7" tint="0.39997558519241921"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{58B50B5D-A535-4800-B92F-B00001CDB3CE}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K46">
+    <cfRule type="dataBar" priority="24">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color theme="7" tint="0.39997558519241921"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{7D998382-095B-47CF-B241-4291A46C3368}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+    <cfRule type="dataBar" priority="25">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FFFF555A"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{C73FBDD6-B725-4AE0-ACEF-EFEC51BC8D81}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K47">
+    <cfRule type="dataBar" priority="18">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FFFF555A"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{0CC247C5-29BE-49F7-912D-617315211ACD}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+    <cfRule type="dataBar" priority="17">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color theme="7" tint="0.39997558519241921"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{F329B84E-33AA-49A1-B531-A18F17151D66}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K48">
+    <cfRule type="dataBar" priority="11">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FFFF555A"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{D622A9ED-4565-4129-A60A-34ABC2125CAF}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+    <cfRule type="dataBar" priority="10">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color theme="7" tint="0.39997558519241921"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{DE23DFA2-14B0-48C1-9D4D-62C8F0C36CED}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="L40:L41">
     <cfRule type="dataBar" priority="42">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF008AEF"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{1A3771C7-B3DB-477C-AA2E-C45AFF1110BF}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="L43:L44 N42 I44">
     <cfRule type="dataBar" priority="40">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color theme="3" tint="0.39997558519241921"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{26169381-BA84-47C9-A1D3-E067538748AF}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="I39">
-[...54 lines deleted...]
-  </conditionalFormatting>
   <conditionalFormatting sqref="L44">
     <cfRule type="dataBar" priority="33">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF63C384"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{EF7365B9-21BE-4A61-BA06-609B82E47F61}</x14:id>
-        </ext>
-[...54 lines deleted...]
-          <x14:id>{58B50B5D-A535-4800-B92F-B00001CDB3CE}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="L45 I45">
     <cfRule type="dataBar" priority="30">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color theme="3" tint="0.39997558519241921"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{FF403E2F-95C6-4F13-845B-B0FEFC2A913A}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J45">
-[...26 lines deleted...]
-  </conditionalFormatting>
   <conditionalFormatting sqref="L45">
     <cfRule type="dataBar" priority="26">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF63C384"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{E9F1F747-E2DB-40F2-9B59-79C1B0E65D51}</x14:id>
-        </ext>
-[...40 lines deleted...]
-          <x14:id>{CB84E4B0-51A3-495B-ADA7-248EB2BCF8C6}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="L46">
     <cfRule type="dataBar" priority="19">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF63C384"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{12FEF782-A7E9-431D-9C49-03D67BA1A6BB}</x14:id>
         </ext>
       </extLst>
     </cfRule>
-  </conditionalFormatting>
-[...29 lines deleted...]
-    <cfRule type="dataBar" priority="16">
+    <cfRule type="dataBar" priority="23">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color theme="3" tint="0.39997558519241921"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
-          <x14:id>{349734BE-0ECA-4130-A7DB-6B79C28163BF}</x14:id>
-[...27 lines deleted...]
-          <x14:id>{E1EC8777-5BCD-4364-8B8E-A9A33E4A376C}</x14:id>
+          <x14:id>{CB84E4B0-51A3-495B-ADA7-248EB2BCF8C6}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="L47">
     <cfRule type="dataBar" priority="12">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF63C384"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{3A71E207-9884-4DF5-98DB-9FBDD8C2EDD1}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="K48">
-[...26 lines deleted...]
-  </conditionalFormatting>
   <conditionalFormatting sqref="L48 I48">
     <cfRule type="dataBar" priority="9">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color theme="3" tint="0.39997558519241921"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{19C41E2A-FA4B-4A33-B632-518200CEB6DC}</x14:id>
-        </ext>
-[...26 lines deleted...]
-          <x14:id>{228961E4-DE99-4D6C-B992-1FFB042293F8}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="L48">
     <cfRule type="dataBar" priority="5">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF63C384"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{26D578D3-47AA-4A7B-BA19-1B4659BCFDF0}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="M43:M46 M41:N41 P40:P42 O42 N43:N44">
     <cfRule type="dataBar" priority="78">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FFFF555A"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{EC583564-226B-453B-8D0E-93F2BEC88EA0}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="I46">
-    <cfRule type="dataBar" priority="4">
+  <conditionalFormatting sqref="O43:O44 K44 O41 Q40:Q42">
+    <cfRule type="dataBar" priority="44">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
-        <color theme="3" tint="0.39997558519241921"/>
+        <color theme="7" tint="0.39997558519241921"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
-          <x14:id>{CBFC228A-65AB-4436-BABC-C859741F39C5}</x14:id>
+          <x14:id>{B2E34663-1A0C-4448-9E7A-A40443770796}</x14:id>
         </ext>
       </extLst>
     </cfRule>
-  </conditionalFormatting>
-[...1 lines deleted...]
-    <cfRule type="dataBar" priority="3">
+    <cfRule type="dataBar" priority="45">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FFFF555A"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
-          <x14:id>{86DF1A4B-9EA9-47C1-9EE9-A2B1DE761813}</x14:id>
-[...27 lines deleted...]
-          <x14:id>{654AED0D-B617-4BD6-B969-FD52DB0FC31A}</x14:id>
+          <x14:id>{98B4568C-D238-4697-B5AB-52F68D9E47D4}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="50" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="dataBar" id="{98B4568C-D238-4697-B5AB-52F68D9E47D4}">
+          <x14:cfRule type="dataBar" id="{916E518B-CCF4-4AC0-AB54-533BB9806F5F}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FFFF555A"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <xm:sqref>I39</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="dataBar" id="{86BD6166-A00C-4591-BC82-038236789AEA}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF63C384"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <xm:sqref>I40:I41</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="dataBar" id="{CBFC228A-65AB-4436-BABC-C859741F39C5}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor theme="3" tint="0.59999389629810485"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <xm:sqref>I46</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="dataBar" id="{349734BE-0ECA-4130-A7DB-6B79C28163BF}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor theme="3" tint="0.59999389629810485"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <xm:sqref>I47 L47</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="dataBar" id="{25C40BAB-8A28-4E4E-BA12-72771D07C431}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor theme="4" tint="0.59999389629810485"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <xm:sqref>J35:J39</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="dataBar" id="{E8BDEDCF-A3CE-4BA6-A4A8-17DE9FC9ECE9}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor theme="3" tint="0.59999389629810485"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <xm:sqref>J40:J41</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="dataBar" id="{127B47D2-B855-4C91-9F29-81256087DBDA}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor theme="5" tint="0.39997558519241921"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
-          <xm:sqref>O43:O44 K44 O41 Q40:Q42</xm:sqref>
-[...2 lines deleted...]
-          <x14:cfRule type="dataBar" id="{B2E34663-1A0C-4448-9E7A-A40443770796}">
+          <x14:cfRule type="dataBar" id="{B1642072-C9C4-4E46-A2AA-AF6E53F05B19}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
-              <x14:borderColor theme="3" tint="0.79998168889431442"/>
+              <x14:borderColor theme="5" tint="0.59999389629810485"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
-          <xm:sqref>O43:O44 K44 O41 Q40:Q42</xm:sqref>
+          <xm:sqref>J44</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="dataBar" id="{BE55B593-8825-463F-9473-AE602F4C1EC3}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor theme="5" tint="0.39997558519241921"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{41045C3B-A17D-4805-8C9F-B4382444AC1A}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor theme="5" tint="0.59999389629810485"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <xm:sqref>J45</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="dataBar" id="{BFDC932A-C3D7-47FE-8BF2-72DF1608E684}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor theme="5" tint="0.59999389629810485"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{86DF1A4B-9EA9-47C1-9EE9-A2B1DE761813}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor theme="5" tint="0.39997558519241921"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <xm:sqref>J46</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="dataBar" id="{E1EC8777-5BCD-4364-8B8E-A9A33E4A376C}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor theme="5" tint="0.59999389629810485"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{493D6DEC-34D9-491F-B462-B8B53E383EEE}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor theme="5" tint="0.39997558519241921"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <xm:sqref>J47</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="dataBar" id="{228961E4-DE99-4D6C-B992-1FFB042293F8}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor theme="5" tint="0.59999389629810485"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{F859DD93-1C1A-40C9-BD52-11268DECE877}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor theme="5" tint="0.39997558519241921"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <xm:sqref>J48</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="dataBar" id="{654AED0D-B617-4BD6-B969-FD52DB0FC31A}">
+            <x14:dataBar minLength="0" maxLength="100" gradient="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <xm:sqref>K35:K39</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{A1D1BA05-FC00-492D-894C-2326560D570C}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FFFF555A"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>K40:K41 I35:I39</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="dataBar" id="{2E5C9274-6D11-43E9-9D24-705ABED6AF5B}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor theme="5" tint="0.39997558519241921"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{58B50B5D-A535-4800-B92F-B00001CDB3CE}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor theme="3" tint="0.79998168889431442"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <xm:sqref>K45</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="dataBar" id="{7D998382-095B-47CF-B241-4291A46C3368}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor theme="3" tint="0.79998168889431442"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{C73FBDD6-B725-4AE0-ACEF-EFEC51BC8D81}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor theme="5" tint="0.39997558519241921"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <xm:sqref>K46</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="dataBar" id="{0CC247C5-29BE-49F7-912D-617315211ACD}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor theme="5" tint="0.39997558519241921"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{F329B84E-33AA-49A1-B531-A18F17151D66}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor theme="3" tint="0.79998168889431442"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <xm:sqref>K47</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="dataBar" id="{D622A9ED-4565-4129-A60A-34ABC2125CAF}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor theme="5" tint="0.39997558519241921"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{DE23DFA2-14B0-48C1-9D4D-62C8F0C36CED}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor theme="3" tint="0.79998168889431442"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <xm:sqref>K48</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{1A3771C7-B3DB-477C-AA2E-C45AFF1110BF}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF008AEF"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>L40:L41</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{26169381-BA84-47C9-A1D3-E067538748AF}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor theme="3" tint="0.59999389629810485"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>L43:L44 N42 I44</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="dataBar" id="{916E518B-CCF4-4AC0-AB54-533BB9806F5F}">
-[...50 lines deleted...]
-        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{EF7365B9-21BE-4A61-BA06-609B82E47F61}">
             <x14:dataBar minLength="0" maxLength="100" gradient="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>L44</xm:sqref>
-        </x14:conditionalFormatting>
-[...50 lines deleted...]
-          <xm:sqref>K45</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{FF403E2F-95C6-4F13-845B-B0FEFC2A913A}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor theme="3" tint="0.59999389629810485"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>L45 I45</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="dataBar" id="{BE55B593-8825-463F-9473-AE602F4C1EC3}">
-[...24 lines deleted...]
-        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{E9F1F747-E2DB-40F2-9B59-79C1B0E65D51}">
             <x14:dataBar minLength="0" maxLength="100" gradient="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>L45</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="dataBar" id="{C73FBDD6-B725-4AE0-ACEF-EFEC51BC8D81}">
-            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+          <x14:cfRule type="dataBar" id="{12FEF782-A7E9-431D-9C49-03D67BA1A6BB}">
+            <x14:dataBar minLength="0" maxLength="100" gradient="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
-              <x14:borderColor theme="5" tint="0.39997558519241921"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
-              <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
-          <xm:sqref>K46</xm:sqref>
-[...14 lines deleted...]
-        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{CB84E4B0-51A3-495B-ADA7-248EB2BCF8C6}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor theme="3" tint="0.59999389629810485"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>L46</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="dataBar" id="{12FEF782-A7E9-431D-9C49-03D67BA1A6BB}">
-[...74 lines deleted...]
-        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{3A71E207-9884-4DF5-98DB-9FBDD8C2EDD1}">
             <x14:dataBar minLength="0" maxLength="100" gradient="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>L47</xm:sqref>
-        </x14:conditionalFormatting>
-[...24 lines deleted...]
-          <xm:sqref>K48</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{19C41E2A-FA4B-4A33-B632-518200CEB6DC}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor theme="3" tint="0.59999389629810485"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>L48 I48</xm:sqref>
-        </x14:conditionalFormatting>
-[...24 lines deleted...]
-          <xm:sqref>J48</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{26D578D3-47AA-4A7B-BA19-1B4659BCFDF0}">
             <x14:dataBar minLength="0" maxLength="100" gradient="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>L48</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{EC583564-226B-453B-8D0E-93F2BEC88EA0}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FFFF555A"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>M43:M46 M41:N41 P40:P42 O42 N43:N44</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="dataBar" id="{CBFC228A-65AB-4436-BABC-C859741F39C5}">
+          <x14:cfRule type="dataBar" id="{B2E34663-1A0C-4448-9E7A-A40443770796}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
-              <x14:borderColor theme="3" tint="0.59999389629810485"/>
+              <x14:borderColor theme="3" tint="0.79998168889431442"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
-          <xm:sqref>I46</xm:sqref>
-[...2 lines deleted...]
-          <x14:cfRule type="dataBar" id="{86DF1A4B-9EA9-47C1-9EE9-A2B1DE761813}">
+          <x14:cfRule type="dataBar" id="{98B4568C-D238-4697-B5AB-52F68D9E47D4}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor theme="5" tint="0.39997558519241921"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
-          <xm:sqref>J46</xm:sqref>
-[...23 lines deleted...]
-          <xm:sqref>K35:K39</xm:sqref>
+          <xm:sqref>O43:O44 K44 O41 Q40:Q42</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:N52"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="I30" sqref="I30:I40"/>
+    <sheetView showGridLines="0" topLeftCell="K2" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="C3" sqref="C3:D3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="3.375" customWidth="1"/>
-    <col min="2" max="2" width="18.625" customWidth="1"/>
+    <col min="1" max="1" width="3.33203125" customWidth="1"/>
+    <col min="2" max="2" width="18.58203125" customWidth="1"/>
     <col min="3" max="3" width="23.5" customWidth="1"/>
-    <col min="4" max="4" width="18.625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6" max="6" width="16.125" customWidth="1"/>
+    <col min="4" max="4" width="18.58203125" customWidth="1"/>
+    <col min="5" max="5" width="13.33203125" customWidth="1"/>
+    <col min="6" max="6" width="16.08203125" customWidth="1"/>
     <col min="7" max="7" width="13.5" customWidth="1"/>
     <col min="8" max="8" width="12.5" customWidth="1"/>
-    <col min="9" max="9" width="16.625" customWidth="1"/>
-    <col min="10" max="10" width="24.125" customWidth="1"/>
+    <col min="9" max="9" width="16.58203125" customWidth="1"/>
+    <col min="10" max="10" width="24.08203125" customWidth="1"/>
     <col min="11" max="12" width="20" customWidth="1"/>
-    <col min="13" max="13" width="22.875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15" max="15" width="1.875" customWidth="1"/>
+    <col min="13" max="13" width="22.83203125" customWidth="1"/>
+    <col min="14" max="14" width="13.08203125" customWidth="1"/>
+    <col min="15" max="15" width="1.83203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:13" ht="21" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B1" s="36" t="s">
+    <row r="1" spans="2:13" ht="20.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B1" s="35" t="s">
         <v>209</v>
       </c>
-      <c r="C1" s="4"/>
-[...24 lines deleted...]
-      <c r="B3" s="49" t="s">
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="2:13" ht="15" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="5"/>
+      <c r="C2" s="5"/>
+      <c r="D2" s="5"/>
+      <c r="E2" s="6"/>
+      <c r="F2" s="6"/>
+      <c r="G2" s="6"/>
+      <c r="H2" s="6"/>
+      <c r="I2" s="6"/>
+      <c r="J2" s="6"/>
+      <c r="K2" s="6"/>
+      <c r="L2" s="6"/>
+      <c r="M2" s="6"/>
+    </row>
+    <row r="3" spans="2:13" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B3" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="C3" s="50" t="s">
+      <c r="C3" s="235" t="s">
         <v>70</v>
       </c>
-      <c r="D3" s="51" t="s">
+      <c r="D3" s="236" t="s">
         <v>37</v>
       </c>
-      <c r="E3" s="3"/>
-[...301 lines deleted...]
-      <c r="J29" s="193" t="s">
+    </row>
+    <row r="4" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B4" s="3"/>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3"/>
+    </row>
+    <row r="5" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B5" s="3"/>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3"/>
+    </row>
+    <row r="6" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B6" s="3"/>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3"/>
+    </row>
+    <row r="7" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B7" s="3"/>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3"/>
+    </row>
+    <row r="8" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B8" s="3"/>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3"/>
+    </row>
+    <row r="9" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B9" s="3"/>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3"/>
+    </row>
+    <row r="10" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B10" s="3"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+    </row>
+    <row r="11" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B11" s="3"/>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3"/>
+    </row>
+    <row r="12" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B12" s="3"/>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3"/>
+    </row>
+    <row r="13" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B13" s="3"/>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3"/>
+    </row>
+    <row r="14" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B14" s="3"/>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3"/>
+    </row>
+    <row r="15" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B15" s="3"/>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3"/>
+    </row>
+    <row r="16" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B16" s="3"/>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3"/>
+    </row>
+    <row r="17" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B17" s="3"/>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3"/>
+    </row>
+    <row r="18" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B18" s="3"/>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3"/>
+    </row>
+    <row r="19" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B19" s="3"/>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3"/>
+    </row>
+    <row r="20" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B20" s="3"/>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3"/>
+    </row>
+    <row r="21" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B21" s="3"/>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3"/>
+    </row>
+    <row r="22" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B22" s="3"/>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3"/>
+    </row>
+    <row r="23" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B23" s="3"/>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3"/>
+    </row>
+    <row r="24" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B24" s="3"/>
+      <c r="C24" s="3"/>
+      <c r="D24" s="3"/>
+    </row>
+    <row r="25" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B25" s="3"/>
+      <c r="C25" s="3"/>
+      <c r="D25" s="3"/>
+    </row>
+    <row r="26" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B26" s="3"/>
+      <c r="C26" s="3"/>
+      <c r="D26" s="3"/>
+    </row>
+    <row r="27" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B27" s="3"/>
+      <c r="C27" s="3"/>
+      <c r="D27" s="3"/>
+    </row>
+    <row r="29" spans="2:14" ht="54" x14ac:dyDescent="0.3">
+      <c r="I29" s="138" t="s">
+        <v>0</v>
+      </c>
+      <c r="J29" s="169" t="s">
         <v>60</v>
       </c>
-      <c r="K29" s="193" t="s">
+      <c r="K29" s="169" t="s">
         <v>61</v>
       </c>
-      <c r="L29" s="193" t="s">
+      <c r="L29" s="169" t="s">
         <v>62</v>
       </c>
-      <c r="M29" s="193" t="s">
+      <c r="M29" s="169" t="s">
         <v>63</v>
       </c>
-      <c r="N29" s="193" t="s">
+      <c r="N29" s="169" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="30" spans="2:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="I30" s="192" t="s">
+    <row r="30" spans="2:14" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I30" s="138" t="s">
         <v>212</v>
       </c>
-      <c r="J30" s="246">
-[...8 lines deleted...]
-      <c r="M30" s="236" t="e">
+      <c r="J30" s="207">
+        <v>0</v>
+      </c>
+      <c r="K30" s="199">
+        <v>0</v>
+      </c>
+      <c r="L30" s="206">
+        <v>0</v>
+      </c>
+      <c r="M30" s="200" t="e">
         <f t="shared" ref="M30:M31" si="0">K30/J30</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="N30" s="247" t="e">
+      <c r="N30" s="208" t="e">
         <f t="shared" ref="N30:N31" si="1">K30/L30</f>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="31" spans="2:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="I31" s="192" t="s">
+    <row r="31" spans="2:14" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I31" s="138" t="s">
         <v>212</v>
       </c>
-      <c r="J31" s="246">
-[...8 lines deleted...]
-      <c r="M31" s="236" t="e">
+      <c r="J31" s="207">
+        <v>0</v>
+      </c>
+      <c r="K31" s="199">
+        <v>0</v>
+      </c>
+      <c r="L31" s="206">
+        <v>0</v>
+      </c>
+      <c r="M31" s="200" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="N31" s="247" t="e">
+      <c r="N31" s="208" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="32" spans="2:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="I32" s="192" t="s">
+    <row r="32" spans="2:14" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I32" s="138" t="s">
         <v>212</v>
       </c>
-      <c r="J32" s="246">
-[...8 lines deleted...]
-      <c r="M32" s="236" t="e">
+      <c r="J32" s="207">
+        <v>0</v>
+      </c>
+      <c r="K32" s="199">
+        <v>0</v>
+      </c>
+      <c r="L32" s="206">
+        <v>0</v>
+      </c>
+      <c r="M32" s="200" t="e">
         <f>K32/J32</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="N32" s="247" t="e">
+      <c r="N32" s="208" t="e">
         <f>K32/L32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="33" spans="2:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="I33" s="192" t="s">
+    <row r="33" spans="2:14" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I33" s="138" t="s">
         <v>212</v>
       </c>
-      <c r="J33" s="246">
-[...8 lines deleted...]
-      <c r="M33" s="236" t="e">
+      <c r="J33" s="207">
+        <v>0</v>
+      </c>
+      <c r="K33" s="199">
+        <v>0</v>
+      </c>
+      <c r="L33" s="206">
+        <v>0</v>
+      </c>
+      <c r="M33" s="200" t="e">
         <f t="shared" ref="M33:M40" si="2">K33/J33</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="N33" s="247" t="e">
+      <c r="N33" s="208" t="e">
         <f t="shared" ref="N33:N40" si="3">K33/L33</f>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="34" spans="2:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="I34" s="192" t="s">
+    <row r="34" spans="2:14" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I34" s="138" t="s">
         <v>212</v>
       </c>
-      <c r="J34" s="246">
-[...8 lines deleted...]
-      <c r="M34" s="236" t="e">
+      <c r="J34" s="207">
+        <v>0</v>
+      </c>
+      <c r="K34" s="199">
+        <v>0</v>
+      </c>
+      <c r="L34" s="206">
+        <v>0</v>
+      </c>
+      <c r="M34" s="200" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="N34" s="247" t="e">
+      <c r="N34" s="208" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="35" spans="2:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="I35" s="192" t="s">
+    <row r="35" spans="2:14" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I35" s="138" t="s">
         <v>212</v>
       </c>
-      <c r="J35" s="246">
-[...8 lines deleted...]
-      <c r="M35" s="236" t="e">
+      <c r="J35" s="207">
+        <v>0</v>
+      </c>
+      <c r="K35" s="199">
+        <v>0</v>
+      </c>
+      <c r="L35" s="206">
+        <v>0</v>
+      </c>
+      <c r="M35" s="200" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="N35" s="247" t="e">
+      <c r="N35" s="208" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="36" spans="2:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="I36" s="192" t="s">
+    <row r="36" spans="2:14" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I36" s="138" t="s">
         <v>212</v>
       </c>
-      <c r="J36" s="246">
-[...8 lines deleted...]
-      <c r="M36" s="236" t="e">
+      <c r="J36" s="207">
+        <v>0</v>
+      </c>
+      <c r="K36" s="199">
+        <v>0</v>
+      </c>
+      <c r="L36" s="206">
+        <v>0</v>
+      </c>
+      <c r="M36" s="200" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="N36" s="247" t="e">
+      <c r="N36" s="208" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="37" spans="2:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="I37" s="192" t="s">
+    <row r="37" spans="2:14" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I37" s="138" t="s">
         <v>212</v>
       </c>
-      <c r="J37" s="246">
-[...8 lines deleted...]
-      <c r="M37" s="236" t="e">
+      <c r="J37" s="207">
+        <v>0</v>
+      </c>
+      <c r="K37" s="199">
+        <v>0</v>
+      </c>
+      <c r="L37" s="206">
+        <v>0</v>
+      </c>
+      <c r="M37" s="200" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="N37" s="247" t="e">
+      <c r="N37" s="208" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="38" spans="2:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="I38" s="192" t="s">
+    <row r="38" spans="2:14" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I38" s="138" t="s">
         <v>212</v>
       </c>
-      <c r="J38" s="246">
-[...8 lines deleted...]
-      <c r="M38" s="236" t="e">
+      <c r="J38" s="207">
+        <v>0</v>
+      </c>
+      <c r="K38" s="199">
+        <v>0</v>
+      </c>
+      <c r="L38" s="206">
+        <v>0</v>
+      </c>
+      <c r="M38" s="200" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="N38" s="247" t="e">
+      <c r="N38" s="208" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="39" spans="2:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="I39" s="192" t="s">
+    <row r="39" spans="2:14" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I39" s="138" t="s">
         <v>212</v>
       </c>
-      <c r="J39" s="246">
-[...8 lines deleted...]
-      <c r="M39" s="236" t="e">
+      <c r="J39" s="207">
+        <v>0</v>
+      </c>
+      <c r="K39" s="199">
+        <v>0</v>
+      </c>
+      <c r="L39" s="206">
+        <v>0</v>
+      </c>
+      <c r="M39" s="200" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="N39" s="247" t="e">
+      <c r="N39" s="208" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="40" spans="2:14" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="I40" s="192" t="s">
+    <row r="40" spans="2:14" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I40" s="138" t="s">
         <v>212</v>
       </c>
-      <c r="J40" s="246">
-[...8 lines deleted...]
-      <c r="M40" s="236" t="e">
+      <c r="J40" s="207">
+        <v>0</v>
+      </c>
+      <c r="K40" s="199">
+        <v>0</v>
+      </c>
+      <c r="L40" s="206">
+        <v>0</v>
+      </c>
+      <c r="M40" s="200" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="N40" s="247" t="e">
+      <c r="N40" s="208" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="41" spans="2:14" ht="15" x14ac:dyDescent="0.25">
-      <c r="I41" s="240" t="s">
+    <row r="41" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="I41" s="3" t="s">
         <v>192</v>
       </c>
-      <c r="J41" s="57"/>
-[...15 lines deleted...]
-      <c r="B52" s="108"/>
+    </row>
+    <row r="47" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B47" s="97"/>
+    </row>
+    <row r="49" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B49" s="97"/>
+    </row>
+    <row r="50" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B50" s="97"/>
+    </row>
+    <row r="52" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B52" s="97"/>
     </row>
   </sheetData>
+  <conditionalFormatting sqref="J30:J40">
+    <cfRule type="dataBar" priority="3">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FFFFB628"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{C32C7014-C32A-431D-B0AE-404100CD3732}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K30:K40">
+    <cfRule type="dataBar" priority="4">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF638EC6"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{19613754-96AB-4F86-A9FC-C94C7B4606D3}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+  </conditionalFormatting>
   <conditionalFormatting sqref="M29">
     <cfRule type="dataBar" priority="6">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF008AEF"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{D3492DAC-A3F3-4DD1-956C-27A763B2670C}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="M30:M40">
     <cfRule type="dataBar" priority="5">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF63C384"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{434C6060-B8EC-48CB-89F2-6E478299C264}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="K30:K40">
-[...26 lines deleted...]
-  </conditionalFormatting>
   <conditionalFormatting sqref="N30:N40">
     <cfRule type="dataBar" priority="1">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF008AEF"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{3D90A913-CCD3-4B9F-81DE-8FE244E81B33}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="48" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="dataBar" id="{C32C7014-C32A-431D-B0AE-404100CD3732}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FFFFB628"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <xm:sqref>J30:J40</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="dataBar" id="{19613754-96AB-4F86-A9FC-C94C7B4606D3}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor theme="4" tint="0.39997558519241921"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <xm:sqref>K30:K40</xm:sqref>
+        </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{D3492DAC-A3F3-4DD1-956C-27A763B2670C}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF008AEF"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>M29</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{434C6060-B8EC-48CB-89F2-6E478299C264}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor theme="6" tint="0.39997558519241921"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>M30:M40</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="dataBar" id="{19613754-96AB-4F86-A9FC-C94C7B4606D3}">
-[...24 lines deleted...]
-        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{3D90A913-CCD3-4B9F-81DE-8FE244E81B33}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF008AEF"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>N30:N40</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:R43"/>
+  <dimension ref="B1:R42"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="50" zoomScaleNormal="50" workbookViewId="0">
-      <selection activeCell="I31" sqref="I31:I41"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="50" zoomScaleNormal="50" workbookViewId="0">
+      <selection activeCell="O20" sqref="O20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="3.375" customWidth="1"/>
-    <col min="2" max="2" width="18.625" customWidth="1"/>
+    <col min="1" max="1" width="3.33203125" customWidth="1"/>
+    <col min="2" max="2" width="18.58203125" customWidth="1"/>
     <col min="3" max="3" width="23.5" customWidth="1"/>
-    <col min="4" max="4" width="18.625" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="11" max="11" width="20.875" customWidth="1"/>
+    <col min="4" max="4" width="18.58203125" customWidth="1"/>
+    <col min="5" max="5" width="18.08203125" customWidth="1"/>
+    <col min="6" max="6" width="21.08203125" customWidth="1"/>
+    <col min="7" max="7" width="13.58203125" customWidth="1"/>
+    <col min="8" max="8" width="1.58203125" customWidth="1"/>
+    <col min="9" max="9" width="16.58203125" customWidth="1"/>
+    <col min="10" max="10" width="20.33203125" customWidth="1"/>
+    <col min="11" max="11" width="20.83203125" customWidth="1"/>
     <col min="12" max="12" width="19" customWidth="1"/>
-    <col min="13" max="13" width="21.625" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="17" max="17" width="2.625" customWidth="1"/>
+    <col min="13" max="13" width="21.58203125" customWidth="1"/>
+    <col min="14" max="14" width="18.58203125" customWidth="1"/>
+    <col min="15" max="15" width="17.08203125" customWidth="1"/>
+    <col min="16" max="16" width="16.08203125" customWidth="1"/>
+    <col min="17" max="17" width="2.58203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:13" ht="21" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B1" s="36" t="s">
+    <row r="1" spans="2:13" ht="20.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B1" s="35" t="s">
         <v>152</v>
       </c>
-      <c r="C1" s="4"/>
-[...24 lines deleted...]
-      <c r="B3" s="49" t="s">
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="2:13" ht="15" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="5"/>
+      <c r="C2" s="5"/>
+      <c r="D2" s="5"/>
+      <c r="E2" s="6"/>
+      <c r="F2" s="6"/>
+      <c r="G2" s="6"/>
+      <c r="H2" s="6"/>
+      <c r="I2" s="6"/>
+      <c r="J2" s="6"/>
+      <c r="K2" s="6"/>
+      <c r="L2" s="6"/>
+      <c r="M2" s="6"/>
+    </row>
+    <row r="3" spans="2:13" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B3" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="C3" s="50" t="s">
+      <c r="C3" s="235" t="s">
         <v>70</v>
       </c>
-      <c r="D3" s="51" t="s">
+      <c r="D3" s="236" t="s">
         <v>37</v>
       </c>
-      <c r="E3" s="3"/>
-[...322 lines deleted...]
-      <c r="N29" s="273" t="s">
+    </row>
+    <row r="4" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B4" s="3"/>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3"/>
+    </row>
+    <row r="5" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B5" s="3"/>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3"/>
+    </row>
+    <row r="6" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B6" s="3"/>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3"/>
+    </row>
+    <row r="7" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B7" s="3"/>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3"/>
+    </row>
+    <row r="8" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B8" s="3"/>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3"/>
+    </row>
+    <row r="9" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B9" s="3"/>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3"/>
+    </row>
+    <row r="10" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B10" s="3"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+    </row>
+    <row r="11" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B11" s="3"/>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3"/>
+    </row>
+    <row r="12" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B12" s="3"/>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3"/>
+    </row>
+    <row r="13" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B13" s="3"/>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3"/>
+    </row>
+    <row r="14" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B14" s="3"/>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3"/>
+    </row>
+    <row r="15" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B15" s="3"/>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3"/>
+    </row>
+    <row r="16" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B16" s="3"/>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3"/>
+    </row>
+    <row r="17" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="B17" s="3"/>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3"/>
+    </row>
+    <row r="18" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="B18" s="3"/>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3"/>
+    </row>
+    <row r="19" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="B19" s="3"/>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3"/>
+    </row>
+    <row r="20" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="B20" s="3"/>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3"/>
+    </row>
+    <row r="21" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="B21" s="3"/>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3"/>
+    </row>
+    <row r="22" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="B22" s="3"/>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3"/>
+    </row>
+    <row r="23" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="B23" s="3"/>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3"/>
+    </row>
+    <row r="24" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="B24" s="3"/>
+      <c r="C24" s="3"/>
+      <c r="D24" s="3"/>
+    </row>
+    <row r="25" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="B25" s="3"/>
+      <c r="C25" s="3"/>
+      <c r="D25" s="3"/>
+    </row>
+    <row r="26" spans="2:18" x14ac:dyDescent="0.3">
+      <c r="B26" s="3"/>
+      <c r="C26" s="3"/>
+      <c r="D26" s="3"/>
+    </row>
+    <row r="27" spans="2:18" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B27" s="3"/>
+      <c r="C27" s="3"/>
+      <c r="D27" s="3"/>
+    </row>
+    <row r="28" spans="2:18" ht="9.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B28" s="3"/>
+      <c r="C28" s="3"/>
+      <c r="D28" s="3"/>
+    </row>
+    <row r="29" spans="2:18" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="N29" s="232" t="s">
         <v>182</v>
       </c>
-      <c r="O29" s="273"/>
-[...9 lines deleted...]
-      <c r="J30" s="193" t="s">
+      <c r="O29" s="232"/>
+      <c r="P29" s="232"/>
+    </row>
+    <row r="30" spans="2:18" ht="57" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I30" s="138" t="s">
+        <v>0</v>
+      </c>
+      <c r="J30" s="169" t="s">
         <v>117</v>
       </c>
-      <c r="K30" s="193" t="s">
+      <c r="K30" s="169" t="s">
         <v>81</v>
       </c>
-      <c r="L30" s="193" t="s">
+      <c r="L30" s="169" t="s">
         <v>82</v>
       </c>
-      <c r="M30" s="193" t="s">
+      <c r="M30" s="169" t="s">
         <v>183</v>
       </c>
-      <c r="N30" s="193" t="s">
+      <c r="N30" s="169" t="s">
         <v>118</v>
       </c>
-      <c r="O30" s="193" t="s">
+      <c r="O30" s="169" t="s">
         <v>83</v>
       </c>
-      <c r="P30" s="193" t="s">
+      <c r="P30" s="169" t="s">
         <v>22</v>
       </c>
-      <c r="Q30" s="107"/>
-[...4 lines deleted...]
-      <c r="I31" s="192" t="s">
+    </row>
+    <row r="31" spans="2:18" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I31" s="138" t="s">
         <v>212</v>
       </c>
-      <c r="J31" s="235">
+      <c r="J31" s="199">
         <f>'6 - Operating Expenditures'!I51-'10 - Debt Service'!K31</f>
         <v>0</v>
       </c>
-      <c r="K31" s="237">
-[...2 lines deleted...]
-      <c r="L31" s="237">
+      <c r="K31" s="201">
+        <v>0</v>
+      </c>
+      <c r="L31" s="201">
         <f>K31+J31</f>
         <v>0</v>
       </c>
-      <c r="M31" s="235">
+      <c r="M31" s="199">
         <f>'1 - Net Operating Revenues'!O33</f>
         <v>0</v>
       </c>
-      <c r="N31" s="236" t="e">
+      <c r="N31" s="200" t="e">
         <f>J31/M31</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="O31" s="236" t="e">
+      <c r="O31" s="200" t="e">
         <f t="shared" ref="O31:O41" si="0">K31/M31</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="P31" s="236" t="e">
+      <c r="P31" s="200" t="e">
         <f t="shared" ref="P31:P41" si="1">L31/M31</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="Q31" s="107"/>
-[...4 lines deleted...]
-      <c r="I32" s="192" t="s">
+      <c r="R31" s="223"/>
+    </row>
+    <row r="32" spans="2:18" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I32" s="138" t="s">
         <v>212</v>
       </c>
-      <c r="J32" s="235">
+      <c r="J32" s="199">
         <f>'6 - Operating Expenditures'!I52-'10 - Debt Service'!K32</f>
         <v>0</v>
       </c>
-      <c r="K32" s="237">
-[...2 lines deleted...]
-      <c r="L32" s="237">
+      <c r="K32" s="201">
+        <v>0</v>
+      </c>
+      <c r="L32" s="201">
         <f t="shared" ref="L32:L41" si="2">K32+J32</f>
         <v>0</v>
       </c>
-      <c r="M32" s="235">
+      <c r="M32" s="199">
         <f>'1 - Net Operating Revenues'!O34</f>
         <v>0</v>
       </c>
-      <c r="N32" s="236" t="e">
+      <c r="N32" s="200" t="e">
         <f t="shared" ref="N32:N41" si="3">J32/M32</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="O32" s="236" t="e">
+      <c r="O32" s="200" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="P32" s="236" t="e">
+      <c r="P32" s="200" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="Q32" s="107"/>
-[...4 lines deleted...]
-      <c r="I33" s="192" t="s">
+      <c r="R32" s="223"/>
+    </row>
+    <row r="33" spans="9:18" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I33" s="138" t="s">
         <v>212</v>
       </c>
-      <c r="J33" s="235">
+      <c r="J33" s="199">
         <f>'6 - Operating Expenditures'!I53-'10 - Debt Service'!K33</f>
         <v>0</v>
       </c>
-      <c r="K33" s="237">
-[...2 lines deleted...]
-      <c r="L33" s="237">
+      <c r="K33" s="201">
+        <v>0</v>
+      </c>
+      <c r="L33" s="201">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="M33" s="235">
+      <c r="M33" s="199">
         <f>'1 - Net Operating Revenues'!O35</f>
         <v>0</v>
       </c>
-      <c r="N33" s="236" t="e">
+      <c r="N33" s="200" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="O33" s="236" t="e">
+      <c r="O33" s="200" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="P33" s="236" t="e">
+      <c r="P33" s="200" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="Q33" s="107"/>
-[...4 lines deleted...]
-      <c r="I34" s="192" t="s">
+      <c r="R33" s="223"/>
+    </row>
+    <row r="34" spans="9:18" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I34" s="138" t="s">
         <v>212</v>
       </c>
-      <c r="J34" s="235">
+      <c r="J34" s="199">
         <f>'6 - Operating Expenditures'!I54-'10 - Debt Service'!K34</f>
         <v>0</v>
       </c>
-      <c r="K34" s="237">
-[...2 lines deleted...]
-      <c r="L34" s="237">
+      <c r="K34" s="201">
+        <v>0</v>
+      </c>
+      <c r="L34" s="201">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="M34" s="235">
+      <c r="M34" s="199">
         <f>'1 - Net Operating Revenues'!O36</f>
         <v>0</v>
       </c>
-      <c r="N34" s="236" t="e">
+      <c r="N34" s="200" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="O34" s="236" t="e">
+      <c r="O34" s="200" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="P34" s="236" t="e">
+      <c r="P34" s="200" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="Q34" s="107"/>
-[...4 lines deleted...]
-      <c r="I35" s="192" t="s">
+      <c r="R34" s="223"/>
+    </row>
+    <row r="35" spans="9:18" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I35" s="138" t="s">
         <v>212</v>
       </c>
-      <c r="J35" s="235">
+      <c r="J35" s="199">
         <f>'6 - Operating Expenditures'!I55-'10 - Debt Service'!K35</f>
         <v>0</v>
       </c>
-      <c r="K35" s="237">
-[...2 lines deleted...]
-      <c r="L35" s="237">
+      <c r="K35" s="201">
+        <v>0</v>
+      </c>
+      <c r="L35" s="201">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="M35" s="235">
+      <c r="M35" s="199">
         <f>'1 - Net Operating Revenues'!O37</f>
         <v>0</v>
       </c>
-      <c r="N35" s="236" t="e">
+      <c r="N35" s="200" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="O35" s="236" t="e">
+      <c r="O35" s="200" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="P35" s="236" t="e">
+      <c r="P35" s="200" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="Q35" s="107"/>
-[...4 lines deleted...]
-      <c r="I36" s="192" t="s">
+      <c r="R35" s="223"/>
+    </row>
+    <row r="36" spans="9:18" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I36" s="138" t="s">
         <v>212</v>
       </c>
-      <c r="J36" s="235">
+      <c r="J36" s="199">
         <f>'6 - Operating Expenditures'!I56-'10 - Debt Service'!K36</f>
         <v>0</v>
       </c>
-      <c r="K36" s="237">
-[...2 lines deleted...]
-      <c r="L36" s="237">
+      <c r="K36" s="201">
+        <v>0</v>
+      </c>
+      <c r="L36" s="201">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="M36" s="235">
+      <c r="M36" s="199">
         <f>'1 - Net Operating Revenues'!O38</f>
         <v>0</v>
       </c>
-      <c r="N36" s="236" t="e">
+      <c r="N36" s="200" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="O36" s="236" t="e">
+      <c r="O36" s="200" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="P36" s="236" t="e">
+      <c r="P36" s="200" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="Q36" s="107"/>
-[...4 lines deleted...]
-      <c r="I37" s="192" t="s">
+      <c r="R36" s="223"/>
+    </row>
+    <row r="37" spans="9:18" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I37" s="138" t="s">
         <v>212</v>
       </c>
-      <c r="J37" s="235">
+      <c r="J37" s="199">
         <f>'6 - Operating Expenditures'!I57-'10 - Debt Service'!K37</f>
         <v>0</v>
       </c>
-      <c r="K37" s="237">
-[...2 lines deleted...]
-      <c r="L37" s="237">
+      <c r="K37" s="201">
+        <v>0</v>
+      </c>
+      <c r="L37" s="201">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="M37" s="235">
+      <c r="M37" s="199">
         <f>'1 - Net Operating Revenues'!O39</f>
         <v>0</v>
       </c>
-      <c r="N37" s="236" t="e">
+      <c r="N37" s="200" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="O37" s="236" t="e">
+      <c r="O37" s="200" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="P37" s="236" t="e">
+      <c r="P37" s="200" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="Q37" s="107"/>
-[...4 lines deleted...]
-      <c r="I38" s="192" t="s">
+      <c r="R37" s="223"/>
+    </row>
+    <row r="38" spans="9:18" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I38" s="138" t="s">
         <v>212</v>
       </c>
-      <c r="J38" s="235">
+      <c r="J38" s="199">
         <f>'6 - Operating Expenditures'!I58-'10 - Debt Service'!K38</f>
         <v>0</v>
       </c>
-      <c r="K38" s="237">
-[...2 lines deleted...]
-      <c r="L38" s="237">
+      <c r="K38" s="201">
+        <v>0</v>
+      </c>
+      <c r="L38" s="201">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="M38" s="235">
+      <c r="M38" s="199">
         <f>'1 - Net Operating Revenues'!O40</f>
         <v>0</v>
       </c>
-      <c r="N38" s="236" t="e">
+      <c r="N38" s="200" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="O38" s="236" t="e">
+      <c r="O38" s="200" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="P38" s="236" t="e">
+      <c r="P38" s="200" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="Q38" s="107"/>
-[...4 lines deleted...]
-      <c r="I39" s="192" t="s">
+      <c r="R38" s="223"/>
+    </row>
+    <row r="39" spans="9:18" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I39" s="138" t="s">
         <v>212</v>
       </c>
-      <c r="J39" s="235">
+      <c r="J39" s="199">
         <f>'6 - Operating Expenditures'!I59-'10 - Debt Service'!K39</f>
         <v>0</v>
       </c>
-      <c r="K39" s="237">
-[...2 lines deleted...]
-      <c r="L39" s="237">
+      <c r="K39" s="201">
+        <v>0</v>
+      </c>
+      <c r="L39" s="201">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="M39" s="235">
+      <c r="M39" s="199">
         <f>'1 - Net Operating Revenues'!O41</f>
         <v>0</v>
       </c>
-      <c r="N39" s="236" t="e">
+      <c r="N39" s="200" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="O39" s="236" t="e">
+      <c r="O39" s="200" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="P39" s="236" t="e">
+      <c r="P39" s="200" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="Q39" s="107"/>
-[...4 lines deleted...]
-      <c r="I40" s="192" t="s">
+      <c r="R39" s="223"/>
+    </row>
+    <row r="40" spans="9:18" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I40" s="138" t="s">
         <v>212</v>
       </c>
-      <c r="J40" s="235">
+      <c r="J40" s="199">
         <f>'6 - Operating Expenditures'!I60-'10 - Debt Service'!K40</f>
         <v>0</v>
       </c>
-      <c r="K40" s="237">
-[...2 lines deleted...]
-      <c r="L40" s="237">
+      <c r="K40" s="201">
+        <v>0</v>
+      </c>
+      <c r="L40" s="201">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="M40" s="235">
+      <c r="M40" s="199">
         <f>'1 - Net Operating Revenues'!O42</f>
         <v>0</v>
       </c>
-      <c r="N40" s="236" t="e">
+      <c r="N40" s="200" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="O40" s="236" t="e">
+      <c r="O40" s="200" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="P40" s="236" t="e">
+      <c r="P40" s="200" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="Q40" s="107"/>
-[...4 lines deleted...]
-      <c r="I41" s="192" t="s">
+      <c r="R40" s="223"/>
+    </row>
+    <row r="41" spans="9:18" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I41" s="138" t="s">
         <v>212</v>
       </c>
-      <c r="J41" s="235">
+      <c r="J41" s="199">
         <f>'6 - Operating Expenditures'!I61-'10 - Debt Service'!K41</f>
         <v>0</v>
       </c>
-      <c r="K41" s="237">
-[...2 lines deleted...]
-      <c r="L41" s="237">
+      <c r="K41" s="201">
+        <v>0</v>
+      </c>
+      <c r="L41" s="201">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="M41" s="235">
+      <c r="M41" s="199">
         <f>'1 - Net Operating Revenues'!O43</f>
         <v>0</v>
       </c>
-      <c r="N41" s="236" t="e">
+      <c r="N41" s="200" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="O41" s="236" t="e">
+      <c r="O41" s="200" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="P41" s="236" t="e">
+      <c r="P41" s="200" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="Q41" s="107"/>
-[...4 lines deleted...]
-      <c r="I42" s="248" t="s">
+      <c r="R41" s="223"/>
+    </row>
+    <row r="42" spans="9:18" x14ac:dyDescent="0.3">
+      <c r="I42" s="209" t="s">
         <v>210</v>
       </c>
-      <c r="J42" s="107"/>
-[...14 lines deleted...]
-      <c r="R43" s="57"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="N29:P29"/>
   </mergeCells>
+  <conditionalFormatting sqref="J31:J41">
+    <cfRule type="dataBar" priority="3">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF638EC6"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{7F0305EC-C466-4D55-BA47-2E9B383223E0}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+  </conditionalFormatting>
   <conditionalFormatting sqref="K31:K41">
     <cfRule type="dataBar" priority="7">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FFFF555A"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{B7C013F7-6A9C-4B5F-8F6F-CA09A96978BA}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="L31:L41">
+    <cfRule type="dataBar" priority="5">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color theme="7" tint="0.39997558519241921"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{E63999F2-536B-4460-96BF-7F356439E0A6}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="M31:M41">
+    <cfRule type="dataBar" priority="1">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color theme="8" tint="0.39997558519241921"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{04DDD47E-EF9B-40B8-8956-A52519B74E82}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="N31:N41">
+    <cfRule type="dataBar" priority="2">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF638EC6"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{C75246D8-BE22-4419-B683-AD534EA1B6B3}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="O31:O41">
     <cfRule type="dataBar" priority="6">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FFFF555A"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{47BEFAA1-DAA9-482A-962B-9B28EF674DD2}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="L31:L41">
-[...12 lines deleted...]
-  </conditionalFormatting>
   <conditionalFormatting sqref="P31:P41">
     <cfRule type="dataBar" priority="4">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color theme="7" tint="0.39997558519241921"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{0C671049-611B-4D95-A592-1204D0E3B1D2}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J31:J41">
-[...40 lines deleted...]
-  </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="I42" r:id="rId1" display="Data Source:  Schedule A Reports" xr:uid="{00000000-0004-0000-0D00-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="48" fitToHeight="0" orientation="landscape" r:id="rId2"/>
   <drawing r:id="rId3"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="dataBar" id="{7F0305EC-C466-4D55-BA47-2E9B383223E0}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor theme="4" tint="0.39997558519241921"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <xm:sqref>J31:J41</xm:sqref>
+        </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{B7C013F7-6A9C-4B5F-8F6F-CA09A96978BA}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor theme="5" tint="0.59999389629810485"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>K31:K41</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="dataBar" id="{E63999F2-536B-4460-96BF-7F356439E0A6}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor theme="7" tint="0.59999389629810485"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <xm:sqref>L31:L41</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="dataBar" id="{04DDD47E-EF9B-40B8-8956-A52519B74E82}">
+            <x14:dataBar minLength="0" maxLength="100" border="1">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor theme="8" tint="0.59999389629810485"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <xm:sqref>M31:M41</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="dataBar" id="{C75246D8-BE22-4419-B683-AD534EA1B6B3}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor theme="4" tint="0.39997558519241921"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <xm:sqref>N31:N41</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{47BEFAA1-DAA9-482A-962B-9B28EF674DD2}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FFFF555A"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>O31:O41</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="dataBar" id="{E63999F2-536B-4460-96BF-7F356439E0A6}">
-[...11 lines deleted...]
-        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{0C671049-611B-4D95-A592-1204D0E3B1D2}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor theme="7" tint="0.59999389629810485"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>P31:P41</xm:sqref>
         </x14:conditionalFormatting>
-        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-[...36 lines deleted...]
-        </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:P43"/>
+  <dimension ref="B1:O43"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="77" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H30" sqref="H30:H40"/>
+      <selection activeCell="D3" sqref="D3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="3.375" customWidth="1"/>
-    <col min="2" max="2" width="18.625" customWidth="1"/>
+    <col min="1" max="1" width="3.33203125" customWidth="1"/>
+    <col min="2" max="2" width="18.58203125" customWidth="1"/>
     <col min="3" max="3" width="23.5" customWidth="1"/>
-    <col min="4" max="4" width="20.875" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="9" max="9" width="19.625" customWidth="1"/>
+    <col min="4" max="4" width="20.83203125" customWidth="1"/>
+    <col min="5" max="6" width="16.08203125" customWidth="1"/>
+    <col min="7" max="7" width="14.08203125" customWidth="1"/>
+    <col min="8" max="8" width="18.58203125" customWidth="1"/>
+    <col min="9" max="9" width="19.58203125" customWidth="1"/>
     <col min="10" max="10" width="20" customWidth="1"/>
-    <col min="11" max="12" width="19.375" customWidth="1"/>
-    <col min="13" max="13" width="19.625" style="2" customWidth="1"/>
+    <col min="11" max="12" width="19.33203125" customWidth="1"/>
+    <col min="13" max="13" width="19.58203125" style="2" customWidth="1"/>
     <col min="14" max="14" width="23.5" style="2" customWidth="1"/>
-    <col min="15" max="15" width="17.125" style="2" customWidth="1"/>
-    <col min="16" max="16" width="1.375" customWidth="1"/>
+    <col min="15" max="15" width="17.08203125" style="2" customWidth="1"/>
+    <col min="16" max="16" width="1.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:13" ht="21" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B1" s="36" t="s">
+    <row r="1" spans="2:13" ht="20.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B1" s="35" t="s">
         <v>151</v>
       </c>
-      <c r="C1" s="4"/>
-[...24 lines deleted...]
-      <c r="B3" s="46" t="s">
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="2:13" ht="15" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="5"/>
+      <c r="C2" s="5"/>
+      <c r="D2" s="5"/>
+      <c r="E2" s="6"/>
+      <c r="F2" s="6"/>
+      <c r="G2" s="6"/>
+      <c r="H2" s="6"/>
+      <c r="I2" s="6"/>
+      <c r="J2" s="6"/>
+      <c r="K2" s="6"/>
+      <c r="L2" s="6"/>
+      <c r="M2" s="50"/>
+    </row>
+    <row r="3" spans="2:13" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B3" s="237" t="s">
         <v>5</v>
       </c>
-      <c r="C3" s="47" t="s">
+      <c r="C3" s="238" t="s">
         <v>70</v>
       </c>
-      <c r="D3" s="48" t="s">
+      <c r="D3" s="242" t="s">
         <v>37</v>
       </c>
-      <c r="E3" s="3"/>
-[...309 lines deleted...]
-      <c r="M28" s="273" t="s">
+    </row>
+    <row r="4" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B4" s="3"/>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3"/>
+    </row>
+    <row r="5" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B5" s="3"/>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3"/>
+    </row>
+    <row r="6" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B6" s="3"/>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3"/>
+    </row>
+    <row r="7" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B7" s="3"/>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3"/>
+    </row>
+    <row r="8" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B8" s="3"/>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3"/>
+    </row>
+    <row r="9" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B9" s="3"/>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3"/>
+    </row>
+    <row r="10" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B10" s="3"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+    </row>
+    <row r="11" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B11" s="3"/>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3"/>
+    </row>
+    <row r="12" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B12" s="3"/>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3"/>
+    </row>
+    <row r="13" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B13" s="3"/>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3"/>
+    </row>
+    <row r="14" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B14" s="3"/>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3"/>
+    </row>
+    <row r="15" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B15" s="3"/>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3"/>
+    </row>
+    <row r="16" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B16" s="3"/>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3"/>
+    </row>
+    <row r="17" spans="2:15" x14ac:dyDescent="0.3">
+      <c r="B17" s="3"/>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3"/>
+    </row>
+    <row r="18" spans="2:15" x14ac:dyDescent="0.3">
+      <c r="B18" s="3"/>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3"/>
+    </row>
+    <row r="19" spans="2:15" x14ac:dyDescent="0.3">
+      <c r="B19" s="3"/>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3"/>
+    </row>
+    <row r="20" spans="2:15" x14ac:dyDescent="0.3">
+      <c r="B20" s="3"/>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3"/>
+    </row>
+    <row r="21" spans="2:15" x14ac:dyDescent="0.3">
+      <c r="B21" s="3"/>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3"/>
+    </row>
+    <row r="22" spans="2:15" x14ac:dyDescent="0.3">
+      <c r="B22" s="3"/>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3"/>
+    </row>
+    <row r="23" spans="2:15" x14ac:dyDescent="0.3">
+      <c r="B23" s="3"/>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3"/>
+    </row>
+    <row r="24" spans="2:15" x14ac:dyDescent="0.3">
+      <c r="B24" s="3"/>
+      <c r="C24" s="3"/>
+      <c r="D24" s="3"/>
+    </row>
+    <row r="25" spans="2:15" x14ac:dyDescent="0.3">
+      <c r="B25" s="3"/>
+      <c r="C25" s="3"/>
+      <c r="D25" s="3"/>
+    </row>
+    <row r="26" spans="2:15" x14ac:dyDescent="0.3">
+      <c r="B26" s="3"/>
+      <c r="C26" s="3"/>
+      <c r="D26" s="3"/>
+    </row>
+    <row r="27" spans="2:15" x14ac:dyDescent="0.3">
+      <c r="B27" s="3"/>
+      <c r="C27" s="3"/>
+      <c r="D27" s="3"/>
+    </row>
+    <row r="28" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B28" s="3"/>
+      <c r="C28" s="3"/>
+      <c r="D28" s="3"/>
+      <c r="M28" s="232" t="s">
         <v>95</v>
       </c>
-      <c r="N28" s="273"/>
-[...7 lines deleted...]
-      <c r="I29" s="193" t="s">
+      <c r="N28" s="232"/>
+      <c r="O28" s="232"/>
+    </row>
+    <row r="29" spans="2:15" ht="54" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="H29" s="138" t="s">
+        <v>0</v>
+      </c>
+      <c r="I29" s="169" t="s">
         <v>91</v>
       </c>
-      <c r="J29" s="193" t="s">
+      <c r="J29" s="169" t="s">
         <v>92</v>
       </c>
-      <c r="K29" s="193" t="s">
+      <c r="K29" s="169" t="s">
         <v>94</v>
       </c>
-      <c r="L29" s="193" t="s">
+      <c r="L29" s="169" t="s">
         <v>2</v>
       </c>
-      <c r="M29" s="193" t="s">
+      <c r="M29" s="169" t="s">
         <v>96</v>
       </c>
-      <c r="N29" s="193" t="s">
+      <c r="N29" s="169" t="s">
         <v>97</v>
       </c>
-      <c r="O29" s="193" t="s">
+      <c r="O29" s="169" t="s">
         <v>93</v>
       </c>
-      <c r="P29" s="57"/>
-[...2 lines deleted...]
-      <c r="H30" s="192" t="s">
+    </row>
+    <row r="30" spans="2:15" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="H30" s="138" t="s">
         <v>212</v>
       </c>
-      <c r="I30" s="263">
-[...5 lines deleted...]
-      <c r="K30" s="197">
+      <c r="I30" s="222">
+        <v>0</v>
+      </c>
+      <c r="J30" s="222">
+        <v>0</v>
+      </c>
+      <c r="K30" s="173">
         <f>J30+I30</f>
         <v>0</v>
       </c>
-      <c r="L30" s="235">
+      <c r="L30" s="199">
         <f>'1 - Net Operating Revenues'!O33</f>
         <v>0</v>
       </c>
-      <c r="M30" s="238" t="e">
+      <c r="M30" s="202" t="e">
         <f t="shared" ref="M30:M40" si="0">I30/$L30</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="N30" s="238" t="e">
+      <c r="N30" s="202" t="e">
         <f t="shared" ref="N30:N40" si="1">J30/$L30</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="O30" s="238" t="e">
+      <c r="O30" s="202" t="e">
         <f t="shared" ref="O30:O40" si="2">K30/$L30</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="P30" s="57"/>
-[...2 lines deleted...]
-      <c r="H31" s="192" t="s">
+    </row>
+    <row r="31" spans="2:15" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="H31" s="138" t="s">
         <v>212</v>
       </c>
-      <c r="I31" s="263">
-[...5 lines deleted...]
-      <c r="K31" s="197">
+      <c r="I31" s="222">
+        <v>0</v>
+      </c>
+      <c r="J31" s="222">
+        <v>0</v>
+      </c>
+      <c r="K31" s="173">
         <f t="shared" ref="K31:K40" si="3">J31+I31</f>
         <v>0</v>
       </c>
-      <c r="L31" s="235">
+      <c r="L31" s="199">
         <f>'1 - Net Operating Revenues'!O34</f>
         <v>0</v>
       </c>
-      <c r="M31" s="238" t="e">
+      <c r="M31" s="202" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="N31" s="238" t="e">
+      <c r="N31" s="202" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="O31" s="238" t="e">
+      <c r="O31" s="202" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="P31" s="57"/>
-[...2 lines deleted...]
-      <c r="H32" s="192" t="s">
+    </row>
+    <row r="32" spans="2:15" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="H32" s="138" t="s">
         <v>212</v>
       </c>
-      <c r="I32" s="263">
-[...5 lines deleted...]
-      <c r="K32" s="197">
+      <c r="I32" s="222">
+        <v>0</v>
+      </c>
+      <c r="J32" s="222">
+        <v>0</v>
+      </c>
+      <c r="K32" s="173">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="L32" s="235">
+      <c r="L32" s="199">
         <f>'1 - Net Operating Revenues'!O35</f>
         <v>0</v>
       </c>
-      <c r="M32" s="238" t="e">
+      <c r="M32" s="202" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="N32" s="238" t="e">
+      <c r="N32" s="202" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="O32" s="238" t="e">
+      <c r="O32" s="202" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="P32" s="57"/>
-[...2 lines deleted...]
-      <c r="H33" s="192" t="s">
+    </row>
+    <row r="33" spans="3:15" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="H33" s="138" t="s">
         <v>212</v>
       </c>
-      <c r="I33" s="263">
-[...5 lines deleted...]
-      <c r="K33" s="197">
+      <c r="I33" s="222">
+        <v>0</v>
+      </c>
+      <c r="J33" s="222">
+        <v>0</v>
+      </c>
+      <c r="K33" s="173">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="L33" s="235">
+      <c r="L33" s="199">
         <f>'1 - Net Operating Revenues'!O36</f>
         <v>0</v>
       </c>
-      <c r="M33" s="238" t="e">
+      <c r="M33" s="202" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="N33" s="238" t="e">
+      <c r="N33" s="202" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="O33" s="238" t="e">
+      <c r="O33" s="202" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="P33" s="57"/>
-[...2 lines deleted...]
-      <c r="H34" s="192" t="s">
+    </row>
+    <row r="34" spans="3:15" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="H34" s="138" t="s">
         <v>212</v>
       </c>
-      <c r="I34" s="263">
-[...5 lines deleted...]
-      <c r="K34" s="197">
+      <c r="I34" s="222">
+        <v>0</v>
+      </c>
+      <c r="J34" s="222">
+        <v>0</v>
+      </c>
+      <c r="K34" s="173">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="L34" s="235">
+      <c r="L34" s="199">
         <f>'1 - Net Operating Revenues'!O37</f>
         <v>0</v>
       </c>
-      <c r="M34" s="238" t="e">
+      <c r="M34" s="202" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="N34" s="238" t="e">
+      <c r="N34" s="202" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="O34" s="238" t="e">
+      <c r="O34" s="202" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="P34" s="57"/>
-[...2 lines deleted...]
-      <c r="H35" s="192" t="s">
+    </row>
+    <row r="35" spans="3:15" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="H35" s="138" t="s">
         <v>212</v>
       </c>
-      <c r="I35" s="263">
-[...5 lines deleted...]
-      <c r="K35" s="197">
+      <c r="I35" s="222">
+        <v>0</v>
+      </c>
+      <c r="J35" s="222">
+        <v>0</v>
+      </c>
+      <c r="K35" s="173">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="L35" s="235">
+      <c r="L35" s="199">
         <f>'1 - Net Operating Revenues'!O38</f>
         <v>0</v>
       </c>
-      <c r="M35" s="238" t="e">
+      <c r="M35" s="202" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="N35" s="238" t="e">
+      <c r="N35" s="202" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="O35" s="238" t="e">
+      <c r="O35" s="202" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="P35" s="57"/>
-[...2 lines deleted...]
-      <c r="H36" s="192" t="s">
+    </row>
+    <row r="36" spans="3:15" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="H36" s="138" t="s">
         <v>212</v>
       </c>
-      <c r="I36" s="263">
-[...5 lines deleted...]
-      <c r="K36" s="197">
+      <c r="I36" s="222">
+        <v>0</v>
+      </c>
+      <c r="J36" s="222">
+        <v>0</v>
+      </c>
+      <c r="K36" s="173">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="L36" s="235">
+      <c r="L36" s="199">
         <f>'1 - Net Operating Revenues'!O39</f>
         <v>0</v>
       </c>
-      <c r="M36" s="238" t="e">
+      <c r="M36" s="202" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="N36" s="238" t="e">
+      <c r="N36" s="202" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="O36" s="238" t="e">
+      <c r="O36" s="202" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="P36" s="57"/>
-[...2 lines deleted...]
-      <c r="H37" s="192" t="s">
+    </row>
+    <row r="37" spans="3:15" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="H37" s="138" t="s">
         <v>212</v>
       </c>
-      <c r="I37" s="263">
-[...5 lines deleted...]
-      <c r="K37" s="197">
+      <c r="I37" s="222">
+        <v>0</v>
+      </c>
+      <c r="J37" s="222">
+        <v>0</v>
+      </c>
+      <c r="K37" s="173">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="L37" s="235">
+      <c r="L37" s="199">
         <f>'1 - Net Operating Revenues'!O40</f>
         <v>0</v>
       </c>
-      <c r="M37" s="238" t="e">
+      <c r="M37" s="202" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="N37" s="238" t="e">
+      <c r="N37" s="202" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="O37" s="238" t="e">
+      <c r="O37" s="202" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="P37" s="57"/>
-[...2 lines deleted...]
-      <c r="H38" s="192" t="s">
+    </row>
+    <row r="38" spans="3:15" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="H38" s="138" t="s">
         <v>212</v>
       </c>
-      <c r="I38" s="263">
-[...5 lines deleted...]
-      <c r="K38" s="197">
+      <c r="I38" s="222">
+        <v>0</v>
+      </c>
+      <c r="J38" s="222">
+        <v>0</v>
+      </c>
+      <c r="K38" s="173">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="L38" s="235">
+      <c r="L38" s="199">
         <f>'1 - Net Operating Revenues'!O41</f>
         <v>0</v>
       </c>
-      <c r="M38" s="238" t="e">
+      <c r="M38" s="202" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="N38" s="238" t="e">
+      <c r="N38" s="202" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="O38" s="238" t="e">
+      <c r="O38" s="202" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="P38" s="57"/>
-[...2 lines deleted...]
-      <c r="H39" s="192" t="s">
+    </row>
+    <row r="39" spans="3:15" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="H39" s="138" t="s">
         <v>212</v>
       </c>
-      <c r="I39" s="263">
-[...5 lines deleted...]
-      <c r="K39" s="197">
+      <c r="I39" s="222">
+        <v>0</v>
+      </c>
+      <c r="J39" s="222">
+        <v>0</v>
+      </c>
+      <c r="K39" s="173">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="L39" s="235">
+      <c r="L39" s="199">
         <f>'1 - Net Operating Revenues'!O42</f>
         <v>0</v>
       </c>
-      <c r="M39" s="238" t="e">
+      <c r="M39" s="202" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="N39" s="238" t="e">
+      <c r="N39" s="202" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="O39" s="238" t="e">
+      <c r="O39" s="202" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="P39" s="57"/>
-[...2 lines deleted...]
-      <c r="H40" s="192" t="s">
+    </row>
+    <row r="40" spans="3:15" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="H40" s="138" t="s">
         <v>212</v>
       </c>
-      <c r="I40" s="263">
-[...5 lines deleted...]
-      <c r="K40" s="197">
+      <c r="I40" s="222">
+        <v>0</v>
+      </c>
+      <c r="J40" s="222">
+        <v>0</v>
+      </c>
+      <c r="K40" s="173">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="L40" s="235">
+      <c r="L40" s="199">
         <f>'1 - Net Operating Revenues'!O43</f>
         <v>0</v>
       </c>
-      <c r="M40" s="238" t="e">
+      <c r="M40" s="202" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="N40" s="238" t="e">
+      <c r="N40" s="202" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="O40" s="238" t="e">
+      <c r="O40" s="202" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="P40" s="57"/>
-[...2 lines deleted...]
-      <c r="H41" s="260" t="s">
+    </row>
+    <row r="41" spans="3:15" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="H41" s="219" t="s">
         <v>139</v>
       </c>
-      <c r="I41" s="57"/>
-[...12 lines deleted...]
-      <c r="C43" s="58"/>
+    </row>
+    <row r="42" spans="3:15" x14ac:dyDescent="0.3">
+      <c r="J42" s="100"/>
+    </row>
+    <row r="43" spans="3:15" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="C43" s="49"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="M28:O28"/>
   </mergeCells>
   <conditionalFormatting sqref="I30:I40">
     <cfRule type="dataBar" priority="9">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{701628C3-CFD1-46E9-85CD-0E200C73E904}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J30:J40">
     <cfRule type="dataBar" priority="8">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FFFF555A"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{BB421411-0FB1-4D86-AB71-089F260DD0A4}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
+  <conditionalFormatting sqref="K30:K40">
+    <cfRule type="dataBar" priority="3">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color theme="7" tint="0.39997558519241921"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{22F092F8-C4A4-419C-912E-7AA427D34C48}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="L30:L40">
+    <cfRule type="dataBar" priority="1">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color theme="8" tint="0.39997558519241921"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{60648299-4518-467D-943D-010361DBD0D1}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+  </conditionalFormatting>
   <conditionalFormatting sqref="M30:M40">
     <cfRule type="dataBar" priority="6">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{10E85783-E3B6-4444-9EE5-97DE73CAD0B0}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="N30:N40">
     <cfRule type="dataBar" priority="5">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FFFF555A"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{41C09792-6189-4083-A8E4-F62F89F5DB20}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="K30:K40">
-[...12 lines deleted...]
-  </conditionalFormatting>
   <conditionalFormatting sqref="O30:O40">
     <cfRule type="dataBar" priority="2">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color theme="7" tint="0.39997558519241921"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{8E2F184E-380E-47EC-A0B7-F92D5868D653}</x14:id>
-        </ext>
-[...12 lines deleted...]
-          <x14:id>{60648299-4518-467D-943D-010361DBD0D1}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="H41" r:id="rId1" xr:uid="{00000000-0004-0000-0E00-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="44" fitToHeight="0" orientation="landscape" r:id="rId2"/>
   <drawing r:id="rId3"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{701628C3-CFD1-46E9-85CD-0E200C73E904}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF638EC6"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>I30:I40</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{BB421411-0FB1-4D86-AB71-089F260DD0A4}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FFFF555A"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>J30:J40</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="dataBar" id="{22F092F8-C4A4-419C-912E-7AA427D34C48}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor theme="7" tint="0.59999389629810485"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <xm:sqref>K30:K40</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="dataBar" id="{60648299-4518-467D-943D-010361DBD0D1}">
+            <x14:dataBar minLength="0" maxLength="100" border="1">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor theme="8" tint="0.59999389629810485"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <xm:sqref>L30:L40</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{10E85783-E3B6-4444-9EE5-97DE73CAD0B0}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF638EC6"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>M30:M40</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{41C09792-6189-4083-A8E4-F62F89F5DB20}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FFFF555A"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>N30:N40</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="dataBar" id="{22F092F8-C4A4-419C-912E-7AA427D34C48}">
-[...11 lines deleted...]
-        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{8E2F184E-380E-47EC-A0B7-F92D5868D653}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor theme="7" tint="0.59999389629810485"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>O30:O40</xm:sqref>
         </x14:conditionalFormatting>
-        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-[...10 lines deleted...]
-        </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:U45"/>
+  <dimension ref="B1:U42"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="50" zoomScaleNormal="50" workbookViewId="0">
-      <selection activeCell="J32" sqref="J32"/>
+    <sheetView showGridLines="0" topLeftCell="D1" zoomScale="50" zoomScaleNormal="50" workbookViewId="0">
+      <selection activeCell="C3" sqref="C3:D3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="3.375" customWidth="1"/>
-    <col min="2" max="2" width="18.625" customWidth="1"/>
+    <col min="1" max="1" width="3.33203125" customWidth="1"/>
+    <col min="2" max="2" width="18.58203125" customWidth="1"/>
     <col min="3" max="3" width="23.5" customWidth="1"/>
-    <col min="4" max="4" width="18.625" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="11" max="11" width="20.125" customWidth="1"/>
+    <col min="4" max="4" width="18.58203125" customWidth="1"/>
+    <col min="5" max="5" width="16.08203125" customWidth="1"/>
+    <col min="6" max="6" width="27.08203125" customWidth="1"/>
+    <col min="7" max="7" width="3.83203125" customWidth="1"/>
+    <col min="8" max="9" width="16.58203125" customWidth="1"/>
+    <col min="10" max="10" width="19.58203125" customWidth="1"/>
+    <col min="11" max="11" width="20.08203125" customWidth="1"/>
     <col min="12" max="12" width="19.5" customWidth="1"/>
-    <col min="13" max="13" width="2.625" customWidth="1"/>
-    <col min="14" max="14" width="18.625" customWidth="1"/>
+    <col min="13" max="13" width="2.58203125" customWidth="1"/>
+    <col min="14" max="14" width="18.58203125" customWidth="1"/>
     <col min="15" max="15" width="17" customWidth="1"/>
-    <col min="17" max="17" width="12.625" customWidth="1"/>
-    <col min="18" max="21" width="24.625" customWidth="1"/>
+    <col min="17" max="17" width="12.58203125" customWidth="1"/>
+    <col min="18" max="21" width="24.58203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:13" ht="21" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B1" s="36" t="s">
+    <row r="1" spans="2:13" ht="20.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B1" s="35" t="s">
         <v>193</v>
       </c>
-      <c r="C1" s="4"/>
-[...24 lines deleted...]
-      <c r="B3" s="49" t="s">
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="2:13" ht="15" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="5"/>
+      <c r="C2" s="5"/>
+      <c r="D2" s="5"/>
+      <c r="E2" s="6"/>
+      <c r="F2" s="6"/>
+      <c r="G2" s="6"/>
+      <c r="H2" s="6"/>
+      <c r="I2" s="6"/>
+      <c r="J2" s="6"/>
+      <c r="K2" s="6"/>
+      <c r="L2" s="6"/>
+      <c r="M2" s="6"/>
+    </row>
+    <row r="3" spans="2:13" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B3" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="C3" s="50" t="s">
+      <c r="C3" s="235" t="s">
         <v>70</v>
       </c>
-      <c r="D3" s="51" t="s">
+      <c r="D3" s="236" t="s">
         <v>37</v>
       </c>
-      <c r="E3" s="3"/>
-[...292 lines deleted...]
-      <c r="N28" s="274" t="s">
+    </row>
+    <row r="4" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B4" s="3"/>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3"/>
+    </row>
+    <row r="5" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B5" s="3"/>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3"/>
+    </row>
+    <row r="6" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B6" s="3"/>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3"/>
+    </row>
+    <row r="7" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B7" s="3"/>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3"/>
+    </row>
+    <row r="8" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B8" s="3"/>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3"/>
+    </row>
+    <row r="9" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B9" s="3"/>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3"/>
+    </row>
+    <row r="10" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B10" s="3"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+    </row>
+    <row r="11" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B11" s="3"/>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3"/>
+    </row>
+    <row r="12" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B12" s="3"/>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3"/>
+    </row>
+    <row r="13" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B13" s="3"/>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3"/>
+    </row>
+    <row r="14" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B14" s="3"/>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3"/>
+    </row>
+    <row r="15" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B15" s="3"/>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3"/>
+    </row>
+    <row r="16" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B16" s="3"/>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3"/>
+    </row>
+    <row r="17" spans="2:21" x14ac:dyDescent="0.3">
+      <c r="B17" s="3"/>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3"/>
+    </row>
+    <row r="18" spans="2:21" x14ac:dyDescent="0.3">
+      <c r="B18" s="3"/>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3"/>
+    </row>
+    <row r="19" spans="2:21" x14ac:dyDescent="0.3">
+      <c r="B19" s="3"/>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3"/>
+    </row>
+    <row r="20" spans="2:21" x14ac:dyDescent="0.3">
+      <c r="B20" s="3"/>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3"/>
+    </row>
+    <row r="21" spans="2:21" x14ac:dyDescent="0.3">
+      <c r="B21" s="3"/>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3"/>
+    </row>
+    <row r="22" spans="2:21" x14ac:dyDescent="0.3">
+      <c r="B22" s="3"/>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3"/>
+    </row>
+    <row r="23" spans="2:21" x14ac:dyDescent="0.3">
+      <c r="B23" s="3"/>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3"/>
+    </row>
+    <row r="24" spans="2:21" x14ac:dyDescent="0.3">
+      <c r="B24" s="3"/>
+      <c r="C24" s="3"/>
+      <c r="D24" s="3"/>
+    </row>
+    <row r="25" spans="2:21" x14ac:dyDescent="0.3">
+      <c r="B25" s="3"/>
+      <c r="C25" s="3"/>
+      <c r="D25" s="3"/>
+    </row>
+    <row r="26" spans="2:21" x14ac:dyDescent="0.3">
+      <c r="B26" s="3"/>
+      <c r="C26" s="3"/>
+      <c r="D26" s="3"/>
+    </row>
+    <row r="27" spans="2:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="28" spans="2:21" ht="23.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="N28" s="233" t="s">
         <v>176</v>
       </c>
-      <c r="O28" s="274"/>
-[...1 lines deleted...]
-      <c r="R28" s="275" t="s">
+      <c r="O28" s="233"/>
+      <c r="R28" s="234" t="s">
         <v>187</v>
       </c>
-      <c r="S28" s="275"/>
-[...4 lines deleted...]
-      <c r="I29" s="192" t="s">
+      <c r="S28" s="234"/>
+      <c r="T28" s="234"/>
+      <c r="U28" s="234"/>
+    </row>
+    <row r="29" spans="2:21" ht="46.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I29" s="138" t="s">
         <v>188</v>
       </c>
-      <c r="J29" s="193" t="s">
+      <c r="J29" s="169" t="s">
         <v>62</v>
       </c>
-      <c r="K29" s="193" t="s">
+      <c r="K29" s="169" t="s">
         <v>84</v>
       </c>
-      <c r="L29" s="193" t="s">
+      <c r="L29" s="169" t="s">
         <v>85</v>
       </c>
-      <c r="M29" s="57"/>
-      <c r="N29" s="193" t="s">
+      <c r="N29" s="169" t="s">
         <v>62</v>
       </c>
-      <c r="O29" s="193" t="s">
+      <c r="O29" s="169" t="s">
         <v>84</v>
       </c>
-      <c r="Q29" s="192" t="s">
+      <c r="Q29" s="138" t="s">
         <v>188</v>
       </c>
-      <c r="R29" s="241" t="s">
+      <c r="R29" s="138" t="s">
         <v>189</v>
       </c>
-      <c r="S29" s="241" t="s">
+      <c r="S29" s="138" t="s">
         <v>190</v>
       </c>
-      <c r="T29" s="241" t="s">
+      <c r="T29" s="138" t="s">
         <v>185</v>
       </c>
-      <c r="U29" s="241" t="s">
+      <c r="U29" s="138" t="s">
         <v>186</v>
       </c>
     </row>
-    <row r="30" spans="2:21" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="I30" s="172" t="s">
+    <row r="30" spans="2:21" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I30" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="J30" s="244">
-[...5 lines deleted...]
-      <c r="L30" s="142" t="e">
+      <c r="J30" s="205">
+        <v>0</v>
+      </c>
+      <c r="K30" s="205">
+        <v>0</v>
+      </c>
+      <c r="L30" s="126" t="e">
         <f>K30/J30</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M30" s="57"/>
-[...2 lines deleted...]
-      <c r="Q30" s="172">
+      <c r="N30" s="220"/>
+      <c r="O30" s="220"/>
+      <c r="Q30" s="111">
         <v>2009</v>
       </c>
-      <c r="R30" s="242">
-[...13 lines deleted...]
-      <c r="I31" s="172" t="s">
+      <c r="R30" s="203">
+        <v>0</v>
+      </c>
+      <c r="S30" s="203">
+        <v>0</v>
+      </c>
+      <c r="T30" s="203">
+        <v>0</v>
+      </c>
+      <c r="U30" s="203">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="2:21" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I31" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="J31" s="244">
-[...5 lines deleted...]
-      <c r="L31" s="142" t="e">
+      <c r="J31" s="205">
+        <v>0</v>
+      </c>
+      <c r="K31" s="205">
+        <v>0</v>
+      </c>
+      <c r="L31" s="126" t="e">
         <f t="shared" ref="L31:L40" si="0">K31/J31</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M31" s="57"/>
-      <c r="N31" s="142" t="e">
+      <c r="N31" s="126" t="e">
         <f>(J31/J30)-1</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="O31" s="142" t="e">
+      <c r="O31" s="126" t="e">
         <f>(K31/K30)-1</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="Q31" s="172">
+      <c r="Q31" s="111">
         <v>2010</v>
       </c>
-      <c r="R31" s="242">
-[...13 lines deleted...]
-      <c r="I32" s="172" t="s">
+      <c r="R31" s="203">
+        <v>0</v>
+      </c>
+      <c r="S31" s="203">
+        <v>0</v>
+      </c>
+      <c r="T31" s="203">
+        <v>0</v>
+      </c>
+      <c r="U31" s="203">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="2:21" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I32" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="J32" s="244">
-[...5 lines deleted...]
-      <c r="L32" s="142" t="e">
+      <c r="J32" s="205">
+        <v>0</v>
+      </c>
+      <c r="K32" s="205">
+        <v>0</v>
+      </c>
+      <c r="L32" s="126" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="M32" s="57"/>
-      <c r="N32" s="142" t="e">
+      <c r="N32" s="126" t="e">
         <f t="shared" ref="N32:N40" si="1">(J32/J31)-1</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="O32" s="142" t="e">
+      <c r="O32" s="126" t="e">
         <f t="shared" ref="O32:O40" si="2">(K32/K31)-1</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="Q32" s="172">
+      <c r="Q32" s="111">
         <v>2011</v>
       </c>
-      <c r="R32" s="242">
-[...13 lines deleted...]
-      <c r="I33" s="172" t="s">
+      <c r="R32" s="203">
+        <v>0</v>
+      </c>
+      <c r="S32" s="203">
+        <v>0</v>
+      </c>
+      <c r="T32" s="203">
+        <v>0</v>
+      </c>
+      <c r="U32" s="203">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="3:21" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I33" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="J33" s="244">
-[...5 lines deleted...]
-      <c r="L33" s="142" t="e">
+      <c r="J33" s="205">
+        <v>0</v>
+      </c>
+      <c r="K33" s="205">
+        <v>0</v>
+      </c>
+      <c r="L33" s="126" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="M33" s="57"/>
-      <c r="N33" s="142" t="e">
+      <c r="N33" s="126" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="O33" s="142" t="e">
+      <c r="O33" s="126" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="Q33" s="172">
+      <c r="Q33" s="111">
         <v>2012</v>
       </c>
-      <c r="R33" s="242">
-[...13 lines deleted...]
-      <c r="I34" s="172" t="s">
+      <c r="R33" s="203">
+        <v>0</v>
+      </c>
+      <c r="S33" s="203">
+        <v>0</v>
+      </c>
+      <c r="T33" s="203">
+        <v>0</v>
+      </c>
+      <c r="U33" s="203">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="3:21" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I34" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="J34" s="244">
-[...5 lines deleted...]
-      <c r="L34" s="142" t="e">
+      <c r="J34" s="205">
+        <v>0</v>
+      </c>
+      <c r="K34" s="205">
+        <v>0</v>
+      </c>
+      <c r="L34" s="126" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="M34" s="164"/>
-      <c r="N34" s="142" t="e">
+      <c r="M34" s="47"/>
+      <c r="N34" s="126" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="O34" s="142" t="e">
+      <c r="O34" s="126" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="Q34" s="172">
+      <c r="Q34" s="111">
         <v>2013</v>
       </c>
-      <c r="R34" s="242">
-[...13 lines deleted...]
-      <c r="I35" s="172" t="s">
+      <c r="R34" s="203">
+        <v>0</v>
+      </c>
+      <c r="S34" s="203">
+        <v>0</v>
+      </c>
+      <c r="T34" s="203">
+        <v>0</v>
+      </c>
+      <c r="U34" s="203">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="3:21" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I35" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="J35" s="244">
-[...5 lines deleted...]
-      <c r="L35" s="142" t="e">
+      <c r="J35" s="205">
+        <v>0</v>
+      </c>
+      <c r="K35" s="205">
+        <v>0</v>
+      </c>
+      <c r="L35" s="126" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="M35" s="57"/>
-      <c r="N35" s="142" t="e">
+      <c r="N35" s="126" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="O35" s="142" t="e">
+      <c r="O35" s="126" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="Q35" s="172">
+      <c r="Q35" s="111">
         <v>2014</v>
       </c>
-      <c r="R35" s="242">
-[...13 lines deleted...]
-      <c r="I36" s="172" t="s">
+      <c r="R35" s="203">
+        <v>0</v>
+      </c>
+      <c r="S35" s="203">
+        <v>0</v>
+      </c>
+      <c r="T35" s="203">
+        <v>0</v>
+      </c>
+      <c r="U35" s="203">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="3:21" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I36" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="J36" s="244">
-[...5 lines deleted...]
-      <c r="L36" s="142" t="e">
+      <c r="J36" s="205">
+        <v>0</v>
+      </c>
+      <c r="K36" s="205">
+        <v>0</v>
+      </c>
+      <c r="L36" s="126" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="M36" s="57"/>
-      <c r="N36" s="142" t="e">
+      <c r="N36" s="126" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="O36" s="142" t="e">
+      <c r="O36" s="126" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="Q36" s="172">
+      <c r="Q36" s="111">
         <v>2015</v>
       </c>
-      <c r="R36" s="242">
-[...13 lines deleted...]
-      <c r="I37" s="172" t="s">
+      <c r="R36" s="203">
+        <v>0</v>
+      </c>
+      <c r="S36" s="203">
+        <v>0</v>
+      </c>
+      <c r="T36" s="203">
+        <v>0</v>
+      </c>
+      <c r="U36" s="203">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="3:21" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I37" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="J37" s="244">
-[...5 lines deleted...]
-      <c r="L37" s="142" t="e">
+      <c r="J37" s="205">
+        <v>0</v>
+      </c>
+      <c r="K37" s="205">
+        <v>0</v>
+      </c>
+      <c r="L37" s="126" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="M37" s="57"/>
-      <c r="N37" s="142" t="e">
+      <c r="N37" s="126" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="O37" s="142" t="e">
+      <c r="O37" s="126" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="Q37" s="172">
+      <c r="Q37" s="111">
         <v>2016</v>
       </c>
-      <c r="R37" s="242">
-[...13 lines deleted...]
-      <c r="I38" s="172" t="s">
+      <c r="R37" s="203">
+        <v>0</v>
+      </c>
+      <c r="S37" s="203">
+        <v>0</v>
+      </c>
+      <c r="T37" s="203">
+        <v>0</v>
+      </c>
+      <c r="U37" s="203">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="3:21" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I38" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="J38" s="244">
-[...5 lines deleted...]
-      <c r="L38" s="142" t="e">
+      <c r="J38" s="205">
+        <v>0</v>
+      </c>
+      <c r="K38" s="205">
+        <v>0</v>
+      </c>
+      <c r="L38" s="126" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="M38" s="57"/>
-      <c r="N38" s="142" t="e">
+      <c r="N38" s="126" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="O38" s="142" t="e">
+      <c r="O38" s="126" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="Q38" s="172">
+      <c r="Q38" s="111">
         <v>2017</v>
       </c>
-      <c r="R38" s="242">
-[...13 lines deleted...]
-      <c r="I39" s="172" t="s">
+      <c r="R38" s="203">
+        <v>0</v>
+      </c>
+      <c r="S38" s="203">
+        <v>0</v>
+      </c>
+      <c r="T38" s="203">
+        <v>0</v>
+      </c>
+      <c r="U38" s="203">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="3:21" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I39" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="J39" s="244">
-[...5 lines deleted...]
-      <c r="L39" s="142" t="e">
+      <c r="J39" s="205">
+        <v>0</v>
+      </c>
+      <c r="K39" s="205">
+        <v>0</v>
+      </c>
+      <c r="L39" s="126" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="M39" s="57"/>
-      <c r="N39" s="142" t="e">
+      <c r="N39" s="126" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="O39" s="142" t="e">
+      <c r="O39" s="126" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="Q39" s="243" t="s">
+      <c r="Q39" s="204" t="s">
         <v>191</v>
       </c>
-      <c r="R39" s="57"/>
-[...5 lines deleted...]
-      <c r="I40" s="172" t="s">
+    </row>
+    <row r="40" spans="3:21" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I40" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="J40" s="244">
-[...5 lines deleted...]
-      <c r="L40" s="142" t="e">
+      <c r="J40" s="205">
+        <v>0</v>
+      </c>
+      <c r="K40" s="205">
+        <v>0</v>
+      </c>
+      <c r="L40" s="126" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="M40" s="57"/>
-      <c r="N40" s="142" t="e">
+      <c r="N40" s="126" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="O40" s="142" t="e">
+      <c r="O40" s="126" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="41" spans="3:21" ht="3.75" customHeight="1" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-      <c r="I42" s="146" t="s">
+    <row r="41" spans="3:21" ht="3.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="42" spans="3:21" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="C42" s="49"/>
+      <c r="I42" s="130" t="s">
         <v>177</v>
       </c>
-      <c r="J42" s="57"/>
-[...31 lines deleted...]
-      <c r="O45" s="57"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="N28:O28"/>
     <mergeCell ref="R28:U28"/>
   </mergeCells>
   <conditionalFormatting sqref="J30:J40">
     <cfRule type="dataBar" priority="11">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color theme="8" tint="0.39997558519241921"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{5878EA4C-2C94-4196-BC8B-5C36002B541D}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K30:K40">
     <cfRule type="dataBar" priority="10">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
@@ -38773,9576 +35926,7728 @@
           <x14:cfRule type="dataBar" id="{4C328756-FCE1-4D39-BB08-54DCE9C766E7}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FFFF555A"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>U30:U38</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A2:K17"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A9" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G3" sqref="G3"/>
+    <sheetView showGridLines="0" topLeftCell="J1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="K4" activeCellId="1" sqref="E4 K4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="3.125" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="12" max="12" width="3.125" customWidth="1"/>
+    <col min="1" max="1" width="3.08203125" customWidth="1"/>
+    <col min="2" max="2" width="5.58203125" customWidth="1"/>
+    <col min="3" max="3" width="53.33203125" customWidth="1"/>
+    <col min="4" max="4" width="28.33203125" customWidth="1"/>
+    <col min="5" max="5" width="13.58203125" customWidth="1"/>
+    <col min="6" max="7" width="2.58203125" customWidth="1"/>
+    <col min="8" max="8" width="5.58203125" customWidth="1"/>
+    <col min="9" max="9" width="53.33203125" customWidth="1"/>
+    <col min="10" max="10" width="28.33203125" customWidth="1"/>
+    <col min="11" max="11" width="13.58203125" customWidth="1"/>
+    <col min="12" max="12" width="3.08203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:11" ht="24" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A2" s="163" t="s">
+    <row r="2" spans="1:11" ht="23.5" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A2" s="145" t="s">
         <v>161</v>
       </c>
-      <c r="B2" s="117"/>
-[...7 lines deleted...]
-      <c r="J2" s="265" t="s">
+      <c r="B2" s="104"/>
+      <c r="C2" s="104"/>
+      <c r="D2" s="105"/>
+      <c r="E2" s="104"/>
+      <c r="F2" s="104"/>
+      <c r="G2" s="105"/>
+      <c r="H2" s="104"/>
+      <c r="I2" s="104"/>
+      <c r="J2" s="224" t="s">
         <v>162</v>
       </c>
-      <c r="K2" s="265"/>
-[...3 lines deleted...]
-      <c r="B4" s="262" t="s">
+      <c r="K2" s="224"/>
+    </row>
+    <row r="3" spans="1:11" ht="15" thickTop="1" thickBot="1" x14ac:dyDescent="0.35"/>
+    <row r="4" spans="1:11" ht="50.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B4" s="221" t="s">
         <v>194</v>
       </c>
-      <c r="C4" s="165" t="s">
+      <c r="C4" s="146" t="s">
         <v>2</v>
       </c>
-      <c r="D4" s="157"/>
-      <c r="E4" s="158" t="s">
+      <c r="D4" s="140"/>
+      <c r="E4" s="241" t="s">
         <v>5</v>
       </c>
-      <c r="F4" s="125"/>
-      <c r="H4" s="262" t="s">
+      <c r="F4" s="112"/>
+      <c r="H4" s="221" t="s">
         <v>201</v>
       </c>
-      <c r="I4" s="165" t="s">
+      <c r="I4" s="146" t="s">
         <v>47</v>
       </c>
-      <c r="J4" s="161"/>
-      <c r="K4" s="158" t="s">
+      <c r="J4" s="143"/>
+      <c r="K4" s="241" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="5" spans="1:11" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="B6" s="262" t="s">
+    <row r="5" spans="1:11" ht="10" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B5" s="138"/>
+      <c r="C5" s="147"/>
+      <c r="E5" s="112"/>
+      <c r="F5" s="112"/>
+      <c r="H5" s="138"/>
+      <c r="I5" s="147"/>
+      <c r="J5" s="107"/>
+      <c r="K5" s="112"/>
+    </row>
+    <row r="6" spans="1:11" ht="50.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B6" s="221" t="s">
         <v>195</v>
       </c>
-      <c r="C6" s="165" t="s">
+      <c r="C6" s="146" t="s">
         <v>119</v>
       </c>
-      <c r="D6" s="157"/>
-      <c r="E6" s="159" t="s">
+      <c r="D6" s="140"/>
+      <c r="E6" s="141" t="s">
         <v>5</v>
       </c>
-      <c r="F6" s="124"/>
-      <c r="H6" s="262" t="s">
+      <c r="F6" s="111"/>
+      <c r="H6" s="221" t="s">
         <v>202</v>
       </c>
-      <c r="I6" s="165" t="s">
+      <c r="I6" s="146" t="s">
         <v>120</v>
       </c>
-      <c r="J6" s="161"/>
-      <c r="K6" s="159" t="s">
+      <c r="J6" s="143"/>
+      <c r="K6" s="141" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="7" spans="1:11" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="B8" s="262" t="s">
+    <row r="7" spans="1:11" ht="10" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B7" s="138"/>
+      <c r="C7" s="147"/>
+      <c r="E7" s="111"/>
+      <c r="F7" s="111"/>
+      <c r="H7" s="138"/>
+      <c r="I7" s="147"/>
+      <c r="J7" s="107"/>
+      <c r="K7" s="111"/>
+    </row>
+    <row r="8" spans="1:11" ht="50.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B8" s="221" t="s">
         <v>196</v>
       </c>
-      <c r="C8" s="165" t="s">
+      <c r="C8" s="146" t="s">
         <v>36</v>
       </c>
-      <c r="D8" s="157"/>
-      <c r="E8" s="159" t="s">
+      <c r="D8" s="140"/>
+      <c r="E8" s="141" t="s">
         <v>37</v>
       </c>
-      <c r="F8" s="124"/>
-      <c r="H8" s="262" t="s">
+      <c r="F8" s="111"/>
+      <c r="H8" s="221" t="s">
         <v>203</v>
       </c>
-      <c r="I8" s="165" t="s">
+      <c r="I8" s="146" t="s">
         <v>160</v>
       </c>
-      <c r="J8" s="157"/>
-      <c r="K8" s="159" t="s">
+      <c r="J8" s="140"/>
+      <c r="K8" s="141" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="9" spans="1:11" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="B10" s="262" t="s">
+    <row r="9" spans="1:11" ht="10" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B9" s="138"/>
+      <c r="C9" s="147"/>
+      <c r="E9" s="111"/>
+      <c r="F9" s="111"/>
+      <c r="H9" s="138"/>
+      <c r="I9" s="147"/>
+      <c r="J9" s="107"/>
+      <c r="K9" s="111"/>
+    </row>
+    <row r="10" spans="1:11" ht="50.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B10" s="221" t="s">
         <v>197</v>
       </c>
-      <c r="C10" s="165" t="s">
+      <c r="C10" s="146" t="s">
         <v>158</v>
       </c>
-      <c r="D10" s="157"/>
-      <c r="E10" s="159" t="s">
+      <c r="D10" s="140"/>
+      <c r="E10" s="141" t="s">
         <v>5</v>
       </c>
-      <c r="F10" s="124"/>
-      <c r="H10" s="262" t="s">
+      <c r="F10" s="111"/>
+      <c r="H10" s="221" t="s">
         <v>204</v>
       </c>
-      <c r="I10" s="165" t="s">
+      <c r="I10" s="146" t="s">
         <v>208</v>
       </c>
-      <c r="J10" s="161"/>
-      <c r="K10" s="162" t="s">
+      <c r="J10" s="143"/>
+      <c r="K10" s="144" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="11" spans="1:11" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="B12" s="160" t="s">
+    <row r="11" spans="1:11" ht="10" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B11" s="138"/>
+      <c r="C11" s="147"/>
+      <c r="E11" s="111"/>
+      <c r="F11" s="111"/>
+      <c r="H11" s="138"/>
+      <c r="I11" s="147"/>
+      <c r="J11" s="107"/>
+      <c r="K11" s="111"/>
+    </row>
+    <row r="12" spans="1:11" ht="50.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B12" s="142" t="s">
         <v>198</v>
       </c>
-      <c r="C12" s="167" t="s">
+      <c r="C12" s="148" t="s">
         <v>72</v>
       </c>
-      <c r="D12" s="157"/>
-      <c r="E12" s="159" t="s">
+      <c r="D12" s="140"/>
+      <c r="E12" s="141" t="s">
         <v>5</v>
       </c>
-      <c r="F12" s="124"/>
-      <c r="H12" s="262" t="s">
+      <c r="F12" s="111"/>
+      <c r="H12" s="221" t="s">
         <v>205</v>
       </c>
-      <c r="I12" s="165" t="s">
+      <c r="I12" s="146" t="s">
         <v>121</v>
       </c>
-      <c r="J12" s="161"/>
-      <c r="K12" s="162" t="s">
+      <c r="J12" s="143"/>
+      <c r="K12" s="144" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="13" spans="1:11" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="B14" s="160" t="s">
+    <row r="13" spans="1:11" ht="10" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B13" s="139"/>
+      <c r="C13" s="149"/>
+      <c r="E13" s="111"/>
+      <c r="F13" s="111"/>
+      <c r="H13" s="138"/>
+      <c r="I13" s="147"/>
+      <c r="J13" s="107"/>
+      <c r="K13" s="111"/>
+    </row>
+    <row r="14" spans="1:11" ht="50.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B14" s="142" t="s">
         <v>199</v>
       </c>
-      <c r="C14" s="167" t="s">
+      <c r="C14" s="148" t="s">
         <v>122</v>
       </c>
-      <c r="D14" s="157"/>
-      <c r="E14" s="159" t="s">
+      <c r="D14" s="140"/>
+      <c r="E14" s="141" t="s">
         <v>5</v>
       </c>
-      <c r="F14" s="124"/>
-      <c r="H14" s="262" t="s">
+      <c r="F14" s="111"/>
+      <c r="H14" s="221" t="s">
         <v>206</v>
       </c>
-      <c r="I14" s="165" t="s">
+      <c r="I14" s="146" t="s">
         <v>123</v>
       </c>
-      <c r="J14" s="161"/>
-      <c r="K14" s="162" t="s">
+      <c r="J14" s="143"/>
+      <c r="K14" s="144" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="15" spans="1:11" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="B16" s="262" t="s">
+    <row r="15" spans="1:11" ht="10" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B15" s="139"/>
+      <c r="C15" s="150"/>
+      <c r="E15" s="111"/>
+      <c r="F15" s="111"/>
+      <c r="H15" s="138"/>
+      <c r="I15" s="147"/>
+      <c r="J15" s="107"/>
+      <c r="K15" s="111"/>
+    </row>
+    <row r="16" spans="1:11" ht="50.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B16" s="221" t="s">
         <v>200</v>
       </c>
-      <c r="C16" s="165" t="s">
+      <c r="C16" s="146" t="s">
         <v>159</v>
       </c>
-      <c r="D16" s="157"/>
-      <c r="E16" s="159" t="s">
+      <c r="D16" s="140"/>
+      <c r="E16" s="141" t="s">
         <v>39</v>
       </c>
-      <c r="F16" s="124"/>
-      <c r="H16" s="262" t="s">
+      <c r="F16" s="111"/>
+      <c r="H16" s="221" t="s">
         <v>207</v>
       </c>
-      <c r="I16" s="165" t="s">
+      <c r="I16" s="146" t="s">
         <v>184</v>
       </c>
-      <c r="J16" s="161"/>
-      <c r="K16" s="162" t="s">
+      <c r="J16" s="143"/>
+      <c r="K16" s="144" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="17" spans="3:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="F17" s="119"/>
+    <row r="17" spans="3:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C17" s="108"/>
+      <c r="E17" s="106"/>
+      <c r="F17" s="106"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="J2:K2"/>
   </mergeCells>
   <conditionalFormatting sqref="E1:F1">
-    <cfRule type="containsText" dxfId="22" priority="14" operator="containsText" text="Unfavorable">
+    <cfRule type="containsText" dxfId="14" priority="14" operator="containsText" text="Unfavorable">
       <formula>NOT(ISERROR(SEARCH("Unfavorable",E1)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="21" priority="15" operator="containsText" text="Favorable">
-[...2 lines deleted...]
-    <cfRule type="containsText" dxfId="20" priority="16" operator="containsText" text="Favorable">
+    <cfRule type="containsText" dxfId="13" priority="15" operator="containsText" text="Favorable">
       <formula>NOT(ISERROR(SEARCH("Favorable",E1)))</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="K1">
-[...1 lines deleted...]
-      <formula>NOT(ISERROR(SEARCH("Unfavorable",K1)))</formula>
+  <conditionalFormatting sqref="E4:F17">
+    <cfRule type="containsText" dxfId="12" priority="6" operator="containsText" text="Marginal">
+      <formula>NOT(ISERROR(SEARCH("Marginal",E4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="18" priority="12" operator="containsText" text="Favorable">
-      <formula>NOT(ISERROR(SEARCH("Favorable",K1)))</formula>
+    <cfRule type="containsText" priority="7" operator="containsText" text="Favorable">
+      <formula>NOT(ISERROR(SEARCH("Favorable",E4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="17" priority="13" operator="containsText" text="Favorable">
-      <formula>NOT(ISERROR(SEARCH("Favorable",K1)))</formula>
+    <cfRule type="containsText" dxfId="11" priority="9" operator="containsText" text="Unfavorable">
+      <formula>NOT(ISERROR(SEARCH("Unfavorable",E4)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="10" priority="10" operator="containsText" text="Favorable">
+      <formula>NOT(ISERROR(SEARCH("Favorable",E4)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E16:F16">
-    <cfRule type="containsText" dxfId="16" priority="6" operator="containsText" text="Marginal">
-[...4 lines deleted...]
-    </cfRule>
     <cfRule type="iconSet" priority="8">
       <iconSet iconSet="3Symbols">
         <cfvo type="percent" val="0"/>
         <cfvo type="percent" val="33"/>
         <cfvo type="percent" val="67"/>
       </iconSet>
     </cfRule>
-    <cfRule type="containsText" dxfId="15" priority="9" operator="containsText" text="Unfavorable">
-[...4 lines deleted...]
-    </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E17:F17 E4:F15">
-    <cfRule type="containsText" dxfId="13" priority="17" operator="containsText" text="Marginal">
-[...4 lines deleted...]
-    </cfRule>
     <cfRule type="iconSet" priority="19">
       <iconSet iconSet="3Symbols">
         <cfvo type="percent" val="0"/>
         <cfvo type="percent" val="33"/>
         <cfvo type="percent" val="67"/>
       </iconSet>
     </cfRule>
-    <cfRule type="containsText" dxfId="12" priority="20" operator="containsText" text="Unfavorable">
-      <formula>NOT(ISERROR(SEARCH("Unfavorable",E4)))</formula>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K1">
+    <cfRule type="containsText" dxfId="9" priority="11" operator="containsText" text="Unfavorable">
+      <formula>NOT(ISERROR(SEARCH("Unfavorable",K1)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="11" priority="21" operator="containsText" text="Favorable">
-      <formula>NOT(ISERROR(SEARCH("Favorable",E4)))</formula>
+    <cfRule type="containsText" dxfId="8" priority="12" operator="containsText" text="Favorable">
+      <formula>NOT(ISERROR(SEARCH("Favorable",K1)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K4:K7 K9:K16">
-    <cfRule type="containsText" dxfId="10" priority="22" operator="containsText" text="Marginal">
-[...4 lines deleted...]
-    </cfRule>
     <cfRule type="iconSet" priority="24">
       <iconSet iconSet="3Symbols">
         <cfvo type="percent" val="0"/>
         <cfvo type="percent" val="33"/>
         <cfvo type="percent" val="67"/>
       </iconSet>
     </cfRule>
-    <cfRule type="containsText" dxfId="9" priority="25" operator="containsText" text="Unfavorable">
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K4:K16">
+    <cfRule type="containsText" dxfId="7" priority="1" operator="containsText" text="Marginal">
+      <formula>NOT(ISERROR(SEARCH("Marginal",K4)))</formula>
+    </cfRule>
+    <cfRule type="containsText" priority="2" operator="containsText" text="Favorable">
+      <formula>NOT(ISERROR(SEARCH("Favorable",K4)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="6" priority="4" operator="containsText" text="Unfavorable">
       <formula>NOT(ISERROR(SEARCH("Unfavorable",K4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="8" priority="26" operator="containsText" text="Favorable">
+    <cfRule type="containsText" dxfId="5" priority="5" operator="containsText" text="Favorable">
       <formula>NOT(ISERROR(SEARCH("Favorable",K4)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K8">
-    <cfRule type="containsText" dxfId="7" priority="1" operator="containsText" text="Marginal">
-[...4 lines deleted...]
-    </cfRule>
     <cfRule type="iconSet" priority="3">
       <iconSet iconSet="3Symbols">
         <cfvo type="percent" val="0"/>
         <cfvo type="percent" val="33"/>
         <cfvo type="percent" val="67"/>
       </iconSet>
-    </cfRule>
-[...4 lines deleted...]
-      <formula>NOT(ISERROR(SEARCH("Favorable",K8)))</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="C4" location="'1 - Net Operating Revenues'!A1" display="Net Operating Revenues" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
     <hyperlink ref="C6" location="'2 - Econ Growth Revenues'!A1" display="Economic Growth Revenues as % Total Net Revenue" xr:uid="{00000000-0004-0000-0100-000001000000}"/>
     <hyperlink ref="C8" location="'3 - State Aid'!A1" display="State Aid as % Net Operating Revenue" xr:uid="{00000000-0004-0000-0100-000002000000}"/>
     <hyperlink ref="C10" location="'4 - Property Tax Revenue'!A1" display="Property Tax Revenue" xr:uid="{00000000-0004-0000-0100-000003000000}"/>
     <hyperlink ref="C12" location="'4a - Levy Limit'!A1" display="Levy Limit" xr:uid="{00000000-0004-0000-0100-000004000000}"/>
     <hyperlink ref="C14" location="'4b - Assessed Values'!A1" display="Assessed Values" xr:uid="{00000000-0004-0000-0100-000005000000}"/>
     <hyperlink ref="C16" location="'5 - Uncollected Receivables'!A1" display="Uncollected Receivables as % Levy" xr:uid="{00000000-0004-0000-0100-000006000000}"/>
     <hyperlink ref="I4" location="'6 - Operating Expenditures'!A1" display="Operating Expenditures" xr:uid="{00000000-0004-0000-0100-000007000000}"/>
     <hyperlink ref="I6" location="'7 - Personnel Costs'!A1" display="Personnel Costs as % Operating Expenditures" xr:uid="{00000000-0004-0000-0100-000008000000}"/>
     <hyperlink ref="I8" location="'8 - Pension Liability'!A1" display="Pension Liability" xr:uid="{00000000-0004-0000-0100-000009000000}"/>
     <hyperlink ref="I10" location="'9 - Long Term Debt'!A1" display="Long Term Debt as % Assessed Valuation" xr:uid="{00000000-0004-0000-0100-00000A000000}"/>
     <hyperlink ref="I12" location="'10 - Debt Service'!A1" display="Debt Service as % Operating Revenue" xr:uid="{00000000-0004-0000-0100-00000B000000}"/>
     <hyperlink ref="I14" location="'11 - Reserves'!A1" display="Reserves as % Operating Revenue" xr:uid="{00000000-0004-0000-0100-00000C000000}"/>
     <hyperlink ref="I16" location="'12 - Population'!A1" display="Population" xr:uid="{00000000-0004-0000-0100-00000D000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="54" orientation="landscape" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="B4 B6:B16 H4:H16" numberStoredAsText="1"/>
   </ignoredErrors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{05C60535-1F16-4fd2-B633-F4F36F0B64E0}">
       <x14:sparklineGroups xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-        <x14:sparklineGroup lineWeight="2.25" type="column" displayEmptyCellsAs="gap" displayXAxis="1" xr2:uid="{00000000-0003-0000-0100-00000D000000}">
+        <x14:sparklineGroup lineWeight="2.25" type="column" displayEmptyCellsAs="gap" displayXAxis="1" xr2:uid="{00000000-0003-0000-0100-000000000000}">
           <x14:colorSeries theme="9" tint="-0.249977111117893"/>
           <x14:colorNegative theme="4"/>
           <x14:colorAxis rgb="FF000000"/>
           <x14:colorMarkers theme="4" tint="-0.249977111117893"/>
           <x14:colorFirst theme="4" tint="-0.249977111117893"/>
           <x14:colorLast theme="4" tint="-0.249977111117893"/>
           <x14:colorHigh theme="4" tint="-0.249977111117893"/>
           <x14:colorLow theme="4" tint="-0.249977111117893"/>
           <x14:sparklines>
             <x14:sparkline>
-              <xm:f>'8 - Pension Liability'!J35:J39</xm:f>
-              <xm:sqref>J8</xm:sqref>
+              <xm:f>'5 - Uncollected Receivables'!M30:M40</xm:f>
+              <xm:sqref>D16</xm:sqref>
+            </x14:sparkline>
+          </x14:sparklines>
+        </x14:sparklineGroup>
+        <x14:sparklineGroup lineWeight="2.25" type="column" displayEmptyCellsAs="gap" displayXAxis="1" xr2:uid="{00000000-0003-0000-0100-000001000000}">
+          <x14:colorSeries rgb="FF00B050"/>
+          <x14:colorNegative rgb="FFFF0000"/>
+          <x14:colorAxis rgb="FF000000"/>
+          <x14:colorMarkers rgb="FF0070C0"/>
+          <x14:colorFirst rgb="FFFFC000"/>
+          <x14:colorLast rgb="FFFFC000"/>
+          <x14:colorHigh rgb="FF00B050"/>
+          <x14:colorLow rgb="FFFF0000"/>
+          <x14:sparklines>
+            <x14:sparkline>
+              <xm:f>'10 - Debt Service'!P31:P41</xm:f>
+              <xm:sqref>J12</xm:sqref>
+            </x14:sparkline>
+          </x14:sparklines>
+        </x14:sparklineGroup>
+        <x14:sparklineGroup lineWeight="2.25" type="column" displayEmptyCellsAs="gap" displayXAxis="1" xr2:uid="{00000000-0003-0000-0100-000002000000}">
+          <x14:colorSeries theme="5"/>
+          <x14:colorNegative theme="6"/>
+          <x14:colorAxis rgb="FF000000"/>
+          <x14:colorMarkers theme="5" tint="-0.249977111117893"/>
+          <x14:colorFirst theme="5" tint="-0.249977111117893"/>
+          <x14:colorLast theme="5" tint="-0.249977111117893"/>
+          <x14:colorHigh theme="5" tint="-0.249977111117893"/>
+          <x14:colorLow theme="5" tint="-0.249977111117893"/>
+          <x14:sparklines>
+            <x14:sparkline>
+              <xm:f>'11 - Reserves'!O30:O40</xm:f>
+              <xm:sqref>J14</xm:sqref>
+            </x14:sparkline>
+          </x14:sparklines>
+        </x14:sparklineGroup>
+        <x14:sparklineGroup lineWeight="2.25" type="column" displayEmptyCellsAs="gap" displayXAxis="1" xr2:uid="{00000000-0003-0000-0100-000003000000}">
+          <x14:colorSeries rgb="FF00B050"/>
+          <x14:colorNegative rgb="FFFF0000"/>
+          <x14:colorAxis rgb="FF000000"/>
+          <x14:colorMarkers rgb="FF0070C0"/>
+          <x14:colorFirst rgb="FFFFC000"/>
+          <x14:colorLast rgb="FFFFC000"/>
+          <x14:colorHigh rgb="FF00B050"/>
+          <x14:colorLow rgb="FFFF0000"/>
+          <x14:sparklines>
+            <x14:sparkline>
+              <xm:f>'12 - Population'!J30:J40</xm:f>
+              <xm:sqref>J16</xm:sqref>
+            </x14:sparkline>
+          </x14:sparklines>
+        </x14:sparklineGroup>
+        <x14:sparklineGroup lineWeight="2.25" type="column" displayEmptyCellsAs="gap" displayXAxis="1" xr2:uid="{00000000-0003-0000-0100-000004000000}">
+          <x14:colorSeries rgb="FF00B050"/>
+          <x14:colorNegative rgb="FFFF0000"/>
+          <x14:colorAxis rgb="FF000000"/>
+          <x14:colorMarkers rgb="FF0070C0"/>
+          <x14:colorFirst rgb="FFFFC000"/>
+          <x14:colorLast rgb="FFFFC000"/>
+          <x14:colorHigh rgb="FF00B050"/>
+          <x14:colorLow rgb="FFFF0000"/>
+          <x14:sparklines>
+            <x14:sparkline>
+              <xm:f>'2 - Econ Growth Revenues'!V35:V45</xm:f>
+              <xm:sqref>D6</xm:sqref>
+            </x14:sparkline>
+          </x14:sparklines>
+        </x14:sparklineGroup>
+        <x14:sparklineGroup lineWeight="2.25" type="column" displayEmptyCellsAs="gap" xr2:uid="{00000000-0003-0000-0100-000005000000}">
+          <x14:colorSeries rgb="FF00B050"/>
+          <x14:colorNegative theme="4"/>
+          <x14:colorAxis rgb="FF000000"/>
+          <x14:colorMarkers theme="4" tint="-0.249977111117893"/>
+          <x14:colorFirst theme="4" tint="-0.249977111117893"/>
+          <x14:colorLast theme="4" tint="-0.249977111117893"/>
+          <x14:colorHigh theme="4" tint="-0.249977111117893"/>
+          <x14:colorLow theme="4" tint="-0.249977111117893"/>
+          <x14:sparklines>
+            <x14:sparkline>
+              <xm:f>'1 - Net Operating Revenues'!R33:R43</xm:f>
+              <xm:sqref>D4</xm:sqref>
+            </x14:sparkline>
+          </x14:sparklines>
+        </x14:sparklineGroup>
+        <x14:sparklineGroup lineWeight="2.25" type="column" displayEmptyCellsAs="gap" displayXAxis="1" xr2:uid="{00000000-0003-0000-0100-000006000000}">
+          <x14:colorSeries theme="5"/>
+          <x14:colorNegative theme="6"/>
+          <x14:colorAxis rgb="FF000000"/>
+          <x14:colorMarkers theme="5" tint="-0.249977111117893"/>
+          <x14:colorFirst theme="5" tint="-0.249977111117893"/>
+          <x14:colorLast theme="5" tint="-0.249977111117893"/>
+          <x14:colorHigh theme="5" tint="-0.249977111117893"/>
+          <x14:colorLow theme="5" tint="-0.249977111117893"/>
+          <x14:sparklines>
+            <x14:sparkline>
+              <xm:f>'3 - State Aid'!Q31:Q41</xm:f>
+              <xm:sqref>D8</xm:sqref>
+            </x14:sparkline>
+          </x14:sparklines>
+        </x14:sparklineGroup>
+        <x14:sparklineGroup lineWeight="2.25" type="column" displayEmptyCellsAs="gap" displayXAxis="1" xr2:uid="{00000000-0003-0000-0100-000007000000}">
+          <x14:colorSeries rgb="FF00B050"/>
+          <x14:colorNegative rgb="FFFF0000"/>
+          <x14:colorAxis rgb="FF000000"/>
+          <x14:colorMarkers rgb="FF0070C0"/>
+          <x14:colorFirst rgb="FFFFC000"/>
+          <x14:colorLast rgb="FFFFC000"/>
+          <x14:colorHigh rgb="FF00B050"/>
+          <x14:colorLow rgb="FFFF0000"/>
+          <x14:sparklines>
+            <x14:sparkline>
+              <xm:f>'4 - Property Tax Revenue'!N30:N40</xm:f>
+              <xm:sqref>D10</xm:sqref>
+            </x14:sparkline>
+          </x14:sparklines>
+        </x14:sparklineGroup>
+        <x14:sparklineGroup lineWeight="2.25" type="column" displayEmptyCellsAs="gap" displayXAxis="1" xr2:uid="{00000000-0003-0000-0100-000008000000}">
+          <x14:colorSeries rgb="FF00B050"/>
+          <x14:colorNegative rgb="FFFF0000"/>
+          <x14:colorAxis rgb="FF000000"/>
+          <x14:colorMarkers rgb="FF0070C0"/>
+          <x14:colorFirst rgb="FFFFC000"/>
+          <x14:colorLast rgb="FFFFC000"/>
+          <x14:colorHigh rgb="FF00B050"/>
+          <x14:colorLow rgb="FFFF0000"/>
+          <x14:sparklines>
+            <x14:sparkline>
+              <xm:f>'4a - Levy Limit'!P32:P42</xm:f>
+              <xm:sqref>D12</xm:sqref>
+            </x14:sparkline>
+          </x14:sparklines>
+        </x14:sparklineGroup>
+        <x14:sparklineGroup lineWeight="2.25" type="column" displayEmptyCellsAs="gap" displayXAxis="1" xr2:uid="{00000000-0003-0000-0100-000009000000}">
+          <x14:colorSeries rgb="FF00B050"/>
+          <x14:colorNegative rgb="FFFF0000"/>
+          <x14:colorAxis rgb="FF000000"/>
+          <x14:colorMarkers rgb="FF0070C0"/>
+          <x14:colorFirst rgb="FFFFC000"/>
+          <x14:colorLast rgb="FFFFC000"/>
+          <x14:colorHigh rgb="FF00B050"/>
+          <x14:colorLow rgb="FFFF0000"/>
+          <x14:sparklines>
+            <x14:sparkline>
+              <xm:f>'4b - Assessed Values'!O34:O44</xm:f>
+              <xm:sqref>D14</xm:sqref>
+            </x14:sparkline>
+          </x14:sparklines>
+        </x14:sparklineGroup>
+        <x14:sparklineGroup lineWeight="2.25" type="column" displayEmptyCellsAs="gap" displayXAxis="1" xr2:uid="{00000000-0003-0000-0100-00000A000000}">
+          <x14:colorSeries rgb="FF00B050"/>
+          <x14:colorNegative rgb="FFFF0000"/>
+          <x14:colorAxis rgb="FF000000"/>
+          <x14:colorMarkers rgb="FF0070C0"/>
+          <x14:colorFirst rgb="FFFFC000"/>
+          <x14:colorLast rgb="FFFFC000"/>
+          <x14:colorHigh rgb="FF00B050"/>
+          <x14:colorLow rgb="FFFF0000"/>
+          <x14:sparklines>
+            <x14:sparkline>
+              <xm:f>'6 - Operating Expenditures'!J35:J45</xm:f>
+              <xm:sqref>J4</xm:sqref>
+            </x14:sparkline>
+          </x14:sparklines>
+        </x14:sparklineGroup>
+        <x14:sparklineGroup lineWeight="2.25" type="column" displayEmptyCellsAs="gap" displayXAxis="1" xr2:uid="{00000000-0003-0000-0100-00000B000000}">
+          <x14:colorSeries rgb="FF00B050"/>
+          <x14:colorNegative rgb="FFFF0000"/>
+          <x14:colorAxis rgb="FF000000"/>
+          <x14:colorMarkers rgb="FF0070C0"/>
+          <x14:colorFirst rgb="FFFFC000"/>
+          <x14:colorLast rgb="FFFFC000"/>
+          <x14:colorHigh rgb="FF00B050"/>
+          <x14:colorLow rgb="FFFF0000"/>
+          <x14:sparklines>
+            <x14:sparkline>
+              <xm:f>'7 - Personnel Costs'!P53:P62</xm:f>
+              <xm:sqref>J6</xm:sqref>
             </x14:sparkline>
           </x14:sparklines>
         </x14:sparklineGroup>
         <x14:sparklineGroup lineWeight="2.25" type="column" displayEmptyCellsAs="gap" displayXAxis="1" xr2:uid="{00000000-0003-0000-0100-00000C000000}">
           <x14:colorSeries rgb="FF00B050"/>
           <x14:colorNegative rgb="FFFF0000"/>
           <x14:colorAxis rgb="FF000000"/>
           <x14:colorMarkers rgb="FF0070C0"/>
           <x14:colorFirst rgb="FFFFC000"/>
           <x14:colorLast rgb="FFFFC000"/>
           <x14:colorHigh rgb="FF00B050"/>
           <x14:colorLow rgb="FFFF0000"/>
           <x14:sparklines>
             <x14:sparkline>
               <xm:f>'9 - Long-Term Debt'!M30:M40</xm:f>
               <xm:sqref>J10</xm:sqref>
             </x14:sparkline>
           </x14:sparklines>
         </x14:sparklineGroup>
-        <x14:sparklineGroup lineWeight="2.25" type="column" displayEmptyCellsAs="gap" displayXAxis="1" xr2:uid="{00000000-0003-0000-0100-00000B000000}">
-[...175 lines deleted...]
-        <x14:sparklineGroup lineWeight="2.25" type="column" displayEmptyCellsAs="gap" displayXAxis="1" xr2:uid="{00000000-0003-0000-0100-000000000000}">
+        <x14:sparklineGroup lineWeight="2.25" type="column" displayEmptyCellsAs="gap" displayXAxis="1" xr2:uid="{00000000-0003-0000-0100-00000D000000}">
           <x14:colorSeries theme="9" tint="-0.249977111117893"/>
           <x14:colorNegative theme="4"/>
           <x14:colorAxis rgb="FF000000"/>
           <x14:colorMarkers theme="4" tint="-0.249977111117893"/>
           <x14:colorFirst theme="4" tint="-0.249977111117893"/>
           <x14:colorLast theme="4" tint="-0.249977111117893"/>
           <x14:colorHigh theme="4" tint="-0.249977111117893"/>
           <x14:colorLow theme="4" tint="-0.249977111117893"/>
           <x14:sparklines>
             <x14:sparkline>
-              <xm:f>'5 - Uncollected Receivables'!M30:M40</xm:f>
-              <xm:sqref>D16</xm:sqref>
+              <xm:f>'8 - Pension Liability'!J35:J39</xm:f>
+              <xm:sqref>J8</xm:sqref>
             </x14:sparkline>
           </x14:sparklines>
         </x14:sparklineGroup>
       </x14:sparklineGroups>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:T52"/>
+  <dimension ref="B1:S52"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="50" zoomScaleNormal="50" workbookViewId="0">
-      <selection activeCell="K33" sqref="K33"/>
+      <selection activeCell="C3" sqref="C3:D3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="3.375" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5" max="6" width="16.625" customWidth="1"/>
+    <col min="1" max="1" width="3.33203125" customWidth="1"/>
+    <col min="2" max="4" width="18.58203125" customWidth="1"/>
+    <col min="5" max="6" width="16.58203125" customWidth="1"/>
     <col min="7" max="7" width="5.5" customWidth="1"/>
-    <col min="8" max="8" width="14.875" customWidth="1"/>
-    <col min="9" max="9" width="18.875" customWidth="1"/>
+    <col min="8" max="8" width="14.83203125" customWidth="1"/>
+    <col min="9" max="9" width="18.83203125" customWidth="1"/>
     <col min="10" max="10" width="18.5" customWidth="1"/>
-    <col min="11" max="11" width="19.125" customWidth="1"/>
-    <col min="12" max="12" width="18.625" customWidth="1"/>
+    <col min="11" max="11" width="19.08203125" customWidth="1"/>
+    <col min="12" max="12" width="18.58203125" customWidth="1"/>
     <col min="13" max="13" width="19.5" customWidth="1"/>
-    <col min="14" max="14" width="13.875" customWidth="1"/>
+    <col min="14" max="14" width="13.83203125" customWidth="1"/>
     <col min="15" max="15" width="19" customWidth="1"/>
-    <col min="16" max="16" width="13.625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="19" max="19" width="19.125" customWidth="1"/>
+    <col min="16" max="16" width="13.58203125" customWidth="1"/>
+    <col min="17" max="17" width="10.08203125" customWidth="1"/>
+    <col min="18" max="18" width="19.83203125" customWidth="1"/>
+    <col min="19" max="19" width="19.08203125" customWidth="1"/>
     <col min="20" max="20" width="2.5" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:13" ht="21" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B1" s="36" t="s">
+    <row r="1" spans="2:13" ht="20.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B1" s="35" t="s">
         <v>128</v>
       </c>
-      <c r="C1" s="4"/>
-[...24 lines deleted...]
-      <c r="B3" s="49" t="s">
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="2:13" ht="9" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B2" s="42"/>
+      <c r="C2" s="43"/>
+      <c r="D2" s="43"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
+      <c r="K2" s="44"/>
+      <c r="L2" s="44"/>
+      <c r="M2" s="44"/>
+    </row>
+    <row r="3" spans="2:13" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B3" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="C3" s="50" t="s">
+      <c r="C3" s="235" t="s">
         <v>70</v>
       </c>
-      <c r="D3" s="51" t="s">
+      <c r="D3" s="236" t="s">
         <v>37</v>
       </c>
-      <c r="E3" s="3"/>
-[...321 lines deleted...]
-    <row r="30" spans="2:20" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="4" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B4" s="3"/>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3"/>
+    </row>
+    <row r="5" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B5" s="3"/>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3"/>
+    </row>
+    <row r="6" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B6" s="3"/>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3"/>
+    </row>
+    <row r="7" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B7" s="3"/>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3"/>
+    </row>
+    <row r="8" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B8" s="3"/>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3"/>
+    </row>
+    <row r="9" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B9" s="3"/>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3"/>
+    </row>
+    <row r="10" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B10" s="3"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+    </row>
+    <row r="11" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B11" s="3"/>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3"/>
+    </row>
+    <row r="12" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B12" s="3"/>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3"/>
+    </row>
+    <row r="13" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B13" s="3"/>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3"/>
+    </row>
+    <row r="14" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B14" s="3"/>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3"/>
+    </row>
+    <row r="15" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B15" s="3"/>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3"/>
+    </row>
+    <row r="16" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B16" s="3"/>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3"/>
+    </row>
+    <row r="17" spans="2:19" x14ac:dyDescent="0.3">
+      <c r="B17" s="3"/>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3"/>
+    </row>
+    <row r="18" spans="2:19" x14ac:dyDescent="0.3">
+      <c r="B18" s="3"/>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3"/>
+    </row>
+    <row r="19" spans="2:19" x14ac:dyDescent="0.3">
+      <c r="B19" s="3"/>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3"/>
+    </row>
+    <row r="20" spans="2:19" x14ac:dyDescent="0.3">
+      <c r="B20" s="3"/>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3"/>
+    </row>
+    <row r="21" spans="2:19" x14ac:dyDescent="0.3">
+      <c r="B21" s="3"/>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3"/>
+    </row>
+    <row r="22" spans="2:19" x14ac:dyDescent="0.3">
+      <c r="B22" s="3"/>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3"/>
+    </row>
+    <row r="23" spans="2:19" x14ac:dyDescent="0.3">
+      <c r="B23" s="3"/>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3"/>
+    </row>
+    <row r="24" spans="2:19" x14ac:dyDescent="0.3">
+      <c r="B24" s="3"/>
+      <c r="C24" s="3"/>
+      <c r="D24" s="3"/>
+    </row>
+    <row r="25" spans="2:19" x14ac:dyDescent="0.3">
+      <c r="B25" s="3"/>
+      <c r="C25" s="3"/>
+      <c r="D25" s="3"/>
+    </row>
+    <row r="26" spans="2:19" x14ac:dyDescent="0.3">
+      <c r="B26" s="3"/>
+      <c r="C26" s="3"/>
+      <c r="D26" s="3"/>
+    </row>
+    <row r="27" spans="2:19" x14ac:dyDescent="0.3">
+      <c r="B27" s="3"/>
+      <c r="C27" s="3"/>
+      <c r="D27" s="3"/>
+    </row>
+    <row r="28" spans="2:19" x14ac:dyDescent="0.3">
+      <c r="B28" s="3"/>
+      <c r="C28" s="3"/>
+      <c r="D28" s="3"/>
+    </row>
+    <row r="29" spans="2:19" x14ac:dyDescent="0.3">
+      <c r="B29" s="3"/>
+      <c r="C29" s="3"/>
+      <c r="D29" s="3"/>
+    </row>
+    <row r="30" spans="2:19" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="F30" s="1"/>
     </row>
-    <row r="31" spans="2:20" ht="66" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="I31" s="224" t="s">
+    <row r="31" spans="2:19" ht="66" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="H31" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="I31" s="129" t="s">
         <v>1</v>
       </c>
-      <c r="J31" s="173" t="s">
+      <c r="J31" s="153" t="s">
         <v>113</v>
       </c>
-      <c r="K31" s="173" t="s">
+      <c r="K31" s="153" t="s">
         <v>114</v>
       </c>
-      <c r="L31" s="173" t="s">
+      <c r="L31" s="153" t="s">
         <v>112</v>
       </c>
-      <c r="M31" s="173" t="s">
+      <c r="M31" s="153" t="s">
         <v>111</v>
       </c>
-      <c r="N31" s="173" t="s">
+      <c r="N31" s="153" t="s">
         <v>115</v>
       </c>
-      <c r="O31" s="224" t="s">
+      <c r="O31" s="129" t="s">
         <v>2</v>
       </c>
-      <c r="P31" s="181" t="s">
+      <c r="P31" s="160" t="s">
         <v>3</v>
       </c>
-      <c r="Q31" s="181" t="s">
+      <c r="Q31" s="160" t="s">
         <v>67</v>
       </c>
-      <c r="R31" s="224" t="s">
+      <c r="R31" s="129" t="s">
         <v>65</v>
       </c>
-      <c r="S31" s="224" t="s">
+      <c r="S31" s="129" t="s">
         <v>66</v>
       </c>
-      <c r="T31" s="57"/>
-[...2 lines deleted...]
-      <c r="H32" s="116">
+    </row>
+    <row r="32" spans="2:19" ht="57" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="H32" s="103">
         <v>2007</v>
       </c>
-      <c r="I32" s="253">
+      <c r="I32" s="213">
         <v>50167160.189999998</v>
       </c>
-      <c r="J32" s="253">
+      <c r="J32" s="213">
         <v>1200000</v>
       </c>
-      <c r="K32" s="253">
-[...2 lines deleted...]
-      <c r="L32" s="253">
+      <c r="K32" s="213">
+        <v>0</v>
+      </c>
+      <c r="L32" s="213">
         <v>100634</v>
       </c>
-      <c r="M32" s="253">
+      <c r="M32" s="213">
         <v>740829</v>
       </c>
-      <c r="N32" s="253">
+      <c r="N32" s="213">
         <v>696148</v>
       </c>
-      <c r="O32" s="254">
+      <c r="O32" s="214">
         <f>I32-SUM(J32:N32)</f>
         <v>47429549.189999998</v>
       </c>
-      <c r="P32" s="253">
+      <c r="P32" s="213">
         <v>223.1</v>
       </c>
-      <c r="Q32" s="255">
+      <c r="Q32" s="215">
         <f>P33/P32</f>
         <v>0</v>
       </c>
-      <c r="R32" s="254">
+      <c r="R32" s="214">
         <f>Q32*O32</f>
         <v>0</v>
       </c>
-      <c r="S32" s="142"/>
-[...3 lines deleted...]
-      <c r="H33" s="172" t="s">
+      <c r="S32" s="126"/>
+    </row>
+    <row r="33" spans="8:19" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="H33" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="I33" s="126">
-[...15 lines deleted...]
-      <c r="O33" s="184">
+      <c r="I33" s="113">
+        <v>0</v>
+      </c>
+      <c r="J33" s="113">
+        <v>0</v>
+      </c>
+      <c r="K33" s="113">
+        <v>0</v>
+      </c>
+      <c r="L33" s="113">
+        <v>0</v>
+      </c>
+      <c r="M33" s="113">
+        <v>0</v>
+      </c>
+      <c r="N33" s="113"/>
+      <c r="O33" s="163">
         <f>I33-SUM(J33:N33)</f>
         <v>0</v>
       </c>
-      <c r="P33" s="256"/>
-      <c r="Q33" s="185">
+      <c r="P33" s="216"/>
+      <c r="Q33" s="91">
         <v>1</v>
       </c>
-      <c r="R33" s="184">
+      <c r="R33" s="163">
         <f>Q33*O33</f>
         <v>0</v>
       </c>
-      <c r="S33" s="189" t="e">
+      <c r="S33" s="167" t="e">
         <f>R33/R32-1</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="T33" s="57"/>
-[...2 lines deleted...]
-      <c r="H34" s="172" t="s">
+    </row>
+    <row r="34" spans="8:19" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="H34" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="I34" s="126">
-[...15 lines deleted...]
-      <c r="O34" s="184">
+      <c r="I34" s="113">
+        <v>0</v>
+      </c>
+      <c r="J34" s="113">
+        <v>0</v>
+      </c>
+      <c r="K34" s="113">
+        <v>0</v>
+      </c>
+      <c r="L34" s="113">
+        <v>0</v>
+      </c>
+      <c r="M34" s="113">
+        <v>0</v>
+      </c>
+      <c r="N34" s="113"/>
+      <c r="O34" s="163">
         <f t="shared" ref="O34:O43" si="0">I34-SUM(J34:N34)</f>
         <v>0</v>
       </c>
-      <c r="P34" s="256"/>
-      <c r="Q34" s="170" t="e">
+      <c r="P34" s="216"/>
+      <c r="Q34" s="151" t="e">
         <f t="shared" ref="Q34:Q43" si="1">$P$33/P34</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="R34" s="184" t="e">
+      <c r="R34" s="163" t="e">
         <f t="shared" ref="R34:R43" si="2">Q34*O34</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="S34" s="189" t="e">
+      <c r="S34" s="167" t="e">
         <f t="shared" ref="S34:S43" si="3">R34/R33-1</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="T34" s="57"/>
-[...2 lines deleted...]
-      <c r="H35" s="172" t="s">
+    </row>
+    <row r="35" spans="8:19" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="H35" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="I35" s="126">
-[...15 lines deleted...]
-      <c r="O35" s="184">
+      <c r="I35" s="113">
+        <v>0</v>
+      </c>
+      <c r="J35" s="113">
+        <v>0</v>
+      </c>
+      <c r="K35" s="113">
+        <v>0</v>
+      </c>
+      <c r="L35" s="113">
+        <v>0</v>
+      </c>
+      <c r="M35" s="113">
+        <v>0</v>
+      </c>
+      <c r="N35" s="113"/>
+      <c r="O35" s="163">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="P35" s="256"/>
-      <c r="Q35" s="170" t="e">
+      <c r="P35" s="216"/>
+      <c r="Q35" s="151" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="R35" s="184" t="e">
+      <c r="R35" s="163" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="S35" s="189" t="e">
+      <c r="S35" s="167" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="T35" s="57"/>
-[...2 lines deleted...]
-      <c r="H36" s="172" t="s">
+    </row>
+    <row r="36" spans="8:19" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="H36" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="I36" s="126">
-[...15 lines deleted...]
-      <c r="O36" s="184">
+      <c r="I36" s="113">
+        <v>0</v>
+      </c>
+      <c r="J36" s="113">
+        <v>0</v>
+      </c>
+      <c r="K36" s="113">
+        <v>0</v>
+      </c>
+      <c r="L36" s="113">
+        <v>0</v>
+      </c>
+      <c r="M36" s="113">
+        <v>0</v>
+      </c>
+      <c r="N36" s="113"/>
+      <c r="O36" s="163">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="P36" s="256"/>
-      <c r="Q36" s="170" t="e">
+      <c r="P36" s="216"/>
+      <c r="Q36" s="151" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="R36" s="184" t="e">
+      <c r="R36" s="163" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="S36" s="189" t="e">
+      <c r="S36" s="167" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="T36" s="57"/>
-[...2 lines deleted...]
-      <c r="H37" s="172" t="s">
+    </row>
+    <row r="37" spans="8:19" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="H37" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="I37" s="126">
-[...15 lines deleted...]
-      <c r="O37" s="184">
+      <c r="I37" s="113">
+        <v>0</v>
+      </c>
+      <c r="J37" s="113">
+        <v>0</v>
+      </c>
+      <c r="K37" s="113">
+        <v>0</v>
+      </c>
+      <c r="L37" s="113">
+        <v>0</v>
+      </c>
+      <c r="M37" s="113">
+        <v>0</v>
+      </c>
+      <c r="N37" s="113"/>
+      <c r="O37" s="163">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="P37" s="256"/>
-      <c r="Q37" s="170" t="e">
+      <c r="P37" s="216"/>
+      <c r="Q37" s="151" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="R37" s="184" t="e">
+      <c r="R37" s="163" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="S37" s="189" t="e">
+      <c r="S37" s="167" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="T37" s="57"/>
-[...2 lines deleted...]
-      <c r="H38" s="172" t="s">
+    </row>
+    <row r="38" spans="8:19" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="H38" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="I38" s="126">
-[...15 lines deleted...]
-      <c r="O38" s="184">
+      <c r="I38" s="113">
+        <v>0</v>
+      </c>
+      <c r="J38" s="113">
+        <v>0</v>
+      </c>
+      <c r="K38" s="113">
+        <v>0</v>
+      </c>
+      <c r="L38" s="113">
+        <v>0</v>
+      </c>
+      <c r="M38" s="113">
+        <v>0</v>
+      </c>
+      <c r="N38" s="113"/>
+      <c r="O38" s="163">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="P38" s="256"/>
-      <c r="Q38" s="170" t="e">
+      <c r="P38" s="216"/>
+      <c r="Q38" s="151" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="R38" s="184" t="e">
+      <c r="R38" s="163" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="S38" s="189" t="e">
+      <c r="S38" s="167" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="T38" s="57"/>
-[...2 lines deleted...]
-      <c r="H39" s="172" t="s">
+    </row>
+    <row r="39" spans="8:19" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="H39" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="I39" s="126">
-[...15 lines deleted...]
-      <c r="O39" s="184">
+      <c r="I39" s="113">
+        <v>0</v>
+      </c>
+      <c r="J39" s="113">
+        <v>0</v>
+      </c>
+      <c r="K39" s="113">
+        <v>0</v>
+      </c>
+      <c r="L39" s="113">
+        <v>0</v>
+      </c>
+      <c r="M39" s="113">
+        <v>0</v>
+      </c>
+      <c r="N39" s="113"/>
+      <c r="O39" s="163">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="P39" s="256"/>
-      <c r="Q39" s="170" t="e">
+      <c r="P39" s="216"/>
+      <c r="Q39" s="151" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="R39" s="184" t="e">
+      <c r="R39" s="163" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="S39" s="189" t="e">
+      <c r="S39" s="167" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="T39" s="57"/>
-[...2 lines deleted...]
-      <c r="H40" s="172" t="s">
+    </row>
+    <row r="40" spans="8:19" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="H40" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="I40" s="126">
-[...15 lines deleted...]
-      <c r="O40" s="184">
+      <c r="I40" s="113">
+        <v>0</v>
+      </c>
+      <c r="J40" s="113">
+        <v>0</v>
+      </c>
+      <c r="K40" s="113">
+        <v>0</v>
+      </c>
+      <c r="L40" s="113">
+        <v>0</v>
+      </c>
+      <c r="M40" s="113">
+        <v>0</v>
+      </c>
+      <c r="N40" s="113"/>
+      <c r="O40" s="163">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="P40" s="256"/>
-      <c r="Q40" s="170" t="e">
+      <c r="P40" s="216"/>
+      <c r="Q40" s="151" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="R40" s="184" t="e">
+      <c r="R40" s="163" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="S40" s="189" t="e">
+      <c r="S40" s="167" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="T40" s="57"/>
-[...2 lines deleted...]
-      <c r="H41" s="172" t="s">
+    </row>
+    <row r="41" spans="8:19" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="H41" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="I41" s="126">
-[...15 lines deleted...]
-      <c r="O41" s="184">
+      <c r="I41" s="113">
+        <v>0</v>
+      </c>
+      <c r="J41" s="113">
+        <v>0</v>
+      </c>
+      <c r="K41" s="113">
+        <v>0</v>
+      </c>
+      <c r="L41" s="113">
+        <v>0</v>
+      </c>
+      <c r="M41" s="113">
+        <v>0</v>
+      </c>
+      <c r="N41" s="113"/>
+      <c r="O41" s="163">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="P41" s="256"/>
-      <c r="Q41" s="170" t="e">
+      <c r="P41" s="216"/>
+      <c r="Q41" s="151" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="R41" s="184" t="e">
+      <c r="R41" s="163" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="S41" s="189" t="e">
+      <c r="S41" s="167" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="T41" s="57"/>
-[...2 lines deleted...]
-      <c r="H42" s="172" t="s">
+    </row>
+    <row r="42" spans="8:19" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="H42" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="I42" s="126">
-[...15 lines deleted...]
-      <c r="O42" s="184">
+      <c r="I42" s="113">
+        <v>0</v>
+      </c>
+      <c r="J42" s="113">
+        <v>0</v>
+      </c>
+      <c r="K42" s="113">
+        <v>0</v>
+      </c>
+      <c r="L42" s="113">
+        <v>0</v>
+      </c>
+      <c r="M42" s="113">
+        <v>0</v>
+      </c>
+      <c r="N42" s="113"/>
+      <c r="O42" s="163">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="P42" s="256"/>
-      <c r="Q42" s="170" t="e">
+      <c r="P42" s="216"/>
+      <c r="Q42" s="151" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="R42" s="184" t="e">
+      <c r="R42" s="163" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="S42" s="189" t="e">
+      <c r="S42" s="167" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="T42" s="57"/>
-[...2 lines deleted...]
-      <c r="H43" s="172" t="s">
+    </row>
+    <row r="43" spans="8:19" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="H43" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="I43" s="126">
-[...15 lines deleted...]
-      <c r="O43" s="184">
+      <c r="I43" s="113">
+        <v>0</v>
+      </c>
+      <c r="J43" s="113">
+        <v>0</v>
+      </c>
+      <c r="K43" s="113">
+        <v>0</v>
+      </c>
+      <c r="L43" s="113">
+        <v>0</v>
+      </c>
+      <c r="M43" s="113">
+        <v>0</v>
+      </c>
+      <c r="N43" s="113"/>
+      <c r="O43" s="163">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="P43" s="256"/>
-      <c r="Q43" s="170" t="e">
+      <c r="P43" s="216"/>
+      <c r="Q43" s="151" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="R43" s="184" t="e">
+      <c r="R43" s="163" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="S43" s="189" t="e">
+      <c r="S43" s="167" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="T43" s="57"/>
-[...2 lines deleted...]
-      <c r="H44" s="179" t="s">
+    </row>
+    <row r="44" spans="8:19" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="H44" s="114" t="s">
         <v>133</v>
       </c>
-      <c r="I44" s="57"/>
-[...30 lines deleted...]
-      <c r="I52" s="108"/>
+      <c r="K44" s="113"/>
+    </row>
+    <row r="46" spans="8:19" ht="15.5" x14ac:dyDescent="0.3">
+      <c r="K46" s="113"/>
+    </row>
+    <row r="52" spans="9:9" x14ac:dyDescent="0.3">
+      <c r="I52" s="97"/>
     </row>
   </sheetData>
   <conditionalFormatting sqref="I33:I43">
     <cfRule type="dataBar" priority="11">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color theme="8" tint="0.39997558519241921"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{042DD5A7-8634-420A-BCA3-605373D9EF1F}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J33:N43 K44">
+    <cfRule type="dataBar" priority="1">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color theme="5" tint="-0.249977111117893"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{F107CB7A-EAB6-4B3B-BD8E-637A4B204779}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K46">
     <cfRule type="dataBar" priority="9">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color theme="5" tint="-0.249977111117893"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{1DB4D97E-08EE-4ED0-8258-CA9C69523A0F}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
+  <conditionalFormatting sqref="O33:O43">
+    <cfRule type="dataBar" priority="3">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color theme="8" tint="0.39997558519241921"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{8EC79A3A-D3A8-440A-80D1-58F010F0A65E}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+  </conditionalFormatting>
   <conditionalFormatting sqref="R33:R43">
     <cfRule type="dataBar" priority="4">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color theme="4" tint="0.39997558519241921"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{1584F36E-6BD5-45C1-A689-30409E1D3604}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="O33:O43">
-[...12 lines deleted...]
-  </conditionalFormatting>
   <conditionalFormatting sqref="S33:S43">
     <cfRule type="dataBar" priority="2">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF008AEF"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{55DB4938-641E-4D16-A0F3-51C1E2E2A5E3}</x14:id>
-        </ext>
-[...12 lines deleted...]
-          <x14:id>{F107CB7A-EAB6-4B3B-BD8E-637A4B204779}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="38" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{042DD5A7-8634-420A-BCA3-605373D9EF1F}">
             <x14:dataBar minLength="0" maxLength="100" border="1">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor theme="8" tint="0.59999389629810485"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>I33:I43</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="dataBar" id="{F107CB7A-EAB6-4B3B-BD8E-637A4B204779}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" direction="leftToRight" negativeBarColorSameAsPositive="1">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor theme="5" tint="0.59999389629810485"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <xm:sqref>J33:N43 K44</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{1DB4D97E-08EE-4ED0-8258-CA9C69523A0F}">
             <x14:dataBar minLength="0" maxLength="100" border="1" direction="rightToLeft" negativeBarColorSameAsPositive="1">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor theme="5" tint="0.59999389629810485"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>K46</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="dataBar" id="{8EC79A3A-D3A8-440A-80D1-58F010F0A65E}">
+            <x14:dataBar minLength="0" maxLength="100" border="1">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor theme="8" tint="0.59999389629810485"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <xm:sqref>O33:O43</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{1584F36E-6BD5-45C1-A689-30409E1D3604}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor theme="4" tint="0.59999389629810485"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>R33:R43</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="dataBar" id="{8EC79A3A-D3A8-440A-80D1-58F010F0A65E}">
-[...10 lines deleted...]
-        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{55DB4938-641E-4D16-A0F3-51C1E2E2A5E3}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor theme="3" tint="0.59999389629810485"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor theme="5" tint="0.59999389629810485"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>S33:S43</xm:sqref>
         </x14:conditionalFormatting>
-        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-[...9 lines deleted...]
-        </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr codeName="Sheet5">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:Y70"/>
+  <dimension ref="B1:W69"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
-      <selection activeCell="I35" sqref="I35:I45"/>
+    <sheetView showGridLines="0" topLeftCell="K1" zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
+      <selection activeCell="C3" sqref="C3:D3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="3.375" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="12.125" customWidth="1"/>
+    <col min="1" max="1" width="3.33203125" customWidth="1"/>
+    <col min="2" max="4" width="18.58203125" customWidth="1"/>
+    <col min="5" max="6" width="16.58203125" customWidth="1"/>
+    <col min="7" max="7" width="18.33203125" customWidth="1"/>
+    <col min="8" max="8" width="14.58203125" customWidth="1"/>
+    <col min="9" max="9" width="12.08203125" customWidth="1"/>
     <col min="10" max="10" width="26.5" customWidth="1"/>
-    <col min="11" max="11" width="19.125" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="15" max="15" width="13.125" customWidth="1"/>
+    <col min="11" max="11" width="19.08203125" customWidth="1"/>
+    <col min="12" max="12" width="16.58203125" customWidth="1"/>
+    <col min="13" max="13" width="17.08203125" customWidth="1"/>
+    <col min="14" max="14" width="14.08203125" customWidth="1"/>
+    <col min="15" max="15" width="13.08203125" customWidth="1"/>
     <col min="16" max="16" width="14.5" customWidth="1"/>
-    <col min="17" max="17" width="14.875" customWidth="1"/>
+    <col min="17" max="17" width="14.83203125" customWidth="1"/>
     <col min="18" max="18" width="13.5" customWidth="1"/>
-    <col min="19" max="19" width="13.125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="21" max="21" width="13.625" customWidth="1"/>
+    <col min="19" max="19" width="13.08203125" customWidth="1"/>
+    <col min="20" max="20" width="12.58203125" customWidth="1"/>
+    <col min="21" max="21" width="13.58203125" customWidth="1"/>
     <col min="22" max="22" width="17" customWidth="1"/>
-    <col min="23" max="23" width="0.875" customWidth="1"/>
+    <col min="23" max="23" width="0.83203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:23" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B1" s="143" t="s">
+    <row r="1" spans="2:23" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B1" s="127" t="s">
         <v>129</v>
       </c>
-      <c r="C1" s="4"/>
-[...36 lines deleted...]
-      <c r="B3" s="49" t="s">
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+      <c r="E1" s="3"/>
+    </row>
+    <row r="2" spans="2:23" ht="9" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="5"/>
+      <c r="C2" s="5"/>
+      <c r="D2" s="5"/>
+      <c r="E2" s="5"/>
+      <c r="F2" s="6"/>
+      <c r="G2" s="6"/>
+      <c r="H2" s="6"/>
+      <c r="I2" s="6"/>
+      <c r="J2" s="6"/>
+      <c r="K2" s="6"/>
+      <c r="L2" s="6"/>
+      <c r="M2" s="6"/>
+      <c r="N2" s="6"/>
+      <c r="O2" s="6"/>
+      <c r="P2" s="6"/>
+      <c r="Q2" s="6"/>
+      <c r="R2" s="6"/>
+      <c r="S2" s="6"/>
+      <c r="T2" s="6"/>
+      <c r="U2" s="6"/>
+      <c r="V2" s="6"/>
+      <c r="W2" s="6"/>
+    </row>
+    <row r="3" spans="2:23" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B3" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="C3" s="50" t="s">
+      <c r="C3" s="235" t="s">
         <v>70</v>
       </c>
-      <c r="D3" s="51" t="s">
+      <c r="D3" s="236" t="s">
         <v>37</v>
       </c>
-      <c r="E3" s="4"/>
-[...441 lines deleted...]
-      <c r="N33" s="268" t="s">
+      <c r="E3" s="3"/>
+    </row>
+    <row r="4" spans="2:23" x14ac:dyDescent="0.3">
+      <c r="B4" s="3"/>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3"/>
+      <c r="E4" s="3"/>
+    </row>
+    <row r="5" spans="2:23" x14ac:dyDescent="0.3">
+      <c r="B5" s="3"/>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3"/>
+      <c r="E5" s="3"/>
+    </row>
+    <row r="6" spans="2:23" x14ac:dyDescent="0.3">
+      <c r="B6" s="3"/>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3"/>
+      <c r="E6" s="3"/>
+    </row>
+    <row r="7" spans="2:23" x14ac:dyDescent="0.3">
+      <c r="B7" s="3"/>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3"/>
+      <c r="E7" s="3"/>
+    </row>
+    <row r="8" spans="2:23" x14ac:dyDescent="0.3">
+      <c r="B8" s="3"/>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3"/>
+      <c r="E8" s="3"/>
+    </row>
+    <row r="9" spans="2:23" x14ac:dyDescent="0.3">
+      <c r="B9" s="3"/>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3"/>
+      <c r="E9" s="3"/>
+    </row>
+    <row r="10" spans="2:23" x14ac:dyDescent="0.3">
+      <c r="B10" s="3"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+    </row>
+    <row r="11" spans="2:23" x14ac:dyDescent="0.3">
+      <c r="B11" s="3"/>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3"/>
+      <c r="E11" s="3"/>
+    </row>
+    <row r="12" spans="2:23" x14ac:dyDescent="0.3">
+      <c r="B12" s="3"/>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3"/>
+      <c r="E12" s="3"/>
+    </row>
+    <row r="13" spans="2:23" x14ac:dyDescent="0.3">
+      <c r="B13" s="3"/>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3"/>
+      <c r="E13" s="3"/>
+    </row>
+    <row r="14" spans="2:23" x14ac:dyDescent="0.3">
+      <c r="B14" s="3"/>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3"/>
+      <c r="E14" s="3"/>
+    </row>
+    <row r="15" spans="2:23" x14ac:dyDescent="0.3">
+      <c r="B15" s="3"/>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3"/>
+      <c r="E15" s="3"/>
+    </row>
+    <row r="16" spans="2:23" x14ac:dyDescent="0.3">
+      <c r="B16" s="3"/>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3"/>
+      <c r="E16" s="3"/>
+    </row>
+    <row r="17" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="B17" s="3"/>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3"/>
+      <c r="E17" s="3"/>
+    </row>
+    <row r="18" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="B18" s="3"/>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3"/>
+      <c r="E18" s="3"/>
+    </row>
+    <row r="19" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="B19" s="3"/>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3"/>
+      <c r="E19" s="3"/>
+    </row>
+    <row r="20" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="B20" s="3"/>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3"/>
+      <c r="E20" s="3"/>
+    </row>
+    <row r="21" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="B21" s="3"/>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3"/>
+      <c r="E21" s="3"/>
+    </row>
+    <row r="22" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="B22" s="3"/>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3"/>
+      <c r="E22" s="3"/>
+    </row>
+    <row r="23" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="B23" s="3"/>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3"/>
+      <c r="E23" s="3"/>
+    </row>
+    <row r="24" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="B24" s="3"/>
+      <c r="C24" s="3"/>
+      <c r="D24" s="3"/>
+      <c r="E24" s="3"/>
+    </row>
+    <row r="25" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="B25" s="3"/>
+      <c r="C25" s="3"/>
+      <c r="D25" s="3"/>
+      <c r="E25" s="3"/>
+    </row>
+    <row r="26" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="B26" s="3"/>
+      <c r="C26" s="3"/>
+      <c r="D26" s="3"/>
+      <c r="E26" s="3"/>
+    </row>
+    <row r="27" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="B27" s="3"/>
+      <c r="C27" s="3"/>
+      <c r="D27" s="3"/>
+      <c r="E27" s="3"/>
+    </row>
+    <row r="28" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="B28" s="3"/>
+      <c r="C28" s="3"/>
+      <c r="D28" s="3"/>
+      <c r="E28" s="3"/>
+    </row>
+    <row r="29" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="B29" s="3"/>
+      <c r="C29" s="3"/>
+      <c r="D29" s="3"/>
+      <c r="E29" s="3"/>
+    </row>
+    <row r="30" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="B30" s="3"/>
+      <c r="C30" s="3"/>
+      <c r="D30" s="3"/>
+      <c r="E30" s="3"/>
+    </row>
+    <row r="31" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="B31" s="3"/>
+      <c r="C31" s="3"/>
+      <c r="D31" s="3"/>
+      <c r="E31" s="3"/>
+    </row>
+    <row r="32" spans="2:5" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B32" s="3"/>
+      <c r="C32" s="3"/>
+      <c r="D32" s="3"/>
+      <c r="E32" s="3"/>
+    </row>
+    <row r="33" spans="2:22" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="I33" s="156"/>
+      <c r="J33" s="156"/>
+      <c r="K33" s="156"/>
+      <c r="L33" s="156"/>
+      <c r="M33" s="183"/>
+      <c r="N33" s="227" t="s">
         <v>75</v>
       </c>
-      <c r="O33" s="269"/>
-[...2 lines deleted...]
-      <c r="R33" s="266" t="s">
+      <c r="O33" s="228"/>
+      <c r="P33" s="228"/>
+      <c r="Q33" s="229"/>
+      <c r="R33" s="225" t="s">
         <v>99</v>
       </c>
-      <c r="S33" s="266"/>
-[...9 lines deleted...]
-      <c r="J34" s="145" t="s">
+      <c r="S33" s="225"/>
+      <c r="T33" s="225"/>
+      <c r="U33" s="225"/>
+      <c r="V33" s="226"/>
+    </row>
+    <row r="34" spans="2:22" ht="72" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I34" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="J34" s="129" t="s">
         <v>4</v>
       </c>
-      <c r="K34" s="145" t="s">
+      <c r="K34" s="129" t="s">
         <v>8</v>
       </c>
-      <c r="L34" s="145" t="s">
+      <c r="L34" s="129" t="s">
         <v>35</v>
       </c>
-      <c r="M34" s="209" t="s">
+      <c r="M34" s="184" t="s">
         <v>9</v>
       </c>
-      <c r="N34" s="102" t="s">
+      <c r="N34" s="92" t="s">
         <v>33</v>
       </c>
-      <c r="O34" s="103" t="s">
+      <c r="O34" s="93" t="s">
         <v>76</v>
       </c>
-      <c r="P34" s="103" t="s">
+      <c r="P34" s="93" t="s">
         <v>32</v>
       </c>
-      <c r="Q34" s="104" t="s">
+      <c r="Q34" s="94" t="s">
         <v>48</v>
       </c>
-      <c r="R34" s="80" t="s">
+      <c r="R34" s="70" t="s">
         <v>45</v>
       </c>
-      <c r="S34" s="81" t="s">
+      <c r="S34" s="71" t="s">
         <v>3</v>
       </c>
-      <c r="T34" s="81" t="s">
+      <c r="T34" s="71" t="s">
         <v>67</v>
       </c>
-      <c r="U34" s="81" t="s">
+      <c r="U34" s="71" t="s">
         <v>46</v>
       </c>
-      <c r="V34" s="82" t="s">
+      <c r="V34" s="72" t="s">
         <v>44</v>
       </c>
-      <c r="W34" s="57"/>
-[...2 lines deleted...]
-      <c r="I35" s="172" t="s">
+    </row>
+    <row r="35" spans="2:22" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I35" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="J35" s="210">
+      <c r="J35" s="185">
         <f>'1 - Net Operating Revenues'!R33</f>
         <v>0</v>
       </c>
-      <c r="K35" s="210">
-[...17 lines deleted...]
-      <c r="Q35" s="85">
+      <c r="K35" s="185">
+        <v>0</v>
+      </c>
+      <c r="L35" s="113">
+        <v>0</v>
+      </c>
+      <c r="M35" s="186">
+        <v>0</v>
+      </c>
+      <c r="N35" s="73">
+        <v>0</v>
+      </c>
+      <c r="O35" s="74">
+        <v>0</v>
+      </c>
+      <c r="P35" s="74">
+        <v>0</v>
+      </c>
+      <c r="Q35" s="75">
         <f>SUM(N35:P35)</f>
         <v>0</v>
       </c>
-      <c r="R35" s="86">
+      <c r="R35" s="76">
         <f t="shared" ref="R35:R45" si="0">SUM(K35:P35)</f>
         <v>0</v>
       </c>
-      <c r="S35" s="87">
-[...2 lines deleted...]
-      <c r="T35" s="88">
+      <c r="S35" s="77">
+        <v>0</v>
+      </c>
+      <c r="T35" s="78">
         <v>1</v>
       </c>
-      <c r="U35" s="89">
+      <c r="U35" s="79">
         <f t="shared" ref="U35:U45" si="1">R35*T35</f>
         <v>0</v>
       </c>
-      <c r="V35" s="90" t="e">
+      <c r="V35" s="80" t="e">
         <f t="shared" ref="V35:V45" si="2">U35/J35</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="W35" s="57"/>
-[...2 lines deleted...]
-      <c r="I36" s="172" t="s">
+    </row>
+    <row r="36" spans="2:22" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I36" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="J36" s="210" t="e">
+      <c r="J36" s="185" t="e">
         <f>'1 - Net Operating Revenues'!R34</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="K36" s="210">
-[...17 lines deleted...]
-      <c r="Q36" s="85">
+      <c r="K36" s="185">
+        <v>0</v>
+      </c>
+      <c r="L36" s="113">
+        <v>0</v>
+      </c>
+      <c r="M36" s="186">
+        <v>0</v>
+      </c>
+      <c r="N36" s="73">
+        <v>0</v>
+      </c>
+      <c r="O36" s="74">
+        <v>0</v>
+      </c>
+      <c r="P36" s="74">
+        <v>0</v>
+      </c>
+      <c r="Q36" s="75">
         <f t="shared" ref="Q36:Q45" si="3">SUM(N36:P36)</f>
         <v>0</v>
       </c>
-      <c r="R36" s="86">
+      <c r="R36" s="76">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="S36" s="87">
-[...2 lines deleted...]
-      <c r="T36" s="91" t="e">
+      <c r="S36" s="77">
+        <v>0</v>
+      </c>
+      <c r="T36" s="81" t="e">
         <f t="shared" ref="T36:T45" si="4">$S$35/S36</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="U36" s="89" t="e">
+      <c r="U36" s="79" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="V36" s="90" t="e">
+      <c r="V36" s="80" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="W36" s="57"/>
-[...2 lines deleted...]
-      <c r="I37" s="172" t="s">
+    </row>
+    <row r="37" spans="2:22" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I37" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="J37" s="210" t="e">
+      <c r="J37" s="185" t="e">
         <f>'1 - Net Operating Revenues'!R35</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="K37" s="210">
-[...17 lines deleted...]
-      <c r="Q37" s="85">
+      <c r="K37" s="185">
+        <v>0</v>
+      </c>
+      <c r="L37" s="113">
+        <v>0</v>
+      </c>
+      <c r="M37" s="186">
+        <v>0</v>
+      </c>
+      <c r="N37" s="73">
+        <v>0</v>
+      </c>
+      <c r="O37" s="74">
+        <v>0</v>
+      </c>
+      <c r="P37" s="74">
+        <v>0</v>
+      </c>
+      <c r="Q37" s="75">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="R37" s="86">
+      <c r="R37" s="76">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="S37" s="87">
-[...2 lines deleted...]
-      <c r="T37" s="91" t="e">
+      <c r="S37" s="77">
+        <v>0</v>
+      </c>
+      <c r="T37" s="81" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="U37" s="89" t="e">
+      <c r="U37" s="79" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="V37" s="90" t="e">
+      <c r="V37" s="80" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="W37" s="57"/>
-[...2 lines deleted...]
-      <c r="I38" s="172" t="s">
+    </row>
+    <row r="38" spans="2:22" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I38" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="J38" s="210" t="e">
+      <c r="J38" s="185" t="e">
         <f>'1 - Net Operating Revenues'!R36</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="K38" s="210">
-[...17 lines deleted...]
-      <c r="Q38" s="85">
+      <c r="K38" s="185">
+        <v>0</v>
+      </c>
+      <c r="L38" s="113">
+        <v>0</v>
+      </c>
+      <c r="M38" s="186">
+        <v>0</v>
+      </c>
+      <c r="N38" s="73">
+        <v>0</v>
+      </c>
+      <c r="O38" s="74">
+        <v>0</v>
+      </c>
+      <c r="P38" s="74">
+        <v>0</v>
+      </c>
+      <c r="Q38" s="75">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="R38" s="86">
+      <c r="R38" s="76">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="S38" s="87">
-[...2 lines deleted...]
-      <c r="T38" s="91" t="e">
+      <c r="S38" s="77">
+        <v>0</v>
+      </c>
+      <c r="T38" s="81" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="U38" s="89" t="e">
+      <c r="U38" s="79" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="V38" s="90" t="e">
+      <c r="V38" s="80" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="W38" s="57"/>
-[...2 lines deleted...]
-      <c r="I39" s="172" t="s">
+    </row>
+    <row r="39" spans="2:22" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I39" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="J39" s="210" t="e">
+      <c r="J39" s="185" t="e">
         <f>'1 - Net Operating Revenues'!R37</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="K39" s="210">
-[...17 lines deleted...]
-      <c r="Q39" s="85">
+      <c r="K39" s="185">
+        <v>0</v>
+      </c>
+      <c r="L39" s="113">
+        <v>0</v>
+      </c>
+      <c r="M39" s="186">
+        <v>0</v>
+      </c>
+      <c r="N39" s="73">
+        <v>0</v>
+      </c>
+      <c r="O39" s="74">
+        <v>0</v>
+      </c>
+      <c r="P39" s="74">
+        <v>0</v>
+      </c>
+      <c r="Q39" s="75">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="R39" s="86">
+      <c r="R39" s="76">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="S39" s="87">
-[...2 lines deleted...]
-      <c r="T39" s="91" t="e">
+      <c r="S39" s="77">
+        <v>0</v>
+      </c>
+      <c r="T39" s="81" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="U39" s="89" t="e">
+      <c r="U39" s="79" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="V39" s="90" t="e">
+      <c r="V39" s="80" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="W39" s="57"/>
-[...2 lines deleted...]
-      <c r="I40" s="172" t="s">
+    </row>
+    <row r="40" spans="2:22" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I40" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="J40" s="210" t="e">
+      <c r="J40" s="185" t="e">
         <f>'1 - Net Operating Revenues'!R38</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="K40" s="210">
-[...17 lines deleted...]
-      <c r="Q40" s="85">
+      <c r="K40" s="185">
+        <v>0</v>
+      </c>
+      <c r="L40" s="113">
+        <v>0</v>
+      </c>
+      <c r="M40" s="186">
+        <v>0</v>
+      </c>
+      <c r="N40" s="73">
+        <v>0</v>
+      </c>
+      <c r="O40" s="74">
+        <v>0</v>
+      </c>
+      <c r="P40" s="74">
+        <v>0</v>
+      </c>
+      <c r="Q40" s="75">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="R40" s="86">
+      <c r="R40" s="76">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="S40" s="87">
-[...2 lines deleted...]
-      <c r="T40" s="91" t="e">
+      <c r="S40" s="77">
+        <v>0</v>
+      </c>
+      <c r="T40" s="81" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="U40" s="89" t="e">
+      <c r="U40" s="79" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="V40" s="90" t="e">
+      <c r="V40" s="80" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="W40" s="57"/>
-[...2 lines deleted...]
-      <c r="I41" s="172" t="s">
+    </row>
+    <row r="41" spans="2:22" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I41" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="J41" s="210" t="e">
+      <c r="J41" s="185" t="e">
         <f>'1 - Net Operating Revenues'!R39</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="K41" s="210">
-[...17 lines deleted...]
-      <c r="Q41" s="85">
+      <c r="K41" s="185">
+        <v>0</v>
+      </c>
+      <c r="L41" s="113">
+        <v>0</v>
+      </c>
+      <c r="M41" s="186">
+        <v>0</v>
+      </c>
+      <c r="N41" s="73">
+        <v>0</v>
+      </c>
+      <c r="O41" s="74">
+        <v>0</v>
+      </c>
+      <c r="P41" s="74">
+        <v>0</v>
+      </c>
+      <c r="Q41" s="75">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="R41" s="86">
+      <c r="R41" s="76">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="S41" s="87">
-[...2 lines deleted...]
-      <c r="T41" s="91" t="e">
+      <c r="S41" s="77">
+        <v>0</v>
+      </c>
+      <c r="T41" s="81" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="U41" s="89" t="e">
+      <c r="U41" s="79" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="V41" s="90" t="e">
+      <c r="V41" s="80" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="W41" s="57"/>
-[...2 lines deleted...]
-      <c r="I42" s="172" t="s">
+    </row>
+    <row r="42" spans="2:22" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I42" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="J42" s="210" t="e">
+      <c r="J42" s="185" t="e">
         <f>'1 - Net Operating Revenues'!R40</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="K42" s="210">
-[...17 lines deleted...]
-      <c r="Q42" s="85">
+      <c r="K42" s="185">
+        <v>0</v>
+      </c>
+      <c r="L42" s="113">
+        <v>0</v>
+      </c>
+      <c r="M42" s="186">
+        <v>0</v>
+      </c>
+      <c r="N42" s="73">
+        <v>0</v>
+      </c>
+      <c r="O42" s="74">
+        <v>0</v>
+      </c>
+      <c r="P42" s="74">
+        <v>0</v>
+      </c>
+      <c r="Q42" s="75">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="R42" s="86">
+      <c r="R42" s="76">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="S42" s="87">
-[...2 lines deleted...]
-      <c r="T42" s="91" t="e">
+      <c r="S42" s="77">
+        <v>0</v>
+      </c>
+      <c r="T42" s="81" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="U42" s="89" t="e">
+      <c r="U42" s="79" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="V42" s="90" t="e">
+      <c r="V42" s="80" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="W42" s="57"/>
-[...2 lines deleted...]
-      <c r="I43" s="172" t="s">
+    </row>
+    <row r="43" spans="2:22" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I43" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="J43" s="210" t="e">
+      <c r="J43" s="185" t="e">
         <f>'1 - Net Operating Revenues'!R41</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="K43" s="210">
-[...17 lines deleted...]
-      <c r="Q43" s="85">
+      <c r="K43" s="185">
+        <v>0</v>
+      </c>
+      <c r="L43" s="113">
+        <v>0</v>
+      </c>
+      <c r="M43" s="186">
+        <v>0</v>
+      </c>
+      <c r="N43" s="73">
+        <v>0</v>
+      </c>
+      <c r="O43" s="74">
+        <v>0</v>
+      </c>
+      <c r="P43" s="74">
+        <v>0</v>
+      </c>
+      <c r="Q43" s="75">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="R43" s="86">
+      <c r="R43" s="76">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="S43" s="87">
-[...2 lines deleted...]
-      <c r="T43" s="91" t="e">
+      <c r="S43" s="77">
+        <v>0</v>
+      </c>
+      <c r="T43" s="81" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="U43" s="89" t="e">
+      <c r="U43" s="79" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="V43" s="90" t="e">
+      <c r="V43" s="80" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="W43" s="57"/>
-[...2 lines deleted...]
-      <c r="I44" s="172" t="s">
+    </row>
+    <row r="44" spans="2:22" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I44" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="J44" s="210" t="e">
+      <c r="J44" s="185" t="e">
         <f>'1 - Net Operating Revenues'!R42</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="K44" s="210">
-[...17 lines deleted...]
-      <c r="Q44" s="85">
+      <c r="K44" s="185">
+        <v>0</v>
+      </c>
+      <c r="L44" s="113">
+        <v>0</v>
+      </c>
+      <c r="M44" s="186">
+        <v>0</v>
+      </c>
+      <c r="N44" s="73">
+        <v>0</v>
+      </c>
+      <c r="O44" s="74">
+        <v>0</v>
+      </c>
+      <c r="P44" s="74">
+        <v>0</v>
+      </c>
+      <c r="Q44" s="75">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="R44" s="86">
+      <c r="R44" s="76">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="S44" s="87">
-[...2 lines deleted...]
-      <c r="T44" s="91" t="e">
+      <c r="S44" s="77">
+        <v>0</v>
+      </c>
+      <c r="T44" s="81" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="U44" s="89" t="e">
+      <c r="U44" s="79" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="V44" s="90" t="e">
+      <c r="V44" s="80" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="W44" s="57"/>
-[...2 lines deleted...]
-      <c r="I45" s="172" t="s">
+    </row>
+    <row r="45" spans="2:22" ht="25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="I45" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="J45" s="210" t="e">
+      <c r="J45" s="185" t="e">
         <f>'1 - Net Operating Revenues'!R43</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="K45" s="210">
-[...17 lines deleted...]
-      <c r="Q45" s="94">
+      <c r="K45" s="185">
+        <v>0</v>
+      </c>
+      <c r="L45" s="113">
+        <v>0</v>
+      </c>
+      <c r="M45" s="186">
+        <v>0</v>
+      </c>
+      <c r="N45" s="82">
+        <v>0</v>
+      </c>
+      <c r="O45" s="83">
+        <v>0</v>
+      </c>
+      <c r="P45" s="83">
+        <v>0</v>
+      </c>
+      <c r="Q45" s="84">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="R45" s="95">
+      <c r="R45" s="85">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="S45" s="96">
-[...2 lines deleted...]
-      <c r="T45" s="97" t="e">
+      <c r="S45" s="86">
+        <v>0</v>
+      </c>
+      <c r="T45" s="87" t="e">
         <f t="shared" si="4"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="U45" s="98" t="e">
+      <c r="U45" s="88" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="V45" s="99" t="e">
+      <c r="V45" s="89" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="W45" s="57"/>
-[...218 lines deleted...]
-      <c r="B55" s="14" t="s">
+    </row>
+    <row r="46" spans="2:22" ht="22" hidden="1" customHeight="1" thickTop="1" x14ac:dyDescent="0.4">
+      <c r="B46" s="13"/>
+      <c r="C46" s="36"/>
+      <c r="D46" s="34"/>
+      <c r="E46" s="34"/>
+      <c r="F46" s="34"/>
+      <c r="G46" s="34"/>
+      <c r="H46" s="34"/>
+      <c r="I46" s="34"/>
+      <c r="J46" s="34"/>
+      <c r="K46" s="34"/>
+      <c r="L46" s="34"/>
+      <c r="M46" s="34"/>
+      <c r="N46" s="53"/>
+      <c r="O46" s="53"/>
+      <c r="P46" s="51"/>
+      <c r="Q46" s="51"/>
+      <c r="R46" s="51"/>
+      <c r="S46" s="51"/>
+      <c r="T46" s="51"/>
+      <c r="U46" s="51"/>
+      <c r="V46" s="51"/>
+    </row>
+    <row r="47" spans="2:22" ht="22" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B47" s="13"/>
+      <c r="C47" s="36"/>
+      <c r="D47" s="34"/>
+      <c r="E47" s="34"/>
+      <c r="F47" s="34"/>
+      <c r="G47" s="34"/>
+      <c r="H47" s="34"/>
+      <c r="I47" s="34"/>
+      <c r="J47" s="34"/>
+      <c r="K47" s="34"/>
+      <c r="L47" s="34"/>
+      <c r="M47" s="34"/>
+      <c r="N47" s="53"/>
+      <c r="O47" s="53"/>
+      <c r="P47" s="51"/>
+      <c r="Q47" s="51"/>
+      <c r="R47" s="51"/>
+      <c r="S47" s="51"/>
+      <c r="T47" s="51"/>
+      <c r="U47" s="51"/>
+      <c r="V47" s="51"/>
+    </row>
+    <row r="48" spans="2:22" ht="22" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B48" s="13"/>
+      <c r="C48" s="36"/>
+      <c r="D48" s="34"/>
+      <c r="E48" s="34"/>
+      <c r="F48" s="34"/>
+      <c r="G48" s="34"/>
+      <c r="H48" s="34"/>
+      <c r="I48" s="34"/>
+      <c r="J48" s="34"/>
+      <c r="K48" s="34"/>
+      <c r="L48" s="34"/>
+      <c r="M48" s="34"/>
+      <c r="N48" s="53"/>
+      <c r="O48" s="53"/>
+      <c r="P48" s="51"/>
+      <c r="Q48" s="51"/>
+      <c r="R48" s="51"/>
+      <c r="S48" s="51"/>
+      <c r="T48" s="51"/>
+      <c r="U48" s="51"/>
+      <c r="V48" s="51"/>
+    </row>
+    <row r="49" spans="2:22" ht="22" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B49" s="13"/>
+      <c r="C49" s="36"/>
+      <c r="D49" s="34"/>
+      <c r="E49" s="34"/>
+      <c r="F49" s="34"/>
+      <c r="G49" s="34"/>
+      <c r="H49" s="34"/>
+      <c r="I49" s="34"/>
+      <c r="J49" s="34"/>
+      <c r="K49" s="34"/>
+      <c r="L49" s="34"/>
+      <c r="M49" s="34"/>
+      <c r="N49" s="53"/>
+      <c r="O49" s="53"/>
+      <c r="P49" s="51"/>
+      <c r="Q49" s="51"/>
+      <c r="R49" s="51"/>
+      <c r="S49" s="51"/>
+      <c r="T49" s="51"/>
+      <c r="U49" s="51"/>
+      <c r="V49" s="51"/>
+    </row>
+    <row r="50" spans="2:22" ht="22" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B50" s="13"/>
+      <c r="C50" s="36"/>
+      <c r="D50" s="34"/>
+      <c r="E50" s="34"/>
+      <c r="F50" s="34"/>
+      <c r="G50" s="34"/>
+      <c r="H50" s="34"/>
+      <c r="I50" s="34"/>
+      <c r="J50" s="34"/>
+      <c r="K50" s="34"/>
+      <c r="L50" s="34"/>
+      <c r="M50" s="34"/>
+      <c r="N50" s="53"/>
+      <c r="O50" s="53"/>
+      <c r="P50" s="51"/>
+      <c r="Q50" s="51"/>
+      <c r="R50" s="51"/>
+      <c r="S50" s="51"/>
+      <c r="T50" s="51"/>
+      <c r="U50" s="51"/>
+      <c r="V50" s="51"/>
+    </row>
+    <row r="51" spans="2:22" ht="22" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B51" s="13"/>
+      <c r="C51" s="36"/>
+      <c r="D51" s="34"/>
+      <c r="E51" s="34"/>
+      <c r="F51" s="34"/>
+      <c r="G51" s="34"/>
+      <c r="H51" s="34"/>
+      <c r="I51" s="34"/>
+      <c r="J51" s="34"/>
+      <c r="K51" s="34"/>
+      <c r="L51" s="34"/>
+      <c r="M51" s="34"/>
+      <c r="N51" s="53"/>
+      <c r="O51" s="53"/>
+      <c r="P51" s="51"/>
+      <c r="Q51" s="51"/>
+      <c r="R51" s="51"/>
+      <c r="S51" s="51"/>
+      <c r="T51" s="51"/>
+      <c r="U51" s="51"/>
+      <c r="V51" s="51"/>
+    </row>
+    <row r="52" spans="2:22" ht="22" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B52" s="13"/>
+      <c r="C52" s="36"/>
+      <c r="D52" s="34"/>
+      <c r="E52" s="34"/>
+      <c r="F52" s="34"/>
+      <c r="G52" s="34"/>
+      <c r="H52" s="34"/>
+      <c r="I52" s="34"/>
+      <c r="J52" s="34"/>
+      <c r="K52" s="34"/>
+      <c r="L52" s="34"/>
+      <c r="M52" s="34"/>
+      <c r="N52" s="53"/>
+      <c r="O52" s="53"/>
+      <c r="P52" s="51"/>
+      <c r="Q52" s="51"/>
+      <c r="R52" s="51"/>
+      <c r="S52" s="51"/>
+      <c r="T52" s="51"/>
+      <c r="U52" s="51"/>
+      <c r="V52" s="51"/>
+    </row>
+    <row r="53" spans="2:22" ht="22" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B53" s="13"/>
+      <c r="C53" s="36"/>
+      <c r="D53" s="34"/>
+      <c r="E53" s="34"/>
+      <c r="F53" s="34"/>
+      <c r="G53" s="34"/>
+      <c r="H53" s="34"/>
+      <c r="I53" s="34"/>
+      <c r="J53" s="34"/>
+      <c r="K53" s="34"/>
+      <c r="L53" s="34"/>
+      <c r="M53" s="34"/>
+      <c r="N53" s="53"/>
+      <c r="O53" s="53"/>
+      <c r="P53" s="51"/>
+      <c r="Q53" s="51"/>
+      <c r="R53" s="51"/>
+      <c r="S53" s="51"/>
+      <c r="T53" s="51"/>
+      <c r="U53" s="51"/>
+      <c r="V53" s="51"/>
+    </row>
+    <row r="54" spans="2:22" ht="22" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B54" s="33"/>
+      <c r="C54" s="37"/>
+      <c r="D54" s="14"/>
+      <c r="E54" s="14"/>
+      <c r="F54" s="14"/>
+      <c r="G54" s="14"/>
+      <c r="H54" s="14"/>
+      <c r="I54" s="14"/>
+      <c r="J54" s="14"/>
+      <c r="K54" s="14"/>
+      <c r="L54" s="14"/>
+      <c r="M54" s="14"/>
+      <c r="N54" s="52"/>
+      <c r="O54" s="52"/>
+      <c r="P54" s="51"/>
+      <c r="Q54" s="51"/>
+      <c r="R54" s="51"/>
+      <c r="S54" s="51"/>
+      <c r="T54" s="51"/>
+      <c r="U54" s="51"/>
+      <c r="V54" s="51"/>
+    </row>
+    <row r="55" spans="2:22" ht="22" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B55" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="C55" s="38"/>
-[...22 lines deleted...]
-      <c r="B56" s="20" t="s">
+      <c r="C55" s="37"/>
+      <c r="D55" s="14"/>
+      <c r="E55" s="14"/>
+      <c r="F55" s="14"/>
+      <c r="G55" s="14"/>
+      <c r="H55" s="14"/>
+      <c r="I55" s="14"/>
+      <c r="J55" s="14"/>
+      <c r="K55" s="14"/>
+      <c r="L55" s="14"/>
+      <c r="M55" s="14"/>
+      <c r="N55" s="52"/>
+      <c r="O55" s="52"/>
+      <c r="P55" s="51"/>
+      <c r="Q55" s="51"/>
+      <c r="R55" s="51"/>
+      <c r="S55" s="51"/>
+      <c r="T55" s="51"/>
+      <c r="U55" s="51"/>
+      <c r="V55" s="51"/>
+    </row>
+    <row r="56" spans="2:22" ht="22" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B56" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="C56" s="21"/>
-[...22 lines deleted...]
-      <c r="B57" s="31" t="s">
+      <c r="C56" s="20"/>
+      <c r="D56" s="21"/>
+      <c r="E56" s="21"/>
+      <c r="F56" s="21"/>
+      <c r="G56" s="21"/>
+      <c r="H56" s="21"/>
+      <c r="I56" s="21"/>
+      <c r="J56" s="21"/>
+      <c r="K56" s="21"/>
+      <c r="L56" s="21"/>
+      <c r="M56" s="21"/>
+      <c r="N56" s="54"/>
+      <c r="O56" s="55"/>
+      <c r="P56" s="51"/>
+      <c r="Q56" s="51"/>
+      <c r="R56" s="51"/>
+      <c r="S56" s="51"/>
+      <c r="T56" s="51"/>
+      <c r="U56" s="51"/>
+      <c r="V56" s="51"/>
+    </row>
+    <row r="57" spans="2:22" ht="22" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B57" s="30" t="s">
         <v>35</v>
       </c>
-      <c r="C57" s="32"/>
-      <c r="D57" s="33">
+      <c r="C57" s="31"/>
+      <c r="D57" s="32">
         <v>64073</v>
       </c>
-      <c r="E57" s="33">
+      <c r="E57" s="32">
         <v>60465</v>
       </c>
-      <c r="F57" s="33">
+      <c r="F57" s="32">
         <v>62170</v>
       </c>
-      <c r="G57" s="33">
+      <c r="G57" s="32">
         <v>80750</v>
       </c>
-      <c r="H57" s="33">
+      <c r="H57" s="32">
         <v>101542</v>
       </c>
-      <c r="I57" s="215">
+      <c r="I57" s="32">
         <f>104921+85671+3129</f>
         <v>193721</v>
       </c>
-      <c r="J57" s="215"/>
-      <c r="K57" s="215">
+      <c r="J57" s="32"/>
+      <c r="K57" s="32">
         <f>202825+104185+3957</f>
         <v>310967</v>
       </c>
-      <c r="L57" s="215">
+      <c r="L57" s="32">
         <f>201497+110313+3727</f>
         <v>315537</v>
       </c>
-      <c r="M57" s="215">
+      <c r="M57" s="32">
         <f>218867+115865+3523</f>
         <v>338255</v>
       </c>
-      <c r="N57" s="66">
+      <c r="N57" s="56">
         <f>241185+121165+3039</f>
         <v>365389</v>
       </c>
-      <c r="O57" s="67">
+      <c r="O57" s="57">
         <f>275224.9+131666.96+3432.48</f>
         <v>410324.33999999997</v>
       </c>
-      <c r="P57" s="61"/>
-[...9 lines deleted...]
-      <c r="B58" s="19" t="s">
+      <c r="P57" s="51"/>
+      <c r="Q57" s="51"/>
+      <c r="R57" s="51"/>
+      <c r="S57" s="51"/>
+      <c r="T57" s="51"/>
+      <c r="U57" s="51"/>
+      <c r="V57" s="51"/>
+    </row>
+    <row r="58" spans="2:22" ht="22" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B58" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="C58" s="16"/>
-      <c r="D58" s="8">
+      <c r="C58" s="15"/>
+      <c r="D58" s="7">
         <v>2112581</v>
       </c>
-      <c r="E58" s="8">
+      <c r="E58" s="7">
         <v>2151108</v>
       </c>
-      <c r="F58" s="8">
+      <c r="F58" s="7">
         <v>1914481</v>
       </c>
-      <c r="G58" s="8">
+      <c r="G58" s="7">
         <v>1993048</v>
       </c>
-      <c r="H58" s="8">
+      <c r="H58" s="7">
         <v>2041560</v>
       </c>
-      <c r="I58" s="216">
+      <c r="I58" s="7">
         <v>2141728</v>
       </c>
-      <c r="J58" s="216"/>
-      <c r="K58" s="216">
+      <c r="J58" s="7"/>
+      <c r="K58" s="7">
         <v>2451433</v>
       </c>
-      <c r="L58" s="216">
+      <c r="L58" s="7">
         <v>2375581</v>
       </c>
-      <c r="M58" s="216">
+      <c r="M58" s="7">
         <v>2428573.67</v>
       </c>
-      <c r="N58" s="68">
+      <c r="N58" s="58">
         <v>2721986.84</v>
       </c>
-      <c r="O58" s="69">
+      <c r="O58" s="59">
         <v>2700000</v>
       </c>
-      <c r="P58" s="61"/>
-[...9 lines deleted...]
-      <c r="B59" s="19" t="s">
+      <c r="P58" s="51"/>
+      <c r="Q58" s="51"/>
+      <c r="R58" s="51"/>
+      <c r="S58" s="51"/>
+      <c r="T58" s="51"/>
+      <c r="U58" s="51"/>
+      <c r="V58" s="51"/>
+    </row>
+    <row r="59" spans="2:22" ht="22" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B59" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="C59" s="16"/>
-      <c r="D59" s="8">
+      <c r="C59" s="15"/>
+      <c r="D59" s="7">
         <v>381817</v>
       </c>
-      <c r="E59" s="8">
+      <c r="E59" s="7">
         <v>341655</v>
       </c>
-      <c r="F59" s="8">
+      <c r="F59" s="7">
         <v>250083</v>
       </c>
-      <c r="G59" s="8">
+      <c r="G59" s="7">
         <v>176753</v>
       </c>
-      <c r="H59" s="8">
+      <c r="H59" s="7">
         <v>235089</v>
       </c>
-      <c r="I59" s="216">
+      <c r="I59" s="7">
         <v>157699</v>
       </c>
-      <c r="J59" s="216"/>
-      <c r="K59" s="216">
+      <c r="J59" s="7"/>
+      <c r="K59" s="7">
         <v>279615</v>
       </c>
-      <c r="L59" s="216">
+      <c r="L59" s="7">
         <v>188267</v>
       </c>
-      <c r="M59" s="216">
+      <c r="M59" s="7">
         <v>184608</v>
       </c>
-      <c r="N59" s="68">
+      <c r="N59" s="58">
         <v>238178</v>
       </c>
-      <c r="O59" s="69">
+      <c r="O59" s="59">
         <v>375880</v>
       </c>
-      <c r="P59" s="61"/>
-[...9 lines deleted...]
-      <c r="B60" s="19" t="s">
+      <c r="P59" s="51"/>
+      <c r="Q59" s="51"/>
+      <c r="R59" s="51"/>
+      <c r="S59" s="51"/>
+      <c r="T59" s="51"/>
+      <c r="U59" s="51"/>
+      <c r="V59" s="51"/>
+    </row>
+    <row r="60" spans="2:22" ht="22" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B60" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="C60" s="16"/>
-      <c r="D60" s="8">
+      <c r="C60" s="15"/>
+      <c r="D60" s="7">
         <v>71242</v>
       </c>
-      <c r="E60" s="8">
+      <c r="E60" s="7">
         <v>25978</v>
       </c>
-      <c r="F60" s="8">
+      <c r="F60" s="7">
         <v>16174</v>
       </c>
-      <c r="G60" s="8">
+      <c r="G60" s="7">
         <v>23664</v>
       </c>
-      <c r="H60" s="8">
+      <c r="H60" s="7">
         <v>11714</v>
       </c>
-      <c r="I60" s="216">
+      <c r="I60" s="7">
         <v>8710</v>
       </c>
-      <c r="J60" s="216"/>
-      <c r="K60" s="216">
+      <c r="J60" s="7"/>
+      <c r="K60" s="7">
         <v>35866</v>
       </c>
-      <c r="L60" s="216">
+      <c r="L60" s="7">
         <v>448641</v>
       </c>
-      <c r="M60" s="216">
+      <c r="M60" s="7">
         <v>31204</v>
       </c>
-      <c r="N60" s="68">
+      <c r="N60" s="58">
         <v>41514</v>
       </c>
-      <c r="O60" s="69">
+      <c r="O60" s="59">
         <v>25427</v>
       </c>
-      <c r="P60" s="61"/>
-[...9 lines deleted...]
-      <c r="B61" s="18" t="s">
+      <c r="P60" s="51"/>
+      <c r="Q60" s="51"/>
+      <c r="R60" s="51"/>
+      <c r="S60" s="51"/>
+      <c r="T60" s="51"/>
+      <c r="U60" s="51"/>
+      <c r="V60" s="51"/>
+    </row>
+    <row r="61" spans="2:22" ht="22" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B61" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="C61" s="17"/>
-      <c r="D61" s="27">
+      <c r="C61" s="16"/>
+      <c r="D61" s="26">
         <v>138009</v>
       </c>
-      <c r="E61" s="27">
+      <c r="E61" s="26">
         <v>174768</v>
       </c>
-      <c r="F61" s="27">
+      <c r="F61" s="26">
         <v>115941</v>
       </c>
-      <c r="G61" s="27">
+      <c r="G61" s="26">
         <v>237157</v>
       </c>
-      <c r="H61" s="27">
+      <c r="H61" s="26">
         <v>146982</v>
       </c>
-      <c r="I61" s="217">
+      <c r="I61" s="26">
         <v>499420</v>
       </c>
-      <c r="J61" s="217"/>
-      <c r="K61" s="217">
+      <c r="J61" s="26"/>
+      <c r="K61" s="26">
         <v>1199553</v>
       </c>
-      <c r="L61" s="217">
+      <c r="L61" s="26">
         <v>450502</v>
       </c>
-      <c r="M61" s="217">
+      <c r="M61" s="26">
         <v>162683</v>
       </c>
-      <c r="N61" s="70">
+      <c r="N61" s="60">
         <v>141330</v>
       </c>
-      <c r="O61" s="71">
+      <c r="O61" s="61">
         <v>216150</v>
       </c>
-      <c r="P61" s="61"/>
-[...9 lines deleted...]
-      <c r="B62" s="28" t="s">
+      <c r="P61" s="51"/>
+      <c r="Q61" s="51"/>
+      <c r="R61" s="51"/>
+      <c r="S61" s="51"/>
+      <c r="T61" s="51"/>
+      <c r="U61" s="51"/>
+      <c r="V61" s="51"/>
+    </row>
+    <row r="62" spans="2:22" ht="22" hidden="1" customHeight="1" thickTop="1" x14ac:dyDescent="0.4">
+      <c r="B62" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="C62" s="29"/>
-      <c r="D62" s="30">
+      <c r="C62" s="28"/>
+      <c r="D62" s="29">
         <f>SUM(D56:D61)</f>
         <v>2767722</v>
       </c>
-      <c r="E62" s="30">
+      <c r="E62" s="29">
         <f t="shared" ref="E62:O62" si="5">SUM(E56:E61)</f>
         <v>2753974</v>
       </c>
-      <c r="F62" s="30">
+      <c r="F62" s="29">
         <f t="shared" si="5"/>
         <v>2358849</v>
       </c>
-      <c r="G62" s="30">
+      <c r="G62" s="29">
         <f t="shared" si="5"/>
         <v>2511372</v>
       </c>
-      <c r="H62" s="30">
+      <c r="H62" s="29">
         <f t="shared" si="5"/>
         <v>2536887</v>
       </c>
-      <c r="I62" s="218">
+      <c r="I62" s="29">
         <f t="shared" si="5"/>
         <v>3001278</v>
       </c>
-      <c r="J62" s="218"/>
-      <c r="K62" s="218">
+      <c r="J62" s="29"/>
+      <c r="K62" s="29">
         <f t="shared" si="5"/>
         <v>4277434</v>
       </c>
-      <c r="L62" s="218">
+      <c r="L62" s="29">
         <f t="shared" si="5"/>
         <v>3778528</v>
       </c>
-      <c r="M62" s="218">
+      <c r="M62" s="29">
         <f t="shared" si="5"/>
         <v>3145323.67</v>
       </c>
-      <c r="N62" s="72">
+      <c r="N62" s="62">
         <f t="shared" si="5"/>
         <v>3508397.84</v>
       </c>
-      <c r="O62" s="72">
+      <c r="O62" s="62">
         <f t="shared" si="5"/>
         <v>3727781.34</v>
       </c>
-      <c r="P62" s="61"/>
-[...9 lines deleted...]
-      <c r="B63" s="25" t="s">
+      <c r="P62" s="51"/>
+      <c r="Q62" s="51"/>
+      <c r="R62" s="51"/>
+      <c r="S62" s="51"/>
+      <c r="T62" s="51"/>
+      <c r="U62" s="51"/>
+      <c r="V62" s="51"/>
+    </row>
+    <row r="63" spans="2:22" ht="22" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B63" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="C63" s="23">
+      <c r="C63" s="22">
         <v>223.1</v>
       </c>
-      <c r="D63" s="24">
+      <c r="D63" s="23">
         <v>227.4</v>
       </c>
-      <c r="E63" s="24">
+      <c r="E63" s="23">
         <v>235.4</v>
       </c>
-      <c r="F63" s="24">
+      <c r="F63" s="23">
         <v>233.8</v>
       </c>
-      <c r="G63" s="24">
+      <c r="G63" s="23">
         <v>237.4</v>
       </c>
-      <c r="H63" s="24">
+      <c r="H63" s="23">
         <v>243.9</v>
       </c>
-      <c r="I63" s="219">
+      <c r="I63" s="23">
         <v>247.7</v>
       </c>
-      <c r="J63" s="219"/>
-      <c r="K63" s="219">
+      <c r="J63" s="23"/>
+      <c r="K63" s="23">
         <v>251.1</v>
       </c>
-      <c r="L63" s="219">
+      <c r="L63" s="23">
         <v>255.2</v>
       </c>
-      <c r="M63" s="219">
+      <c r="M63" s="23">
         <v>256.7</v>
       </c>
-      <c r="N63" s="73">
+      <c r="N63" s="63">
         <v>260.5</v>
       </c>
-      <c r="O63" s="74">
+      <c r="O63" s="64">
         <v>267</v>
       </c>
-      <c r="P63" s="61"/>
-[...9 lines deleted...]
-      <c r="B64" s="26" t="s">
+      <c r="P63" s="51"/>
+      <c r="Q63" s="51"/>
+      <c r="R63" s="51"/>
+      <c r="S63" s="51"/>
+      <c r="T63" s="51"/>
+      <c r="U63" s="51"/>
+      <c r="V63" s="51"/>
+    </row>
+    <row r="64" spans="2:22" ht="22" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B64" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="C64" s="9">
+      <c r="C64" s="8">
         <f>$D$63/C63</f>
         <v>1.0192738682205289</v>
       </c>
-      <c r="D64" s="10">
+      <c r="D64" s="9">
         <v>1</v>
       </c>
-      <c r="E64" s="10">
+      <c r="E64" s="9">
         <f t="shared" ref="E64:O64" si="6">$D$63/E63</f>
         <v>0.96601529311809686</v>
       </c>
-      <c r="F64" s="10">
+      <c r="F64" s="9">
         <f t="shared" si="6"/>
         <v>0.97262617621899061</v>
       </c>
-      <c r="G64" s="10">
+      <c r="G64" s="9">
         <f t="shared" si="6"/>
         <v>0.95787700084245997</v>
       </c>
-      <c r="H64" s="10">
+      <c r="H64" s="9">
         <f t="shared" si="6"/>
         <v>0.93234932349323496</v>
       </c>
-      <c r="I64" s="220">
+      <c r="I64" s="187">
         <f t="shared" si="6"/>
         <v>0.91804602341542196</v>
       </c>
-      <c r="J64" s="220"/>
-      <c r="K64" s="220">
+      <c r="J64" s="187"/>
+      <c r="K64" s="187">
         <f t="shared" si="6"/>
         <v>0.90561529271206698</v>
       </c>
-      <c r="L64" s="220">
+      <c r="L64" s="187">
         <f t="shared" si="6"/>
         <v>0.8910658307210032</v>
       </c>
-      <c r="M64" s="220">
+      <c r="M64" s="187">
         <f t="shared" si="6"/>
         <v>0.8858589793533308</v>
       </c>
-      <c r="N64" s="75">
+      <c r="N64" s="65">
         <f t="shared" si="6"/>
         <v>0.87293666026871408</v>
       </c>
-      <c r="O64" s="76">
+      <c r="O64" s="66">
         <f t="shared" si="6"/>
         <v>0.85168539325842696</v>
       </c>
-      <c r="P64" s="61"/>
-[...9 lines deleted...]
-      <c r="B65" s="28" t="s">
+      <c r="P64" s="51"/>
+      <c r="Q64" s="51"/>
+      <c r="R64" s="51"/>
+      <c r="S64" s="51"/>
+      <c r="T64" s="51"/>
+      <c r="U64" s="51"/>
+      <c r="V64" s="51"/>
+    </row>
+    <row r="65" spans="2:22" ht="22" hidden="1" customHeight="1" thickTop="1" x14ac:dyDescent="0.4">
+      <c r="B65" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="D65" s="30">
+      <c r="D65" s="29">
         <f>D64*D62</f>
         <v>2767722</v>
       </c>
-      <c r="E65" s="30">
+      <c r="E65" s="29">
         <f t="shared" ref="E65:O65" si="7">E64*E62</f>
         <v>2660381.0008496176</v>
       </c>
-      <c r="F65" s="30">
+      <c r="F65" s="29">
         <f t="shared" si="7"/>
         <v>2294278.2831479898</v>
       </c>
-      <c r="G65" s="30">
+      <c r="G65" s="29">
         <f t="shared" si="7"/>
         <v>2405585.4793597301</v>
       </c>
-      <c r="H65" s="30">
+      <c r="H65" s="29">
         <f t="shared" si="7"/>
         <v>2365264.8782287822</v>
       </c>
-      <c r="I65" s="218">
+      <c r="I65" s="29">
         <f t="shared" si="7"/>
         <v>2755311.3330641906</v>
       </c>
-      <c r="J65" s="218"/>
-      <c r="K65" s="218">
+      <c r="J65" s="29"/>
+      <c r="K65" s="29">
         <f t="shared" si="7"/>
         <v>3873709.6439665477</v>
       </c>
-      <c r="L65" s="218">
+      <c r="L65" s="29">
         <f t="shared" si="7"/>
         <v>3366917.1912225708</v>
       </c>
-      <c r="M65" s="218">
+      <c r="M65" s="29">
         <f t="shared" si="7"/>
         <v>2786313.2160420725</v>
       </c>
-      <c r="N65" s="72">
+      <c r="N65" s="62">
         <f t="shared" si="7"/>
         <v>3062609.0933435704</v>
       </c>
-      <c r="O65" s="77">
+      <c r="O65" s="67">
         <f t="shared" si="7"/>
         <v>3174896.9165393258</v>
       </c>
-      <c r="P65" s="61"/>
-[...9 lines deleted...]
-      <c r="B66" s="11" t="s">
+      <c r="P65" s="51"/>
+      <c r="Q65" s="51"/>
+      <c r="R65" s="51"/>
+      <c r="S65" s="51"/>
+      <c r="T65" s="51"/>
+      <c r="U65" s="51"/>
+      <c r="V65" s="51"/>
+    </row>
+    <row r="66" spans="2:22" ht="22" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B66" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="C66" s="12">
-[...2 lines deleted...]
-      <c r="D66" s="13" t="e">
+      <c r="C66" s="11">
+        <v>0</v>
+      </c>
+      <c r="D66" s="12" t="e">
         <f>D65/#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="E66" s="13" t="e">
+      <c r="E66" s="12" t="e">
         <f>E65/#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="F66" s="13" t="e">
+      <c r="F66" s="12" t="e">
         <f>F65/#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="G66" s="13" t="e">
+      <c r="G66" s="12" t="e">
         <f>G65/#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="H66" s="13" t="e">
+      <c r="H66" s="12" t="e">
         <f>H65/#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="I66" s="221" t="e">
+      <c r="I66" s="188" t="e">
         <f>I65/#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="J66" s="221"/>
-      <c r="K66" s="221" t="e">
+      <c r="J66" s="188"/>
+      <c r="K66" s="188" t="e">
         <f>K65/#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="L66" s="221" t="e">
+      <c r="L66" s="188" t="e">
         <f>L65/#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="M66" s="221" t="e">
+      <c r="M66" s="188" t="e">
         <f>M65/#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="N66" s="78" t="e">
+      <c r="N66" s="68" t="e">
         <f>N65/#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="O66" s="79" t="e">
+      <c r="O66" s="69" t="e">
         <f>O65/#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="P66" s="61"/>
-[...8 lines deleted...]
-    <row r="67" spans="2:25" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="P66" s="51"/>
+      <c r="Q66" s="51"/>
+      <c r="R66" s="51"/>
+      <c r="S66" s="51"/>
+      <c r="T66" s="51"/>
+      <c r="U66" s="51"/>
+      <c r="V66" s="51"/>
+    </row>
+    <row r="67" spans="2:22" ht="9.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="G67" s="1"/>
-      <c r="I67" s="57"/>
-[...18 lines deleted...]
-      <c r="I68" s="127" t="s">
+    </row>
+    <row r="68" spans="2:22" x14ac:dyDescent="0.3">
+      <c r="I68" s="114" t="s">
         <v>134</v>
       </c>
-      <c r="N68" s="57"/>
-[...38 lines deleted...]
-      <c r="Y70" s="57"/>
+      <c r="S68" s="189"/>
+      <c r="T68" s="1"/>
+    </row>
+    <row r="69" spans="2:22" x14ac:dyDescent="0.3">
+      <c r="S69" s="189"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="R33:V33"/>
     <mergeCell ref="N33:Q33"/>
   </mergeCells>
-  <conditionalFormatting sqref="Q35:Q45">
-    <cfRule type="dataBar" priority="11">
+  <conditionalFormatting sqref="K35:K45">
+    <cfRule type="dataBar" priority="3">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
-        <color rgb="FF63C384"/>
+        <color rgb="FFFFB628"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
-          <x14:id>{9A2B1FC6-4526-472C-9B04-708F90842E8D}</x14:id>
+          <x14:id>{FF34A911-502D-464B-8C98-C34089FA7B06}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="L35:L45">
+    <cfRule type="dataBar" priority="4">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF008AEF"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{66A463A6-A98B-4BF7-BF08-AE0A8B87EF62}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="M35:M45">
+    <cfRule type="dataBar" priority="6">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FFFF555A"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{E2EBA420-49AB-4091-AEC2-55620C96B0F4}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="N35:N45">
     <cfRule type="dataBar" priority="9">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{98707B48-43EE-438F-80A8-BC8A70D5EAB4}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="O35:O45">
     <cfRule type="dataBar" priority="8">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{0D6C8E8D-3AD0-4ADA-91D8-A008649CF77B}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="P35:P45">
     <cfRule type="dataBar" priority="7">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{66A9AD53-5291-48D7-9446-061594E3DC61}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="M35:M45">
-    <cfRule type="dataBar" priority="6">
+  <conditionalFormatting sqref="Q35:Q45">
+    <cfRule type="dataBar" priority="11">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
-        <color rgb="FFFF555A"/>
+        <color rgb="FF63C384"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
-          <x14:id>{E2EBA420-49AB-4091-AEC2-55620C96B0F4}</x14:id>
-[...27 lines deleted...]
-          <x14:id>{FF34A911-502D-464B-8C98-C34089FA7B06}</x14:id>
+          <x14:id>{9A2B1FC6-4526-472C-9B04-708F90842E8D}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="U35:U45">
     <cfRule type="dataBar" priority="2">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF008AEF"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{70498498-3D3D-4F0F-91A3-F4E460EDD78F}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="V35:V45">
     <cfRule type="dataBar" priority="1">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{82D0D10B-D391-411A-BC27-4C7ADE3863D0}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="44" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="dataBar" id="{9A2B1FC6-4526-472C-9B04-708F90842E8D}">
+          <x14:cfRule type="dataBar" id="{FF34A911-502D-464B-8C98-C34089FA7B06}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
-              <x14:borderColor rgb="FF63C384"/>
+              <x14:borderColor rgb="FFFFB628"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
-          <xm:sqref>Q35:Q45</xm:sqref>
+          <xm:sqref>K35:K45</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="dataBar" id="{66A463A6-A98B-4BF7-BF08-AE0A8B87EF62}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor theme="4" tint="0.59999389629810485"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <xm:sqref>L35:L45</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="dataBar" id="{E2EBA420-49AB-4091-AEC2-55620C96B0F4}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FFFF555A"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <xm:sqref>M35:M45</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{98707B48-43EE-438F-80A8-BC8A70D5EAB4}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor theme="4" tint="0.59999389629810485"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>N35:N45</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{0D6C8E8D-3AD0-4ADA-91D8-A008649CF77B}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor theme="4" tint="0.59999389629810485"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>O35:O45</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{66A9AD53-5291-48D7-9446-061594E3DC61}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor theme="4" tint="0.59999389629810485"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>P35:P45</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="dataBar" id="{E2EBA420-49AB-4091-AEC2-55620C96B0F4}">
+          <x14:cfRule type="dataBar" id="{9A2B1FC6-4526-472C-9B04-708F90842E8D}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
-              <x14:borderColor rgb="FFFF555A"/>
+              <x14:borderColor rgb="FF63C384"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
-          <xm:sqref>M35:M45</xm:sqref>
-[...25 lines deleted...]
-          <xm:sqref>K35:K45</xm:sqref>
+          <xm:sqref>Q35:Q45</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{70498498-3D3D-4F0F-91A3-F4E460EDD78F}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor theme="4" tint="0.59999389629810485"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>U35:U45</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{82D0D10B-D391-411A-BC27-4C7ADE3863D0}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor theme="4" tint="0.59999389629810485"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>V35:V45</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:V148"/>
+  <dimension ref="B1:V84"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
-      <selection activeCell="I62" sqref="I62:I72"/>
+      <selection activeCell="D3" sqref="D3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="3.375" customWidth="1"/>
-    <col min="2" max="4" width="18.625" customWidth="1"/>
+    <col min="1" max="1" width="3.33203125" customWidth="1"/>
+    <col min="2" max="4" width="18.58203125" customWidth="1"/>
     <col min="5" max="5" width="16.5" customWidth="1"/>
-    <col min="6" max="6" width="13.875" customWidth="1"/>
+    <col min="6" max="6" width="13.83203125" customWidth="1"/>
     <col min="7" max="7" width="12" customWidth="1"/>
-    <col min="8" max="8" width="17.625" customWidth="1"/>
-    <col min="9" max="9" width="12.875" customWidth="1"/>
+    <col min="8" max="8" width="17.58203125" customWidth="1"/>
+    <col min="9" max="9" width="12.83203125" customWidth="1"/>
     <col min="10" max="10" width="18" customWidth="1"/>
     <col min="11" max="11" width="21.5" customWidth="1"/>
     <col min="12" max="12" width="21" customWidth="1"/>
-    <col min="13" max="13" width="18.875" customWidth="1"/>
+    <col min="13" max="13" width="18.83203125" customWidth="1"/>
     <col min="14" max="14" width="20" customWidth="1"/>
-    <col min="15" max="15" width="23.625" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="22" max="22" width="6.625" customWidth="1"/>
+    <col min="15" max="15" width="23.58203125" customWidth="1"/>
+    <col min="16" max="16" width="26.33203125" customWidth="1"/>
+    <col min="17" max="17" width="24.08203125" customWidth="1"/>
+    <col min="18" max="18" width="16.83203125" customWidth="1"/>
+    <col min="19" max="19" width="18.08203125" customWidth="1"/>
+    <col min="20" max="20" width="19.33203125" customWidth="1"/>
+    <col min="21" max="21" width="2.08203125" customWidth="1"/>
+    <col min="22" max="22" width="6.58203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:14" ht="21" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B1" s="36" t="s">
+    <row r="1" spans="2:14" ht="20.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B1" s="35" t="s">
         <v>130</v>
       </c>
-      <c r="C1" s="4"/>
-[...26 lines deleted...]
-      <c r="B3" s="46" t="s">
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+      <c r="E1" s="3"/>
+    </row>
+    <row r="2" spans="2:14" ht="9" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="5"/>
+      <c r="C2" s="5"/>
+      <c r="D2" s="5"/>
+      <c r="E2" s="5"/>
+      <c r="F2" s="6"/>
+      <c r="G2" s="6"/>
+      <c r="H2" s="6"/>
+      <c r="I2" s="6"/>
+      <c r="J2" s="6"/>
+      <c r="K2" s="6"/>
+      <c r="L2" s="6"/>
+      <c r="M2" s="6"/>
+      <c r="N2" s="6"/>
+    </row>
+    <row r="3" spans="2:14" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B3" s="237" t="s">
         <v>5</v>
       </c>
-      <c r="C3" s="47" t="s">
+      <c r="C3" s="238" t="s">
         <v>70</v>
       </c>
-      <c r="D3" s="48" t="s">
+      <c r="D3" s="242" t="s">
         <v>37</v>
       </c>
-      <c r="E3" s="4"/>
-[...357 lines deleted...]
-      <c r="J30" s="145" t="s">
+      <c r="E3" s="3"/>
+    </row>
+    <row r="4" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B4" s="3"/>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3"/>
+      <c r="E4" s="3"/>
+    </row>
+    <row r="5" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B5" s="3"/>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3"/>
+      <c r="E5" s="3"/>
+    </row>
+    <row r="6" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B6" s="3"/>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3"/>
+      <c r="E6" s="3"/>
+    </row>
+    <row r="7" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B7" s="3"/>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3"/>
+      <c r="E7" s="3"/>
+    </row>
+    <row r="8" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B8" s="3"/>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3"/>
+      <c r="E8" s="3"/>
+    </row>
+    <row r="9" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B9" s="3"/>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3"/>
+      <c r="E9" s="3"/>
+    </row>
+    <row r="10" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B10" s="3"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+    </row>
+    <row r="11" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B11" s="3"/>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3"/>
+      <c r="E11" s="3"/>
+    </row>
+    <row r="12" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B12" s="3"/>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3"/>
+      <c r="E12" s="3"/>
+    </row>
+    <row r="13" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B13" s="3"/>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3"/>
+      <c r="E13" s="3"/>
+    </row>
+    <row r="14" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B14" s="3"/>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3"/>
+      <c r="E14" s="3"/>
+    </row>
+    <row r="15" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B15" s="3"/>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3"/>
+      <c r="E15" s="3"/>
+    </row>
+    <row r="16" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B16" s="3"/>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3"/>
+      <c r="E16" s="3"/>
+    </row>
+    <row r="17" spans="2:17" x14ac:dyDescent="0.3">
+      <c r="B17" s="3"/>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3"/>
+      <c r="E17" s="3"/>
+    </row>
+    <row r="18" spans="2:17" x14ac:dyDescent="0.3">
+      <c r="B18" s="3"/>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3"/>
+      <c r="E18" s="3"/>
+    </row>
+    <row r="19" spans="2:17" x14ac:dyDescent="0.3">
+      <c r="B19" s="3"/>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3"/>
+      <c r="E19" s="3"/>
+    </row>
+    <row r="20" spans="2:17" x14ac:dyDescent="0.3">
+      <c r="B20" s="3"/>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3"/>
+      <c r="E20" s="3"/>
+    </row>
+    <row r="21" spans="2:17" x14ac:dyDescent="0.3">
+      <c r="B21" s="3"/>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3"/>
+      <c r="E21" s="3"/>
+    </row>
+    <row r="22" spans="2:17" x14ac:dyDescent="0.3">
+      <c r="B22" s="3"/>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3"/>
+      <c r="E22" s="3"/>
+    </row>
+    <row r="23" spans="2:17" x14ac:dyDescent="0.3">
+      <c r="B23" s="3"/>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3"/>
+      <c r="E23" s="3"/>
+    </row>
+    <row r="24" spans="2:17" x14ac:dyDescent="0.3">
+      <c r="B24" s="3"/>
+      <c r="C24" s="3"/>
+      <c r="D24" s="3"/>
+      <c r="E24" s="3"/>
+    </row>
+    <row r="25" spans="2:17" x14ac:dyDescent="0.3">
+      <c r="B25" s="3"/>
+      <c r="C25" s="3"/>
+      <c r="D25" s="3"/>
+      <c r="E25" s="3"/>
+    </row>
+    <row r="26" spans="2:17" x14ac:dyDescent="0.3">
+      <c r="B26" s="3"/>
+      <c r="C26" s="3"/>
+      <c r="D26" s="3"/>
+      <c r="E26" s="3"/>
+    </row>
+    <row r="27" spans="2:17" x14ac:dyDescent="0.3">
+      <c r="B27" s="3"/>
+      <c r="C27" s="3"/>
+      <c r="D27" s="3"/>
+      <c r="E27" s="3"/>
+    </row>
+    <row r="28" spans="2:17" x14ac:dyDescent="0.3">
+      <c r="B28" s="3"/>
+      <c r="C28" s="3"/>
+      <c r="D28" s="3"/>
+      <c r="E28" s="3"/>
+    </row>
+    <row r="29" spans="2:17" x14ac:dyDescent="0.3">
+      <c r="B29" s="3"/>
+      <c r="C29" s="3"/>
+      <c r="D29" s="3"/>
+      <c r="E29" s="3"/>
+    </row>
+    <row r="30" spans="2:17" ht="54" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I30" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="J30" s="129" t="s">
         <v>19</v>
       </c>
-      <c r="K30" s="173" t="s">
+      <c r="K30" s="153" t="s">
         <v>20</v>
       </c>
-      <c r="L30" s="173" t="s">
+      <c r="L30" s="153" t="s">
         <v>173</v>
       </c>
-      <c r="M30" s="145" t="s">
+      <c r="M30" s="129" t="s">
         <v>21</v>
       </c>
-      <c r="N30" s="145" t="s">
+      <c r="N30" s="129" t="s">
         <v>67</v>
       </c>
-      <c r="O30" s="145" t="s">
+      <c r="O30" s="129" t="s">
         <v>68</v>
       </c>
-      <c r="P30" s="145" t="s">
+      <c r="P30" s="129" t="s">
         <v>65</v>
       </c>
-      <c r="Q30" s="145" t="s">
+      <c r="Q30" s="129" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="31" spans="2:17" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="I31" s="172" t="s">
+    <row r="31" spans="2:17" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I31" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="J31" s="100">
-[...5 lines deleted...]
-      <c r="L31" s="100">
+      <c r="J31" s="90">
+        <v>0</v>
+      </c>
+      <c r="K31" s="90">
+        <v>0</v>
+      </c>
+      <c r="L31" s="90">
         <f>-P62</f>
         <v>0</v>
       </c>
-      <c r="M31" s="174">
+      <c r="M31" s="154">
         <f>SUM(J31:L31)</f>
         <v>0</v>
       </c>
-      <c r="N31" s="101">
-[...2 lines deleted...]
-      <c r="O31" s="174">
+      <c r="N31" s="91">
+        <v>0</v>
+      </c>
+      <c r="O31" s="154">
         <f t="shared" ref="O31:O41" si="0">N31*M31</f>
         <v>0</v>
       </c>
-      <c r="P31" s="100">
+      <c r="P31" s="90">
         <f>'1 - Net Operating Revenues'!R33</f>
         <v>0</v>
       </c>
-      <c r="Q31" s="175" t="e">
+      <c r="Q31" s="155" t="e">
         <f>O31/P31</f>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="32" spans="2:17" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="I32" s="172" t="s">
+    <row r="32" spans="2:17" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I32" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="J32" s="100">
-[...5 lines deleted...]
-      <c r="L32" s="100">
+      <c r="J32" s="90">
+        <v>0</v>
+      </c>
+      <c r="K32" s="90">
+        <v>0</v>
+      </c>
+      <c r="L32" s="90">
         <f t="shared" ref="L32:L41" si="1">-P63</f>
         <v>0</v>
       </c>
-      <c r="M32" s="174">
+      <c r="M32" s="154">
         <f t="shared" ref="M32:M41" si="2">SUM(J32:L32)</f>
         <v>0</v>
       </c>
-      <c r="N32" s="170">
-[...2 lines deleted...]
-      <c r="O32" s="174">
+      <c r="N32" s="151">
+        <v>0</v>
+      </c>
+      <c r="O32" s="154">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="P32" s="100" t="e">
+      <c r="P32" s="90" t="e">
         <f>'1 - Net Operating Revenues'!R34</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="Q32" s="175" t="e">
+      <c r="Q32" s="155" t="e">
         <f t="shared" ref="Q32:Q41" si="3">O32/P32</f>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="33" spans="3:22" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="I33" s="172" t="s">
+    <row r="33" spans="3:22" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I33" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="J33" s="100">
-[...5 lines deleted...]
-      <c r="L33" s="100">
+      <c r="J33" s="90">
+        <v>0</v>
+      </c>
+      <c r="K33" s="90">
+        <v>0</v>
+      </c>
+      <c r="L33" s="90">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M33" s="174">
+      <c r="M33" s="154">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N33" s="170">
-[...2 lines deleted...]
-      <c r="O33" s="174">
+      <c r="N33" s="151">
+        <v>0</v>
+      </c>
+      <c r="O33" s="154">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="P33" s="100" t="e">
+      <c r="P33" s="90" t="e">
         <f>'1 - Net Operating Revenues'!R35</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="Q33" s="175" t="e">
+      <c r="Q33" s="155" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="34" spans="3:22" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="I34" s="172" t="s">
+    <row r="34" spans="3:22" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I34" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="J34" s="100">
-[...5 lines deleted...]
-      <c r="L34" s="100">
+      <c r="J34" s="90">
+        <v>0</v>
+      </c>
+      <c r="K34" s="90">
+        <v>0</v>
+      </c>
+      <c r="L34" s="90">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M34" s="174">
+      <c r="M34" s="154">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N34" s="170">
-[...2 lines deleted...]
-      <c r="O34" s="174">
+      <c r="N34" s="151">
+        <v>0</v>
+      </c>
+      <c r="O34" s="154">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="P34" s="100" t="e">
+      <c r="P34" s="90" t="e">
         <f>'1 - Net Operating Revenues'!R36</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="Q34" s="175" t="e">
+      <c r="Q34" s="155" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="35" spans="3:22" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="I35" s="172" t="s">
+    <row r="35" spans="3:22" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I35" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="J35" s="100">
-[...5 lines deleted...]
-      <c r="L35" s="100">
+      <c r="J35" s="90">
+        <v>0</v>
+      </c>
+      <c r="K35" s="90">
+        <v>0</v>
+      </c>
+      <c r="L35" s="90">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M35" s="174">
+      <c r="M35" s="154">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N35" s="170">
-[...2 lines deleted...]
-      <c r="O35" s="174">
+      <c r="N35" s="151">
+        <v>0</v>
+      </c>
+      <c r="O35" s="154">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="P35" s="100" t="e">
+      <c r="P35" s="90" t="e">
         <f>'1 - Net Operating Revenues'!R37</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="Q35" s="175" t="e">
+      <c r="Q35" s="155" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="36" spans="3:22" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="I36" s="172" t="s">
+    <row r="36" spans="3:22" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I36" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="J36" s="100">
-[...5 lines deleted...]
-      <c r="L36" s="100">
+      <c r="J36" s="90">
+        <v>0</v>
+      </c>
+      <c r="K36" s="90">
+        <v>0</v>
+      </c>
+      <c r="L36" s="90">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M36" s="174">
+      <c r="M36" s="154">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N36" s="170">
-[...2 lines deleted...]
-      <c r="O36" s="174">
+      <c r="N36" s="151">
+        <v>0</v>
+      </c>
+      <c r="O36" s="154">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="P36" s="100" t="e">
+      <c r="P36" s="90" t="e">
         <f>'1 - Net Operating Revenues'!R38</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="Q36" s="175" t="e">
+      <c r="Q36" s="155" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="37" spans="3:22" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="I37" s="172" t="s">
+    <row r="37" spans="3:22" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I37" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="J37" s="100">
-[...5 lines deleted...]
-      <c r="L37" s="100">
+      <c r="J37" s="90">
+        <v>0</v>
+      </c>
+      <c r="K37" s="90">
+        <v>0</v>
+      </c>
+      <c r="L37" s="90">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M37" s="174">
+      <c r="M37" s="154">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N37" s="170">
-[...2 lines deleted...]
-      <c r="O37" s="174">
+      <c r="N37" s="151">
+        <v>0</v>
+      </c>
+      <c r="O37" s="154">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="P37" s="100" t="e">
+      <c r="P37" s="90" t="e">
         <f>'1 - Net Operating Revenues'!R39</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="Q37" s="175" t="e">
+      <c r="Q37" s="155" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="38" spans="3:22" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="I38" s="172" t="s">
+    <row r="38" spans="3:22" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I38" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="J38" s="100">
-[...5 lines deleted...]
-      <c r="L38" s="100">
+      <c r="J38" s="90">
+        <v>0</v>
+      </c>
+      <c r="K38" s="90">
+        <v>0</v>
+      </c>
+      <c r="L38" s="90">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M38" s="174">
+      <c r="M38" s="154">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N38" s="170">
-[...2 lines deleted...]
-      <c r="O38" s="174">
+      <c r="N38" s="151">
+        <v>0</v>
+      </c>
+      <c r="O38" s="154">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="P38" s="100" t="e">
+      <c r="P38" s="90" t="e">
         <f>'1 - Net Operating Revenues'!R40</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="Q38" s="175" t="e">
+      <c r="Q38" s="155" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="39" spans="3:22" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="I39" s="172" t="s">
+    <row r="39" spans="3:22" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I39" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="J39" s="100">
-[...5 lines deleted...]
-      <c r="L39" s="100">
+      <c r="J39" s="90">
+        <v>0</v>
+      </c>
+      <c r="K39" s="90">
+        <v>0</v>
+      </c>
+      <c r="L39" s="90">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M39" s="174">
+      <c r="M39" s="154">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N39" s="170">
-[...2 lines deleted...]
-      <c r="O39" s="174">
+      <c r="N39" s="151">
+        <v>0</v>
+      </c>
+      <c r="O39" s="154">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="P39" s="100" t="e">
+      <c r="P39" s="90" t="e">
         <f>'1 - Net Operating Revenues'!R41</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="Q39" s="175" t="e">
+      <c r="Q39" s="155" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="40" spans="3:22" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="I40" s="172" t="s">
+    <row r="40" spans="3:22" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I40" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="J40" s="100">
-[...5 lines deleted...]
-      <c r="L40" s="100">
+      <c r="J40" s="90">
+        <v>0</v>
+      </c>
+      <c r="K40" s="90">
+        <v>0</v>
+      </c>
+      <c r="L40" s="90">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M40" s="174">
+      <c r="M40" s="154">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N40" s="170">
-[...2 lines deleted...]
-      <c r="O40" s="174">
+      <c r="N40" s="151">
+        <v>0</v>
+      </c>
+      <c r="O40" s="154">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="P40" s="100" t="e">
+      <c r="P40" s="90" t="e">
         <f>'1 - Net Operating Revenues'!R42</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="Q40" s="175" t="e">
+      <c r="Q40" s="155" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="41" spans="3:22" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="I41" s="172" t="s">
+    <row r="41" spans="3:22" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I41" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="J41" s="100">
-[...5 lines deleted...]
-      <c r="L41" s="100">
+      <c r="J41" s="90">
+        <v>0</v>
+      </c>
+      <c r="K41" s="90">
+        <v>0</v>
+      </c>
+      <c r="L41" s="90">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M41" s="174">
+      <c r="M41" s="154">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N41" s="170">
-[...2 lines deleted...]
-      <c r="O41" s="174">
+      <c r="N41" s="151">
+        <v>0</v>
+      </c>
+      <c r="O41" s="154">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="P41" s="100" t="e">
+      <c r="P41" s="90" t="e">
         <f>'1 - Net Operating Revenues'!R43</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="Q41" s="175" t="e">
+      <c r="Q41" s="155" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="42" spans="3:22" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="I42" s="146" t="s">
+    <row r="42" spans="3:22" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I42" s="130" t="s">
         <v>135</v>
       </c>
-      <c r="J42" s="57"/>
-[...24 lines deleted...]
-      <c r="I44" s="176" t="s">
+    </row>
+    <row r="43" spans="3:22" ht="9.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I43" s="115"/>
+    </row>
+    <row r="44" spans="3:22" ht="22" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C44" s="90"/>
+      <c r="D44" s="90"/>
+      <c r="E44" s="90"/>
+      <c r="F44" s="90"/>
+      <c r="G44" s="90"/>
+      <c r="I44" s="156" t="s">
         <v>164</v>
       </c>
-      <c r="J44" s="57"/>
-[...21 lines deleted...]
-      <c r="J45" s="172" t="s">
+    </row>
+    <row r="45" spans="3:22" ht="50.15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C45" s="90"/>
+      <c r="D45" s="90"/>
+      <c r="E45" s="90"/>
+      <c r="F45" s="90"/>
+      <c r="G45" s="90"/>
+      <c r="I45" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="J45" s="111" t="s">
         <v>86</v>
       </c>
-      <c r="K45" s="145" t="s">
+      <c r="K45" s="129" t="s">
         <v>27</v>
       </c>
-      <c r="L45" s="145" t="s">
+      <c r="L45" s="129" t="s">
         <v>87</v>
       </c>
-      <c r="M45" s="145" t="s">
+      <c r="M45" s="129" t="s">
         <v>90</v>
       </c>
-      <c r="N45" s="145" t="s">
+      <c r="N45" s="129" t="s">
         <v>25</v>
       </c>
-      <c r="O45" s="145" t="s">
+      <c r="O45" s="129" t="s">
         <v>24</v>
       </c>
-      <c r="P45" s="145" t="s">
+      <c r="P45" s="129" t="s">
         <v>29</v>
       </c>
-      <c r="Q45" s="145" t="s">
+      <c r="Q45" s="129" t="s">
         <v>88</v>
       </c>
-      <c r="R45" s="145" t="s">
+      <c r="R45" s="129" t="s">
         <v>23</v>
       </c>
-      <c r="S45" s="145" t="s">
+      <c r="S45" s="129" t="s">
         <v>89</v>
       </c>
-      <c r="T45" s="145" t="s">
+      <c r="T45" s="129" t="s">
         <v>157</v>
       </c>
-      <c r="U45" s="57"/>
-[...7 lines deleted...]
-      <c r="I46" s="172" t="s">
+    </row>
+    <row r="46" spans="3:22" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C46" s="90"/>
+      <c r="D46" s="90"/>
+      <c r="E46" s="90"/>
+      <c r="F46" s="90"/>
+      <c r="G46" s="151"/>
+      <c r="I46" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="J46" s="177">
-[...29 lines deleted...]
-      <c r="T46" s="178">
+      <c r="J46" s="157">
+        <v>0</v>
+      </c>
+      <c r="K46" s="157">
+        <v>0</v>
+      </c>
+      <c r="L46" s="157">
+        <v>0</v>
+      </c>
+      <c r="M46" s="157">
+        <v>0</v>
+      </c>
+      <c r="N46" s="157">
+        <v>0</v>
+      </c>
+      <c r="O46" s="157">
+        <v>0</v>
+      </c>
+      <c r="P46" s="157">
+        <v>0</v>
+      </c>
+      <c r="Q46" s="157">
+        <v>0</v>
+      </c>
+      <c r="R46" s="157">
+        <v>0</v>
+      </c>
+      <c r="S46" s="157">
+        <v>0</v>
+      </c>
+      <c r="T46" s="158">
         <f t="shared" ref="T46:T56" si="4">SUM(J46:S46)</f>
         <v>0</v>
       </c>
-      <c r="U46" s="164"/>
-[...8 lines deleted...]
-      <c r="I47" s="172" t="s">
+      <c r="U46" s="47"/>
+      <c r="V46" s="47"/>
+    </row>
+    <row r="47" spans="3:22" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C47" s="90"/>
+      <c r="D47" s="90"/>
+      <c r="E47" s="91"/>
+      <c r="F47" s="90"/>
+      <c r="G47" s="90"/>
+      <c r="I47" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="J47" s="177">
-[...29 lines deleted...]
-      <c r="T47" s="178">
+      <c r="J47" s="157">
+        <v>0</v>
+      </c>
+      <c r="K47" s="157">
+        <v>0</v>
+      </c>
+      <c r="L47" s="157">
+        <v>0</v>
+      </c>
+      <c r="M47" s="157">
+        <v>0</v>
+      </c>
+      <c r="N47" s="157">
+        <v>0</v>
+      </c>
+      <c r="O47" s="157">
+        <v>0</v>
+      </c>
+      <c r="P47" s="157">
+        <v>0</v>
+      </c>
+      <c r="Q47" s="157">
+        <v>0</v>
+      </c>
+      <c r="R47" s="157">
+        <v>0</v>
+      </c>
+      <c r="S47" s="157">
+        <v>0</v>
+      </c>
+      <c r="T47" s="158">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="U47" s="164"/>
-[...8 lines deleted...]
-      <c r="I48" s="172" t="s">
+      <c r="U47" s="47"/>
+      <c r="V47" s="47"/>
+    </row>
+    <row r="48" spans="3:22" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C48" s="90"/>
+      <c r="D48" s="90"/>
+      <c r="E48" s="90"/>
+      <c r="F48" s="90"/>
+      <c r="G48" s="90"/>
+      <c r="I48" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="J48" s="177">
-[...29 lines deleted...]
-      <c r="T48" s="178">
+      <c r="J48" s="157">
+        <v>0</v>
+      </c>
+      <c r="K48" s="157">
+        <v>0</v>
+      </c>
+      <c r="L48" s="157">
+        <v>0</v>
+      </c>
+      <c r="M48" s="157">
+        <v>0</v>
+      </c>
+      <c r="N48" s="157">
+        <v>0</v>
+      </c>
+      <c r="O48" s="157">
+        <v>0</v>
+      </c>
+      <c r="P48" s="157">
+        <v>0</v>
+      </c>
+      <c r="Q48" s="157">
+        <v>0</v>
+      </c>
+      <c r="R48" s="157">
+        <v>0</v>
+      </c>
+      <c r="S48" s="157">
+        <v>0</v>
+      </c>
+      <c r="T48" s="158">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="U48" s="164"/>
-[...8 lines deleted...]
-      <c r="I49" s="172" t="s">
+      <c r="U48" s="47"/>
+      <c r="V48" s="47"/>
+    </row>
+    <row r="49" spans="3:22" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C49" s="90"/>
+      <c r="D49" s="90"/>
+      <c r="E49" s="90"/>
+      <c r="F49" s="90"/>
+      <c r="G49" s="152"/>
+      <c r="I49" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="J49" s="177">
-[...29 lines deleted...]
-      <c r="T49" s="178">
+      <c r="J49" s="157">
+        <v>0</v>
+      </c>
+      <c r="K49" s="157">
+        <v>0</v>
+      </c>
+      <c r="L49" s="157">
+        <v>0</v>
+      </c>
+      <c r="M49" s="157">
+        <v>0</v>
+      </c>
+      <c r="N49" s="157">
+        <v>0</v>
+      </c>
+      <c r="O49" s="157">
+        <v>0</v>
+      </c>
+      <c r="P49" s="157">
+        <v>0</v>
+      </c>
+      <c r="Q49" s="157">
+        <v>0</v>
+      </c>
+      <c r="R49" s="157">
+        <v>0</v>
+      </c>
+      <c r="S49" s="157">
+        <v>0</v>
+      </c>
+      <c r="T49" s="158">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="U49" s="164"/>
-[...8 lines deleted...]
-      <c r="I50" s="172" t="s">
+      <c r="U49" s="47"/>
+      <c r="V49" s="47"/>
+    </row>
+    <row r="50" spans="3:22" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C50" s="90"/>
+      <c r="D50" s="90"/>
+      <c r="E50" s="90"/>
+      <c r="F50" s="90"/>
+      <c r="G50" s="90"/>
+      <c r="I50" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="J50" s="177">
-[...29 lines deleted...]
-      <c r="T50" s="178">
+      <c r="J50" s="157">
+        <v>0</v>
+      </c>
+      <c r="K50" s="157">
+        <v>0</v>
+      </c>
+      <c r="L50" s="157">
+        <v>0</v>
+      </c>
+      <c r="M50" s="157">
+        <v>0</v>
+      </c>
+      <c r="N50" s="157">
+        <v>0</v>
+      </c>
+      <c r="O50" s="157">
+        <v>0</v>
+      </c>
+      <c r="P50" s="157">
+        <v>0</v>
+      </c>
+      <c r="Q50" s="157">
+        <v>0</v>
+      </c>
+      <c r="R50" s="157">
+        <v>0</v>
+      </c>
+      <c r="S50" s="157">
+        <v>0</v>
+      </c>
+      <c r="T50" s="158">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="U50" s="164"/>
-[...8 lines deleted...]
-      <c r="I51" s="172" t="s">
+      <c r="U50" s="47"/>
+      <c r="V50" s="47"/>
+    </row>
+    <row r="51" spans="3:22" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C51" s="90"/>
+      <c r="D51" s="90"/>
+      <c r="E51" s="90"/>
+      <c r="F51" s="90"/>
+      <c r="G51" s="90"/>
+      <c r="I51" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="J51" s="177">
-[...29 lines deleted...]
-      <c r="T51" s="178">
+      <c r="J51" s="157">
+        <v>0</v>
+      </c>
+      <c r="K51" s="157">
+        <v>0</v>
+      </c>
+      <c r="L51" s="157">
+        <v>0</v>
+      </c>
+      <c r="M51" s="157">
+        <v>0</v>
+      </c>
+      <c r="N51" s="157">
+        <v>0</v>
+      </c>
+      <c r="O51" s="157">
+        <v>0</v>
+      </c>
+      <c r="P51" s="157">
+        <v>0</v>
+      </c>
+      <c r="Q51" s="157">
+        <v>0</v>
+      </c>
+      <c r="R51" s="157">
+        <v>0</v>
+      </c>
+      <c r="S51" s="157">
+        <v>0</v>
+      </c>
+      <c r="T51" s="158">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="U51" s="164"/>
-[...8 lines deleted...]
-      <c r="I52" s="172" t="s">
+      <c r="U51" s="47"/>
+      <c r="V51" s="47"/>
+    </row>
+    <row r="52" spans="3:22" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C52" s="90"/>
+      <c r="D52" s="90"/>
+      <c r="E52" s="90"/>
+      <c r="F52" s="90"/>
+      <c r="G52" s="90"/>
+      <c r="I52" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="J52" s="177">
-[...29 lines deleted...]
-      <c r="T52" s="178">
+      <c r="J52" s="157">
+        <v>0</v>
+      </c>
+      <c r="K52" s="157">
+        <v>0</v>
+      </c>
+      <c r="L52" s="157">
+        <v>0</v>
+      </c>
+      <c r="M52" s="157">
+        <v>0</v>
+      </c>
+      <c r="N52" s="157">
+        <v>0</v>
+      </c>
+      <c r="O52" s="157">
+        <v>0</v>
+      </c>
+      <c r="P52" s="157">
+        <v>0</v>
+      </c>
+      <c r="Q52" s="157">
+        <v>0</v>
+      </c>
+      <c r="R52" s="157">
+        <v>0</v>
+      </c>
+      <c r="S52" s="157">
+        <v>0</v>
+      </c>
+      <c r="T52" s="158">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="U52" s="164"/>
-[...8 lines deleted...]
-      <c r="I53" s="172" t="s">
+      <c r="U52" s="47"/>
+      <c r="V52" s="47"/>
+    </row>
+    <row r="53" spans="3:22" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C53" s="90"/>
+      <c r="D53" s="90"/>
+      <c r="E53" s="90"/>
+      <c r="F53" s="90"/>
+      <c r="G53" s="90"/>
+      <c r="I53" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="J53" s="177">
-[...29 lines deleted...]
-      <c r="T53" s="178">
+      <c r="J53" s="157">
+        <v>0</v>
+      </c>
+      <c r="K53" s="157">
+        <v>0</v>
+      </c>
+      <c r="L53" s="157">
+        <v>0</v>
+      </c>
+      <c r="M53" s="157">
+        <v>0</v>
+      </c>
+      <c r="N53" s="157">
+        <v>0</v>
+      </c>
+      <c r="O53" s="157">
+        <v>0</v>
+      </c>
+      <c r="P53" s="157">
+        <v>0</v>
+      </c>
+      <c r="Q53" s="157">
+        <v>0</v>
+      </c>
+      <c r="R53" s="157">
+        <v>0</v>
+      </c>
+      <c r="S53" s="157">
+        <v>0</v>
+      </c>
+      <c r="T53" s="158">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="U53" s="164"/>
-[...8 lines deleted...]
-      <c r="I54" s="172" t="s">
+      <c r="U53" s="47"/>
+      <c r="V53" s="47"/>
+    </row>
+    <row r="54" spans="3:22" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C54" s="90"/>
+      <c r="D54" s="90"/>
+      <c r="E54" s="90"/>
+      <c r="F54" s="90"/>
+      <c r="G54" s="90"/>
+      <c r="I54" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="J54" s="177">
-[...29 lines deleted...]
-      <c r="T54" s="178">
+      <c r="J54" s="157">
+        <v>0</v>
+      </c>
+      <c r="K54" s="157">
+        <v>0</v>
+      </c>
+      <c r="L54" s="157">
+        <v>0</v>
+      </c>
+      <c r="M54" s="157">
+        <v>0</v>
+      </c>
+      <c r="N54" s="157">
+        <v>0</v>
+      </c>
+      <c r="O54" s="157">
+        <v>0</v>
+      </c>
+      <c r="P54" s="157">
+        <v>0</v>
+      </c>
+      <c r="Q54" s="157">
+        <v>0</v>
+      </c>
+      <c r="R54" s="157">
+        <v>0</v>
+      </c>
+      <c r="S54" s="157">
+        <v>0</v>
+      </c>
+      <c r="T54" s="158">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="U54" s="164"/>
-[...8 lines deleted...]
-      <c r="I55" s="172" t="s">
+      <c r="U54" s="47"/>
+      <c r="V54" s="47"/>
+    </row>
+    <row r="55" spans="3:22" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C55" s="90"/>
+      <c r="D55" s="90"/>
+      <c r="E55" s="90"/>
+      <c r="F55" s="90"/>
+      <c r="G55" s="90"/>
+      <c r="I55" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="J55" s="177">
-[...29 lines deleted...]
-      <c r="T55" s="178">
+      <c r="J55" s="157">
+        <v>0</v>
+      </c>
+      <c r="K55" s="157">
+        <v>0</v>
+      </c>
+      <c r="L55" s="157">
+        <v>0</v>
+      </c>
+      <c r="M55" s="157">
+        <v>0</v>
+      </c>
+      <c r="N55" s="157">
+        <v>0</v>
+      </c>
+      <c r="O55" s="157">
+        <v>0</v>
+      </c>
+      <c r="P55" s="157">
+        <v>0</v>
+      </c>
+      <c r="Q55" s="157">
+        <v>0</v>
+      </c>
+      <c r="R55" s="157">
+        <v>0</v>
+      </c>
+      <c r="S55" s="157">
+        <v>0</v>
+      </c>
+      <c r="T55" s="158">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="U55" s="164"/>
-[...8 lines deleted...]
-      <c r="I56" s="172" t="s">
+      <c r="U55" s="47"/>
+      <c r="V55" s="47"/>
+    </row>
+    <row r="56" spans="3:22" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C56" s="90"/>
+      <c r="D56" s="90"/>
+      <c r="E56" s="90"/>
+      <c r="F56" s="90"/>
+      <c r="G56" s="90"/>
+      <c r="I56" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="J56" s="177">
-[...29 lines deleted...]
-      <c r="T56" s="178">
+      <c r="J56" s="157">
+        <v>0</v>
+      </c>
+      <c r="K56" s="157">
+        <v>0</v>
+      </c>
+      <c r="L56" s="157">
+        <v>0</v>
+      </c>
+      <c r="M56" s="157">
+        <v>0</v>
+      </c>
+      <c r="N56" s="157">
+        <v>0</v>
+      </c>
+      <c r="O56" s="157">
+        <v>0</v>
+      </c>
+      <c r="P56" s="157">
+        <v>0</v>
+      </c>
+      <c r="Q56" s="157">
+        <v>0</v>
+      </c>
+      <c r="R56" s="157">
+        <v>0</v>
+      </c>
+      <c r="S56" s="157">
+        <v>0</v>
+      </c>
+      <c r="T56" s="158">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="U56" s="164"/>
-[...8 lines deleted...]
-      <c r="I57" s="179" t="s">
+      <c r="U56" s="47"/>
+      <c r="V56" s="47"/>
+    </row>
+    <row r="57" spans="3:22" ht="15.5" x14ac:dyDescent="0.3">
+      <c r="C57" s="90"/>
+      <c r="D57" s="90"/>
+      <c r="E57" s="90"/>
+      <c r="F57" s="90"/>
+      <c r="G57" s="90"/>
+      <c r="I57" s="114" t="s">
         <v>178</v>
       </c>
-      <c r="J57" s="57"/>
-[...32 lines deleted...]
-      <c r="I60" s="176" t="s">
+    </row>
+    <row r="58" spans="3:22" ht="15.5" x14ac:dyDescent="0.3">
+      <c r="C58" s="90"/>
+      <c r="D58" s="90"/>
+      <c r="E58" s="90"/>
+      <c r="F58" s="90"/>
+      <c r="G58" s="90"/>
+    </row>
+    <row r="59" spans="3:22" ht="15.5" x14ac:dyDescent="0.3">
+      <c r="C59" s="90"/>
+      <c r="D59" s="90"/>
+      <c r="E59" s="90"/>
+      <c r="F59" s="90"/>
+      <c r="G59" s="90"/>
+    </row>
+    <row r="60" spans="3:22" ht="22" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C60" s="90"/>
+      <c r="D60" s="90"/>
+      <c r="E60" s="90"/>
+      <c r="F60" s="90"/>
+      <c r="G60" s="90"/>
+      <c r="I60" s="156" t="s">
         <v>172</v>
       </c>
-      <c r="J60" s="57"/>
-[...17 lines deleted...]
-      <c r="J61" s="172" t="s">
+    </row>
+    <row r="61" spans="3:22" ht="50.15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C61" s="90"/>
+      <c r="D61" s="90"/>
+      <c r="E61" s="90"/>
+      <c r="F61" s="90"/>
+      <c r="G61" s="90"/>
+      <c r="I61" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="J61" s="111" t="s">
         <v>165</v>
       </c>
-      <c r="K61" s="145" t="s">
+      <c r="K61" s="129" t="s">
         <v>170</v>
       </c>
-      <c r="L61" s="145" t="s">
+      <c r="L61" s="129" t="s">
         <v>166</v>
       </c>
-      <c r="M61" s="145" t="s">
+      <c r="M61" s="129" t="s">
         <v>167</v>
       </c>
-      <c r="N61" s="145" t="s">
+      <c r="N61" s="129" t="s">
         <v>168</v>
       </c>
-      <c r="O61" s="145" t="s">
+      <c r="O61" s="129" t="s">
         <v>169</v>
       </c>
-      <c r="P61" s="145" t="s">
+      <c r="P61" s="129" t="s">
         <v>171</v>
       </c>
-      <c r="Q61" s="57"/>
-[...7 lines deleted...]
-      <c r="I62" s="172" t="s">
+    </row>
+    <row r="62" spans="3:22" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C62" s="90"/>
+      <c r="D62" s="90"/>
+      <c r="E62" s="90"/>
+      <c r="F62" s="90"/>
+      <c r="G62" s="90"/>
+      <c r="I62" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="J62" s="180">
-[...28 lines deleted...]
-      <c r="I63" s="172" t="s">
+      <c r="J62" s="159">
+        <v>0</v>
+      </c>
+      <c r="K62" s="159">
+        <v>0</v>
+      </c>
+      <c r="L62" s="159">
+        <v>0</v>
+      </c>
+      <c r="M62" s="159">
+        <v>0</v>
+      </c>
+      <c r="N62" s="159">
+        <v>0</v>
+      </c>
+      <c r="O62" s="159">
+        <v>0</v>
+      </c>
+      <c r="P62" s="158">
+        <v>0</v>
+      </c>
+      <c r="Q62" s="47"/>
+    </row>
+    <row r="63" spans="3:22" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C63" s="90"/>
+      <c r="D63" s="90"/>
+      <c r="E63" s="90"/>
+      <c r="F63" s="90"/>
+      <c r="G63" s="90"/>
+      <c r="I63" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="J63" s="180">
-[...28 lines deleted...]
-      <c r="I64" s="172" t="s">
+      <c r="J63" s="159">
+        <v>0</v>
+      </c>
+      <c r="K63" s="159">
+        <v>0</v>
+      </c>
+      <c r="L63" s="159">
+        <v>0</v>
+      </c>
+      <c r="M63" s="159">
+        <v>0</v>
+      </c>
+      <c r="N63" s="159">
+        <v>0</v>
+      </c>
+      <c r="O63" s="159">
+        <v>0</v>
+      </c>
+      <c r="P63" s="158">
+        <v>0</v>
+      </c>
+      <c r="Q63" s="47"/>
+    </row>
+    <row r="64" spans="3:22" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C64" s="90"/>
+      <c r="D64" s="90"/>
+      <c r="E64" s="90"/>
+      <c r="F64" s="90"/>
+      <c r="G64" s="90"/>
+      <c r="I64" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="J64" s="180">
-[...28 lines deleted...]
-      <c r="I65" s="172" t="s">
+      <c r="J64" s="159">
+        <v>0</v>
+      </c>
+      <c r="K64" s="159">
+        <v>0</v>
+      </c>
+      <c r="L64" s="159">
+        <v>0</v>
+      </c>
+      <c r="M64" s="159">
+        <v>0</v>
+      </c>
+      <c r="N64" s="159">
+        <v>0</v>
+      </c>
+      <c r="O64" s="159">
+        <v>0</v>
+      </c>
+      <c r="P64" s="158">
+        <v>0</v>
+      </c>
+      <c r="Q64" s="47"/>
+    </row>
+    <row r="65" spans="3:17" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C65" s="90"/>
+      <c r="D65" s="90"/>
+      <c r="E65" s="90"/>
+      <c r="F65" s="90"/>
+      <c r="G65" s="90"/>
+      <c r="I65" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="J65" s="180">
-[...28 lines deleted...]
-      <c r="I66" s="172" t="s">
+      <c r="J65" s="159">
+        <v>0</v>
+      </c>
+      <c r="K65" s="159">
+        <v>0</v>
+      </c>
+      <c r="L65" s="159">
+        <v>0</v>
+      </c>
+      <c r="M65" s="159">
+        <v>0</v>
+      </c>
+      <c r="N65" s="159">
+        <v>0</v>
+      </c>
+      <c r="O65" s="159">
+        <v>0</v>
+      </c>
+      <c r="P65" s="158">
+        <v>0</v>
+      </c>
+      <c r="Q65" s="47"/>
+    </row>
+    <row r="66" spans="3:17" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C66" s="90"/>
+      <c r="D66" s="90"/>
+      <c r="E66" s="90"/>
+      <c r="F66" s="90"/>
+      <c r="G66" s="90"/>
+      <c r="I66" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="J66" s="180">
-[...28 lines deleted...]
-      <c r="I67" s="172" t="s">
+      <c r="J66" s="159">
+        <v>0</v>
+      </c>
+      <c r="K66" s="159">
+        <v>0</v>
+      </c>
+      <c r="L66" s="159">
+        <v>0</v>
+      </c>
+      <c r="M66" s="159">
+        <v>0</v>
+      </c>
+      <c r="N66" s="159">
+        <v>0</v>
+      </c>
+      <c r="O66" s="159">
+        <v>0</v>
+      </c>
+      <c r="P66" s="158">
+        <v>0</v>
+      </c>
+      <c r="Q66" s="47"/>
+    </row>
+    <row r="67" spans="3:17" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C67" s="90"/>
+      <c r="D67" s="90"/>
+      <c r="E67" s="90"/>
+      <c r="F67" s="90"/>
+      <c r="G67" s="90"/>
+      <c r="I67" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="J67" s="180">
-[...28 lines deleted...]
-      <c r="I68" s="172" t="s">
+      <c r="J67" s="159">
+        <v>0</v>
+      </c>
+      <c r="K67" s="159">
+        <v>0</v>
+      </c>
+      <c r="L67" s="159">
+        <v>0</v>
+      </c>
+      <c r="M67" s="159">
+        <v>0</v>
+      </c>
+      <c r="N67" s="159">
+        <v>0</v>
+      </c>
+      <c r="O67" s="159">
+        <v>0</v>
+      </c>
+      <c r="P67" s="158">
+        <v>0</v>
+      </c>
+      <c r="Q67" s="47"/>
+    </row>
+    <row r="68" spans="3:17" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C68" s="90"/>
+      <c r="D68" s="90"/>
+      <c r="E68" s="90"/>
+      <c r="F68" s="90"/>
+      <c r="G68" s="90"/>
+      <c r="I68" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="J68" s="180">
-[...28 lines deleted...]
-      <c r="I69" s="172" t="s">
+      <c r="J68" s="159">
+        <v>0</v>
+      </c>
+      <c r="K68" s="159">
+        <v>0</v>
+      </c>
+      <c r="L68" s="159">
+        <v>0</v>
+      </c>
+      <c r="M68" s="159">
+        <v>0</v>
+      </c>
+      <c r="N68" s="159">
+        <v>0</v>
+      </c>
+      <c r="O68" s="159">
+        <v>0</v>
+      </c>
+      <c r="P68" s="158">
+        <v>0</v>
+      </c>
+      <c r="Q68" s="47"/>
+    </row>
+    <row r="69" spans="3:17" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C69" s="90"/>
+      <c r="D69" s="90"/>
+      <c r="E69" s="90"/>
+      <c r="F69" s="90"/>
+      <c r="G69" s="90"/>
+      <c r="I69" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="J69" s="180">
-[...28 lines deleted...]
-      <c r="I70" s="172" t="s">
+      <c r="J69" s="159">
+        <v>0</v>
+      </c>
+      <c r="K69" s="159">
+        <v>0</v>
+      </c>
+      <c r="L69" s="159">
+        <v>0</v>
+      </c>
+      <c r="M69" s="159">
+        <v>0</v>
+      </c>
+      <c r="N69" s="159">
+        <v>0</v>
+      </c>
+      <c r="O69" s="159">
+        <v>0</v>
+      </c>
+      <c r="P69" s="158">
+        <v>0</v>
+      </c>
+      <c r="Q69" s="47"/>
+    </row>
+    <row r="70" spans="3:17" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C70" s="90"/>
+      <c r="D70" s="90"/>
+      <c r="E70" s="90"/>
+      <c r="F70" s="90"/>
+      <c r="G70" s="90"/>
+      <c r="I70" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="J70" s="180">
-[...28 lines deleted...]
-      <c r="I71" s="172" t="s">
+      <c r="J70" s="159">
+        <v>0</v>
+      </c>
+      <c r="K70" s="159">
+        <v>0</v>
+      </c>
+      <c r="L70" s="159">
+        <v>0</v>
+      </c>
+      <c r="M70" s="159">
+        <v>0</v>
+      </c>
+      <c r="N70" s="159">
+        <v>0</v>
+      </c>
+      <c r="O70" s="159">
+        <v>0</v>
+      </c>
+      <c r="P70" s="158">
+        <v>0</v>
+      </c>
+      <c r="Q70" s="47"/>
+    </row>
+    <row r="71" spans="3:17" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C71" s="90"/>
+      <c r="D71" s="90"/>
+      <c r="E71" s="90"/>
+      <c r="F71" s="90"/>
+      <c r="G71" s="90"/>
+      <c r="I71" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="J71" s="180">
-[...28 lines deleted...]
-      <c r="I72" s="172" t="s">
+      <c r="J71" s="159">
+        <v>0</v>
+      </c>
+      <c r="K71" s="159">
+        <v>0</v>
+      </c>
+      <c r="L71" s="159">
+        <v>0</v>
+      </c>
+      <c r="M71" s="159">
+        <v>0</v>
+      </c>
+      <c r="N71" s="159">
+        <v>0</v>
+      </c>
+      <c r="O71" s="159">
+        <v>0</v>
+      </c>
+      <c r="P71" s="158">
+        <v>0</v>
+      </c>
+      <c r="Q71" s="47"/>
+    </row>
+    <row r="72" spans="3:17" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C72" s="90"/>
+      <c r="D72" s="90"/>
+      <c r="E72" s="90"/>
+      <c r="F72" s="90"/>
+      <c r="G72" s="90"/>
+      <c r="I72" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="J72" s="180">
-[...28 lines deleted...]
-      <c r="I73" s="179" t="s">
+      <c r="J72" s="159">
+        <v>0</v>
+      </c>
+      <c r="K72" s="159">
+        <v>0</v>
+      </c>
+      <c r="L72" s="159">
+        <v>0</v>
+      </c>
+      <c r="M72" s="159">
+        <v>0</v>
+      </c>
+      <c r="N72" s="159">
+        <v>0</v>
+      </c>
+      <c r="O72" s="159">
+        <v>0</v>
+      </c>
+      <c r="P72" s="158">
+        <v>0</v>
+      </c>
+      <c r="Q72" s="47"/>
+    </row>
+    <row r="73" spans="3:17" ht="15.5" x14ac:dyDescent="0.3">
+      <c r="C73" s="90"/>
+      <c r="D73" s="90"/>
+      <c r="E73" s="90"/>
+      <c r="F73" s="90"/>
+      <c r="G73" s="90"/>
+      <c r="I73" s="114" t="s">
         <v>178</v>
       </c>
-      <c r="J73" s="57"/>
-[...531 lines deleted...]
-      <c r="G148" s="57"/>
+    </row>
+    <row r="74" spans="3:17" ht="15.5" x14ac:dyDescent="0.3">
+      <c r="C74" s="90"/>
+      <c r="D74" s="90"/>
+      <c r="E74" s="90"/>
+      <c r="F74" s="90"/>
+      <c r="G74" s="90"/>
+    </row>
+    <row r="75" spans="3:17" ht="15.5" x14ac:dyDescent="0.3">
+      <c r="C75" s="90"/>
+      <c r="D75" s="90"/>
+      <c r="E75" s="90"/>
+      <c r="F75" s="90"/>
+      <c r="G75" s="90"/>
+    </row>
+    <row r="76" spans="3:17" ht="15.5" x14ac:dyDescent="0.3">
+      <c r="C76" s="90"/>
+      <c r="D76" s="90"/>
+      <c r="E76" s="90"/>
+      <c r="F76" s="90"/>
+      <c r="G76" s="90"/>
+    </row>
+    <row r="77" spans="3:17" ht="15.5" x14ac:dyDescent="0.3">
+      <c r="C77" s="90"/>
+      <c r="D77" s="90"/>
+      <c r="E77" s="90"/>
+      <c r="F77" s="90"/>
+      <c r="G77" s="90"/>
+    </row>
+    <row r="78" spans="3:17" ht="15.5" x14ac:dyDescent="0.3">
+      <c r="C78" s="90"/>
+      <c r="D78" s="90"/>
+      <c r="E78" s="90"/>
+      <c r="F78" s="90"/>
+      <c r="G78" s="90"/>
+    </row>
+    <row r="79" spans="3:17" ht="15.5" x14ac:dyDescent="0.3">
+      <c r="C79" s="90"/>
+      <c r="D79" s="90"/>
+      <c r="E79" s="90"/>
+      <c r="F79" s="90"/>
+      <c r="G79" s="90"/>
+    </row>
+    <row r="80" spans="3:17" ht="15.5" x14ac:dyDescent="0.3">
+      <c r="C80" s="90"/>
+      <c r="D80" s="90"/>
+      <c r="E80" s="90"/>
+      <c r="F80" s="90"/>
+      <c r="G80" s="90"/>
+    </row>
+    <row r="81" spans="3:7" ht="15.5" x14ac:dyDescent="0.3">
+      <c r="C81" s="90"/>
+      <c r="D81" s="90"/>
+      <c r="E81" s="90"/>
+      <c r="F81" s="90"/>
+      <c r="G81" s="90"/>
+    </row>
+    <row r="82" spans="3:7" ht="15.5" x14ac:dyDescent="0.3">
+      <c r="C82" s="90"/>
+      <c r="D82" s="90"/>
+      <c r="E82" s="90"/>
+      <c r="F82" s="90"/>
+      <c r="G82" s="90"/>
+    </row>
+    <row r="83" spans="3:7" ht="15.5" x14ac:dyDescent="0.3">
+      <c r="C83" s="90"/>
+      <c r="D83" s="90"/>
+      <c r="E83" s="90"/>
+      <c r="F83" s="90"/>
+      <c r="G83" s="90"/>
+    </row>
+    <row r="84" spans="3:7" ht="15.5" x14ac:dyDescent="0.3">
+      <c r="C84" s="90"/>
+      <c r="D84" s="90"/>
+      <c r="E84" s="90"/>
+      <c r="F84" s="90"/>
+      <c r="G84" s="90"/>
     </row>
   </sheetData>
-  <conditionalFormatting sqref="T46:T56">
-[...12 lines deleted...]
-  </conditionalFormatting>
   <conditionalFormatting sqref="J46:J56">
     <cfRule type="dataBar" priority="59">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FFFFB628"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{2A863B00-7D85-410B-B97E-352AD05C030F}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J62:J72">
+    <cfRule type="dataBar" priority="19">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FFFF555A"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{F525B8FB-D820-4CCD-B5BF-391AC899D764}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K46:K56">
+    <cfRule type="dataBar" priority="47">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF63C384"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{BD881EA2-061B-487C-A12E-911B3C58A00F}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K62:K72">
+    <cfRule type="dataBar" priority="18">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FFFF555A"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{6C7ABB2C-8796-4D85-B5BA-70329463B425}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K46:M56">
+    <cfRule type="dataBar" priority="53">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF63C384"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{A1D9E10D-D043-441E-93CA-C96C7D8B3BA2}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="L46:L56">
+    <cfRule type="dataBar" priority="48">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF63C384"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{0766404D-43B6-42A2-81F1-3675606C3CE1}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="L62:L72">
+    <cfRule type="dataBar" priority="17">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FFFF555A"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{1BEC34E9-2E98-4283-9C2A-B5C65E6E46DE}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="M31:M41">
+    <cfRule type="dataBar" priority="55">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color theme="8" tint="0.59999389629810485"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{F4A7B7AB-A91A-41D7-BC03-47B9A97CDE61}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="M46:M56">
+    <cfRule type="dataBar" priority="11">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF63C384"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{B0A59112-55C0-47FE-9942-B4536BA826C4}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="M62:M72">
+    <cfRule type="dataBar" priority="16">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FFFF555A"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{C9DEA7CC-7F74-4517-9C28-5A7015DA384E}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="N46:N56">
+    <cfRule type="dataBar" priority="9">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF63C384"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{2F244ED6-F265-472C-A0A2-1E54525BEBC9}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+    <cfRule type="dataBar" priority="10">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF63C384"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{B8BBC5D6-0E32-495A-9369-D24FCDF59EE9}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="N62:N72">
+    <cfRule type="dataBar" priority="15">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FFFF555A"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{0A30AC97-BD4F-455C-8A2D-F64EA5FFFD82}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="O31:O41">
     <cfRule type="dataBar" priority="57">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{B338D3EE-E43B-4191-A645-3B248EEEBB2A}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
+  <conditionalFormatting sqref="O46:O56">
+    <cfRule type="dataBar" priority="7">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF63C384"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{54D4EBD2-53D2-4926-BC23-E98935D34FEB}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+    <cfRule type="dataBar" priority="8">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF63C384"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{51952876-D061-47B9-8640-355E75E36693}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="O62:O72">
+    <cfRule type="dataBar" priority="14">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FFFF555A"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{B57408AF-7683-4D29-9E2A-539D6048F062}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="P46:P56">
+    <cfRule type="dataBar" priority="5">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF63C384"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{E65600D1-8F8D-4141-87C8-7A2A8CE65DAD}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+    <cfRule type="dataBar" priority="6">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF63C384"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{30D09251-2FA7-4B7E-85E9-ABDAD91980C4}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="P62:P72">
+    <cfRule type="dataBar" priority="12">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FFD6007B"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{189ABB5C-2296-47A5-B7B1-81271A88FDCE}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+  </conditionalFormatting>
   <conditionalFormatting sqref="Q31:Q41">
     <cfRule type="dataBar" priority="56">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF008AEF"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{B0E39672-E196-434A-8CC5-986A75291DC5}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="M31:M41">
-[...14 lines deleted...]
-    <cfRule type="dataBar" priority="53">
+  <conditionalFormatting sqref="Q46:Q56">
+    <cfRule type="dataBar" priority="3">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF63C384"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
-          <x14:id>{A1D9E10D-D043-441E-93CA-C96C7D8B3BA2}</x14:id>
+          <x14:id>{6776C485-D3A6-46BD-855B-F2C2C97676EE}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+    <cfRule type="dataBar" priority="4">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF63C384"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{2E247247-C6A1-450B-BDAA-5C0A63C33B38}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="R46:R56">
+    <cfRule type="dataBar" priority="1">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF63C384"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{21715EB6-01B6-4099-8D2F-236769E290C3}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+    <cfRule type="dataBar" priority="2">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF63C384"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{6020B1AD-769F-4161-97A8-D2FC606CEBC4}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="S46:S56">
     <cfRule type="dataBar" priority="50">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF63C384"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{1BF38C1E-2685-44EF-9FB0-5483B746E596}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="L46:L56">
-    <cfRule type="dataBar" priority="48">
+  <conditionalFormatting sqref="T46:T56">
+    <cfRule type="dataBar" priority="13">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
-        <color rgb="FF63C384"/>
+        <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
-          <x14:id>{0766404D-43B6-42A2-81F1-3675606C3CE1}</x14:id>
-[...265 lines deleted...]
-          <x14:id>{21715EB6-01B6-4099-8D2F-236769E290C3}</x14:id>
+          <x14:id>{75D242A5-831E-4284-AF61-B98A2FC133E7}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="I42" r:id="rId1" xr:uid="{00000000-0004-0000-0400-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="35" fitToHeight="0" orientation="landscape" r:id="rId2"/>
   <drawing r:id="rId3"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="dataBar" id="{75D242A5-831E-4284-AF61-B98A2FC133E7}">
-[...11 lines deleted...]
-        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{2A863B00-7D85-410B-B97E-352AD05C030F}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FFFFB628"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>J46:J56</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="dataBar" id="{F525B8FB-D820-4CCD-B5BF-391AC899D764}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FFFF555A"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <xm:sqref>J62:J72</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="dataBar" id="{BD881EA2-061B-487C-A12E-911B3C58A00F}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF63C384"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <xm:sqref>K46:K56</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="dataBar" id="{6C7ABB2C-8796-4D85-B5BA-70329463B425}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FFFF555A"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <xm:sqref>K62:K72</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="dataBar" id="{A1D9E10D-D043-441E-93CA-C96C7D8B3BA2}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF63C384"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <xm:sqref>K46:M56</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="dataBar" id="{0766404D-43B6-42A2-81F1-3675606C3CE1}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF63C384"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <xm:sqref>L46:L56</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="dataBar" id="{1BEC34E9-2E98-4283-9C2A-B5C65E6E46DE}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FFFF555A"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <xm:sqref>L62:L72</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="dataBar" id="{F4A7B7AB-A91A-41D7-BC03-47B9A97CDE61}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor theme="8" tint="0.59999389629810485"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <xm:sqref>M31:M41</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="dataBar" id="{B0A59112-55C0-47FE-9942-B4536BA826C4}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF63C384"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <xm:sqref>M46:M56</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="dataBar" id="{C9DEA7CC-7F74-4517-9C28-5A7015DA384E}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FFFF555A"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <xm:sqref>M62:M72</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="dataBar" id="{2F244ED6-F265-472C-A0A2-1E54525BEBC9}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF63C384"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{B8BBC5D6-0E32-495A-9369-D24FCDF59EE9}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF63C384"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <xm:sqref>N46:N56</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="dataBar" id="{0A30AC97-BD4F-455C-8A2D-F64EA5FFFD82}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FFFF555A"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <xm:sqref>N62:N72</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{B338D3EE-E43B-4191-A645-3B248EEEBB2A}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor theme="4" tint="0.59999389629810485"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>O31:O41</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="dataBar" id="{54D4EBD2-53D2-4926-BC23-E98935D34FEB}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF63C384"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{51952876-D061-47B9-8640-355E75E36693}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF63C384"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <xm:sqref>O46:O56</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="dataBar" id="{B57408AF-7683-4D29-9E2A-539D6048F062}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FFFF555A"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <xm:sqref>O62:O72</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="dataBar" id="{E65600D1-8F8D-4141-87C8-7A2A8CE65DAD}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF63C384"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{30D09251-2FA7-4B7E-85E9-ABDAD91980C4}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF63C384"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <xm:sqref>P46:P56</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="dataBar" id="{189ABB5C-2296-47A5-B7B1-81271A88FDCE}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FFD6007B"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <xm:sqref>P62:P72</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{B0E39672-E196-434A-8CC5-986A75291DC5}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor theme="4" tint="0.59999389629810485"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>Q31:Q41</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="dataBar" id="{F4A7B7AB-A91A-41D7-BC03-47B9A97CDE61}">
-[...12 lines deleted...]
-          <x14:cfRule type="dataBar" id="{A1D9E10D-D043-441E-93CA-C96C7D8B3BA2}">
+          <x14:cfRule type="dataBar" id="{6776C485-D3A6-46BD-855B-F2C2C97676EE}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF63C384"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
-          <xm:sqref>K46:M56</xm:sqref>
+          <x14:cfRule type="dataBar" id="{2E247247-C6A1-450B-BDAA-5C0A63C33B38}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF63C384"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <xm:sqref>Q46:Q56</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="dataBar" id="{21715EB6-01B6-4099-8D2F-236769E290C3}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF63C384"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{6020B1AD-769F-4161-97A8-D2FC606CEBC4}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF63C384"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <xm:sqref>R46:R56</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{1BF38C1E-2685-44EF-9FB0-5483B746E596}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF63C384"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>S46:S56</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="dataBar" id="{0766404D-43B6-42A2-81F1-3675606C3CE1}">
+          <x14:cfRule type="dataBar" id="{75D242A5-831E-4284-AF61-B98A2FC133E7}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
-              <x14:borderColor rgb="FF63C384"/>
+              <x14:borderColor rgb="FF638EC6"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
-          <xm:sqref>L46:L56</xm:sqref>
-[...246 lines deleted...]
-          <xm:sqref>R46:R56</xm:sqref>
+          <xm:sqref>T46:T56</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr codeName="Sheet18">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:T42"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="I30" sqref="I30:I40"/>
+    <sheetView showGridLines="0" topLeftCell="E1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="C3" sqref="C3:D3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="3.375" customWidth="1"/>
-    <col min="2" max="4" width="18.625" customWidth="1"/>
+    <col min="1" max="1" width="3.33203125" customWidth="1"/>
+    <col min="2" max="4" width="18.58203125" customWidth="1"/>
     <col min="5" max="5" width="15.5" customWidth="1"/>
     <col min="6" max="6" width="13" customWidth="1"/>
-    <col min="7" max="7" width="14.375" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9" max="9" width="11.625" customWidth="1"/>
+    <col min="7" max="7" width="14.33203125" customWidth="1"/>
+    <col min="8" max="8" width="4.58203125" customWidth="1"/>
+    <col min="9" max="9" width="11.58203125" customWidth="1"/>
     <col min="10" max="10" width="15" customWidth="1"/>
-    <col min="11" max="11" width="15.875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14" max="14" width="21.125" customWidth="1"/>
+    <col min="11" max="11" width="15.83203125" customWidth="1"/>
+    <col min="12" max="12" width="18.58203125" customWidth="1"/>
+    <col min="13" max="13" width="13.83203125" customWidth="1"/>
+    <col min="14" max="14" width="21.08203125" customWidth="1"/>
     <col min="15" max="15" width="20.5" customWidth="1"/>
-    <col min="16" max="16" width="20.125" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="21" max="22" width="13.125" customWidth="1"/>
+    <col min="16" max="16" width="20.08203125" customWidth="1"/>
+    <col min="17" max="17" width="3.08203125" customWidth="1"/>
+    <col min="18" max="19" width="16.58203125" customWidth="1"/>
+    <col min="20" max="20" width="15.08203125" customWidth="1"/>
+    <col min="21" max="22" width="13.08203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:13" ht="21" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B1" s="36" t="s">
+    <row r="1" spans="2:13" ht="20.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B1" s="35" t="s">
         <v>131</v>
       </c>
-      <c r="C1" s="4"/>
-[...24 lines deleted...]
-      <c r="B3" s="49" t="s">
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="2:13" ht="9" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="5"/>
+      <c r="C2" s="5"/>
+      <c r="D2" s="5"/>
+      <c r="E2" s="6"/>
+      <c r="F2" s="6"/>
+      <c r="G2" s="6"/>
+      <c r="H2" s="6"/>
+      <c r="I2" s="6"/>
+      <c r="J2" s="6"/>
+      <c r="K2" s="6"/>
+      <c r="L2" s="6"/>
+      <c r="M2" s="6"/>
+    </row>
+    <row r="3" spans="2:13" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B3" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="C3" s="50" t="s">
+      <c r="C3" s="235" t="s">
         <v>70</v>
       </c>
-      <c r="D3" s="51" t="s">
+      <c r="D3" s="236" t="s">
         <v>37</v>
       </c>
-      <c r="E3" s="3"/>
-[...301 lines deleted...]
-      <c r="J29" s="145" t="s">
+    </row>
+    <row r="4" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B4" s="3"/>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3"/>
+    </row>
+    <row r="5" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B5" s="3"/>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3"/>
+    </row>
+    <row r="6" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B6" s="3"/>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3"/>
+    </row>
+    <row r="7" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B7" s="3"/>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3"/>
+    </row>
+    <row r="8" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B8" s="3"/>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3"/>
+    </row>
+    <row r="9" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B9" s="3"/>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3"/>
+    </row>
+    <row r="10" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B10" s="3"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+    </row>
+    <row r="11" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B11" s="3"/>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3"/>
+    </row>
+    <row r="12" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B12" s="3"/>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3"/>
+    </row>
+    <row r="13" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B13" s="3"/>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3"/>
+    </row>
+    <row r="14" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B14" s="3"/>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3"/>
+    </row>
+    <row r="15" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B15" s="3"/>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3"/>
+    </row>
+    <row r="16" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B16" s="3"/>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3"/>
+    </row>
+    <row r="17" spans="2:20" x14ac:dyDescent="0.3">
+      <c r="B17" s="3"/>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3"/>
+    </row>
+    <row r="18" spans="2:20" x14ac:dyDescent="0.3">
+      <c r="B18" s="3"/>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3"/>
+    </row>
+    <row r="19" spans="2:20" x14ac:dyDescent="0.3">
+      <c r="B19" s="3"/>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3"/>
+    </row>
+    <row r="20" spans="2:20" x14ac:dyDescent="0.3">
+      <c r="B20" s="3"/>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3"/>
+    </row>
+    <row r="21" spans="2:20" x14ac:dyDescent="0.3">
+      <c r="B21" s="3"/>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3"/>
+      <c r="T21" s="39"/>
+    </row>
+    <row r="22" spans="2:20" x14ac:dyDescent="0.3">
+      <c r="B22" s="3"/>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3"/>
+    </row>
+    <row r="23" spans="2:20" x14ac:dyDescent="0.3">
+      <c r="B23" s="3"/>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3"/>
+    </row>
+    <row r="24" spans="2:20" x14ac:dyDescent="0.3">
+      <c r="B24" s="3"/>
+      <c r="C24" s="3"/>
+      <c r="D24" s="3"/>
+    </row>
+    <row r="25" spans="2:20" x14ac:dyDescent="0.3">
+      <c r="B25" s="3"/>
+      <c r="C25" s="3"/>
+      <c r="D25" s="3"/>
+    </row>
+    <row r="26" spans="2:20" x14ac:dyDescent="0.3">
+      <c r="B26" s="3"/>
+      <c r="C26" s="3"/>
+      <c r="D26" s="3"/>
+    </row>
+    <row r="28" spans="2:20" ht="18" x14ac:dyDescent="0.4">
+      <c r="I28" s="40"/>
+      <c r="J28" s="38"/>
+      <c r="K28" s="38"/>
+      <c r="L28" s="38"/>
+      <c r="M28" s="38"/>
+      <c r="N28" s="38"/>
+      <c r="O28" s="38"/>
+      <c r="P28" s="38"/>
+      <c r="Q28" s="38"/>
+    </row>
+    <row r="29" spans="2:20" ht="36.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I29" s="129" t="s">
+        <v>0</v>
+      </c>
+      <c r="J29" s="129" t="s">
         <v>30</v>
       </c>
-      <c r="K29" s="173" t="s">
+      <c r="K29" s="153" t="s">
         <v>31</v>
       </c>
-      <c r="L29" s="145" t="s">
+      <c r="L29" s="129" t="s">
         <v>34</v>
       </c>
-      <c r="M29" s="181" t="s">
+      <c r="M29" s="160" t="s">
         <v>67</v>
       </c>
-      <c r="N29" s="145" t="s">
+      <c r="N29" s="129" t="s">
         <v>73</v>
       </c>
-      <c r="O29" s="182" t="s">
+      <c r="O29" s="161" t="s">
         <v>74</v>
       </c>
-      <c r="P29" s="182" t="s">
+      <c r="P29" s="161" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="30" spans="2:20" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="I30" s="172" t="s">
+    <row r="30" spans="2:20" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I30" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="J30" s="126"/>
-[...1 lines deleted...]
-      <c r="L30" s="184">
+      <c r="J30" s="113"/>
+      <c r="K30" s="162"/>
+      <c r="L30" s="163">
         <f>J30+K30</f>
         <v>0</v>
       </c>
-      <c r="M30" s="185"/>
-      <c r="N30" s="184">
+      <c r="M30" s="91"/>
+      <c r="N30" s="163">
         <f t="shared" ref="N30:N40" si="0">M30*L30</f>
         <v>0</v>
       </c>
-      <c r="O30" s="142">
-[...2 lines deleted...]
-      <c r="P30" s="142" t="e">
+      <c r="O30" s="126">
+        <v>0</v>
+      </c>
+      <c r="P30" s="126" t="e">
         <f>N30/'1 - Net Operating Revenues'!R33</f>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="31" spans="2:20" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="I31" s="172" t="s">
+    <row r="31" spans="2:20" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I31" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="J31" s="126"/>
-[...1 lines deleted...]
-      <c r="L31" s="184">
+      <c r="J31" s="113"/>
+      <c r="K31" s="162"/>
+      <c r="L31" s="163">
         <f t="shared" ref="L31:L40" si="1">J31+K31</f>
         <v>0</v>
       </c>
-      <c r="M31" s="170"/>
-      <c r="N31" s="184">
+      <c r="M31" s="151"/>
+      <c r="N31" s="163">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="O31" s="142" t="e">
+      <c r="O31" s="126" t="e">
         <f>N31/N30-1</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="P31" s="142" t="e">
+      <c r="P31" s="126" t="e">
         <f>N31/'1 - Net Operating Revenues'!R34</f>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="32" spans="2:20" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="I32" s="172" t="s">
+    <row r="32" spans="2:20" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I32" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="J32" s="126"/>
-[...1 lines deleted...]
-      <c r="L32" s="184">
+      <c r="J32" s="113"/>
+      <c r="K32" s="162"/>
+      <c r="L32" s="163">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M32" s="170"/>
-      <c r="N32" s="184">
+      <c r="M32" s="151"/>
+      <c r="N32" s="163">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="O32" s="142" t="e">
+      <c r="O32" s="126" t="e">
         <f t="shared" ref="O32:O40" si="2">N32/N31-1</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="P32" s="142" t="e">
+      <c r="P32" s="126" t="e">
         <f>N32/'1 - Net Operating Revenues'!R35</f>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="33" spans="2:16" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="I33" s="172" t="s">
+    <row r="33" spans="2:16" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I33" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="J33" s="126"/>
-[...1 lines deleted...]
-      <c r="L33" s="184">
+      <c r="J33" s="113"/>
+      <c r="K33" s="162"/>
+      <c r="L33" s="163">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M33" s="170"/>
-      <c r="N33" s="184">
+      <c r="M33" s="151"/>
+      <c r="N33" s="163">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="O33" s="142" t="e">
+      <c r="O33" s="126" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="P33" s="142" t="e">
+      <c r="P33" s="126" t="e">
         <f>N33/'1 - Net Operating Revenues'!R36</f>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="34" spans="2:16" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="I34" s="172" t="s">
+    <row r="34" spans="2:16" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I34" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="J34" s="126"/>
-[...1 lines deleted...]
-      <c r="L34" s="184">
+      <c r="J34" s="113"/>
+      <c r="K34" s="162"/>
+      <c r="L34" s="163">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M34" s="170"/>
-      <c r="N34" s="184">
+      <c r="M34" s="151"/>
+      <c r="N34" s="163">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="O34" s="142" t="e">
+      <c r="O34" s="126" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="P34" s="142" t="e">
+      <c r="P34" s="126" t="e">
         <f>N34/'1 - Net Operating Revenues'!R37</f>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="35" spans="2:16" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="I35" s="172" t="s">
+    <row r="35" spans="2:16" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I35" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="J35" s="126"/>
-[...1 lines deleted...]
-      <c r="L35" s="184">
+      <c r="J35" s="113"/>
+      <c r="K35" s="162"/>
+      <c r="L35" s="163">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M35" s="170"/>
-      <c r="N35" s="184">
+      <c r="M35" s="151"/>
+      <c r="N35" s="163">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="O35" s="142" t="e">
+      <c r="O35" s="126" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="P35" s="142" t="e">
+      <c r="P35" s="126" t="e">
         <f>N35/'1 - Net Operating Revenues'!R38</f>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="36" spans="2:16" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="I36" s="172" t="s">
+    <row r="36" spans="2:16" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I36" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="J36" s="126"/>
-[...1 lines deleted...]
-      <c r="L36" s="184">
+      <c r="J36" s="113"/>
+      <c r="K36" s="162"/>
+      <c r="L36" s="163">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M36" s="170"/>
-      <c r="N36" s="184">
+      <c r="M36" s="151"/>
+      <c r="N36" s="163">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="O36" s="142" t="e">
+      <c r="O36" s="126" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="P36" s="142" t="e">
+      <c r="P36" s="126" t="e">
         <f>N36/'1 - Net Operating Revenues'!R39</f>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="37" spans="2:16" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="I37" s="172" t="s">
+    <row r="37" spans="2:16" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I37" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="J37" s="126"/>
-[...1 lines deleted...]
-      <c r="L37" s="184">
+      <c r="J37" s="113"/>
+      <c r="K37" s="162"/>
+      <c r="L37" s="163">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M37" s="170"/>
-      <c r="N37" s="184">
+      <c r="M37" s="151"/>
+      <c r="N37" s="163">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="O37" s="142" t="e">
+      <c r="O37" s="126" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="P37" s="142" t="e">
+      <c r="P37" s="126" t="e">
         <f>N37/'1 - Net Operating Revenues'!R40</f>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="38" spans="2:16" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="I38" s="172" t="s">
+    <row r="38" spans="2:16" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I38" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="J38" s="126"/>
-[...1 lines deleted...]
-      <c r="L38" s="184">
+      <c r="J38" s="113"/>
+      <c r="K38" s="162"/>
+      <c r="L38" s="163">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M38" s="170"/>
-      <c r="N38" s="184">
+      <c r="M38" s="151"/>
+      <c r="N38" s="163">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="O38" s="142" t="e">
+      <c r="O38" s="126" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="P38" s="142" t="e">
+      <c r="P38" s="126" t="e">
         <f>N38/'1 - Net Operating Revenues'!R41</f>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="39" spans="2:16" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="I39" s="172" t="s">
+    <row r="39" spans="2:16" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I39" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="J39" s="126"/>
-[...1 lines deleted...]
-      <c r="L39" s="184">
+      <c r="J39" s="113"/>
+      <c r="K39" s="162"/>
+      <c r="L39" s="163">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M39" s="170"/>
-      <c r="N39" s="184">
+      <c r="M39" s="151"/>
+      <c r="N39" s="163">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="O39" s="142" t="e">
+      <c r="O39" s="126" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="P39" s="142" t="e">
+      <c r="P39" s="126" t="e">
         <f>N39/'1 - Net Operating Revenues'!R42</f>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="40" spans="2:16" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="I40" s="172" t="s">
+    <row r="40" spans="2:16" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B40" s="3"/>
+      <c r="C40" s="3"/>
+      <c r="D40" s="3"/>
+      <c r="I40" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="J40" s="126"/>
-[...1 lines deleted...]
-      <c r="L40" s="184">
+      <c r="J40" s="113"/>
+      <c r="K40" s="162"/>
+      <c r="L40" s="163">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M40" s="170"/>
-      <c r="N40" s="184">
+      <c r="M40" s="151"/>
+      <c r="N40" s="163">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="O40" s="142" t="e">
+      <c r="O40" s="126" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="P40" s="142" t="e">
+      <c r="P40" s="126" t="e">
         <f>N40/'1 - Net Operating Revenues'!R43</f>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="41" spans="2:16" ht="15" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="I41" s="179" t="s">
+    <row r="41" spans="2:16" x14ac:dyDescent="0.3">
+      <c r="B41" s="3"/>
+      <c r="C41" s="3"/>
+      <c r="D41" s="3"/>
+      <c r="I41" s="114" t="s">
         <v>136</v>
       </c>
-      <c r="J41" s="107"/>
-[...14 lines deleted...]
-      <c r="I42" s="3"/>
+    </row>
+    <row r="42" spans="2:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B42" s="3"/>
+      <c r="C42" s="3"/>
+      <c r="D42" s="3"/>
     </row>
   </sheetData>
+  <conditionalFormatting sqref="L30:L40">
+    <cfRule type="dataBar" priority="1">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color theme="8" tint="0.39997558519241921"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{F2FC54C8-1A45-48CB-9BD5-BB9EC24F12E7}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+  </conditionalFormatting>
   <conditionalFormatting sqref="N30:N40">
     <cfRule type="dataBar" priority="7">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{2A92C3BC-1F93-47C4-BC8E-346A1B3EA4DF}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="O30:O40">
+    <cfRule type="dataBar" priority="5">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF63C384"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{B4EE7094-F9F4-44C3-BC1C-60E34A571841}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="P30:P40">
     <cfRule type="dataBar" priority="6">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF008AEF"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{D76BEB5B-973F-45A6-8C87-B87393D66165}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="O30:O40">
-[...26 lines deleted...]
-  </conditionalFormatting>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="31" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="dataBar" id="{F2FC54C8-1A45-48CB-9BD5-BB9EC24F12E7}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor theme="8" tint="0.59999389629810485"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <xm:sqref>L30:L40</xm:sqref>
+        </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{2A92C3BC-1F93-47C4-BC8E-346A1B3EA4DF}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF638EC6"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>N30:N40</xm:sqref>
-        </x14:conditionalFormatting>
-[...11 lines deleted...]
-          <xm:sqref>P30:P40</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{B4EE7094-F9F4-44C3-BC1C-60E34A571841}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF63C384"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>O30:O40</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="dataBar" id="{F2FC54C8-1A45-48CB-9BD5-BB9EC24F12E7}">
+          <x14:cfRule type="dataBar" id="{D76BEB5B-973F-45A6-8C87-B87393D66165}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
-              <x14:borderColor theme="8" tint="0.59999389629810485"/>
+              <x14:borderColor rgb="FF008AEF"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
-          <xm:sqref>L30:L40</xm:sqref>
+          <xm:sqref>P30:P40</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:Y79"/>
+  <dimension ref="B1:X79"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="J46" sqref="J46:J56"/>
+    <sheetView showGridLines="0" topLeftCell="M4" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="C3" sqref="C3:D3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="3.375" customWidth="1"/>
-    <col min="2" max="4" width="18.625" customWidth="1"/>
+    <col min="1" max="1" width="3.33203125" customWidth="1"/>
+    <col min="2" max="4" width="18.58203125" customWidth="1"/>
     <col min="5" max="5" width="15.5" customWidth="1"/>
     <col min="6" max="6" width="13" customWidth="1"/>
-    <col min="7" max="7" width="12.125" customWidth="1"/>
-    <col min="8" max="8" width="30.125" customWidth="1"/>
+    <col min="7" max="7" width="12.08203125" customWidth="1"/>
+    <col min="8" max="8" width="30.08203125" customWidth="1"/>
     <col min="9" max="9" width="3.5" customWidth="1"/>
-    <col min="10" max="10" width="11.625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12" max="12" width="16.125" customWidth="1"/>
+    <col min="10" max="10" width="11.58203125" customWidth="1"/>
+    <col min="11" max="11" width="17.83203125" customWidth="1"/>
+    <col min="12" max="12" width="16.08203125" customWidth="1"/>
     <col min="13" max="14" width="16.5" customWidth="1"/>
-    <col min="15" max="15" width="9.625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="17" max="17" width="15.375" customWidth="1"/>
+    <col min="15" max="15" width="9.58203125" customWidth="1"/>
+    <col min="16" max="16" width="15.08203125" customWidth="1"/>
+    <col min="17" max="17" width="15.33203125" customWidth="1"/>
     <col min="18" max="18" width="16.5" customWidth="1"/>
-    <col min="19" max="19" width="18.125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="21" max="21" width="19.625" customWidth="1"/>
+    <col min="19" max="19" width="18.08203125" customWidth="1"/>
+    <col min="20" max="20" width="20.08203125" customWidth="1"/>
+    <col min="21" max="21" width="19.58203125" customWidth="1"/>
     <col min="22" max="22" width="16.5" customWidth="1"/>
-    <col min="23" max="23" width="17.625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="25" max="25" width="1.375" customWidth="1"/>
+    <col min="23" max="23" width="17.58203125" customWidth="1"/>
+    <col min="24" max="24" width="16.58203125" customWidth="1"/>
+    <col min="25" max="25" width="1.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:24" ht="21" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B1" s="36" t="s">
+    <row r="1" spans="2:24" ht="20.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B1" s="35" t="s">
         <v>132</v>
       </c>
-      <c r="C1" s="4"/>
-[...36 lines deleted...]
-      <c r="B3" s="49" t="s">
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="2:24" ht="17.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="5"/>
+      <c r="C2" s="5"/>
+      <c r="D2" s="5"/>
+      <c r="E2" s="6"/>
+      <c r="F2" s="6"/>
+      <c r="G2" s="6"/>
+      <c r="H2" s="6"/>
+      <c r="I2" s="6"/>
+      <c r="J2" s="6"/>
+      <c r="K2" s="6"/>
+      <c r="L2" s="6"/>
+      <c r="M2" s="6"/>
+      <c r="N2" s="6"/>
+      <c r="O2" s="6"/>
+      <c r="P2" s="6"/>
+      <c r="Q2" s="6"/>
+      <c r="R2" s="6"/>
+      <c r="S2" s="6"/>
+      <c r="T2" s="6"/>
+      <c r="U2" s="6"/>
+      <c r="V2" s="6"/>
+      <c r="W2" s="6"/>
+      <c r="X2" s="6"/>
+    </row>
+    <row r="3" spans="2:24" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B3" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="C3" s="50" t="s">
+      <c r="C3" s="235" t="s">
         <v>70</v>
       </c>
-      <c r="D3" s="51" t="s">
+      <c r="D3" s="236" t="s">
         <v>37</v>
       </c>
-      <c r="E3" s="3"/>
-[...317 lines deleted...]
-      <c r="J30" s="249" t="s">
+    </row>
+    <row r="4" spans="2:24" x14ac:dyDescent="0.3">
+      <c r="B4" s="3"/>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3"/>
+    </row>
+    <row r="5" spans="2:24" x14ac:dyDescent="0.3">
+      <c r="B5" s="3"/>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3"/>
+    </row>
+    <row r="6" spans="2:24" x14ac:dyDescent="0.3">
+      <c r="B6" s="3"/>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3"/>
+    </row>
+    <row r="7" spans="2:24" x14ac:dyDescent="0.3">
+      <c r="B7" s="3"/>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3"/>
+    </row>
+    <row r="8" spans="2:24" x14ac:dyDescent="0.3">
+      <c r="B8" s="3"/>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3"/>
+    </row>
+    <row r="9" spans="2:24" x14ac:dyDescent="0.3">
+      <c r="B9" s="3"/>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3"/>
+    </row>
+    <row r="10" spans="2:24" x14ac:dyDescent="0.3">
+      <c r="B10" s="3"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+    </row>
+    <row r="11" spans="2:24" x14ac:dyDescent="0.3">
+      <c r="B11" s="3"/>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3"/>
+    </row>
+    <row r="12" spans="2:24" x14ac:dyDescent="0.3">
+      <c r="B12" s="3"/>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3"/>
+    </row>
+    <row r="13" spans="2:24" x14ac:dyDescent="0.3">
+      <c r="B13" s="3"/>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3"/>
+    </row>
+    <row r="14" spans="2:24" x14ac:dyDescent="0.3">
+      <c r="B14" s="3"/>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3"/>
+    </row>
+    <row r="15" spans="2:24" x14ac:dyDescent="0.3">
+      <c r="B15" s="3"/>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3"/>
+    </row>
+    <row r="16" spans="2:24" x14ac:dyDescent="0.3">
+      <c r="B16" s="3"/>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3"/>
+    </row>
+    <row r="17" spans="2:24" x14ac:dyDescent="0.3">
+      <c r="B17" s="3"/>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3"/>
+    </row>
+    <row r="18" spans="2:24" x14ac:dyDescent="0.3">
+      <c r="B18" s="3"/>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3"/>
+    </row>
+    <row r="19" spans="2:24" x14ac:dyDescent="0.3">
+      <c r="B19" s="3"/>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3"/>
+    </row>
+    <row r="20" spans="2:24" x14ac:dyDescent="0.3">
+      <c r="B20" s="3"/>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3"/>
+      <c r="U20" s="39"/>
+    </row>
+    <row r="21" spans="2:24" x14ac:dyDescent="0.3">
+      <c r="B21" s="3"/>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3"/>
+    </row>
+    <row r="22" spans="2:24" x14ac:dyDescent="0.3">
+      <c r="B22" s="3"/>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3"/>
+    </row>
+    <row r="23" spans="2:24" x14ac:dyDescent="0.3">
+      <c r="B23" s="3"/>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3"/>
+    </row>
+    <row r="24" spans="2:24" x14ac:dyDescent="0.3">
+      <c r="B24" s="3"/>
+      <c r="C24" s="3"/>
+      <c r="D24" s="3"/>
+    </row>
+    <row r="25" spans="2:24" x14ac:dyDescent="0.3">
+      <c r="B25" s="3"/>
+      <c r="C25" s="3"/>
+      <c r="D25" s="3"/>
+    </row>
+    <row r="27" spans="2:24" ht="39" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B27" s="3"/>
+      <c r="C27" s="3"/>
+      <c r="D27" s="3"/>
+    </row>
+    <row r="28" spans="2:24" ht="39" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B28" s="3"/>
+      <c r="C28" s="3"/>
+      <c r="D28" s="3"/>
+    </row>
+    <row r="29" spans="2:24" ht="68.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="30" spans="2:24" ht="24.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="J30" s="210" t="s">
         <v>57</v>
       </c>
-      <c r="K30" s="250"/>
-[...20 lines deleted...]
-      <c r="K31" s="224" t="s">
+      <c r="K30" s="211"/>
+      <c r="L30" s="38"/>
+      <c r="M30" s="38"/>
+      <c r="O30" s="212"/>
+    </row>
+    <row r="31" spans="2:24" ht="57" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I31" s="211"/>
+      <c r="J31" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="K31" s="129" t="s">
         <v>49</v>
       </c>
-      <c r="L31" s="224" t="s">
+      <c r="L31" s="129" t="s">
         <v>50</v>
       </c>
-      <c r="M31" s="224" t="s">
+      <c r="M31" s="129" t="s">
         <v>51</v>
       </c>
-      <c r="N31" s="224" t="s">
+      <c r="N31" s="129" t="s">
         <v>52</v>
       </c>
-      <c r="O31" s="224" t="s">
+      <c r="O31" s="129" t="s">
         <v>53</v>
       </c>
-      <c r="P31" s="224" t="s">
+      <c r="P31" s="129" t="s">
         <v>72</v>
       </c>
-      <c r="Q31" s="224" t="s">
+      <c r="Q31" s="129" t="s">
         <v>54</v>
       </c>
-      <c r="R31" s="224" t="s">
+      <c r="R31" s="129" t="s">
         <v>77</v>
       </c>
-      <c r="S31" s="224" t="s">
+      <c r="S31" s="129" t="s">
         <v>80</v>
       </c>
-      <c r="T31" s="224" t="s">
+      <c r="T31" s="129" t="s">
         <v>55</v>
       </c>
-      <c r="U31" s="224" t="s">
+      <c r="U31" s="129" t="s">
         <v>30</v>
       </c>
-      <c r="V31" s="224" t="s">
+      <c r="V31" s="129" t="s">
         <v>56</v>
       </c>
-      <c r="W31" s="224" t="s">
+      <c r="W31" s="129" t="s">
         <v>78</v>
       </c>
-      <c r="X31" s="224" t="s">
+      <c r="X31" s="129" t="s">
         <v>79</v>
       </c>
-      <c r="Y31" s="107"/>
-[...3 lines deleted...]
-      <c r="J32" s="172" t="s">
+    </row>
+    <row r="32" spans="2:24" ht="25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I32" s="211"/>
+      <c r="J32" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="K32" s="226"/>
-[...1 lines deleted...]
-      <c r="M32" s="226">
+      <c r="K32" s="190"/>
+      <c r="L32" s="190"/>
+      <c r="M32" s="190">
         <f>(K32+L32)*0.025</f>
         <v>0</v>
       </c>
-      <c r="N32" s="226">
-[...5 lines deleted...]
-      <c r="P32" s="226">
+      <c r="N32" s="190">
+        <v>0</v>
+      </c>
+      <c r="O32" s="190">
+        <v>0</v>
+      </c>
+      <c r="P32" s="190">
         <f>SUM(K32:O32)</f>
         <v>0</v>
       </c>
-      <c r="Q32" s="226">
-[...5 lines deleted...]
-      <c r="S32" s="228">
+      <c r="Q32" s="190">
+        <v>0</v>
+      </c>
+      <c r="R32" s="190">
+        <v>0</v>
+      </c>
+      <c r="S32" s="192">
         <f t="shared" ref="S32:S42" si="0">U32-Q32</f>
         <v>0</v>
       </c>
-      <c r="T32" s="228">
+      <c r="T32" s="192">
         <f t="shared" ref="T32:T42" si="1">IF(P32&lt;R32,(P32+Q32),R32)</f>
         <v>0</v>
       </c>
-      <c r="U32" s="228">
-[...2 lines deleted...]
-      <c r="V32" s="228">
+      <c r="U32" s="192">
+        <v>0</v>
+      </c>
+      <c r="V32" s="192">
         <f>T32-U32</f>
         <v>0</v>
       </c>
-      <c r="W32" s="228">
+      <c r="W32" s="192">
         <f t="shared" ref="W32:W42" si="2">R32-T32</f>
         <v>0</v>
       </c>
-      <c r="X32" s="142" t="e">
+      <c r="X32" s="126" t="e">
         <f t="shared" ref="X32:X42" si="3">W32/R32</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="Y32" s="107"/>
-[...3 lines deleted...]
-      <c r="J33" s="172" t="s">
+    </row>
+    <row r="33" spans="9:24" ht="25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I33" s="211"/>
+      <c r="J33" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="K33" s="226">
+      <c r="K33" s="190">
         <f>P32</f>
         <v>0</v>
       </c>
-      <c r="L33" s="226"/>
-      <c r="M33" s="226">
+      <c r="L33" s="190"/>
+      <c r="M33" s="190">
         <f t="shared" ref="M33:M42" si="4">(K33+L33)*0.025</f>
         <v>0</v>
       </c>
-      <c r="N33" s="226">
-[...5 lines deleted...]
-      <c r="P33" s="226">
+      <c r="N33" s="190">
+        <v>0</v>
+      </c>
+      <c r="O33" s="190">
+        <v>0</v>
+      </c>
+      <c r="P33" s="190">
         <f t="shared" ref="P33:P42" si="5">SUM(K33:O33)</f>
         <v>0</v>
       </c>
-      <c r="Q33" s="226">
-[...5 lines deleted...]
-      <c r="S33" s="228">
+      <c r="Q33" s="190">
+        <v>0</v>
+      </c>
+      <c r="R33" s="190">
+        <v>0</v>
+      </c>
+      <c r="S33" s="192">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="T33" s="228">
+      <c r="T33" s="192">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="U33" s="228">
-[...2 lines deleted...]
-      <c r="V33" s="228">
+      <c r="U33" s="192">
+        <v>0</v>
+      </c>
+      <c r="V33" s="192">
         <f t="shared" ref="V33:V42" si="6">T33-U33</f>
         <v>0</v>
       </c>
-      <c r="W33" s="228">
+      <c r="W33" s="192">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="X33" s="142" t="e">
+      <c r="X33" s="126" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="Y33" s="107"/>
-[...3 lines deleted...]
-      <c r="J34" s="172" t="s">
+    </row>
+    <row r="34" spans="9:24" ht="25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I34" s="211"/>
+      <c r="J34" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="K34" s="226">
+      <c r="K34" s="190">
         <f t="shared" ref="K34:K42" si="7">P33</f>
         <v>0</v>
       </c>
-      <c r="L34" s="226"/>
-      <c r="M34" s="226">
+      <c r="L34" s="190"/>
+      <c r="M34" s="190">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N34" s="226">
-[...5 lines deleted...]
-      <c r="P34" s="226">
+      <c r="N34" s="190">
+        <v>0</v>
+      </c>
+      <c r="O34" s="190">
+        <v>0</v>
+      </c>
+      <c r="P34" s="190">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Q34" s="226">
-[...5 lines deleted...]
-      <c r="S34" s="228">
+      <c r="Q34" s="190">
+        <v>0</v>
+      </c>
+      <c r="R34" s="190">
+        <v>0</v>
+      </c>
+      <c r="S34" s="192">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="T34" s="228">
+      <c r="T34" s="192">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="U34" s="228">
-[...2 lines deleted...]
-      <c r="V34" s="228">
+      <c r="U34" s="192">
+        <v>0</v>
+      </c>
+      <c r="V34" s="192">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="W34" s="228">
+      <c r="W34" s="192">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="X34" s="142" t="e">
+      <c r="X34" s="126" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="Y34" s="107"/>
-[...3 lines deleted...]
-      <c r="J35" s="172" t="s">
+    </row>
+    <row r="35" spans="9:24" ht="25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I35" s="211"/>
+      <c r="J35" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="K35" s="226">
+      <c r="K35" s="190">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="L35" s="226"/>
-      <c r="M35" s="226">
+      <c r="L35" s="190"/>
+      <c r="M35" s="190">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N35" s="226">
-[...5 lines deleted...]
-      <c r="P35" s="226">
+      <c r="N35" s="190">
+        <v>0</v>
+      </c>
+      <c r="O35" s="190">
+        <v>0</v>
+      </c>
+      <c r="P35" s="190">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Q35" s="226">
-[...5 lines deleted...]
-      <c r="S35" s="228">
+      <c r="Q35" s="190">
+        <v>0</v>
+      </c>
+      <c r="R35" s="190">
+        <v>0</v>
+      </c>
+      <c r="S35" s="192">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="T35" s="228">
+      <c r="T35" s="192">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="U35" s="228">
-[...2 lines deleted...]
-      <c r="V35" s="228">
+      <c r="U35" s="192">
+        <v>0</v>
+      </c>
+      <c r="V35" s="192">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="W35" s="228">
+      <c r="W35" s="192">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="X35" s="142" t="e">
+      <c r="X35" s="126" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="Y35" s="107"/>
-[...3 lines deleted...]
-      <c r="J36" s="172" t="s">
+    </row>
+    <row r="36" spans="9:24" ht="25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I36" s="211"/>
+      <c r="J36" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="K36" s="226">
+      <c r="K36" s="190">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="L36" s="226"/>
-      <c r="M36" s="226">
+      <c r="L36" s="190"/>
+      <c r="M36" s="190">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N36" s="226">
-[...5 lines deleted...]
-      <c r="P36" s="226">
+      <c r="N36" s="190">
+        <v>0</v>
+      </c>
+      <c r="O36" s="190">
+        <v>0</v>
+      </c>
+      <c r="P36" s="190">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Q36" s="226">
-[...5 lines deleted...]
-      <c r="S36" s="228">
+      <c r="Q36" s="190">
+        <v>0</v>
+      </c>
+      <c r="R36" s="190">
+        <v>0</v>
+      </c>
+      <c r="S36" s="192">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="T36" s="228">
+      <c r="T36" s="192">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="U36" s="228">
-[...2 lines deleted...]
-      <c r="V36" s="228">
+      <c r="U36" s="192">
+        <v>0</v>
+      </c>
+      <c r="V36" s="192">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="W36" s="228">
+      <c r="W36" s="192">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="X36" s="142" t="e">
+      <c r="X36" s="126" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="Y36" s="107"/>
-[...3 lines deleted...]
-      <c r="J37" s="172" t="s">
+    </row>
+    <row r="37" spans="9:24" ht="25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I37" s="211"/>
+      <c r="J37" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="K37" s="226">
+      <c r="K37" s="190">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="L37" s="226"/>
-      <c r="M37" s="226">
+      <c r="L37" s="190"/>
+      <c r="M37" s="190">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N37" s="226">
-[...5 lines deleted...]
-      <c r="P37" s="226">
+      <c r="N37" s="190">
+        <v>0</v>
+      </c>
+      <c r="O37" s="190">
+        <v>0</v>
+      </c>
+      <c r="P37" s="190">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Q37" s="226">
-[...5 lines deleted...]
-      <c r="S37" s="228">
+      <c r="Q37" s="190">
+        <v>0</v>
+      </c>
+      <c r="R37" s="190">
+        <v>0</v>
+      </c>
+      <c r="S37" s="192">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="T37" s="228">
+      <c r="T37" s="192">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="U37" s="228">
-[...2 lines deleted...]
-      <c r="V37" s="228">
+      <c r="U37" s="192">
+        <v>0</v>
+      </c>
+      <c r="V37" s="192">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="W37" s="228">
+      <c r="W37" s="192">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="X37" s="142" t="e">
+      <c r="X37" s="126" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="Y37" s="107"/>
-[...3 lines deleted...]
-      <c r="J38" s="172" t="s">
+    </row>
+    <row r="38" spans="9:24" ht="25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I38" s="211"/>
+      <c r="J38" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="K38" s="226">
+      <c r="K38" s="190">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="L38" s="226"/>
-      <c r="M38" s="226">
+      <c r="L38" s="190"/>
+      <c r="M38" s="190">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N38" s="226">
-[...5 lines deleted...]
-      <c r="P38" s="226">
+      <c r="N38" s="190">
+        <v>0</v>
+      </c>
+      <c r="O38" s="190">
+        <v>0</v>
+      </c>
+      <c r="P38" s="190">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Q38" s="226">
-[...5 lines deleted...]
-      <c r="S38" s="228">
+      <c r="Q38" s="190">
+        <v>0</v>
+      </c>
+      <c r="R38" s="190">
+        <v>0</v>
+      </c>
+      <c r="S38" s="192">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="T38" s="228">
+      <c r="T38" s="192">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="U38" s="228">
-[...2 lines deleted...]
-      <c r="V38" s="228">
+      <c r="U38" s="192">
+        <v>0</v>
+      </c>
+      <c r="V38" s="192">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="W38" s="228">
+      <c r="W38" s="192">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="X38" s="142" t="e">
+      <c r="X38" s="126" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="Y38" s="107"/>
-[...3 lines deleted...]
-      <c r="J39" s="172" t="s">
+    </row>
+    <row r="39" spans="9:24" ht="25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I39" s="211"/>
+      <c r="J39" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="K39" s="226">
+      <c r="K39" s="190">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="L39" s="226"/>
-      <c r="M39" s="226">
+      <c r="L39" s="190"/>
+      <c r="M39" s="190">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N39" s="226">
-[...5 lines deleted...]
-      <c r="P39" s="226">
+      <c r="N39" s="190">
+        <v>0</v>
+      </c>
+      <c r="O39" s="190">
+        <v>0</v>
+      </c>
+      <c r="P39" s="190">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Q39" s="226">
-[...5 lines deleted...]
-      <c r="S39" s="228">
+      <c r="Q39" s="190">
+        <v>0</v>
+      </c>
+      <c r="R39" s="190">
+        <v>0</v>
+      </c>
+      <c r="S39" s="192">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="T39" s="228">
+      <c r="T39" s="192">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="U39" s="228">
-[...2 lines deleted...]
-      <c r="V39" s="228">
+      <c r="U39" s="192">
+        <v>0</v>
+      </c>
+      <c r="V39" s="192">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="W39" s="228">
+      <c r="W39" s="192">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="X39" s="142" t="e">
+      <c r="X39" s="126" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="Y39" s="107"/>
-[...3 lines deleted...]
-      <c r="J40" s="172" t="s">
+    </row>
+    <row r="40" spans="9:24" ht="25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I40" s="211"/>
+      <c r="J40" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="K40" s="226">
+      <c r="K40" s="190">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="L40" s="226"/>
-      <c r="M40" s="226">
+      <c r="L40" s="190"/>
+      <c r="M40" s="190">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N40" s="226">
-[...5 lines deleted...]
-      <c r="P40" s="226">
+      <c r="N40" s="190">
+        <v>0</v>
+      </c>
+      <c r="O40" s="190">
+        <v>0</v>
+      </c>
+      <c r="P40" s="190">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Q40" s="226">
-[...5 lines deleted...]
-      <c r="S40" s="228">
+      <c r="Q40" s="190">
+        <v>0</v>
+      </c>
+      <c r="R40" s="190">
+        <v>0</v>
+      </c>
+      <c r="S40" s="192">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="T40" s="228">
+      <c r="T40" s="192">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="U40" s="228">
-[...2 lines deleted...]
-      <c r="V40" s="228">
+      <c r="U40" s="192">
+        <v>0</v>
+      </c>
+      <c r="V40" s="192">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="W40" s="228">
+      <c r="W40" s="192">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="X40" s="142" t="e">
+      <c r="X40" s="126" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="Y40" s="107"/>
-[...3 lines deleted...]
-      <c r="J41" s="172" t="s">
+    </row>
+    <row r="41" spans="9:24" ht="25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I41" s="211"/>
+      <c r="J41" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="K41" s="226">
+      <c r="K41" s="190">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="L41" s="226"/>
-      <c r="M41" s="226">
+      <c r="L41" s="190"/>
+      <c r="M41" s="190">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N41" s="226">
-[...5 lines deleted...]
-      <c r="P41" s="226">
+      <c r="N41" s="190">
+        <v>0</v>
+      </c>
+      <c r="O41" s="190">
+        <v>0</v>
+      </c>
+      <c r="P41" s="190">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Q41" s="226">
-[...5 lines deleted...]
-      <c r="S41" s="228">
+      <c r="Q41" s="190">
+        <v>0</v>
+      </c>
+      <c r="R41" s="190">
+        <v>0</v>
+      </c>
+      <c r="S41" s="192">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="T41" s="228">
+      <c r="T41" s="192">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="U41" s="228">
-[...2 lines deleted...]
-      <c r="V41" s="228">
+      <c r="U41" s="192">
+        <v>0</v>
+      </c>
+      <c r="V41" s="192">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="W41" s="228">
+      <c r="W41" s="192">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="X41" s="142" t="e">
+      <c r="X41" s="126" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="Y41" s="107"/>
-[...3 lines deleted...]
-      <c r="J42" s="172" t="s">
+    </row>
+    <row r="42" spans="9:24" ht="25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I42" s="211"/>
+      <c r="J42" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="K42" s="226">
+      <c r="K42" s="190">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="L42" s="226"/>
-      <c r="M42" s="226">
+      <c r="L42" s="190"/>
+      <c r="M42" s="190">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N42" s="226">
-[...5 lines deleted...]
-      <c r="P42" s="226">
+      <c r="N42" s="190">
+        <v>0</v>
+      </c>
+      <c r="O42" s="190">
+        <v>0</v>
+      </c>
+      <c r="P42" s="190">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Q42" s="226">
-[...5 lines deleted...]
-      <c r="S42" s="228">
+      <c r="Q42" s="190">
+        <v>0</v>
+      </c>
+      <c r="R42" s="190">
+        <v>0</v>
+      </c>
+      <c r="S42" s="192">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="T42" s="228">
+      <c r="T42" s="192">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="U42" s="228">
-[...2 lines deleted...]
-      <c r="V42" s="228">
+      <c r="U42" s="192">
+        <v>0</v>
+      </c>
+      <c r="V42" s="192">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="W42" s="228">
+      <c r="W42" s="192">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="X42" s="142" t="e">
+      <c r="X42" s="126" t="e">
         <f t="shared" si="3"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="Y42" s="107"/>
-[...2 lines deleted...]
-      <c r="J43" s="129" t="s">
+    </row>
+    <row r="43" spans="9:24" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J43" s="116" t="s">
         <v>137</v>
       </c>
-      <c r="V43" s="55"/>
-[...2 lines deleted...]
-      <c r="J44" s="42" t="s">
+      <c r="V43" s="47"/>
+    </row>
+    <row r="44" spans="9:24" ht="18" x14ac:dyDescent="0.3">
+      <c r="J44" s="41" t="s">
         <v>58</v>
       </c>
-      <c r="K44" s="57"/>
-[...12 lines deleted...]
-      <c r="K45" s="224" t="s">
+      <c r="S44" s="48"/>
+      <c r="V44" s="47"/>
+    </row>
+    <row r="45" spans="9:24" ht="37.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J45" s="129" t="s">
+        <v>0</v>
+      </c>
+      <c r="K45" s="129" t="s">
         <v>33</v>
       </c>
-      <c r="L45" s="224" t="s">
+      <c r="L45" s="129" t="s">
         <v>69</v>
       </c>
-      <c r="M45" s="224" t="s">
+      <c r="M45" s="129" t="s">
         <v>16</v>
       </c>
-      <c r="N45" s="224" t="s">
+      <c r="N45" s="129" t="s">
         <v>59</v>
       </c>
-      <c r="W45" s="57"/>
-[...3 lines deleted...]
-      <c r="J46" s="172" t="s">
+    </row>
+    <row r="46" spans="9:24" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J46" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="K46" s="226">
-[...8 lines deleted...]
-      <c r="N46" s="226">
+      <c r="K46" s="190">
+        <v>0</v>
+      </c>
+      <c r="L46" s="190">
+        <v>0</v>
+      </c>
+      <c r="M46" s="190">
+        <v>0</v>
+      </c>
+      <c r="N46" s="190">
         <f>SUM(K46:M46)</f>
         <v>0</v>
       </c>
-      <c r="W46" s="57"/>
-[...3 lines deleted...]
-      <c r="J47" s="172" t="s">
+    </row>
+    <row r="47" spans="9:24" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J47" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="K47" s="226">
-[...8 lines deleted...]
-      <c r="N47" s="226">
+      <c r="K47" s="190">
+        <v>0</v>
+      </c>
+      <c r="L47" s="190">
+        <v>0</v>
+      </c>
+      <c r="M47" s="190">
+        <v>0</v>
+      </c>
+      <c r="N47" s="190">
         <f t="shared" ref="N47:N56" si="8">SUM(K47:M47)</f>
         <v>0</v>
       </c>
-      <c r="W47" s="57"/>
-[...3 lines deleted...]
-      <c r="J48" s="172" t="s">
+    </row>
+    <row r="48" spans="9:24" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J48" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="K48" s="226">
-[...8 lines deleted...]
-      <c r="N48" s="226">
+      <c r="K48" s="190">
+        <v>0</v>
+      </c>
+      <c r="L48" s="190">
+        <v>0</v>
+      </c>
+      <c r="M48" s="190">
+        <v>0</v>
+      </c>
+      <c r="N48" s="190">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="W48" s="57"/>
-[...3 lines deleted...]
-      <c r="J49" s="172" t="s">
+    </row>
+    <row r="49" spans="10:14" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J49" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="K49" s="226">
-[...8 lines deleted...]
-      <c r="N49" s="226">
+      <c r="K49" s="190">
+        <v>0</v>
+      </c>
+      <c r="L49" s="190">
+        <v>0</v>
+      </c>
+      <c r="M49" s="190">
+        <v>0</v>
+      </c>
+      <c r="N49" s="190">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="W49" s="57"/>
-[...3 lines deleted...]
-      <c r="J50" s="172" t="s">
+    </row>
+    <row r="50" spans="10:14" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J50" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="K50" s="226">
-[...8 lines deleted...]
-      <c r="N50" s="226">
+      <c r="K50" s="190">
+        <v>0</v>
+      </c>
+      <c r="L50" s="190">
+        <v>0</v>
+      </c>
+      <c r="M50" s="190">
+        <v>0</v>
+      </c>
+      <c r="N50" s="190">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="W50" s="57"/>
-[...3 lines deleted...]
-      <c r="J51" s="172" t="s">
+    </row>
+    <row r="51" spans="10:14" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J51" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="K51" s="226">
-[...8 lines deleted...]
-      <c r="N51" s="226">
+      <c r="K51" s="190">
+        <v>0</v>
+      </c>
+      <c r="L51" s="190">
+        <v>0</v>
+      </c>
+      <c r="M51" s="190">
+        <v>0</v>
+      </c>
+      <c r="N51" s="190">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="W51" s="57"/>
-[...3 lines deleted...]
-      <c r="J52" s="172" t="s">
+    </row>
+    <row r="52" spans="10:14" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J52" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="K52" s="226">
-[...8 lines deleted...]
-      <c r="N52" s="226">
+      <c r="K52" s="190">
+        <v>0</v>
+      </c>
+      <c r="L52" s="190">
+        <v>0</v>
+      </c>
+      <c r="M52" s="190">
+        <v>0</v>
+      </c>
+      <c r="N52" s="190">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
     </row>
-    <row r="53" spans="10:24" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="J53" s="172" t="s">
+    <row r="53" spans="10:14" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J53" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="K53" s="226">
-[...8 lines deleted...]
-      <c r="N53" s="226">
+      <c r="K53" s="190">
+        <v>0</v>
+      </c>
+      <c r="L53" s="190">
+        <v>0</v>
+      </c>
+      <c r="M53" s="190">
+        <v>0</v>
+      </c>
+      <c r="N53" s="190">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
     </row>
-    <row r="54" spans="10:24" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="J54" s="172" t="s">
+    <row r="54" spans="10:14" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J54" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="K54" s="226">
-[...8 lines deleted...]
-      <c r="N54" s="226">
+      <c r="K54" s="190">
+        <v>0</v>
+      </c>
+      <c r="L54" s="190">
+        <v>0</v>
+      </c>
+      <c r="M54" s="190">
+        <v>0</v>
+      </c>
+      <c r="N54" s="190">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
     </row>
-    <row r="55" spans="10:24" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="J55" s="172" t="s">
+    <row r="55" spans="10:14" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J55" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="K55" s="226">
-[...8 lines deleted...]
-      <c r="N55" s="226">
+      <c r="K55" s="190">
+        <v>0</v>
+      </c>
+      <c r="L55" s="190">
+        <v>0</v>
+      </c>
+      <c r="M55" s="190">
+        <v>0</v>
+      </c>
+      <c r="N55" s="190">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
     </row>
-    <row r="56" spans="10:24" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="J56" s="172" t="s">
+    <row r="56" spans="10:14" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J56" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="K56" s="226">
-[...8 lines deleted...]
-      <c r="N56" s="226">
+      <c r="K56" s="190">
+        <v>0</v>
+      </c>
+      <c r="L56" s="190">
+        <v>0</v>
+      </c>
+      <c r="M56" s="190">
+        <v>0</v>
+      </c>
+      <c r="N56" s="190">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
     </row>
-    <row r="57" spans="10:24" x14ac:dyDescent="0.2">
-      <c r="J57" s="252" t="s">
+    <row r="57" spans="10:14" x14ac:dyDescent="0.3">
+      <c r="J57" s="116" t="s">
         <v>138</v>
       </c>
-      <c r="K57" s="57"/>
-[...14 lines deleted...]
-      <c r="T79" s="55"/>
+    </row>
+    <row r="76" spans="20:20" x14ac:dyDescent="0.3">
+      <c r="T76" s="47"/>
+    </row>
+    <row r="77" spans="20:20" x14ac:dyDescent="0.3">
+      <c r="T77" s="47"/>
+    </row>
+    <row r="78" spans="20:20" x14ac:dyDescent="0.3">
+      <c r="T78" s="47"/>
+    </row>
+    <row r="79" spans="20:20" x14ac:dyDescent="0.3">
+      <c r="T79" s="47"/>
     </row>
   </sheetData>
   <conditionalFormatting sqref="K46:K56">
     <cfRule type="dataBar" priority="13">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{372C8E22-6F65-4C4A-9999-017C55894F2C}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K46:M56">
+    <cfRule type="dataBar" priority="35">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF638EC6"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{44A1FED6-AAD1-4498-B45D-266C6D72483B}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+    <cfRule type="dataBar" priority="36">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF63C384"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{48FC6645-74DF-490B-99B0-9B84A8B7AEA1}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="L46:L56">
     <cfRule type="dataBar" priority="12">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FFFF555A"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{5449158D-DB7B-443E-BE0B-4859F2E505D8}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="M46:M56">
     <cfRule type="dataBar" priority="11">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF63C384"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{56647613-2B0B-4F04-BB98-02FA0B51F467}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="K46:M56">
-    <cfRule type="dataBar" priority="36">
+  <conditionalFormatting sqref="N32:N42">
+    <cfRule type="dataBar" priority="9">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF63C384"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
-          <x14:id>{48FC6645-74DF-490B-99B0-9B84A8B7AEA1}</x14:id>
-[...41 lines deleted...]
-          <x14:id>{EBC654BD-6459-4351-9051-C91F79C34B15}</x14:id>
+          <x14:id>{B80E6939-F3B0-437A-B909-5DC1D595C303}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="N46:N56">
     <cfRule type="dataBar" priority="10">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{236E298C-4B35-47CB-AC1D-80C37D59C20B}</x14:id>
         </ext>
       </extLst>
     </cfRule>
-  </conditionalFormatting>
-[...1 lines deleted...]
-    <cfRule type="dataBar" priority="15">
+    <cfRule type="dataBar" priority="33">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF63C384"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
-          <x14:id>{3D3B1369-1764-488B-B0A8-CE6CA88ED43B}</x14:id>
+          <x14:id>{EBC654BD-6459-4351-9051-C91F79C34B15}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+    <cfRule type="dataBar" priority="34">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FFFF555A"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{8F7CB199-F7F5-43CA-A1DF-21CC024E9C43}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="W32:W42">
-    <cfRule type="dataBar" priority="23">
+  <conditionalFormatting sqref="P32:P42">
+    <cfRule type="dataBar" priority="7">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
-        <color theme="7" tint="0.39997558519241921"/>
+        <color rgb="FFFFB628"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
-          <x14:id>{24715598-CCEA-45D6-85BF-F55D35A76FC4}</x14:id>
-[...13 lines deleted...]
-          <x14:id>{D26F63AB-595F-4F9B-ACEC-5F0635BCE9D2}</x14:id>
+          <x14:id>{76E3CD5D-15D4-4F35-9198-D6C0F8654F50}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Q32:Q42">
     <cfRule type="dataBar" priority="8">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FFFF555A"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{4FAD76E8-B29E-4953-9068-4F44840C9C80}</x14:id>
         </ext>
       </extLst>
     </cfRule>
     <cfRule type="expression" dxfId="4" priority="20">
       <formula>$P32&gt;$R32</formula>
-    </cfRule>
-[...26 lines deleted...]
-      </extLst>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="R32:R42">
     <cfRule type="dataBar" priority="4">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color theme="7" tint="0.39997558519241921"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{D46A21FD-D875-4DC8-9D89-8E6F07A9EC1D}</x14:id>
         </ext>
       </extLst>
     </cfRule>
     <cfRule type="expression" dxfId="3" priority="5">
       <formula>$R32&lt;$P32</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="S32:S42">
     <cfRule type="dataBar" priority="3">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF638EC6"/>
@@ -48360,237 +43665,231 @@
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FFFF555A"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{AC0B7701-4073-40DA-8BA9-6B2004942D85}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="U32:U42">
     <cfRule type="dataBar" priority="1">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{FEB375F9-3442-4A6A-9AD3-2E794933B5FF}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
+  <conditionalFormatting sqref="V32:V42">
+    <cfRule type="dataBar" priority="15">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF63C384"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{3D3B1369-1764-488B-B0A8-CE6CA88ED43B}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="W32:W42">
+    <cfRule type="dataBar" priority="23">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color theme="7" tint="0.39997558519241921"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{24715598-CCEA-45D6-85BF-F55D35A76FC4}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="X32:X42">
+    <cfRule type="dataBar" priority="22">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF008AEF"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{D26F63AB-595F-4F9B-ACEC-5F0635BCE9D2}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+  </conditionalFormatting>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="31" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{372C8E22-6F65-4C4A-9999-017C55894F2C}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF638EC6"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>K46:K56</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="dataBar" id="{44A1FED6-AAD1-4498-B45D-266C6D72483B}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF638EC6"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{48FC6645-74DF-490B-99B0-9B84A8B7AEA1}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF63C384"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <xm:sqref>K46:M56</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{5449158D-DB7B-443E-BE0B-4859F2E505D8}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FFFF555A"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>L46:L56</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{56647613-2B0B-4F04-BB98-02FA0B51F467}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF63C384"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>M46:M56</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="dataBar" id="{48FC6645-74DF-490B-99B0-9B84A8B7AEA1}">
+          <x14:cfRule type="dataBar" id="{B80E6939-F3B0-437A-B909-5DC1D595C303}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF63C384"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
-          <xm:sqref>K46:M56</xm:sqref>
+          <xm:sqref>N32:N42</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="dataBar" id="{44A1FED6-AAD1-4498-B45D-266C6D72483B}">
+          <x14:cfRule type="dataBar" id="{236E298C-4B35-47CB-AC1D-80C37D59C20B}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF638EC6"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
-          <xm:sqref>K46:M56</xm:sqref>
-[...1 lines deleted...]
-        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="dataBar" id="{EBC654BD-6459-4351-9051-C91F79C34B15}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF63C384"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
           <x14:cfRule type="dataBar" id="{8F7CB199-F7F5-43CA-A1DF-21CC024E9C43}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FFFF555A"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>N46:N56</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="dataBar" id="{EBC654BD-6459-4351-9051-C91F79C34B15}">
+          <x14:cfRule type="dataBar" id="{76E3CD5D-15D4-4F35-9198-D6C0F8654F50}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
-              <x14:borderColor rgb="FF63C384"/>
+              <x14:borderColor rgb="FFFFB628"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
-          <xm:sqref>N46:N56</xm:sqref>
-[...51 lines deleted...]
-          <xm:sqref>X32:X42</xm:sqref>
+          <xm:sqref>P32:P42</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{4FAD76E8-B29E-4953-9068-4F44840C9C80}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FFFF555A"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>Q32:Q42</xm:sqref>
-        </x14:conditionalFormatting>
-[...24 lines deleted...]
-          <xm:sqref>P32:P42</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{D46A21FD-D875-4DC8-9D89-8E6F07A9EC1D}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor theme="7" tint="0.59999389629810485"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>R32:R42</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{7D1AA999-EEC7-4DB5-AE1A-62AFD83BFF14}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor theme="3" tint="0.59999389629810485"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
@@ -48600,1746 +43899,1467 @@
           <x14:cfRule type="dataBar" id="{AC0B7701-4073-40DA-8BA9-6B2004942D85}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FFFF555A"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>T32:T42</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{FEB375F9-3442-4A6A-9AD3-2E794933B5FF}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor theme="3" tint="0.59999389629810485"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>U32:U42</xm:sqref>
         </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="dataBar" id="{3D3B1369-1764-488B-B0A8-CE6CA88ED43B}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor theme="6" tint="0.39997558519241921"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <xm:sqref>V32:V42</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="dataBar" id="{24715598-CCEA-45D6-85BF-F55D35A76FC4}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor theme="7" tint="0.59999389629810485"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <xm:sqref>W32:W42</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="dataBar" id="{D26F63AB-595F-4F9B-ACEC-5F0635BCE9D2}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF008AEF"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <xm:sqref>X32:X42</xm:sqref>
+        </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:T68"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="J34" sqref="J34:J44"/>
+    <sheetView showGridLines="0" topLeftCell="E1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="C3" sqref="C3:D3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="3.375" customWidth="1"/>
-    <col min="2" max="4" width="18.625" customWidth="1"/>
+    <col min="1" max="1" width="3.33203125" customWidth="1"/>
+    <col min="2" max="4" width="18.58203125" customWidth="1"/>
     <col min="5" max="5" width="15.5" customWidth="1"/>
-    <col min="6" max="6" width="15.125" customWidth="1"/>
+    <col min="6" max="6" width="15.08203125" customWidth="1"/>
     <col min="7" max="8" width="21" customWidth="1"/>
     <col min="9" max="9" width="1" customWidth="1"/>
-    <col min="10" max="10" width="25.625" customWidth="1"/>
+    <col min="10" max="10" width="25.58203125" customWidth="1"/>
     <col min="11" max="11" width="21.5" customWidth="1"/>
-    <col min="12" max="12" width="19.625" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="16" max="16" width="19.625" customWidth="1"/>
+    <col min="12" max="12" width="19.58203125" customWidth="1"/>
+    <col min="13" max="13" width="20.33203125" customWidth="1"/>
+    <col min="14" max="14" width="20.08203125" customWidth="1"/>
+    <col min="15" max="15" width="20.83203125" customWidth="1"/>
+    <col min="16" max="16" width="19.58203125" customWidth="1"/>
     <col min="17" max="17" width="18" customWidth="1"/>
-    <col min="18" max="18" width="1.125" customWidth="1"/>
+    <col min="18" max="18" width="1.08203125" customWidth="1"/>
     <col min="19" max="19" width="15.5" customWidth="1"/>
-    <col min="20" max="20" width="15.875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="22" max="22" width="15.375" customWidth="1"/>
+    <col min="20" max="20" width="15.83203125" customWidth="1"/>
+    <col min="21" max="21" width="15.08203125" customWidth="1"/>
+    <col min="22" max="22" width="15.33203125" customWidth="1"/>
     <col min="23" max="23" width="17" customWidth="1"/>
-    <col min="24" max="24" width="16.125" customWidth="1"/>
+    <col min="24" max="24" width="16.08203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:14" ht="21" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B1" s="36" t="s">
+    <row r="1" spans="2:14" ht="20.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B1" s="35" t="s">
         <v>155</v>
       </c>
-      <c r="C1" s="4"/>
-[...26 lines deleted...]
-      <c r="B3" s="49" t="s">
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="2:14" ht="15" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="5"/>
+      <c r="C2" s="5"/>
+      <c r="D2" s="5"/>
+      <c r="E2" s="6"/>
+      <c r="F2" s="6"/>
+      <c r="G2" s="6"/>
+      <c r="H2" s="6"/>
+      <c r="I2" s="6"/>
+      <c r="J2" s="6"/>
+      <c r="K2" s="6"/>
+      <c r="L2" s="6"/>
+      <c r="M2" s="6"/>
+      <c r="N2" s="6"/>
+    </row>
+    <row r="3" spans="2:14" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B3" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="C3" s="50" t="s">
+      <c r="C3" s="235" t="s">
         <v>70</v>
       </c>
-      <c r="D3" s="51" t="s">
+      <c r="D3" s="236" t="s">
         <v>37</v>
       </c>
-      <c r="E3" s="3"/>
-[...31 lines deleted...]
-      <c r="J31" s="42" t="s">
+    </row>
+    <row r="17" spans="10:20" x14ac:dyDescent="0.3">
+      <c r="T17" s="47"/>
+    </row>
+    <row r="18" spans="10:20" x14ac:dyDescent="0.3">
+      <c r="T18" s="47"/>
+    </row>
+    <row r="19" spans="10:20" x14ac:dyDescent="0.3">
+      <c r="T19" s="47"/>
+    </row>
+    <row r="20" spans="10:20" x14ac:dyDescent="0.3">
+      <c r="T20" s="47"/>
+    </row>
+    <row r="22" spans="10:20" ht="16" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="23" spans="10:20" ht="16" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="24" spans="10:20" ht="16" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="25" spans="10:20" ht="16" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="26" spans="10:20" ht="16" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="27" spans="10:20" ht="16" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="28" spans="10:20" ht="16" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="29" spans="10:20" ht="16" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="30" spans="10:20" ht="16" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="31" spans="10:20" ht="16" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J31" s="41" t="s">
         <v>122</v>
       </c>
-      <c r="K31" s="107"/>
-[...13 lines deleted...]
-      <c r="K32" s="145" t="s">
+    </row>
+    <row r="32" spans="10:20" ht="42.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J32" s="129" t="s">
+        <v>0</v>
+      </c>
+      <c r="K32" s="129" t="s">
         <v>33</v>
       </c>
-      <c r="L32" s="145" t="s">
+      <c r="L32" s="129" t="s">
         <v>14</v>
       </c>
-      <c r="M32" s="145" t="s">
+      <c r="M32" s="129" t="s">
         <v>15</v>
       </c>
-      <c r="N32" s="145" t="s">
+      <c r="N32" s="129" t="s">
         <v>16</v>
       </c>
-      <c r="O32" s="145" t="s">
+      <c r="O32" s="129" t="s">
         <v>124</v>
       </c>
-      <c r="P32" s="145" t="s">
+      <c r="P32" s="129" t="s">
         <v>125</v>
       </c>
-      <c r="Q32" s="145" t="s">
+      <c r="Q32" s="129" t="s">
         <v>77</v>
       </c>
-      <c r="R32" s="107"/>
-[...3 lines deleted...]
-      <c r="J33" s="186">
+    </row>
+    <row r="33" spans="7:17" ht="42.75" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J33" s="164">
         <v>2007</v>
       </c>
-      <c r="K33" s="187">
+      <c r="K33" s="165">
         <v>1547952451</v>
       </c>
-      <c r="L33" s="187">
+      <c r="L33" s="165">
         <v>124774799</v>
       </c>
-      <c r="M33" s="187">
+      <c r="M33" s="165">
         <v>54609160</v>
       </c>
-      <c r="N33" s="187">
+      <c r="N33" s="165">
         <v>54586140</v>
       </c>
-      <c r="O33" s="187">
+      <c r="O33" s="165">
         <f>SUM(K33:N33)</f>
         <v>1781922550</v>
       </c>
-      <c r="P33" s="186"/>
-[...5 lines deleted...]
-      <c r="J34" s="172" t="s">
+      <c r="P33" s="164"/>
+      <c r="Q33" s="164"/>
+    </row>
+    <row r="34" spans="7:17" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J34" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="K34" s="188">
-[...11 lines deleted...]
-      <c r="O34" s="184">
+      <c r="K34" s="166">
+        <v>0</v>
+      </c>
+      <c r="L34" s="166">
+        <v>0</v>
+      </c>
+      <c r="M34" s="166">
+        <v>0</v>
+      </c>
+      <c r="N34" s="166">
+        <v>0</v>
+      </c>
+      <c r="O34" s="163">
         <f>SUM(K34:N34)</f>
         <v>0</v>
       </c>
-      <c r="P34" s="189">
+      <c r="P34" s="167">
         <f>O34/O33-1</f>
         <v>-1</v>
       </c>
-      <c r="Q34" s="184">
+      <c r="Q34" s="163">
         <f t="shared" ref="Q34:Q44" si="0">O34*0.025</f>
         <v>0</v>
       </c>
-      <c r="R34" s="107"/>
-[...3 lines deleted...]
-      <c r="J35" s="172" t="s">
+    </row>
+    <row r="35" spans="7:17" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J35" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="K35" s="188">
-[...11 lines deleted...]
-      <c r="O35" s="184">
+      <c r="K35" s="166">
+        <v>0</v>
+      </c>
+      <c r="L35" s="166">
+        <v>0</v>
+      </c>
+      <c r="M35" s="166">
+        <v>0</v>
+      </c>
+      <c r="N35" s="166">
+        <v>0</v>
+      </c>
+      <c r="O35" s="163">
         <f t="shared" ref="O35:O44" si="1">SUM(K35:N35)</f>
         <v>0</v>
       </c>
-      <c r="P35" s="189" t="e">
+      <c r="P35" s="167" t="e">
         <f>O35/O34-1</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="Q35" s="184">
+      <c r="Q35" s="163">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="R35" s="107"/>
-[...3 lines deleted...]
-      <c r="J36" s="172" t="s">
+    </row>
+    <row r="36" spans="7:17" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J36" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="K36" s="188">
-[...11 lines deleted...]
-      <c r="O36" s="184">
+      <c r="K36" s="166">
+        <v>0</v>
+      </c>
+      <c r="L36" s="166">
+        <v>0</v>
+      </c>
+      <c r="M36" s="166">
+        <v>0</v>
+      </c>
+      <c r="N36" s="166">
+        <v>0</v>
+      </c>
+      <c r="O36" s="163">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="P36" s="189" t="e">
+      <c r="P36" s="167" t="e">
         <f t="shared" ref="P36:P44" si="2">O36/O35-1</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="Q36" s="184">
+      <c r="Q36" s="163">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="R36" s="107"/>
-[...3 lines deleted...]
-      <c r="J37" s="172" t="s">
+    </row>
+    <row r="37" spans="7:17" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J37" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="K37" s="188">
-[...11 lines deleted...]
-      <c r="O37" s="184">
+      <c r="K37" s="166">
+        <v>0</v>
+      </c>
+      <c r="L37" s="166">
+        <v>0</v>
+      </c>
+      <c r="M37" s="166">
+        <v>0</v>
+      </c>
+      <c r="N37" s="166">
+        <v>0</v>
+      </c>
+      <c r="O37" s="163">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="P37" s="189" t="e">
+      <c r="P37" s="167" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="Q37" s="184">
+      <c r="Q37" s="163">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="R37" s="107"/>
-[...3 lines deleted...]
-      <c r="J38" s="172" t="s">
+    </row>
+    <row r="38" spans="7:17" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J38" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="K38" s="188">
-[...11 lines deleted...]
-      <c r="O38" s="184">
+      <c r="K38" s="166">
+        <v>0</v>
+      </c>
+      <c r="L38" s="166">
+        <v>0</v>
+      </c>
+      <c r="M38" s="166">
+        <v>0</v>
+      </c>
+      <c r="N38" s="166">
+        <v>0</v>
+      </c>
+      <c r="O38" s="163">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="P38" s="189" t="e">
+      <c r="P38" s="167" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="Q38" s="184">
+      <c r="Q38" s="163">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="R38" s="107"/>
-[...3 lines deleted...]
-      <c r="J39" s="172" t="s">
+    </row>
+    <row r="39" spans="7:17" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J39" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="K39" s="188">
-[...11 lines deleted...]
-      <c r="O39" s="184">
+      <c r="K39" s="166">
+        <v>0</v>
+      </c>
+      <c r="L39" s="166">
+        <v>0</v>
+      </c>
+      <c r="M39" s="166">
+        <v>0</v>
+      </c>
+      <c r="N39" s="166">
+        <v>0</v>
+      </c>
+      <c r="O39" s="163">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="P39" s="189" t="e">
+      <c r="P39" s="167" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="Q39" s="184">
+      <c r="Q39" s="163">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="R39" s="107"/>
-[...3 lines deleted...]
-      <c r="J40" s="172" t="s">
+    </row>
+    <row r="40" spans="7:17" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J40" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="K40" s="188">
-[...11 lines deleted...]
-      <c r="O40" s="184">
+      <c r="K40" s="166">
+        <v>0</v>
+      </c>
+      <c r="L40" s="166">
+        <v>0</v>
+      </c>
+      <c r="M40" s="166">
+        <v>0</v>
+      </c>
+      <c r="N40" s="166">
+        <v>0</v>
+      </c>
+      <c r="O40" s="163">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="P40" s="189" t="e">
+      <c r="P40" s="167" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="Q40" s="184">
+      <c r="Q40" s="163">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="R40" s="107"/>
-[...3 lines deleted...]
-      <c r="J41" s="172" t="s">
+    </row>
+    <row r="41" spans="7:17" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J41" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="K41" s="188">
-[...11 lines deleted...]
-      <c r="O41" s="184">
+      <c r="K41" s="166">
+        <v>0</v>
+      </c>
+      <c r="L41" s="166">
+        <v>0</v>
+      </c>
+      <c r="M41" s="166">
+        <v>0</v>
+      </c>
+      <c r="N41" s="166">
+        <v>0</v>
+      </c>
+      <c r="O41" s="163">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="P41" s="189" t="e">
+      <c r="P41" s="167" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="Q41" s="184">
+      <c r="Q41" s="163">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="R41" s="107"/>
-[...3 lines deleted...]
-      <c r="J42" s="172" t="s">
+    </row>
+    <row r="42" spans="7:17" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J42" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="K42" s="188">
-[...11 lines deleted...]
-      <c r="O42" s="184">
+      <c r="K42" s="166">
+        <v>0</v>
+      </c>
+      <c r="L42" s="166">
+        <v>0</v>
+      </c>
+      <c r="M42" s="166">
+        <v>0</v>
+      </c>
+      <c r="N42" s="166">
+        <v>0</v>
+      </c>
+      <c r="O42" s="163">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="P42" s="189" t="e">
+      <c r="P42" s="167" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="Q42" s="184">
+      <c r="Q42" s="163">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="R42" s="107"/>
-[...3 lines deleted...]
-      <c r="J43" s="172" t="s">
+    </row>
+    <row r="43" spans="7:17" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J43" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="K43" s="188">
-[...11 lines deleted...]
-      <c r="O43" s="184">
+      <c r="K43" s="166">
+        <v>0</v>
+      </c>
+      <c r="L43" s="166">
+        <v>0</v>
+      </c>
+      <c r="M43" s="166">
+        <v>0</v>
+      </c>
+      <c r="N43" s="166">
+        <v>0</v>
+      </c>
+      <c r="O43" s="163">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="P43" s="189" t="e">
+      <c r="P43" s="167" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="Q43" s="184">
+      <c r="Q43" s="163">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="R43" s="107"/>
-[...6 lines deleted...]
-      <c r="J44" s="172" t="s">
+    </row>
+    <row r="44" spans="7:17" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J44" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="K44" s="188">
-[...11 lines deleted...]
-      <c r="O44" s="184">
+      <c r="K44" s="166">
+        <v>0</v>
+      </c>
+      <c r="L44" s="166">
+        <v>0</v>
+      </c>
+      <c r="M44" s="166">
+        <v>0</v>
+      </c>
+      <c r="N44" s="166">
+        <v>0</v>
+      </c>
+      <c r="O44" s="163">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="P44" s="189" t="e">
+      <c r="P44" s="167" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="Q44" s="184">
+      <c r="Q44" s="163">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="R44" s="107"/>
-[...30 lines deleted...]
-      <c r="I47" s="271" t="s">
+    </row>
+    <row r="45" spans="7:17" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="G45" s="109"/>
+      <c r="H45" s="109"/>
+      <c r="J45" s="109"/>
+    </row>
+    <row r="46" spans="7:17" ht="4.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="G46" s="109"/>
+      <c r="H46" s="109"/>
+      <c r="J46" s="109"/>
+    </row>
+    <row r="47" spans="7:17" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I47" s="230" t="s">
         <v>126</v>
       </c>
-      <c r="J47" s="271"/>
-      <c r="K47" s="190">
+      <c r="J47" s="230"/>
+      <c r="K47" s="163">
         <f>K44-K34</f>
         <v>0</v>
       </c>
-      <c r="L47" s="190">
+      <c r="L47" s="163">
         <f t="shared" ref="L47:Q47" si="3">L44-L34</f>
         <v>0</v>
       </c>
-      <c r="M47" s="190">
+      <c r="M47" s="163">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="N47" s="190">
+      <c r="N47" s="163">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="O47" s="190">
+      <c r="O47" s="163">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="P47" s="190"/>
-      <c r="Q47" s="190">
+      <c r="P47" s="163"/>
+      <c r="Q47" s="163">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="R47" s="57"/>
-[...2 lines deleted...]
-      <c r="I48" s="271" t="s">
+    </row>
+    <row r="48" spans="7:17" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I48" s="230" t="s">
         <v>127</v>
       </c>
-      <c r="J48" s="271"/>
-      <c r="K48" s="191" t="e">
+      <c r="J48" s="230"/>
+      <c r="K48" s="168" t="e">
         <f>K44/K34-1</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="L48" s="191" t="e">
+      <c r="L48" s="168" t="e">
         <f>L44/L34-1</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M48" s="191" t="e">
+      <c r="M48" s="168" t="e">
         <f>M44/M34-1</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="N48" s="191" t="e">
+      <c r="N48" s="168" t="e">
         <f>N44/N34-1</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="O48" s="191" t="e">
+      <c r="O48" s="168" t="e">
         <f>O44/O34-1</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="P48" s="191"/>
-      <c r="Q48" s="191" t="e">
+      <c r="P48" s="168"/>
+      <c r="Q48" s="168" t="e">
         <f>Q44/Q34-1</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="R48" s="57"/>
-[...2 lines deleted...]
-      <c r="J49" s="130" t="s">
+    </row>
+    <row r="49" spans="10:11" x14ac:dyDescent="0.3">
+      <c r="J49" s="117" t="s">
         <v>135</v>
       </c>
     </row>
-    <row r="53" spans="10:11" x14ac:dyDescent="0.2">
-[...45 lines deleted...]
-      <c r="K68" s="55"/>
+    <row r="53" spans="10:11" x14ac:dyDescent="0.3">
+      <c r="K53" s="47"/>
+    </row>
+    <row r="54" spans="10:11" x14ac:dyDescent="0.3">
+      <c r="K54" s="47"/>
+    </row>
+    <row r="55" spans="10:11" x14ac:dyDescent="0.3">
+      <c r="K55" s="47"/>
+    </row>
+    <row r="56" spans="10:11" x14ac:dyDescent="0.3">
+      <c r="K56" s="47"/>
+    </row>
+    <row r="57" spans="10:11" x14ac:dyDescent="0.3">
+      <c r="K57" s="47"/>
+    </row>
+    <row r="58" spans="10:11" x14ac:dyDescent="0.3">
+      <c r="K58" s="47"/>
+    </row>
+    <row r="59" spans="10:11" x14ac:dyDescent="0.3">
+      <c r="K59" s="47"/>
+    </row>
+    <row r="60" spans="10:11" x14ac:dyDescent="0.3">
+      <c r="K60" s="47"/>
+    </row>
+    <row r="61" spans="10:11" x14ac:dyDescent="0.3">
+      <c r="K61" s="47"/>
+    </row>
+    <row r="62" spans="10:11" x14ac:dyDescent="0.3">
+      <c r="K62" s="47"/>
+    </row>
+    <row r="63" spans="10:11" x14ac:dyDescent="0.3">
+      <c r="K63" s="47"/>
+    </row>
+    <row r="64" spans="10:11" x14ac:dyDescent="0.3">
+      <c r="K64" s="47"/>
+    </row>
+    <row r="65" spans="11:11" x14ac:dyDescent="0.3">
+      <c r="K65" s="47"/>
+    </row>
+    <row r="66" spans="11:11" x14ac:dyDescent="0.3">
+      <c r="K66" s="47"/>
+    </row>
+    <row r="67" spans="11:11" x14ac:dyDescent="0.3">
+      <c r="K67" s="47"/>
+    </row>
+    <row r="68" spans="11:11" x14ac:dyDescent="0.3">
+      <c r="K68" s="47"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="I47:J47"/>
     <mergeCell ref="I48:J48"/>
   </mergeCells>
+  <conditionalFormatting sqref="J45:J46">
+    <cfRule type="dataBar" priority="11">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF638EC6"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{2A524C8E-CE97-4ECF-84BA-27339EFD0B8B}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+    <cfRule type="dataBar" priority="12">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF63C384"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{F8920B04-A062-4380-8715-5B980AE4CDC5}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+    <cfRule type="dataBar" priority="13">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FFFF555A"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{C44D44E5-648D-430A-B8C0-D818303CF039}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+  </conditionalFormatting>
   <conditionalFormatting sqref="K34:K44">
     <cfRule type="dataBar" priority="23">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{5496FE0D-940A-4035-960B-74D39EA253C1}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
+  <conditionalFormatting sqref="K47">
+    <cfRule type="expression" dxfId="2" priority="10">
+      <formula>K47&lt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K48:Q48">
+    <cfRule type="expression" dxfId="1" priority="3">
+      <formula>K48&lt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
   <conditionalFormatting sqref="L34:M44">
     <cfRule type="dataBar" priority="22">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FFFF555A"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{669C229E-8117-4CAE-9FE3-04C64839EDB9}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="L47:Q47">
+    <cfRule type="expression" dxfId="0" priority="5">
+      <formula>L47&lt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="M34:M44">
+    <cfRule type="dataBar" priority="1">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FFFF555A"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{80A5374C-0179-4141-B34D-C6CCF8E4073F}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="N34:N44">
     <cfRule type="dataBar" priority="21">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF63C384"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{AED0AB7B-B99D-49F4-BE80-0A20AF190CC8}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="O34:O44 G45:H46">
-    <cfRule type="dataBar" priority="20">
+    <cfRule type="dataBar" priority="18">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
-        <color rgb="FFFF555A"/>
+        <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
-          <x14:id>{1040AD59-9596-4D4D-AB69-E6AD26349F55}</x14:id>
+          <x14:id>{AE67C2AA-3AE9-480D-B957-CAA8ED2268AD}</x14:id>
         </ext>
       </extLst>
     </cfRule>
-  </conditionalFormatting>
-  <conditionalFormatting sqref="O34:O44 G45:H46">
     <cfRule type="dataBar" priority="19">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF63C384"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{F8783AE6-1AF0-46D5-A1A5-C23730F19AF6}</x14:id>
         </ext>
       </extLst>
     </cfRule>
-  </conditionalFormatting>
-[...15 lines deleted...]
-    <cfRule type="dataBar" priority="17">
+    <cfRule type="dataBar" priority="20">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FFFF555A"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
-          <x14:id>{D4162E5B-17FD-4309-86D5-6FB98A7DC7F8}</x14:id>
-[...27 lines deleted...]
-          <x14:id>{BA9B8EEE-9F32-495D-A0D5-02263A1D56CB}</x14:id>
+          <x14:id>{1040AD59-9596-4D4D-AB69-E6AD26349F55}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="P34:P44">
     <cfRule type="dataBar" priority="14">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF008AEF"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{E674C911-267C-4D0D-9857-F630D71B9767}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J45:J46">
-    <cfRule type="dataBar" priority="13">
+  <conditionalFormatting sqref="Q34:Q44">
+    <cfRule type="dataBar" priority="15">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color theme="7" tint="0.39997558519241921"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{BA9B8EEE-9F32-495D-A0D5-02263A1D56CB}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+    <cfRule type="dataBar" priority="16">
+      <dataBar>
+        <cfvo type="min"/>
+        <cfvo type="max"/>
+        <color rgb="FF63C384"/>
+      </dataBar>
+      <extLst>
+        <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
+          <x14:id>{B7A5334C-9AE3-467C-AE8C-E21AD62BA5FF}</x14:id>
+        </ext>
+      </extLst>
+    </cfRule>
+    <cfRule type="dataBar" priority="17">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FFFF555A"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
-          <x14:id>{C44D44E5-648D-430A-B8C0-D818303CF039}</x14:id>
-[...56 lines deleted...]
-          <x14:id>{80A5374C-0179-4141-B34D-C6CCF8E4073F}</x14:id>
+          <x14:id>{D4162E5B-17FD-4309-86D5-6FB98A7DC7F8}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="J49" r:id="rId1" xr:uid="{00000000-0004-0000-0700-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="31" fitToHeight="0" orientation="landscape" r:id="rId2"/>
   <drawing r:id="rId3"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="dataBar" id="{2A524C8E-CE97-4ECF-84BA-27339EFD0B8B}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF638EC6"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{F8920B04-A062-4380-8715-5B980AE4CDC5}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF63C384"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{C44D44E5-648D-430A-B8C0-D818303CF039}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FFFF555A"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <xm:sqref>J45:J46</xm:sqref>
+        </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{5496FE0D-940A-4035-960B-74D39EA253C1}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF638EC6"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>K34:K44</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{669C229E-8117-4CAE-9FE3-04C64839EDB9}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FFFF555A"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>L34:M44</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="dataBar" id="{80A5374C-0179-4141-B34D-C6CCF8E4073F}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FFFF555A"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <xm:sqref>M34:M44</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{AED0AB7B-B99D-49F4-BE80-0A20AF190CC8}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FF63C384"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>N34:N44</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="dataBar" id="{AE67C2AA-3AE9-480D-B957-CAA8ED2268AD}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor theme="4" tint="0.39997558519241921"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{F8783AE6-1AF0-46D5-A1A5-C23730F19AF6}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor theme="6" tint="0.39997558519241921"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
           <x14:cfRule type="dataBar" id="{1040AD59-9596-4D4D-AB69-E6AD26349F55}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor theme="5" tint="0.59999389629810485"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>O34:O44 G45:H46</xm:sqref>
-        </x14:conditionalFormatting>
-[...63 lines deleted...]
-          <xm:sqref>Q34:Q44</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{E674C911-267C-4D0D-9857-F630D71B9767}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor theme="3" tint="0.59999389629810485"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor theme="5" tint="0.59999389629810485"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>P34:P44</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="dataBar" id="{C44D44E5-648D-430A-B8C0-D818303CF039}">
+          <x14:cfRule type="dataBar" id="{BA9B8EEE-9F32-495D-A0D5-02263A1D56CB}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor theme="7" tint="0.39997558519241921"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{B7A5334C-9AE3-467C-AE8C-E21AD62BA5FF}">
+            <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
+              <x14:cfvo type="autoMin"/>
+              <x14:cfvo type="autoMax"/>
+              <x14:borderColor rgb="FF63C384"/>
+              <x14:negativeFillColor rgb="FFFF0000"/>
+              <x14:negativeBorderColor rgb="FFFF0000"/>
+              <x14:axisColor rgb="FF000000"/>
+            </x14:dataBar>
+          </x14:cfRule>
+          <x14:cfRule type="dataBar" id="{D4162E5B-17FD-4309-86D5-6FB98A7DC7F8}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FFFF555A"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
-          <xm:sqref>J45:J46</xm:sqref>
-[...38 lines deleted...]
-          <xm:sqref>M34:M44</xm:sqref>
+          <xm:sqref>Q34:Q44</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr codeName="Sheet8">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:O42"/>
+  <dimension ref="B1:M42"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="B1" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="H30" sqref="H30:H40"/>
+      <selection activeCell="D3" activeCellId="1" sqref="B3 D3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="3.375" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="14" max="14" width="0.625" customWidth="1"/>
+    <col min="1" max="1" width="3.33203125" customWidth="1"/>
+    <col min="2" max="4" width="18.58203125" customWidth="1"/>
+    <col min="5" max="8" width="16.58203125" customWidth="1"/>
+    <col min="9" max="9" width="21.58203125" customWidth="1"/>
+    <col min="10" max="10" width="18.58203125" customWidth="1"/>
+    <col min="11" max="11" width="22.08203125" customWidth="1"/>
+    <col min="12" max="12" width="28.08203125" customWidth="1"/>
+    <col min="13" max="13" width="29.08203125" customWidth="1"/>
+    <col min="14" max="14" width="0.58203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:13" ht="21" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B1" s="36" t="s">
+    <row r="1" spans="2:13" ht="20.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B1" s="35" t="s">
         <v>163</v>
       </c>
-      <c r="C1" s="4"/>
-[...24 lines deleted...]
-      <c r="B3" s="52" t="s">
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="2:13" ht="9" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="5"/>
+      <c r="C2" s="5"/>
+      <c r="D2" s="5"/>
+      <c r="E2" s="6"/>
+      <c r="F2" s="6"/>
+      <c r="G2" s="6"/>
+      <c r="H2" s="6"/>
+      <c r="I2" s="6"/>
+      <c r="J2" s="6"/>
+      <c r="K2" s="6"/>
+      <c r="L2" s="6"/>
+      <c r="M2" s="6"/>
+    </row>
+    <row r="3" spans="2:13" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B3" s="239" t="s">
         <v>5</v>
       </c>
-      <c r="C3" s="53" t="s">
+      <c r="C3" s="46" t="s">
         <v>70</v>
       </c>
-      <c r="D3" s="54" t="s">
+      <c r="D3" s="240" t="s">
         <v>37</v>
       </c>
-      <c r="E3" s="3"/>
-[...297 lines deleted...]
-      <c r="I29" s="258" t="s">
+    </row>
+    <row r="4" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B4" s="3"/>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3"/>
+    </row>
+    <row r="5" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B5" s="3"/>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3"/>
+    </row>
+    <row r="6" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B6" s="3"/>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3"/>
+    </row>
+    <row r="7" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B7" s="3"/>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3"/>
+    </row>
+    <row r="8" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B8" s="3"/>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3"/>
+    </row>
+    <row r="9" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B9" s="3"/>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3"/>
+    </row>
+    <row r="10" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B10" s="3"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+    </row>
+    <row r="11" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B11" s="3"/>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3"/>
+    </row>
+    <row r="12" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B12" s="3"/>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3"/>
+    </row>
+    <row r="13" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B13" s="3"/>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3"/>
+    </row>
+    <row r="14" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B14" s="3"/>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3"/>
+    </row>
+    <row r="15" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B15" s="3"/>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3"/>
+    </row>
+    <row r="16" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B16" s="3"/>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3"/>
+    </row>
+    <row r="17" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B17" s="3"/>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3"/>
+    </row>
+    <row r="18" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B18" s="3"/>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3"/>
+    </row>
+    <row r="19" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B19" s="3"/>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3"/>
+    </row>
+    <row r="20" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B20" s="3"/>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3"/>
+    </row>
+    <row r="21" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B21" s="3"/>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3"/>
+    </row>
+    <row r="22" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B22" s="3"/>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3"/>
+    </row>
+    <row r="23" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B23" s="3"/>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3"/>
+    </row>
+    <row r="24" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B24" s="3"/>
+      <c r="C24" s="3"/>
+      <c r="D24" s="3"/>
+    </row>
+    <row r="25" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B25" s="3"/>
+      <c r="C25" s="3"/>
+      <c r="D25" s="3"/>
+    </row>
+    <row r="26" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B26" s="3"/>
+      <c r="C26" s="3"/>
+      <c r="D26" s="3"/>
+    </row>
+    <row r="27" spans="2:13" x14ac:dyDescent="0.3">
+      <c r="B27" s="3"/>
+      <c r="C27" s="3"/>
+      <c r="D27" s="3"/>
+    </row>
+    <row r="29" spans="2:13" ht="80.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="H29" s="138" t="s">
+        <v>0</v>
+      </c>
+      <c r="I29" s="169" t="s">
         <v>30</v>
       </c>
-      <c r="J29" s="259" t="s">
+      <c r="J29" s="218" t="s">
         <v>38</v>
       </c>
-      <c r="K29" s="258" t="s">
+      <c r="K29" s="169" t="s">
         <v>211</v>
       </c>
-      <c r="L29" s="193" t="s">
+      <c r="L29" s="169" t="s">
         <v>174</v>
       </c>
-      <c r="M29" s="258" t="s">
+      <c r="M29" s="169" t="s">
         <v>175</v>
       </c>
-      <c r="N29" s="57"/>
-[...3 lines deleted...]
-      <c r="H30" s="172" t="s">
+    </row>
+    <row r="30" spans="2:13" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="H30" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="I30" s="194">
-[...3 lines deleted...]
-      <c r="K30" s="196">
+      <c r="I30" s="170">
+        <v>0</v>
+      </c>
+      <c r="J30" s="171"/>
+      <c r="K30" s="172">
         <f>I30+J30</f>
         <v>0</v>
       </c>
-      <c r="L30" s="197"/>
-      <c r="M30" s="198" t="e">
+      <c r="L30" s="173"/>
+      <c r="M30" s="174" t="e">
         <f>L30/K30</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="N30" s="57"/>
-[...3 lines deleted...]
-      <c r="H31" s="172" t="s">
+    </row>
+    <row r="31" spans="2:13" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="H31" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="I31" s="194">
-[...3 lines deleted...]
-      <c r="K31" s="196">
+      <c r="I31" s="170">
+        <v>0</v>
+      </c>
+      <c r="J31" s="171"/>
+      <c r="K31" s="172">
         <f t="shared" ref="K31:K40" si="0">I31+J31</f>
         <v>0</v>
       </c>
-      <c r="L31" s="197"/>
-      <c r="M31" s="198" t="e">
+      <c r="L31" s="173"/>
+      <c r="M31" s="174" t="e">
         <f t="shared" ref="M31:M40" si="1">L31/K31</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="N31" s="57"/>
-[...3 lines deleted...]
-      <c r="H32" s="172" t="s">
+    </row>
+    <row r="32" spans="2:13" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="H32" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="I32" s="194">
-[...3 lines deleted...]
-      <c r="K32" s="196">
+      <c r="I32" s="170">
+        <v>0</v>
+      </c>
+      <c r="J32" s="171"/>
+      <c r="K32" s="172">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L32" s="197"/>
-      <c r="M32" s="198" t="e">
+      <c r="L32" s="173"/>
+      <c r="M32" s="174" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="N32" s="57"/>
-[...3 lines deleted...]
-      <c r="H33" s="172" t="s">
+    </row>
+    <row r="33" spans="8:13" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="H33" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="I33" s="194">
-[...3 lines deleted...]
-      <c r="K33" s="196">
+      <c r="I33" s="170">
+        <v>0</v>
+      </c>
+      <c r="J33" s="171"/>
+      <c r="K33" s="172">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L33" s="197"/>
-      <c r="M33" s="198" t="e">
+      <c r="L33" s="173"/>
+      <c r="M33" s="174" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="N33" s="57"/>
-[...3 lines deleted...]
-      <c r="H34" s="172" t="s">
+    </row>
+    <row r="34" spans="8:13" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="H34" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="I34" s="194">
-[...3 lines deleted...]
-      <c r="K34" s="196">
+      <c r="I34" s="170">
+        <v>0</v>
+      </c>
+      <c r="J34" s="171"/>
+      <c r="K34" s="172">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L34" s="197"/>
-      <c r="M34" s="198" t="e">
+      <c r="L34" s="173"/>
+      <c r="M34" s="174" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="N34" s="57"/>
-[...3 lines deleted...]
-      <c r="H35" s="172" t="s">
+    </row>
+    <row r="35" spans="8:13" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="H35" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="I35" s="194">
-[...3 lines deleted...]
-      <c r="K35" s="196">
+      <c r="I35" s="170">
+        <v>0</v>
+      </c>
+      <c r="J35" s="171"/>
+      <c r="K35" s="172">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L35" s="197"/>
-      <c r="M35" s="198" t="e">
+      <c r="L35" s="173"/>
+      <c r="M35" s="174" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="N35" s="57"/>
-[...3 lines deleted...]
-      <c r="H36" s="172" t="s">
+    </row>
+    <row r="36" spans="8:13" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="H36" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="I36" s="194">
-[...3 lines deleted...]
-      <c r="K36" s="196">
+      <c r="I36" s="170">
+        <v>0</v>
+      </c>
+      <c r="J36" s="171"/>
+      <c r="K36" s="172">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L36" s="197"/>
-      <c r="M36" s="198" t="e">
+      <c r="L36" s="173"/>
+      <c r="M36" s="174" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="N36" s="57"/>
-[...3 lines deleted...]
-      <c r="H37" s="172" t="s">
+    </row>
+    <row r="37" spans="8:13" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="H37" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="I37" s="194">
-[...3 lines deleted...]
-      <c r="K37" s="196">
+      <c r="I37" s="170">
+        <v>0</v>
+      </c>
+      <c r="J37" s="171"/>
+      <c r="K37" s="172">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L37" s="197"/>
-      <c r="M37" s="198" t="e">
+      <c r="L37" s="173"/>
+      <c r="M37" s="174" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="N37" s="57"/>
-[...3 lines deleted...]
-      <c r="H38" s="172" t="s">
+    </row>
+    <row r="38" spans="8:13" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="H38" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="I38" s="194">
-[...3 lines deleted...]
-      <c r="K38" s="196">
+      <c r="I38" s="170">
+        <v>0</v>
+      </c>
+      <c r="J38" s="171"/>
+      <c r="K38" s="172">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L38" s="197"/>
-      <c r="M38" s="198" t="e">
+      <c r="L38" s="173"/>
+      <c r="M38" s="174" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="N38" s="57"/>
-[...3 lines deleted...]
-      <c r="H39" s="172" t="s">
+    </row>
+    <row r="39" spans="8:13" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="H39" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="I39" s="194">
-[...3 lines deleted...]
-      <c r="K39" s="196">
+      <c r="I39" s="170">
+        <v>0</v>
+      </c>
+      <c r="J39" s="171"/>
+      <c r="K39" s="172">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L39" s="197"/>
-      <c r="M39" s="198" t="e">
+      <c r="L39" s="173"/>
+      <c r="M39" s="174" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="N39" s="57"/>
-[...3 lines deleted...]
-      <c r="H40" s="172" t="s">
+    </row>
+    <row r="40" spans="8:13" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="H40" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="I40" s="194">
-[...3 lines deleted...]
-      <c r="K40" s="196">
+      <c r="I40" s="170">
+        <v>0</v>
+      </c>
+      <c r="J40" s="171"/>
+      <c r="K40" s="172">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L40" s="197"/>
-      <c r="M40" s="198" t="e">
+      <c r="L40" s="173"/>
+      <c r="M40" s="174" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="N40" s="57"/>
-[...13 lines deleted...]
-      <c r="H42" s="130" t="s">
+    </row>
+    <row r="41" spans="8:13" ht="17.5" x14ac:dyDescent="0.3">
+      <c r="I41" s="170"/>
+    </row>
+    <row r="42" spans="8:13" x14ac:dyDescent="0.3">
+      <c r="H42" s="117" t="s">
         <v>139</v>
       </c>
-      <c r="M42" s="57"/>
-[...1 lines deleted...]
-      <c r="O42" s="57"/>
     </row>
   </sheetData>
   <conditionalFormatting sqref="L30:L40">
     <cfRule type="dataBar" priority="2">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF638EC6"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{6F8F784D-91F3-4BF4-A179-9C8D95416E63}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="M30:M40">
     <cfRule type="dataBar" priority="1">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FFFF555A"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
@@ -50367,50 +45387,56 @@
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>L30:L40</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{3A6D100F-9D59-4A1E-BE9A-DA9E80D36594}">
             <x14:dataBar minLength="0" maxLength="100" border="1" negativeBarBorderColorSameAsPositive="0">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:borderColor rgb="FFFF555A"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:negativeBorderColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>M30:M40</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{c4bc3177-0536-4996-8eb6-21250ea187dc}" enabled="1" method="Standard" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" contentBits="0" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>16</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="16" baseType="lpstr">
       <vt:lpstr>Cover</vt:lpstr>
       <vt:lpstr>Dashboard</vt:lpstr>
       <vt:lpstr>1 - Net Operating Revenues</vt:lpstr>
       <vt:lpstr>2 - Econ Growth Revenues</vt:lpstr>
       <vt:lpstr>3 - State Aid</vt:lpstr>
       <vt:lpstr>4 - Property Tax Revenue</vt:lpstr>
       <vt:lpstr>4a - Levy Limit</vt:lpstr>
       <vt:lpstr>4b - Assessed Values</vt:lpstr>